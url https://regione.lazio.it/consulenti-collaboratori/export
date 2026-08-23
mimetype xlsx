--- v0 (2026-03-22)
+++ v1 (2026-08-23)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3480" uniqueCount="3480">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3647" uniqueCount="3647">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Cognome</t>
   </si>
   <si>
     <t>Struttura incaricante</t>
   </si>
   <si>
     <t>Descrizione/Oggetto dell'incarico</t>
   </si>
   <si>
     <t>Compenso lordo</t>
   </si>
   <si>
     <t>Inizio incarico</t>
   </si>
   <si>
     <t>Note inizio</t>
   </si>
   <si>
@@ -138,66 +138,66 @@
   <si>
     <t>vedi allegati</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_AGRO_MARIA_LUDOVICA_29032019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AGRO_MARIA_LUDOVICA_Dich_cariche_incarichi_30072019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AGRO_MARIA_LUDOVICA_Dich_conflitto_interesse_09042019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AGRO_MARIA_LUDOVICA_Attestazione_Direttore_30072019.pdf</t>
   </si>
   <si>
     <t>ALESSANDRA</t>
   </si>
   <si>
     <t>AJESE</t>
   </si>
   <si>
     <t>Direzione regionale Personale, Enti locali e Sicurezza - Area Attuazione delle politiche per il rafforzamento amministrativo - relazioni sindacali</t>
   </si>
   <si>
-    <t>Esperto PNRR - Ingegnere ambientale</t>
-[...14 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-Attestaz-Direttore.pdf</t>
+    <t>Esperto PNRR - Ingegnere ambientale - Progoga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
+    <t>€ 10.150,40</t>
+  </si>
+  <si>
+    <t>Determinazione dirigenziale n. G17652/2025</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-CV-25012026_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-autocertificazione-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-Attestaz-direttore-2026.pdf</t>
   </si>
   <si>
     <t>Direzione Affari Istituzionali e Personale - Attuazione Politiche Rafforzamento amministrativo</t>
   </si>
   <si>
     <t>€ 85.000,00</t>
   </si>
   <si>
     <t>D.L. 09/06/2021, n. 80
 </t>
   </si>
   <si>
     <t>Det. n. G18940 del 29.12.2022
 </t>
   </si>
   <si>
     <t>Vedi allegati
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-Alessandra-CV-2023.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-Alessandra-Dichiarazioni.pdf</t>
   </si>
@@ -209,278 +209,284 @@
   </si>
   <si>
     <t>Direzione Regionale Affari Istituzionali e Personale</t>
   </si>
   <si>
     <t>Compenso massimo annuo omnicomprensivo, al netto degli oneri accessori di legge a carico della Regione e dell'IVA, pari a € 85.000,00</t>
   </si>
   <si>
     <t>Decreto legge 9 giugno 2021, n. 80
 </t>
   </si>
   <si>
     <t>Determinazione n. G16571 del 28/12/2021
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-Alessandra-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-Alessandra-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-Alessandra-Dichiarazione_0.pdf</t>
   </si>
   <si>
-    <t>€ 6.344,00 </t>
-[...47 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IADECOLA_ALESSANDRA_Attestazione_Segretario_Generale.pdf</t>
+    <t>Esperto PNRR - Ingegnere ambientale</t>
+  </si>
+  <si>
+    <t>€ 102.132,00 </t>
+  </si>
+  <si>
+    <t>Determinazioni dirigenziali n. G17788/2024 e n. G11131 del 01/09/2025</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>DE LUCA</t>
   </si>
   <si>
     <t>Direzione Affari Istituzionali e Personale - Area Attuazione Politiche Rafforzamento Amministrativo</t>
   </si>
   <si>
     <t>Determinazione n. G18940 del 29/12/2022
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Luca-Alessandra-CV-08022023.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Luca-Alessandra-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Luca-Alessandra-Dichiarazioni_0.pdf</t>
   </si>
   <si>
+    <t>IADECOLA</t>
+  </si>
+  <si>
+    <t>Direzione Regionale Salute e Politiche Sociali - Area  Risorse Farmaceutiche</t>
+  </si>
+  <si>
+    <t>Svolgimento dell’attività di farmacovigilanza</t>
+  </si>
+  <si>
+    <t>30.000,00</t>
+  </si>
+  <si>
+    <t>Termine consulenza 31/07/2018. Rassegnate le dimissioni in data 19/07/2018</t>
+  </si>
+  <si>
+    <t>Art. 7, comma 6 e 6bis del D. Lgs. 30 marzo 2001, n. 165</t>
+  </si>
+  <si>
+    <t>G01968 del 19/02/2018</t>
+  </si>
+  <si>
+    <t>Vedi allegati</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_IADECOLA_ALESSANDRA_05032018.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IADECOLA_ALESSANDRA_Dich_cariche_incarichi_05032018.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IADECOLA_ALESSANDRA_Dich_conflitto_interesse_23012018.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IADECOLA_ALESSANDRA_Attestazione_Segretario_Generale.pdf</t>
+  </si>
+  <si>
     <t>ALESSANDRO</t>
   </si>
   <si>
     <t>ALFI'</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-CV_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-Dichiarazioni_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-Attestazione-Direttore.pdf</t>
   </si>
   <si>
     <t>Determinazione n. G16382 del 26/12/2021
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>Esperto PNRR - ingegnere idraulico</t>
   </si>
   <si>
+    <t>€ 107.848,00</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI-ALESSANDRO-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI-ALESSANDRO-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI-ALESSANDRO-Attestaz-Direttore.pdf</t>
+  </si>
+  <si>
     <t>€ 6.344,00</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI-AESSANDRO-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI-ALESSANDRO-autocertificazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI-ALESSANDRO-Attestaz-Direttore-2026.pdf</t>
   </si>
   <si>
-    <t>€ 107.848,00</t>
-[...10 lines deleted...]
-  <si>
     <t>GIUSEPPE MARIA</t>
   </si>
   <si>
     <t>AMENDOLA</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-CV_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-Dichiarazioni_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-Dichiarazioni.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-Attestazione-Direttore.pdf</t>
+  </si>
+  <si>
+    <t>Direzione Regionale Affari Istituzionali e Personale </t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-Dichiarazione.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-Dichiarazione_0.pdf</t>
+  </si>
+  <si>
+    <t>Esperto PNRR - ingegnere gestionale - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-GIUSEPPE-MARIA-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-GIUSEPPE-MARIA-Dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-GIUSEPPE-MARIA-Attestaz-Direttore-2026.pdf</t>
+  </si>
+  <si>
+    <t>Direzione Personale, Enti locali e Sicurezza - Area Politiche per il Rafforzamento amministrativo - Relazioni sindacali</t>
+  </si>
+  <si>
     <t>Esperto PNRR - ingegnere gestionale</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-GIUSEPPE-MARIA-CV-2026.pdf</t>
-[...10 lines deleted...]
-  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-GIUSEPPE-MARIA-CV-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Amendola-Giuseppe-Maria-Dich-06032025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-GIUSEPPE-MARIA-Attestaz-Direttore.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-CV_0.pdf</t>
-[...22 lines deleted...]
-  <si>
     <t>PAOLA ROSA</t>
   </si>
   <si>
     <t>ANGELICO</t>
+  </si>
+  <si>
+    <t>Esperto PNRR -esperto amministrativo</t>
+  </si>
+  <si>
+    <t>€ 101.903,20</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-PAOLA-ROSA-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-PAOLA-ROSA-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-PAOLA-ROSA-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>Determinazione n. G16662 del 28/12/2021
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-CV_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-Dichiarazioni_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-Attestazione-Direttore.pdf</t>
   </si>
   <si>
-    <t>Esperto PNRR -esperto amministrativo</t>
-[...13 lines deleted...]
-  <si>
     <t>VALENTINA</t>
   </si>
   <si>
     <t>ANNUNZIATA</t>
   </si>
   <si>
     <t>Direzione Regionale Salute e Politiche Sociali - Area Risorse Farmaceutiche</t>
   </si>
   <si>
     <t>G12858 del 3/11/2016</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Annunziata_18112016.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Annunziata_dich_incarichi_18112016.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Annunziata_dich_assenza_conflitto_interessi_1112016.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi_Annunziata_Bernardi_18112016.pdf</t>
   </si>
   <si>
     <t>ADRIANO</t>
@@ -524,225 +530,255 @@
   <si>
     <t>R.R. n. 17/2005</t>
   </si>
   <si>
     <t>Determinazione n. G09257 dell’8 luglio 2019 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ARCA__SILVIA_2019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARCA__SILVIA_dich_cariche_incarichi_18072019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARCA__SILVIA_dich_assenza_conflitto_18072019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARCA__SILVIA_attestazione_Direttore_18072019.pdf</t>
   </si>
   <si>
     <t>LUIGI MASSIMILIANO</t>
   </si>
   <si>
     <t>ARENA</t>
   </si>
   <si>
+    <t>Direzione Personale, Enti locali e Sicurezza - Area Politiche per il Rafforzamento amministrativo, Relazioni sindacali</t>
+  </si>
+  <si>
+    <t>Esperto giuridico sociale</t>
+  </si>
+  <si>
+    <t>Determinazione n. G08481 del 25/06/2024</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-MASSIMILIANO-CV-def.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-MASSIMILIANO-Dich-sostitutiva-def.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Arena-Luigi-Massimiliano-Attestazione-Direttore.pdf</t>
+  </si>
+  <si>
+    <t>Esperto PNRR - giuridico (sociale) - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
+    <t>Determinazione dirigenziale n. G17652/2024</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-LUIGI-MASSIMILIANO-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-LUIGI-MASSIMILIANO-autocertificazione-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-LUIGI-MASSIMILIANO-Attestaz-direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>Esperto PNRR - giuridico (sociale)</t>
   </si>
   <si>
     <t>€ 102.017,60</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-LUIGI-MASSIMILIANO-CV-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Arena-Luigi-Dich-06032025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-LUIGI-MASSIMILIANO-Attestaz-Direttore-2025.pdf</t>
   </si>
   <si>
-    <t>Determinazione dirigenziale n. G17652/2024</t>
-[...26 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Arena-Luigi-Massimiliano-Attestazione-Direttore.pdf</t>
+    <t>PAOLA</t>
+  </si>
+  <si>
+    <t>ARRIGO</t>
+  </si>
+  <si>
+    <t>Direzione Regionale Salute e Integrazione Sociosanitaria - Area Farmaci e dispositivi</t>
+  </si>
+  <si>
+    <t>svolgimento dell’attività di farmacovigilanza</t>
+  </si>
+  <si>
+    <t>€ 30.000 </t>
+  </si>
+  <si>
+    <t>Det.Reg. n. G01998 del 18/02/2026</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARRIGO-PAOLA-CV_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARRIGO-PAOLA-Dich-cariche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARRIGO-PAOLA-Attestazione-Direttore-2026.pdf</t>
   </si>
   <si>
     <t>SIMONA</t>
   </si>
   <si>
     <t>ASOLE</t>
   </si>
   <si>
+    <t>Direzione Regionale Salute e Integrazione Sociosanitaria</t>
+  </si>
+  <si>
+    <t>Svolgimento delle attività del progetto "iniziative per la salute della donna ed iniziative a favore delle gestanti, della partoriente e del neonato"</t>
+  </si>
+  <si>
+    <t>79.629,12</t>
+  </si>
+  <si>
+    <t>Art. 7, comma 6 del D. Lgs. 30 marzo 2001, n. 165</t>
+  </si>
+  <si>
+    <t>Determinazione Dirigenziale G08046 del 04/06/2014</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ASOLE_2014_senzainfo.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_Dich_incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_Dich_conflitto_interessi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Asole_Simona_Attestaz_insuss_conflitto_interessi.pdf</t>
+  </si>
+  <si>
     <t>39.750,00 lordi annui</t>
   </si>
   <si>
     <t>Art. 7 del D.lgs n. 165 del 30/03/2001</t>
   </si>
   <si>
     <t>Determinazione n. G15270 del 7/11/2019</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_CV_20122019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_Dich_incarichi_20122019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_Dich_ass_conflitto_interessi_20122019_Copia.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_Att_assenza_conf_interessi_20122019.pdf</t>
   </si>
   <si>
+    <t>Direzione Regionale Salute e Politiche Sociali</t>
+  </si>
+  <si>
+    <t>Collaborazione coordinata e continuativa presso Direzione Regionale Salute e Politiche Sociali</t>
+  </si>
+  <si>
+    <t>3.317,88 mensili</t>
+  </si>
+  <si>
+    <t>Regolamento regionale n. 17 del 5 agosto 2005</t>
+  </si>
+  <si>
+    <t>Determinazione n. G12684 del 28.10.2016</t>
+  </si>
+  <si>
+    <t>nessuno</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ASOLE_SIMONA.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_dich_svolgimento_incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_dich_conflitto_interessi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_attestazione_assenza_conflitto_interessi.pdf</t>
+  </si>
+  <si>
+    <t>Direzione regionale Salute e Integrazione sociosanitaria - Predisposizione degli interventi</t>
+  </si>
+  <si>
+    <t>39.750,00</t>
+  </si>
+  <si>
+    <t>d.lgs. n. 165/2001</t>
+  </si>
+  <si>
+    <t>Determinazione n. G15411 del 15/12/2020 </t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_dich_cariche_incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_dich_conflitto_interesse.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_attestazione_Direttore.pdf</t>
+  </si>
+  <si>
     <t>Direzione Regionale Salute e Integrazione socio sanitaria - Area Programmazione della rete ospedaliera e risk management</t>
   </si>
   <si>
     <t>Collaboratore esperto in salute materno-infantile</t>
   </si>
   <si>
-    <t>39.750,00</t>
-[...1 lines deleted...]
-  <si>
     <t>D.Lgs. n. 165/2001</t>
   </si>
   <si>
     <t>Determinazione n. G03465 del 21 marzo 2018</t>
   </si>
   <si>
-    <t>nessuno</t>
-[...1 lines deleted...]
-  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ASOLE_SIMONA_15022018.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AOLE_SIMONA_Dich_cariche_incarichi_20062018.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AOLE_SIMONA_Dich_conflitto_interesse_20062018.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AOLE_SIMONA_Attestazione_Direttore_10072018.pdf</t>
-  </si>
-[...73 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_attestazione_Direttore.pdf</t>
   </si>
   <si>
     <t>FABIO</t>
   </si>
   <si>
     <t>BARBERI</t>
   </si>
   <si>
     <t>Dipartimento  Programmazione Economica e Sociale</t>
   </si>
   <si>
     <t>Assistenza Contabile</t>
   </si>
   <si>
     <t>Determinazioni del Dipartimento Programmazione Economica e Sociale nn. B07672 del 18/10/2012 e B01335 del 05/04/2013</t>
   </si>
   <si>
     <t>LUCIA</t>
   </si>
   <si>
     <t>BARBERINI</t>
   </si>
   <si>
     <t>Direzione Regionale Territorio, Urbanistica, Mobilità e Rifiuti</t>
   </si>
@@ -932,289 +968,292 @@
   <si>
     <t>DPR 384/2001 - DGR 21/2004 - D.Lgs. 163/2006</t>
   </si>
   <si>
     <t>Det. n. A08091del 3 agosto 2012</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Bellacicco_Silvia.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellacicco_Dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellacicco_Silvia_Dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellacicco_attestazione_insussistenza.pdf</t>
   </si>
   <si>
     <t>LUIGI</t>
   </si>
   <si>
     <t>BELLANTE</t>
   </si>
   <si>
+    <t>Direzione Regionale Salute e Integrazione Sociosanitaria - Area Farmaci e Dispositivi</t>
+  </si>
+  <si>
+    <t>Svolgimento dell’attività di farmacovigilanza.</t>
+  </si>
+  <si>
+    <t>Determinazione n. G15626 del 15/11/2019</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellante_Luigi_CV_10122020.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellante_Luigi_Dich_Incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellante_Luigi_Dich_Conflitto_Interessi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf</t>
+  </si>
+  <si>
     <t>G08389 del 21/07/2016</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellante_CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellante_dichiar_cert_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellante_dichiar_atto_not.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_interesse_G08389_21072016.pdf</t>
   </si>
   <si>
-    <t>Direzione Regionale Salute e Integrazione Sociosanitaria - Area Farmaci e Dispositivi</t>
-[...19 lines deleted...]
-  <si>
     <t>Direzione Regionale Salute e Integrazione sociosanitaria</t>
   </si>
   <si>
     <t>Collaboratore per l’attività di Farmacovigilanza</t>
   </si>
   <si>
     <t>Legge 449/1997 art.36 comma 14</t>
   </si>
   <si>
     <t>Determinazione dirigenziale n. G00904 del 31.01.2014</t>
   </si>
   <si>
     <t>Valutazione trimestrale attività</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Bellante_Luigi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLANTE_Dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLANTE_Dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>DANIELA</t>
   </si>
   <si>
     <t>BELLO</t>
   </si>
   <si>
+    <t>Esperto PNRR - ingegnere civile</t>
+  </si>
+  <si>
+    <t>€ 102.475,20</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-DANIELA-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-DANIELA-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-DANIELA-Attestaz-Direttore.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
   </si>
   <si>
-    <t>Esperto PNRR - ingegnere civile</t>
+    <t>Esperto PNRR - ingegnere civile - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-DANIELA-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-DANIELA-Dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-DANIELA-Attestaz-Direttore-2026.pdf</t>
   </si>
   <si>
     <t>D.L. 09/06/2021, n. 80
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Det. n. G18940 del 29.12.2022
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-CV_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-Dichiarazioni_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-Attestazione-Direttore.pdf</t>
   </si>
   <si>
-    <t>€ 102.475,20</t>
-[...10 lines deleted...]
-  <si>
     <t>ROSANNA</t>
   </si>
   <si>
     <t>BELLOTTI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BELLOTTI_ROSANNA_280032019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLOTTI_ROSANNA_Dich_cariche_incarichi_30072019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLOTTI_ROSANNA_Dich_conflitto_interesse_11042019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLOTTI_ROSANNA_Attestazione_Direttore_30072019.pdf</t>
   </si>
   <si>
     <t>FRANCESCO</t>
   </si>
   <si>
     <t>BENEVOLO</t>
   </si>
   <si>
+    <t>40.000,00</t>
+  </si>
+  <si>
+    <t>Programmi Operativi Regionali: FESR, FSE e PSR FEASR 2014-2020</t>
+  </si>
+  <si>
+    <t>Determinazione n. G08771 del 27 giugno 2019</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BENEVOLO_08072019.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Cariche_BENEVOLO.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Assenza_conflitto_BENEVOLO.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_BENEVOLO.pdf</t>
+  </si>
+  <si>
     <t>PREDISPOSIZIONE DEGLI INTERVENTI</t>
   </si>
   <si>
     <t>48.800,00</t>
   </si>
   <si>
     <t>Determinazione n. G15015 del 10/12/2020</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BENEVOLO_FRACESCO_CV_10062019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BENEVOLO_FRACESCO_Attestazione_Direttore_29122020.pdf</t>
   </si>
   <si>
-    <t>40.000,00</t>
-[...19 lines deleted...]
-  <si>
     <t>MATTEO</t>
   </si>
   <si>
     <t>BERNARDI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Bernardi_18112016.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bernardi_dich_incarichi_18112016.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bernardi_dich_assenza_conflitto_interessi_18112016.pdf</t>
   </si>
   <si>
     <t>FABIO ORLANDO</t>
   </si>
   <si>
     <t>BERNARDINI</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-CV_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-Dichiarazioni_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-Dichiarazioni.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-Attestazione-Direttore.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>FABIO ORLANDO </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-FABIO-ORLANDO-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-FABIO-ORLANDO-Dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-FABIO-ORLANDO-Attestaz-Direttore-2026.pdf</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-Attestazione-Direttore.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-FABIO-ORLANDO-CV-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bernardini-Fabio-Orlando-Dich-06032025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-FABIO-ORLANDO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>CATIA</t>
   </si>
   <si>
     <t>BIANCHI</t>
   </si>
   <si>
     <t>Infrastrutture, Ambiente e Politiche Abitative - Area Lavori Pubblici</t>
   </si>
   <si>
     <t>4646,08</t>
   </si>
   <si>
     <t>O.P.C.M. 3708 DEL 17/10/2008 DD_G15049_27_10_2014</t>
   </si>
@@ -1341,93 +1380,93 @@
   <si>
     <t>INCLUSIONE SOCIALE, ANCHE CON RIFERIMENTO ALLA PROGRAMMAZIONE SETTORIALE DEL FSE NEL LAZIO</t>
   </si>
   <si>
     <t>gratuito</t>
   </si>
   <si>
     <t>Regolamento regionale n. 17/2005</t>
   </si>
   <si>
     <t>Decreto n. T00081 del 30 aprile 2020</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Biolghini_Tiziana_18052020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Biolghini_Tiziana_dich_cariche_incarichi_18052020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Biolghini_Tiziana_dich_ass_conflitto_interessi_15052020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/biolghini_tiziana_Attestaz_DIrettore_18052020.pdf</t>
   </si>
   <si>
-    <t>PAOLA</t>
-[...1 lines deleted...]
-  <si>
     <t>BOFFO</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-CV_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-Dichiarazioni_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-Dichiarazioni.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-Attestazione-Direttore.pdf</t>
+  </si>
+  <si>
+    <t>&amp;nbsp;Esperto PNRR -Esperto contabilie&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-PAOLA-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-PAOLA-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-PAOLA-Attestaz-Direttore.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-CV_0.pdf</t>
-[...23 lines deleted...]
-    <t>€50.752,00 </t>
+    <t>&amp;nbsp;Esperto PNRR -Esperto contabile - Proroga contratto (determinazione n. G05403/2026)</t>
+  </si>
+  <si>
+    <t>€ 50.752,00 </t>
   </si>
   <si>
     <t>&amp;nbsp;Determinazione dirigenziale n. G17652/2025</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-PAOLA-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-PAOLA-autocertificazione-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-PAOLA-Attestaz-direttore-2026.pdf</t>
   </si>
   <si>
     <t>ALEXANDRA</t>
   </si>
   <si>
     <t>BOMPANI</t>
   </si>
   <si>
     <t>Dipartimento Programmazione Economica e Sociale</t>
   </si>
   <si>
     <t>Consulente legale specialistico</t>
   </si>
@@ -1437,333 +1476,354 @@
   <si>
     <t>Determinazione del Dipartimento Programmazione Economica e Sociale n. B09770 del 27/12/2012</t>
   </si>
   <si>
     <t>PASQUALE</t>
   </si>
   <si>
     <t>BONDANESE</t>
   </si>
   <si>
     <t>Esperto PNRR -Biologo</t>
   </si>
   <si>
     <t>€ 88.816,00</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-PASQUALE-CV-2025-DEF.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bondanese-Pasquale-Dich-06032025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-PASQUALE-Attestaz-Direttore.pdf</t>
   </si>
   <si>
+    <t>€ 70.000,00</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-CV_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-Dichiarazioni.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-Dichiarazioni_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-Attestazione-Direttore.pdf</t>
+  </si>
+  <si>
     <t>Compenso massimo annuo omnicomprensivo, al netto degli oneri accessori di legge a carico della Regione e dell'IVA, pari a € 70.000,00</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-Dichiarazione.pdf</t>
   </si>
   <si>
-    <t>€ 70.000,00</t>
-[...11 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-Attestazione-Direttore.pdf</t>
+    <t>GIULIA</t>
+  </si>
+  <si>
+    <t>BONGARZONE</t>
+  </si>
+  <si>
+    <t>€ 30.000,00</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONGARZONE-GIULIA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONGARZONE-GIULIA-Dich-cariche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONGARZONE-GIULIA-Attestazione-Direttore-2026.pdf</t>
   </si>
   <si>
     <t>SAMIRA</t>
   </si>
   <si>
     <t>BONOTTI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONOTTI-SAMIRA-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONOTTI-SAMIRA-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONOTTI-SAMIRA-Dich-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_7.pdf</t>
   </si>
   <si>
     <t>BONURA</t>
   </si>
   <si>
     <t>Direzione Personale, Enti locali e Sicurezza - Area Politiche per il Rafforzamento amministrativo, Relazioni sindacali Contabile regolamentazione</t>
   </si>
   <si>
     <t>Contabile regolamentazione</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bonura-Alessandro-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bonura-Alessandro-Dich-sostitutiva.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bonura-Alessandro-Attestazione-Direttore.pdf</t>
   </si>
   <si>
     <t>BRAIDA</t>
   </si>
   <si>
+    <t>Esperto PNRR - Ingegnere ambientale - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRAIDA-MATTEO-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRAIDA-MATTEO-Dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRAIDA-MATTEO-Attestaz-Direttore-2026.pdf</t>
   </si>
   <si>
     <t>€ 102.246,40</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRAIDA-MATTEO-CV-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Braida-Matteo-Dich-06032025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRAIDA-MATTEO-Attestaz-Direttore-2025.pdf</t>
   </si>
   <si>
     <t>Ingegnere ambientali</t>
   </si>
   <si>
     <t>63.440,00</t>
   </si>
   <si>
     <t>Determinazione n. G08481 25/06/2024</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRAIDA-MATTEO-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Braida-Matteo-Dich-sostitutiva-27092024.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRAIDA-MATTEO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>RAFFAELE</t>
   </si>
   <si>
     <t>BRANCATI</t>
   </si>
   <si>
+    <t>50.000,00</t>
+  </si>
+  <si>
+    <t>Revoca conferimento dell'incarico di collaborazione con determinazione n. G16371 del 28/11/2019</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BRANCATI_08072019.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Cariche_BRANCATI.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Assenza_conflitto_BRANCATI.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_BRANCATI.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRANCATI_RAFFAELE__Notifica_di_revoca.pdf</t>
+  </si>
+  <si>
     <t>Direzione Regionale Programmazione Economica, Bilancio, Demanio e Patrimonio di concerto con la Direzione Regionale Risorse Umane e Sistemi Informativi</t>
   </si>
   <si>
     <t>Componente esterno del Nucleo di Valutazione e Verifica degli Investimenti Pubblici (NUVV) della Regione Lazio</t>
   </si>
   <si>
     <t>60.000,00</t>
   </si>
   <si>
     <t>Determinazione Dirigenziale G07649 del 19/06/2015</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BRANCATI_RAFFAELE.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRANCATI_dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRANCATI_dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRANCATI_attestazione_insussistenza.pdf</t>
   </si>
   <si>
-    <t>50.000,00</t>
-[...19 lines deleted...]
-  <si>
     <t>ANGELA</t>
   </si>
   <si>
     <t>BRITTELLI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BRITTELLI_ANGELA_05032018.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRITTELLI_ANGELA_Dich_cariche_incarichi_05032018.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRITTELLI_ANGELA_Dich_conflitto_interesse_31012018.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRITTELLI_ANGELA_Attestazione_Segretario_Generale.pdf</t>
   </si>
   <si>
     <t>MARIA LAURA</t>
   </si>
   <si>
     <t>BRUNELLI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Brunelli_Maria_Laura_CV_10122020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Brunelli_Maria_Laura_Dich_Incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Brunelli_Maria_Laura_Dich_Conflitto_Interessi.pdf</t>
   </si>
   <si>
     <t>TERESA</t>
   </si>
   <si>
     <t>BURRAI</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-Dichiarazione_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-Dichiarazione.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-CV_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-Dichiarazioni_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-Dichiarazioni_1.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-Attestazione-Direttore.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-CV.pdf</t>
-[...10 lines deleted...]
-  <si>
     <t>Esperto PNRR - ingegnere &amp;nbsp;idraulico</t>
   </si>
   <si>
     <t>€ 94.525,60</t>
   </si>
   <si>
     <t>Determinazione dirigenziale n. G17788/2024</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-TERESA-CV-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Burrai-Teresa-Dich-06032025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-TERESA-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>PAOLO</t>
   </si>
   <si>
     <t>CACURRI</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-CV_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-Dichiarazioni.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-Dichiarazioni_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-Attestazione-Direttore.pdf</t>
+  </si>
+  <si>
     <t>Esperto PNRR -ingegnere ambientale</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-PAOLO-CV-2025-DEF.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cacurri-Paolo-Dich-06032025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-PAOLO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-CV_0.pdf</t>
-[...14 lines deleted...]
-    <t>/</t>
+    <t>Esperto PNRR - ingegnere ambientale - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
+    <t>€ 8.120,32</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-PAOLO-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-PAOLO-autocertificazione-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-PAOLO-Attestaz-direttore-2026.pdf</t>
   </si>
   <si>
     <t>ANGELA MARIA</t>
   </si>
   <si>
     <t>CADDEO</t>
   </si>
   <si>
     <t>Direzione Regionale Personale, Enti locali e Sicurezza - Area Promozione del benessere organizzativo, servizi al personale, sistema professionale e formazione</t>
   </si>
   <si>
     <t>Consigliera di fiducia</t>
   </si>
   <si>
     <t>€ 12.000,00 ANNUI</t>
   </si>
@@ -1864,155 +1924,158 @@
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calbucci-Paolo-Attestazione-insuss-situaz-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>Direzione Regionale Formazione, Ricerca e Innovazione, Scuola e Università, Diritto allo Studio</t>
   </si>
   <si>
     <t>Progetto per il rafforzamento della Cabina di Regia per l'attuazione del programma di governo</t>
   </si>
   <si>
     <t>262.500,00 compresi oneri riflessi a carico ente, per tutta la durata dell'incarico</t>
   </si>
   <si>
     <t>Regolamenti (UE)  n. 1303 e n.  1304 del 17.12.2013</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Calbucci_Paolo.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALBUCCI_PAOLO_Dich_svolgim_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calbucci_Paolo_dich_insuss_conflitto_interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calbucci_Paolo_attestazione_insuss_conflitto_interesse.pdf</t>
-  </si>
-[...43 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_CALBUCCI.pdf</t>
   </si>
   <si>
     <t>Direzione Regionale Istruzione, Formazione e Politiche per l'Occupazione- Area Predisposizione degli Interventi</t>
   </si>
   <si>
     <t>€ 568.422</t>
   </si>
   <si>
     <t>Determinazioni: G12805 del 26/09/2022 e G15810 del 16/11/2022
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calbucci-Paolo-CV -2022.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calbucci-Paolo-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calbucci-Paolo-Dich-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calbucci-Paolo-Attestaz-insuss-conflitto-interessi.pdf</t>
   </si>
   <si>
+    <t>Direzione Regionale Formazione, Ricerca e Innovazione, Scuola e Università, Diritto allo studio</t>
+  </si>
+  <si>
+    <t>Collaboratore, per lo svolgimento del progetto esecutivo per il rafforzamento della Cabina di regia per l’attuazione unitaria del programma di governo</t>
+  </si>
+  <si>
+    <t>23.576,40</t>
+  </si>
+  <si>
+    <t>Regolamenti (UE) n. 1303 e n. 1304 del 17.12.2013</t>
+  </si>
+  <si>
+    <t>Determinazione n. 11716 del 21/09/2018 </t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CALBUCCI_PAOLO_30072018.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALBUCCI_PAOLO_dich_cariche_incarichi_24092018.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALBUCCI_PAOLO_dich_conflitto_interesse_24092018.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALBUCCI_PAOLO_dich_attestazione_Direttore_24092018.pdf</t>
+  </si>
+  <si>
+    <t>Esperto, nelle tematiche e nei campi di intervento del POR FSE 2014/2020 della Regione Lazio</t>
+  </si>
+  <si>
+    <t>87.500,00</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CALBUCCI_08072019.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Cariche_CALBUCCI.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Assenza_conflitto_CALBUCCI.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_CALBUCCI.pdf</t>
+  </si>
+  <si>
     <t>ANTONIO</t>
   </si>
   <si>
     <t>CALDAROLA</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Caldarola-Antonio-CV-06092024.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-Attestazione-Direttore-05092024.pdf</t>
+  </si>
+  <si>
+    <t>Esperto PNRR - Contabile - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-Dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-Attestaz-Direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>Esperto PNRR - Contabile&amp;nbsp;</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-CV-2025-DEF.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-Dich-sostitutiva_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-CV-2026.pdf</t>
-[...16 lines deleted...]
-  <si>
     <t>GIORGIO</t>
   </si>
   <si>
     <t>CALO'</t>
   </si>
   <si>
     <t>Determinazione del Dipartimento Programmazione Economica e Sociale n. B09769 del 27/12/2012</t>
   </si>
   <si>
     <t>ANDREA</t>
   </si>
   <si>
     <t>CAMPAGNA</t>
   </si>
   <si>
     <t>PROGETTO FUTUREMED - Coordinatore/Responsabile Tecnico e Scientifico</t>
   </si>
   <si>
     <t>Progetto  Comunitario-Spazio MED</t>
   </si>
   <si>
     <t>Determinazione dirigenziale n. A09065 dell'11.09.2012</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Campagna_Andrea.pdf</t>
@@ -2038,96 +2101,129 @@
   <si>
     <t>€ 199.320,00</t>
   </si>
   <si>
     <t>Determinazioni n. G11318 del 05/09/2025 e n. G11599 12/09/2025&amp;nbsp;</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANALE-MARCO-CV-01042025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANALE-MARCO-Dich-incarichi-cariche-26082025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANALE-MARCO-Dich-insuss-conflitto-interessi-26082025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANALE-MARCO-Attestazione-isuss-conflitto-interessi-12092025.pdf</t>
   </si>
   <si>
     <t>LIVIA</t>
   </si>
   <si>
     <t>CANNELLA</t>
   </si>
   <si>
+    <t>Esperto PNRR -architetto - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-LIVIA-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-LIVIA-dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-LIVIA-attestaz-direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>Esperto PNRR -architetto</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-LIVIA-CV-2026.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>€ 102.360,80</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-LIVIA-CV-2025_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich-sost-Cannella-Livia-23122024.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-LIVIA-Attestaz-Direttore_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-Livia-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cannella-Livia-Dich-Incarichi-30082022.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-Livia-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-Livia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-Livia-CV_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-Livia-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-Livia-Dichiarazioni_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-Livia-Attestazione-Direttore.pdf</t>
+  </si>
+  <si>
+    <t>MASSIMO</t>
+  </si>
+  <si>
+    <t>CANU</t>
+  </si>
+  <si>
+    <t>Direzione regionale Affari della Presidenza, Turismo, Cinema, Audiovisivo e Sport - Presidenza</t>
+  </si>
+  <si>
+    <t>Consulente del Presidente della Regione Lazio in materia di “ricerca e assistenza per il benessere psicologico e la salute mentale”</t>
+  </si>
+  <si>
+    <t>€ 75.000,00 (compenso lordo omnicomprensivo) oltre I.V.A., cassa professionale/rivalsa INPS</t>
+  </si>
+  <si>
+    <t>DPRL n. T00089 dell'11/06/2026</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Canu-Massimo-CV-30042026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Canu-Massimo-Dich-svolgimento-incarichi-cariche-30042026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Canu-Massimo-Dich-assenza-conflitto-interesse-30042026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Canu-Massimo-Attestazione-Direttore-18082026.pdf</t>
   </si>
   <si>
     <t>ELEONORA</t>
   </si>
   <si>
     <t>CAPONE</t>
   </si>
   <si>
     <t>Determinazione n. G00688 del 28/01/2020</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Capone_Eleonora_CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Capone_Eleonora_Dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Capone_Eleonora_Dich_Conflitto_Interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/E_Capone_C_Izzi__Attestazione_Direttore_2020_03.pdf</t>
   </si>
   <si>
     <t>LEONARDO MARIA</t>
   </si>
@@ -2171,92 +2267,95 @@
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARBONE-Santo-Attestazione-Direttore.pdf</t>
   </si>
   <si>
     <t>Direzione Affari Istituzionali e Personale</t>
   </si>
   <si>
     <t>Determinazione n. G09311 del 15/07/2022&amp;nbsp;https://www.regione.lazio.it/bandi-di-concorso-avvisi/251
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Santo-Carbone-CV-04102022.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni-Santo-Carbone-22072022.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni-Santo-Carbone-22072022_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-dir-Santo-Carbone-10082022.PDF</t>
   </si>
   <si>
     <t>CARIANI</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-CV_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-Dichiarazioni.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-Dichiarazioni_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-Attestazione-Direttore.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-Dichiarazione_1.pdf</t>
   </si>
   <si>
     <t>Esperto PNRR -ingegnere idraulico</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-ALESSANDRO-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-ALESSANDRO-Dichiarazione-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-ALESSANDRO-Attestaz-Direttore-2025.pdf</t>
+  </si>
+  <si>
+    <t>Esperto PNRR -ingegnere idraulico - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-ALESSANDRO-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-ALESSANDRO-Dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-ALESSANDRO-Attestaz-Direttore-2026.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-CV_0.pdf</t>
-[...19 lines deleted...]
-  <si>
     <t>GIANNA</t>
   </si>
   <si>
     <t>CARILLO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Carillo_CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Carillo_dich_cert_incar.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Carillo_dichi_sost_atto_not.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Carillo_GIANNA.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARILLO_Dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARILLO_Dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>DEMETRIO</t>
@@ -2268,456 +2367,462 @@
     <t>DIREZIONE REGIONALE PERSONALE, ENTI LOCALI E SICUREZZA - AREA AFFARI GENERALI </t>
   </si>
   <si>
     <t>DECRETO DEL PRESIDENTE T00132 DEL 14/07/2023</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARINI-CEMETRIO-CV-1.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARINI-CEMETRIO-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARINI-CEMETRIO-Dich-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARINI-CEMETRIO-Dich-sostitutiva.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARINI-CEMETRIO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>VALERIO</t>
   </si>
   <si>
     <t>CARLIN</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-CV_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-Dichiarazioni_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-Dichiarazioni.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-Attestazione-Direttore.pdf</t>
+  </si>
+  <si>
+    <t>Esperto PNRR - ingegnere &amp;nbsp;ambientale</t>
+  </si>
+  <si>
+    <t>€ 101.216,80</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-VALERIO-CV-2025_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-VALERIO-Dich-sostitutiva-2025-DEF.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-VALERIO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>Determinazione n. G16663 del 29/12/2021
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
   </si>
   <si>
-    <t>Esperto PNRR - ingegnere &amp;nbsp;ambientale</t>
-[...23 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-Attestazione-Direttore.pdf</t>
+    <t>Esperto PNRR - ingegnere &amp;nbsp;ambientale - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-VALERIO-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-VALERIO-dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-VALERIO-Attestaz-direttore-2026.pdf</t>
   </si>
   <si>
     <t>CINZIA TERESA</t>
   </si>
   <si>
     <t>CARRUBBA</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Carrubba_Cinzia_Teresa_CV_10122020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Carrubba_Cinzia_Teresa_Dich_Incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Carrubba_Cinzia_Teresa_Dich_Conflitto_Interessi.pdf</t>
   </si>
   <si>
     <t>CARUSO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Caruso_Silvia_CV_10122020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Caruso_Silvia_Dich_Incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Caruso_Silvia_Dich_Conflitto_Interessi.pdf</t>
   </si>
   <si>
     <t>GIUSEPPE</t>
   </si>
   <si>
     <t>CASAGRANDE VISPI</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Attestazione-Direttore-2025.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Dichiarazione_0.pdf</t>
   </si>
   <si>
-    <t>Esperto PNRR - esperto amministrativo</t>
+    <t>Esperto PNRR - esperto amministrativo - Proroga contratto (determinazione n. G05403/2026)</t>
   </si>
   <si>
     <t>€ 50.752,00</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-GIUSEPPE-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-GIUSEPPE-Dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-GIUSEPPE-Attestaz-Direttore-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-CV_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Dichiarazioni_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Attestazione-Direttore_0.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-CV-2025.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>CASALI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASALI-PAOLA-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASALI-PAOLA-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASALI-PAOLA-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASALI-PAOLA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>MARIANNA</t>
   </si>
   <si>
     <t>CASAVECCHIA</t>
   </si>
   <si>
+    <t>Esperto PNRR - Geologo - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-MARIANNA-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-MARIANNA-dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-MARIANNA-attestaz-direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>Esperto PNRR - Geologo</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-MARIANNA-CV-2026.pdf</t>
-[...5 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-MARIANNA-attestaz-direttore-2026.pdf</t>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Attestaz-Direttore.pdf</t>
+  </si>
+  <si>
+    <t>D.L. 09/06/2021, n. 80&amp;nbsp;</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-CV_0.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Dichiarazioni_0.pdf</t>
-[...2 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Dichiarazioni.pdf</t>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Dichiarazioni-REV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Dichiarazioni-ID-385-02072026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Attestazione-Direttore.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-CV-2025.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>BENEDETTO</t>
   </si>
   <si>
     <t>CASSARA'</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA-BENEDETTO-Attestazione-assenza-confl-interessi-2025.pdf</t>
   </si>
   <si>
     <t>INCARICO DI ESPERTO IN AUDIT - FONDI SIE.CUP G51E15000670001
 </t>
   </si>
   <si>
     <t>d.lgs. n. 165/2001; P.O. FSE e FESR 2014-2020&amp;nbsp;
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>determinazione G 15284 del 09/12/2021
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cassarà-Benedetto-CV-15112021.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA'-Benedetto-Dich-cariche-incarichi-20220222.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cassarà-Benedetto-Dich-conflitto-interess-15112021.pdf</t>
   </si>
   <si>
+    <t>Struttura Organizzativa autonoma di livello Direzionale "Anticorruzione – Audit FESR, FSE – Controllo Interno"</t>
+  </si>
+  <si>
+    <t>Incarico di esperto in Audit su fondi SIE</t>
+  </si>
+  <si>
+    <t>€ 65.000</t>
+  </si>
+  <si>
+    <t>Determinazione n. G07705 del 17/06/2025</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA-BENEDETTO-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA-BENEDETTO-Dich-incarichi-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA-BENEDETTO-Attestazione-assenza-confl-interessi-2025.pdf</t>
+  </si>
+  <si>
     <t>Direzione Regionale Audit FESR, FSE e Controllo interno - Affari Generali</t>
   </si>
   <si>
     <t>120.000,00</t>
   </si>
   <si>
     <t>D. Lgs. 165/2001, art. 7, comma 6</t>
   </si>
   <si>
     <t>Determinazione n. G12460 del 22/09/2023
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA'-BENEDETTO-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA'-BENEDETTO-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA'-BENEDETTO-Dich-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA'-BENEDETTO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>CASTIGLIONE</t>
   </si>
   <si>
-    <t>€ 5.075,20</t>
+    <t>€ 84.060,96</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTIGLIONE-SIMONA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTIGLIONE-SIMONA-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTIGLIONE-SIMONA-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTIGLIONE-SIMONA-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTIGLIONE-SIMONA-Dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTIGLIONE-SIMONA-Attestaz-Direttore-2026.pdf</t>
   </si>
   <si>
     <t>Ingegneri ambientali</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Castiglione-Simona-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Castiglione-Simona-Dich-sostitutiva.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Castiglione-Simona-Attestazione-Direttore.pdf</t>
   </si>
   <si>
-    <t>€ 84.060,96</t>
-[...10 lines deleted...]
-  <si>
     <t>ESMERALDA</t>
   </si>
   <si>
     <t>CASTRONUOVO</t>
   </si>
   <si>
-    <t>Svolgimento delle attività del progetto "malattie rare".</t>
-[...16 lines deleted...]
-  <si>
     <t>Esperto in malattie rare” per la realizzazione di attività relative alla rete per le malattie rare del Lazio.</t>
   </si>
   <si>
     <t>27.825,00 lordi annui</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_CV_20122019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_Dich_incarichi_20122019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_Dich_ass_conflitto_interessi_20122019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_Att_assenza_conf_interessi_20122019.pdf</t>
+  </si>
+  <si>
+    <t>Compenso mensile 3.317,88</t>
+  </si>
+  <si>
+    <t>Determinazione n. G12683 del 28.10.2016</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CASTRONUOVO_ESMERALDA.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_dich_svolgimento_incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_dich_conflitto_interessi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_Attestaz_insuss_conflitto_interessi_17112016.pdf</t>
   </si>
   <si>
     <t>Direzione regionale Salute e Integrazione sociosanitaria - Rete ospedaliera e specialistica</t>
   </si>
   <si>
     <t>Esperto area socio-sanitaria – malattie rare” per la realizzazione di attività relative alla rete per le malattie rare del Lazio
 </t>
   </si>
   <si>
     <t>27.825,00</t>
   </si>
   <si>
     <t>d.lgs. n. 165/2001
 </t>
   </si>
   <si>
     <t>Determinazione n. G15410 del 15/12/2020
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_dich_cariche_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_dich_conflitto_interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_attestazione_Direttore.pdf</t>
   </si>
   <si>
     <t>Collaboratore esperto in attività relative alla rete per le malattie rare del lazio</t>
   </si>
   <si>
     <t>determinazione n. G03484 del 21 marzo 2018</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CASTRONUOVO_ESMERALDA_19022018.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_Dich_cariche_incarichi_21062018.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_Dich_conflitto_interesse_21062018.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_Attestazione_Direttore_10072018.pdf</t>
   </si>
   <si>
-    <t>Compenso mensile 3.317,88</t>
-[...14 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_Attestaz_insuss_conflitto_interessi_17112016.pdf</t>
+    <t>Svolgimento delle attività del progetto "malattie rare".</t>
+  </si>
+  <si>
+    <t>Determinazione Dirigenziale G08050 del 04/06/2014</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cv_Castronuovo_2_.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Castronuovo_Dich_incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Castronuovo_Dich_conflitto_interessi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Castronuovo_Esmeralda_Attestaz_insuss_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>CASVECCHIA</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>CATANI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CATANI-Paola-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CATANI-Paola-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CATANI-Paola-Dichiarazione_0.pdf</t>
   </si>
@@ -2770,315 +2875,363 @@
     <t>Determinazione n. G09311 del 15/07/2022
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Caucci-Adele-Goretta-CV-03112022.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Caucci-Adele-Goretta-Dichiarazioni-11082022.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Caucci-Adele-Goretta-Dichiarazioni-11082022_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-assenza-confl-int-CAUCCI-ADELE-GORETTA.pdf</t>
   </si>
   <si>
     <t>LAVINIA</t>
   </si>
   <si>
     <t>CECCONI</t>
   </si>
   <si>
     <t>Esperto PNRR - Archittetto</t>
   </si>
   <si>
-    <t>€ 3.806,40</t>
+    <t>€ 59.895,52</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CECCONI-LAVINIA-CV-2025-DEF.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CECCONI-LAVINIA-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CECCONI-LAVINIA-Attestaz-Direttore.pdf</t>
+  </si>
+  <si>
+    <t>Architetto</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cecconi-Lavinia-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cecconi-Lavinia-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cecconi-Lavinia-Attestazione-Direttore.pdf</t>
+  </si>
+  <si>
+    <t>Esperto PNRR - Archittetto - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
+    <t>€ 6.090,24</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CECCONI-LAVINIA-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CECCONI-LAVINIA-dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CECCONI-LAVINIA-attestaz-direttore-2026.pdf</t>
   </si>
   <si>
-    <t>Architetto</t>
-[...22 lines deleted...]
-  <si>
     <t>GINO</t>
   </si>
   <si>
     <t>CENTI</t>
   </si>
   <si>
     <t>Direzione Regionale Territorio, Urbanistica, Mobilità e Rifiuti - Area Sistema Informativo Territoriale Regionale</t>
   </si>
   <si>
     <t>SERVIZIO DI VERIFICA DELLA CONFORMITA' DELLA RETE DI STAZIONI PERMANENTI FISSE GNSS DELLA REGIONE LAZIO.</t>
   </si>
   <si>
     <t>Determina n. A07331/2012</t>
   </si>
   <si>
     <t>Contratto n. 15553 del 10/09/2012</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CENTI_GINO.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTI_GINO_Dich_conflitto_interessi.pdf</t>
   </si>
   <si>
+    <t>CENTIONI</t>
+  </si>
+  <si>
+    <t>€ 30.000</t>
+  </si>
+  <si>
+    <t>Det.Reg. n. G04088 del 27/03/2026</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTIONI-GIULIA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTIONI-GIULIA-Dich-cariche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTIONI-GIULIA-Attestazione-Direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>ROBERTA</t>
   </si>
   <si>
     <t>CENTONZE</t>
   </si>
   <si>
+    <t>Esperto PNRR - Agronomi - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-ROBERTA-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-ROBERTA-Dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-ROBERTA-Attestaz-Direttore-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Centonze -Roberta-CV-08022023.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Centonze -Roberta-Dichiarazioni.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Centonze -Roberta-Dichiarazioni_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-Roberta-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-Roberta-Dichiarazione.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-Roberta-Dichiarazione_0.pdf</t>
+  </si>
+  <si>
     <t>Esperto PNRR -Agronomi</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-ROBERTA-CV-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Centonze-Roberta-Dich-06032025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-ROBERTA-Attestaz-Direttore.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Centonze -Roberta-CV-08022023.pdf</t>
-[...23 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-ROBERTA-Attestaz-Direttore-2026.pdf</t>
+    <t>CENTRA</t>
+  </si>
+  <si>
+    <t>Decreto del Presidente della Regione Lazio n.T00055 del 28.04.2025</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Centra-Antonio-CV-2026.pdf</t>
   </si>
   <si>
     <t>FULVIO</t>
   </si>
   <si>
     <t>CERFOLLI</t>
   </si>
   <si>
     <t>Agenzia Regionale Parchi</t>
   </si>
   <si>
     <t>Progetto CSMON-LIFE per lo svolgimento delle attività di gestione tecnica ed amministrativa</t>
   </si>
   <si>
     <t>60.000,00 comprensivo di oneri riflessi</t>
   </si>
   <si>
     <t>DLgs. n. 165/2001</t>
   </si>
   <si>
     <t>DD_G16514 22.12.2015</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Cerfolli_Fulvio_dic_2015.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CERFOLLI_FULVIO_dichiarazione_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CERFOLLI_FULVIO_dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CERFOLLI_FULVIO_Attestazione_insussistenza_conflitto_interesse.pdf</t>
   </si>
   <si>
     <t>AMELIA</t>
   </si>
   <si>
     <t>CESAREO</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-Amelia-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-AMELIA-Dich-cariche-incarichi-06062022.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-AMELIA-Dich-cariche-incarichi-06062022_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-Amelia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+  </si>
+  <si>
+    <t>Esperto PNRR -esperte amministrativo</t>
+  </si>
+  <si>
+    <t>€ 107.848,00  </t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-AMELIA-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesareo-Amelia-Dich-06032025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-AMELIA-Attestaz-Direttore.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesareo-Amelia-CV-08022023.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesareo-Amelia-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesareo-Amelia-Dichiarazioni_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesareo-Amelia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-Amelia-CV.pdf</t>
-[...23 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-AMELIA-Attestaz-Direttore.pdf</t>
+    <t>Esperto PNRR - esperto amministrativo - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-AMELIA-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-AMELIA-Dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-AMELIA-Attestaz-Direttore-2026.pdf</t>
   </si>
   <si>
     <t>CESARINI</t>
   </si>
   <si>
     <t>Determinazione n. G16862 del 31/12/2021
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESARINI-Maurizio-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESARINI-Maurizio-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESARINI-Maurizio-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>CESOLINI</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesolini-Eleonora-CV-08022023.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesolini-Eleonora-Dichiarazioni.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesolini-Eleonora-Dichiarazioni_0.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESOLINI-Eleonora-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESOLINI-Eleonora-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESOLINI-Eleonora-Dichiarazione_0.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesolini-Eleonora-CV-08022023.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>MARIA STELLA</t>
   </si>
   <si>
     <t>CIARLETTA</t>
   </si>
   <si>
     <t>Affari Istituzionali, Personale e Sistemi Informativi - Area Datore di lavoro, promozione del benessere organizzativo e servizi al personale</t>
   </si>
   <si>
     <t>Consigliere di Fiducia della Regione Lazio</t>
   </si>
   <si>
     <t>12.000,00</t>
   </si>
   <si>
     <t>R.R. n. 1/2002 - Allegato S</t>
   </si>
   <si>
     <t>Determinazione n. G11319 del 29/08/2019</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ciarletta_Maria_Stella_CV_24092019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIARLETTA_MARIA_STELLA_Dich_incarichi_12092019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIARLETTA_MARIA_STELLA_Dich_conflitto_interessi_12092019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIARLETTA_MARIA_STELLA_Attestaz_conflitto_interessi_12092019.pdf</t>
   </si>
   <si>
+    <t>ELISABETTA</t>
+  </si>
+  <si>
+    <t>CICERCHIA</t>
+  </si>
+  <si>
+    <t>Decreto del Presidente della Regione Lazio &amp;nbsp;n.T00128 del 08.08.2025&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cicerchia-Elisabetta-CV-27072025.pdf</t>
+  </si>
+  <si>
     <t>CHRISTIAN</t>
   </si>
   <si>
     <t>CIFALITTI</t>
   </si>
   <si>
     <t>Assessorato Rapporti con il Consiglio, Ambiente e Rifiuti - direzione affari istituzionali personale e sistemi informativi</t>
   </si>
   <si>
     <t>Sette mesi dalla data di inizio - in ogni caso non oltre fine legislatura</t>
   </si>
   <si>
     <t>Artt. 2, 3 e 5 del Regolamento regionale n. 17/2005</t>
   </si>
   <si>
     <t>Decreto del Presidente della Regione Lazio n. T00117 del 06/07/2017 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CIFALITTI_CHRISTIAN.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIFALITTI_CHRISTIAN_Dich_incarichi_23062017.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIFALITTI_CHRISTIAN_Dich_conflitto_interessi_23062017.pdf</t>
@@ -3113,114 +3266,114 @@
   <si>
     <t>Avviso pubblico n.2/2018 dell’Autorità Delegata; DGR n. 67/2015; progetto PRIMA il Lavoro.</t>
   </si>
   <si>
     <t>Determinazione n. G13026 del 01/10/2019           </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIPOLLONI_MARIA_CHIARA_CV_12122019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIPOLLONI_MARIA_CHIARA_dich_cariche_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIPOLLONI_MARIA_CHIARA_dich_conflitto_interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIPOLLONI_MARIA_CHIARA_Attestazione_insuss_conflitto.pdf</t>
   </si>
   <si>
     <t>GIORGIA</t>
   </si>
   <si>
     <t>CITINO</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CITINO_GIORGIA.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CITINO_Dich_incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CITINO_Dich_conflitto_interessi.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Citino_CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Citino_dichiar_cert_incar.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Citino_dichiar_atto_not.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CITINO_GIORGIA.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>NICLA</t>
   </si>
   <si>
     <t>COLAIANNA</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-NICLA-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-NICLA-dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-NICLA-attestaz-direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Colaianna-Nicla-CV-08022023.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Colaianna-Nicla-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Colaianna-Nicla-Dichiarazioni_0.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-NICLA-CV-2026.pdf</t>
-[...5 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-NICLA-attestaz-direttore-2026.pdf</t>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-NICLA-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-NICLA-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-NICLA-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>Determinazione n. G16789 del 30/12/2021
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-Nicla-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-Nicla-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-Nicla-Dichiarazione_0.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-NICLA-CV-2025.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>MICHELE</t>
   </si>
   <si>
     <t>CONTI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Michele_Conti.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Conti_Dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Conti_Dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>NICCOLO'</t>
   </si>
   <si>
     <t>CONTRINO</t>
   </si>
   <si>
     <t>Direzione Regionale Programmazione Economica, Bilancio, Demanio e Patrimonio - Area Politiche di Valorizzazione dei beni demaniali e patrimoniali</t>
   </si>
   <si>
     <t>Legge n. 106 del 29/07/2014</t>
@@ -3371,206 +3524,206 @@
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRINO-ALESSANDRO-CV-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRINO-ALESSANDRO-Dich-incarichi-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRINO-ALESSANDRO-Attestazione-assenza-confl-interessi-2025.pdf</t>
   </si>
   <si>
     <t>CRISTINA</t>
   </si>
   <si>
     <t>CRISCIOTTI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crisciotti-Cristina-CV-08022023.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crisciotti-Cristina-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crisciotti-Cristina-Dichiarazioni_0.pdf</t>
   </si>
   <si>
+    <t>Direzione Personale, Enti locali e Sicurezza - Area Politiche per il Rafforzamento amministrativo, Relazioni sindacali</t>
+  </si>
+  <si>
+    <t>Geologo</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crisciotti-Cristina-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crisciotti-Cristina-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crisciotti-Cristina-Attestazione-Direttore.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-Dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-Attestaz-Direttore-2026.pdf</t>
+  </si>
+  <si>
+    <t>Determinazioni dirigenziali n. G17788/2024 e n. &amp;nbsp;G11131 del 01/09/2025</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-Attestaz-Direttore.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-Dichiarazione_0.pdf</t>
   </si>
   <si>
-    <t>Direzione Personale, Enti locali e Sicurezza - Area Politiche per il Rafforzamento amministrativo, Relazioni sindacali</t>
-[...37 lines deleted...]
-  <si>
     <t>CRISTOFARO</t>
   </si>
   <si>
-    <t>Esperto PNRR - ingegnere ambientale</t>
-[...8 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-MARIANGELA-Attestaz-Direttore.pdf</t>
+    <t>Direzione Regionale Programmazione Economica, Bilancio, Demanio e Patrimonio</t>
+  </si>
+  <si>
+    <t>Collaboratore per le esigenze del Nucleo di Valutazione e Verifica degli Investimenti </t>
+  </si>
+  <si>
+    <t>oneri riflessi più  60.000,00</t>
+  </si>
+  <si>
+    <t>art. 1, legge 144/1999</t>
+  </si>
+  <si>
+    <t>Determinazione n. G17075 del 12/12/2017 </t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CRISTOFARO_LUCIA_01052017.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO_LUCIA_Dich_cariche_incarichi_12122017.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO_LUCIA_Dich_conflitto_interesse_04122017.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO_LUCIA_Attestazione_Direttore_15122017.pdf</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE PROGRAMMAZIONE ECONOMICA - AFFARI GENERALI E ATTUAZIONE DEI PROGRAMMI DI INVESTIMENTO SUBREGIONALI</t>
   </si>
   <si>
     <t>Componente esterno del "Nucleo di Valutazione e Verifica degli&amp;nbsp;Investimenti Pubblici"
 </t>
   </si>
   <si>
     <t>euro 50.000,00 annui al netto degli oneri accessori di legge a carico della Regione e dell’IVA se dovuta</t>
   </si>
   <si>
     <t>d.lgs. n. 165/2001. Art. 1 della legge&amp;nbsp;17 maggio 1999, n. 144
 </t>
   </si>
   <si>
     <t>Determinazione n. G15286 del 09/12/2021
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-LUCIA-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-LUCIA-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-LUCIA-Dich-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-LUCIA-Dich-sostitutiva.pdf</t>
   </si>
   <si>
+    <t>MARIANGELA</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-MARIANGELA-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-MARIANGELA-Dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-MARIANGELA-Attestaz-Direttore-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Cristofaro_LUCIA.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO_dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO_dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO_attestazione_insussistenza.pdf</t>
   </si>
   <si>
-    <t>Direzione Regionale Programmazione Economica, Bilancio, Demanio e Patrimonio</t>
-[...25 lines deleted...]
-  <si>
     <t>Ingegnere ambientale</t>
   </si>
   <si>
     <t>Determinazione n. G11103 del 21/08/2024</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cristofaro-Mariangela-CV_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cristofaro-Mariangela-Dich-sostitutiva_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cristofaro-Mariangela-Attestazione-Direttore_0.pdf</t>
   </si>
   <si>
+    <t>Esperto PNRR - ingegnere ambientale</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-MARIANGELA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-MARIANGELA-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-MARIANGELA-Attestaz-Direttore.pdf</t>
+  </si>
+  <si>
     <t>CUPO</t>
   </si>
   <si>
     <t>Direzione Istruzione, Formazione e Politiche per l'Occupazione - Area Predisposizione degli Interventi e Comunciazione</t>
   </si>
   <si>
     <t>€ 121.804,80</t>
   </si>
   <si>
     <t>Determinazione n. G15776 del 26/11/2024</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CUPO-FRANCESCO-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CUPO-FRANCESCO-DIch-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CUPO-FRANCESCO-Attestazione-direttore.pdf</t>
   </si>
   <si>
     <t>GIANFRANCO</t>
   </si>
   <si>
     <t>D'ALESSIO</t>
@@ -3582,485 +3735,494 @@
     <t>Rinnovo Collaborazione coordinata e continuativa presso OIV</t>
   </si>
   <si>
     <t>75.000,00</t>
   </si>
   <si>
     <t>regolamento regionale n. 17 del 5 agosto 2005</t>
   </si>
   <si>
     <t>D.P.R.L. T00215 del 04/11/2016</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_D_ALESSIO_GIANFRANCO.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ALESSIO_GIANFRANCO_Dich_cariche_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ALESSIO_GIANFRANCO_Dich_assenza_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ALESSIO_GIANFRANCO_Attestaz_assenza_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>D'AMBRA</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-AMBRA-GIUSEPPE-Attestazione-assenza-confl-interessi-2025.pdf</t>
   </si>
   <si>
     <t>Incarico di esperto in Audit su fondi SIE
 </t>
   </si>
   <si>
     <t>D. Lgs. 165/2001, art. 7, comma 6
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-AMBRA-GIUSEPPE-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-AMBRA-GIUSEPPE-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-AMBRA-GIUSEPPE-Dich-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-AMBRA-GIUSEPPE-Attestaz-Direttore.pdf</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-AMBRA-GIUSEPPE-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-AMBRA-GIUSEPPE-Dich-incarichi-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-AMBRA-GIUSEPPE-Attestazione-assenza-confl-interessi-2025.pdf</t>
+  </si>
+  <si>
     <t>D'AMBRA </t>
   </si>
   <si>
     <t>d.lgs. n. 165/2001; P.O. FSE e FESR 2014-2020
 </t>
   </si>
   <si>
     <t>Determinazione n.G15284 del 09/12/2021
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-Ambra-Giuseppe-CV-20122021.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D'AMBRA-Giuseppe-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-Ambra-Giuseppe-Dich-conflitto-interessi-17112021.pdf</t>
   </si>
   <si>
+    <t>CECILIA</t>
+  </si>
+  <si>
+    <t>D'ELIA</t>
+  </si>
+  <si>
+    <t>Decreto del Presidente n. T00026 del 01.03.2016; Proroga Decreto del Presidente n. T00098 del 16.06.2017</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_D_ELIA_CECILIA.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_dich_conflitto__interesse_07_03_2016.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_dich_incarichi_07_03_2016.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_Attestaz_insuss_conflitto_interessi_07_03_2016.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_Dich_conflitto_interessi_28062017.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_Dich_incarichi_28062017.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_Attestazione_conflitto_interessi_28062017.pdf</t>
+  </si>
+  <si>
+    <t>Consulente del Presidente in materia di contrasto alle discriminazioni e di tutela dei diritti fondamentali di genere</t>
+  </si>
+  <si>
+    <t>art. 2 del R.R. n. 17 del 05/08/2005</t>
+  </si>
+  <si>
+    <t>T00222 del 15/07/2014</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECICILA_CV_OTT_2013_CONSULENTE.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_dich_conflitto__interesse.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DElia_dichiarazione_titolarit__incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_Attestaz_insuss_conflitto_interessi.pdf</t>
+  </si>
+  <si>
+    <t>Politiche di parità contro le discriminazioni di genere</t>
+  </si>
+  <si>
+    <t>Regolamento n. 17/2005</t>
+  </si>
+  <si>
+    <t>Decreto n. T00246 del 30 ottobre 2018</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_D_ELIA_CECILIA_2018.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_dich_conflitto_interesse.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_dich_cariche_incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_attestazione_Direttore.pdf</t>
+  </si>
+  <si>
+    <t>40.000,00 lordi annui</t>
+  </si>
+  <si>
+    <t>regolamento regionale n. 17/2005</t>
+  </si>
+  <si>
+    <t>Decreto n. T00084 del 08/05/2020</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_dich_incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_Dich_assenza_conflitto_interessi_13052020.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_presa_atto_Direttore.pdf</t>
+  </si>
+  <si>
+    <t>Decreto del Presidente n. T00150 del 26.06.2013</t>
+  </si>
+  <si>
     <t>ANNABELLA PIA</t>
   </si>
   <si>
-    <t>D'ELIA</t>
-[...1 lines deleted...]
-  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D'ELIA-Annabella-Pia-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D'ELIA-Annabella-Pia-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D'ELIA-Annabella-Pia-Dichiarazione.pdf</t>
   </si>
   <si>
-    <t>CECILIA</t>
-[...91 lines deleted...]
-  <si>
     <t>FEDERICA</t>
   </si>
   <si>
     <t>DAL BRUN</t>
   </si>
   <si>
     <t>Esperto PNRR - Amministrativo</t>
   </si>
   <si>
+    <t>€ 63.186,24</t>
+  </si>
+  <si>
+    <t>Determinazioni dirigenziali n. &amp;nbsp;G04201 del 3/04/2025 e n. G11131 del 01/09/2025</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAL-BRUN-FEDERICA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAL-BRUN-FEDERICA-Dich-conflitto-interesse.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAL-BRUN-FEDERICA-attestazione-direttore.pdf</t>
+  </si>
+  <si>
+    <t>Esperto PNRR - Amministrativo - Proroga contratto (determinazione n. G05403/2026)</t>
+  </si>
+  <si>
     <t>€ 30.451,20</t>
   </si>
   <si>
     <t>Determinazione dirigenziale n. &amp;nbsp;G17652/2025</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAL-BRUN-FEDERICA-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAL-BRUN-FEDERICA-dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAL-BRUN-FEDERICA-attestaz-direttore-2026.pdf</t>
   </si>
   <si>
-    <t>€ 63.186,24</t>
-[...13 lines deleted...]
-  <si>
     <t>VITO TIZIANO</t>
   </si>
   <si>
     <t>DAMIANI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Damiani-Vito-Tiziano-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Damiani-Vito-Tiziano-Dich-sostitutiva.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Damiani-Vito-Tiziano-Attestazione-Direttore.pdf</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAMIANI-TIZIANO-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAMIANI-TIZIANO-dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAMIANI-TIZIANO-attestaz-direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>TIZIANO</t>
   </si>
   <si>
     <t>€ 83.969,44</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAMIANI-TIZIANO-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAMIANI-TIZIANO-Dich-sostitutiva.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAMIANI-TIZIANO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAMIANI-TIZIANO-CV-2026.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>DE ANGELIS</t>
   </si>
   <si>
+    <t>Esperto PNRR - esperto amministrativo</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-GIANFRANCO-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Angelis-Gianfranco-Dich-06032025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-GIANFRANCO-Attestaz-Direttore.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-GIANFRANCO-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-GIANFRANCO-Dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-GIANFRANCO-Attestaz-Direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Marco-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Marco-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Marco-Dichiarazione_0.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-GIANFRANCO-CV-2025.pdf</t>
-[...16 lines deleted...]
-  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Gianfranco-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Gianfranco-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Gianfranco-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Angelis-Gianfranco-CV-08022023.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Angelis-Gianfranco-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Angelis-Gianfranco-Dichiarazioni_0.pdf</t>
   </si>
   <si>
     <t>ERMINIA TOMMASA</t>
   </si>
   <si>
     <t>DE CARLO</t>
   </si>
   <si>
     <t>PROGETTO FUTUREMED - Supporto Amministrativo</t>
   </si>
   <si>
     <t>36.000,00</t>
   </si>
   <si>
     <t>Determinazione dirigenziale n. A10121 del 09.10.2012</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Erminia_De_Carlo.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De_Carlo_dich_conflitto__interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_CARLO_Attestaz_insuss_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De_Carlo_dich_incarichi.pdf</t>
   </si>
   <si>
     <t>DE GIORGI</t>
   </si>
   <si>
+    <t>Ingegnere Ambientale</t>
+  </si>
+  <si>
+    <t>€ 64.074,40</t>
+  </si>
+  <si>
+    <t>Determinazioni dirigenziali n. &amp;nbsp;G17788 &amp;nbsp;del 23/12/2024 e n. G11131 del 01/09/2025&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>No componenti variabili</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-FEDERICA-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-FEDERICA-Dich-sostitutiva-24062025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-FEDERICA-Attestaz-Direttore-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ingegnere Ambientale - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-FEDERICA-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-FEDERICA-Dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-FEDERICA-Attestaz-Direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-Federica-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-Federica-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-Federica-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Giorgi-Federica-CV-08032023.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Giorgi-Federica-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Giorgi-Federica-Dichiarazioni_0.pdf</t>
   </si>
   <si>
-    <t>Ingegnere Ambientale</t>
-[...26 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-FEDERICA-Attestaz-Direttore-2025.pdf</t>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-Alessandra-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-Alessandra-Dichiarazione.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-Alessandra-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-ALESSANDRA-CV-2025-DEF.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Luca-Alessandra-Dich-sostitutiva.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-ALESSANDRA-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-ALESSANDRA-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-ALESSANDRA-Dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-ALESSANDRA-Attestaz-Direttore-2026.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-Alessandra-CV.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>DE MEO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De_Meo_Alessandra_CV_10122020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De_Meo_Alessandra_Dich_Incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De_Meo_Alessandra_Dich_Conflitto_Interessi.pdf</t>
   </si>
   <si>
     <t>PABLO</t>
   </si>
   <si>
     <t>DE PAOLA</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Paola-Pablo-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Paola-Pablo-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Paola-Pablo-Attestazione-Direttore.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-PAOLA-PABLO-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-PAOLA-PABLO-dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-PAOLA-PABLO-attestaz-direttore-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-PAOLA-PABLO-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-PAOLA-PABLO-Dich-sostitutiva.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-PAOLA-PABLO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Paola-Pablo-CV.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>DE RITA</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_RITA_GIORGIO_10042019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_RITA_GIORGIO_Dich_cariche_incarichi_30072019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_RITA_GIORGIO_Dich_conflitto_interesse_10042019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_RITA_GIORGIO_Attestazione_Direttore_30072019.pdf</t>
   </si>
   <si>
     <t>STEFANO</t>
   </si>
   <si>
     <t>DE SANTIS</t>
   </si>
   <si>
     <t>Componente esterno del Nucleo di Valutazione e Verifica degli Investimenti Pubblici (NUVV) della Regione Lazio.</t>
   </si>
   <si>
     <t>art. 7, comma 6 del D. Lgs. 30 marzo 2001, n. 165</t>
@@ -4077,264 +4239,285 @@
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_SANTIS_STEFANO_dich_conflitto__interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_SANTIS_STEFANO_attestazione.pdf</t>
   </si>
   <si>
     <t>CARLO</t>
   </si>
   <si>
     <t>DE SIMONE</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-SIMONE-Carlo-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-SIMONE-Carlo-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-SIMONE-Carlo-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>DELLA CHIARA</t>
   </si>
   <si>
+    <t>Direzione regionale Formazione, Ricerca e Innovazione, Scuola e Università, Diritto allo studio</t>
+  </si>
+  <si>
+    <t>Collaboratore, per lo svolgimento del progetto esecutivo per il rafforzamento della Cabina di regia per l’attuazione unitaria del programma di governo - PROROGA</t>
+  </si>
+  <si>
+    <t>5.694,47</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DELLA_CHIARA_MARCO_2018.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELLA_CHIARA_conflitto_interessi_19112018.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELLA_CHIARA_dich_incarichi_19112018.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELLA_CHIARA_attestazione_insussistenza_22112018.pdf</t>
+  </si>
+  <si>
     <t>150.000,00 compresi oneri riflessi a carico ente, per tutta la durata dell'incarico</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DELLA_CHIARA_MARCO.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELLA_CHIARA_dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELLA_CHIARA_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELLA_CHIARA_attestazione_insussistenza.pdf</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELLA_CHIARA_attestazione_insussistenza_22112018.pdf</t>
   </si>
   <si>
     <t>ROBERTO</t>
   </si>
   <si>
     <t>DELOGU</t>
   </si>
   <si>
     <t>AFFARI GENERALI E ATTUAZIONE DEI PROGRAMMI DI INVESTIMENTO SUBREGIONALI</t>
   </si>
   <si>
     <t>Componente esterno del Nucleo di Valutazione e Verifica degli Investimenti Pubblici
 </t>
   </si>
   <si>
     <t>euro 70.000,00 annui al netto degli oneri accessori di legge a carico della Regione e dell’IVA se dovuta</t>
   </si>
   <si>
     <t>d.lgs. n. 165/2001. Art. 1 della legge 17 maggio 1999, n. 144
 </t>
   </si>
   <si>
     <t>determinazione G15285 del 09/12/2021
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Delogu-Roberto-CV-2021.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Delogu-Roberto-Dich-incarichi-21122021.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Delogu-Roberto-Dich-conflitto-interesse-21122021.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-direttore-21122021.pdf</t>
   </si>
   <si>
+    <t>oneri riflessi più 60.000,00</t>
+  </si>
+  <si>
+    <t>Determinazione n. G17076 del 12/12/2017 </t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DELOGU_ROBERTO_2017.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELOGU_ROBERTA_Dich_cariche_incarichi_12122017.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELOGU_ROBERTA_Dich_conflitto_interesse_01122017.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELOGU_ROBERTA_Attestazione_Direttore_15122017.pdf</t>
+  </si>
+  <si>
     <t>Direzione Regionale Programmazione Economica, Centrale Acquisti, Fondi Europei, PNRR - Affari Generali</t>
   </si>
   <si>
     <t>Componente esterno del Nucleo di Valutazione e Verifica degli Investimenti Pubblici</t>
   </si>
   <si>
     <t>€ 70.000,00 annui al netto degli oneri accessori di legge a carico della Regione e dell’IVA se dovuta</t>
   </si>
   <si>
     <t>Determinazione n. G17611 del 20 dicembre 2024</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELOGU-ROBERTO-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELOGU-ROBERTO-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELOGU-ROBERTO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
-    <t>oneri riflessi più 60.000,00</t>
-[...16 lines deleted...]
-  <si>
     <t>DEVESCOVI</t>
   </si>
   <si>
+    <t>Esperto PNRR - ingegnere informatico - Proroga contratto (determinazione n. G05403/2026)</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-STEFANO-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-STEFANO-Dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-STEFANO-Attestaz-Direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-Stefano-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-Stefano-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-Stefano-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Devescovi-Stefano-CV-08022023.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Devescovi-Stefano-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Devescovi-Stefano-Dichiarazioni_0.pdf</t>
   </si>
   <si>
     <t>Direzione regionale Personale, Enti locali e Sicurezza - Area Attuazione delle politiche per il rafforzamento amministrativo - relazioni sindacali </t>
   </si>
   <si>
     <t>Esperto PNRR - ingegnere informatico</t>
   </si>
   <si>
     <t>€ 101.788,80</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-STEFANO-CV-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-STEFANO-Dich-sostitutiva.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-STEFANO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-STEFANO-CV-2026.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>SERGIO</t>
   </si>
   <si>
     <t>DI FELICIANTONIO</t>
   </si>
   <si>
     <t>Esperto PNRR - amministrativo (sociale)</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-Dich-sostitutiva-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-Attestaz-Direttore-2025.pdf</t>
+  </si>
+  <si>
+    <t>Esperto PNRR - amministrativo (sociale) - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-Dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-Attestaz-Direttore-2026.pdf</t>
   </si>
   <si>
     <t>amministrativo sociale</t>
   </si>
   <si>
     <t>50.752,00</t>
   </si>
   <si>
     <t>Det. G08481 25/06/2024</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-Dich-sostitutiva.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-CV-2025.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>DI FONZO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FONZO-Michele-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FONZO-Michele-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FONZO-Michele-Dichiarazione.pdf</t>
+  </si>
+  <si>
+    <t>VALERIA</t>
+  </si>
+  <si>
+    <t>DI GERONIMO</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GERONIMO-VALERIA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GERONIMO-VALERIA-Dich-cariche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GERONIMO-VALERIA-Attestazione-Direttore-2026.pdf</t>
   </si>
   <si>
     <t>GUIDO VITTORIO</t>
   </si>
   <si>
     <t>DI GIOACCHINO</t>
   </si>
   <si>
     <t>30.000,00 €</t>
   </si>
   <si>
     <t>Determinazione dirigenziale n. G08819 del 18.06.2014</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DI_GIOACCHINO_GUIDO_VITTORIO.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di_Gioacchino_Dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di_Gioacchino_Dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di_Gioacchino_Guido_Vittorio_Attestaz_insuss_conflitto_interessi.pdf</t>
   </si>
@@ -4453,464 +4636,479 @@
   <si>
     <t>Ingegnere informatico</t>
   </si>
   <si>
     <t>€ 9.516,00</t>
   </si>
   <si>
     <t>Det. G12990 del 03/10/2024</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-PIETRO-FABIO-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-PIETRO-FABIO-Dich-sostitutiva.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-PIETRO-FABIO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>CIVITA</t>
   </si>
   <si>
     <t>DI RUSSO</t>
   </si>
   <si>
+    <t>PRESIDENZA</t>
+  </si>
+  <si>
+    <t>Rinnovo incarico Vice Capo dell'Ufficio di Gabinetto del Presidente della Regione Lazio</t>
+  </si>
+  <si>
+    <t>€ 140.000,00</t>
+  </si>
+  <si>
+    <t>Fine attuale legislatura</t>
+  </si>
+  <si>
+    <t>Atto di nomina T00039/2023 - Atto di rinnovo T00170/2024</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-Dich-cariche-incarichi-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-Dich-sostitutiva-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-Attestaz-Direttore-2025.pdf</t>
+  </si>
+  <si>
     <t>Presidenza</t>
   </si>
   <si>
     <t>Vice Capo di Gabinetto del Presidente della Regione Lazio
 </t>
   </si>
   <si>
     <t>euro 140.000,00  riparametrato alla durata del contratto </t>
   </si>
   <si>
     <t>r.r. 1/2002
 </t>
   </si>
   <si>
     <t>DP n. T00039 del 17.05.2023
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-Dich-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-Attestazione.pdf</t>
   </si>
   <si>
-    <t>PRESIDENZA</t>
-[...25 lines deleted...]
-  <si>
     <t>DI SALVO</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SALVO-Roberta-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SALVO-Roberta-Dichiarazione.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SALVO-Roberta-Dichiarazione_0.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di-Salvo-Roberta-CV-08022023.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di-Salvo-Roberta-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di-Salvo-Roberta-Dichiarazioni_0.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SALVO-Roberta-CV.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>DI SIMONE</t>
   </si>
   <si>
+    <t>Esperto PNRR - Ingegnere gestionale (middle) - Proroga contratto (determinazione n. G05403/2026)</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-Dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-Attestaz-Direttore-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ingegnere gestionale (middle)</t>
+  </si>
+  <si>
+    <t>38.064,00 €</t>
+  </si>
+  <si>
+    <t>Det. G08931 04/07/2024</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-Attestaz-Direttore.pdf</t>
+  </si>
+  <si>
     <t>Esperto PNRR - Ingegnere gestionale (middle)</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-CV-2026.pdf</t>
-[...25 lines deleted...]
-  <si>
     <t>€ 59.346,40</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-CV-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-Dich-sostitutiva-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-Attestaz-Direttore-2025.pdf</t>
   </si>
   <si>
     <t>ANTONIO GABRIELE</t>
   </si>
   <si>
     <t>EPIFANIO</t>
   </si>
   <si>
     <t>Direzione Infrastrutture, Ambiente e Politiche Abitative - Area Lavori Pubblici</t>
   </si>
   <si>
     <t>11.608,48 €; 6.191,19</t>
   </si>
   <si>
     <t>O.P.C.M. 3560 del 19/01/2007 DD_G10594_23_07_2014</t>
   </si>
   <si>
     <t>Disposizione n. 71 dell' 08/08/2008</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_EPIFANIO_ANTONIO_GABRIELE.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/EPIFANIO_dichiarazione_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/EPIFANIO_dich_conflitto__interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/EPIFANIO_attestazione_insussistenza.pdf</t>
   </si>
   <si>
+    <t>ESPOSITO</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ESPOSITO-ALESSANDRA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ESPOSITO-ALESSANDRA-Dich-cariche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ESPOSITO-ALESSANDRA-Attestazione-Direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>GIOVANNI</t>
   </si>
   <si>
     <t>FALCO</t>
   </si>
   <si>
     <t>Direzione regionale Lavori Pubblici e Infrastrutture, Innovazione Tecnologica - Affari Generali e Supporto al Comitato LL.PP</t>
   </si>
   <si>
     <t>€ 25.480,00 oltre oneri per legge</t>
   </si>
   <si>
     <t>Fine delle operazioni peritali</t>
   </si>
   <si>
     <t>G10157 del 27/07/2024</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FALCO-GIOVANNI-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FALCO-GIOVANNI-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FALCO-GIOVANNI-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>IVAN</t>
   </si>
   <si>
     <t>FANTINI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fantini_Ivan_CV_10122020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fantini_Ivan_Dich_Incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fantini_Ivan_Dich_Conflitto_Interessi.pdf</t>
   </si>
   <si>
     <t>FASCIANI</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fasciani-Roberto-CV-08022023.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fasciani-Roberto-Dichiarazioni.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fasciani-Roberto-Dichiarazioni_0.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FASCIANI-Roberto-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FASCIANI-Roberto-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FASCIANI-Roberto-Dichiarazione.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fasciani-Roberto-CV-08022023.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>GIOVANBATTISTA</t>
   </si>
   <si>
     <t>FAZZOLARI</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE CENTRALE ACQUISTI</t>
   </si>
   <si>
     <t>Collaboratore con contratto di prestazione d’opera intellettuale per l’attività di supporto del Soggetto Aggregatore;</t>
   </si>
   <si>
     <t>166.896,00 IVA al 22 % inclusa</t>
   </si>
   <si>
     <t>Termine consulenza 31/07/2019. Rassegnate dimissioni con protocollo n. 0193260 del 03/04/2018</t>
   </si>
   <si>
     <t>Determina n. G10729 del 28/07/2017</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FAZZOLARI_GIOVANBATTISTA.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FAZZOLARI_GIOVANBATTISTA_Dich_incarichi_27072017.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FAZZOLARI_GIOVANBATTISTA_Dich_conflitto_interessi_27072017.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FAZZOLARI_GIOVANBATTISTA_Attestazione_conflitto_interessi_28072017.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FAZZOLARI_GIOVANBATTISTA_G10729_28072017.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FAZZOLARI_GIOVANBATTISTA_dimissioni_prot_0193260_del_03042018.pdf</t>
   </si>
   <si>
     <t>FEDERICO</t>
   </si>
   <si>
+    <t>Direzione Regionale Infrastrutture, Ambiente e Politiche Abitative -GR 43 03</t>
+  </si>
+  <si>
+    <t>Attività di progettazione per “Intervento di messa in sicurezza e ripristino della viabilità sulla via E. Biondi a Frosinone”</t>
+  </si>
+  <si>
+    <t>49.077,60</t>
+  </si>
+  <si>
+    <t>Determinazione n. A06643 del 13 agosto 2013</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FEDERICO_FRANCESCO.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_dichiarazione_incarichi_FROSINONE.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_dichiarazione_conflitto_interesse_FROSINONE.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_attestazione_insussistenza_FROSINONE.pdf</t>
+  </si>
+  <si>
+    <t>Attività di progettazione per “Intervento di messa in sicurezza e ripristino della viabilità sulla via Lungoliri a Pontecorvo (FR)”</t>
+  </si>
+  <si>
+    <t>Determinazione n. A06194 del 13 agosto 2013</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_dichiarazione_incarichi_PONTECORVO.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_dichiarazione_conflitto_interesse_PONTECORVO.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_attestazione_insussistenza_PONTECORVO.pdf</t>
+  </si>
+  <si>
     <t>Attività di progettazione per “Intervento di messa in sicurezza e ripristino della viabilità sulla via E. Biondi a Frosinone - Completamento”</t>
   </si>
   <si>
     <t>47.503,87</t>
   </si>
   <si>
     <t>Determinazione n. G11359 del 5 agosto 2014</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FEDERICO_FRANCESCO.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_dichiarazione_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_dichiarazione_conflitto_interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_attestazione_insussistenza.pdf</t>
   </si>
   <si>
-    <t>Attività di progettazione per “Intervento di messa in sicurezza e ripristino della viabilità sulla via Lungoliri a Pontecorvo (FR)”</t>
-[...34 lines deleted...]
-  <si>
     <t>CLAUDIO</t>
   </si>
   <si>
     <t>FERRACCI</t>
   </si>
   <si>
+    <t>2.050,88</t>
+  </si>
+  <si>
+    <t>O.P.C.M. 3734 DEL 16/01/2009 DD_G15174_29_10_2014</t>
+  </si>
+  <si>
+    <t>Disposizione del Soggetto Attuatore n.72 del 29/10/2012 </t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FERRACCI_CLAUDIO.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERRACCI_dichiarazione_incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERRACCI_Dich_conflitto_interessi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERRACCI_attestazione_insussisT..pdf</t>
+  </si>
+  <si>
     <t>D. Lgs. 163/2006- D.P.R. 207/2010 - D. Lgs. 81/2008</t>
   </si>
   <si>
     <t>Det. n. A03523 del 7 maggio 2013</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Ferracci_Claudio.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferracci_Dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferracci_Dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferracci_attestazione_insussistenza.pdf</t>
   </si>
   <si>
-    <t>2.050,88</t>
-[...17 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERRACCI_attestazione_insussisT..pdf</t>
+    <t>YURI VINCENZO</t>
+  </si>
+  <si>
+    <t>FERRARA</t>
+  </si>
+  <si>
+    <t>art. 7, comma 6 e 6bis del D. Lgs. 30 marzo 2001, n. 165</t>
+  </si>
+  <si>
+    <t>G03539 del 22/03/2017</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FERRARA_YURI_VINCENZO.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERRARA_YURI_VINCENZO_dich_svolgimen_incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERRARA_YURI_VINCENZO_dichiarazione_conflitto_interesse.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERRARA_YURI_VINCENZO_Attestaz_insussis_conflitto_interesse.pdf</t>
   </si>
   <si>
     <t>LUCA</t>
   </si>
   <si>
-    <t>FERRARA</t>
-[...1 lines deleted...]
-  <si>
     <t>187.500 compresi oneri riflessi a carico ente, per tutta la durata dell'incarico</t>
   </si>
   <si>
     <t>Termine consulenza 02/08/2018. Rassegnate dimissioni in data 20/10/2017.</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_EU_Ferrara_Luca_2015_2_.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrara_Dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrara_Dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrara_Luca_attestazione_insuss_conflitto_interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrara_Luca_Dich_insuss_conflitto_interessi_08082016.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrara_Luca_Attestaz_insuss_conflitto_interessi_14092016.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERRARA_LUCA_dimissioni_20102017.pdf</t>
   </si>
   <si>
-    <t>YURI VINCENZO</t>
-[...19 lines deleted...]
-  <si>
     <t>FERRARI</t>
   </si>
   <si>
     <t>Redazione dei fascicoli sulla Palificata Loricata e sulla Palificata Latina dei Quaderni di Cantiere</t>
   </si>
   <si>
     <t>6.800,00</t>
   </si>
   <si>
     <t>Determinazione n. G05735 del 16 aprile 2014</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FERRARI_ROBERTO.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrari_Roberto_Dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrari_Roberto_Dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>FERRI</t>
   </si>
   <si>
     <t>31.460,00</t>
@@ -5038,140 +5236,143 @@
   <si>
     <t>FRASCHETTI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Rita_Fraschetti.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fraschetti_Dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fraschetti_Dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fraschetti_CV_29092016.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fraschetti_dichiaraz_cert_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fraschetti_dich_sost_atto_not_.pdf</t>
   </si>
   <si>
     <t>FRATTURA</t>
   </si>
   <si>
+    <t>28.800,00</t>
+  </si>
+  <si>
+    <t>--</t>
+  </si>
+  <si>
+    <t>Determinazione dirigenziale n. B04267 del 27.09.2013</t>
+  </si>
+  <si>
     <t>Direzione Regionale Salute e Integrazione Sociosanitaria - Area Politica del Farmaco</t>
   </si>
   <si>
     <t>G09032 del 23/06/2014</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FRATTURA_FRANCESCA.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dichiarazione_FRATTURA0001.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FRATTURA_Dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Frattura_Francesca_Attestaz_insuss_conflitto_interessi.pdf</t>
   </si>
   <si>
-    <t>28.800,00</t>
-[...7 lines deleted...]
-  <si>
     <t>ANGELA MARIA ELENA</t>
   </si>
   <si>
     <t>FRAZZETTO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Frazzetto_Angela_Maria_Elena_CV_10122020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Frazzetto_Angela_Maria_Elena_Dich_Incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Frazzetto_Angela_Maria_Elena_Dich_Conflitto_Interessi.pdf</t>
   </si>
   <si>
     <t>FUSCO</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-Luigi-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-Luigi-Dichiarazione.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-Luigi-Dichiarazione_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-Luigi-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+  </si>
+  <si>
+    <t>Esperto PNRR - Biologo - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-LUIGI-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-LUIGI-Dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-LUIGI-Attestaz-Direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>Esperto PNRR - Biologo</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-LUIGI-CV-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fusco-Luigi-Dich-06032025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-LUIGI-Attestaz-Direttore.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-Luigi-CV.pdf</t>
-[...10 lines deleted...]
-  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fusco-Luigi-CV-08022023.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fusco-Luigi-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fusco-Luigi-Dichiarazioni_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fusco-Luigi-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-LUIGI-CV-2026.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>GABOS</t>
   </si>
   <si>
     <t>Direzione Regionale Salute e Integrazione Sociosanitaria - Area Servizio informativo sanitario</t>
   </si>
   <si>
     <t>Progetto "Sistema informativo monitoraggio reti emergenza"</t>
   </si>
   <si>
     <t>28097,90</t>
   </si>
   <si>
     <t>DD_G01234_13_02_2015</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GABOS_PAOLO.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GABOS_dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GABOS_dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GABOS_Attestaz_insuss_conflitto_interessi.pdf</t>
@@ -5215,162 +5416,165 @@
   <si>
     <t>Determinazione n°A07159 in data 11.09.2013</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MartinaGarattoni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GARATTONI_MARTINA_dich_cariche_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GARATTONI_MARTINA_dich_insuss_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GARATTONI_MARTINA_attestaz_insuss_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>FRANCA</t>
   </si>
   <si>
     <t>GENNUSO</t>
   </si>
   <si>
     <t>Esperto PNRR - giuridico (middle)</t>
   </si>
   <si>
+    <t>€ 58.865,92</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENNUSO-FRANCA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENNUSO-FRANCA-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENNUSO-FRANCA-Attestaz-Direttore.pdf</t>
+  </si>
+  <si>
+    <t>Esperto PNRR - giuridico (middle) - Proroga contratto (determinazione n. G05403/2026)</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENNUSO-FRANCA-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENNUSO-FRANCA-Dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENNUSO-FRANCA-Attestaz-Direttore-2026.pdf</t>
   </si>
   <si>
-    <t>€ 58.865,92</t>
-[...10 lines deleted...]
-  <si>
     <t>Esperto giuridico (middle)</t>
   </si>
   <si>
     <t>Determinazione n. G08359 del 21/06/2024</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Gennuso-Franca-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Gennuso-Franca-Dich-sostitutiva-27092024.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Gennuso-Franca-Attestazione-Direttore.pdf</t>
   </si>
   <si>
     <t>UMBERTO</t>
   </si>
   <si>
     <t>GENTILONI SILVERI</t>
   </si>
   <si>
+    <t>Decreto n. T00066 del 26/03/2020</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Gentiloni_30032020.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_conflitto_interessi_Gentiloni_30032020.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_cariche_gentiloni_33_2013_30032020.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/202003_ATTESTAZ_DIRETTORE_Gentiloni_30032020.pdf</t>
+  </si>
+  <si>
+    <t>Decreto del Presidente n. T00027 del 01.03.2016; proroga Decreto del Presidente n. T00099 del 16.06.2017</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GENTILONI_SILVERI_UMBERTO.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_SILVERI_UMBERTO_Dich_conflitto_interessi_07_03_2016.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_dich_incarichi_07_03_2016.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_SILVERI_UMBERTO_Attestaz_insuss_conflitto_interessi_07_03_2016.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_SILVERI_UMBERTO_Dich_conflitto_interessi_28062017.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_SILVERI_UMBERTO_Attestazione_conflitto_interessi_28062017.pdf</t>
+  </si>
+  <si>
     <t>Consulente del Presidente in materia di tutela della memoria storica</t>
   </si>
   <si>
+    <t>T00221 del 15/07/2014</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Gentiloni.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_SILVERI_UMBERTO_Dich_conflitto_interessi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GentiloniSilveri_dichiarazione_titolarit__incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_SILVERI_UMBERTO_Attestaz_insuss_conflitto_interessi.pdf</t>
+  </si>
+  <si>
+    <t>Decreto n.T00221 del 27/09/2018</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Gentiloni_Silveri_28092018.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione_GENTILONI_2018.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione_svolgimento_titolarita_cariche_enti_GENTILONI_2018.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_insussistenza_situazioni_conflitto_interesse_GENTILONI_2018.pdf</t>
+  </si>
+  <si>
     <t>Decreto del Presidente n. T00149 del 26.06.2013</t>
-  </si>
-[...64 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_SILVERI_UMBERTO_Attestaz_insuss_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>GERMANI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Germani-Antonio-CV-08022023.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Germani-Antonio-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Germani-Antonio-Dichiarazioni_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GERMANI-ANTONIO-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GERMANI-ANTONIO-Dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GERMANI-ANTONIO-Attestaz-Direttore-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GERMANI-ANTONIO-CV-2025.pdf</t>
   </si>
@@ -5438,250 +5642,295 @@
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIANNANTONIO_dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIANNANTONIO_Attestaz_insuss_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>CHIARA</t>
   </si>
   <si>
     <t>GIANNINI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIANNINI-CHIARA-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIANNINI-CHIARA-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIANNINI-CHIARA-Dich-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_1.pdf</t>
   </si>
   <si>
+    <t>MARGHERITA</t>
+  </si>
+  <si>
+    <t>GIGANTE</t>
+  </si>
+  <si>
+    <t>Det.Reg. n. G05599 del 27/04/2026</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIGANTE-MARGHERITA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIGANTE-MARGHERITA-Dich-cariche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIGANTE-MARGHERITA-Attestazione-Direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>BARBARA</t>
   </si>
   <si>
     <t>GIORDANI</t>
   </si>
   <si>
     <t>Attività di controllo  dell'assistenza sanitria ospedaliera ed ambulatoriale - esperto informatico</t>
   </si>
   <si>
     <t>D.L. n. 223 del 04.07.2006 art. 36, comma 6bis</t>
   </si>
   <si>
     <t>DD_G13594_06_11_2016</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIORDANI_BARBARA.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIORDANI_BARBARA_dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIORDANI_BARBARA_dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Giordani_Attestazione_Direttore_20160215.pdf</t>
   </si>
   <si>
     <t>GIUDICE</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Alessandra_Giudice.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Giudice_Dich_Incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Giudice_Dich_conflitto_interessi.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Giudice_CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Giudice_dichiar_cert_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Giudice_dichiar_atto_not.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Alessandra_Giudice.pdf</t>
-[...5 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Giudice_Dich_conflitto_interessi.pdf</t>
+    <t>GRANDE</t>
+  </si>
+  <si>
+    <t>Det.Reg. n. G02963 del 6/03/2026</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRANDE-CHIARA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRANDE-CHIARA-Dich-cariche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRANDE-CHIARA-Attestazione-Direttore-2026.pdf</t>
   </si>
   <si>
     <t>GRASSELLI</t>
   </si>
   <si>
+    <t>Esperto PNRR - amministrativo</t>
+  </si>
+  <si>
+    <t>€ 102.619,90</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-MARCO-CV-2025-DEF.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-MARCO-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-MARCO-Attestaz-Direttore.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-Marco-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-Marco-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-Marco-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grasselli-Marco-CV-08022023.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grasselli-Marco-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grasselli-Marco-Dichiarazioni_0.pdf</t>
   </si>
   <si>
-    <t>Esperto PNRR - amministrativo</t>
-[...11 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-MARCO-Attestaz-Direttore.pdf</t>
+    <t>Esperto PNRR - amministrativo - Proroga contratto (determinazione n. G05403/2026)</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-MARCO-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-MARCO-Dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-MARCO-Attestaz-Direttore-2026.pdf</t>
   </si>
   <si>
     <t>ARMANDO</t>
   </si>
   <si>
     <t>GRASSIA</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Grassia_Armando.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grassia_Dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grassia_Dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>DARIO </t>
   </si>
   <si>
     <t>GRECO</t>
   </si>
   <si>
     <t>Direzione Regionale Salute e Integrazione Sociosanitaria - Area  Farmaci e Dispositivi</t>
   </si>
   <si>
     <t>Svolgimento dell’attività di farmacovigilanza
 </t>
   </si>
   <si>
-    <t>€ 30.000</t>
-[...1 lines deleted...]
-  <si>
     <t>G02643 del 11/03/2021
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Greco-Dario-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Greco-Dario-Dich-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Greco-Dario-Dich-Conflitto-Interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione direttore_20210415.pdf</t>
   </si>
   <si>
+    <t>DARIO</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRECO-DARIO-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRECO-DARIO-Dich-cariche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRECO-DARIO-Attestazione-Direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>GIOVANNA </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRECO-GIOVANNA-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRECO-GIOVANNA-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRECO-GIOVANNA-Dich-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_2.pdf</t>
   </si>
   <si>
     <t>LOREDANA</t>
   </si>
   <si>
     <t>GRIMALDI</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grimaldi-Loredana-CV-08022023.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grimaldi-Loredana-Dichiarazioni.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grimaldi-Loredana-Dichiarazioni_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-LOREDANA-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-LOREDANA-Dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-LOREDANA-Attestaz-Direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-Loredana-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-Loredana-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-Loredana-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>€ 103.047,20</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-LOREDANA-CV-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-LOREDANA-Dich-sostitutiva.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-LOREDANA-Attestaz-Direttore.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-LOREDANA-CV-2026.pdf</t>
-[...16 lines deleted...]
-  <si>
     <t>GIANLUCA</t>
   </si>
   <si>
     <t>GROSSI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GROSSI_GIANLUCA_CV_12122019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GROSSI_GIANLUCA_dich_cariche_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GROSSI_GIANLUCA_dich_conflitto_interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GROSSI_GIANLUCA_Attestazione_insuss_conflitto_interesse.pdf</t>
   </si>
   <si>
     <t>Esperto contabile (middle)</t>
   </si>
   <si>
     <t>Det. G08359 21/06/2024</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GROSSI-GIANLUCA-CV.pdf</t>
@@ -5722,610 +5971,649 @@
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARASCIO-FRANCESCO-Attestaz-Direttore-2026.pdf</t>
   </si>
   <si>
     <t>Ingegnere gestionale (senior)</t>
   </si>
   <si>
     <t>50.752,00 €</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARASCIO-FRANCESCO-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARASCIO-FRANCESCO-Dich-sostitutiva.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARASCIO-FRANCESCO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>ARIANNA</t>
   </si>
   <si>
     <t>GUARNERI</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARNERI-Arianna-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARNERI-Arianna-Dichiarazione_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARNERI-Arianna-Dichiarazione.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guarneri-Arianna-CV-08022023.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guarneri-Arianna-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guarneri-Arianna-Dichiarazioni_0.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARNERI-Arianna-CV.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>GUARNIERI</t>
   </si>
   <si>
     <t>Determinazioni dirigenziali n. G17788/2024 e n. G11131 del 01/09/2025&amp;nbsp;</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARNIERI-ARIANNA-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARNIERI-ARIANNA-Dich-sostitutiva.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARNIERI-ARIANNA-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>GUERCIO</t>
   </si>
   <si>
     <t>AGENZIA REGIONALE PER LA DIFESA DEL SUOLO (ARDIS)</t>
   </si>
   <si>
     <t>Incarico di consulenza per la verifica idraulica dei lavori della difesa idraulica a salvaguardia dell'abitato di Ponte Lucano nel Comune di Tivoli</t>
   </si>
   <si>
     <t>24.424,40 €</t>
   </si>
   <si>
     <t>Art. 125 Comma 11 del D.Lgs. 163/06 e ss.mm.ii. E  art. 267 c.10 del D.P.R. 207/2010</t>
   </si>
   <si>
     <t>DD_G01228_  29_10_2013</t>
   </si>
   <si>
     <t>Professore Ordinario di Costruzioni Idrauliche, Marittime ed Idrologia presso l'Università "La Sapienza di Roma".</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Roberto_Guercio.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUERCIO_ROBERTO_dich_cariche_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUERCIO_ROBERTO_dich_insuss_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUERCIO_ROBERTO_attestaz_insuss_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>GUIDA</t>
+  </si>
+  <si>
+    <t>LAVORI PUBBLICI, STAZIONE UNICA APPALTI, RISORSE IDRICHE E DIFESA DEL SUOLO - ESPROPRI, SUPPORTO GIURIDICO E COMITATO LAVORI PUBBLICI</t>
+  </si>
+  <si>
+    <t>40.601,60</t>
+  </si>
+  <si>
+    <t>Determinazione n. G06420 del 23/05/2022
+</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Giuseppe-CV-2022.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Giuseppe-Dich-cariche-incarichi-Z5B3676D17.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Giuseppe-Dich-conflitto-interesse-Z5B3676D17.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Giuseppe-Attestazione-insussistenza-Direttore-Z5B3676D17.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Tiziana-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Tiziana-Dichiarazione.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Tiziana-Dichiarazione_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Tiziana-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-TIZIANA-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-TIZIANA-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-TIZIANA-Attestaz-Direttore.pdf</t>
+  </si>
+  <si>
+    <t>Direzione Lavori pubblici, stazione unica appalti, risorse idriche e difesa del suolo - Area espropri, supporto giuridico e comitato lavori pubblici</t>
+  </si>
+  <si>
+    <t>€ 43.139</t>
+  </si>
+  <si>
+    <t>Determinazione n. G04411 del 11/04/2022
+</t>
+  </si>
+  <si>
+    <t>nessuna
+</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-GIUSEPPE-CV-nov-2020.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-GIUSEPPE-Dich-insussistenza_cariche.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-GIUSEPPE-Dich-insussistenza_conflitto_interessi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-insussistenza-situazioni-conflitto-interesse-GUIDA-GIUSEPPE.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guida-Tiziana-CV-08022023.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guida-Tiziana-Dichiarazioni.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guida-Tiziana-Dichiarazioni_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guida-Tiziana-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-TIZIANA-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-TIZIANA-Dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-TIZIANA-Attestaz-Direttore-2026.pdf</t>
   </si>
   <si>
     <t>DIREZIONE LAVORI PUBBLICI, STAZIONE UNICA APPALTI, RISORSE IDRICHE E DIFESA DEL SUOLO- AREA ESPROPRI, SUPPORTO GIURIDICO E COMITATO LAVORI PUBBLICI</t>
   </si>
   <si>
     <t>€ 27913,60</t>
   </si>
   <si>
     <t>Determinazione n. G13492 del 06/10/2022
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guida-Giuseppe-CV-03112022.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich-Incarichi-Guida-Giuseppe.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guida-Giuseppe-Dich-insussist-cause-inconf-03112022.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz-Direttore-Insussis-situaz-conflitto inter-31102022.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guida-Tiziana-CV-08022023.pdf</t>
-[...88 lines deleted...]
-  <si>
     <t>GENEVIEVE</t>
   </si>
   <si>
     <t>HANSSEN</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-Genevieve-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-Genevieve-Dichiarazione.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-Genevieve-Dichiarazione_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-GENEVIEVE-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-GENEVIEVE-Dich-sostitutiva-2025-DEF.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-GENEVIEVE-Attestaz-Direttore-2025.pdf</t>
+  </si>
+  <si>
+    <t>Direzione regionale Personale, Enti locali e Sicurezza    Area Attuazione delle politiche per il rafforzamento amministrativo - relazioni sindacali</t>
+  </si>
+  <si>
+    <t>Esperto PNRR - architetto</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-GENEVIEVE-CV-15012026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-GENEVIEVE-Autocertificazione-24122025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-GENEVIEVE-Attestazione-direttore-13022026.pdf</t>
+  </si>
+  <si>
+    <t>Euro 127.300,00, oneri previdenziali ed IVA esclusi</t>
+  </si>
+  <si>
+    <t>Determinazione n.G06888 del 21/05/2026</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-GENEVIEVE-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Hanssen-Genevieve-Dich-svolgimento-incarichi-cariche-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Hanssen-Genevieve-Dich-assenza-Conflitto-di-interessi-2026-19062026.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Hanssen-Genevieve-CV-08022023.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Hanssen-Genevieve-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Hanssen-Genevieve-Dichiarazioni_0.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-GENEVIEVE-CV-2025.pdf</t>
-[...29 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-Genevieve-Dichiarazione_0.pdf</t>
+    <t>SAMANTHA</t>
+  </si>
+  <si>
+    <t>IMMUCCI</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IMMUCCI-SAMANTHA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IMMUCCI-SAMANTHA-Dich-cariche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IMMUCCI-SAMANTHA-Attestazione-Direttore-2026.pdf</t>
   </si>
   <si>
     <t>INCERTI</t>
   </si>
   <si>
+    <t>25.000,00 + IVA</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_INCERTI_08072019.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Cariche_INCERTI.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Assenza_conflitto_INCERTI.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_INCERTI.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INCERTI_LUCA_CV_10062019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INCERTI_LUCA_Dich_cariche_incarichi_21122020.PDF</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INCERTI_LUCA_Dich_conflitto_interessi_21122020.PDF</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INCERTI_LUCA_Attestazione_Direttore_22122020.pdf</t>
   </si>
   <si>
-    <t>25.000,00 + IVA</t>
-[...13 lines deleted...]
-  <si>
     <t>ROSARINO</t>
   </si>
   <si>
     <t>INTRIERI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-Dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-Attestaz-Direttore-2026.pdf</t>
   </si>
   <si>
     <t>63.440,00 €</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-CV-def.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-Dich-sostitutiva-def.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
+    <t>ILARIA</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ILARIA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ILARIA-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ILARIA-Attestaz-Direttore.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-CV-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-Dich-sostitutiva-2025-DEF.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-Attestaz-Direttore-2025.pdf</t>
   </si>
   <si>
-    <t>ILARIA</t>
-[...10 lines deleted...]
-  <si>
     <t>IRLANDO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Irlando_Federico_CV_10122020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Irlando_Federico_Dich_Incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Irlando_Federico_Dich_Conflitto_Interessi.pdf</t>
   </si>
   <si>
     <t>IZZI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Izzi_Chiara_CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Izzi_Chiara_ich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Izzi_Chiara_Dich_Conflitto_Interessi.pdf</t>
   </si>
   <si>
     <t>SHANIKO</t>
   </si>
   <si>
     <t>KALECI</t>
   </si>
   <si>
-    <t>Esperto PNRR - Statistico&amp;nbsp;</t>
+    <t>Esperto PNRR - Statistico</t>
+  </si>
+  <si>
+    <t>€ 36.160,80</t>
+  </si>
+  <si>
+    <t>Determinazioni n. G07486 del 13/06/2025 e n. G11131 del 01/09/2025</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Kaleci-Shaniko-CV-27062025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Kaleci-Shaniko-Dich-sostitutiva-25062025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Kaleci-Shaniko-Attestazione-Direttore-27062025.pdf</t>
+  </si>
+  <si>
+    <t>Esperto PNRR - Statistico - Proroga contratto (determinazione n. G05403/2026)</t>
   </si>
   <si>
     <t>Determinazione dirigenziale n. &amp;nbsp;G07652/2026</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/KALECI-SHANIKO-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/KALECI-SHANIKO-dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/KALECI-SHANIKO-attestaz-direttore-2026.pdf</t>
   </si>
   <si>
-    <t>Esperto PNRR - Statistico</t>
-[...16 lines deleted...]
-  <si>
     <t>LA GATTA</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/La Gatta-Fabio-CV-08022023.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/La Gatta-Fabio-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/La Gatta-Fabio-Dichiarazioni_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/La Gatta-Fabio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>LAGATTA</t>
   </si>
   <si>
     <t>Direzione regionale Personale, Enti locali e Sicurezza  - Area Attuazione delle politiche per il rafforzamento amministrativo - relazioni sindacali </t>
   </si>
   <si>
+    <t>Esperto PNRR - ingegnere informatico - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-FABIO-CV-16012026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-FABIO-Autocertificazione-27122025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-FABIO-Attestazione-direttore-13022026.pdf</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-FABIO-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-FABIO-Dich-sostitutiva-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-FABIO-Attestaz-Direttore-2025.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-Fabio-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-Fabio-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-Fabio-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-Fabio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-FABIO-CV-2025.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>MONICA</t>
   </si>
   <si>
     <t>LAI</t>
   </si>
   <si>
     <t>Esperto, nell’applicazione della normativa UE e nazionale in materia di appalti pubblici per le finalità del POR FSE 2014/2020 della Regione Lazio</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LAI_08072019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Cariche_LAI.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Assenza_conflitto_LAI.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_LAI.pdf</t>
   </si>
   <si>
+    <t>LARICCHIUTA</t>
+  </si>
+  <si>
+    <t>Esperto PNRR - Chimico - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LARICCHIUTA-ONOFRIO-CV-20022026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LARICCHIUTA-ONOFRIO-Autocertificazione-23122025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LARICCHIUTA-ONOFRIO-Attestazione-direttore-13022026.pdf</t>
+  </si>
+  <si>
     <t>ONOFRIO</t>
-  </si>
-[...1 lines deleted...]
-    <t>LARICCHIUTA</t>
   </si>
   <si>
     <t>Determinazione n. G14749 del 07/11/2023
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Laricchiuta-Onofrio-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Laricchiuta-Onofrio-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Laricchiuta-Onofrio-Dich-insuss-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Laricchiuta-Onofrio-Attestazione-insuss-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>Esperto PNRR - Chimico</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LARICCHIUTA-ONOFRIO-CV-20022026.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LARICCHIUTA-ONOFRIO-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Laricchiuta-Onofrio-Dich-06032025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LARICCHIUTA-ONOFRIO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
+    <t>LEONE</t>
+  </si>
+  <si>
+    <t>Direzione Regionale Salute e Politiche Sociali-Area Risorse Farmaceutiche</t>
+  </si>
+  <si>
+    <t>G12858 del 3/11/2016 </t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LEONE_DANIELE.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LEONE_Dich_cariche_incarichi_211116.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LEONE_Dich_assenza_conflitto_interessi_211116.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LEONE_VACCA_Attestaz_assenza_conflitto_interessi_21112016.pdf</t>
+  </si>
+  <si>
     <t>VELIA MARIA</t>
   </si>
   <si>
-    <t>LEONE</t>
-[...1 lines deleted...]
-  <si>
     <t>Direzione Programmazione Economica, Ricerca e Innovazione</t>
   </si>
   <si>
     <t>124.806,40</t>
   </si>
   <si>
     <t>Determinazione n. B02162 del 13 aprile 2012 del Direttore del Dipartimento della Programmazione Economica e Sociale</t>
   </si>
   <si>
-    <t>Direzione Regionale Salute e Politiche Sociali-Area Risorse Farmaceutiche</t>
-[...16 lines deleted...]
-  <si>
     <t>RAFFAELE WALTER</t>
   </si>
   <si>
     <t>LETIZIA</t>
   </si>
   <si>
+    <t>Ingegnere inform (middle) cabina regia</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Letizia-Raffaele-Walter-CV-30092024.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Letizia-Raffaele-Walter-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Letizia-Raffaele-Walter-Attestazione-Direttore.pdf</t>
+  </si>
+  <si>
     <t>Esperto PNRR - Ingegnere informatico (middle) cabina regia</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LETIZIA-RAFFAELE-WALTER-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LETIZIA-RAFFAELE-WALTER-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LETIZIA-RAFFAELE-WALTER-Attestaz-Direttore.pdf</t>
+  </si>
+  <si>
+    <t>Esperto PNRR - Ingegnere informatico (middle) cabina regia - Proroga contratto (determinazione n. G05403/2026)</t>
+  </si>
+  <si>
     <t>Determinazione dirigenziale n. G17652/2026</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LETIZIA-RAFFAELE-WALTER-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LETIZIA-RAFFAELE-WALTER-dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LETIZIA-RAFFAELE-WALTER-attestaz-direttore-2026.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LETIZIA-RAFFAELE-WALTER-CV.pdf</t>
-[...19 lines deleted...]
-  <si>
     <t>LEVA</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Leva_CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Leva_dichia_cert_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Leva_dichiar_atto_not.pdf</t>
   </si>
   <si>
     <t>Determinazione dirigenziale n. G00904 del 31.01.2014 e Determinazione dirigenziale n. G05566 del 15.04.2014</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_EUROPASS_Roberta_Leva.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Leva_Dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Leva_Dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Leva_Roberta_Attestaz_insuss_conflitto_interessi.pdf</t>
@@ -6414,303 +6702,336 @@
   <si>
     <t>Direzione Audit FESR, FSE Controllo interno</t>
   </si>
   <si>
     <t>Esperto in attività di Audit sui Programmi Operativi Regionali 2014-2020 FESR e FSE</t>
   </si>
   <si>
     <t>(lordi annui) 60.000,00</t>
   </si>
   <si>
     <t>D.lgs. n. 165/2001</t>
   </si>
   <si>
     <t>Determinazione n. G11791 del 13/10/2020</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LISA_VALENTINO_02112020.PDF</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Lisa_Valentino_unico_file.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_Lisa_Valentino.pdf</t>
   </si>
   <si>
+    <t>Struttura Organizzativa autonoma di livello Direzionale “Anticorruzione – Audit FESR, FSE – Controllo Interno - Affari Generali</t>
+  </si>
+  <si>
+    <t>€ 120.000,00</t>
+  </si>
+  <si>
+    <t>Determinazione n. G12656 del 27/09/2024</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-VALENTINO-CV-102024.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-VALENTINO-Dich-cariche-incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-VALENTINO-Attestaz-Direttore.pdf</t>
+  </si>
+  <si>
+    <t>Esperto PNRR - Esperto contabile - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-VALENTINO-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-VALENTINO-dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-VALENTINO-attestaz-direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>Esperto PNRR - Esperto contabile&amp;nbsp;</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-VALENTINO-CV-2026.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-valentino-CV-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-valentino-Dich-sostitutiva-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-valentino-Attestaz-Direttore-2025.pdf</t>
   </si>
   <si>
-    <t>Struttura Organizzativa autonoma di livello Direzionale “Anticorruzione – Audit FESR, FSE – Controllo Interno - Affari Generali</t>
-[...16 lines deleted...]
-  <si>
     <t>LORENZO</t>
   </si>
   <si>
     <t>LO CASCIO</t>
   </si>
   <si>
+    <t>PER LO SVILUPPO ECONOMICO E LE ATTIVITA' PRODUTTIVE - RELAZIONI ISTITUZIONALI</t>
+  </si>
+  <si>
+    <t>Supporto all’autorità di gestione del POR FESR Lazio 2014-2020</t>
+  </si>
+  <si>
+    <t>(annui lordi) 87.500,00</t>
+  </si>
+  <si>
+    <t>Determinazione n. G12072 del 19/10/2020</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Lo_Cascio_Lorenzo.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Lo_Cascio_Lorenzo_26102020.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_Lo_Cascio_Lorenzo_30102020.pdf</t>
+  </si>
+  <si>
+    <t>Direzione Sviluppo Economico, Attività Produttive e Ricerca</t>
+  </si>
+  <si>
+    <t>Attività di supporto all’Autorità di Gestione PR FESR Lazio 2021-2027&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>332.544,00</t>
+  </si>
+  <si>
+    <t>Regolamento regionale n. 17/2005; regolamento (UE) 2021/1058 del 24 giugno 2021 relativo al Fondo europeo di sviluppo regionale e al Fondo di coesione</t>
+  </si>
+  <si>
+    <t>Determinazione n. G10707 del 06.08.2024, come rettificata da determinazione n. G10877 09/08/2024</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LO-CASCIO-LORENZO-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LO-CASCIO-LORENZO-Dich-cariche-incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LO-CASCIO-LORENZO-Dich-conflitto-interesse.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LO-CASCIO-LORENZO-Attestaz-Direttore.pdf</t>
+  </si>
+  <si>
     <t>DIREZIONE REGIONALE PER LO SVILUPPO ECONOMICO E ATTIVITA' PRODUTTIVE</t>
   </si>
   <si>
     <t>Regolamenti (UE)  n. 1303 del 17.12.2013</t>
   </si>
   <si>
     <t>DD_G3731_14_04_2016</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LO_CASCIO_LORENZO.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LO_CASCIO_dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LO_CASCIO_dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LO_CASCIO_attestazione_direttore.pdf</t>
   </si>
   <si>
-    <t>PER LO SVILUPPO ECONOMICO E LE ATTIVITA' PRODUTTIVE - RELAZIONI ISTITUZIONALI</t>
-[...46 lines deleted...]
-  <si>
     <t>ANIA</t>
   </si>
   <si>
     <t>LOPEZ</t>
   </si>
   <si>
     <t>Esperto PNRR - ingegnere energetico</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-ANIA-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-ANIA-Dich-sostitutiva-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-ANIA-Attestaz-Direttore-2025.pdf</t>
+  </si>
+  <si>
+    <t>Esperto PNRR - ingegnere energetico - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-ANIA-CV-20022026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-ANIA-Autocertificazione-28122025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-ANIA-Attestazione-direttore-13022026.pdf</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-Ania-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-Ania-Dichiarazione.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-Ania-Dichiarazione_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-Ania-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lopez-Ania-CV-08022023.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lopez-Ania-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lopez-Ania-Dichiarazioni_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lopez-Ania-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-Ania-CV.pdf</t>
-[...19 lines deleted...]
-  <si>
     <t>ROSA MARIA</t>
   </si>
   <si>
     <t>LOPPO</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-Rosa-Maria-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-Rosa-Maria-Dichiarazione.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-Rosa-Maria-Dichiarazione_0.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Loppo-Rosa Maria-CV-08022023.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Loppo-Rosa Maria-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Loppo-Rosa Maria-Dichiarazioni_0.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-Rosa-Maria-CV.pdf</t>
-[...5 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-Rosa-Maria-Dichiarazione_0.pdf</t>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-ROSA-MARIA-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-ROSA-MARIA-Dich-sostitutiva-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-ROSA-MARIA-Attestaz-Direttore-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-ROSA-MARIA-CV-13012026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-ROSA-MARIA-Autocertificazione-26122025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-ROSA-MARIA-Attestazione-direttore-13022026.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-ROSA-MARIA-CV-2025.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>ALBERTO</t>
   </si>
   <si>
     <t>LUCARELLI</t>
   </si>
   <si>
     <t>13.000,00</t>
   </si>
   <si>
     <t>D.P.R.L._T00205_12_10_2016</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV__LUCARELLI_ALBERTO_12_12_2016.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCARELLI_ALBERTO_Dich_cariche_incarichi_13_12_2016.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCARELLI_ALBERTO_Dich_cariche_incarichi_12_01_2017.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCARELLI_ALBERTO_Dich_insussist_conflitto_interesesse_12_12_2016.pdf</t>
   </si>
   <si>
     <t>LUCCI</t>
   </si>
   <si>
     <t>7.042,42 IVA ed oneri inclusi</t>
   </si>
   <si>
     <t>ART_91_C_2_DLGS_163_2006</t>
   </si>
   <si>
     <t>Determinazione n°A06357 del 6 ago 2013</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/cv_Lucci_Maurizio.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lucci_dichiarazione_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lucci_Dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCCI_Attestaz_insuss_conflitto_interessi.pdf</t>
+  </si>
+  <si>
+    <t>LUCIBELLO </t>
+  </si>
+  <si>
+    <t>Consulente in materia di management pubblico</t>
+  </si>
+  <si>
+    <t>Incarico a titolo onorifico e gratuito  con durata 12 mesi decorrenti dalla data di pubblicazione nel BURL</t>
+  </si>
+  <si>
+    <t>T00181 del 14/11/2025</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCIBELLO-GIUSEPPE-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCIBELLO-GIUSEPPE-Dich-cariche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCIBELLO-GIUSEPPE-Dich-conflitto-interesse-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCIBELLO-GIUSEPPE-Dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCIBELLO-GIUSEPPE-Attestaz-Direttore-2026.pdf</t>
   </si>
   <si>
     <t>GIAMPIERO</t>
   </si>
   <si>
     <t>LUPI</t>
   </si>
   <si>
     <t>Direzione Infrastrutture, Ambiente e Politiche Abitative - Area Lavori Pubblici
  Pubblici</t>
   </si>
   <si>
     <t>mensili 1.700,00</t>
   </si>
   <si>
     <t>Disposizione n. 45 del 20.7.2015, prot. n. 002492015</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LUPI_GIAMPIERO.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lupi_dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUPI_dich_conflitto_interessi.pdf</t>
@@ -6733,108 +7054,117 @@
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MACCHIA-PAOLA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>MAIOLO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MAIOLO_aggiornamento_03_08_2015.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAIOLO_Dich_incarichi_agg_03_08_2015.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAIOLO_Dich_conflitto_interessi_agg_03_08_2015_1_.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAIOLO_Attestazione_insussistenza.pdf</t>
   </si>
   <si>
     <t>CLAUDIA</t>
   </si>
   <si>
     <t>MANUGUERRA</t>
   </si>
   <si>
-    <t>Esperto PNRR - ingegnere civile&amp;nbsp;</t>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-Claudia-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-Claudia-Dichiarazione_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-Claudia-Dichiarazione.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-CLAUDIA-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-CLAUDIA-Dich-sostitutiva-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-CLAUDIA-Attestaz-Direttore-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANGUERRA-CLAUDIA-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANGUERRA-CLAUDIA-dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANGUERRA-CLAUDIA-attestaz-direttore-2026.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-CLAUDIA-CV-2025.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Manuguerra-Claudia-CV-08022023.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Manuguerra-Claudia-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Manuguerra-Claudia-Dichiarazioni_0.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-Claudia-CV.pdf</t>
-[...5 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-Claudia-Dichiarazione.pdf</t>
+    <t>MARANDO</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARANDO-ILARIA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARANDO-ILARIA-Dich-cariche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARANDO-ILARIA-Attestazione-Direttore-2026.pdf</t>
   </si>
   <si>
     <t>MARCATO</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Marcato_Domenico.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARCATO_Dich_incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARCATO_Dich_conflitto_interessi.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marcato_CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marcato_dichia_cert_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marcato_dichiar_atto_not.pdf</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARCATO_Dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>GIULIO</t>
   </si>
   <si>
     <t>MARCHIO DE MARINIS</t>
   </si>
   <si>
     <t>Direzione Audit Fesr, FSE e Controllo Interno - Affari Generali</t>
   </si>
   <si>
     <t>€ 120.000</t>
   </si>
   <si>
     <t>Determinazione n. G13709 del 11/10/2022
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marchio-de-marinis-Giulio-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marchio-de-marinis-Giulio-Dich-svolg-Incarichi-cariche.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marchio-de-marinis-Giulio-Dich-insuss-situaz-confl-interesse.pdf</t>
@@ -6935,143 +7265,143 @@
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marini-Adelaide-Dich-svolg-incarichi-cariche.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marini-Adelaide-Dich-insuss-confl-interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marini-Adelaide-Attestaz-insuss-situaz-confl-interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARINI-ADELAIDE-CV-01102024.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARINI-ADELAIDE-Dichiarazione-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARINI-ADELAINE-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>MARA</t>
   </si>
   <si>
     <t>MARONI</t>
   </si>
   <si>
+    <t>Direzione Regionale Valutazioni Ambientali e Bonifiche</t>
+  </si>
+  <si>
+    <t>“Supporto tecnico-giuridico all’attività di gestione e bonifica dei siti inquinati all’interno del S.I.N. del Bacino del Fiume Sacco”</t>
+  </si>
+  <si>
+    <t>20.000,00</t>
+  </si>
+  <si>
+    <t>G11663 del 22/08/2017</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MARONI_MARA_03102017.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARONI_MARA_Dich_cariche_incarichi_24082017.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARONI_MARA_Dich_conflitto_interesse_24082017.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARONI_MARA_Attestazione_Direttore_24082017.pdf</t>
+  </si>
+  <si>
     <t>Direzione Infrastrutture, Ambiente e Politiche Abitative - Ex Comm. Deleg.</t>
   </si>
   <si>
     <t>Consulenza in materia ambientale per la redazione di pareri od osservazioni tecnico-giuridiche</t>
   </si>
   <si>
     <t>2.200,00 MENSILI</t>
   </si>
   <si>
     <t>O.P.C.M 3447/2005- OCDPC N. 0061/2013 - OCDPC 153/2014</t>
   </si>
   <si>
     <t>Disposizione n. 246 del 28/09/2009, prot. n. 2080/09</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MARONI_MARA.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARONI_dichiarazione_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARONI_dich_conflitto__interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARONI_attestazione_insussistenza.pdf</t>
   </si>
   <si>
-    <t>Direzione Regionale Valutazioni Ambientali e Bonifiche</t>
-[...22 lines deleted...]
-  <si>
     <t>STEFANIA</t>
   </si>
   <si>
     <t>MARSILI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-Stefania-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-Stefania-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-Stefania-Dichiarazione_0.pdf</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-STEFANIA-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-STEFANIA-Dich-sostitutiva-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-STEFANIA-Attestaz-Direttore-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marsili-Stefania-CV-08022023.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marsili-Stefania-Dichiarazioni.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marsili-Stefania-Dichiarazioni_0.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-STEFANIA-CV-20022026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-STEFANIA-Autocertificazione-26122025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-STEFANIA-Attestazione-direttore-13022026.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-STEFANIA-CV-2025.pdf</t>
-[...16 lines deleted...]
-  <si>
     <t>MARZI</t>
   </si>
   <si>
     <t>Consulenza giuridico-amministrativa per la ridefinizione di un modello di governance del ciclo dei rifiuti</t>
   </si>
   <si>
     <t>Termine consulenza 17/05/2018. Rassegnate dimissioni in data 26/01/2017.</t>
   </si>
   <si>
     <t>D.P.R.L. n. T00192 03 10 2016</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Marzi_18112016_.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marzi_dich_cariche_incarichi_18112016.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marzi_dich_assenza_conflitto_interessi_18112016.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marzi_Domenico_Attestaz_assenz_conflitto_interessi_12122016.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARZI_DOMENICO_dimissioni_26012017.pdf</t>
@@ -7130,234 +7460,258 @@
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAZZOCCHI-Angela-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>MENNELLA</t>
   </si>
   <si>
     <t>10.743,00 €</t>
   </si>
   <si>
     <t>D_lgs_163_2006</t>
   </si>
   <si>
     <t>DD_ A08088_03_08_2012 (CR_16264_21_05_2013)</t>
   </si>
   <si>
     <t>Dirigente U.O. del Servizio di Edilizia Privata presso il Comune di Torre del Greco.</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/mennella.pdf</t>
   </si>
   <si>
     <t>MEZZADRI</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MEZZADRI-MARCO-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MEZZADRI-MARCO-Dichiarazione.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MEZZADRI-MARCO-Dichiarazione_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MEZZADRI-MARCO-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mezzadri-Marco-CV-08022023.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mezzadri-Marco-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mezzadri-Marco-Dichiarazioni_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mezzadri-Marco-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MEZZADRI-MARCO-CV.pdf</t>
-[...10 lines deleted...]
-  <si>
     <t>PIERLUIGI</t>
   </si>
   <si>
     <t>MILONE</t>
   </si>
   <si>
     <t>7.050,00 IVA ed oneri inclusi</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pierluigi_MILONE.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MILONE_Dichiarazione_svolgimento_incarichi_cariche.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MILONE_dich_conflitto__interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MILONE_Attestaz_insuss_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>MINORI</t>
   </si>
   <si>
-    <t>Esperto PNRR - Ingegnere informatico (senior)&amp;nbsp;</t>
+    <t>Esperto PNRR - Ingegnere informatico (senior)</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-Dich-sostitutiva-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-Attestaz-Direttore-2025.pdf</t>
+  </si>
+  <si>
+    <t>Esperto PNRR - Ingegnere informatico (senior) - Proroga contratto (determinazione n. G05403/2026)</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-attestaz-direttore-2026.pdf</t>
   </si>
   <si>
     <t>Ingegnere informatico (senior)</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Minori-Flavio-Dich-sostitutiva-27092024.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-Attestaz-Direttore.pdf</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-Attestaz-Direttore-2025.pdf</t>
   </si>
   <si>
     <t>MARIAGIOVANNA</t>
   </si>
   <si>
     <t>MINUTILLO</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE AFFARI ISTITUZIONALI E PERSONALE - AREA TRATTAMENTO GIURIDICO</t>
   </si>
   <si>
     <t>A titolo gratuito</t>
   </si>
   <si>
     <t>Art. 6, comma 1, e art. 5, co. 4, Regolamento Regionale n. 17/2005.</t>
   </si>
   <si>
     <t>Decreto del Presidente n. T00269 del 20 dicembre 2023
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINUTILLO-MARIAGIOVANNA-CV-20092024_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINUTILLO-MARIAGIOVANNA-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINUTILLO-MARIAGIOVANNA-Dich-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINUTILLO-MARIAGIOVANNA-Dich-Sostitutiva.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINUTILLO-MARIAGIOVANNA-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>MIRTABATABAI</t>
   </si>
   <si>
+    <t>Attività di controllo  dell'assistenza sanitaria ospedaliera ed ambulatoriale - esperto statitistico </t>
+  </si>
+  <si>
+    <t>DD_G13595_06_11_2015</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MIRTABATABAI_VALENTINA_171115.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mirtabatabai_Dich_incarichi_171115.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mirtabatabai_Dich_conflitto_interessi_20151117.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mirtabatabai_Attestazione_Direttore_20160215.pdf</t>
+  </si>
+  <si>
     <t>esperto statistico per lo svolgimento dell'attività di controllo dell'assistenza sanitaria ospedaliera ed ambulatoriale</t>
   </si>
   <si>
     <t>G08822 del 18.06.2014</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_mirtabatabai_2014.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mirtabatabai_Dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mirtabatabai_Dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mirtabatabai_Valentina_Attestaz_insuss_conflitto_interessi.pdf</t>
   </si>
   <si>
-    <t>Attività di controllo  dell'assistenza sanitaria ospedaliera ed ambulatoriale - esperto statitistico </t>
-[...16 lines deleted...]
-  <si>
     <t>SILVANO</t>
   </si>
   <si>
     <t>MOFFA</t>
   </si>
   <si>
     <t>titolo onorifico e gratuito</t>
   </si>
   <si>
     <t>Fine legislatura</t>
   </si>
   <si>
     <t>Atto di rinnovo incarico decreto Presidente n. T00033 del 17/03/2025</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-Dich-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
+    <t>Presidenza - Direzione regionale Affari della Presidenza, Turismo, Cinema, Audiovisivo e Sport</t>
+  </si>
+  <si>
+    <t>Consulente del Presidente della Regione Lazio in qualità di "Consigliere politico del Presidente della Regione</t>
+  </si>
+  <si>
+    <t>Titolo gratuito</t>
+  </si>
+  <si>
+    <t>DPRL T00015 del 13/02/2024</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-CV-15062026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-Dich-incarichi-cariche-15062026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-Dich-assenza-conflitto-interessi-09012024.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-Attestazione-direttore-15062026.pdf</t>
+  </si>
+  <si>
     <t>FABRIZIO</t>
   </si>
   <si>
     <t>MOLINA</t>
   </si>
   <si>
     <t>Presidenza della Giunta - Direzione regionale Affari Istituzionali e Personale</t>
   </si>
   <si>
     <t>Consulente in qualità di "Consigliere politico del Presidente della Regione" a titolo onorifico e gratuito</t>
   </si>
   <si>
     <t>art.6, comma 1 R.R. 17/2005</t>
   </si>
   <si>
     <t>decreto del Presidente T00120 del 22.06.2023</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOLINA-FABRIZIO-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOLINA-FABRIZIO-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOLINA-FABRIZIO-Dich-sostitutiva.pdf</t>
@@ -7395,86 +7749,89 @@
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Moretti-Marco-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MORETTI-MARCO-CV-2024.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MORETTI-MARCO-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MORETTI-MARCO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Moretti_Marco_02112020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Moretti_Marco_unico_file.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_Moretti_Marco.pdf</t>
   </si>
   <si>
     <t>MOSCHETTI</t>
   </si>
   <si>
+    <t>Biologo</t>
+  </si>
+  <si>
+    <t>Det. G11103 &amp;nbsp;21/08/2024</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-Attestaz-Direttore.pdf</t>
+  </si>
+  <si>
     <t>Esperto PNRR - &amp;nbsp;biologo</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-CV-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-Dich-sostitutiva-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-Attestaz-Direttore-2025.pdf</t>
   </si>
   <si>
+    <t>Esperto PNRR - &amp;nbsp;biologo - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-Dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-Attestaz-Direttore-2026.pdf</t>
   </si>
   <si>
-    <t>Biologo</t>
-[...13 lines deleted...]
-  <si>
     <t>MOSELLI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Moselli-Domenico-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Moselli-Domenico-Dich-svolgimento-incarichi-cariche.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Moselli-Domenico-Dich-insussistenza-conflitto-interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSELLI-DOMENICO-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSELLI-DOMENICO-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSELLI-DOMENICO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>Direzione affari istituzionali personale e sistemi informativi</t>
   </si>
   <si>
     <t>Collaboratore per il supporto alle attività di Audit nell’ambito del Programma Operativo FESR 2014-2020 della Regione Lazio</t>
@@ -7491,87 +7848,84 @@
   <si>
     <t>determinazione n. G18736 del 28.12.2017</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/cv_Moselli_dic_2017.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dichiarazione_svolgimento_incarichi_e_cariche.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dichiarazione_sostitutiva.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/attestazione_moselli.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSELLI_DOMENICO_dimissioni_18112019.pdf</t>
   </si>
   <si>
     <t>LAURA</t>
   </si>
   <si>
     <t>MURA</t>
   </si>
   <si>
+    <t>Esperto PNRR - architetto - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURA-LAURA-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURA-LAURA-dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURA-LAURA-attestaz-direttore-2026.pdf</t>
+  </si>
+  <si>
+    <t>22.838,40 €</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mura-Laura-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mura-Laura-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mura-Laura-Attestazione-Direttore.pdf</t>
+  </si>
+  <si>
     <t>€ 59.689,60</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURA-LAURA-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURA-LAURA-Dich-sostitutiva.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURA-LAURA-Attestaz-Direttore.pdf</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mura-Laura-Attestazione-Direttore.pdf</t>
   </si>
   <si>
     <t>SIMONE</t>
   </si>
   <si>
     <t>MURGIA</t>
   </si>
   <si>
     <t>Direzione Regionale Salute e Integrazione Sociosanitaria - Area  Farmaci e Dispositivi  </t>
   </si>
   <si>
     <t>&amp;nbsp;&amp;nbsp;Svolgimento dell’attività di farmacovigilanza&amp;nbsp;
 </t>
   </si>
   <si>
     <t>€ 30.000 </t>
   </si>
   <si>
     <t>G02643 del 11/03/2021&amp;nbsp;&amp;nbsp; &amp;nbsp;
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Murgia-Simone-CV.pdf</t>
   </si>
   <si>
@@ -7579,164 +7933,161 @@
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Murgia-Simone_-Dich-Conflitto-Interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione direttore_20210415_0.pdf</t>
   </si>
   <si>
     <t>G09542 del 20/07/2022
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURGIA-SIMONE-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURGIA-SIMONE-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURGIA-SIMONE-Dich-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_12.pdf</t>
   </si>
   <si>
-    <t>VALERIA</t>
-[...1 lines deleted...]
-  <si>
     <t>NACCARATO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NACCARATO-VALERIA-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NACCARATO-VALERIA-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NACCARATO-VALERIA-Dich-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_4.pdf</t>
   </si>
   <si>
     <t>NADDEO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_NADDEO_ANTONIO_15_12_2016.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NADDEO_ANTONIO_Dich_cariche_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NADDEO_ANTONIO_Dich_assenza_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NADDEO_ANTONIO_Attestaz_assenza_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>NAPOLITANO</t>
   </si>
   <si>
     <t>Esperto PNRR - giuridico</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-Attestaz-Direttore.pdf</t>
+  </si>
+  <si>
+    <t>SALVATORE</t>
+  </si>
+  <si>
+    <t>Direzione Istruzione, Formazione e Politiche per l'Occupazione - Area Predisposizione degli Interventi e Comunicazione </t>
+  </si>
+  <si>
+    <t>Servizi di supporto legale ed amministrativo così come indicato dall'allegato A della DD G02802 del 07/03/2025</t>
+  </si>
+  <si>
+    <t>€ 2.8524,67</t>
+  </si>
+  <si>
+    <t>Determinazione n. G02802 del 07/03/2025</t>
+  </si>
+  <si>
+    <t>€ 2.686,31</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Napolitano-Salvatore-CV-02042025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich-svolg-incarichi-cariche-Napolitano-Salvatore-28032025.pdf</t>
+  </si>
+  <si>
+    <t>05/02/2026 firma contratto</t>
+  </si>
+  <si>
+    <t>Decreto del Presidente n. T00019 del 29/01/2026</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-Dich-cariche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-Dich-conflitto-interesse-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-Attestaz-Direttore-2026.pdf</t>
+  </si>
+  <si>
+    <t>Esperto PNRR - giuridico - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-CV-2026..pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-Dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-Attestaz-Direttore-2026..pdf</t>
   </si>
   <si>
-    <t>SALVATORE</t>
-[...31 lines deleted...]
-  <si>
     <t>Esperti giuridici</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Napolitano-Simona-CV-23092024.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Napolitano-Simona-Dich-sostitutiva.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Napolitano-Simona-Attestazione-Direttore.pdf</t>
   </si>
   <si>
-    <t>05/02/2026 firma contratto</t>
-[...19 lines deleted...]
-  <si>
     <t>VINCENZO</t>
   </si>
   <si>
     <t>NARCISI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NARCISI-Vincenzo-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NARCISI-Vincenzo-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NARCISI-Vincenzo-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>ANTONELLA</t>
   </si>
   <si>
     <t>NERVI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANTONELLA-NERVI-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni-ANTONELLA-NERVI-25062022.pdf</t>
@@ -7780,141 +8131,141 @@
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Nostro-Antonella-CV-08022023.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Nostro-Antonella-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Nostro-Antonella-Dichiarazioni_0.pdf</t>
   </si>
   <si>
     <t>ROMANA</t>
   </si>
   <si>
     <t>ORSINI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-CV-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-Dich-sostitutiva-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-Attestaz-Direttore-2025.pdf</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-CV-2412025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-Autocertificazione-24122025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-Attestazione-direttore-13022026.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Orsini-Romana-CV-08022023.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Orsini-Romana-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Orsini-Romana-Dichiarazioni_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Orsini-Romana-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>Decreto legge 9 giugno 2021, n. 80</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-CV-13012022.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-Attestazione-direttore-13022026.pdf</t>
   </si>
   <si>
     <t>ORTU LA BARBERA</t>
   </si>
   <si>
     <t>Consigliere di fiducia
 </t>
   </si>
   <si>
     <t>12.000,00 euro annui</t>
   </si>
   <si>
     <t>R.R. n. 1/2002 - Allegato S&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Determinazione n. G12786 del 26/09/2022
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/341-CC-ORTU-LA-BARBERA-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORTU-LA-BARBERA-Giorgia-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORTU-LA-BARBERA-Giorgia-Dich-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORTU-LA-BARBERA-Giorgia-Attestazione-Direttore.pdf</t>
   </si>
   <si>
     <t>ROSA</t>
   </si>
   <si>
     <t>PACE</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pace_CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pace_dichiar_cert_incar.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pace_dichiar_atto_not.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PACE_ROSA.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pace_Dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pace_Dich_conflitto_interessi.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pace_CV.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>MASSIMILIANO</t>
   </si>
   <si>
     <t>PACIFICO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PACIFICO_MASSIMILIANO.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PACIFICO_dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PACIFICO_dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PACIFICO_attestazione_insussistenza.pdf</t>
   </si>
   <si>
     <t>PANI</t>
   </si>
   <si>
     <t>Dipartimento Istituzionale e Territorio</t>
   </si>
   <si>
     <t>Consulenza specialistica per la Direzione Ambiente</t>
@@ -7934,160 +8285,160 @@
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CEOLONI-PAOLA-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CEOLONI-PAOLA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>ROMINA</t>
   </si>
   <si>
     <t>PAPETTI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPETTI-ROMINA-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPETTI-ROMINA-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPETTI-ROMINA-Attestazione-Direttore.pdf</t>
   </si>
   <si>
     <t>PAPI</t>
   </si>
   <si>
+    <t>25.000,00</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PAPI_08072019.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Cariche_PAPI.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Assenza_conflitto_PAPI.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_PAPI.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPI_PAOLO_CV_2020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPI_PAOLO_Dich_cariche_incarichi_21122020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPI_PAOLO_Dich_conflitto_interessi_22122020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPI_PAOLO_Attestazione_Direttore_22122020.pdf</t>
   </si>
   <si>
-    <t>25.000,00</t>
-[...13 lines deleted...]
-  <si>
     <t>RANIERO</t>
   </si>
   <si>
     <t>PARASCANI</t>
   </si>
   <si>
     <t>Direzione regionale ''Organizzazione e personale'' per le esigenze del Datore di lavoro</t>
   </si>
   <si>
     <t>Responsabile Sala Medicazione ai sensi del D.Lgs. n. 626/94 e succ. mod.</t>
   </si>
   <si>
     <t>62.500,00</t>
   </si>
   <si>
     <t>Determinazione del Direttore della Direzione Regionale ''Organizzazione e Personale'' n. A4405 del 22.10.2009.</t>
   </si>
   <si>
+    <t>MARIO</t>
+  </si>
+  <si>
     <t>PARISI</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARISI-MARIO-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARISI-MARIO-Dich-incarichi-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARISI-MARIO-Attestazione-assenza-confl-interessi-2025.pdf</t>
+  </si>
+  <si>
+    <t>Supporto giuridico- normativo all’autorità di gestione del POR FESR Lazio 2014-2020</t>
+  </si>
+  <si>
+    <t>Determinazione n. G12071 del 19/10/2020</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Daniela_Parisi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Parisi_Daniela_26102020.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_Parisi_Daniela_30102020.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARISI-MARIO-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARISI-MARIO-Dich-cariche-incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARISI-MARIO-Dich-conflitto-interesse.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARISI-MARIO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>€ 126.880,00</t>
   </si>
   <si>
     <t>Art. 7, comma 6 del D. Lgs. 30 marzo 2001, n. 165
 </t>
   </si>
   <si>
     <t>Determinazione n. G12145 del 15/09/2022
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Daniela-Parisi-CV-24012024.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione-svolgimento-altri-incarichi-Parisi-Daniela.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione-insussistenza-conflitto-interessi-Parisi-Daniela.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-insussistenza-conflitto-interessi-Parisi-Daniela.pdf</t>
   </si>
   <si>
-    <t>Supporto giuridico- normativo all’autorità di gestione del POR FESR Lazio 2014-2020</t>
-[...37 lines deleted...]
-  <si>
     <t>PARRONI</t>
   </si>
   <si>
     <t>INTERVENTI PER LA MITIGAZIONE DEL RISCHIO IDROGEOLOGICO DEL LAZIO - SOGGETTO ATTUATORE DELEGATO (D.P.R.L. T00191 DEL 20/09/2023)</t>
   </si>
   <si>
     <t>€ 7.500,00, esclusi IVA ed oneri di legge </t>
   </si>
   <si>
     <t>H00050 del 14/05/2024</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARRONI-PAOLA-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARRONI-PAOLA-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARRONI-PAOLA-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>PATASSINI</t>
   </si>
   <si>
     <t>Direzione Regionale Territorio, Urbanistica, Mobilità  e Rifiuti</t>
@@ -8098,90 +8449,93 @@
   <si>
     <t>45.000,00</t>
   </si>
   <si>
     <t>Determinazione dirigenziale n. A09064 dell'11.09.2012</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Patassini_Alessandro.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Patassini_dich_conflitto__interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PATASSINI_Attestaz_insuss_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Patassini_dich_incarichi.pdf</t>
   </si>
   <si>
     <t>PEDUTO</t>
   </si>
   <si>
     <t>Esperto PNRR - Esperto amministrativo</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-ANTONIO-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich-sost-Peduto-Antonio-12122024.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-ANTONIO-Attestaz-Direttore-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Peduto-Antonio-CV-08022023.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Peduto-Antonio-Dichiarazioni.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Peduto-Antonio-Dichiarazioni_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Peduto-Antonio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-Antonio-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-Antonio-Dichiarazione_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-Antonio-Dichiarazione.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-Antonio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+  </si>
+  <si>
+    <t>Esperto PNRR - Esperto amministrativo - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-ANTONIO-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-ANTONIO-Dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-ANTONIO-Attestaz-Direttore-2026.pdf</t>
-  </si>
-[...31 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-Antonio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>GIANLUIGI</t>
   </si>
   <si>
     <t>PELLEGRINO</t>
   </si>
   <si>
     <t>Direzione Regionale Centrale Acquisti</t>
   </si>
   <si>
     <t>Consulenza</t>
   </si>
   <si>
     <t>Determinazioni del Dipartimento Programmazione Economica e Sociale nn.:  B03159 del 23/07/2013, B03854  del 05/09/2013.</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Pellegrino_Gianluigi.pdf</t>
   </si>
   <si>
     <t>PENNACCHIOTTI</t>
   </si>
   <si>
     <t>G06473 del 24/05/2022
 &amp;nbsp;
@@ -8247,92 +8601,95 @@
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PERRELLI_FABRIZIO.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PERRELLI_dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PERRELLI_dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PERRELLI_FABRIZIO_Attestaz_insuss_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>PERROTTA</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Perrotta_Nicola_01092020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Incarichi_Perrotta_Nicola_27082020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Conflitto_Interessi_Perrotta_Nicola_27082020.pdf</t>
   </si>
   <si>
+    <t>DANILO</t>
+  </si>
+  <si>
+    <t>PESCE</t>
+  </si>
+  <si>
+    <t>Esperto PNRR - contabile (sociale) - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-VINCENZO-DANILO-CV-03022026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-VINCENZO-DANILO-Autocertificazione-28122025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-VINCENZO-DANILO-Attestazione-direttore-13022026.pdf</t>
+  </si>
+  <si>
     <t>VINCENZO DANILO</t>
   </si>
   <si>
-    <t>PESCE</t>
-[...1 lines deleted...]
-  <si>
     <t>contabile sociale</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-DANILO-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-DANILO-Dich-sostitutiva-def.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-DANILO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>Esperto PNRR - contabile (sociale)</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-VINCENZO-DANILO-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pesce-Vincenzo-Danilo-Dich-06032025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-VINCENZO-DANILO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
-    <t>DANILO</t>
-[...10 lines deleted...]
-  <si>
     <t>PETRANGELI</t>
   </si>
   <si>
     <t>Attività inerenti la salvaguardia, la valorizzazione ed il potenziamento del patrimonio e del tessuto socio-culturale del territorio della provincia di Rieti.</t>
   </si>
   <si>
     <t>(compenso annuo lordo) 40.000</t>
   </si>
   <si>
     <t>Decreto n. T00127 del 3 agosto 2020</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DICH_SIMONE_PETRANGELI.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Presa_atto_direttore_Simone_Pietrangeli.pdf</t>
   </si>
   <si>
     <t>Attività inerenti la salvaguardia, la valorizzazione ed il potenziamento del tessuto socio-culturale del territorio della provincia di Rieti</t>
   </si>
   <si>
     <t>compenso annuo 40.000</t>
   </si>
   <si>
     <t>Decreto n. T00007 del 17 gennaio 2019; Decreto n. T00015 del 4 febbraio 2019</t>
@@ -8371,50 +8728,62 @@
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PETRONIO_UGO_23122016.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PETRONIO_UGO_dich_cariche_incarichi_22112016.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PETRONIO_UGO_Dich_insuss_conflitto_interessi_12072016.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PETRONIO_UGO_Attestaz_insuss_conflitto_interessi_28112016.pdf</t>
   </si>
   <si>
     <t>PETRUCCI</t>
   </si>
   <si>
     <t>12.585,04 €</t>
   </si>
   <si>
     <t>DD_A08088_03_08_2012 (CR_16265_ 21_05_2013)</t>
   </si>
   <si>
     <t>Nessuno</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/petrucci.pdf</t>
+  </si>
+  <si>
+    <t>BONAVENTURA</t>
+  </si>
+  <si>
+    <t>PIANESE</t>
+  </si>
+  <si>
+    <t>Decreto del Presidente della Regione Lazio n. T00129 del 08.08.2025</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pianese-Bonaventura-CV-07082023.pdf</t>
   </si>
   <si>
     <t>TOMMASO</t>
   </si>
   <si>
     <t>PICANO</t>
   </si>
   <si>
     <t>Direzione regionale Infrastrutture e Mobilità</t>
   </si>
   <si>
     <t>51.462,63</t>
   </si>
   <si>
     <t>artt. 31 co 8 e 36 co 2, D.Lgvo 50/2016
 </t>
   </si>
   <si>
     <t>Determinazione n. G06829 del 11/06/2020
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PICANO_TOMMASO_CV.pdf</t>
   </si>
   <si>
@@ -8432,66 +8801,66 @@
   <si>
     <t>Attività di controllo dell'assistenza sanitaria ospedaliera ed ambulatoriale - esperto in materie giuridiche</t>
   </si>
   <si>
     <t>DD_G13592_06_11_2015</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PIERSANTI_FRANCESCA.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PIERSANTI_DICH_INCARICHI.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Piersanti_Dich_conflitto_interessi_20151117.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Piersanti_Attestazione_Direttore_20160215.pdf</t>
   </si>
   <si>
     <t>TEODOLINDA</t>
   </si>
   <si>
     <t>PILIA</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-TEODOLINA-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-TEODOLINA-dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-TEODOLINA-attestaz-direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-Teodolinda-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-Teodolinda-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-Teodolinda-Dichiarazione_0.pdf</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-TEODOLINA-attestaz-direttore-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pilia-Teodolinda-CV-08022023.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pilia-Teodolinda-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pilia-Teodolinda-Dichiarazioni_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-TEODOLINDA-CV-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-TEODOLINDA-Dich-sostitutiva-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-TEODOLINDA-Attestaz-Direttore-2025.pdf</t>
   </si>
   <si>
     <t>PINCITORE</t>
   </si>
   <si>
     <t>G02643 del 11/03/2021 e succ m.i. G03412 del 29/03/2021
 </t>
@@ -8502,195 +8871,231 @@
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pincitore-Romana-Dich-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pincitore-Romana-Dich-Conflitto-Interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione direttore_20210415_1.pdf</t>
   </si>
   <si>
     <t>Determinazione n. G06041 del 05/05/2023</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PINCITORE-ROMANA-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PINCITORE-ROMANA-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PINCITORE-ROMANA-Dich-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PINCITORE-ROMANA-Attestaz-Direttore.pdf</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PINCITORE-ROMANA-CV_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PINCITORE-ROMANA-DIch-cariche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PINCITORE-ROMANA-Attestazione-Direttore-2026.pdf</t>
+  </si>
+  <si>
+    <t>PISANESCHI</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PISANESCHI-ARIANNA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PISANESCHI-ARIANNA-Dich-cariche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PISANESCHI-ARIANNA-Attestazione-Direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>MARIA FLAVIA ELISA</t>
   </si>
   <si>
     <t>POLIZZI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/POLIZZI-MARIA-FLAVIA-ELISA-CV-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/POLIZZI-MARIA-FLAVIA-ELISA-Dich-incarichi-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/POLIZZI-MARIA-FLAVIA-ELISA-Attestazione-assenza-confl-interessi-2025.pdf</t>
   </si>
   <si>
     <t>ELISA MARIA FLAVIA</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/POLIZZI-ELISA-MARIA-FLAVIA-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>determinazione n.G15284 del 09/12/2021
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Polizzi-Elisa-Maria-Flavia-CV-15112021.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Polizzi-Elisa-Maria-Flavia-Dich-incarichi-15112021.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Polizzi-Elisa-Maria-Flavia-Dich-conflitto-interessi-15112021.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-direttore-17122021_0.pdf</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/POLIZZI-ELISA-MARIA-FLAVIA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/POLIZZI-ELISA-MARIA-FLAVIA-Dich-cariche-incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/POLIZZI-ELISA-MARIA-FLAVIA-Dich-conflitto-interesse.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/POLIZZI-ELISA-MARIA-FLAVIA-Attestaz-Direttore.pdf</t>
+  </si>
+  <si>
     <t>PORCEDDA</t>
   </si>
   <si>
     <t>Assessore regionale al “Turismo, Enti Locali, Sicurezza urbana, Polizia locale e Semplificazione amministrativa</t>
   </si>
   <si>
     <t>Supporto specialistico settore turismo ed enti locali all’interno del ciclo di programmazione fondi UE 2021-2027 e Piano Nazionale Ripresa e Resilienza
 </t>
   </si>
   <si>
     <t>€ 20.000 lordi annui</t>
   </si>
   <si>
     <t>regolamento regionale n. 17/2005
 </t>
   </si>
   <si>
     <t>Decreto n. T00068 del 21/04/2021
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Porcedda-Federico-CV-15012021.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Porcedda-Federico-Dich-incarichi-14042021.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Porcedda-Federico-Dich-conflitto-interesse-14042021.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-direttore-06052021.pdf</t>
   </si>
   <si>
+    <t>RAIA</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RAIA-FRANCESCA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RAIA-FRANCESCA-Dich-cariche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RAIA-FRANCESCA-Attestazione-Direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>LUIGIA</t>
   </si>
   <si>
     <t>RAIMONDO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Raimondo-Luigia-CV-23092024.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Luigia-Raimondo-Dich-sostitutiva-27092024.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Luigia-Raimondo-Attestazione-Direttore_0.pdf</t>
   </si>
   <si>
     <t>EZIO</t>
   </si>
   <si>
     <t>RANIERI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RANIERI-Ezio-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RANIERI-Ezio-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RANIERI-Ezio-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RANIERI-Ezio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>GIUSEPPINA</t>
   </si>
   <si>
     <t>REPPUCCIA</t>
   </si>
   <si>
     <t>Esperto PNRR - contabile (junior)</t>
   </si>
   <si>
+    <t>€ 35.665,60</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/REPPUCCIA-GIUSEPPINA-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Reppuccia-Giuseppina-Dich-06032025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/REPPUCCIA-GIUSEPPINA-Attestaz-Direttore-2025.pdf</t>
+  </si>
+  <si>
+    <t>Esperto PNRR - contabile (junior) - Proroga contratto (determinazione n. G05403/2026)</t>
+  </si>
+  <si>
     <t>€ 15.225,60</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/REPPUCCIA-GIUSEPPINA-CV-30122025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/REPPUCCIA-GIUSEPPINA-Autocertificazione-28122025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/REPPUCCIA-GIUSEPPINA-Attestazione-direttore-13022026.pdf</t>
   </si>
   <si>
-    <t>€ 35.665,60</t>
-[...10 lines deleted...]
-  <si>
     <t>Esperto contabile (junior)</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Reppuccia-Giuseppina.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/REPPUCCIA-GIUSEPPINA-Dich-sostitutiva-def.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Luigia-Raimondo-Attestazione-Direttore.pdf</t>
   </si>
   <si>
     <t>RIZZI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RIZZI-Giovanni-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RIZZI-Giovanni-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RIZZI-Giovanni-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RIZZI-Giovanni-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
@@ -8701,191 +9106,188 @@
   <si>
     <t>Direzione Regionale Risorse Umane e Sistemi Informativi - Area Datore di Lavoro, Promozione Benessere Organizzativo Servizi al personale</t>
   </si>
   <si>
     <t>Coordinatore del programma di prevenzione oncologica presso il Centro di prevenzione oncologica della Giunta regionale</t>
   </si>
   <si>
     <t>35.000,00</t>
   </si>
   <si>
     <t>DD_G07075_09_06_2015</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_europeo_ROMEO.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROMEO_dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROMEO_dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROMEO_attestazione_insussistenza.pdf</t>
   </si>
   <si>
+    <t>Coordinatore del Programma di Prevenzione Oncologica presso il Centro di Prevenzione Oncologica della Giunta Regionale del Lazio</t>
+  </si>
+  <si>
+    <t>Determinazione del Dipartimento Istituzionale e Territorio n. A04072 del 23.05.2013</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Romeo_Fabio.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROMEO_FABIO_dich_conflitto__interesse.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROMEO_FABIO_Attestaz_insuss_conflitto_interessi.pdf</t>
+  </si>
+  <si>
     <t>d.lgs. 165/2001; R.R. 1/2002; R.R. 17/2005</t>
   </si>
   <si>
     <t>Determinazione del Direttore del Dipartimento Istituzionale e Territorio n. A04072 del 23/05/2013</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Romeo_Fabio.pdf</t>
-[...16 lines deleted...]
-  <si>
     <t>ROSADI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Rosadi_Massimo_02112020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Rosadi_Massimo_unico_file.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_Rosadi_Massimo.pdf</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Rosadi-Massimo-CV_Rosadi-10-2022.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Rosadi-Massimo-Dich-svolg-incarichi-cariche.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Rosadi-Massimo-Dich-insuss-situaz-confl-interesse.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Rosadi-Massimo-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSADI-MASSIMO-CV-092024.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSADI-MASSIMO-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSADI-MASSIMO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Rosadi-Massimo-CV_Rosadi-10-2022.pdf</t>
-[...10 lines deleted...]
-  <si>
     <t>ELODIA</t>
   </si>
   <si>
     <t>ROSSI</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-CV_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-Dichiarazioni.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-Dichiarazioni_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-Attestazione-Direttore.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-Dichiarazione.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-Dichiarazione_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+  </si>
+  <si>
     <t>Esperto PNRR - Architetto</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-ELODIA-CV-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-ELODIA-Dich-sostitutiva-2025-DEF.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-ELODIA-Attestaz-Direttore-2025.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-CV.pdf</t>
-[...8 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+    <t>Esperto PNRR - Architetto - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-ELODIA-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-ELODIA-dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-ELODIA-attestaz-direttore-2026.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-CV_0.pdf</t>
-[...13 lines deleted...]
-  <si>
     <t>ROVIGLIONI</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-Dichiarazione.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-Dichiarazione_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-ELISABETTA-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-ELISABETTA-Dich-sostitutiva-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-ELISABETTA-Attestaz-Direttore-2025.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-ELISABETTA-CV-20022026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-ELISABETTA-Autocertificazione-23122025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-ELISABETTA-Attestazione-direttore-13022026.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-ELISABETTA-CV-2025.pdf</t>
-[...16 lines deleted...]
-  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-CV_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-Dichiarazioni_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-Attestazione-Direttore.pdf</t>
   </si>
   <si>
     <t>VITTORIA</t>
   </si>
   <si>
     <t>RUTIGLIANO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUTIGLIANO-VITTORIA-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUTIGLIANO-VITTORIA-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUTIGLIANO-VITTORIA-Dichiarazione_0.pdf</t>
@@ -8923,138 +9325,138 @@
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_9.pdf</t>
   </si>
   <si>
     <t>CESARE</t>
   </si>
   <si>
     <t>SAN MAURO</t>
   </si>
   <si>
     <t>Consulente del Presidente in materia di società a partecipazione pubblica</t>
   </si>
   <si>
     <t>15.000,00</t>
   </si>
   <si>
     <t>Decreto del Presidente n. T00152 del 27.06.2013</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Cesare_San_Mauro.pdf</t>
   </si>
   <si>
     <t>SANSONE</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Sansone_Massimo.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sansone_Dich_incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sansone_Dich_conflitto_interessi.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sansone_CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sansone_dichia_cert_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sansone_dichiar_atto_not.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Sansone_Massimo.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>SANTAMARIA</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SANTAMARIA_PAOLA.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTAMARIA_PAOLA_dich_cariche_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTAMARIA_PAOLA_dich_assenza_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTAMARIA_PAOLA_Attestazione_assenza_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>XAVIER</t>
   </si>
   <si>
     <t>SANTIAPICHI</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTIAPICHI-XAVIER-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTIAPICHI-XAVIER-dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTIAPICHI-XAVIER-attestaz-direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTIAPICHI-XAVIER-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTIAPICHI-XAVIER-Dich-sostitutiva.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTIAPICHI-XAVIER-Attestaz-Direttore.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTIAPICHI-XAVIER-CV-2026.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Santiapichi-Xavier-CV-30092024.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Santiapichi-Xavier-Dich-sostitutiva.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Santiapichi-Xavier-Attestazione-Direttore.pdf</t>
   </si>
   <si>
     <t>ROCCO</t>
   </si>
   <si>
     <t>SANTORO</t>
   </si>
   <si>
     <t>Esperto PNRR - statistico (middle)</t>
   </si>
   <si>
     <t>€ 61.405,60</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-CV-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Santoro-Rocco-Dich-06032025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-Attestaz-Direttore-2025.pdf</t>
   </si>
   <si>
-    <t>0202-06-15</t>
+    <t>Esperto PNRR - statistico (middle) - Proroga contratto (determinazione n. G05403/2026)</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-Dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-Attestaz-Direttore-2026.pdf</t>
   </si>
   <si>
     <t>Esperti statistici (middle)</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-CV-def.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-Dich-sostitutiva-def.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>GIULIANO</t>
   </si>
@@ -9121,174 +9523,183 @@
   <si>
     <t>titolo onorifico e gratuito, fatto salvo il rimborso delle eventuali spese di cui all'articolo 5, comma 4, del r.r. n. 17/2005</t>
   </si>
   <si>
     <t>dodici mesi con decorrenza dalla data di pubblicazione nel BURL del decreto di rinnovo. Decreto pubblicato nel BURL n. 10 del 3 febbraio 2026&amp;nbsp;</t>
   </si>
   <si>
     <t>Decreto del Presidente n. T00018 del 29/01/2026</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALFATI-ANNA-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALFATI-ANNA-Dich-cariche-incarichi-21012026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALFATI-ANNA-Dich-conflitto-interesse-21012026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALFATI-ANNA-Attestaz-direttore-2026.pdf</t>
   </si>
   <si>
     <t>&amp;nbsp;"Consigliere politico del Presidente della Regione" in materia di "giovani e contrasto alle tossicodipendenze".;</t>
   </si>
   <si>
-    <t>Titolo gratuito</t>
-[...1 lines deleted...]
-  <si>
     <t>Dodici mesi dalla firma del contratto</t>
   </si>
   <si>
     <t>Atto di nomina T00166/2024</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALFATI-ANNA-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALFATI-ANNA-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALFATI-ANNA-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>FIORELLA</t>
   </si>
   <si>
     <t>SCALIA</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-Fiorella-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-Fiorella-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-Fiorella-Dichiarazioni_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-Fiorella-Attestazione-Direttore.pdf</t>
   </si>
   <si>
-    <t>Esperto PNRR - ingegnere idraulico&amp;nbsp;</t>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-Dich-sostitutiva-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-Attestaz-Direttore-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-Dichiarazione.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-Dichiarazione_0.pdf</t>
+  </si>
+  <si>
+    <t>Esperto PNRR - ingegnere idraulico - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-CV-06022026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-Autocertificazione-28122025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-Attestazione-direttore-13022026.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-CV-2025.pdf</t>
-[...16 lines deleted...]
-  <si>
     <t>MARIA RITA</t>
   </si>
   <si>
     <t>SCHIRRU</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCHIRRU-MARIA-RITA-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCHIRRU-MARIA-RITA-Dich-sostitutiva-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCHIRRU-MARIA-RITA-Attestaz-Direttore-2025.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Schirru-Maria-Rita-CV-27092024.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Schirru-Maria-Rita-Dich-sostitutiva-27092024.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCHIRRU-MARIA-RITA-Attestaz-Direttore.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCHIRRU-MARIA-RITA-CV-2025.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>GIOIA MARIA</t>
   </si>
   <si>
     <t>SCIPIO</t>
   </si>
   <si>
     <t>Direzione Regionale Programmazione Economica Ricerca e Innovazione</t>
   </si>
   <si>
     <t>Fornitura di servizi giuridico legali in materia di problematiche societarie</t>
   </si>
   <si>
     <t>Euro 25.168,00 (comprensivo di IVA al 21% e Cassa Previdenza Avvocati al 4%)</t>
   </si>
   <si>
     <t>Determinazione del Direttore del Dipartimento Programmazione Economica e Sociale n. B06999 del 03/10/2012</t>
   </si>
   <si>
     <t>SEBASTIANO</t>
   </si>
   <si>
     <t>SCIRE' INGASTONE</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Scir__Ingastone_Sebastiano.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scir_Ingastone_dich_conflitto__interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCIRE_Attestaz_insuss_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scir__dich_incarichi.pdf</t>
+  </si>
+  <si>
+    <t>SCISCENTE</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCISCENTE-CLAUDIO-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCISCENTE-CLAUDIO-Dich-cariche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCISCENTE-CLAUDIO-Attestazione-Direttore-2026.pdf</t>
   </si>
   <si>
     <t>SCORDATO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCORDATO-Fabio-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCORDATO-Fabio-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCORDATO-Fabio-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCORDATO-Fabio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
   </si>
   <si>
     <t>DOMENICA</t>
   </si>
   <si>
     <t>SCOSTINI</t>
   </si>
   <si>
     <t>Coordinatore della Sicurezza per l'esecuzione di Lavori di S.U. per ripristino stabilità spondale alveo Fiume Cosa (FR)</t>
   </si>
@@ -9323,50 +9734,70 @@
     <t>SCUCCIMARRA</t>
   </si>
   <si>
     <t>Determinazione n. G12326 del 19/09/2022
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scuccimarra-Paola-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione-svolgimento-altri-incarichi-Scuccimarra-Paola.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione-insussistenza-conflitto-interessi-Scuccimarra-Paola.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-insussistenza-conflitto-interessi-Scuccimarra-Paola.pdf</t>
   </si>
   <si>
     <t>VITTORIO</t>
   </si>
   <si>
     <t>SEBASTIANI</t>
   </si>
   <si>
+    <t>Direzione regionale Infrastrutture e mobilità</t>
+  </si>
+  <si>
+    <t>Euro 3.806,40</t>
+  </si>
+  <si>
+    <t>art. 36 co 2, D.Lgvo 50/2016
+</t>
+  </si>
+  <si>
+    <t>Dichiarazione di Nomina CTP Tribunale Civile di Roma se. Esecuzioni - Dott.ssa Patrizi N.R.G. 921/2019 UD. Del 05/07/2021 avv. Carlo D'Amata
+</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sebastiani-Vittorio-CV-2021.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sebastiani-Vittorio-Dich-conflitto-interesse-2021.pdf</t>
+  </si>
+  <si>
     <t>Direzione Regionale Infrastrutture e Mobilità - Pianificazione del Trasporto Pubblico Regionale e Programmazione e Gestione delle ferrovie</t>
   </si>
   <si>
     <t>Supporto tecnico all'interno della struttura stabile di supporto al RUP
 </t>
   </si>
   <si>
     <t>€ 108.000,00 oltre oneri</t>
   </si>
   <si>
     <t>art. 31 co.9 e art. 36, co. 2, lett. a) del D.Lgs. 50/2016
 </t>
   </si>
   <si>
     <t>DD G06120 del 17/05/2022
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SEBASTIANI-VITTORIO-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SEBASTIANI-VITTORIO-Dich-cariche-incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SEBASTIANI-VITTORIO-Dich- conflitto-interesse.pdf</t>
@@ -9380,121 +9811,128 @@
   <si>
     <t>Supporto tecnico all'interno della struttura stabile di supporto al RUP</t>
   </si>
   <si>
     <t>(oltre oneri) 36.000</t>
   </si>
   <si>
     <t>art. 31 co.9 e art. 36, co. 2, lett. a) del D.Lgs. 50/2016</t>
   </si>
   <si>
     <t>Determinazione n. G02978 del 18/3/2020</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Sebastiani_Vittorio_02072020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sebastiani_Vittorio_Dich_insuss_conflitti_interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sebastiani_Vittorio_Dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sebastiani_Vittorio_Attestazione_Direttore_conflitto_interesse.pdf</t>
   </si>
   <si>
-    <t>Direzione regionale Infrastrutture e mobilità</t>
-[...18 lines deleted...]
-  <si>
     <t>SECCO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Secco_Simona_CV_10122020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Secco_Simona_Dich_Incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Secco_Simona_Dich_Conflitto_Interessi.pdf</t>
   </si>
   <si>
     <t>SERPA</t>
   </si>
   <si>
     <t>€ 275.448,00</t>
   </si>
   <si>
     <t>Determinazione n. G11321 del 05/09/2025</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SERPA-FRANCESCO-CV-18042025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SERPA-RANCESCO-Dich-incarichi-cariche-02092025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SERPA-FRANCESCO-Dich-insuss-conflitto-interessi-02092025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SERPA-FRANCESCO-Attestazione-isuss-conflitto-interessi-05092025.pdf</t>
   </si>
   <si>
+    <t>CAMILLA</t>
+  </si>
+  <si>
+    <t>SERVIDIO</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SERVIDIO-CAMILLA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SERVIDIO-CAMILLA-Dich-cariche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SERVIDIO-CAMILLA-Attestazione-Direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>CLAUDE</t>
   </si>
   <si>
     <t>SHEIBER</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SHEIBER_08072019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Cariche_SHEIBER.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Assenza_conflitto_SHEIBER.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_SHEIBER.pdf</t>
   </si>
   <si>
+    <t>SICA</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SICA-SILVIA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SICA-SILVIA-Dich-cariche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SICA-SILVIA-Attestazione-Direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>SIGNORIELLO</t>
   </si>
   <si>
     <t>Assessorato Agricoltura, caccia e pesca</t>
   </si>
   <si>
     <t>Supporto tecnico-operativo e assistenza nei temi dello sviluppo rurale</t>
   </si>
   <si>
     <t>22.000,00 lordo</t>
   </si>
   <si>
     <t>Art. 2, c. 1 R.R. n. 17/2005</t>
   </si>
   <si>
     <t>T00094 del 13/06/2017</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_formato_europeo_Ilaria2017.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione_svolgimento_di_titolarit_di_cariche_in_enti_di_sign.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione_di_insussistenza_situazioni_di_conflitto_di_inter_sign.pdf</t>
@@ -9524,53 +9962,50 @@
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMONCELLI_dichiarazione_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMONCELLI_dichiarazione_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMONCELLI_attestazione_insussistenza.pdf</t>
   </si>
   <si>
     <t>SIMONETTI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMONETTI-AUGUSTO-CV-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMONETTI-AUGUSTO-Dich-incarichi-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMONETTI-AUGUSTO-Attestazione-assenza-confl-interessi-2025.pdf</t>
   </si>
   <si>
     <t>PIER SERGIO</t>
   </si>
   <si>
     <t>SOLDATI</t>
-  </si>
-[...1 lines deleted...]
-    <t>GIULIA</t>
   </si>
   <si>
     <t>SOZIO</t>
   </si>
   <si>
     <t>Direzione Regionale Ambiente e Sistemi Naturali</t>
   </si>
   <si>
     <t>Collaborazione coordinata e continuativa presso Direzione Regionale Ambiente e Sistemi Naturali</t>
   </si>
   <si>
     <t>80.000,00</t>
   </si>
   <si>
     <t>Art. 36 D.Lgs. 165/2001</t>
   </si>
   <si>
     <t>Determinazione G15581 del 21/12/2016</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SOZIO_GIULIA.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SOZIO_GIULIA_Dich_cariche_incarichi.pdf</t>
   </si>
@@ -9742,69 +10177,84 @@
   <si>
     <t>TESTA</t>
   </si>
   <si>
     <t>€165.000,00</t>
   </si>
   <si>
     <t>Determinazione n. G11319 del &amp;nbsp;05/09/2025&amp;nbsp;</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TESTA-MARINA-CV-06112025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TESTA-MARINA-Dich-incarichi-cariche-26082025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TESTA-MARINA-Dich-insuss-conflitto-interessi-26082025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TESTA-MARINA-Attestazione-isuss-conflitto-interessi-05092025.pdf</t>
   </si>
   <si>
     <t>TOMEO</t>
   </si>
   <si>
+    <t>€ 57.476,64</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOMEO-VALERIA-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich-sost-Tomeo-Valeria-23122024.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOMEO-VALERIA-Attestaz-Direttore-2025.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOMEO-VALERIA-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOMEO-VALERIA-Dich-sostitutiva.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOMEO-VALERIA-Attestaz-Direttore.pdf</t>
   </si>
   <si>
-    <t>€ 57.476,64</t>
-[...8 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOMEO-VALERIA-Attestaz-Direttore-2025.pdf</t>
+    <t>TOREDA</t>
+  </si>
+  <si>
+    <t>Det.Reg. n. G02963 del 6/03/2026&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOTEDA-SARA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOTEDA-SARA-Dich-cariche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOREDA-SARA-Attestazione-Direttore-2026.pdf</t>
   </si>
   <si>
     <t>TORELLA</t>
   </si>
   <si>
     <t>Det. n. A10680 del 22 ottobre 2012</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/cv_Torella_Marco.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Torella_Dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Torella_Dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Torella_attestazione_insussistenza.pdf</t>
   </si>
   <si>
     <t>TRABATTONI</t>
   </si>
   <si>
     <t>4.485,00 IVA ed oneri inclusi</t>
   </si>
@@ -9817,783 +10267,834 @@
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Trabattoni_dichiarazione_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Trabattoni_Dichiarazione_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Trabattoni_attestazione_insussistenza.pdf</t>
   </si>
   <si>
     <t>TRILLO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TRILLO_CLAUDIA.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TRILLO_dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TRILLO_dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TRILLO_Attestazione_insussistenza.pdf</t>
   </si>
   <si>
+    <t>TROILO</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROILO-LETIZIA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROILO-LETIZIA-Dich-cariche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROILO-LETIZIA-Attestazione-Direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>GABRIELE</t>
   </si>
   <si>
     <t>TROISE</t>
   </si>
   <si>
+    <t>Gestione Contabile, previd. Fiscale e tribut. ex OPCM 3560-3708-3921-3441</t>
+  </si>
+  <si>
+    <t>22.000,00 annui</t>
+  </si>
+  <si>
+    <t>D. Lgs. 163/2006 art. 125, comma 11</t>
+  </si>
+  <si>
+    <t>Contratto Reg. Cron. 17455 del 1/10/2014</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TROISE_GABRIELE.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROISE_dichiarazione_incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROISE_dich_conflitto__interesse.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROISE_attestazione_insussistenza.pdf</t>
+  </si>
+  <si>
     <t>Consulenza contabile concernente le gestioni commissariali di cui alle Ordinanze della Presidenza del Consiglio dei Ministri e le relative contabilità speciali</t>
   </si>
   <si>
     <t>mensili  1.800,00</t>
   </si>
   <si>
     <t>D.Lgs. n. 163/2006</t>
   </si>
   <si>
     <t>Disposizione n. 69 del 24/09/2015, prot. n. 03442015</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TROISE_GABRIELE_06_11_15.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROISE_dichiarazione_incarichi_06_11_15.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROISE_dich_conflitto__interesse_06_11_15.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROISE_attestazione_insussistenza_06_11_15.pdf</t>
   </si>
   <si>
-    <t>Gestione Contabile, previd. Fiscale e tribut. ex OPCM 3560-3708-3921-3441</t>
-[...22 lines deleted...]
-  <si>
     <t>TUFO</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Antonella_Tufo.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_Dich_incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_Dich_conflitto_interessi.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_Antonella_CV_10122020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_Antonella_Dich_Incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_Antonella_Dich_Conflitto_Interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_dichiar_cert_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_dichiar_atto_not.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Antonella_Tufo.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>UCCELLA</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-Dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-Attestaz-Direttore-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-Francesca-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-Francesca-Dichiarazioni_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-Francesca-Dichiarazioni.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-Francesca-Attestazione-Direttore.pdf</t>
+  </si>
+  <si>
+    <t>Esperto PNRR -ingegnere civile</t>
+  </si>
+  <si>
+    <t>Determinazioni dirigenziali n. G17788/2024 e &amp;nbsp;n. G11131 del 01/09/2025</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-Dich-sostitutiva-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-Attestaz-Direttore-2025.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-Dichiarazione_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-Dichiarazione.pdf</t>
   </si>
   <si>
-    <t>Esperto PNRR -ingegnere civile</t>
-[...34 lines deleted...]
-  <si>
     <t>TANIA</t>
   </si>
   <si>
     <t>ULZEGA</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-CV_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-Dichiarazioni_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-Attestazione-Direttore.pdf</t>
   </si>
   <si>
+    <t>Esperto PNRR -ingegnere civile - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-TANIA-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-TANIA-dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-TANIA-attestaz-direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-Dichiarazione.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-Dichiarazione_1.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-TANIA-CV-2026.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>Determinazione dirigenziale n. G17788 del 23/12/2024</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-TANIA-CV-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-TANIA-Dich-sostitutiva-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-TANIA-Attestaz-Direttore-2025.pdf</t>
   </si>
   <si>
     <t>UMANA</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Umana_CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Umana_dichiar_cert_incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Umana_dichiar_atto_not.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Elisabetta_Umana.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UMANA_Dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UMANA_Dich_conflitto_interessi.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Umana_CV.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>UMENA</t>
   </si>
   <si>
     <t>Sostegno alle attività di inclusione sociale, integrazione delle politiche attive del lavoro, valorizzazione del partenariato socio economico.</t>
   </si>
   <si>
     <t>importo lordo annuo 106.750,00</t>
   </si>
   <si>
     <t>Determinazione n. G16650 del 03/12/2019</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UMENA_ANDREA_CV_23122019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UMENA_ANDREA_Dich_incarichi_23122019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UMENA_ANDREA_Dich_ass_conflitto_interessi_23122019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UMENA_ANDREA_Attest_ass_conflitto_interessi_23122019.pdf</t>
   </si>
   <si>
     <t>KRIZIA GIULIANA</t>
   </si>
   <si>
     <t>VACCA</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA-KRIZIA-GIULIANA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA-KRIZIA-GIULIANA-Dich-cariche-incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA-KRIZIA-GIULIANA-Dich-conflitto-interesse.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_5.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Vacca_Krizia_Giuliana_CV_10122020.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Vacca_Krizia_Giuliana_Dich_Incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Vacca_Krizia_Giuliana_Dich_Conflitto_Interessi.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_VACCA_KRIZIA_GIULIANA.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA_Dich_cariche_incarichi_211116.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA_Dich_assenza_conflitto_interessi_211116.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Vacca_Krizia_Giuliana_CV_10122020.pdf</t>
-[...17 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_5.pdf</t>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA-KRIZIA-GIULIANA-CV_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA-KRIZIA-GIULIANA-Dich-cariche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA-KRIZIA-GIULIANA-Attestazione-Direttore-2026.pdf</t>
   </si>
   <si>
     <t>VACCARI</t>
   </si>
   <si>
     <t>Supporto all’adozione di interventi mirati alla tutela dei diritti dei minori e dei detenuti nonché dei soggetti vittime di violenza</t>
   </si>
   <si>
     <t>40.00,00</t>
   </si>
   <si>
     <t>Determinazione n. G14930 del 9/12/2020</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCARI_IVAN_CV_18122020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCARI_IVAN_Dich_cariche_incarichi_18122020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCARI_IVAN_Dich_conflitto_interessi_18122020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCARI_IVAN_Attestazione_Direttore_23122020.pdf</t>
   </si>
   <si>
     <t>Direzione regionale Formazione, Ricerca e Innovazione, Scuola e Università, Diritto allo Studio</t>
   </si>
   <si>
     <t>Deliberazioni di Giunta Regionale n. 861_2014 e n. 67_2015 - Determinazioni Dirigenziali n. G08179_2017 e n. G09069_2017</t>
   </si>
   <si>
     <t>Determinazioni Dirigenziali n. G08179_2017 e n. G09069_2017</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_VACCARI_IVAN.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCARI_IVAN_Dich_conflitto_interessi_05072017.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCARI_IVAN_Dich_incarichi_05072017.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCARI_IVAN_Attestazione_conflitto_interessi_10072017.pdf</t>
   </si>
   <si>
     <t>VAGAGGINI</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-CV_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-Dichiarazioni.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-Dichiarazioni_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-Attestazione-Direttore.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-Dichiarazione.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-Dichiarazione_0.pdf</t>
+  </si>
+  <si>
+    <t>€ 102.818,40</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-LUCIA-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-LUCIA-Dich-sostitutiva-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-LUCIA-Attestaz-Direttore-2025.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-LUCIA-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-LUCIA-dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-LUCIA-attestaz-direttore-2026.pdf</t>
   </si>
   <si>
-    <t>€ 102.818,40</t>
-[...31 lines deleted...]
-  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lisa-Valentino-CV_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lisa-Valentino-Dich-sostitutiva.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lisa-Valentino-Attestazione-Direttore.pdf</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lisa-Valentino-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lisa-Valentino-Dich-svolg-incarichi-cariche.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lisa-Valentino-Dich-insuss-situaz-confl-interesse.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lisa-Valentino-Attestaz-insuss-situaz-confl-interesse.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Valentino_Federica_CV_10122020.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Valentino_Federica_Dich_Incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Valentino_Federica_Dich_Conflitto_Interessi.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lisa-Valentino-CV.pdf</t>
-[...10 lines deleted...]
-  <si>
     <t>SABRINA</t>
   </si>
   <si>
     <t>VALLE</t>
   </si>
   <si>
     <t>36882,62</t>
   </si>
   <si>
     <t>Termine consulenza 16/03/2016. Rassegnate dimissioni in data 09/09/2015.</t>
   </si>
   <si>
     <t>DD_G01236_13_02_2015</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_VALLE_SABRINA.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VALLE_dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VALLE_dich_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VALLE_Attestaz_insuss_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>MATILDE</t>
   </si>
   <si>
     <t>VECCHIONE</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-Dichiarazione_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-Dichiarazione.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-Dich-sostitutiva-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-Attestaz-Direttore-2025.pdf</t>
+  </si>
+  <si>
+    <t>Esperto PNRR - ingegnere gestionale - Proroga contratto (determinazione n. G05403/2026)</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-Dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-Attestaz-Direttore-2026.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-CV.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-Matilde-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-Matilde-Dichiarazioni.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-Matilde-Dichiarazioni_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-Matilde-Attestazione-Direttore.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-CV-2025.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>VESCIO</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-attestaz-direttore-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ingegnere inform (middle) mappatura</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-Dich-sostitutiva-def.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-Attestaz-Direttore.pdf</t>
+  </si>
+  <si>
     <t>Esperto PNRR - Ingegnere informatico (middle) mappatura processi</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-CV-2026.pdf</t>
-[...19 lines deleted...]
-  <si>
     <t>€ 59.415,04</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-CV-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Vescio-Roberto-Dich-06032025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-Attestaz-Direttore-2025.pdf</t>
   </si>
   <si>
+    <t>VENERA</t>
+  </si>
+  <si>
+    <t>VIOLA</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLA-VENERA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLA-VENERA-Dich-cariche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLA-VENERA-Attestazione-Direttore-2026.pdf</t>
+  </si>
+  <si>
     <t>VIOLANI</t>
   </si>
   <si>
+    <t>Esperto PNRR - Agronomo - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-Dich-sostitutiva-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-Attestaz-Direttore-2026.pdf</t>
+  </si>
+  <si>
+    <t>Esperto PNRR - Agronomo</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Violani-Francesco-Dich-06032025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-Attestaz-Direttore-2025.pdf</t>
+  </si>
+  <si>
     <t>Agronomo</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-CV-def.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-Dich-sostitutiva-def.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-Attestaz-Direttore.pdf</t>
   </si>
   <si>
-    <t>Esperto PNRR - Agronomo</t>
-[...19 lines deleted...]
-  <si>
     <t>GAETANO</t>
   </si>
   <si>
     <t>VITIELLO</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-Dich-sostitutiva.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-Attestaz-Direttore.pdf</t>
+  </si>
+  <si>
+    <t>€ 104.534,40</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-Dich-sostitutiva-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-Attestaz-Direttore-2025.pdf</t>
+  </si>
+  <si>
+    <t>ANTONIETTA</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-ANTONIETTA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-ANTONIETTA-Dich-cariche-incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-ANTONIETTA-Dich-conflitto-interesse.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_6.pdf</t>
+  </si>
+  <si>
+    <t>€ 6.344,00 </t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-attestaz-direttore-2026.pdf</t>
   </si>
   <si>
-    <t>ANTONIETTA</t>
-[...34 lines deleted...]
-  <si>
     <t>NICOLETTA</t>
   </si>
   <si>
     <t>ZACCHI</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-NICOLETTA-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Zacchi-Nicoletta-Dich-06032025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-NICOLETTA-Attestaz-Direttore-2025.pdf</t>
+  </si>
+  <si>
+    <t>€ 49.800,00</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-Dichiarazioni.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-Dichiarazioni_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-Attestazione-Direttore.pdf</t>
+  </si>
+  <si>
+    <t>Compenso massimo annuo omnicomprensivo, al netto degli oneri accessori di legge a carico della Regione e dell'IVA, pari a € 49.800,00</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-CV_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-Dichiarazione.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-Dichiarazione_0.pdf</t>
+  </si>
+  <si>
     <t>Determinazione dirigenziale n. G17652/2025&amp;nbsp;</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-NICOLETTA-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-NICOLETTA-dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-NICOLETTA-attestaz-direttore-2026.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-NICOLETTA-CV-2025.pdf</t>
-[...34 lines deleted...]
-  <si>
     <t>ZANI</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-Dich-sostitutiva-2025-DEF.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-Attestaz-Direttore-2025.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-Dich-sostitutiva-def.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-Attestaz-Direttore.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-dich-sostitutiva-2026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-attestaz-direttore-2026.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-CV-2025.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>ZARATTI</t>
   </si>
   <si>
     <t>D. Lgs. 163/2006- D.P.R. 207/2010</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cv_Zaratti_Antonio.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Zaratti_Dich_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Zaratti_dich_conflitto__interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Zaratti_attestazione_insussistenza.pdf</t>
   </si>
   <si>
     <t>MARIA CRISTINA</t>
   </si>
   <si>
     <t>ZUCHI</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-Dichiarazione_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-Dichiarazione.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-CV_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-Dichiarazioni.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-Dichiarazioni_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-Attestazione-Direttore.pdf</t>
+  </si>
+  <si>
     <t>Esperto PNRR -esperto statistico</t>
   </si>
   <si>
     <t>€ 101.560,00</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-MARIA-CRISTINA-CV-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-MARIA-CRISTINA-Dich-sostitutiva-2025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-MARIA-CRISTINA-Attestaz-Direttore-2025.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-CV.pdf</t>
-[...5 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-Dichiarazione.pdf</t>
+    <t>Esperto PNRR -esperto statistico&amp;nbsp;Proroga contratto (determinazione n. G05403/2026)</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-MARIA-CRISTINA-CV-09022026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-MARIA-CRISTINA-Autocertificazione-12012026.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-MARIA-CRISTINA-Attestazione-direttore-13022026.pdf</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-Attestazione-Direttore.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <u/>
       <color rgb="FF0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -10624,2260 +11125,2339 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Agnelli-Cinzia-Dich-incarichi-13112021.pdf" TargetMode="External"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Agnelli-Cinzia-Dich-conflitto-interesse-20122021.pdf" TargetMode="External"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_AGRO_MARIA_LUDOVICA_29032019.pdf" TargetMode="External"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AGRO_MARIA_LUDOVICA_Dich_cariche_incarichi_30072019.pdf" TargetMode="External"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AGRO_MARIA_LUDOVICA_Dich_conflitto_interesse_09042019.pdf" TargetMode="External"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AGRO_MARIA_LUDOVICA_Attestazione_Direttore_30072019.pdf" TargetMode="External"/>
-<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-CV-2025.pdf" TargetMode="External"/>
-[...1 lines deleted...]
-<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-CV-25012026_0.pdf" TargetMode="External"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-autocertificazione-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-Attestaz-direttore-2026.pdf" TargetMode="External"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-Alessandra-CV-2023.pdf" TargetMode="External"/>
 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-Alessandra-Dichiarazioni.pdf" TargetMode="External"/>
 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-Alessandra-Dichiarazioni_0.pdf" TargetMode="External"/>
 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-Alessandra-Attestazione-Direttore.pdf" TargetMode="External"/>
 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-Alessandra-CV.pdf" TargetMode="External"/>
 <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-Alessandra-Dichiarazione.pdf" TargetMode="External"/>
 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-Alessandra-Dichiarazione_0.pdf" TargetMode="External"/>
 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-Alessandra-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
-<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-CV-25012026_0.pdf" TargetMode="External"/>
-[...9 lines deleted...]
-<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Luca-Alessandra-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Luca-Alessandra-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Luca-Alessandra-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Luca-Alessandra-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Luca-Alessandra-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_IADECOLA_ALESSANDRA_05032018.pdf" TargetMode="External"/>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IADECOLA_ALESSANDRA_Dich_cariche_incarichi_05032018.pdf" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IADECOLA_ALESSANDRA_Dich_conflitto_interesse_23012018.pdf" TargetMode="External"/>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IADECOLA_ALESSANDRA_Attestazione_Segretario_Generale.pdf" TargetMode="External"/>
 <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-CV_0.pdf" TargetMode="External"/>
 <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-Dichiarazioni.pdf" TargetMode="External"/>
 <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-Dichiarazioni_0.pdf" TargetMode="External"/>
 <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-Attestazione-Direttore.pdf" TargetMode="External"/>
 <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-CV.pdf" TargetMode="External"/>
 <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-Dichiarazione.pdf" TargetMode="External"/>
 <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-Dichiarazione_0.pdf" TargetMode="External"/>
 <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
-<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI-AESSANDRO-CV.pdf" TargetMode="External"/>
-[...29 lines deleted...]
-<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-PAOLA-ROSA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI-ALESSANDRO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI-ALESSANDRO-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI-ALESSANDRO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI-AESSANDRO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI-ALESSANDRO-autocertificazione.pdf" TargetMode="External"/>
+<Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI-ALESSANDRO-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-GIUSEPPE-MARIA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-GIUSEPPE-MARIA-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-GIUSEPPE-MARIA-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-GIUSEPPE-MARIA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Amendola-Giuseppe-Maria-Dich-06032025.pdf" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-GIUSEPPE-MARIA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-PAOLA-ROSA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-PAOLA-ROSA-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-PAOLA-ROSA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-Attestazione-Direttore.pdf" TargetMode="External"/>
 <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Annunziata_18112016.pdf" TargetMode="External"/>
 <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Annunziata_dich_incarichi_18112016.pdf" TargetMode="External"/>
 <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Annunziata_dich_assenza_conflitto_interessi_1112016.pdf" TargetMode="External"/>
 <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi_Annunziata_Bernardi_18112016.pdf" TargetMode="External"/>
 <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ANTINELLI_ADRIANO.pdf" TargetMode="External"/>
 <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Antinelli_Adriano_dich_incarichi.pdf" TargetMode="External"/>
 <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Antinelli_Adriano_conflitto_interessi.pdf" TargetMode="External"/>
 <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ARCA__SILVIA_2019.pdf" TargetMode="External"/>
 <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARCA__SILVIA_dich_cariche_incarichi_18072019.pdf" TargetMode="External"/>
 <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARCA__SILVIA_dich_assenza_conflitto_18072019.pdf" TargetMode="External"/>
 <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARCA__SILVIA_attestazione_Direttore_18072019.pdf" TargetMode="External"/>
-<Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-LUIGI-MASSIMILIANO-CV-2025.pdf" TargetMode="External"/>
-[...1 lines deleted...]
-<Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-LUIGI-MASSIMILIANO-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-MASSIMILIANO-CV-def.pdf" TargetMode="External"/>
+<Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-MASSIMILIANO-Dich-sostitutiva-def.pdf" TargetMode="External"/>
+<Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Arena-Luigi-Massimiliano-Attestazione-Direttore.pdf" TargetMode="External"/>
 <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-LUIGI-MASSIMILIANO-CV-2026.pdf" TargetMode="External"/>
 <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-LUIGI-MASSIMILIANO-autocertificazione-2026.pdf" TargetMode="External"/>
 <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-LUIGI-MASSIMILIANO-Attestaz-direttore-2026.pdf" TargetMode="External"/>
-<Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-MASSIMILIANO-CV-def.pdf" TargetMode="External"/>
-[...252 lines deleted...]
-<Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-LUIGI-MASSIMILIANO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Arena-Luigi-Dich-06032025.pdf" TargetMode="External"/>
+<Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-LUIGI-MASSIMILIANO-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARRIGO-PAOLA-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARRIGO-PAOLA-Dich-cariche-incarichi-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARRIGO-PAOLA-Attestazione-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ASOLE_2014_senzainfo.pdf" TargetMode="External"/>
+<Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Asole_Simona_Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_CV_20122019.pdf" TargetMode="External"/>
+<Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_Dich_incarichi_20122019.pdf" TargetMode="External"/>
+<Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_Dich_ass_conflitto_interessi_20122019_Copia.pdf" TargetMode="External"/>
+<Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_Att_assenza_conf_interessi_20122019.pdf" TargetMode="External"/>
+<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ASOLE_SIMONA.pdf" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_dich_svolgimento_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_attestazione_assenza_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_dich_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_attestazione_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ASOLE_SIMONA_15022018.pdf" TargetMode="External"/>
+<Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AOLE_SIMONA_Dich_cariche_incarichi_20062018.pdf" TargetMode="External"/>
+<Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AOLE_SIMONA_Dich_conflitto_interesse_20062018.pdf" TargetMode="External"/>
+<Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AOLE_SIMONA_Attestazione_Direttore_10072018.pdf" TargetMode="External"/>
+<Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Lucia_Barberini.pdf" TargetMode="External"/>
+<Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Barberini_dich_conflitto__interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BARBERINI_Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Barberini_dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BARCA_FLAVIA_20032019.pdf" TargetMode="External"/>
+<Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BARCA_FLAVIA_Dich_cariche_incarichi_30072019.pdf" TargetMode="External"/>
+<Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BARCA_FLAVIA_Dich_conflitto_interesse_09042019.pdf" TargetMode="External"/>
+<Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BARCA_FLAVIA_Attestazione_Direttore_30072019.pdf" TargetMode="External"/>
+<Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BARTOLOMUCCI_BERNARDO_ANTONIO_PIETRO.pdf" TargetMode="External"/>
+<Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BARTOLOMUCCI_BERNARDO_ANTONIO_PIETRO_Dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BARTOLOMUCCI_BERNARDO_ANTONIO_PIETRO_Dich_assenza_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BARTOLOMUCCI_BERNARDO_ANTONIO_PIETRO_Attestaz_assenza_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/cv_bartolomucci_bernardo.pdf" TargetMode="External"/>
+<Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/bartolomucci_dichiarazione_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bartolomucci_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/bartolomucci_attestazione_insussistenza.pdf" TargetMode="External"/>
+<Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BASILI_MAURIZIO.pdf" TargetMode="External"/>
+<Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BASILI_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BASILI_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BASILI_attestazione_insussistenza.pdf" TargetMode="External"/>
+<Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BATTAGLIA-Alessandro-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BATTAGLIA-Alessandro-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BATTAGLIA-Alessandro-Dichiarazione_1.pdf" TargetMode="External"/>
+<Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BATTAGLIA-Alessandro-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BATTISTINI-GRETA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BATTISTINI-GRETA-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BATTISTINI-GRETA-Dich-conflitto-ineresse.pdf" TargetMode="External"/>
+<Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804.pdf" TargetMode="External"/>
+<Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Bellacicco_Silvia.pdf" TargetMode="External"/>
+<Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellacicco_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellacicco_Silvia_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellacicco_attestazione_insussistenza.pdf" TargetMode="External"/>
+<Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellante_Luigi_CV_10122020.pdf" TargetMode="External"/>
+<Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellante_Luigi_Dich_Incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellante_Luigi_Dich_Conflitto_Interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf" TargetMode="External"/>
+<Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellante_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellante_dichiar_cert_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellante_dichiar_atto_not.pdf" TargetMode="External"/>
+<Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_interesse_G08389_21072016.pdf" TargetMode="External"/>
+<Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Bellante_Luigi.pdf" TargetMode="External"/>
+<Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLANTE_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLANTE_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-DANIELA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-DANIELA-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-DANIELA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-DANIELA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-DANIELA-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-DANIELA-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BELLOTTI_ROSANNA_280032019.pdf" TargetMode="External"/>
+<Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLOTTI_ROSANNA_Dich_cariche_incarichi_30072019.pdf" TargetMode="External"/>
+<Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLOTTI_ROSANNA_Dich_conflitto_interesse_11042019.pdf" TargetMode="External"/>
+<Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLOTTI_ROSANNA_Attestazione_Direttore_30072019.pdf" TargetMode="External"/>
+<Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BENEVOLO_08072019.pdf" TargetMode="External"/>
+<Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Cariche_BENEVOLO.pdf" TargetMode="External"/>
+<Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Assenza_conflitto_BENEVOLO.pdf" TargetMode="External"/>
+<Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_BENEVOLO.pdf" TargetMode="External"/>
+<Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BENEVOLO_FRACESCO_CV_10062019.pdf" TargetMode="External"/>
+<Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BENEVOLO_FRACESCO_Attestazione_Direttore_29122020.pdf" TargetMode="External"/>
+<Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Bernardi_18112016.pdf" TargetMode="External"/>
+<Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bernardi_dich_incarichi_18112016.pdf" TargetMode="External"/>
+<Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bernardi_dich_assenza_conflitto_interessi_18112016.pdf" TargetMode="External"/>
+<Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi_Annunziata_Bernardi_18112016.pdf" TargetMode="External"/>
+<Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-FABIO-ORLANDO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-FABIO-ORLANDO-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-FABIO-ORLANDO-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-FABIO-ORLANDO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bernardini-Fabio-Orlando-Dich-06032025.pdf" TargetMode="External"/>
+<Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-FABIO-ORLANDO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BIANCHI_CATIA_01072015.pdf" TargetMode="External"/>
+<Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIANCHI_CATIA__DICH_INCARICHI_01072015.pdf" TargetMode="External"/>
+<Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIANCHI_CATIA__DICH_INS_CONF_INTERESSI_ROCCAGIOVINE_01072015.pdf" TargetMode="External"/>
+<Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIANCHI_CATIA__ATT.NE_INS_CONF_INTERESSI_ROCCAGIOVINE_01072015.pdf" TargetMode="External"/>
+<Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BIANCHI_CATIA_01072015.pdf" TargetMode="External"/>
+<Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIANCHI_CATIA__DICH_INCARICHI_01072015.pdf" TargetMode="External"/>
+<Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIANCHI_CATIA__DICH_INS_CONF_INTERESSI_PERCILE_01072015.pdf" TargetMode="External"/>
+<Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIANCHI_CATIA__ATT.NE_INS_CONF_INTERESSI_PERCILE_01072015.pdf" TargetMode="External"/>
+<Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIASI-VALENTINA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIASI-VALENTINA-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIASI-VALENTINA-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_0.pdf" TargetMode="External"/>
+<Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIGIOTTI_FRANCESCO_CV_ott_2020.pdf" TargetMode="External"/>
+<Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_incarichi_cariche_Bigiotti_Francesco_18112020.pdf" TargetMode="External"/>
+<Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_ass_conflitto_interessi_Bigiotti_Francesco_18112020.pdf" TargetMode="External"/>
+<Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_assenza_confl_interessi_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIGIOTTI_FRANCESCO_CV_26112019.pdf" TargetMode="External"/>
+<Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIGIOTTI_FRANCESCO_dich_cariche_incarichi_26112019.pdf" TargetMode="External"/>
+<Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIGIOTTI_FRANCESCO_dich_conflitto_interesse_26112019.pdf" TargetMode="External"/>
+<Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIGIOTTI_FRANCESCO_Attestaz_insuss_conflitto_interessi_26112019.pdf" TargetMode="External"/>
+<Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Biolghini_Tiziana_18052020.pdf" TargetMode="External"/>
+<Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Biolghini_Tiziana_dich_cariche_incarichi_18052020.pdf" TargetMode="External"/>
+<Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Biolghini_Tiziana_dich_ass_conflitto_interessi_15052020.pdf" TargetMode="External"/>
+<Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/biolghini_tiziana_Attestaz_DIrettore_18052020.pdf" TargetMode="External"/>
+<Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-PAOLA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-PAOLA-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-PAOLA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-PAOLA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-PAOLA-autocertificazione-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-PAOLA-Attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-PASQUALE-CV-2025-DEF.pdf" TargetMode="External"/>
+<Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bondanese-Pasquale-Dich-06032025.pdf" TargetMode="External"/>
+<Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-PASQUALE-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONGARZONE-GIULIA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONGARZONE-GIULIA-Dich-cariche-incarichi-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONGARZONE-GIULIA-Attestazione-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONOTTI-SAMIRA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONOTTI-SAMIRA-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONOTTI-SAMIRA-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_7.pdf" TargetMode="External"/>
+<Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bonura-Alessandro-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bonura-Alessandro-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bonura-Alessandro-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRAIDA-MATTEO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRAIDA-MATTEO-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRAIDA-MATTEO-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRAIDA-MATTEO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Braida-Matteo-Dich-06032025.pdf" TargetMode="External"/>
+<Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRAIDA-MATTEO-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRAIDA-MATTEO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Braida-Matteo-Dich-sostitutiva-27092024.pdf" TargetMode="External"/>
+<Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRAIDA-MATTEO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BRANCATI_08072019.pdf" TargetMode="External"/>
+<Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Cariche_BRANCATI.pdf" TargetMode="External"/>
+<Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Assenza_conflitto_BRANCATI.pdf" TargetMode="External"/>
+<Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_BRANCATI.pdf" TargetMode="External"/>
+<Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRANCATI_RAFFAELE__Notifica_di_revoca.pdf" TargetMode="External"/>
+<Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BRANCATI_RAFFAELE.pdf" TargetMode="External"/>
+<Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRANCATI_dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRANCATI_dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRANCATI_attestazione_insussistenza.pdf" TargetMode="External"/>
+<Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BRITTELLI_ANGELA_05032018.pdf" TargetMode="External"/>
+<Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRITTELLI_ANGELA_Dich_cariche_incarichi_05032018.pdf" TargetMode="External"/>
+<Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRITTELLI_ANGELA_Dich_conflitto_interesse_31012018.pdf" TargetMode="External"/>
+<Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRITTELLI_ANGELA_Attestazione_Segretario_Generale.pdf" TargetMode="External"/>
+<Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Brunelli_Maria_Laura_CV_10122020.pdf" TargetMode="External"/>
+<Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Brunelli_Maria_Laura_Dich_Incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Brunelli_Maria_Laura_Dich_Conflitto_Interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf" TargetMode="External"/>
+<Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-Dichiarazioni_1.pdf" TargetMode="External"/>
+<Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-TERESA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Burrai-Teresa-Dich-06032025.pdf" TargetMode="External"/>
+<Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-TERESA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-PAOLO-CV-2025-DEF.pdf" TargetMode="External"/>
+<Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cacurri-Paolo-Dich-06032025.pdf" TargetMode="External"/>
+<Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-PAOLO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-PAOLO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-PAOLO-autocertificazione-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-PAOLO-Attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CADDEO-ANGELA-MARIA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CADDEO-ANGELA-MARIA-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CADDEO-ANGELA-MARIA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CAIAZZO_CATELLO.pdf" TargetMode="External"/>
+<Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAIAZZO_CATELLO_Dich_conflitto_interessi_07_03_2016.pdf" TargetMode="External"/>
+<Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAIAZZO_CATELLO_Dich_incarichi_07_03_2016.pdf" TargetMode="External"/>
+<Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAIAZZO_CATELLO_Dich_conflitto_interessi_28062017.pdf" TargetMode="External"/>
+<Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAIAZZO_CATELLO_Dich_incarichi_28062017.pdf" TargetMode="External"/>
+<Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAIAZZO_CATELLO_Attestazione_conflitto_interessi_28062017.pdf" TargetMode="External"/>
+<Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Caiazzo.pdf" TargetMode="External"/>
+<Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Caiazzo.pdf" TargetMode="External"/>
+<Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAIAZZO_CATELLO_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Caiazzo_Dichiarazione_titolarit__incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAIAZZO_CATELLO_Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALBUCCI-PAOLO-CV-2022.pdf" TargetMode="External"/>
+<Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calbucci-Paolo-Dich-carichi-incarichi-17092024.pdf" TargetMode="External"/>
+<Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calbucci-Paolo-Attestazione-insuss-situaz-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Calbucci_Paolo.pdf" TargetMode="External"/>
+<Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALBUCCI_PAOLO_Dich_svolgim_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calbucci_Paolo_dich_insuss_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calbucci_Paolo_attestazione_insuss_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calbucci-Paolo-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calbucci-Paolo-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calbucci-Paolo-Attestaz-insuss-conflitto-interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CALBUCCI_PAOLO_30072018.pdf" TargetMode="External"/>
+<Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALBUCCI_PAOLO_dich_cariche_incarichi_24092018.pdf" TargetMode="External"/>
+<Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALBUCCI_PAOLO_dich_conflitto_interesse_24092018.pdf" TargetMode="External"/>
+<Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALBUCCI_PAOLO_dich_attestazione_Direttore_24092018.pdf" TargetMode="External"/>
+<Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CALBUCCI_08072019.pdf" TargetMode="External"/>
+<Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Cariche_CALBUCCI.pdf" TargetMode="External"/>
+<Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Assenza_conflitto_CALBUCCI.pdf" TargetMode="External"/>
+<Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_CALBUCCI.pdf" TargetMode="External"/>
 <Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Caldarola-Antonio-CV-06092024.pdf" TargetMode="External"/>
 <Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-Dich-sostitutiva.pdf" TargetMode="External"/>
 <Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-Attestazione-Direttore-05092024.pdf" TargetMode="External"/>
-<Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Campagna_Andrea.pdf" TargetMode="External"/>
-[...326 lines deleted...]
-<Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO_attestazione_insussistenza.pdf" TargetMode="External"/>
+<Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-CV-2025-DEF.pdf" TargetMode="External"/>
+<Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-Dich-sostitutiva_0.pdf" TargetMode="External"/>
+<Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Campagna_Andrea.pdf" TargetMode="External"/>
+<Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Campagna_dich_conflitto__interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAMPAGNA_Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Campagna_dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANALE-MARCO-CV-01042025.pdf" TargetMode="External"/>
+<Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANALE-MARCO-Dich-incarichi-cariche-26082025.pdf" TargetMode="External"/>
+<Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANALE-MARCO-Dich-insuss-conflitto-interessi-26082025.pdf" TargetMode="External"/>
+<Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANALE-MARCO-Attestazione-isuss-conflitto-interessi-12092025.pdf" TargetMode="External"/>
+<Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-LIVIA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-LIVIA-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-LIVIA-attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-LIVIA-CV-2025_0.pdf" TargetMode="External"/>
+<Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich-sost-Cannella-Livia-23122024.pdf" TargetMode="External"/>
+<Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-LIVIA-Attestaz-Direttore_0.pdf" TargetMode="External"/>
+<Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-Livia-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cannella-Livia-Dich-Incarichi-30082022.pdf" TargetMode="External"/>
+<Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-Livia-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-Livia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-Livia-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-Livia-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-Livia-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-Livia-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Canu-Massimo-CV-30042026.pdf" TargetMode="External"/>
+<Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Canu-Massimo-Dich-svolgimento-incarichi-cariche-30042026.pdf" TargetMode="External"/>
+<Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Canu-Massimo-Dich-assenza-conflitto-interesse-30042026.pdf" TargetMode="External"/>
+<Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Canu-Massimo-Attestazione-Direttore-18082026.pdf" TargetMode="External"/>
+<Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Capone_Eleonora_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Capone_Eleonora_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Capone_Eleonora_Dich_Conflitto_Interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/E_Capone_C_Izzi__Attestazione_Direttore_2020_03.pdf" TargetMode="External"/>
+<Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAPUTO-LEONARDO-MARIA-CV-19092024.pdf" TargetMode="External"/>
+<Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAPUTO-LEONARDO-MARIA-Dich-incarichi-cariche-29082025.pdf" TargetMode="External"/>
+<Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAPUTO-LEONARDO-Dich-insuss-conflitto-interessi-29082025.pdf" TargetMode="External"/>
+<Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAPUTO-LEONARDO-MARIA-Attestazione-isuss-conflitto-interessi-15092025.pdf" TargetMode="External"/>
+<Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARBONE-Santo-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARBONE-Santo-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARBONE-Santo-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARBONE-Santo-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Santo-Carbone-CV-04102022.pdf" TargetMode="External"/>
+<Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni-Santo-Carbone-22072022.pdf" TargetMode="External"/>
+<Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni-Santo-Carbone-22072022_0.pdf" TargetMode="External"/>
+<Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-dir-Santo-Carbone-10082022.PDF" TargetMode="External"/>
+<Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-Dichiarazione_1.pdf" TargetMode="External"/>
+<Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-ALESSANDRO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-ALESSANDRO-Dichiarazione-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-ALESSANDRO-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-ALESSANDRO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-ALESSANDRO-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-ALESSANDRO-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Carillo_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Carillo_dich_cert_incar.pdf" TargetMode="External"/>
+<Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Carillo_dichi_sost_atto_not.pdf" TargetMode="External"/>
+<Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_interesse_G08389_21072016.pdf" TargetMode="External"/>
+<Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Carillo_GIANNA.pdf" TargetMode="External"/>
+<Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARILLO_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARILLO_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARINI-CEMETRIO-CV-1.pdf" TargetMode="External"/>
+<Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARINI-CEMETRIO-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARINI-CEMETRIO-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARINI-CEMETRIO-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARINI-CEMETRIO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-VALERIO-CV-2025_0.pdf" TargetMode="External"/>
+<Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-VALERIO-Dich-sostitutiva-2025-DEF.pdf" TargetMode="External"/>
+<Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-VALERIO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-VALERIO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-VALERIO-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-VALERIO-Attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Carrubba_Cinzia_Teresa_CV_10122020.pdf" TargetMode="External"/>
+<Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Carrubba_Cinzia_Teresa_Dich_Incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Carrubba_Cinzia_Teresa_Dich_Conflitto_Interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf" TargetMode="External"/>
+<Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Caruso_Silvia_CV_10122020.pdf" TargetMode="External"/>
+<Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Caruso_Silvia_Dich_Incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Caruso_Silvia_Dich_Conflitto_Interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf" TargetMode="External"/>
+<Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Attestazione-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-GIUSEPPE-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-GIUSEPPE-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-GIUSEPPE-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Attestazione-Direttore_0.pdf" TargetMode="External"/>
+<Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASALI-PAOLA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASALI-PAOLA-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASALI-PAOLA-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASALI-PAOLA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-MARIANNA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-MARIANNA-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-MARIANNA-attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Dichiarazioni-REV.pdf" TargetMode="External"/>
+<Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Dichiarazioni-ID-385-02072026.pdf" TargetMode="External"/>
+<Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cassar&#224;-Benedetto-CV-15112021.pdf" TargetMode="External"/>
+<Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA'-Benedetto-Dich-cariche-incarichi-20220222.pdf" TargetMode="External"/>
+<Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cassar&#224;-Benedetto-Dich-conflitto-interess-15112021.pdf" TargetMode="External"/>
+<Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA'-Benedetto-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA-BENEDETTO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA-BENEDETTO-Dich-incarichi-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA-BENEDETTO-Attestazione-assenza-confl-interessi-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA'-BENEDETTO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA'-BENEDETTO-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA'-BENEDETTO-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA'-BENEDETTO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTIGLIONE-SIMONA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTIGLIONE-SIMONA-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTIGLIONE-SIMONA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTIGLIONE-SIMONA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTIGLIONE-SIMONA-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTIGLIONE-SIMONA-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Castiglione-Simona-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Castiglione-Simona-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Castiglione-Simona-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_CV_20122019.pdf" TargetMode="External"/>
+<Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_Dich_incarichi_20122019.pdf" TargetMode="External"/>
+<Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_Dich_ass_conflitto_interessi_20122019.pdf" TargetMode="External"/>
+<Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_Att_assenza_conf_interessi_20122019.pdf" TargetMode="External"/>
+<Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CASTRONUOVO_ESMERALDA.pdf" TargetMode="External"/>
+<Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_dich_svolgimento_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_Attestaz_insuss_conflitto_interessi_17112016.pdf" TargetMode="External"/>
+<Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_dich_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_attestazione_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CASTRONUOVO_ESMERALDA_19022018.pdf" TargetMode="External"/>
+<Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_Dich_cariche_incarichi_21062018.pdf" TargetMode="External"/>
+<Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_Dich_conflitto_interesse_21062018.pdf" TargetMode="External"/>
+<Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_Attestazione_Direttore_10072018.pdf" TargetMode="External"/>
+<Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cv_Castronuovo_2_.pdf" TargetMode="External"/>
+<Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Castronuovo_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Castronuovo_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Castronuovo_Esmeralda_Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CATANI-Paola-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CATANI-Paola-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CATANI-Paola-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CATANI-Paola-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARTACI_ANDREA_CV_23112020.pdf" TargetMode="External"/>
+<Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARTACI_ANDREA_Dich_cariche_incarichi_05112020.pdf" TargetMode="External"/>
+<Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARTACI_ANDREA_Dich_conflitto_interesse_05112020.pdf" TargetMode="External"/>
+<Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARTACI_ANDREA_Attestaz_Direttore_23112020.pdf" TargetMode="External"/>
+<Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CATARCI-ANDREA-G13511-05112021-Revoca.pdf" TargetMode="External"/>
+<Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Caucci-Adele-Goretta-CV-03112022.pdf" TargetMode="External"/>
+<Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Caucci-Adele-Goretta-Dichiarazioni-11082022.pdf" TargetMode="External"/>
+<Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Caucci-Adele-Goretta-Dichiarazioni-11082022_0.pdf" TargetMode="External"/>
+<Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-assenza-confl-int-CAUCCI-ADELE-GORETTA.pdf" TargetMode="External"/>
+<Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CECCONI-LAVINIA-CV-2025-DEF.pdf" TargetMode="External"/>
+<Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CECCONI-LAVINIA-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CECCONI-LAVINIA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cecconi-Lavinia-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cecconi-Lavinia-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cecconi-Lavinia-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CECCONI-LAVINIA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CECCONI-LAVINIA-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CECCONI-LAVINIA-attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CENTI_GINO.pdf" TargetMode="External"/>
+<Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTI_GINO_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTIONI-GIULIA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTIONI-GIULIA-Dich-cariche-incarichi-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTIONI-GIULIA-Attestazione-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-ROBERTA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-ROBERTA-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-ROBERTA-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-Roberta-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-Roberta-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-Roberta-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-Roberta-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-ROBERTA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Centonze-Roberta-Dich-06032025.pdf" TargetMode="External"/>
+<Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-ROBERTA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Centra-Antonio-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Cerfolli_Fulvio_dic_2015.pdf" TargetMode="External"/>
+<Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CERFOLLI_FULVIO_dichiarazione_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CERFOLLI_FULVIO_dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CERFOLLI_FULVIO_Attestazione_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-Amelia-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-AMELIA-Dich-cariche-incarichi-06062022.pdf" TargetMode="External"/>
+<Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-AMELIA-Dich-cariche-incarichi-06062022_0.pdf" TargetMode="External"/>
+<Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-Amelia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-AMELIA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesareo-Amelia-Dich-06032025.pdf" TargetMode="External"/>
+<Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-AMELIA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesareo-Amelia-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesareo-Amelia-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesareo-Amelia-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesareo-Amelia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-AMELIA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-AMELIA-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-AMELIA-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESARINI-Maurizio-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESARINI-Maurizio-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESARINI-Maurizio-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESARINI-Maurizio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesolini-Eleonora-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesolini-Eleonora-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesolini-Eleonora-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesolini-Eleonora-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESOLINI-Eleonora-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESOLINI-Eleonora-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESOLINI-Eleonora-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESOLINI-Eleonora-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ciarletta_Maria_Stella_CV_24092019.pdf" TargetMode="External"/>
+<Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIARLETTA_MARIA_STELLA_Dich_incarichi_12092019.pdf" TargetMode="External"/>
+<Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIARLETTA_MARIA_STELLA_Dich_conflitto_interessi_12092019.pdf" TargetMode="External"/>
+<Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIARLETTA_MARIA_STELLA_Attestaz_conflitto_interessi_12092019.pdf" TargetMode="External"/>
+<Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cicerchia-Elisabetta-CV-27072025.pdf" TargetMode="External"/>
+<Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CIFALITTI_CHRISTIAN.pdf" TargetMode="External"/>
+<Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIFALITTI_CHRISTIAN_Dich_incarichi_23062017.pdf" TargetMode="External"/>
+<Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIFALITTI_CHRISTIAN_Dich_conflitto_interessi_23062017.pdf" TargetMode="External"/>
+<Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIFALITTI_CHRISTIAN_Attestazione_conflitto_interessi_18092017.pdf" TargetMode="External"/>
+<Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIOFANI-DOMENICO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIOFANI-DOMENICO-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIOFANI-DOMENICO-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIOFANI-DOMENICO-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIPOLLONI_MARIA_CHIARA_CV_12122019.pdf" TargetMode="External"/>
+<Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIPOLLONI_MARIA_CHIARA_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIPOLLONI_MARIA_CHIARA_dich_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIPOLLONI_MARIA_CHIARA_Attestazione_insuss_conflitto.pdf" TargetMode="External"/>
+<Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CITINO_GIORGIA.pdf" TargetMode="External"/>
+<Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CITINO_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CITINO_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Citino_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Citino_dichiar_cert_incar.pdf" TargetMode="External"/>
+<Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Citino_dichiar_atto_not.pdf" TargetMode="External"/>
+<Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_interesse_G08389_21072016.pdf" TargetMode="External"/>
+<Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-NICLA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-NICLA-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-NICLA-attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Colaianna-Nicla-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Colaianna-Nicla-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Colaianna-Nicla-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Colaianna-Nicla-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-NICLA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-NICLA-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-NICLA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-Nicla-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-Nicla-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-Nicla-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-Nicla-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Michele_Conti.pdf" TargetMode="External"/>
+<Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Conti_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Conti_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CONTRINO_NICCOLO_.pdf" TargetMode="External"/>
+<Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CONTRINO_NICCOLO__Dichiarazione_svolgimento_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CONTRINO_NICCOLO__Dichiarazione_insussistenza_conflitti_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CONTRINO_NICCOLO__Attestazione_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CORNELINI_PAOLO.pdf" TargetMode="External"/>
+<Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cornelini_Attestazione_insussistenza_situazioni_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cornelini_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cornelini_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cosacco_Augusto_CV_10122020.pdf" TargetMode="External"/>
+<Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cosacco_Augusto_Dich_Incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cosacco_Augusto_Dich_Conflitto_Interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf" TargetMode="External"/>
+<Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COSTANTINI-VALENTINA-CV-06112025.pdf" TargetMode="External"/>
+<Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COSTANTINI-VALENTINA-Dich-incarichi-cariche-27082025.pdf" TargetMode="External"/>
+<Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COSTANTINI-VALENTINA-Dich-insuss-conflitto-interessi-27082025.pdf" TargetMode="External"/>
+<Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COSTANTINI-VALENTINA-Attestazione-isuss-conflitto-interessi-05092025.pdf" TargetMode="External"/>
+<Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Valentina-Costantini-CV-24012024.pdf" TargetMode="External"/>
+<Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Costantini-Valentina-Dich-carichi-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Costantini-Valentina-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Costantini-Valentina-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Coviello_Adelaide_CV_10122020.pdf" TargetMode="External"/>
+<Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Coviello_Adelaide_Dich_Incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Coviello_Adelaide_Dich_Conflitto_Interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf" TargetMode="External"/>
+<Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Crecco_Francesca_092020.pdf" TargetMode="External"/>
+<Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Incarichi_Crecco_Francesca_01092020.pdf" TargetMode="External"/>
+<Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Conflitto_Interessi_Crecco_Francesca_01092020.pdf" TargetMode="External"/>
+<Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_Crecco_Perrotta_102020.pdf" TargetMode="External"/>
+<Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRINO-ALESSANDRO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRINO-ALESSANDRO-Dich-incarichi-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRINO-ALESSANDRO-Attestazione-assenza-confl-interessi-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crisciotti-Cristina-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crisciotti-Cristina-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crisciotti-Cristina-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crisciotti-Cristina-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crisciotti-Cristina-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crisciotti-Cristina-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crisciotti-Cristina-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
 <Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CRISTOFARO_LUCIA_01052017.pdf" TargetMode="External"/>
 <Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO_LUCIA_Dich_cariche_incarichi_12122017.pdf" TargetMode="External"/>
 <Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO_LUCIA_Dich_conflitto_interesse_04122017.pdf" TargetMode="External"/>
 <Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO_LUCIA_Attestazione_Direttore_15122017.pdf" TargetMode="External"/>
-<Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cristofaro-Mariangela-CV_0.pdf" TargetMode="External"/>
-[...1536 lines deleted...]
-<Relationship Id="rId2211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-Attestazione-Direttore.pdf" TargetMode="External"/></Relationships>
+<Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-LUCIA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-LUCIA-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-LUCIA-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-LUCIA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-LUCIA-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-MARIANGELA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-MARIANGELA-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-MARIANGELA-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Cristofaro_LUCIA.pdf" TargetMode="External"/>
+<Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO_dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO_dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO_attestazione_insussistenza.pdf" TargetMode="External"/>
+<Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cristofaro-Mariangela-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cristofaro-Mariangela-Dich-sostitutiva_0.pdf" TargetMode="External"/>
+<Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cristofaro-Mariangela-Attestazione-Direttore_0.pdf" TargetMode="External"/>
+<Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-MARIANGELA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-MARIANGELA-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-MARIANGELA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CUPO-FRANCESCO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CUPO-FRANCESCO-DIch-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CUPO-FRANCESCO-Attestazione-direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_D_ALESSIO_GIANFRANCO.pdf" TargetMode="External"/>
+<Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ALESSIO_GIANFRANCO_Dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ALESSIO_GIANFRANCO_Dich_assenza_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ALESSIO_GIANFRANCO_Attestaz_assenza_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-AMBRA-GIUSEPPE-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-AMBRA-GIUSEPPE-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-AMBRA-GIUSEPPE-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-AMBRA-GIUSEPPE-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-AMBRA-GIUSEPPE-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-AMBRA-GIUSEPPE-Dich-incarichi-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-AMBRA-GIUSEPPE-Attestazione-assenza-confl-interessi-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-Ambra-Giuseppe-CV-20122021.pdf" TargetMode="External"/>
+<Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D'AMBRA-Giuseppe-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-Ambra-Giuseppe-Dich-conflitto-interessi-17112021.pdf" TargetMode="External"/>
+<Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D&#236;'AMBRA-Giuseppe-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_D_ELIA_CECILIA.pdf" TargetMode="External"/>
+<Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_dich_conflitto__interesse_07_03_2016.pdf" TargetMode="External"/>
+<Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_dich_incarichi_07_03_2016.pdf" TargetMode="External"/>
+<Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_Attestaz_insuss_conflitto_interessi_07_03_2016.pdf" TargetMode="External"/>
+<Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_Dich_conflitto_interessi_28062017.pdf" TargetMode="External"/>
+<Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_Dich_incarichi_28062017.pdf" TargetMode="External"/>
+<Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_Attestazione_conflitto_interessi_28062017.pdf" TargetMode="External"/>
+<Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECICILA_CV_OTT_2013_CONSULENTE.pdf" TargetMode="External"/>
+<Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_dich_conflitto__interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DElia_dichiarazione_titolarit__incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_D_ELIA_CECILIA_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_dich_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_attestazione_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_Dich_assenza_conflitto_interessi_13052020.pdf" TargetMode="External"/>
+<Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_presa_atto_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECICILA_CV_OTT_2013_CONSULENTE.pdf" TargetMode="External"/>
+<Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D'ELIA-Annabella-Pia-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D'ELIA-Annabella-Pia-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D'ELIA-Annabella-Pia-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D'ELIA-Annabella-Pia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAL-BRUN-FEDERICA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAL-BRUN-FEDERICA-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAL-BRUN-FEDERICA-attestazione-direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAL-BRUN-FEDERICA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAL-BRUN-FEDERICA-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAL-BRUN-FEDERICA-attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Damiani-Vito-Tiziano-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Damiani-Vito-Tiziano-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Damiani-Vito-Tiziano-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAMIANI-TIZIANO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAMIANI-TIZIANO-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAMIANI-TIZIANO-attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAMIANI-TIZIANO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAMIANI-TIZIANO-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAMIANI-TIZIANO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-GIANFRANCO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Angelis-Gianfranco-Dich-06032025.pdf" TargetMode="External"/>
+<Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-GIANFRANCO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-GIANFRANCO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-GIANFRANCO-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-GIANFRANCO-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Marco-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Marco-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Marco-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Marco-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Gianfranco-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Gianfranco-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Gianfranco-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Gianfranco-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Angelis-Gianfranco-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Angelis-Gianfranco-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Angelis-Gianfranco-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Angelis-Gianfranco-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Erminia_De_Carlo.pdf" TargetMode="External"/>
+<Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De_Carlo_dich_conflitto__interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_CARLO_Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De_Carlo_dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-FEDERICA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-FEDERICA-Dich-sostitutiva-24062025.pdf" TargetMode="External"/>
+<Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-FEDERICA-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-FEDERICA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-FEDERICA-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-FEDERICA-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-Federica-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-Federica-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-Federica-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-Federica-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Giorgi-Federica-CV-08032023.pdf" TargetMode="External"/>
+<Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Giorgi-Federica-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Giorgi-Federica-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Giorgi-Federica-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-Alessandra-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-Alessandra-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-Alessandra-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-Alessandra-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-ALESSANDRA-CV-2025-DEF.pdf" TargetMode="External"/>
+<Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Luca-Alessandra-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-ALESSANDRA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-ALESSANDRA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-ALESSANDRA-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-ALESSANDRA-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De_Meo_Alessandra_CV_10122020.pdf" TargetMode="External"/>
+<Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De_Meo_Alessandra_Dich_Incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De_Meo_Alessandra_Dich_Conflitto_Interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf" TargetMode="External"/>
+<Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Paola-Pablo-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Paola-Pablo-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Paola-Pablo-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-PAOLA-PABLO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-PAOLA-PABLO-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-PAOLA-PABLO-attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-PAOLA-PABLO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-PAOLA-PABLO-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-PAOLA-PABLO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_RITA_GIORGIO_10042019.pdf" TargetMode="External"/>
+<Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_RITA_GIORGIO_Dich_cariche_incarichi_30072019.pdf" TargetMode="External"/>
+<Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_RITA_GIORGIO_Dich_conflitto_interesse_10042019.pdf" TargetMode="External"/>
+<Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_RITA_GIORGIO_Attestazione_Direttore_30072019.pdf" TargetMode="External"/>
+<Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_SANTIS_STEFANO.pdf" TargetMode="External"/>
+<Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_SANTIS_STEFANO_dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_SANTIS_STEFANO_dich_conflitto__interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_SANTIS_STEFANO_attestazione.pdf" TargetMode="External"/>
+<Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-SIMONE-Carlo-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-SIMONE-Carlo-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-SIMONE-Carlo-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-SIMONE-Carlo-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DELLA_CHIARA_MARCO_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELLA_CHIARA_conflitto_interessi_19112018.pdf" TargetMode="External"/>
+<Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELLA_CHIARA_dich_incarichi_19112018.pdf" TargetMode="External"/>
+<Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELLA_CHIARA_attestazione_insussistenza_22112018.pdf" TargetMode="External"/>
+<Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DELLA_CHIARA_MARCO.pdf" TargetMode="External"/>
+<Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELLA_CHIARA_dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELLA_CHIARA_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELLA_CHIARA_attestazione_insussistenza.pdf" TargetMode="External"/>
+<Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Delogu-Roberto-CV-2021.pdf" TargetMode="External"/>
+<Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Delogu-Roberto-Dich-incarichi-21122021.pdf" TargetMode="External"/>
+<Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Delogu-Roberto-Dich-conflitto-interesse-21122021.pdf" TargetMode="External"/>
+<Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-direttore-21122021.pdf" TargetMode="External"/>
+<Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DELOGU_ROBERTO_2017.pdf" TargetMode="External"/>
+<Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELOGU_ROBERTA_Dich_cariche_incarichi_12122017.pdf" TargetMode="External"/>
+<Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELOGU_ROBERTA_Dich_conflitto_interesse_01122017.pdf" TargetMode="External"/>
+<Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELOGU_ROBERTA_Attestazione_Direttore_15122017.pdf" TargetMode="External"/>
+<Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELOGU-ROBERTO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELOGU-ROBERTO-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELOGU-ROBERTO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-STEFANO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-STEFANO-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-STEFANO-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-Stefano-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-Stefano-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-Stefano-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-Stefano-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Devescovi-Stefano-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Devescovi-Stefano-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Devescovi-Stefano-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Devescovi-Stefano-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-STEFANO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-STEFANO-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-STEFANO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FONZO-Michele-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FONZO-Michele-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FONZO-Michele-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FONZO-Michele-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GERONIMO-VALERIA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GERONIMO-VALERIA-Dich-cariche-incarichi-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GERONIMO-VALERIA-Attestazione-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DI_GIOACCHINO_GUIDO_VITTORIO.pdf" TargetMode="External"/>
+<Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di_Gioacchino_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di_Gioacchino_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di_Gioacchino_Guido_Vittorio_Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DI_GIOACCHINO_GUIDO_VITTORIO_171115.pdf" TargetMode="External"/>
+<Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di_Gioacchino_Dich_incarichi_171115.pdf" TargetMode="External"/>
+<Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di_Gioacchino_Dich_conflitto_interessi_20151117.pdf" TargetMode="External"/>
+<Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di_Gioacchino_Attestazione_Direttore_20160215.pdf" TargetMode="External"/>
+<Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GIULIO-ANNA-LUICIA-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GIULIO-ANNA-LUICIA-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_11.pdf" TargetMode="External"/>
+<Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GREGORIO-LUIGI-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GREGORIO-LUIGI-Dch-conflitto-interesse-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GREGORIO-LUIGI-Dch-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GREGORIO-LUIGI-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GREGORIO-LUIGI-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GREGORIO-LUIGI-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GREGORIO-LUIGI-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GREGORIO-LUIGI-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GREGORIO-LUIGI-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-PAOLA-Paolo-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-PAOLA-Paolo-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-PAOLA-Paolo-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-PAOLA-Paolo-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-PIETRO-FABIO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-PIETRO-FABIO-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-PIETRO-FABIO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-Dich-cariche-incarichi-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-Attestazione.pdf" TargetMode="External"/>
+<Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SALVO-Roberta-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SALVO-Roberta-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SALVO-Roberta-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SALVO-Roberta-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di-Salvo-Roberta-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di-Salvo-Roberta-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di-Salvo-Roberta-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di-Salvo-Roberta-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_EPIFANIO_ANTONIO_GABRIELE.pdf" TargetMode="External"/>
+<Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/EPIFANIO_dichiarazione_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/EPIFANIO_dich_conflitto__interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/EPIFANIO_attestazione_insussistenza.pdf" TargetMode="External"/>
+<Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ESPOSITO-ALESSANDRA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ESPOSITO-ALESSANDRA-Dich-cariche-incarichi-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ESPOSITO-ALESSANDRA-Attestazione-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FALCO-GIOVANNI-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FALCO-GIOVANNI-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FALCO-GIOVANNI-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fantini_Ivan_CV_10122020.pdf" TargetMode="External"/>
+<Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fantini_Ivan_Dich_Incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fantini_Ivan_Dich_Conflitto_Interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf" TargetMode="External"/>
+<Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fasciani-Roberto-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fasciani-Roberto-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fasciani-Roberto-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fasciani-Roberto-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FASCIANI-Roberto-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FASCIANI-Roberto-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FASCIANI-Roberto-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FASCIANI-Roberto-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FAZZOLARI_GIOVANBATTISTA.pdf" TargetMode="External"/>
+<Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FAZZOLARI_GIOVANBATTISTA_Dich_incarichi_27072017.pdf" TargetMode="External"/>
+<Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FAZZOLARI_GIOVANBATTISTA_Dich_conflitto_interessi_27072017.pdf" TargetMode="External"/>
+<Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FAZZOLARI_GIOVANBATTISTA_Attestazione_conflitto_interessi_28072017.pdf" TargetMode="External"/>
+<Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FAZZOLARI_GIOVANBATTISTA_G10729_28072017.pdf" TargetMode="External"/>
+<Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FAZZOLARI_GIOVANBATTISTA_dimissioni_prot_0193260_del_03042018.pdf" TargetMode="External"/>
+<Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FEDERICO_FRANCESCO.pdf" TargetMode="External"/>
+<Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_dichiarazione_incarichi_FROSINONE.pdf" TargetMode="External"/>
+<Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_dichiarazione_conflitto_interesse_FROSINONE.pdf" TargetMode="External"/>
+<Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_attestazione_insussistenza_FROSINONE.pdf" TargetMode="External"/>
+<Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FEDERICO_FRANCESCO.pdf" TargetMode="External"/>
+<Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_dichiarazione_incarichi_PONTECORVO.pdf" TargetMode="External"/>
+<Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_dichiarazione_conflitto_interesse_PONTECORVO.pdf" TargetMode="External"/>
+<Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_attestazione_insussistenza_PONTECORVO.pdf" TargetMode="External"/>
+<Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FEDERICO_FRANCESCO.pdf" TargetMode="External"/>
+<Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_dichiarazione_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_dichiarazione_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_attestazione_insussistenza.pdf" TargetMode="External"/>
+<Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FERRACCI_CLAUDIO.pdf" TargetMode="External"/>
+<Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERRACCI_dichiarazione_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERRACCI_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERRACCI_attestazione_insussisT..pdf" TargetMode="External"/>
+<Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Ferracci_Claudio.pdf" TargetMode="External"/>
+<Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferracci_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferracci_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferracci_attestazione_insussistenza.pdf" TargetMode="External"/>
+<Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FERRARA_YURI_VINCENZO.pdf" TargetMode="External"/>
+<Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERRARA_YURI_VINCENZO_dich_svolgimen_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERRARA_YURI_VINCENZO_dichiarazione_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERRARA_YURI_VINCENZO_Attestaz_insussis_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_EU_Ferrara_Luca_2015_2_.pdf" TargetMode="External"/>
+<Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrara_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrara_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrara_Luca_attestazione_insuss_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrara_Luca_Dich_insuss_conflitto_interessi_08082016.pdf" TargetMode="External"/>
+<Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrara_Luca_Attestaz_insuss_conflitto_interessi_14092016.pdf" TargetMode="External"/>
+<Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERRARA_LUCA_dimissioni_20102017.pdf" TargetMode="External"/>
+<Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FERRARI_ROBERTO.pdf" TargetMode="External"/>
+<Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrari_Roberto_Attestazione_insussistenza_situazioni_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrari_Roberto_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrari_Roberto_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FLORIDI-Elena-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FLORIDI-Elena-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FLORIDI-Elena-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FLORIDI-Elena-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FOGLIA-MANZILLO-Nicola-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FOGLIA-MANZILLO-Nicola-Dichiarazione_2.pdf" TargetMode="External"/>
+<Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FOGLIA-MANZILLO-Nicola-Dichiarazione_1.pdf" TargetMode="External"/>
+<Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FOGLIA-MANZILLO-Nicola-Attestazione-insussistenza-situazioni-conflitto-interesse_0.pdf" TargetMode="External"/>
+<Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FOGLIA-MANZILLO-Nicola-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FOGLIA-MANZILLO-Nicola-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FOGLIA-MANZILLO-Nicola-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FOGLIA-MANZILLO-Nicola-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV__FORTINI_DANIELE_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FORTINI_DANIELE_dich_conflitto_interessi_13072018.pdf" TargetMode="External"/>
+<Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FORTINI_DANIELE_dich_incarichi_13072018.pdf" TargetMode="External"/>
+<Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FORTINI_DANIELE_attestaz_Direttore_conflitto_interessi_10102018.pdf" TargetMode="External"/>
+<Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FORTINI_DANIELE_dimissioni_31122018.pdf" TargetMode="External"/>
+<Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV__FORTINI_DANIELE.pdf" TargetMode="External"/>
+<Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FORTINI_DANIELE_dich_incarichi_15112016.pdf" TargetMode="External"/>
+<Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FORTINI_DANIELE_dich_conflitto_interessi_15112016.pdf" TargetMode="External"/>
+<Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FORTINI_DANIELE_Attest_insussist_situazioni_conflitto_interesse_12122016.pdf" TargetMode="External"/>
+<Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DANIELE-FRANCO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DANIELE-FRANCO-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DANIELE-FRANCO-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DANIELE-FRANCO-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Rita_Fraschetti.pdf" TargetMode="External"/>
+<Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fraschetti_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fraschetti_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fraschetti_CV_29092016.pdf" TargetMode="External"/>
+<Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fraschetti_dichiaraz_cert_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fraschetti_dich_sost_atto_not_.pdf" TargetMode="External"/>
+<Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_interesse_G08389_21072016.pdf" TargetMode="External"/>
+<Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FRATTURA_FRANCESCA.pdf" TargetMode="External"/>
+<Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dichiarazione_FRATTURA0001.pdf" TargetMode="External"/>
+<Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FRATTURA_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Frattura_Francesca_Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Frazzetto_Angela_Maria_Elena_CV_10122020.pdf" TargetMode="External"/>
+<Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Frazzetto_Angela_Maria_Elena_Dich_Incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Frazzetto_Angela_Maria_Elena_Dich_Conflitto_Interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf" TargetMode="External"/>
+<Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-Luigi-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-Luigi-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-Luigi-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-Luigi-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-LUIGI-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-LUIGI-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-LUIGI-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-LUIGI-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fusco-Luigi-Dich-06032025.pdf" TargetMode="External"/>
+<Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-LUIGI-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fusco-Luigi-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fusco-Luigi-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fusco-Luigi-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fusco-Luigi-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GABOS_PAOLO.pdf" TargetMode="External"/>
+<Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GABOS_dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GABOS_dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GABOS_Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GARA-SUSANNA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GARA-SUSANNA-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GARA-SUSANNA-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GARA-SUSANNA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MartinaGarattoni.pdf" TargetMode="External"/>
+<Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GARATTONI_MARTINA_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GARATTONI_MARTINA_dich_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GARATTONI_MARTINA_attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENNUSO-FRANCA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENNUSO-FRANCA-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENNUSO-FRANCA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENNUSO-FRANCA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENNUSO-FRANCA-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENNUSO-FRANCA-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Gennuso-Franca-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Gennuso-Franca-Dich-sostitutiva-27092024.pdf" TargetMode="External"/>
+<Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Gennuso-Franca-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Gentiloni_30032020.pdf" TargetMode="External"/>
+<Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_conflitto_interessi_Gentiloni_30032020.pdf" TargetMode="External"/>
+<Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_cariche_gentiloni_33_2013_30032020.pdf" TargetMode="External"/>
+<Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/202003_ATTESTAZ_DIRETTORE_Gentiloni_30032020.pdf" TargetMode="External"/>
+<Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GENTILONI_SILVERI_UMBERTO.pdf" TargetMode="External"/>
+<Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_SILVERI_UMBERTO_Dich_conflitto_interessi_07_03_2016.pdf" TargetMode="External"/>
+<Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_dich_incarichi_07_03_2016.pdf" TargetMode="External"/>
+<Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_SILVERI_UMBERTO_Attestaz_insuss_conflitto_interessi_07_03_2016.pdf" TargetMode="External"/>
+<Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_SILVERI_UMBERTO_Dich_conflitto_interessi_28062017.pdf" TargetMode="External"/>
+<Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_SILVERI_UMBERTO_Dich_conflitto_interessi_28062017.pdf" TargetMode="External"/>
+<Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_SILVERI_UMBERTO_Attestazione_conflitto_interessi_28062017.pdf" TargetMode="External"/>
+<Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Gentiloni.pdf" TargetMode="External"/>
+<Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_SILVERI_UMBERTO_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GentiloniSilveri_dichiarazione_titolarit__incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_SILVERI_UMBERTO_Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Gentiloni_Silveri_28092018.pdf" TargetMode="External"/>
+<Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione_GENTILONI_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione_svolgimento_titolarita_cariche_enti_GENTILONI_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_insussistenza_situazioni_conflitto_interesse_GENTILONI_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Gentiloni.pdf" TargetMode="External"/>
+<Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Germani-Antonio-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Germani-Antonio-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Germani-Antonio-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Germani-Antonio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GERMANI-ANTONIO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GERMANI-ANTONIO-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GERMANI-ANTONIO-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GERMANI-ANTONIO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Germani-Antonio-Dich-06032025.pdf" TargetMode="External"/>
+<Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GERMANI-ANTONIO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GERMANI-Antonio-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GERMANI-Antonio-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GERMANI-Antonio-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GERMANI-Antonio-Attestazione-Direttore.PDF" TargetMode="External"/>
+<Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TORQUATI_GIANCARLO.pdf" TargetMode="External"/>
+<Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TORQUATI_GIANCARLO_dich_svolgimen_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TORQUATI_GIANCARLO_dichirazione_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TORQUATI_GIANCARLO_Attestaz_insussis_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIANNANTONIO_PAOLA.pdf" TargetMode="External"/>
+<Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIANNANTONIO_dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIANNANTONIO_dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIANNANTONIO_Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIANNINI-CHIARA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIANNINI-CHIARA-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIANNINI-CHIARA-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_1.pdf" TargetMode="External"/>
+<Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIGANTE-MARGHERITA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIGANTE-MARGHERITA-Dich-cariche-incarichi-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIGANTE-MARGHERITA-Attestazione-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIORDANI_BARBARA.pdf" TargetMode="External"/>
+<Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIORDANI_BARBARA_dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIORDANI_BARBARA_dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Giordani_Attestazione_Direttore_20160215.pdf" TargetMode="External"/>
+<Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Alessandra_Giudice.pdf" TargetMode="External"/>
+<Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Giudice_Dich_Incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Giudice_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Giudice_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Giudice_dichiar_cert_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Giudice_dichiar_atto_not.pdf" TargetMode="External"/>
+<Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_interesse_G08389_21072016.pdf" TargetMode="External"/>
+<Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRANDE-CHIARA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRANDE-CHIARA-Dich-cariche-incarichi-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRANDE-CHIARA-Attestazione-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-MARCO-CV-2025-DEF.pdf" TargetMode="External"/>
+<Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-MARCO-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-MARCO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-Marco-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-Marco-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-Marco-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-Marco-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grasselli-Marco-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grasselli-Marco-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grasselli-Marco-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grasselli-Marco-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-MARCO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-MARCO-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-MARCO-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Grassia_Armando.pdf" TargetMode="External"/>
+<Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grassia_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grassia_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Greco-Dario-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Greco-Dario-Dich-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Greco-Dario-Dich-Conflitto-Interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRECO-DARIO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRECO-DARIO-Dich-cariche-incarichi-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRECO-DARIO-Attestazione-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRECO-GIOVANNA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRECO-GIOVANNA-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRECO-GIOVANNA-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_2.pdf" TargetMode="External"/>
+<Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grimaldi-Loredana-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grimaldi-Loredana-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grimaldi-Loredana-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grimaldi-Loredana-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-LOREDANA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-LOREDANA-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-LOREDANA-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-Loredana-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-Loredana-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-Loredana-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-Loredana-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-LOREDANA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-LOREDANA-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-LOREDANA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GROSSI_GIANLUCA_CV_12122019.pdf" TargetMode="External"/>
+<Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GROSSI_GIANLUCA_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GROSSI_GIANLUCA_dich_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GROSSI_GIANLUCA_Attestazione_insuss_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GROSSI-GIANLUCA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GROSSI-GIANLUCA-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GROSSI-GIANLUCA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARASCIO-FRANCESCO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARASCIO-FRANCESCO-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARASCIO-FRANCESCO-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARASCIO-FRANCESCO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARASCIO-FRANCESCO-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARASCIO-FRANCESCO-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARASCIO-FRANCESCO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARASCIO-FRANCESCO-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARASCIO-FRANCESCO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARNERI-Arianna-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARNERI-Arianna-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARNERI-Arianna-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARNERI-Arianna-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guarneri-Arianna-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guarneri-Arianna-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guarneri-Arianna-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guarneri-Arianna-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARNIERI-ARIANNA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARNIERI-ARIANNA-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARNIERI-ARIANNA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Roberto_Guercio.pdf" TargetMode="External"/>
+<Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUERCIO_ROBERTO_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUERCIO_ROBERTO_dich_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUERCIO_ROBERTO_attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Giuseppe-CV-2022.pdf" TargetMode="External"/>
+<Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Giuseppe-Dich-cariche-incarichi-Z5B3676D17.pdf" TargetMode="External"/>
+<Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Giuseppe-Dich-conflitto-interesse-Z5B3676D17.pdf" TargetMode="External"/>
+<Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Giuseppe-Attestazione-insussistenza-Direttore-Z5B3676D17.pdf" TargetMode="External"/>
+<Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Tiziana-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Tiziana-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Tiziana-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Tiziana-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-TIZIANA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-TIZIANA-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-TIZIANA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-GIUSEPPE-CV-nov-2020.pdf" TargetMode="External"/>
+<Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-GIUSEPPE-Dich-insussistenza_cariche.pdf" TargetMode="External"/>
+<Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-GIUSEPPE-Dich-insussistenza_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-insussistenza-situazioni-conflitto-interesse-GUIDA-GIUSEPPE.pdf" TargetMode="External"/>
+<Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guida-Tiziana-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guida-Tiziana-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guida-Tiziana-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guida-Tiziana-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-TIZIANA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-TIZIANA-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-TIZIANA-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guida-Giuseppe-CV-03112022.pdf" TargetMode="External"/>
+<Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich-Incarichi-Guida-Giuseppe.pdf" TargetMode="External"/>
+<Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guida-Giuseppe-Dich-insussist-cause-inconf-03112022.pdf" TargetMode="External"/>
+<Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-Genevieve-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-Genevieve-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-Genevieve-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-Genevieve-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-GENEVIEVE-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-GENEVIEVE-Dich-sostitutiva-2025-DEF.pdf" TargetMode="External"/>
+<Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-GENEVIEVE-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-GENEVIEVE-CV-15012026.pdf" TargetMode="External"/>
+<Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-GENEVIEVE-Autocertificazione-24122025.pdf" TargetMode="External"/>
+<Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-GENEVIEVE-Attestazione-direttore-13022026.pdf" TargetMode="External"/>
+<Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-GENEVIEVE-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Hanssen-Genevieve-Dich-svolgimento-incarichi-cariche-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Hanssen-Genevieve-Dich-assenza-Conflitto-di-interessi-2026-19062026.pdf" TargetMode="External"/>
+<Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Hanssen-Genevieve-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Hanssen-Genevieve-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Hanssen-Genevieve-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Hanssen-Genevieve-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IMMUCCI-SAMANTHA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IMMUCCI-SAMANTHA-Dich-cariche-incarichi-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IMMUCCI-SAMANTHA-Attestazione-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_INCERTI_08072019.pdf" TargetMode="External"/>
+<Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Cariche_INCERTI.pdf" TargetMode="External"/>
+<Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Assenza_conflitto_INCERTI.pdf" TargetMode="External"/>
+<Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_INCERTI.pdf" TargetMode="External"/>
+<Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INCERTI_LUCA_CV_10062019.pdf" TargetMode="External"/>
+<Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INCERTI_LUCA_Dich_cariche_incarichi_21122020.PDF" TargetMode="External"/>
+<Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INCERTI_LUCA_Dich_conflitto_interessi_21122020.PDF" TargetMode="External"/>
+<Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INCERTI_LUCA_Attestazione_Direttore_22122020.pdf" TargetMode="External"/>
+<Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-CV-def.pdf" TargetMode="External"/>
+<Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-Dich-sostitutiva-def.pdf" TargetMode="External"/>
+<Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ILARIA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ILARIA-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ILARIA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-Dich-sostitutiva-2025-DEF.pdf" TargetMode="External"/>
+<Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Irlando_Federico_CV_10122020.pdf" TargetMode="External"/>
+<Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Irlando_Federico_Dich_Incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Irlando_Federico_Dich_Conflitto_Interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf" TargetMode="External"/>
+<Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Izzi_Chiara_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Izzi_Chiara_ich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Izzi_Chiara_Dich_Conflitto_Interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/E_Capone_C_Izzi__Attestazione_Direttore_2020_03.pdf" TargetMode="External"/>
+<Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Kaleci-Shaniko-CV-27062025.pdf" TargetMode="External"/>
+<Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Kaleci-Shaniko-Dich-sostitutiva-25062025.pdf" TargetMode="External"/>
+<Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Kaleci-Shaniko-Attestazione-Direttore-27062025.pdf" TargetMode="External"/>
+<Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/KALECI-SHANIKO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/KALECI-SHANIKO-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/KALECI-SHANIKO-attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-FABIO-CV-16012026.pdf" TargetMode="External"/>
+<Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-FABIO-Autocertificazione-27122025.pdf" TargetMode="External"/>
+<Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-FABIO-Attestazione-direttore-13022026.pdf" TargetMode="External"/>
+<Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-FABIO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-FABIO-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-FABIO-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-Fabio-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-Fabio-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-Fabio-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-Fabio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LAI_08072019.pdf" TargetMode="External"/>
+<Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Cariche_LAI.pdf" TargetMode="External"/>
+<Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Assenza_conflitto_LAI.pdf" TargetMode="External"/>
+<Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_LAI.pdf" TargetMode="External"/>
+<Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LARICCHIUTA-ONOFRIO-CV-20022026.pdf" TargetMode="External"/>
+<Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LARICCHIUTA-ONOFRIO-Autocertificazione-23122025.pdf" TargetMode="External"/>
+<Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LARICCHIUTA-ONOFRIO-Attestazione-direttore-13022026.pdf" TargetMode="External"/>
+<Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Laricchiuta-Onofrio-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Laricchiuta-Onofrio-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Laricchiuta-Onofrio-Dich-insuss-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Laricchiuta-Onofrio-Attestazione-insuss-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LARICCHIUTA-ONOFRIO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Laricchiuta-Onofrio-Dich-06032025.pdf" TargetMode="External"/>
+<Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LARICCHIUTA-ONOFRIO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LEONE_DANIELE.pdf" TargetMode="External"/>
+<Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LEONE_Dich_cariche_incarichi_211116.pdf" TargetMode="External"/>
+<Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LEONE_Dich_assenza_conflitto_interessi_211116.pdf" TargetMode="External"/>
+<Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LEONE_VACCA_Attestaz_assenza_conflitto_interessi_21112016.pdf" TargetMode="External"/>
+<Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Letizia-Raffaele-Walter-CV-30092024.pdf" TargetMode="External"/>
+<Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Letizia-Raffaele-Walter-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Letizia-Raffaele-Walter-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LETIZIA-RAFFAELE-WALTER-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LETIZIA-RAFFAELE-WALTER-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LETIZIA-RAFFAELE-WALTER-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LETIZIA-RAFFAELE-WALTER-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LETIZIA-RAFFAELE-WALTER-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LETIZIA-RAFFAELE-WALTER-attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Leva_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Leva_dichia_cert_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Leva_dichiar_atto_not.pdf" TargetMode="External"/>
+<Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_interesse_G08389_21072016.pdf" TargetMode="External"/>
+<Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_EUROPASS_Roberta_Leva.pdf" TargetMode="External"/>
+<Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Leva_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Leva_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Leva_Roberta_Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LI_CALZI_GIADA.pdf" TargetMode="External"/>
+<Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LI_CALZI_GIADA_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LI_CALZI_GIADA_dich_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LI_CALZI_GIADA_attestazione_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LIMODIO-MARTA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LIMODIO-MARTA-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LIMODIO-MARTA-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_3.pdf" TargetMode="External"/>
+<Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LIONI-MARIA-FRANCESCA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LIONI-MARIA-FRANCESCA-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LIONI-MARIA-FRANCESCA-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LIONI-MARIA-FRANCESCA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LISA_VALENTINO_02112020.PDF" TargetMode="External"/>
+<Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Lisa_Valentino_unico_file.pdf" TargetMode="External"/>
+<Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Lisa_Valentino_unico_file.pdf" TargetMode="External"/>
+<Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_Lisa_Valentino.pdf" TargetMode="External"/>
+<Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-VALENTINO-CV-102024.pdf" TargetMode="External"/>
+<Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-VALENTINO-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-VALENTINO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-VALENTINO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-VALENTINO-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-VALENTINO-attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-valentino-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-valentino-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-valentino-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Lo_Cascio_Lorenzo.pdf" TargetMode="External"/>
+<Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Lo_Cascio_Lorenzo_26102020.pdf" TargetMode="External"/>
+<Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Lo_Cascio_Lorenzo_26102020.pdf" TargetMode="External"/>
+<Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_Lo_Cascio_Lorenzo_30102020.pdf" TargetMode="External"/>
+<Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LO-CASCIO-LORENZO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LO-CASCIO-LORENZO-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LO-CASCIO-LORENZO-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LO-CASCIO-LORENZO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LO_CASCIO_LORENZO.pdf" TargetMode="External"/>
+<Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LO_CASCIO_dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LO_CASCIO_dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LO_CASCIO_attestazione_direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-ANIA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-ANIA-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-ANIA-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-ANIA-CV-20022026.pdf" TargetMode="External"/>
+<Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-ANIA-Autocertificazione-28122025.pdf" TargetMode="External"/>
+<Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-ANIA-Attestazione-direttore-13022026.pdf" TargetMode="External"/>
+<Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-Ania-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-Ania-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-Ania-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-Ania-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lopez-Ania-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lopez-Ania-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lopez-Ania-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lopez-Ania-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-Rosa-Maria-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-Rosa-Maria-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-Rosa-Maria-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-Rosa-Maria-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-ROSA-MARIA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-ROSA-MARIA-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-ROSA-MARIA-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-ROSA-MARIA-CV-13012026.pdf" TargetMode="External"/>
+<Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-ROSA-MARIA-Autocertificazione-26122025.pdf" TargetMode="External"/>
+<Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-ROSA-MARIA-Attestazione-direttore-13022026.pdf" TargetMode="External"/>
+<Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV__LUCARELLI_ALBERTO_12_12_2016.pdf" TargetMode="External"/>
+<Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCARELLI_ALBERTO_Dich_cariche_incarichi_13_12_2016.pdf" TargetMode="External"/>
+<Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCARELLI_ALBERTO_Dich_cariche_incarichi_12_01_2017.pdf" TargetMode="External"/>
+<Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCARELLI_ALBERTO_Dich_insussist_conflitto_interesesse_12_12_2016.pdf" TargetMode="External"/>
+<Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCARELLI_ALBERTO_Attest_insussist_situazioni_conflitto_interesse_12122016.pdf" TargetMode="External"/>
+<Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/cv_Lucci_Maurizio.pdf" TargetMode="External"/>
+<Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lucci_dichiarazione_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lucci_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCCI_Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCIBELLO-GIUSEPPE-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCIBELLO-GIUSEPPE-Dich-cariche-incarichi-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCIBELLO-GIUSEPPE-Dich-conflitto-interesse-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCIBELLO-GIUSEPPE-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCIBELLO-GIUSEPPE-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LUPI_GIAMPIERO.pdf" TargetMode="External"/>
+<Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lupi_dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUPI_dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUPI_Attestazione_insussistenza.pdf" TargetMode="External"/>
+<Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MACCHIA-PAOLA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MACCHIA-PAOLA-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MACCHIA-PAOLA-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MACCHIA-PAOLA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MAIOLO_aggiornamento_03_08_2015.pdf" TargetMode="External"/>
+<Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAIOLO_Dich_incarichi_agg_03_08_2015.pdf" TargetMode="External"/>
+<Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAIOLO_Dich_conflitto_interessi_agg_03_08_2015_1_.pdf" TargetMode="External"/>
+<Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAIOLO_Attestazione_insussistenza.pdf" TargetMode="External"/>
+<Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-Claudia-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-Claudia-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-Claudia-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-Claudia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-CLAUDIA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-CLAUDIA-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-CLAUDIA-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANGUERRA-CLAUDIA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANGUERRA-CLAUDIA-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANGUERRA-CLAUDIA-attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Manuguerra-Claudia-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Manuguerra-Claudia-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Manuguerra-Claudia-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Manuguerra-Claudia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARANDO-ILARIA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARANDO-ILARIA-Dich-cariche-incarichi-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARANDO-ILARIA-Attestazione-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Marcato_Domenico.pdf" TargetMode="External"/>
+<Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARCATO_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARCATO_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marcato_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marcato_dichia_cert_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marcato_dichiar_atto_not.pdf" TargetMode="External"/>
+<Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_interesse_G08389_21072016.pdf" TargetMode="External"/>
+<Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marchio-de-marinis-Giulio-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marchio-de-marinis-Giulio-Dich-svolg-Incarichi-cariche.pdf" TargetMode="External"/>
+<Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marchio-de-marinis-Giulio-Dich-insuss-situaz-confl-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marchio-de-marinis-Giulio-Attestaz-insuss-situaz-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARCHIO-DE-MARINIS-GIULIO-CV-05102024.pdf" TargetMode="External"/>
+<Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARCHIO-DE-MARINIS-GIULIO-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARCHIO-DE-MARINIS-GIULIO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MARCHISIO_TATIANA.pdf" TargetMode="External"/>
+<Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARCHISIO_TATIANA_Dich_svolgim_incarichi_23122016.pdf" TargetMode="External"/>
+<Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARCHISIO_TATIANA_Dich_assenza_conflitto_interessi_23122016.pdf" TargetMode="External"/>
+<Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARCHISIO_TATIANA_Attestaz_assenza_conflitto_interessi_24122016.pdf" TargetMode="External"/>
+<Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DD_G04250_03042018.pdf" TargetMode="External"/>
+<Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mariani-Flavio-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mariani-Flavio-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mariani-Flavio-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mariani-Flavio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARIANI-FLAVIO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mariani-Flavio-Dich-06032025.pdf" TargetMode="External"/>
+<Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARIANI-FLAVIO-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARIANI-Flavio-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARIANI-Flavio-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARIANI-Flavio-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARIANI-Flavio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marini-Adelaide-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marini-Adelaide-Dich-svolg-incarichi-cariche.pdf" TargetMode="External"/>
+<Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marini-Adelaide-Dich-insuss-confl-interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marini-Adelaide-Attestaz-insuss-situaz-confl-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARINI-ADELAIDE-CV-01102024.pdf" TargetMode="External"/>
+<Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARINI-ADELAIDE-Dichiarazione-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARINI-ADELAINE-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MARONI_MARA_03102017.pdf" TargetMode="External"/>
+<Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARONI_MARA_Dich_cariche_incarichi_24082017.pdf" TargetMode="External"/>
+<Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARONI_MARA_Dich_conflitto_interesse_24082017.pdf" TargetMode="External"/>
+<Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARONI_MARA_Attestazione_Direttore_24082017.pdf" TargetMode="External"/>
+<Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MARONI_MARA.pdf" TargetMode="External"/>
+<Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARONI_dichiarazione_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARONI_dich_conflitto__interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARONI_attestazione_insussistenza.pdf" TargetMode="External"/>
+<Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-Stefania-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-Stefania-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-Stefania-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-Stefania-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-STEFANIA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-STEFANIA-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-STEFANIA-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marsili-Stefania-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marsili-Stefania-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marsili-Stefania-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marsili-Stefania-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-STEFANIA-CV-20022026.pdf" TargetMode="External"/>
+<Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-STEFANIA-Autocertificazione-26122025.pdf" TargetMode="External"/>
+<Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-STEFANIA-Attestazione-direttore-13022026.pdf" TargetMode="External"/>
+<Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Marzi_18112016_.pdf" TargetMode="External"/>
+<Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marzi_dich_cariche_incarichi_18112016.pdf" TargetMode="External"/>
+<Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marzi_dich_assenza_conflitto_interessi_18112016.pdf" TargetMode="External"/>
+<Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marzi_Domenico_Attestaz_assenz_conflitto_interessi_12122016.pdf" TargetMode="External"/>
+<Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARZI_DOMENICO_dimissioni_26012017.pdf" TargetMode="External"/>
+<Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Marziale_MARIA_LORENA.pdf" TargetMode="External"/>
+<Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marziale_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marziale_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Marziali_Lorenzo.pdf" TargetMode="External"/>
+<Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV-Angela-Mazzocchi-2022.pdf" TargetMode="External"/>
+<Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAZZOCCHI-Angela-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAZZOCCHI-Angela-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAZZOCCHI-Angela-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/mennella.pdf" TargetMode="External"/>
+<Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MEZZADRI-MARCO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MEZZADRI-MARCO-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MEZZADRI-MARCO-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MEZZADRI-MARCO-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mezzadri-Marco-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mezzadri-Marco-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mezzadri-Marco-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mezzadri-Marco-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pierluigi_MILONE.pdf" TargetMode="External"/>
+<Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MILONE_Dichiarazione_svolgimento_incarichi_cariche.pdf" TargetMode="External"/>
+<Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MILONE_dich_conflitto__interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MILONE_Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Minori-Flavio-Dich-sostitutiva-27092024.pdf" TargetMode="External"/>
+<Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINUTILLO-MARIAGIOVANNA-CV-20092024_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINUTILLO-MARIAGIOVANNA-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINUTILLO-MARIAGIOVANNA-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINUTILLO-MARIAGIOVANNA-Dich-Sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINUTILLO-MARIAGIOVANNA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MIRTABATABAI_VALENTINA_171115.pdf" TargetMode="External"/>
+<Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mirtabatabai_Dich_incarichi_171115.pdf" TargetMode="External"/>
+<Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mirtabatabai_Dich_conflitto_interessi_20151117.pdf" TargetMode="External"/>
+<Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mirtabatabai_Attestazione_Direttore_20160215.pdf" TargetMode="External"/>
+<Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_mirtabatabai_2014.pdf" TargetMode="External"/>
+<Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mirtabatabai_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mirtabatabai_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mirtabatabai_Valentina_Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-CV-15062026.pdf" TargetMode="External"/>
+<Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-Dich-incarichi-cariche-15062026.pdf" TargetMode="External"/>
+<Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-Dich-assenza-conflitto-interessi-09012024.pdf" TargetMode="External"/>
+<Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-Attestazione-direttore-15062026.pdf" TargetMode="External"/>
+<Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOLINA-FABRIZIO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOLINA-FABRIZIO-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOLINA-FABRIZIO-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOLINA-FABRIZIO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MONTANI-ROSALBA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MONTANI-ROSALBA-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MONTANI-ROSALBA-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MONTANI-ROSALBA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Moretti-Marco-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Moretti-Marco-Dich-svolgimento-incarichi-cariche.pdf" TargetMode="External"/>
+<Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Moretti-Marco-Dich-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Moretti-Marco-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MORETTI-MARCO-CV-2024.pdf" TargetMode="External"/>
+<Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MORETTI-MARCO-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MORETTI-MARCO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Moretti_Marco_02112020.pdf" TargetMode="External"/>
+<Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Moretti_Marco_unico_file.pdf" TargetMode="External"/>
+<Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Moretti_Marco_unico_file.pdf" TargetMode="External"/>
+<Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_Moretti_Marco.pdf" TargetMode="External"/>
+<Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Moselli-Domenico-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Moselli-Domenico-Dich-svolgimento-incarichi-cariche.pdf" TargetMode="External"/>
+<Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Moselli-Domenico-Dich-insussistenza-conflitto-interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Moselli-Domenico-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSELLI-DOMENICO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSELLI-DOMENICO-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSELLI-DOMENICO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/cv_Moselli_dic_2017.pdf" TargetMode="External"/>
+<Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dichiarazione_svolgimento_incarichi_e_cariche.pdf" TargetMode="External"/>
+<Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dichiarazione_sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/attestazione_moselli.pdf" TargetMode="External"/>
+<Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSELLI_DOMENICO_dimissioni_18112019.pdf" TargetMode="External"/>
+<Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURA-LAURA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURA-LAURA-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURA-LAURA-attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mura-Laura-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mura-Laura-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mura-Laura-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURA-LAURA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURA-LAURA-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURA-LAURA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Murgia-Simone-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Murgia-Simone-Dich-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Murgia-Simone_-Dich-Conflitto-Interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURGIA-SIMONE-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURGIA-SIMONE-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURGIA-SIMONE-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_12.pdf" TargetMode="External"/>
+<Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NACCARATO-VALERIA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NACCARATO-VALERIA-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NACCARATO-VALERIA-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_4.pdf" TargetMode="External"/>
+<Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_NADDEO_ANTONIO_15_12_2016.pdf" TargetMode="External"/>
+<Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NADDEO_ANTONIO_Dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NADDEO_ANTONIO_Dich_assenza_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NADDEO_ANTONIO_Attestaz_assenza_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Napolitano-Salvatore-CV-02042025.pdf" TargetMode="External"/>
+<Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich-svolg-incarichi-cariche-Napolitano-Salvatore-28032025.pdf" TargetMode="External"/>
+<Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-insuss-situazioni-confl-interesse-Napolitano-Salvatore-01042025.pdf" TargetMode="External"/>
+<Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-Dich-cariche-incarichi-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-Dich-conflitto-interesse-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-CV-2026..pdf" TargetMode="External"/>
+<Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-Attestaz-Direttore-2026..pdf" TargetMode="External"/>
+<Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Napolitano-Simona-CV-23092024.pdf" TargetMode="External"/>
+<Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Napolitano-Simona-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Napolitano-Simona-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NARCISI-Vincenzo-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NARCISI-Vincenzo-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NARCISI-Vincenzo-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NARCISI-Vincenzo-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANTONELLA-NERVI-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni-ANTONELLA-NERVI-25062022.pdf" TargetMode="External"/>
+<Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni-ANTONELLA-NERVI-25062022_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NOSTRO-ANTONELLA-CV-2026_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NOSTRO-ANTONELLA-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NOSTRO-ANTONELLA-attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NOSTRO-ANTONELLA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Nostro-Antonella-Dich-06032025.pdf" TargetMode="External"/>
+<Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NOSTRO-ANTONELLA-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NOSTRO-Antonella-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NOSTRO-Antonella-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NOSTRO-Antonella-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NOSTRO-Antonella-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Nostro-Antonella-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Nostro-Antonella-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Nostro-Antonella-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Nostro-Antonella-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-CV-2412025.pdf" TargetMode="External"/>
+<Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-Autocertificazione-24122025.pdf" TargetMode="External"/>
+<Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-Attestazione-direttore-13022026.pdf" TargetMode="External"/>
+<Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Orsini-Romana-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Orsini-Romana-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Orsini-Romana-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Orsini-Romana-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-CV-13012022.pdf" TargetMode="External"/>
+<Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/341-CC-ORTU-LA-BARBERA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORTU-LA-BARBERA-Giorgia-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORTU-LA-BARBERA-Giorgia-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORTU-LA-BARBERA-Giorgia-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pace_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pace_dichiar_cert_incar.pdf" TargetMode="External"/>
+<Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pace_dichiar_atto_not.pdf" TargetMode="External"/>
+<Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_interesse_G08389_21072016.pdf" TargetMode="External"/>
+<Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PACE_ROSA.pdf" TargetMode="External"/>
+<Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pace_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pace_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PACIFICO_MASSIMILIANO.pdf" TargetMode="External"/>
+<Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PACIFICO_dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PACIFICO_dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PACIFICO_attestazione_insussistenza.pdf" TargetMode="External"/>
+<Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CEOLONI-PAOLA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CEOLONI-PAOLA-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CEOLONI-PAOLA-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CEOLONI-PAOLA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPETTI-ROMINA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPETTI-ROMINA-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPETTI-ROMINA-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PAPI_08072019.pdf" TargetMode="External"/>
+<Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Cariche_PAPI.pdf" TargetMode="External"/>
+<Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Assenza_conflitto_PAPI.pdf" TargetMode="External"/>
+<Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_PAPI.pdf" TargetMode="External"/>
+<Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPI_PAOLO_CV_2020.pdf" TargetMode="External"/>
+<Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPI_PAOLO_Dich_cariche_incarichi_21122020.pdf" TargetMode="External"/>
+<Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPI_PAOLO_Dich_conflitto_interessi_22122020.pdf" TargetMode="External"/>
+<Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPI_PAOLO_Attestazione_Direttore_22122020.pdf" TargetMode="External"/>
+<Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARISI-MARIO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARISI-MARIO-Dich-incarichi-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARISI-MARIO-Attestazione-assenza-confl-interessi-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Daniela_Parisi.pdf" TargetMode="External"/>
+<Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Parisi_Daniela_26102020.pdf" TargetMode="External"/>
+<Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Parisi_Daniela_26102020.pdf" TargetMode="External"/>
+<Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_Parisi_Daniela_30102020.pdf" TargetMode="External"/>
+<Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARISI-MARIO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARISI-MARIO-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARISI-MARIO-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARISI-MARIO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Daniela-Parisi-CV-24012024.pdf" TargetMode="External"/>
+<Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione-svolgimento-altri-incarichi-Parisi-Daniela.pdf" TargetMode="External"/>
+<Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione-insussistenza-conflitto-interessi-Parisi-Daniela.pdf" TargetMode="External"/>
+<Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-insussistenza-conflitto-interessi-Parisi-Daniela.pdf" TargetMode="External"/>
+<Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARRONI-PAOLA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARRONI-PAOLA-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARRONI-PAOLA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Patassini_Alessandro.pdf" TargetMode="External"/>
+<Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Patassini_dich_conflitto__interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PATASSINI_Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Patassini_dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-ANTONIO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich-sost-Peduto-Antonio-12122024.pdf" TargetMode="External"/>
+<Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-ANTONIO-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Peduto-Antonio-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Peduto-Antonio-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Peduto-Antonio-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Peduto-Antonio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-Antonio-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-Antonio-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-Antonio-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-Antonio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-ANTONIO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-ANTONIO-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-ANTONIO-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Pellegrino_Gianluigi.pdf" TargetMode="External"/>
+<Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PENNACCHIOTTI-CHIARA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PENNACCHIOTTI-CHIARA-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PENNACCHIOTTI-CHIARA-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_8.pdf" TargetMode="External"/>
+<Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PENNINO-PAOLO-VALERIO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PENNINO-PAOLO-VALERIO-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PENNINO-PAOLO-VALERIO-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PENNINO-Paolo-Valerio-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PENNINO-Paolo-Valerio-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PENNINO-Paolo-Valerio-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PENNINO-Paolo-Valerio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pennino-Paolo-Valerio-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pennino-Paolo-Valerio-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pennino-Paolo-Valerio-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pennino-Paolo-Valerio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PERRELLI_FABRIZIO.pdf" TargetMode="External"/>
+<Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PERRELLI_dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PERRELLI_dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PERRELLI_FABRIZIO_Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Perrotta_Nicola_01092020.pdf" TargetMode="External"/>
+<Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Incarichi_Perrotta_Nicola_27082020.pdf" TargetMode="External"/>
+<Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Conflitto_Interessi_Perrotta_Nicola_27082020.pdf" TargetMode="External"/>
+<Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_Crecco_Perrotta_102020.pdf" TargetMode="External"/>
+<Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-VINCENZO-DANILO-CV-03022026.pdf" TargetMode="External"/>
+<Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-VINCENZO-DANILO-Autocertificazione-28122025.pdf" TargetMode="External"/>
+<Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-VINCENZO-DANILO-Attestazione-direttore-13022026.pdf" TargetMode="External"/>
+<Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-DANILO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-DANILO-Dich-sostitutiva-def.pdf" TargetMode="External"/>
+<Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-DANILO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-VINCENZO-DANILO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pesce-Vincenzo-Danilo-Dich-06032025.pdf" TargetMode="External"/>
+<Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-VINCENZO-DANILO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DICH_SIMONE_PETRANGELI.pdf" TargetMode="External"/>
+<Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DICH_SIMONE_PETRANGELI.pdf" TargetMode="External"/>
+<Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DICH_SIMONE_PETRANGELI.pdf" TargetMode="External"/>
+<Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Presa_atto_direttore_Simone_Pietrangeli.pdf" TargetMode="External"/>
+<Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PETRANGELI_SIMONE.pdf" TargetMode="External"/>
+<Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PETRANGELI_SIMONE_Dich_cariche_incarichi_17122018.pdf" TargetMode="External"/>
+<Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PETRANGELI_SIMONE_Dich_conflitto_interesse_17122018.pdf" TargetMode="External"/>
+<Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PETRANGELI_SIMONE_Attestaz_insuss_conflitto_interessi_05022019.pdf" TargetMode="External"/>
+<Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PETRONIO_UGO_23122016.pdf" TargetMode="External"/>
+<Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PETRONIO_UGO_dich_cariche_incarichi_22112016.pdf" TargetMode="External"/>
+<Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PETRONIO_UGO_Dich_insuss_conflitto_interessi_12072016.pdf" TargetMode="External"/>
+<Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PETRONIO_UGO_Attestaz_insuss_conflitto_interessi_28112016.pdf" TargetMode="External"/>
+<Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/petrucci.pdf" TargetMode="External"/>
+<Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pianese-Bonaventura-CV-07082023.pdf" TargetMode="External"/>
+<Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PICANO_TOMMASO_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PICANO_TOMMASO_dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PICANO_TOMMASO_presa_atto_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PICANO_TOMMASO_dich_conflitto_interesse_30052023.pdf" TargetMode="External"/>
+<Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PIERSANTI_FRANCESCA.pdf" TargetMode="External"/>
+<Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PIERSANTI_DICH_INCARICHI.pdf" TargetMode="External"/>
+<Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Piersanti_Dich_conflitto_interessi_20151117.pdf" TargetMode="External"/>
+<Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Piersanti_Attestazione_Direttore_20160215.pdf" TargetMode="External"/>
+<Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-TEODOLINA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-TEODOLINA-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-TEODOLINA-attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-Teodolinda-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-Teodolinda-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-Teodolinda-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-Teodolinda-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pilia-Teodolinda-CV-08022023.pdf" TargetMode="External"/>
+<Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pilia-Teodolinda-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pilia-Teodolinda-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pilia-Teodolinda-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-TEODOLINDA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-TEODOLINDA-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-TEODOLINDA-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pincitore-Romana-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pincitore-Romana-Dich-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pincitore-Romana-Dich-Conflitto-Interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PINCITORE-ROMANA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PINCITORE-ROMANA-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PINCITORE-ROMANA-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PINCITORE-ROMANA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PINCITORE-ROMANA-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PINCITORE-ROMANA-DIch-cariche-incarichi-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PINCITORE-ROMANA-Attestazione-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PISANESCHI-ARIANNA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PISANESCHI-ARIANNA-Dich-cariche-incarichi-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PISANESCHI-ARIANNA-Attestazione-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/POLIZZI-MARIA-FLAVIA-ELISA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/POLIZZI-MARIA-FLAVIA-ELISA-Dich-incarichi-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/POLIZZI-MARIA-FLAVIA-ELISA-Attestazione-assenza-confl-interessi-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Polizzi-Elisa-Maria-Flavia-CV-15112021.pdf" TargetMode="External"/>
+<Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Polizzi-Elisa-Maria-Flavia-Dich-incarichi-15112021.pdf" TargetMode="External"/>
+<Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Polizzi-Elisa-Maria-Flavia-Dich-conflitto-interessi-15112021.pdf" TargetMode="External"/>
+<Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-direttore-17122021_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/POLIZZI-ELISA-MARIA-FLAVIA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/POLIZZI-ELISA-MARIA-FLAVIA-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/POLIZZI-ELISA-MARIA-FLAVIA-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/POLIZZI-ELISA-MARIA-FLAVIA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Porcedda-Federico-CV-15012021.pdf" TargetMode="External"/>
+<Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Porcedda-Federico-Dich-incarichi-14042021.pdf" TargetMode="External"/>
+<Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Porcedda-Federico-Dich-conflitto-interesse-14042021.pdf" TargetMode="External"/>
+<Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-direttore-06052021.pdf" TargetMode="External"/>
+<Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RAIA-FRANCESCA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RAIA-FRANCESCA-Dich-cariche-incarichi-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RAIA-FRANCESCA-Attestazione-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Raimondo-Luigia-CV-23092024.pdf" TargetMode="External"/>
+<Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Luigia-Raimondo-Dich-sostitutiva-27092024.pdf" TargetMode="External"/>
+<Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Luigia-Raimondo-Attestazione-Direttore_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RANIERI-Ezio-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RANIERI-Ezio-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RANIERI-Ezio-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RANIERI-Ezio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/REPPUCCIA-GIUSEPPINA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Reppuccia-Giuseppina-Dich-06032025.pdf" TargetMode="External"/>
+<Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/REPPUCCIA-GIUSEPPINA-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/REPPUCCIA-GIUSEPPINA-CV-30122025.pdf" TargetMode="External"/>
+<Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/REPPUCCIA-GIUSEPPINA-Autocertificazione-28122025.pdf" TargetMode="External"/>
+<Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/REPPUCCIA-GIUSEPPINA-Attestazione-direttore-13022026.pdf" TargetMode="External"/>
+<Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Reppuccia-Giuseppina.pdf" TargetMode="External"/>
+<Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/REPPUCCIA-GIUSEPPINA-Dich-sostitutiva-def.pdf" TargetMode="External"/>
+<Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Luigia-Raimondo-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RIZZI-Giovanni-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RIZZI-Giovanni-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RIZZI-Giovanni-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RIZZI-Giovanni-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_europeo_ROMEO.pdf" TargetMode="External"/>
+<Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROMEO_dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROMEO_dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROMEO_attestazione_insussistenza.pdf" TargetMode="External"/>
+<Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Romeo_Fabio.pdf" TargetMode="External"/>
+<Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROMEO_FABIO_dich_conflitto__interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROMEO_FABIO_Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Romeo_Fabio.pdf" TargetMode="External"/>
+<Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROMEO_FABIO_dich_conflitto__interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROMEO_FABIO_Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Rosadi_Massimo_02112020.pdf" TargetMode="External"/>
+<Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Rosadi_Massimo_unico_file.pdf" TargetMode="External"/>
+<Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Rosadi_Massimo_unico_file.pdf" TargetMode="External"/>
+<Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_Rosadi_Massimo.pdf" TargetMode="External"/>
+<Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Rosadi-Massimo-CV_Rosadi-10-2022.pdf" TargetMode="External"/>
+<Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Rosadi-Massimo-Dich-svolg-incarichi-cariche.pdf" TargetMode="External"/>
+<Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Rosadi-Massimo-Dich-insuss-situaz-confl-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Rosadi-Massimo-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSADI-MASSIMO-CV-092024.pdf" TargetMode="External"/>
+<Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSADI-MASSIMO-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSADI-MASSIMO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-ELODIA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-ELODIA-Dich-sostitutiva-2025-DEF.pdf" TargetMode="External"/>
+<Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-ELODIA-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-ELODIA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-ELODIA-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-ELODIA-attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-ELISABETTA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-ELISABETTA-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-ELISABETTA-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-ELISABETTA-CV-20022026.pdf" TargetMode="External"/>
+<Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-ELISABETTA-Autocertificazione-23122025.pdf" TargetMode="External"/>
+<Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-ELISABETTA-Attestazione-direttore-13022026.pdf" TargetMode="External"/>
+<Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUTIGLIANO-VITTORIA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUTIGLIANO-VITTORIA-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUTIGLIANO-VITTORIA-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUTIGLIANO-VITTORIA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Salzano-Sara-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Salzano-Sara-Dich-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Salzano-Sara-Dich-Conflitto-Interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SALZANO-SARA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SALZANO-SARA-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SALZANO-SARA-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_9.pdf" TargetMode="External"/>
+<Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Cesare_San_Mauro.pdf" TargetMode="External"/>
+<Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Sansone_Massimo.pdf" TargetMode="External"/>
+<Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sansone_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sansone_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sansone_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sansone_dichia_cert_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sansone_dichiar_atto_not.pdf" TargetMode="External"/>
+<Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_interesse_G08389_21072016.pdf" TargetMode="External"/>
+<Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SANTAMARIA_PAOLA.pdf" TargetMode="External"/>
+<Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTAMARIA_PAOLA_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTAMARIA_PAOLA_dich_assenza_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTAMARIA_PAOLA_Attestazione_assenza_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTIAPICHI-XAVIER-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTIAPICHI-XAVIER-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTIAPICHI-XAVIER-attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTIAPICHI-XAVIER-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTIAPICHI-XAVIER-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTIAPICHI-XAVIER-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Santiapichi-Xavier-CV-30092024.pdf" TargetMode="External"/>
+<Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Santiapichi-Xavier-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Santiapichi-Xavier-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Santoro-Rocco-Dich-06032025.pdf" TargetMode="External"/>
+<Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-CV-def.pdf" TargetMode="External"/>
+<Relationship Id="rId1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-Dich-sostitutiva-def.pdf" TargetMode="External"/>
+<Relationship Id="rId1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SAULI_GIULIANO.pdf" TargetMode="External"/>
+<Relationship Id="rId1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sauli_Attestazione_insussistenza_situazioni_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scacchi_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sauli_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Scacchi.pdf" TargetMode="External"/>
+<Relationship Id="rId1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scacchi_Dich_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scacchi_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scacchi_Attestazione_insussistenza_situazioni_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCAFI-BELEN-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCAFI-BELEN-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCAFI-BELEN-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_10.pdf" TargetMode="External"/>
+<Relationship Id="rId1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALFATI-ANNA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALFATI-ANNA-Dich-cariche-incarichi-21012026.pdf" TargetMode="External"/>
+<Relationship Id="rId1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALFATI-ANNA-Dich-conflitto-interesse-21012026.pdf" TargetMode="External"/>
+<Relationship Id="rId1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALFATI-ANNA-Attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALFATI-ANNA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALFATI-ANNA-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALFATI-ANNA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-Fiorella-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-Fiorella-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-Fiorella-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-Fiorella-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-CV-06022026.pdf" TargetMode="External"/>
+<Relationship Id="rId1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-Autocertificazione-28122025.pdf" TargetMode="External"/>
+<Relationship Id="rId1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-Attestazione-direttore-13022026.pdf" TargetMode="External"/>
+<Relationship Id="rId1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCHIRRU-MARIA-RITA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCHIRRU-MARIA-RITA-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCHIRRU-MARIA-RITA-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Schirru-Maria-Rita-CV-27092024.pdf" TargetMode="External"/>
+<Relationship Id="rId1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Schirru-Maria-Rita-Dich-sostitutiva-27092024.pdf" TargetMode="External"/>
+<Relationship Id="rId1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCHIRRU-MARIA-RITA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Scir__Ingastone_Sebastiano.pdf" TargetMode="External"/>
+<Relationship Id="rId1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scir_Ingastone_dich_conflitto__interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCIRE_Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scir__dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCISCENTE-CLAUDIO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCISCENTE-CLAUDIO-Dich-cariche-incarichi-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCISCENTE-CLAUDIO-Attestazione-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCORDATO-Fabio-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCORDATO-Fabio-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCORDATO-Fabio-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCORDATO-Fabio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Domenica_Scostini.pdf" TargetMode="External"/>
+<Relationship Id="rId1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/cv_scostini_domenica.pdf" TargetMode="External"/>
+<Relationship Id="rId1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/scostini_dichiarazione_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scostini_dich_conflitto__interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/scostinii_attestazione_insussistenza.pdf" TargetMode="External"/>
+<Relationship Id="rId1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scuccimarra-Paola-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione-svolgimento-altri-incarichi-Scuccimarra-Paola.pdf" TargetMode="External"/>
+<Relationship Id="rId1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione-insussistenza-conflitto-interessi-Scuccimarra-Paola.pdf" TargetMode="External"/>
+<Relationship Id="rId1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-insussistenza-conflitto-interessi-Scuccimarra-Paola.pdf" TargetMode="External"/>
+<Relationship Id="rId1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sebastiani-Vittorio-CV-2021.pdf" TargetMode="External"/>
+<Relationship Id="rId1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sebastiani-Vittorio-Dich-conflitto-interesse-2021.pdf" TargetMode="External"/>
+<Relationship Id="rId1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SEBASTIANI-VITTORIO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SEBASTIANI-VITTORIO-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SEBASTIANI-VITTORIO-Attestazione-insussistenza-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Sebastiani_Vittorio_02072020.pdf" TargetMode="External"/>
+<Relationship Id="rId2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sebastiani_Vittorio_Dich_insuss_conflitti_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sebastiani_Vittorio_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sebastiani_Vittorio_Attestazione_Direttore_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Secco_Simona_CV_10122020.pdf" TargetMode="External"/>
+<Relationship Id="rId2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Secco_Simona_Dich_Incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Secco_Simona_Dich_Conflitto_Interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf" TargetMode="External"/>
+<Relationship Id="rId2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SERPA-FRANCESCO-CV-18042025.pdf" TargetMode="External"/>
+<Relationship Id="rId2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SERPA-RANCESCO-Dich-incarichi-cariche-02092025.pdf" TargetMode="External"/>
+<Relationship Id="rId2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SERPA-FRANCESCO-Dich-insuss-conflitto-interessi-02092025.pdf" TargetMode="External"/>
+<Relationship Id="rId2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SERPA-FRANCESCO-Attestazione-isuss-conflitto-interessi-05092025.pdf" TargetMode="External"/>
+<Relationship Id="rId2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SERVIDIO-CAMILLA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SERVIDIO-CAMILLA-Dich-cariche-incarichi-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SERVIDIO-CAMILLA-Attestazione-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SHEIBER_08072019.pdf" TargetMode="External"/>
+<Relationship Id="rId2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Cariche_SHEIBER.pdf" TargetMode="External"/>
+<Relationship Id="rId2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Assenza_conflitto_SHEIBER.pdf" TargetMode="External"/>
+<Relationship Id="rId2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_SHEIBER.pdf" TargetMode="External"/>
+<Relationship Id="rId2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SICA-SILVIA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SICA-SILVIA-Dich-cariche-incarichi-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SICA-SILVIA-Attestazione-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_formato_europeo_Ilaria2017.pdf" TargetMode="External"/>
+<Relationship Id="rId2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione_svolgimento_di_titolarit_di_cariche_in_enti_di_sign.pdf" TargetMode="External"/>
+<Relationship Id="rId2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione_di_insussistenza_situazioni_di_conflitto_di_inter_sign.pdf" TargetMode="External"/>
+<Relationship Id="rId2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/attestazione_Signoriello_Hausmann.pdf" TargetMode="External"/>
+<Relationship Id="rId2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SIMONCELLI_DAVID.pdf" TargetMode="External"/>
+<Relationship Id="rId2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMONCELLI_dichiarazione_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMONCELLI_dichiarazione_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMONCELLI_attestazione_insussistenza.pdf" TargetMode="External"/>
+<Relationship Id="rId2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMONETTI-AUGUSTO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMONETTI-AUGUSTO-Dich-incarichi-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMONETTI-AUGUSTO-Attestazione-assenza-confl-interessi-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SOZIO_GIULIA.pdf" TargetMode="External"/>
+<Relationship Id="rId2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SOZIO_GIULIA_Dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SOZIO_GIULIA_Dich_insussist_conflitto_interesesse.pdf" TargetMode="External"/>
+<Relationship Id="rId2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SOZIO_GIULIA_Attestazione_assenza_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPERANZA-ANGELICA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPERANZA-ANGELICA-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPERANZA-ANGELICA-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_13.pdf" TargetMode="External"/>
+<Relationship Id="rId2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SPERATI_ALESSANDRA.pdf" TargetMode="External"/>
+<Relationship Id="rId2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPERATI_dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPERATI_dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPERATI_ALESSANDRA_Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPOTO-ANGELA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPOTO-ANGELA-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPOTO-ANGELA-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPOTO-ANGELA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPOTO-ANGELA-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId2049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPOTO-ANGELA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/STERPA-ALESSANDRO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/STERPA-ALESSANDRO-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId2052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/STERPA-ALESSANDRO-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId2053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/STERPA-ALESSANDRO-Attestazione-insusstistenza-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId2054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TAGARIELLO_PIERLUCA.pdf" TargetMode="External"/>
+<Relationship Id="rId2055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TAGARIELLO_LUCA_Dich_incarichi_02112017_prot.pdf" TargetMode="External"/>
+<Relationship Id="rId2056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TAGARIELLO_PIERLUCA_Dich_conflitto_interessi_02112017_prot.pdf" TargetMode="External"/>
+<Relationship Id="rId2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TAGARIELLO_PIERLUCA_Attestazione_conflitto_interessi_10112017.pdf" TargetMode="External"/>
+<Relationship Id="rId2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TARANGIOLI_08072019.pdf" TargetMode="External"/>
+<Relationship Id="rId2059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Cariche_TARANGIOLI.pdf" TargetMode="External"/>
+<Relationship Id="rId2060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Assenza_conflitto_TARANGIOLI.pdf" TargetMode="External"/>
+<Relationship Id="rId2061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_TARANGIOLI.pdf" TargetMode="External"/>
+<Relationship Id="rId2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TESTA-MARINA-CV-06112025.pdf" TargetMode="External"/>
+<Relationship Id="rId2063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TESTA-MARINA-Dich-incarichi-cariche-26082025.pdf" TargetMode="External"/>
+<Relationship Id="rId2064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TESTA-MARINA-Dich-insuss-conflitto-interessi-26082025.pdf" TargetMode="External"/>
+<Relationship Id="rId2065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TESTA-MARINA-Attestazione-isuss-conflitto-interessi-05092025.pdf" TargetMode="External"/>
+<Relationship Id="rId2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOMEO-VALERIA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich-sost-Tomeo-Valeria-23122024.pdf" TargetMode="External"/>
+<Relationship Id="rId2068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOMEO-VALERIA-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOMEO-VALERIA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOMEO-VALERIA-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId2071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOMEO-VALERIA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId2072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOTEDA-SARA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOTEDA-SARA-Dich-cariche-incarichi-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOREDA-SARA-Attestazione-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/cv_Torella_Marco.pdf" TargetMode="External"/>
+<Relationship Id="rId2076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Torella_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Torella_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Torella_attestazione_insussistenza.pdf" TargetMode="External"/>
+<Relationship Id="rId2079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Trabattoni_Andrea.pdf" TargetMode="External"/>
+<Relationship Id="rId2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Trabattoni_dichiarazione_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Trabattoni_Dichiarazione_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Trabattoni_attestazione_insussistenza.pdf" TargetMode="External"/>
+<Relationship Id="rId2083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TRILLO_CLAUDIA.pdf" TargetMode="External"/>
+<Relationship Id="rId2084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TRILLO_dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId2085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TRILLO_dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TRILLO_Attestazione_insussistenza.pdf" TargetMode="External"/>
+<Relationship Id="rId2087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROILO-LETIZIA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROILO-LETIZIA-Dich-cariche-incarichi-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROILO-LETIZIA-Attestazione-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TROISE_GABRIELE.pdf" TargetMode="External"/>
+<Relationship Id="rId2091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROISE_dichiarazione_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId2092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROISE_dich_conflitto__interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId2093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROISE_attestazione_insussistenza.pdf" TargetMode="External"/>
+<Relationship Id="rId2094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TROISE_GABRIELE_06_11_15.pdf" TargetMode="External"/>
+<Relationship Id="rId2095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROISE_dichiarazione_incarichi_06_11_15.pdf" TargetMode="External"/>
+<Relationship Id="rId2096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROISE_dich_conflitto__interesse_06_11_15.pdf" TargetMode="External"/>
+<Relationship Id="rId2097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROISE_attestazione_insussistenza_06_11_15.pdf" TargetMode="External"/>
+<Relationship Id="rId2098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Antonella_Tufo.pdf" TargetMode="External"/>
+<Relationship Id="rId2099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId2100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId2101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId2102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_Antonella_CV_10122020.pdf" TargetMode="External"/>
+<Relationship Id="rId2103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_Antonella_Dich_Incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId2104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_Antonella_Dich_Conflitto_Interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId2105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf" TargetMode="External"/>
+<Relationship Id="rId2106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_dichiar_cert_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId2108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_dichiar_atto_not.pdf" TargetMode="External"/>
+<Relationship Id="rId2109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_interesse_G08389_21072016.pdf" TargetMode="External"/>
+<Relationship Id="rId2110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-Francesca-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-Francesca-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId2115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-Francesca-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId2116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-Francesca-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId2117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId2122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId2123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId2124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId2125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId2126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId2127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId2128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-TANIA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-TANIA-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-TANIA-attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId2133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-Dichiarazione_1.pdf" TargetMode="External"/>
+<Relationship Id="rId2134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId2135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-TANIA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-TANIA-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-TANIA-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Umana_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Umana_dichiar_cert_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId2140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Umana_dichiar_atto_not.pdf" TargetMode="External"/>
+<Relationship Id="rId2141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_interesse_G08389_21072016.pdf" TargetMode="External"/>
+<Relationship Id="rId2142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Elisabetta_Umana.pdf" TargetMode="External"/>
+<Relationship Id="rId2143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UMANA_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId2144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UMANA_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId2145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId2146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UMENA_ANDREA_CV_23122019.pdf" TargetMode="External"/>
+<Relationship Id="rId2147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UMENA_ANDREA_Dich_incarichi_23122019.pdf" TargetMode="External"/>
+<Relationship Id="rId2148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UMENA_ANDREA_Dich_ass_conflitto_interessi_23122019.pdf" TargetMode="External"/>
+<Relationship Id="rId2149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UMENA_ANDREA_Attest_ass_conflitto_interessi_23122019.pdf" TargetMode="External"/>
+<Relationship Id="rId2150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA-KRIZIA-GIULIANA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA-KRIZIA-GIULIANA-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId2152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA-KRIZIA-GIULIANA-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId2153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_5.pdf" TargetMode="External"/>
+<Relationship Id="rId2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Vacca_Krizia_Giuliana_CV_10122020.pdf" TargetMode="External"/>
+<Relationship Id="rId2155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Vacca_Krizia_Giuliana_Dich_Incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId2156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Vacca_Krizia_Giuliana_Dich_Conflitto_Interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId2157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf" TargetMode="External"/>
+<Relationship Id="rId2158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_VACCA_KRIZIA_GIULIANA.pdf" TargetMode="External"/>
+<Relationship Id="rId2159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA_Dich_cariche_incarichi_211116.pdf" TargetMode="External"/>
+<Relationship Id="rId2160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA_Dich_assenza_conflitto_interessi_211116.pdf" TargetMode="External"/>
+<Relationship Id="rId2161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LEONE_VACCA_Attestaz_assenza_conflitto_interessi_21112016.pdf" TargetMode="External"/>
+<Relationship Id="rId2162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA-KRIZIA-GIULIANA-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId2163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA-KRIZIA-GIULIANA-Dich-cariche-incarichi-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA-KRIZIA-GIULIANA-Attestazione-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCARI_IVAN_CV_18122020.pdf" TargetMode="External"/>
+<Relationship Id="rId2166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCARI_IVAN_Dich_cariche_incarichi_18122020.pdf" TargetMode="External"/>
+<Relationship Id="rId2167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCARI_IVAN_Dich_conflitto_interessi_18122020.pdf" TargetMode="External"/>
+<Relationship Id="rId2168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCARI_IVAN_Attestazione_Direttore_23122020.pdf" TargetMode="External"/>
+<Relationship Id="rId2169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_VACCARI_IVAN.pdf" TargetMode="External"/>
+<Relationship Id="rId2170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCARI_IVAN_Dich_conflitto_interessi_05072017.pdf" TargetMode="External"/>
+<Relationship Id="rId2171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCARI_IVAN_Dich_incarichi_05072017.pdf" TargetMode="External"/>
+<Relationship Id="rId2172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCARI_IVAN_Attestazione_conflitto_interessi_10072017.pdf" TargetMode="External"/>
+<Relationship Id="rId2173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId2174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId2175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId2176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId2177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId2179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId2180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId2181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-LUCIA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-LUCIA-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-LUCIA-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-LUCIA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-LUCIA-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-LUCIA-attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lisa-Valentino-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId2188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lisa-Valentino-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId2189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lisa-Valentino-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId2190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lisa-Valentino-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lisa-Valentino-Dich-svolg-incarichi-cariche.pdf" TargetMode="External"/>
+<Relationship Id="rId2192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lisa-Valentino-Dich-insuss-situaz-confl-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId2193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lisa-Valentino-Attestaz-insuss-situaz-confl-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId2194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Valentino_Federica_CV_10122020.pdf" TargetMode="External"/>
+<Relationship Id="rId2195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Valentino_Federica_Dich_Incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId2196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Valentino_Federica_Dich_Conflitto_Interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId2197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf" TargetMode="External"/>
+<Relationship Id="rId2198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_VALLE_SABRINA.pdf" TargetMode="External"/>
+<Relationship Id="rId2199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VALLE_dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId2200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VALLE_dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId2201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VALLE_Attestaz_insuss_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId2202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId2204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId2205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId2206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-Matilde-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-Matilde-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId2214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-Matilde-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId2215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-Matilde-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId2216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-Dich-sostitutiva-def.pdf" TargetMode="External"/>
+<Relationship Id="rId2221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId2222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Vescio-Roberto-Dich-06032025.pdf" TargetMode="External"/>
+<Relationship Id="rId2224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLA-VENERA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLA-VENERA-Dich-cariche-incarichi-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLA-VENERA-Attestazione-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-Dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-Attestaz-Direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Violani-Francesco-Dich-06032025.pdf" TargetMode="External"/>
+<Relationship Id="rId2233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-CV-def.pdf" TargetMode="External"/>
+<Relationship Id="rId2235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-Dich-sostitutiva-def.pdf" TargetMode="External"/>
+<Relationship Id="rId2236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId2237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId2239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId2240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-ANTONIETTA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-ANTONIETTA-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId2245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-ANTONIETTA-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId2246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_6.pdf" TargetMode="External"/>
+<Relationship Id="rId2247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-NICOLETTA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Zacchi-Nicoletta-Dich-06032025.pdf" TargetMode="External"/>
+<Relationship Id="rId2252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-NICOLETTA-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId2255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId2256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId2257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId2258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId2259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId2260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId2261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-NICOLETTA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-NICOLETTA-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-NICOLETTA-attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-Dich-sostitutiva-2025-DEF.pdf" TargetMode="External"/>
+<Relationship Id="rId2266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-Dich-sostitutiva-def.pdf" TargetMode="External"/>
+<Relationship Id="rId2269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId2270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-CV-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-dich-sostitutiva-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-attestaz-direttore-2026.pdf" TargetMode="External"/>
+<Relationship Id="rId2273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cv_Zaratti_Antonio.pdf" TargetMode="External"/>
+<Relationship Id="rId2274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Zaratti_Dich_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId2275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Zaratti_dich_conflitto__interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId2276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Zaratti_attestazione_insussistenza.pdf" TargetMode="External"/>
+<Relationship Id="rId2277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId2278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-Dichiarazione_0.pdf" TargetMode="External"/>
+<Relationship Id="rId2279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-Dichiarazione.pdf" TargetMode="External"/>
+<Relationship Id="rId2280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId2281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId2282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-Dichiarazioni.pdf" TargetMode="External"/>
+<Relationship Id="rId2283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-Dichiarazioni_0.pdf" TargetMode="External"/>
+<Relationship Id="rId2284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-Attestazione-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId2285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-MARIA-CRISTINA-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-MARIA-CRISTINA-Dich-sostitutiva-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-MARIA-CRISTINA-Attestaz-Direttore-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId2288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-MARIA-CRISTINA-CV-09022026.pdf" TargetMode="External"/>
+<Relationship Id="rId2289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-MARIA-CRISTINA-Autocertificazione-12012026.pdf" TargetMode="External"/>
+<Relationship Id="rId2290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-MARIA-CRISTINA-Attestazione-direttore-13022026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V629"/>
+  <dimension ref="A1:V656"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="24" customWidth="1"/>
     <col min="3" max="3" width="19" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="60" customWidth="1"/>
     <col min="6" max="6" width="60" customWidth="1"/>
     <col min="7" max="7" width="16" customWidth="1"/>
     <col min="8" max="8" width="27" customWidth="1"/>
     <col min="9" max="9" width="17" customWidth="1"/>
     <col min="10" max="10" width="60" customWidth="1"/>
     <col min="11" max="11" width="60" customWidth="1"/>
     <col min="12" max="12" width="60" customWidth="1"/>
     <col min="13" max="13" width="60" customWidth="1"/>
     <col min="14" max="14" width="60" customWidth="1"/>
     <col min="15" max="15" width="14" customWidth="1"/>
     <col min="16" max="16" width="60" customWidth="1"/>
     <col min="17" max="17" width="60" customWidth="1"/>
     <col min="18" max="18" width="60" customWidth="1"/>
     <col min="19" max="19" width="60" customWidth="1"/>
     <col min="20" max="20" width="60" customWidth="1"/>
     <col min="21" max="21" width="60" customWidth="1"/>
     <col min="22" max="22" width="60" customWidth="1"/>
   </cols>
   <sheetData>
@@ -13010,78 +13590,81 @@
       </c>
       <c r="L3" t="s">
         <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>33</v>
       </c>
       <c r="O3" s="2">
         <v>43685</v>
       </c>
       <c r="P3" t="s" s="3">
         <v>34</v>
       </c>
       <c r="Q3" t="s" s="3">
         <v>35</v>
       </c>
       <c r="R3" t="s" s="3">
         <v>36</v>
       </c>
       <c r="S3" t="s" s="3">
         <v>37</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>472</v>
+        <v>576</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>40</v>
       </c>
       <c r="E4" t="s">
         <v>41</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" s="2">
-        <v>45658</v>
+        <v>46023</v>
       </c>
       <c r="I4" s="2">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="L4" t="s">
         <v>43</v>
       </c>
+      <c r="N4" t="s">
+        <v>33</v>
+      </c>
       <c r="O4" s="2">
-        <v>45975</v>
+        <v>46163</v>
       </c>
       <c r="P4" t="s" s="3">
         <v>44</v>
       </c>
       <c r="Q4" t="s" s="3">
         <v>45</v>
       </c>
       <c r="R4" t="s" s="3">
         <v>46</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>354</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5" t="s">
         <v>39</v>
       </c>
       <c r="D5" t="s">
         <v>47</v>
       </c>
       <c r="E5" t="inlineStr">
@@ -13156,31849 +13739,32998 @@
         <v>58</v>
       </c>
       <c r="L6" t="s">
         <v>59</v>
       </c>
       <c r="O6" s="2">
         <v>44579</v>
       </c>
       <c r="P6" t="s" s="3">
         <v>60</v>
       </c>
       <c r="Q6" t="s" s="3">
         <v>61</v>
       </c>
       <c r="R6" t="s" s="3">
         <v>62</v>
       </c>
       <c r="S6" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-Alessandra-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>576</v>
+        <v>472</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" t="s">
         <v>39</v>
       </c>
       <c r="D7" t="s">
         <v>40</v>
       </c>
       <c r="E7" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="F7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G7" s="2">
-        <v>46023</v>
+        <v>45658</v>
       </c>
       <c r="I7" s="2">
-        <v>46142</v>
+        <v>46022</v>
       </c>
       <c r="L7" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="O7" s="2">
-        <v>46072</v>
+        <v>45975</v>
       </c>
       <c r="P7" t="s" s="3">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="Q7" t="s" s="3">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="R7" t="s" s="3">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>146</v>
+        <v>366</v>
       </c>
       <c r="B8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="E8" t="s">
         <v>70</v>
       </c>
-      <c r="F8" t="s" s="4">
-[...49 lines deleted...]
-      <c r="E9" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR
 </t>
         </is>
       </c>
-      <c r="F9" t="s">
+      <c r="F8" t="s">
         <v>48</v>
       </c>
-      <c r="G9" s="2">
+      <c r="G8" s="2">
         <v>44927</v>
       </c>
-      <c r="I9" s="2">
+      <c r="I8" s="2">
         <v>45657</v>
       </c>
-      <c r="K9" t="s">
+      <c r="K8" t="s">
         <v>49</v>
       </c>
-      <c r="L9" t="s">
-[...2 lines deleted...]
-      <c r="N9" t="s">
+      <c r="L8" t="s">
+        <v>71</v>
+      </c>
+      <c r="N8" t="s">
         <v>51</v>
       </c>
-      <c r="O9" s="2">
+      <c r="O8" s="2">
         <v>44965</v>
       </c>
-      <c r="P9" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S9" t="inlineStr" s="3">
+      <c r="P8" t="s" s="3">
+        <v>72</v>
+      </c>
+      <c r="Q8" t="s" s="3">
+        <v>73</v>
+      </c>
+      <c r="R8" t="s" s="3">
+        <v>74</v>
+      </c>
+      <c r="S8" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Luca-Alessandra-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
+    <row r="9">
+      <c r="A9">
+        <v>146</v>
+      </c>
+      <c r="B9" t="s">
+        <v>75</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" t="s">
+        <v>76</v>
+      </c>
+      <c r="E9" t="s">
+        <v>77</v>
+      </c>
+      <c r="F9" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G9" s="2">
+        <v>43164</v>
+      </c>
+      <c r="I9" s="2">
+        <v>43528</v>
+      </c>
+      <c r="J9" t="s">
+        <v>79</v>
+      </c>
+      <c r="K9" t="s">
+        <v>80</v>
+      </c>
+      <c r="L9" t="s">
+        <v>81</v>
+      </c>
+      <c r="N9" t="s">
+        <v>82</v>
+      </c>
+      <c r="O9" s="2">
+        <v>43427</v>
+      </c>
+      <c r="P9" t="s" s="3">
+        <v>83</v>
+      </c>
+      <c r="Q9" t="s" s="3">
+        <v>84</v>
+      </c>
+      <c r="R9" t="s" s="3">
+        <v>85</v>
+      </c>
+      <c r="S9" t="s" s="3">
+        <v>86</v>
+      </c>
+    </row>
     <row r="10">
       <c r="A10">
         <v>355</v>
       </c>
       <c r="B10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D10" t="s">
         <v>47</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
       <c r="F10" t="s">
         <v>48</v>
       </c>
       <c r="G10" s="2">
         <v>44927</v>
       </c>
       <c r="I10" s="2">
         <v>45657</v>
       </c>
       <c r="K10" t="s">
         <v>49</v>
       </c>
       <c r="L10" t="s">
         <v>50</v>
       </c>
       <c r="N10" t="s">
         <v>51</v>
       </c>
       <c r="O10" s="2">
         <v>44965</v>
       </c>
       <c r="P10" t="s" s="3">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="Q10" t="s" s="3">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R10" t="s" s="3">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S10" t="s" s="3">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>314</v>
       </c>
       <c r="B11" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D11" t="s">
         <v>56</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
       <c r="F11" t="s">
         <v>57</v>
       </c>
       <c r="G11" s="2">
         <v>44578</v>
       </c>
       <c r="I11" s="2">
         <v>44926</v>
       </c>
       <c r="K11" t="s">
         <v>58</v>
       </c>
       <c r="L11" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O11" s="2">
         <v>44579</v>
       </c>
       <c r="P11" t="s" s="3">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Q11" t="s" s="3">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="R11" t="s" s="3">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="S11" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>575</v>
+        <v>473</v>
       </c>
       <c r="B12" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C12" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D12" t="s">
         <v>40</v>
       </c>
       <c r="E12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G12" s="2">
-        <v>46023</v>
+        <v>45658</v>
       </c>
       <c r="I12" s="2">
-        <v>46142</v>
+        <v>46022</v>
       </c>
       <c r="L12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O12" s="2">
-        <v>46072</v>
+        <v>45975</v>
       </c>
       <c r="P12" t="s" s="3">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="Q12" t="s" s="3">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="R12" t="s" s="3">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>473</v>
+        <v>575</v>
       </c>
       <c r="B13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G13" s="2">
-        <v>45658</v>
+        <v>46023</v>
       </c>
       <c r="I13" s="2">
-        <v>46022</v>
+        <v>46142</v>
       </c>
       <c r="L13" t="s">
         <v>43</v>
       </c>
       <c r="O13" s="2">
-        <v>45975</v>
+        <v>46072</v>
       </c>
       <c r="P13" t="s" s="3">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="Q13" t="s" s="3">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="R13" t="s" s="3">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>577</v>
+        <v>356</v>
       </c>
       <c r="B14" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C14" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
-[...80 lines deleted...]
-      <c r="D16" t="s">
         <v>47</v>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="F16" t="s">
+      <c r="F14" t="s">
         <v>48</v>
       </c>
-      <c r="G16" s="2">
+      <c r="G14" s="2">
         <v>44927</v>
       </c>
-      <c r="I16" s="2">
+      <c r="I14" s="2">
         <v>45657</v>
       </c>
-      <c r="K16" t="s">
+      <c r="K14" t="s">
         <v>49</v>
       </c>
-      <c r="L16" t="s">
+      <c r="L14" t="s">
         <v>50</v>
       </c>
-      <c r="N16" t="s">
+      <c r="N14" t="s">
         <v>51</v>
       </c>
-      <c r="O16" s="2">
+      <c r="O14" s="2">
         <v>44965</v>
       </c>
-      <c r="P16" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A17">
+      <c r="P14" t="s" s="3">
+        <v>108</v>
+      </c>
+      <c r="Q14" t="s" s="3">
+        <v>109</v>
+      </c>
+      <c r="R14" t="s" s="3">
+        <v>110</v>
+      </c>
+      <c r="S14" t="s" s="3">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
         <v>248</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="B15" t="s">
         <v>106</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17" t="inlineStr">
+      <c r="C15" t="s">
+        <v>107</v>
+      </c>
+      <c r="D15" t="s">
+        <v>112</v>
+      </c>
+      <c r="E15" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F17" t="s">
+      <c r="F15" t="s">
         <v>57</v>
       </c>
-      <c r="G17" s="2">
+      <c r="G15" s="2">
         <v>44578</v>
       </c>
-      <c r="I17" s="2">
+      <c r="I15" s="2">
         <v>44926</v>
       </c>
-      <c r="K17" t="s">
+      <c r="K15" t="s">
         <v>58</v>
       </c>
-      <c r="L17" t="s">
-[...2 lines deleted...]
-      <c r="O17" s="2">
+      <c r="L15" t="s">
+        <v>93</v>
+      </c>
+      <c r="O15" s="2">
         <v>44575</v>
       </c>
-      <c r="P17" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S17" t="inlineStr" s="3">
+      <c r="P15" t="s" s="3">
+        <v>113</v>
+      </c>
+      <c r="Q15" t="s" s="3">
+        <v>114</v>
+      </c>
+      <c r="R15" t="s" s="3">
+        <v>115</v>
+      </c>
+      <c r="S15" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
+    <row r="16">
+      <c r="A16">
+        <v>577</v>
+      </c>
+      <c r="B16" t="s">
+        <v>106</v>
+      </c>
+      <c r="C16" t="s">
+        <v>107</v>
+      </c>
+      <c r="D16" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" t="s">
+        <v>116</v>
+      </c>
+      <c r="F16" t="s">
+        <v>42</v>
+      </c>
+      <c r="G16" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I16" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L16" t="s">
+        <v>43</v>
+      </c>
+      <c r="O16" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P16" t="s" s="3">
+        <v>117</v>
+      </c>
+      <c r="Q16" t="s" s="3">
+        <v>118</v>
+      </c>
+      <c r="R16" t="s" s="3">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>494</v>
+      </c>
+      <c r="B17" t="s">
+        <v>106</v>
+      </c>
+      <c r="C17" t="s">
+        <v>107</v>
+      </c>
+      <c r="D17" t="s">
+        <v>120</v>
+      </c>
+      <c r="E17" t="s">
+        <v>121</v>
+      </c>
+      <c r="F17" t="s">
+        <v>98</v>
+      </c>
+      <c r="G17" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I17" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L17" t="s">
+        <v>65</v>
+      </c>
+      <c r="O17" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P17" t="s" s="3">
+        <v>122</v>
+      </c>
+      <c r="Q17" t="s" s="3">
+        <v>123</v>
+      </c>
+      <c r="R17" t="s" s="3">
+        <v>124</v>
+      </c>
+    </row>
     <row r="18">
       <c r="A18">
+        <v>474</v>
+      </c>
+      <c r="B18" t="s">
+        <v>125</v>
+      </c>
+      <c r="C18" t="s">
+        <v>126</v>
+      </c>
+      <c r="D18" t="s">
+        <v>120</v>
+      </c>
+      <c r="E18" t="s">
+        <v>127</v>
+      </c>
+      <c r="F18" t="s">
+        <v>128</v>
+      </c>
+      <c r="G18" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I18" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L18" t="s">
+        <v>65</v>
+      </c>
+      <c r="O18" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P18" t="s" s="3">
+        <v>129</v>
+      </c>
+      <c r="Q18" t="s" s="3">
+        <v>130</v>
+      </c>
+      <c r="R18" t="s" s="3">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
         <v>241</v>
       </c>
-      <c r="B18" t="s">
-[...5 lines deleted...]
-      <c r="D18" t="s">
+      <c r="B19" t="s">
+        <v>125</v>
+      </c>
+      <c r="C19" t="s">
+        <v>126</v>
+      </c>
+      <c r="D19" t="s">
         <v>56</v>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F18" t="s">
+      <c r="F19" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="2">
+      <c r="G19" s="2">
         <v>44578</v>
       </c>
-      <c r="I18" s="2">
+      <c r="I19" s="2">
         <v>44926</v>
       </c>
-      <c r="K18" t="s">
+      <c r="K19" t="s">
         <v>58</v>
       </c>
-      <c r="L18" t="s">
-[...2 lines deleted...]
-      <c r="O18" s="2">
+      <c r="L19" t="s">
+        <v>132</v>
+      </c>
+      <c r="O19" s="2">
         <v>44575</v>
       </c>
-      <c r="P18" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S18" t="inlineStr" s="3">
+      <c r="P19" t="s" s="3">
+        <v>133</v>
+      </c>
+      <c r="Q19" t="s" s="3">
+        <v>134</v>
+      </c>
+      <c r="R19" t="s" s="3">
+        <v>135</v>
+      </c>
+      <c r="S19" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
-    <row r="19">
-      <c r="A19">
+    <row r="20">
+      <c r="A20">
         <v>357</v>
       </c>
-      <c r="B19" t="s">
-[...5 lines deleted...]
-      <c r="D19" t="s">
+      <c r="B20" t="s">
+        <v>125</v>
+      </c>
+      <c r="C20" t="s">
+        <v>126</v>
+      </c>
+      <c r="D20" t="s">
         <v>47</v>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E20" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="F19" t="s">
+      <c r="F20" t="s">
         <v>48</v>
       </c>
-      <c r="G19" s="2">
+      <c r="G20" s="2">
         <v>44927</v>
       </c>
-      <c r="I19" s="2">
+      <c r="I20" s="2">
         <v>45657</v>
       </c>
-      <c r="K19" t="s">
+      <c r="K20" t="s">
         <v>49</v>
       </c>
-      <c r="L19" t="s">
+      <c r="L20" t="s">
         <v>50</v>
       </c>
-      <c r="N19" t="s">
+      <c r="N20" t="s">
         <v>51</v>
       </c>
-      <c r="O19" s="2">
+      <c r="O20" s="2">
         <v>44965</v>
       </c>
-      <c r="P19" t="s" s="3">
-[...42 lines deleted...]
-      </c>
       <c r="P20" t="s" s="3">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="Q20" t="s" s="3">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="R20" t="s" s="3">
-        <v>137</v>
+        <v>138</v>
+      </c>
+      <c r="S20" t="s" s="3">
+        <v>139</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>122</v>
       </c>
       <c r="B21" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C21" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D21" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E21" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="F21" t="s" s="4">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="G21" s="2">
         <v>42692</v>
       </c>
       <c r="I21" s="2">
         <v>43421</v>
       </c>
       <c r="K21" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="L21" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="N21" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="O21" s="2">
         <v>42692</v>
       </c>
       <c r="P21" t="s" s="3">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="Q21" t="s" s="3">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="R21" t="s" s="3">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="S21" t="s" s="3">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>92</v>
       </c>
       <c r="B22" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C22" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D22" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Progetto esecutivo per il rafforzamento della Cabina di Regia per l'attuazione del programma di governo con specifico riferimento fondo FEASR. Ha rinunciato all’incarico per motivi personali (23/12/2015)</t>
         </is>
       </c>
       <c r="F22" t="s" s="4">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="G22" s="2">
         <v>42292</v>
       </c>
       <c r="I22" s="2">
         <v>42361</v>
       </c>
       <c r="K22" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="L22" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="N22" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="O22" s="2">
         <v>42361</v>
       </c>
       <c r="P22" t="s" s="3">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="Q22" t="s" s="3">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="R22" t="s" s="3">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>164</v>
       </c>
       <c r="B23" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C23" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D23" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>SUPPORTO ALLA PROGRAMMAZIONE NELLE ATTIVITÀ DI VERIFICA DEI FLUSSI QUALI-QUANTITATIVI IN RAPPORTO AGLI OBBLIGHI INFORMATIVI E ALL’IMPLEMENTAZIONE DELLE RETI DI ASSISTENZA TERRITORIALE E DI MONITORAGGIO DEGLI INDICATORI DEL QUESTIONARIO E DEI PUNTEGGI DELLA GRIGLIA LEA E DI REDAZIONE DEL PIANO REGIONALE DELLE CRONICITÀ</t>
         </is>
       </c>
       <c r="F23" t="s" s="4">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G23" s="2">
         <v>43664</v>
       </c>
       <c r="I23" s="2">
         <v>44213</v>
       </c>
       <c r="K23" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="L23" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="N23" t="s">
         <v>33</v>
       </c>
       <c r="O23" s="2">
         <v>43668</v>
       </c>
       <c r="P23" t="s" s="3">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="Q23" t="s" s="3">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="R23" t="s" s="3">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="S23" t="s" s="3">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>551</v>
+        <v>439</v>
       </c>
       <c r="B24" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C24" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D24" t="s">
-        <v>111</v>
+        <v>169</v>
       </c>
       <c r="E24" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>170</v>
+      </c>
+      <c r="F24" s="5">
+        <v>63.440</v>
       </c>
       <c r="G24" s="2">
-        <v>45658</v>
+        <v>45476</v>
       </c>
       <c r="I24" s="2">
-        <v>46022</v>
+        <v>45657</v>
       </c>
       <c r="L24" t="s">
-        <v>43</v>
+        <v>171</v>
       </c>
       <c r="O24" s="2">
-        <v>45975</v>
+        <v>45562</v>
       </c>
       <c r="P24" t="s" s="3">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="Q24" t="s" s="3">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="R24" t="s" s="3">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>578</v>
       </c>
       <c r="B25" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C25" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D25" t="s">
         <v>40</v>
       </c>
       <c r="E25" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="F25" t="s">
-        <v>97</v>
+        <v>42</v>
       </c>
       <c r="G25" s="2">
         <v>46023</v>
       </c>
       <c r="I25" s="2">
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="L25" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="N25" t="s">
         <v>33</v>
       </c>
       <c r="O25" s="2">
-        <v>46072</v>
+        <v>46163</v>
       </c>
       <c r="P25" t="s" s="3">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="Q25" t="s" s="3">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="R25" t="s" s="3">
-        <v>175</v>
+        <v>179</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>439</v>
+        <v>551</v>
       </c>
       <c r="B26" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C26" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D26" t="s">
-        <v>176</v>
+        <v>120</v>
       </c>
       <c r="E26" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>63.440</v>
+        <v>180</v>
+      </c>
+      <c r="F26" t="s">
+        <v>181</v>
       </c>
       <c r="G26" s="2">
-        <v>45476</v>
+        <v>45658</v>
       </c>
       <c r="I26" s="2">
-        <v>45657</v>
+        <v>46022</v>
       </c>
       <c r="L26" t="s">
-        <v>178</v>
+        <v>65</v>
       </c>
       <c r="O26" s="2">
-        <v>45562</v>
+        <v>45975</v>
       </c>
       <c r="P26" t="s" s="3">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="Q26" t="s" s="3">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="R26" t="s" s="3">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
+        <v>650</v>
+      </c>
+      <c r="B27" t="s">
+        <v>185</v>
+      </c>
+      <c r="C27" t="s">
+        <v>186</v>
+      </c>
+      <c r="D27" t="s">
+        <v>187</v>
+      </c>
+      <c r="E27" t="s">
+        <v>188</v>
+      </c>
+      <c r="F27" t="s">
+        <v>189</v>
+      </c>
+      <c r="G27" s="2">
+        <v>46083</v>
+      </c>
+      <c r="I27" s="2">
+        <v>46813</v>
+      </c>
+      <c r="L27" t="s">
+        <v>190</v>
+      </c>
+      <c r="O27" s="2">
+        <v>46171</v>
+      </c>
+      <c r="P27" t="s" s="3">
+        <v>191</v>
+      </c>
+      <c r="Q27" t="s" s="3">
+        <v>192</v>
+      </c>
+      <c r="R27" t="s" s="3">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>46</v>
+      </c>
+      <c r="B28" t="s">
+        <v>194</v>
+      </c>
+      <c r="C28" t="s">
+        <v>195</v>
+      </c>
+      <c r="D28" t="s">
+        <v>196</v>
+      </c>
+      <c r="E28" t="s">
+        <v>197</v>
+      </c>
+      <c r="F28" t="s" s="4">
+        <v>198</v>
+      </c>
+      <c r="G28" s="2">
+        <v>41827</v>
+      </c>
+      <c r="I28" s="2">
+        <v>42557</v>
+      </c>
+      <c r="K28" t="s">
+        <v>199</v>
+      </c>
+      <c r="L28" t="s">
+        <v>200</v>
+      </c>
+      <c r="N28" t="s">
+        <v>82</v>
+      </c>
+      <c r="O28" s="2">
+        <v>41971</v>
+      </c>
+      <c r="P28" t="s" s="3">
+        <v>201</v>
+      </c>
+      <c r="Q28" t="s" s="3">
+        <v>202</v>
+      </c>
+      <c r="R28" t="s" s="3">
+        <v>203</v>
+      </c>
+      <c r="S28" t="s" s="3">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
         <v>175</v>
       </c>
-      <c r="B27" t="s">
-[...8 lines deleted...]
-      <c r="E27" t="inlineStr">
+      <c r="B29" t="s">
+        <v>194</v>
+      </c>
+      <c r="C29" t="s">
+        <v>195</v>
+      </c>
+      <c r="D29" t="s">
+        <v>159</v>
+      </c>
+      <c r="E29" t="inlineStr">
         <is>
           <t>Esperto in salute materno-infantile” per la realizzazione di iniziative per la salute della donna ed iniziative a favore delle gestanti, della partoriente e del neonato.</t>
         </is>
       </c>
-      <c r="F27" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="2">
+      <c r="F29" t="s">
+        <v>205</v>
+      </c>
+      <c r="G29" s="2">
         <v>43831</v>
       </c>
-      <c r="I27" s="2">
+      <c r="I29" s="2">
         <v>44196</v>
       </c>
-      <c r="K27" t="s">
-[...8 lines deleted...]
-      <c r="O27" s="2">
+      <c r="K29" t="s">
+        <v>206</v>
+      </c>
+      <c r="L29" t="s">
+        <v>207</v>
+      </c>
+      <c r="N29" t="s">
+        <v>82</v>
+      </c>
+      <c r="O29" s="2">
         <v>43819</v>
       </c>
-      <c r="P27" t="s" s="3">
-[...101 lines deleted...]
-      </c>
       <c r="P29" t="s" s="3">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="Q29" t="s" s="3">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="R29" t="s" s="3">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="S29" t="s" s="3">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>132</v>
       </c>
       <c r="B30" t="s">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="C30" t="s">
-        <v>183</v>
+        <v>195</v>
       </c>
       <c r="D30" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E30" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="F30" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="G30" s="2">
         <v>42695</v>
       </c>
       <c r="I30" s="2">
         <v>43100</v>
       </c>
       <c r="K30" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="L30" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="M30" t="s">
-        <v>196</v>
+        <v>217</v>
       </c>
       <c r="N30" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="O30" s="2">
         <v>42748</v>
       </c>
       <c r="P30" t="s" s="3">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="Q30" t="s" s="3">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="R30" t="s" s="3">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="S30" t="s" s="3">
-        <v>218</v>
+        <v>221</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>214</v>
       </c>
       <c r="B31" t="s">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="C31" t="s">
-        <v>183</v>
+        <v>195</v>
       </c>
       <c r="D31" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Esperto area socio-sanitaria - salute materno-infantile” per la realizzazione di iniziative per la salute della donna ed iniziative a favore delle gestanti, della partoriente e del neonato</t>
         </is>
       </c>
       <c r="F31" t="s" s="4">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="G31" s="2">
         <v>44197</v>
       </c>
       <c r="I31" s="2">
         <v>44561</v>
       </c>
       <c r="K31" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="L31" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="N31" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="O31" s="2">
         <v>44218</v>
       </c>
       <c r="P31" t="s" s="3">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="Q31" t="s" s="3">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="R31" t="s" s="3">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="S31" t="s" s="3">
-        <v>225</v>
+        <v>229</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>10</v>
+        <v>147</v>
       </c>
       <c r="B32" t="s">
-        <v>226</v>
+        <v>194</v>
       </c>
       <c r="C32" t="s">
-        <v>227</v>
+        <v>195</v>
       </c>
       <c r="D32" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E32" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F32" t="s" s="4">
-        <v>71</v>
+        <v>223</v>
       </c>
       <c r="G32" s="2">
-        <v>41278</v>
+        <v>43291</v>
       </c>
       <c r="I32" s="2">
-        <v>41642</v>
+        <v>43830</v>
+      </c>
+      <c r="K32" t="s">
+        <v>232</v>
       </c>
       <c r="L32" t="s">
-        <v>230</v>
+        <v>233</v>
+      </c>
+      <c r="M32" t="s">
+        <v>217</v>
+      </c>
+      <c r="N32" t="s">
+        <v>82</v>
       </c>
       <c r="O32" s="2">
-        <v>41654</v>
+        <v>43292</v>
+      </c>
+      <c r="P32" t="s" s="3">
+        <v>234</v>
+      </c>
+      <c r="Q32" t="s" s="3">
+        <v>235</v>
+      </c>
+      <c r="R32" t="s" s="3">
+        <v>236</v>
+      </c>
+      <c r="S32" t="s" s="3">
+        <v>237</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B33" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="C33" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="D33" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="E33" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="F33" t="s" s="4">
-        <v>235</v>
+        <v>78</v>
       </c>
       <c r="G33" s="2">
-        <v>41480</v>
+        <v>41278</v>
       </c>
       <c r="I33" s="2">
-        <v>42185</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>41642</v>
       </c>
       <c r="L33" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>242</v>
       </c>
       <c r="O33" s="2">
-        <v>42046</v>
-[...11 lines deleted...]
-        <v>241</v>
+        <v>41654</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>167</v>
+        <v>15</v>
       </c>
       <c r="B34" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C34" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D34" t="s">
-        <v>27</v>
+        <v>245</v>
       </c>
       <c r="E34" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>245</v>
+        <v>246</v>
+      </c>
+      <c r="F34" t="s" s="4">
+        <v>247</v>
       </c>
       <c r="G34" s="2">
-        <v>43676</v>
+        <v>41480</v>
       </c>
       <c r="I34" s="2">
-        <v>45005</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>42185</v>
       </c>
       <c r="K34" t="s">
-        <v>31</v>
+        <v>248</v>
       </c>
       <c r="L34" t="s">
-        <v>32</v>
+        <v>249</v>
       </c>
       <c r="N34" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="O34" s="2">
-        <v>43685</v>
+        <v>42046</v>
       </c>
       <c r="P34" t="s" s="3">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="Q34" t="s" s="3">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="R34" t="s" s="3">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="S34" t="s" s="3">
-        <v>250</v>
+        <v>253</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
+        <v>167</v>
+      </c>
+      <c r="B35" t="s">
+        <v>254</v>
+      </c>
+      <c r="C35" t="s">
+        <v>255</v>
+      </c>
+      <c r="D35" t="s">
+        <v>27</v>
+      </c>
+      <c r="E35" t="s">
+        <v>256</v>
+      </c>
+      <c r="F35" t="s">
+        <v>257</v>
+      </c>
+      <c r="G35" s="2">
+        <v>43676</v>
+      </c>
+      <c r="I35" s="2">
+        <v>45005</v>
+      </c>
+      <c r="J35" t="s">
+        <v>258</v>
+      </c>
+      <c r="K35" t="s">
+        <v>31</v>
+      </c>
+      <c r="L35" t="s">
+        <v>32</v>
+      </c>
+      <c r="N35" t="s">
+        <v>33</v>
+      </c>
+      <c r="O35" s="2">
+        <v>43685</v>
+      </c>
+      <c r="P35" t="s" s="3">
+        <v>259</v>
+      </c>
+      <c r="Q35" t="s" s="3">
+        <v>260</v>
+      </c>
+      <c r="R35" t="s" s="3">
+        <v>261</v>
+      </c>
+      <c r="S35" t="s" s="3">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
         <v>126</v>
       </c>
-      <c r="B35" t="s">
-[...8 lines deleted...]
-      <c r="E35" t="inlineStr">
+      <c r="B36" t="s">
+        <v>263</v>
+      </c>
+      <c r="C36" t="s">
+        <v>264</v>
+      </c>
+      <c r="D36" t="s">
+        <v>265</v>
+      </c>
+      <c r="E36" t="inlineStr">
         <is>
           <t>Conferimento incarico professionale per “Accatastamento e apposizioni di termini lapidei - Lavori di Realizzazione dello scolmatore del Liri a difesa dell’abitato del comune di Isola del Liri dalle inondazioni- completamento - Opera di Restituzione”</t>
         </is>
       </c>
-      <c r="F35" t="s">
-[...2 lines deleted...]
-      <c r="G35" s="2">
+      <c r="F36" t="s">
+        <v>266</v>
+      </c>
+      <c r="G36" s="2">
         <v>42670</v>
       </c>
-      <c r="I35" s="2">
+      <c r="I36" s="2">
         <v>42714</v>
       </c>
-      <c r="J35" t="inlineStr">
+      <c r="J36" t="inlineStr">
         <is>
           <t>Termine consulenza 09/01/2017. In data 10/11/2016 per la monumentazione dei caposaldi e per ulteriori atti amministrativi necessari al completamento dell'incarico, a completamento delle attività previste, si assegna il termine perentorio di giorni 30 (trenta) come previsto dal Regolamento D.P.R. n° 207 del 05/10/2010.</t>
         </is>
       </c>
-      <c r="K35" t="s">
-[...8 lines deleted...]
-      <c r="O35" s="2">
+      <c r="K36" t="s">
+        <v>267</v>
+      </c>
+      <c r="L36" t="s">
+        <v>268</v>
+      </c>
+      <c r="N36" t="s">
+        <v>82</v>
+      </c>
+      <c r="O36" s="2">
         <v>42769</v>
       </c>
-      <c r="P35" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S35" t="inlineStr" s="3">
+      <c r="P36" t="s" s="3">
+        <v>269</v>
+      </c>
+      <c r="Q36" t="s" s="3">
+        <v>270</v>
+      </c>
+      <c r="R36" t="s" s="3">
+        <v>271</v>
+      </c>
+      <c r="S36" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BARTOLOMUCCI_BERNARDO_ANTONIO_PIETRO_Attestaz_assenza_conflitto_interessi.pdf</t>
         </is>
       </c>
     </row>
-    <row r="36">
-      <c r="A36">
+    <row r="37">
+      <c r="A37">
         <v>65</v>
       </c>
-      <c r="B36" t="s">
-[...8 lines deleted...]
-      <c r="E36" t="inlineStr">
+      <c r="B37" t="s">
+        <v>263</v>
+      </c>
+      <c r="C37" t="s">
+        <v>264</v>
+      </c>
+      <c r="D37" t="s">
+        <v>272</v>
+      </c>
+      <c r="E37" t="inlineStr">
         <is>
           <t>LAVORI URGENTI DI SISTEMAZIONE  IDRAULICA DEL FIUME FIBRENO, DALLA LOC. PONTE TAPINO ALLA LOC. LA PESCA, NEI COMUNI DI BROCCOSTELLA E POSTA FIBRENO – SUPPORTO SPECIALISTICO DI MONITORAGGIO FLUVIALE.</t>
         </is>
       </c>
-      <c r="F36" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G36" s="2">
+      <c r="F37" t="s" s="4">
+        <v>273</v>
+      </c>
+      <c r="G37" s="2">
         <v>41619</v>
       </c>
-      <c r="I36" s="2">
+      <c r="I37" s="2">
         <v>41983</v>
       </c>
-      <c r="K36" t="s">
-[...8 lines deleted...]
-      <c r="N36" t="s">
+      <c r="K37" t="s">
+        <v>274</v>
+      </c>
+      <c r="L37" t="s">
+        <v>275</v>
+      </c>
+      <c r="M37" t="s">
+        <v>217</v>
+      </c>
+      <c r="N37" t="s">
+        <v>82</v>
+      </c>
+      <c r="O37" s="2">
+        <v>42020</v>
+      </c>
+      <c r="P37" t="s" s="3">
+        <v>276</v>
+      </c>
+      <c r="Q37" t="s" s="3">
+        <v>277</v>
+      </c>
+      <c r="R37" t="s" s="3">
+        <v>278</v>
+      </c>
+      <c r="S37" t="s" s="3">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
         <v>75</v>
       </c>
-      <c r="O36" s="2">
-[...28 lines deleted...]
-      <c r="E37" t="inlineStr">
+      <c r="B38" t="s">
+        <v>280</v>
+      </c>
+      <c r="C38" t="s">
+        <v>281</v>
+      </c>
+      <c r="D38" t="s">
+        <v>282</v>
+      </c>
+      <c r="E38" t="inlineStr">
         <is>
           <t>Esecuzione indagini geotecniche e prove geotecniche di laboratorio di supporto al progetto definitivo titolato Intervento di messa in sicurezza e ripristino della viabilità sulla Via E. Biondi a Frosinone - Completamento</t>
         </is>
       </c>
-      <c r="F37">
+      <c r="F38">
         <v>27.322</v>
       </c>
-      <c r="G37" s="2">
+      <c r="G38" s="2">
         <v>42051</v>
       </c>
-      <c r="I37" s="2">
+      <c r="I38" s="2">
         <v>42111</v>
       </c>
-      <c r="K37" t="s">
-[...8 lines deleted...]
-      <c r="O37" s="2">
+      <c r="K38" t="s">
+        <v>283</v>
+      </c>
+      <c r="L38" t="s">
+        <v>284</v>
+      </c>
+      <c r="N38" t="s">
+        <v>82</v>
+      </c>
+      <c r="O38" s="2">
         <v>42104</v>
       </c>
-      <c r="P37" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A38">
+      <c r="P38" t="s" s="3">
+        <v>285</v>
+      </c>
+      <c r="Q38" t="s" s="3">
+        <v>286</v>
+      </c>
+      <c r="R38" t="s" s="3">
+        <v>287</v>
+      </c>
+      <c r="S38" t="s" s="3">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
         <v>297</v>
       </c>
-      <c r="B38" t="s">
-[...5 lines deleted...]
-      <c r="D38" t="s">
+      <c r="B39" t="s">
+        <v>87</v>
+      </c>
+      <c r="C39" t="s">
+        <v>289</v>
+      </c>
+      <c r="D39" t="s">
         <v>56</v>
       </c>
-      <c r="E38" t="inlineStr">
+      <c r="E39" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F38" t="s">
+      <c r="F39" t="s">
         <v>57</v>
       </c>
-      <c r="G38" s="2">
+      <c r="G39" s="2">
         <v>44578</v>
       </c>
-      <c r="I38" s="2">
+      <c r="I39" s="2">
         <v>44926</v>
       </c>
-      <c r="K38" t="s">
+      <c r="K39" t="s">
         <v>58</v>
       </c>
-      <c r="L38" t="s">
-[...2 lines deleted...]
-      <c r="O38" s="2">
+      <c r="L39" t="s">
+        <v>93</v>
+      </c>
+      <c r="O39" s="2">
         <v>44579</v>
       </c>
-      <c r="P38" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S38" t="inlineStr" s="3">
+      <c r="P39" t="s" s="3">
+        <v>290</v>
+      </c>
+      <c r="Q39" t="s" s="3">
+        <v>291</v>
+      </c>
+      <c r="R39" t="s" s="3">
+        <v>292</v>
+      </c>
+      <c r="S39" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BATTAGLIA-Alessandro-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
-    <row r="39">
-[...45 lines deleted...]
-    </row>
     <row r="40">
       <c r="A40">
+        <v>323</v>
+      </c>
+      <c r="B40" t="s">
+        <v>293</v>
+      </c>
+      <c r="C40" t="s">
+        <v>294</v>
+      </c>
+      <c r="D40" t="s">
+        <v>295</v>
+      </c>
+      <c r="E40" t="s">
+        <v>296</v>
+      </c>
+      <c r="F40" t="s">
+        <v>297</v>
+      </c>
+      <c r="G40" s="2">
+        <v>44683</v>
+      </c>
+      <c r="I40" s="2">
+        <v>45412</v>
+      </c>
+      <c r="K40" t="s">
+        <v>298</v>
+      </c>
+      <c r="L40" t="s">
+        <v>299</v>
+      </c>
+      <c r="O40" s="2">
+        <v>44778</v>
+      </c>
+      <c r="P40" t="s" s="3">
+        <v>300</v>
+      </c>
+      <c r="Q40" t="s" s="3">
+        <v>301</v>
+      </c>
+      <c r="R40" t="s" s="3">
+        <v>302</v>
+      </c>
+      <c r="S40" t="s" s="3">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
         <v>64</v>
       </c>
-      <c r="B40" t="s">
-[...8 lines deleted...]
-      <c r="E40" t="inlineStr">
+      <c r="B41" t="s">
+        <v>157</v>
+      </c>
+      <c r="C41" t="s">
+        <v>304</v>
+      </c>
+      <c r="D41" t="s">
+        <v>305</v>
+      </c>
+      <c r="E41" t="inlineStr">
         <is>
           <t>Prestazione professionale per la predisposizione di elementi per lo studio preliminare ambientale relativo agli interventi di difesa del litorale di Tor Caldara (Anzio).</t>
         </is>
       </c>
-      <c r="F40">
+      <c r="F41">
         <v>7200</v>
       </c>
-      <c r="G40" s="2">
+      <c r="G41" s="2">
         <v>41890</v>
       </c>
-      <c r="I40" s="2">
+      <c r="I41" s="2">
         <v>41928</v>
       </c>
-      <c r="K40" t="s">
-[...11 lines deleted...]
-      <c r="O40" s="2">
+      <c r="K41" t="s">
+        <v>306</v>
+      </c>
+      <c r="L41" t="s">
+        <v>307</v>
+      </c>
+      <c r="M41" t="s">
+        <v>217</v>
+      </c>
+      <c r="N41" t="s">
+        <v>82</v>
+      </c>
+      <c r="O41" s="2">
         <v>42020</v>
       </c>
-      <c r="P40" t="s" s="3">
-[...48 lines deleted...]
-      </c>
       <c r="P41" t="s" s="3">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="Q41" t="s" s="3">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="R41" t="s" s="3">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="S41" t="s" s="3">
-        <v>306</v>
+        <v>311</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>179</v>
       </c>
       <c r="B42" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="C42" t="s">
-        <v>301</v>
+        <v>313</v>
       </c>
       <c r="D42" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="E42" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="F42" t="s" s="4">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="G42" s="2">
         <v>43801</v>
       </c>
       <c r="I42" s="2">
         <v>44531</v>
       </c>
       <c r="K42" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="L42" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="N42" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="O42" s="2">
         <v>43488</v>
       </c>
       <c r="P42" t="s" s="3">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="Q42" t="s" s="3">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="R42" t="s" s="3">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="S42" t="s" s="3">
-        <v>313</v>
+        <v>320</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>29</v>
+        <v>107</v>
       </c>
       <c r="B43" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="C43" t="s">
-        <v>301</v>
+        <v>313</v>
       </c>
       <c r="D43" t="s">
-        <v>314</v>
+        <v>76</v>
       </c>
       <c r="E43" t="s">
-        <v>315</v>
+        <v>77</v>
       </c>
       <c r="F43" t="s" s="4">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="G43" s="2">
-        <v>41688</v>
+        <v>42642</v>
       </c>
       <c r="I43" s="2">
-        <v>42417</v>
+        <v>43371</v>
       </c>
       <c r="K43" t="s">
-        <v>316</v>
+        <v>80</v>
       </c>
       <c r="L43" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="N43" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="O43" s="2">
-        <v>41971</v>
+        <v>42642</v>
       </c>
       <c r="P43" t="s" s="3">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="Q43" t="s" s="3">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="R43" t="s" s="3">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="S43" t="s" s="3">
-        <v>322</v>
+        <v>325</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
+        <v>29</v>
+      </c>
+      <c r="B44" t="s">
+        <v>312</v>
+      </c>
+      <c r="C44" t="s">
+        <v>313</v>
+      </c>
+      <c r="D44" t="s">
+        <v>326</v>
+      </c>
+      <c r="E44" t="s">
+        <v>327</v>
+      </c>
+      <c r="F44" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G44" s="2">
+        <v>41688</v>
+      </c>
+      <c r="I44" s="2">
+        <v>42417</v>
+      </c>
+      <c r="K44" t="s">
+        <v>328</v>
+      </c>
+      <c r="L44" t="s">
+        <v>329</v>
+      </c>
+      <c r="M44" t="s">
+        <v>330</v>
+      </c>
+      <c r="N44" t="s">
+        <v>82</v>
+      </c>
+      <c r="O44" s="2">
+        <v>41971</v>
+      </c>
+      <c r="P44" t="s" s="3">
+        <v>331</v>
+      </c>
+      <c r="Q44" t="s" s="3">
+        <v>332</v>
+      </c>
+      <c r="R44" t="s" s="3">
+        <v>333</v>
+      </c>
+      <c r="S44" t="s" s="3">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>475</v>
+      </c>
+      <c r="B45" t="s">
+        <v>335</v>
+      </c>
+      <c r="C45" t="s">
+        <v>336</v>
+      </c>
+      <c r="D45" t="s">
+        <v>120</v>
+      </c>
+      <c r="E45" t="s">
+        <v>337</v>
+      </c>
+      <c r="F45" t="s">
+        <v>338</v>
+      </c>
+      <c r="G45" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I45" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L45" t="s">
+        <v>65</v>
+      </c>
+      <c r="O45" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P45" t="s" s="3">
+        <v>339</v>
+      </c>
+      <c r="Q45" t="s" s="3">
+        <v>340</v>
+      </c>
+      <c r="R45" t="s" s="3">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
         <v>307</v>
       </c>
-      <c r="B44" t="s">
-[...5 lines deleted...]
-      <c r="D44" t="s">
+      <c r="B46" t="s">
+        <v>335</v>
+      </c>
+      <c r="C46" t="s">
+        <v>336</v>
+      </c>
+      <c r="D46" t="s">
         <v>56</v>
       </c>
-      <c r="E44" t="inlineStr">
+      <c r="E46" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F44" t="s">
+      <c r="F46" t="s">
         <v>57</v>
       </c>
-      <c r="G44" s="2">
+      <c r="G46" s="2">
         <v>44578</v>
       </c>
-      <c r="I44" s="2">
+      <c r="I46" s="2">
         <v>44926</v>
       </c>
-      <c r="K44" t="s">
+      <c r="K46" t="s">
         <v>58</v>
       </c>
-      <c r="L44" t="s">
-[...2 lines deleted...]
-      <c r="O44" s="2">
+      <c r="L46" t="s">
+        <v>93</v>
+      </c>
+      <c r="O46" s="2">
         <v>44579</v>
       </c>
-      <c r="P44" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A45">
+      <c r="P46" t="s" s="3">
+        <v>342</v>
+      </c>
+      <c r="Q46" t="s" s="3">
+        <v>343</v>
+      </c>
+      <c r="R46" t="s" s="3">
+        <v>344</v>
+      </c>
+      <c r="S46" t="s" s="3">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
         <v>579</v>
       </c>
-      <c r="B45" t="s">
-[...5 lines deleted...]
-      <c r="D45" t="s">
+      <c r="B47" t="s">
+        <v>335</v>
+      </c>
+      <c r="C47" t="s">
+        <v>336</v>
+      </c>
+      <c r="D47" t="s">
         <v>40</v>
       </c>
-      <c r="E45" t="s">
-[...5 lines deleted...]
-      <c r="G45" s="2">
+      <c r="E47" t="s">
+        <v>346</v>
+      </c>
+      <c r="F47" t="s">
+        <v>42</v>
+      </c>
+      <c r="G47" s="2">
         <v>46023</v>
       </c>
-      <c r="I45" s="2">
-[...19 lines deleted...]
-      <c r="A46">
+      <c r="I47" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L47" t="s">
+        <v>43</v>
+      </c>
+      <c r="O47" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P47" t="s" s="3">
+        <v>347</v>
+      </c>
+      <c r="Q47" t="s" s="3">
+        <v>348</v>
+      </c>
+      <c r="R47" t="s" s="3">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
         <v>358</v>
       </c>
-      <c r="B46" t="s">
-[...5 lines deleted...]
-      <c r="D46" t="s">
+      <c r="B48" t="s">
+        <v>335</v>
+      </c>
+      <c r="C48" t="s">
+        <v>336</v>
+      </c>
+      <c r="D48" t="s">
         <v>47</v>
       </c>
-      <c r="E46" t="inlineStr">
+      <c r="E48" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="F46" t="s">
+      <c r="F48" t="s">
         <v>48</v>
       </c>
-      <c r="G46" s="2">
+      <c r="G48" s="2">
         <v>44927</v>
       </c>
-      <c r="I46" s="2">
+      <c r="I48" s="2">
         <v>45657</v>
       </c>
-      <c r="K46" t="s">
-[...5 lines deleted...]
-      <c r="N46" t="s">
+      <c r="K48" t="s">
+        <v>350</v>
+      </c>
+      <c r="L48" t="s">
+        <v>351</v>
+      </c>
+      <c r="N48" t="s">
         <v>51</v>
       </c>
-      <c r="O46" s="2">
+      <c r="O48" s="2">
         <v>44965</v>
       </c>
-      <c r="P46" t="s" s="3">
-[...92 lines deleted...]
-      </c>
       <c r="P48" t="s" s="3">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="Q48" t="s" s="3">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="R48" t="s" s="3">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="S48" t="s" s="3">
-        <v>348</v>
+        <v>355</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>213</v>
+        <v>165</v>
       </c>
       <c r="B49" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="C49" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="D49" t="s">
-        <v>351</v>
-[...7 lines deleted...]
-        <v>352</v>
+        <v>27</v>
+      </c>
+      <c r="E49" t="s">
+        <v>256</v>
+      </c>
+      <c r="F49" t="s">
+        <v>257</v>
       </c>
       <c r="G49" s="2">
-        <v>44194</v>
+        <v>43676</v>
       </c>
       <c r="I49" s="2">
-        <v>44558</v>
+        <v>45005</v>
+      </c>
+      <c r="J49" t="s">
+        <v>30</v>
       </c>
       <c r="K49" t="s">
-        <v>220</v>
+        <v>31</v>
       </c>
       <c r="L49" t="s">
-        <v>353</v>
+        <v>32</v>
       </c>
       <c r="N49" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="O49" s="2">
-        <v>44200</v>
+        <v>43685</v>
       </c>
       <c r="P49" t="s" s="3">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="Q49" t="s" s="3">
-        <v>355</v>
+        <v>359</v>
+      </c>
+      <c r="R49" t="s" s="3">
+        <v>360</v>
+      </c>
+      <c r="S49" t="s" s="3">
+        <v>361</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>161</v>
       </c>
       <c r="B50" t="s">
-        <v>349</v>
+        <v>362</v>
       </c>
       <c r="C50" t="s">
-        <v>350</v>
+        <v>363</v>
       </c>
       <c r="D50" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Esperto, nell’analisi e pianificazione territoriale delle politiche regionali, con particolare riferimento all’economia del mare, nelle tematiche e nei campi di intervento del POR FSE 2014/2020 della Regione Lazio</t>
         </is>
       </c>
       <c r="F50" t="s" s="4">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="G50" s="2">
         <v>43644</v>
       </c>
       <c r="I50" s="2">
         <v>44009</v>
       </c>
       <c r="K50" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="L50" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="N50" t="s">
         <v>33</v>
       </c>
       <c r="O50" s="2">
         <v>43656</v>
       </c>
       <c r="P50" t="s" s="3">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="Q50" t="s" s="3">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="R50" t="s" s="3">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="S50" t="s" s="3">
-        <v>362</v>
+        <v>370</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>121</v>
+        <v>213</v>
       </c>
       <c r="B51" t="s">
+        <v>362</v>
+      </c>
+      <c r="C51" t="s">
         <v>363</v>
       </c>
-      <c r="C51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>371</v>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Esperto in programmazione economica (profilo senior project manager), nell’analisi e pianificazione territoriale delle politiche regionali, con particolare riferimento all’economia del mare</t>
+        </is>
       </c>
       <c r="F51" t="s" s="4">
-        <v>71</v>
+        <v>372</v>
       </c>
       <c r="G51" s="2">
-        <v>42692</v>
+        <v>44194</v>
       </c>
       <c r="I51" s="2">
-        <v>43421</v>
+        <v>44558</v>
       </c>
       <c r="K51" t="s">
-        <v>73</v>
+        <v>224</v>
       </c>
       <c r="L51" t="s">
-        <v>141</v>
+        <v>373</v>
       </c>
       <c r="N51" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="O51" s="2">
-        <v>42692</v>
+        <v>44200</v>
       </c>
       <c r="P51" t="s" s="3">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="Q51" t="s" s="3">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>375</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
+        <v>121</v>
+      </c>
+      <c r="B52" t="s">
+        <v>376</v>
+      </c>
+      <c r="C52" t="s">
+        <v>377</v>
+      </c>
+      <c r="D52" t="s">
+        <v>142</v>
+      </c>
+      <c r="E52" t="s">
+        <v>77</v>
+      </c>
+      <c r="F52" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G52" s="2">
+        <v>42692</v>
+      </c>
+      <c r="I52" s="2">
+        <v>43421</v>
+      </c>
+      <c r="K52" t="s">
+        <v>80</v>
+      </c>
+      <c r="L52" t="s">
+        <v>143</v>
+      </c>
+      <c r="N52" t="s">
+        <v>82</v>
+      </c>
+      <c r="O52" s="2">
+        <v>42692</v>
+      </c>
+      <c r="P52" t="s" s="3">
+        <v>378</v>
+      </c>
+      <c r="Q52" t="s" s="3">
+        <v>379</v>
+      </c>
+      <c r="R52" t="s" s="3">
+        <v>380</v>
+      </c>
+      <c r="S52" t="s" s="3">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>359</v>
+      </c>
+      <c r="B53" t="s">
+        <v>381</v>
+      </c>
+      <c r="C53" t="s">
+        <v>382</v>
+      </c>
+      <c r="D53" t="s">
+        <v>47</v>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
+</t>
+        </is>
+      </c>
+      <c r="F53" t="s">
+        <v>48</v>
+      </c>
+      <c r="G53" s="2">
+        <v>44927</v>
+      </c>
+      <c r="I53" s="2">
+        <v>45657</v>
+      </c>
+      <c r="K53" t="s">
+        <v>350</v>
+      </c>
+      <c r="L53" t="s">
+        <v>351</v>
+      </c>
+      <c r="N53" t="s">
+        <v>51</v>
+      </c>
+      <c r="O53" s="2">
+        <v>44965</v>
+      </c>
+      <c r="P53" t="s" s="3">
+        <v>383</v>
+      </c>
+      <c r="Q53" t="s" s="3">
+        <v>384</v>
+      </c>
+      <c r="R53" t="s" s="3">
+        <v>385</v>
+      </c>
+      <c r="S53" t="s" s="3">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
         <v>249</v>
       </c>
-      <c r="B52" t="s">
-[...8 lines deleted...]
-      <c r="E52" t="inlineStr">
+      <c r="B54" t="s">
+        <v>381</v>
+      </c>
+      <c r="C54" t="s">
+        <v>382</v>
+      </c>
+      <c r="D54" t="s">
+        <v>112</v>
+      </c>
+      <c r="E54" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F52" t="s">
+      <c r="F54" t="s">
         <v>57</v>
       </c>
-      <c r="G52" s="2">
+      <c r="G54" s="2">
         <v>44578</v>
       </c>
-      <c r="I52" s="2">
+      <c r="I54" s="2">
         <v>44926</v>
       </c>
-      <c r="K52" t="s">
+      <c r="K54" t="s">
         <v>58</v>
       </c>
-      <c r="L52" t="s">
-[...2 lines deleted...]
-      <c r="O52" s="2">
+      <c r="L54" t="s">
+        <v>93</v>
+      </c>
+      <c r="O54" s="2">
         <v>44575</v>
       </c>
-      <c r="P52" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S52" t="inlineStr" s="3">
+      <c r="P54" t="s" s="3">
+        <v>387</v>
+      </c>
+      <c r="Q54" t="s" s="3">
+        <v>388</v>
+      </c>
+      <c r="R54" t="s" s="3">
+        <v>389</v>
+      </c>
+      <c r="S54" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
-    <row r="53">
-[...92 lines deleted...]
-    </row>
     <row r="55">
       <c r="A55">
-        <v>476</v>
+        <v>580</v>
       </c>
       <c r="B55" t="s">
-        <v>368</v>
+        <v>390</v>
       </c>
       <c r="C55" t="s">
-        <v>369</v>
+        <v>382</v>
       </c>
       <c r="D55" t="s">
-        <v>111</v>
+        <v>40</v>
       </c>
       <c r="E55" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="F55" t="s">
-        <v>134</v>
+        <v>102</v>
       </c>
       <c r="G55" s="2">
-        <v>45658</v>
+        <v>46023</v>
       </c>
       <c r="I55" s="2">
-        <v>46022</v>
+        <v>46142</v>
       </c>
       <c r="L55" t="s">
         <v>43</v>
       </c>
       <c r="O55" s="2">
-        <v>45975</v>
+        <v>46072</v>
       </c>
       <c r="P55" t="s" s="3">
-        <v>381</v>
+        <v>391</v>
       </c>
       <c r="Q55" t="s" s="3">
-        <v>382</v>
+        <v>392</v>
       </c>
       <c r="R55" t="s" s="3">
-        <v>383</v>
+        <v>393</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
+        <v>476</v>
+      </c>
+      <c r="B56" t="s">
+        <v>381</v>
+      </c>
+      <c r="C56" t="s">
+        <v>382</v>
+      </c>
+      <c r="D56" t="s">
+        <v>120</v>
+      </c>
+      <c r="E56" t="s">
+        <v>121</v>
+      </c>
+      <c r="F56" t="s">
+        <v>128</v>
+      </c>
+      <c r="G56" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I56" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L56" t="s">
+        <v>65</v>
+      </c>
+      <c r="O56" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P56" t="s" s="3">
+        <v>394</v>
+      </c>
+      <c r="Q56" t="s" s="3">
+        <v>395</v>
+      </c>
+      <c r="R56" t="s" s="3">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
         <v>87</v>
       </c>
-      <c r="B56" t="s">
-[...8 lines deleted...]
-      <c r="E56" t="inlineStr">
+      <c r="B57" t="s">
+        <v>397</v>
+      </c>
+      <c r="C57" t="s">
+        <v>398</v>
+      </c>
+      <c r="D57" t="s">
+        <v>399</v>
+      </c>
+      <c r="E57" t="inlineStr">
         <is>
           <t>Direttore dei lavori e coordinatore della sicurezza in fase di esecuzione dei lavori di messa in sicurezza a seguito della frana su strada intercomunale Roccagiovine - Licenza nel Comune di Roccagiovine (RM).</t>
         </is>
       </c>
-      <c r="F56" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G56" s="2">
+      <c r="F57" t="s" s="4">
+        <v>400</v>
+      </c>
+      <c r="G57" s="2">
         <v>39882</v>
       </c>
-      <c r="I56" s="2">
+      <c r="I57" s="2">
         <v>41919</v>
       </c>
-      <c r="K56" t="s">
-[...8 lines deleted...]
-      <c r="O56" s="2">
+      <c r="K57" t="s">
+        <v>401</v>
+      </c>
+      <c r="L57" t="s">
+        <v>402</v>
+      </c>
+      <c r="N57" t="s">
+        <v>82</v>
+      </c>
+      <c r="O57" s="2">
         <v>42192</v>
       </c>
-      <c r="P56" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A57">
+      <c r="P57" t="s" s="3">
+        <v>403</v>
+      </c>
+      <c r="Q57" t="s" s="3">
+        <v>404</v>
+      </c>
+      <c r="R57" t="s" s="3">
+        <v>405</v>
+      </c>
+      <c r="S57" t="s" s="3">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
         <v>86</v>
       </c>
-      <c r="B57" t="s">
-[...8 lines deleted...]
-      <c r="E57" t="inlineStr">
+      <c r="B58" t="s">
+        <v>397</v>
+      </c>
+      <c r="C58" t="s">
+        <v>398</v>
+      </c>
+      <c r="D58" t="s">
+        <v>399</v>
+      </c>
+      <c r="E58" t="inlineStr">
         <is>
           <t>Direttore dei lavori e coordinatore della sicurezza in fase di esecuzione dei lavori di messa in sicurezza a seguito della frana in via Piana nel Comune di Percile (RM).</t>
         </is>
       </c>
-      <c r="F57" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G57" s="2">
+      <c r="F58" t="s" s="4">
+        <v>407</v>
+      </c>
+      <c r="G58" s="2">
         <v>39882</v>
       </c>
-      <c r="I57" s="2">
+      <c r="I58" s="2">
         <v>41919</v>
       </c>
-      <c r="K57" t="s">
-[...8 lines deleted...]
-      <c r="O57" s="2">
+      <c r="K58" t="s">
+        <v>408</v>
+      </c>
+      <c r="L58" t="s">
+        <v>409</v>
+      </c>
+      <c r="N58" t="s">
+        <v>82</v>
+      </c>
+      <c r="O58" s="2">
         <v>42192</v>
-      </c>
-[...45 lines deleted...]
-        <v>44778</v>
       </c>
       <c r="P58" t="s" s="3">
         <v>403</v>
       </c>
       <c r="Q58" t="s" s="3">
         <v>404</v>
       </c>
       <c r="R58" t="s" s="3">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="S58" t="s" s="3">
-        <v>406</v>
+        <v>411</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>209</v>
+        <v>324</v>
       </c>
       <c r="B59" t="s">
-        <v>349</v>
+        <v>140</v>
       </c>
       <c r="C59" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="D59" t="s">
-        <v>408</v>
+        <v>295</v>
       </c>
       <c r="E59" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="F59" t="s">
-        <v>410</v>
+        <v>297</v>
       </c>
       <c r="G59" s="2">
-        <v>44156</v>
+        <v>44683</v>
       </c>
       <c r="I59" s="2">
-        <v>44701</v>
+        <v>45412</v>
       </c>
       <c r="K59" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="L59" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>415</v>
       </c>
       <c r="O59" s="2">
-        <v>44161</v>
+        <v>44778</v>
       </c>
       <c r="P59" t="s" s="3">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="Q59" t="s" s="3">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="R59" t="s" s="3">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="S59" t="s" s="3">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>172</v>
+        <v>209</v>
       </c>
       <c r="B60" t="s">
-        <v>349</v>
+        <v>362</v>
       </c>
       <c r="C60" t="s">
-        <v>407</v>
+        <v>420</v>
       </c>
       <c r="D60" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="E60" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="F60" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="G60" s="2">
-        <v>43790</v>
+        <v>44156</v>
       </c>
       <c r="I60" s="2">
-        <v>44155</v>
+        <v>44701</v>
       </c>
       <c r="K60" t="s">
-        <v>411</v>
+        <v>424</v>
       </c>
       <c r="L60" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="N60" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="O60" s="2">
-        <v>43795</v>
+        <v>44161</v>
       </c>
       <c r="P60" t="s" s="3">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="Q60" t="s" s="3">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="R60" t="s" s="3">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="S60" t="s" s="3">
-        <v>423</v>
+        <v>429</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>198</v>
+        <v>172</v>
       </c>
       <c r="B61" t="s">
+        <v>362</v>
+      </c>
+      <c r="C61" t="s">
+        <v>420</v>
+      </c>
+      <c r="D61" t="s">
+        <v>430</v>
+      </c>
+      <c r="E61" t="s">
+        <v>422</v>
+      </c>
+      <c r="F61" t="s">
+        <v>431</v>
+      </c>
+      <c r="G61" s="2">
+        <v>43790</v>
+      </c>
+      <c r="I61" s="2">
+        <v>44155</v>
+      </c>
+      <c r="K61" t="s">
         <v>424</v>
       </c>
-      <c r="C61" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L61" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="N61" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="O61" s="2">
-        <v>43969</v>
+        <v>43795</v>
       </c>
       <c r="P61" t="s" s="3">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="Q61" t="s" s="3">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="R61" t="s" s="3">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="S61" t="s" s="3">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>252</v>
+        <v>198</v>
       </c>
       <c r="B62" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="C62" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="D62" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        </is>
+        <v>439</v>
+      </c>
+      <c r="E62" t="s">
+        <v>440</v>
       </c>
       <c r="F62" t="s">
-        <v>57</v>
+        <v>441</v>
       </c>
       <c r="G62" s="2">
-        <v>44578</v>
+        <v>43963</v>
       </c>
       <c r="I62" s="2">
-        <v>44926</v>
+        <v>44327</v>
       </c>
       <c r="K62" t="s">
-        <v>58</v>
+        <v>442</v>
       </c>
       <c r="L62" t="s">
-        <v>92</v>
+        <v>443</v>
+      </c>
+      <c r="N62" t="s">
+        <v>82</v>
       </c>
       <c r="O62" s="2">
-        <v>44575</v>
+        <v>43969</v>
       </c>
       <c r="P62" t="s" s="3">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="Q62" t="s" s="3">
-        <v>438</v>
+        <v>445</v>
       </c>
       <c r="R62" t="s" s="3">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="S62" t="s" s="3">
-        <v>440</v>
+        <v>447</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>360</v>
       </c>
       <c r="B63" t="s">
-        <v>435</v>
+        <v>185</v>
       </c>
       <c r="C63" t="s">
-        <v>436</v>
+        <v>448</v>
       </c>
       <c r="D63" t="s">
         <v>47</v>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
       <c r="F63" t="s">
         <v>48</v>
       </c>
       <c r="G63" s="2">
         <v>44927</v>
       </c>
       <c r="I63" s="2">
         <v>45657</v>
       </c>
       <c r="K63" t="s">
-        <v>333</v>
+        <v>350</v>
       </c>
       <c r="L63" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="N63" t="s">
         <v>51</v>
       </c>
       <c r="O63" s="2">
         <v>44965</v>
       </c>
       <c r="P63" t="s" s="3">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="Q63" t="s" s="3">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="R63" t="s" s="3">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="S63" t="s" s="3">
-        <v>444</v>
+        <v>452</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>477</v>
       </c>
       <c r="B64" t="s">
-        <v>435</v>
+        <v>185</v>
       </c>
       <c r="C64" t="s">
-        <v>436</v>
+        <v>448</v>
       </c>
       <c r="D64" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="E64" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="F64" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="G64" s="2">
         <v>45658</v>
       </c>
       <c r="I64" s="2">
         <v>46022</v>
       </c>
       <c r="L64" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="O64" s="2">
         <v>45975</v>
       </c>
       <c r="P64" t="s" s="3">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="Q64" t="s" s="3">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="R64" t="s" s="3">
-        <v>448</v>
+        <v>456</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>581</v>
+        <v>252</v>
       </c>
       <c r="B65" t="s">
-        <v>435</v>
+        <v>185</v>
       </c>
       <c r="C65" t="s">
-        <v>436</v>
+        <v>448</v>
       </c>
       <c r="D65" t="s">
-        <v>40</v>
-[...118 lines deleted...]
-      <c r="E68" t="inlineStr">
+        <v>112</v>
+      </c>
+      <c r="E65" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
+      <c r="F65" t="s">
+        <v>57</v>
+      </c>
+      <c r="G65" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I65" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K65" t="s">
+        <v>58</v>
+      </c>
+      <c r="L65" t="s">
+        <v>93</v>
+      </c>
+      <c r="O65" s="2">
+        <v>44575</v>
+      </c>
+      <c r="P65" t="s" s="3">
+        <v>457</v>
+      </c>
+      <c r="Q65" t="s" s="3">
+        <v>458</v>
+      </c>
+      <c r="R65" t="s" s="3">
+        <v>459</v>
+      </c>
+      <c r="S65" t="s" s="3">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>581</v>
+      </c>
+      <c r="B66" t="s">
+        <v>185</v>
+      </c>
+      <c r="C66" t="s">
+        <v>448</v>
+      </c>
+      <c r="D66" t="s">
+        <v>40</v>
+      </c>
+      <c r="E66" t="s">
+        <v>461</v>
+      </c>
+      <c r="F66" t="s">
+        <v>462</v>
+      </c>
+      <c r="G66" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I66" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L66" t="s">
+        <v>463</v>
+      </c>
+      <c r="N66" t="s">
+        <v>33</v>
+      </c>
+      <c r="O66" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P66" t="s" s="3">
+        <v>464</v>
+      </c>
+      <c r="Q66" t="s" s="3">
+        <v>465</v>
+      </c>
+      <c r="R66" t="s" s="3">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>2</v>
+      </c>
+      <c r="B67" t="s">
+        <v>467</v>
+      </c>
+      <c r="C67" t="s">
+        <v>468</v>
+      </c>
+      <c r="D67" t="s">
+        <v>469</v>
+      </c>
+      <c r="E67" t="s">
+        <v>470</v>
+      </c>
+      <c r="F67" t="s" s="4">
+        <v>471</v>
+      </c>
+      <c r="G67" s="2">
+        <v>41271</v>
+      </c>
+      <c r="I67" s="2">
+        <v>41453</v>
+      </c>
+      <c r="L67" t="s">
+        <v>472</v>
+      </c>
+      <c r="O67" s="2">
+        <v>41625</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>478</v>
+      </c>
+      <c r="B68" t="s">
+        <v>473</v>
+      </c>
+      <c r="C68" t="s">
+        <v>474</v>
+      </c>
+      <c r="D68" t="s">
+        <v>120</v>
+      </c>
+      <c r="E68" t="s">
+        <v>475</v>
+      </c>
       <c r="F68" t="s">
-        <v>467</v>
+        <v>476</v>
       </c>
       <c r="G68" s="2">
-        <v>44578</v>
+        <v>45658</v>
       </c>
       <c r="I68" s="2">
-        <v>44926</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>46022</v>
       </c>
       <c r="L68" t="s">
-        <v>92</v>
+        <v>65</v>
       </c>
       <c r="O68" s="2">
-        <v>44579</v>
+        <v>45975</v>
       </c>
       <c r="P68" t="s" s="3">
-        <v>468</v>
+        <v>477</v>
       </c>
       <c r="Q68" t="s" s="3">
-        <v>469</v>
+        <v>478</v>
       </c>
       <c r="R68" t="s" s="3">
-        <v>470</v>
-[...4 lines deleted...]
-        </is>
+        <v>479</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>361</v>
       </c>
       <c r="B69" t="s">
-        <v>460</v>
+        <v>473</v>
       </c>
       <c r="C69" t="s">
-        <v>461</v>
+        <v>474</v>
       </c>
       <c r="D69" t="s">
         <v>47</v>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
       <c r="F69" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="G69" s="2">
         <v>44927</v>
       </c>
       <c r="I69" s="2">
         <v>45657</v>
       </c>
       <c r="K69" t="s">
-        <v>333</v>
+        <v>350</v>
       </c>
       <c r="L69" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="N69" t="s">
         <v>51</v>
       </c>
       <c r="O69" s="2">
         <v>44965</v>
       </c>
       <c r="P69" t="s" s="3">
-        <v>472</v>
+        <v>481</v>
       </c>
       <c r="Q69" t="s" s="3">
-        <v>473</v>
+        <v>482</v>
       </c>
       <c r="R69" t="s" s="3">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="S69" t="s" s="3">
-        <v>475</v>
+        <v>484</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>331</v>
+        <v>291</v>
       </c>
       <c r="B70" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="C70" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="D70" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>56</v>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
+</t>
+        </is>
       </c>
       <c r="F70" t="s">
-        <v>285</v>
+        <v>485</v>
       </c>
       <c r="G70" s="2">
-        <v>44683</v>
+        <v>44578</v>
       </c>
       <c r="I70" s="2">
-        <v>45412</v>
+        <v>44926</v>
       </c>
       <c r="K70" t="s">
-        <v>401</v>
+        <v>58</v>
       </c>
       <c r="L70" t="s">
-        <v>402</v>
+        <v>93</v>
       </c>
       <c r="O70" s="2">
-        <v>44778</v>
+        <v>44579</v>
       </c>
       <c r="P70" t="s" s="3">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="Q70" t="s" s="3">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="R70" t="s" s="3">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>488</v>
+      </c>
+      <c r="S70" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>426</v>
+        <v>651</v>
       </c>
       <c r="B71" t="s">
-        <v>86</v>
+        <v>489</v>
       </c>
       <c r="C71" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="D71" t="s">
-        <v>483</v>
+        <v>187</v>
       </c>
       <c r="E71" t="s">
-        <v>484</v>
-[...2 lines deleted...]
-        <v>63.440</v>
+        <v>188</v>
+      </c>
+      <c r="F71" t="s">
+        <v>491</v>
       </c>
       <c r="G71" s="2">
-        <v>45476</v>
+        <v>46083</v>
       </c>
       <c r="I71" s="2">
-        <v>45647</v>
+        <v>46813</v>
       </c>
       <c r="L71" t="s">
-        <v>178</v>
+        <v>190</v>
       </c>
       <c r="O71" s="2">
-        <v>45553</v>
+        <v>46171</v>
       </c>
       <c r="P71" t="s" s="3">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="Q71" t="s" s="3">
-        <v>486</v>
+        <v>493</v>
       </c>
       <c r="R71" t="s" s="3">
-        <v>487</v>
+        <v>494</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>582</v>
+        <v>331</v>
       </c>
       <c r="B72" t="s">
-        <v>363</v>
+        <v>495</v>
       </c>
       <c r="C72" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="D72" t="s">
-        <v>40</v>
+        <v>295</v>
       </c>
       <c r="E72" t="s">
-        <v>41</v>
+        <v>413</v>
       </c>
       <c r="F72" t="s">
-        <v>97</v>
+        <v>297</v>
       </c>
       <c r="G72" s="2">
-        <v>46023</v>
+        <v>44683</v>
       </c>
       <c r="I72" s="2">
-        <v>46142</v>
+        <v>45412</v>
+      </c>
+      <c r="K72" t="s">
+        <v>414</v>
       </c>
       <c r="L72" t="s">
-        <v>64</v>
+        <v>415</v>
       </c>
       <c r="O72" s="2">
-        <v>46072</v>
+        <v>44778</v>
       </c>
       <c r="P72" t="s" s="3">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="Q72" t="s" s="3">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="R72" t="s" s="3">
-        <v>491</v>
+        <v>499</v>
+      </c>
+      <c r="S72" t="s" s="3">
+        <v>500</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>479</v>
+        <v>426</v>
       </c>
       <c r="B73" t="s">
-        <v>363</v>
+        <v>87</v>
       </c>
       <c r="C73" t="s">
-        <v>488</v>
+        <v>501</v>
       </c>
       <c r="D73" t="s">
-        <v>111</v>
+        <v>502</v>
       </c>
       <c r="E73" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>503</v>
+      </c>
+      <c r="F73" s="5">
+        <v>63.440</v>
       </c>
       <c r="G73" s="2">
-        <v>45658</v>
+        <v>45476</v>
       </c>
       <c r="I73" s="2">
-        <v>46022</v>
+        <v>45647</v>
       </c>
       <c r="L73" t="s">
-        <v>43</v>
+        <v>171</v>
       </c>
       <c r="O73" s="2">
-        <v>45975</v>
+        <v>45553</v>
       </c>
       <c r="P73" t="s" s="3">
-        <v>493</v>
+        <v>504</v>
       </c>
       <c r="Q73" t="s" s="3">
-        <v>494</v>
+        <v>505</v>
       </c>
       <c r="R73" t="s" s="3">
-        <v>495</v>
+        <v>506</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>427</v>
+        <v>582</v>
       </c>
       <c r="B74" t="s">
-        <v>363</v>
+        <v>376</v>
       </c>
       <c r="C74" t="s">
-        <v>488</v>
+        <v>507</v>
       </c>
       <c r="D74" t="s">
-        <v>111</v>
+        <v>40</v>
       </c>
       <c r="E74" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>508</v>
+      </c>
+      <c r="F74" t="s">
+        <v>42</v>
       </c>
       <c r="G74" s="2">
-        <v>45476</v>
+        <v>46023</v>
       </c>
       <c r="I74" s="2">
-        <v>45657</v>
+        <v>46203</v>
       </c>
       <c r="L74" t="s">
-        <v>498</v>
+        <v>43</v>
       </c>
       <c r="O74" s="2">
-        <v>45562</v>
+        <v>46163</v>
       </c>
       <c r="P74" t="s" s="3">
-        <v>499</v>
+        <v>509</v>
       </c>
       <c r="Q74" t="s" s="3">
-        <v>500</v>
+        <v>510</v>
       </c>
       <c r="R74" t="s" s="3">
-        <v>501</v>
+        <v>511</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>83</v>
+        <v>479</v>
       </c>
       <c r="B75" t="s">
-        <v>502</v>
+        <v>376</v>
       </c>
       <c r="C75" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="D75" t="s">
-        <v>504</v>
+        <v>120</v>
       </c>
       <c r="E75" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>506</v>
+        <v>63</v>
+      </c>
+      <c r="F75" t="s">
+        <v>512</v>
       </c>
       <c r="G75" s="2">
-        <v>42178</v>
+        <v>45658</v>
       </c>
       <c r="I75" s="2">
-        <v>42908</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>46022</v>
       </c>
       <c r="L75" t="s">
-        <v>507</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="O75" s="2">
-        <v>42180</v>
+        <v>45975</v>
       </c>
       <c r="P75" t="s" s="3">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="Q75" t="s" s="3">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="R75" t="s" s="3">
-        <v>510</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
+        <v>427</v>
+      </c>
+      <c r="B76" t="s">
+        <v>376</v>
+      </c>
+      <c r="C76" t="s">
+        <v>507</v>
+      </c>
+      <c r="D76" t="s">
+        <v>120</v>
+      </c>
+      <c r="E76" t="s">
+        <v>516</v>
+      </c>
+      <c r="F76" t="s" s="4">
+        <v>517</v>
+      </c>
+      <c r="G76" s="2">
+        <v>45476</v>
+      </c>
+      <c r="I76" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L76" t="s">
+        <v>518</v>
+      </c>
+      <c r="O76" s="2">
+        <v>45562</v>
+      </c>
+      <c r="P76" t="s" s="3">
+        <v>519</v>
+      </c>
+      <c r="Q76" t="s" s="3">
+        <v>520</v>
+      </c>
+      <c r="R76" t="s" s="3">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
         <v>162</v>
       </c>
-      <c r="B76" t="s">
-[...8 lines deleted...]
-      <c r="E76" t="inlineStr">
+      <c r="B77" t="s">
+        <v>522</v>
+      </c>
+      <c r="C77" t="s">
+        <v>523</v>
+      </c>
+      <c r="D77" t="s">
+        <v>150</v>
+      </c>
+      <c r="E77" t="inlineStr">
         <is>
           <t>Esperto, in gestione e progettazione di interventi a favore dello sviluppo territoriale, diffusione di informazioni e raccordo con soggetti istituzionali, nelle tematiche e nei campi di intervento del POR FSE 2014/2020 della Regione Lazio</t>
         </is>
       </c>
-      <c r="F76" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G76" s="2">
+      <c r="F77" t="s" s="4">
+        <v>524</v>
+      </c>
+      <c r="G77" s="2">
         <v>43644</v>
       </c>
-      <c r="I76" s="2">
+      <c r="I77" s="2">
         <v>43797</v>
       </c>
-      <c r="J76" t="s">
-[...8 lines deleted...]
-      <c r="N76" t="s">
+      <c r="J77" t="s">
+        <v>525</v>
+      </c>
+      <c r="K77" t="s">
+        <v>365</v>
+      </c>
+      <c r="L77" t="s">
+        <v>366</v>
+      </c>
+      <c r="N77" t="s">
         <v>33</v>
       </c>
-      <c r="O76" s="2">
+      <c r="O77" s="2">
         <v>43655</v>
       </c>
-      <c r="P76" t="s" s="3">
-[...51 lines deleted...]
-      </c>
       <c r="P77" t="s" s="3">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="Q77" t="s" s="3">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="R77" t="s" s="3">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="S77" t="s" s="3">
-        <v>524</v>
+        <v>529</v>
+      </c>
+      <c r="T77" t="s" s="3">
+        <v>530</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>178</v>
+        <v>83</v>
       </c>
       <c r="B78" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="C78" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="D78" t="s">
-        <v>307</v>
+        <v>531</v>
       </c>
       <c r="E78" t="s">
-        <v>308</v>
+        <v>532</v>
       </c>
       <c r="F78" t="s" s="4">
-        <v>71</v>
+        <v>533</v>
       </c>
       <c r="G78" s="2">
-        <v>43801</v>
+        <v>42178</v>
       </c>
       <c r="I78" s="2">
-        <v>44531</v>
+        <v>42908</v>
       </c>
       <c r="K78" t="s">
-        <v>73</v>
+        <v>199</v>
       </c>
       <c r="L78" t="s">
-        <v>309</v>
+        <v>534</v>
       </c>
       <c r="N78" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="O78" s="2">
-        <v>43488</v>
+        <v>42180</v>
       </c>
       <c r="P78" t="s" s="3">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="Q78" t="s" s="3">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="R78" t="s" s="3">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="S78" t="s" s="3">
-        <v>313</v>
+        <v>538</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
+        <v>145</v>
+      </c>
+      <c r="B79" t="s">
+        <v>539</v>
+      </c>
+      <c r="C79" t="s">
+        <v>540</v>
+      </c>
+      <c r="D79" t="s">
+        <v>76</v>
+      </c>
+      <c r="E79" t="s">
+        <v>77</v>
+      </c>
+      <c r="F79" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G79" s="2">
+        <v>43164</v>
+      </c>
+      <c r="I79" s="2">
+        <v>43528</v>
+      </c>
+      <c r="K79" t="s">
+        <v>80</v>
+      </c>
+      <c r="L79" t="s">
+        <v>81</v>
+      </c>
+      <c r="N79" t="s">
+        <v>82</v>
+      </c>
+      <c r="O79" s="2">
+        <v>43167</v>
+      </c>
+      <c r="P79" t="s" s="3">
+        <v>541</v>
+      </c>
+      <c r="Q79" t="s" s="3">
+        <v>542</v>
+      </c>
+      <c r="R79" t="s" s="3">
+        <v>543</v>
+      </c>
+      <c r="S79" t="s" s="3">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>178</v>
+      </c>
+      <c r="B80" t="s">
+        <v>545</v>
+      </c>
+      <c r="C80" t="s">
+        <v>546</v>
+      </c>
+      <c r="D80" t="s">
+        <v>314</v>
+      </c>
+      <c r="E80" t="s">
+        <v>315</v>
+      </c>
+      <c r="F80" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G80" s="2">
+        <v>43801</v>
+      </c>
+      <c r="I80" s="2">
+        <v>44531</v>
+      </c>
+      <c r="K80" t="s">
+        <v>80</v>
+      </c>
+      <c r="L80" t="s">
+        <v>316</v>
+      </c>
+      <c r="N80" t="s">
+        <v>82</v>
+      </c>
+      <c r="O80" s="2">
+        <v>43488</v>
+      </c>
+      <c r="P80" t="s" s="3">
+        <v>547</v>
+      </c>
+      <c r="Q80" t="s" s="3">
+        <v>548</v>
+      </c>
+      <c r="R80" t="s" s="3">
+        <v>549</v>
+      </c>
+      <c r="S80" t="s" s="3">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>311</v>
+      </c>
+      <c r="B81" t="s">
+        <v>550</v>
+      </c>
+      <c r="C81" t="s">
+        <v>551</v>
+      </c>
+      <c r="D81" t="s">
+        <v>56</v>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
+</t>
+        </is>
+      </c>
+      <c r="F81" t="s">
+        <v>57</v>
+      </c>
+      <c r="G81" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I81" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K81" t="s">
+        <v>58</v>
+      </c>
+      <c r="L81" t="s">
+        <v>93</v>
+      </c>
+      <c r="O81" s="2">
+        <v>44579</v>
+      </c>
+      <c r="P81" t="s" s="3">
+        <v>552</v>
+      </c>
+      <c r="Q81" t="s" s="3">
+        <v>553</v>
+      </c>
+      <c r="R81" t="s" s="3">
+        <v>554</v>
+      </c>
+      <c r="S81" t="s" s="3">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
         <v>362</v>
       </c>
-      <c r="B79" t="s">
-[...5 lines deleted...]
-      <c r="D79" t="s">
+      <c r="B82" t="s">
+        <v>550</v>
+      </c>
+      <c r="C82" t="s">
+        <v>551</v>
+      </c>
+      <c r="D82" t="s">
         <v>47</v>
       </c>
-      <c r="E79" t="inlineStr">
+      <c r="E82" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="F79" t="s">
+      <c r="F82" t="s">
         <v>48</v>
       </c>
-      <c r="G79" s="2">
+      <c r="G82" s="2">
         <v>44927</v>
       </c>
-      <c r="I79" s="2">
+      <c r="I82" s="2">
         <v>45657</v>
       </c>
-      <c r="K79" t="s">
-[...5 lines deleted...]
-      <c r="N79" t="s">
+      <c r="K82" t="s">
+        <v>350</v>
+      </c>
+      <c r="L82" t="s">
+        <v>351</v>
+      </c>
+      <c r="N82" t="s">
         <v>51</v>
       </c>
-      <c r="O79" s="2">
+      <c r="O82" s="2">
         <v>44965</v>
       </c>
-      <c r="P79" t="s" s="3">
-[...133 lines deleted...]
-      </c>
       <c r="P82" t="s" s="3">
-        <v>549</v>
+        <v>556</v>
       </c>
       <c r="Q82" t="s" s="3">
-        <v>550</v>
+        <v>557</v>
       </c>
       <c r="R82" t="s" s="3">
-        <v>551</v>
+        <v>558</v>
+      </c>
+      <c r="S82" t="s" s="3">
+        <v>559</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>313</v>
+        <v>480</v>
       </c>
       <c r="B83" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="C83" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="D83" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        </is>
+        <v>120</v>
+      </c>
+      <c r="E83" t="s">
+        <v>560</v>
       </c>
       <c r="F83" t="s">
-        <v>467</v>
+        <v>561</v>
       </c>
       <c r="G83" s="2">
-        <v>44578</v>
+        <v>45658</v>
       </c>
       <c r="I83" s="2">
-        <v>44926</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>46022</v>
       </c>
       <c r="L83" t="s">
-        <v>125</v>
+        <v>562</v>
       </c>
       <c r="O83" s="2">
-        <v>44579</v>
+        <v>45722</v>
       </c>
       <c r="P83" t="s" s="3">
-        <v>552</v>
+        <v>563</v>
       </c>
       <c r="Q83" t="s" s="3">
-        <v>553</v>
+        <v>564</v>
       </c>
       <c r="R83" t="s" s="3">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>555</v>
+        <v>565</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>363</v>
       </c>
       <c r="B84" t="s">
-        <v>546</v>
+        <v>566</v>
       </c>
       <c r="C84" t="s">
-        <v>547</v>
+        <v>567</v>
       </c>
       <c r="D84" t="s">
         <v>47</v>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
       <c r="F84" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="G84" s="2">
         <v>44927</v>
       </c>
       <c r="I84" s="2">
         <v>45657</v>
       </c>
       <c r="K84" t="s">
-        <v>333</v>
+        <v>350</v>
       </c>
       <c r="L84" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="N84" t="s">
         <v>51</v>
       </c>
       <c r="O84" s="2">
         <v>44965</v>
       </c>
       <c r="P84" t="s" s="3">
-        <v>556</v>
+        <v>568</v>
       </c>
       <c r="Q84" t="s" s="3">
-        <v>557</v>
+        <v>569</v>
       </c>
       <c r="R84" t="s" s="3">
-        <v>558</v>
+        <v>570</v>
       </c>
       <c r="S84" t="s" s="3">
-        <v>559</v>
+        <v>571</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
-        <v>583</v>
+        <v>481</v>
       </c>
       <c r="B85" t="s">
-        <v>546</v>
+        <v>566</v>
       </c>
       <c r="C85" t="s">
-        <v>547</v>
+        <v>567</v>
       </c>
       <c r="D85" t="s">
-        <v>40</v>
+        <v>120</v>
       </c>
       <c r="E85" t="s">
-        <v>548</v>
+        <v>572</v>
       </c>
       <c r="F85" t="s">
-        <v>560</v>
+        <v>476</v>
       </c>
       <c r="G85" s="2">
-        <v>46023</v>
+        <v>45658</v>
       </c>
       <c r="I85" s="2">
-        <v>46142</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>46022</v>
       </c>
       <c r="L85" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="O85" s="2">
-        <v>46072</v>
+        <v>45975</v>
       </c>
       <c r="P85" t="s" s="3">
-        <v>562</v>
+        <v>573</v>
       </c>
       <c r="Q85" t="s" s="3">
-        <v>563</v>
+        <v>574</v>
       </c>
       <c r="R85" t="s" s="3">
-        <v>564</v>
+        <v>575</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>558</v>
+        <v>313</v>
       </c>
       <c r="B86" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C86" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D86" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>56</v>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
+</t>
+        </is>
       </c>
       <c r="F86" t="s">
-        <v>569</v>
+        <v>485</v>
       </c>
       <c r="G86" s="2">
-        <v>45811</v>
+        <v>44578</v>
       </c>
       <c r="I86" s="2">
-        <v>46540</v>
+        <v>44926</v>
+      </c>
+      <c r="K86" t="s">
+        <v>58</v>
       </c>
       <c r="L86" t="s">
-        <v>570</v>
+        <v>132</v>
       </c>
       <c r="O86" s="2">
-        <v>45812</v>
+        <v>44579</v>
       </c>
       <c r="P86" t="s" s="3">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="Q86" t="s" s="3">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="R86" t="s" s="3">
-        <v>573</v>
+        <v>578</v>
+      </c>
+      <c r="S86" t="s" s="3">
+        <v>579</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>102</v>
+        <v>583</v>
       </c>
       <c r="B87" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
       <c r="C87" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="D87" t="s">
-        <v>417</v>
+        <v>40</v>
       </c>
       <c r="E87" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>580</v>
+      </c>
+      <c r="F87" t="s">
+        <v>581</v>
       </c>
       <c r="G87" s="2">
-        <v>42436</v>
+        <v>46023</v>
       </c>
       <c r="I87" s="2">
-        <v>43220</v>
-[...5 lines deleted...]
-        <v>159</v>
+        <v>46203</v>
       </c>
       <c r="L87" t="s">
-        <v>578</v>
+        <v>43</v>
       </c>
       <c r="N87" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="O87" s="2">
-        <v>42916</v>
+        <v>46163</v>
       </c>
       <c r="P87" t="s" s="3">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="Q87" t="s" s="3">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="R87" t="s" s="3">
-        <v>581</v>
-[...7 lines deleted...]
-      <c r="U87" t="s" s="3">
         <v>584</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>18</v>
+        <v>558</v>
       </c>
       <c r="B88" t="s">
-        <v>574</v>
+        <v>585</v>
       </c>
       <c r="C88" t="s">
-        <v>575</v>
+        <v>586</v>
       </c>
       <c r="D88" t="s">
-        <v>417</v>
+        <v>587</v>
       </c>
       <c r="E88" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>588</v>
+      </c>
+      <c r="F88" t="s">
+        <v>589</v>
       </c>
       <c r="G88" s="2">
-        <v>41456</v>
+        <v>45811</v>
       </c>
       <c r="I88" s="2">
-        <v>41820</v>
+        <v>46540</v>
       </c>
       <c r="L88" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="O88" s="2">
-        <v>41625</v>
+        <v>45812</v>
       </c>
       <c r="P88" t="s" s="3">
-        <v>587</v>
+        <v>591</v>
+      </c>
+      <c r="Q88" t="s" s="3">
+        <v>592</v>
+      </c>
+      <c r="R88" t="s" s="3">
+        <v>593</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>57</v>
+        <v>102</v>
       </c>
       <c r="B89" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
       <c r="C89" t="s">
-        <v>575</v>
+        <v>595</v>
       </c>
       <c r="D89" t="s">
-        <v>417</v>
+        <v>430</v>
       </c>
       <c r="E89" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>596</v>
+      </c>
+      <c r="F89" t="s" s="4">
+        <v>364</v>
       </c>
       <c r="G89" s="2">
-        <v>41851</v>
+        <v>42436</v>
       </c>
       <c r="I89" s="2">
-        <v>42369</v>
+        <v>43220</v>
+      </c>
+      <c r="J89" t="s">
+        <v>597</v>
       </c>
       <c r="K89" t="s">
-        <v>590</v>
+        <v>161</v>
       </c>
       <c r="L89" t="s">
-        <v>591</v>
+        <v>598</v>
       </c>
       <c r="N89" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="O89" s="2">
-        <v>41974</v>
+        <v>42916</v>
       </c>
       <c r="P89" t="s" s="3">
-        <v>587</v>
+        <v>599</v>
       </c>
       <c r="Q89" t="s" s="3">
-        <v>592</v>
+        <v>600</v>
       </c>
       <c r="R89" t="s" s="3">
-        <v>593</v>
+        <v>601</v>
       </c>
       <c r="S89" t="s" s="3">
-        <v>594</v>
+        <v>602</v>
+      </c>
+      <c r="T89" t="s" s="3">
+        <v>603</v>
+      </c>
+      <c r="U89" t="s" s="3">
+        <v>604</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>438</v>
+        <v>18</v>
       </c>
       <c r="B90" t="s">
-        <v>546</v>
+        <v>594</v>
       </c>
       <c r="C90" t="s">
         <v>595</v>
       </c>
       <c r="D90" t="s">
-        <v>596</v>
-[...1 lines deleted...]
-      <c r="E90" t="inlineStr">
+        <v>430</v>
+      </c>
+      <c r="E90" t="s">
+        <v>605</v>
+      </c>
+      <c r="F90" t="s" s="4">
+        <v>364</v>
+      </c>
+      <c r="G90" s="2">
+        <v>41456</v>
+      </c>
+      <c r="I90" s="2">
+        <v>41820</v>
+      </c>
+      <c r="L90" t="s">
+        <v>606</v>
+      </c>
+      <c r="O90" s="2">
+        <v>41625</v>
+      </c>
+      <c r="P90" t="s" s="3">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>57</v>
+      </c>
+      <c r="B91" t="s">
+        <v>594</v>
+      </c>
+      <c r="C91" t="s">
+        <v>595</v>
+      </c>
+      <c r="D91" t="s">
+        <v>430</v>
+      </c>
+      <c r="E91" t="s">
+        <v>608</v>
+      </c>
+      <c r="F91" t="s">
+        <v>609</v>
+      </c>
+      <c r="G91" s="2">
+        <v>41851</v>
+      </c>
+      <c r="I91" s="2">
+        <v>42369</v>
+      </c>
+      <c r="K91" t="s">
+        <v>610</v>
+      </c>
+      <c r="L91" t="s">
+        <v>611</v>
+      </c>
+      <c r="N91" t="s">
+        <v>82</v>
+      </c>
+      <c r="O91" s="2">
+        <v>41974</v>
+      </c>
+      <c r="P91" t="s" s="3">
+        <v>607</v>
+      </c>
+      <c r="Q91" t="s" s="3">
+        <v>612</v>
+      </c>
+      <c r="R91" t="s" s="3">
+        <v>613</v>
+      </c>
+      <c r="S91" t="s" s="3">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>438</v>
+      </c>
+      <c r="B92" t="s">
+        <v>566</v>
+      </c>
+      <c r="C92" t="s">
+        <v>615</v>
+      </c>
+      <c r="D92" t="s">
+        <v>616</v>
+      </c>
+      <c r="E92" t="inlineStr">
         <is>
           <t>Supporto tecnico-specialistico e assistenza alle azioni di rafforzamento della Cabina di Regia, di cui al progetto esecutivo approvato con determinazione n. G08551 dell’1/07/2022, con particolare riferimento all’integrazione con il Programma FSE+, il cui termine di conclusione è fissato dai Regolamenti comunitari al 31/12/2029</t>
         </is>
       </c>
-      <c r="F90" t="s">
-[...2 lines deleted...]
-      <c r="G90" s="2">
+      <c r="F92" t="s">
+        <v>617</v>
+      </c>
+      <c r="G92" s="2">
         <v>44895</v>
       </c>
-      <c r="I90" s="2">
+      <c r="I92" s="2">
         <v>46721</v>
       </c>
-      <c r="L90" t="s">
-[...2 lines deleted...]
-      <c r="O90" s="2">
+      <c r="L92" t="s">
+        <v>618</v>
+      </c>
+      <c r="O92" s="2">
         <v>45554</v>
       </c>
-      <c r="P90" t="s" s="3">
-[...92 lines deleted...]
-      </c>
       <c r="P92" t="s" s="3">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="Q92" t="s" s="3">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="R92" t="s" s="3">
-        <v>617</v>
-[...2 lines deleted...]
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>156</v>
+        <v>91</v>
       </c>
       <c r="B93" t="s">
-        <v>546</v>
+        <v>566</v>
       </c>
       <c r="C93" t="s">
-        <v>595</v>
+        <v>615</v>
       </c>
       <c r="D93" t="s">
-        <v>148</v>
+        <v>622</v>
       </c>
       <c r="E93" t="s">
-        <v>619</v>
-[...2 lines deleted...]
-        <v>620</v>
+        <v>623</v>
+      </c>
+      <c r="F93" t="s">
+        <v>624</v>
       </c>
       <c r="G93" s="2">
-        <v>43644</v>
+        <v>42270</v>
       </c>
       <c r="I93" s="2">
-        <v>44739</v>
+        <v>43365</v>
       </c>
       <c r="K93" t="s">
-        <v>357</v>
+        <v>625</v>
       </c>
       <c r="L93" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>153</v>
       </c>
       <c r="O93" s="2">
-        <v>43655</v>
+        <v>42619</v>
       </c>
       <c r="P93" t="s" s="3">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="Q93" t="s" s="3">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="R93" t="s" s="3">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="S93" t="s" s="3">
-        <v>624</v>
+        <v>629</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>347</v>
       </c>
       <c r="B94" t="s">
-        <v>546</v>
+        <v>566</v>
       </c>
       <c r="C94" t="s">
-        <v>595</v>
+        <v>615</v>
       </c>
       <c r="D94" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>PRESTAZIONE D’OPERA INTELLETTUALE &amp;nbsp;ALL’AMMINISTRAZIONE REGIONALE, PER L’INCARICO DI ESPERTO PER IL RAFFORZAMENTO DELLA “CABINA DI REGIA PER L’ATTUAZIONE DELLE POLITICHE REGIONALI ED EUROPEE 2021-2027” - PRIORITÀ “ASSISTENZA TECNICA” DEL PROGRAMMA DELLA REGIONE LAZIO FSE+ 2021-2027
 </t>
         </is>
       </c>
       <c r="F94" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
       <c r="G94" s="2">
         <v>44896</v>
       </c>
       <c r="I94" s="2">
         <v>46752</v>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>Direttiva del Presidente della Regione n. 4/2013 aggiornata ed integrata dalla Direttiva n. 2/2015; Determinazione Dirigenziale n. G08551 del 01/07/2022; Regolamento n. 17 del 05/08/2005; Regolamento regionale n. 19 del 10/11/2022
 </t>
         </is>
       </c>
       <c r="L94" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="N94" t="s">
         <v>51</v>
       </c>
       <c r="O94" s="2">
         <v>44914</v>
       </c>
       <c r="P94" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="Q94" t="s" s="3">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="R94" t="s" s="3">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="S94" t="s" s="3">
-        <v>631</v>
+        <v>636</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>482</v>
+        <v>149</v>
       </c>
       <c r="B95" t="s">
-        <v>632</v>
+        <v>566</v>
       </c>
       <c r="C95" t="s">
-        <v>633</v>
+        <v>615</v>
       </c>
       <c r="D95" t="s">
-        <v>111</v>
+        <v>637</v>
       </c>
       <c r="E95" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>638</v>
+      </c>
+      <c r="F95" t="s" s="4">
+        <v>639</v>
       </c>
       <c r="G95" s="2">
-        <v>45658</v>
+        <v>43367</v>
       </c>
       <c r="I95" s="2">
-        <v>46022</v>
+        <v>43465</v>
+      </c>
+      <c r="K95" t="s">
+        <v>640</v>
       </c>
       <c r="L95" t="s">
-        <v>43</v>
+        <v>641</v>
+      </c>
+      <c r="N95" t="s">
+        <v>82</v>
       </c>
       <c r="O95" s="2">
-        <v>45975</v>
+        <v>43368</v>
       </c>
       <c r="P95" t="s" s="3">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="Q95" t="s" s="3">
-        <v>636</v>
+        <v>643</v>
       </c>
       <c r="R95" t="s" s="3">
-        <v>637</v>
+        <v>644</v>
+      </c>
+      <c r="S95" t="s" s="3">
+        <v>645</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>584</v>
+        <v>156</v>
       </c>
       <c r="B96" t="s">
-        <v>632</v>
+        <v>566</v>
       </c>
       <c r="C96" t="s">
-        <v>633</v>
+        <v>615</v>
       </c>
       <c r="D96" t="s">
-        <v>40</v>
+        <v>150</v>
       </c>
       <c r="E96" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>646</v>
+      </c>
+      <c r="F96" t="s" s="4">
+        <v>647</v>
       </c>
       <c r="G96" s="2">
-        <v>46023</v>
+        <v>43644</v>
       </c>
       <c r="I96" s="2">
-        <v>46188</v>
+        <v>44739</v>
+      </c>
+      <c r="K96" t="s">
+        <v>365</v>
       </c>
       <c r="L96" t="s">
-        <v>64</v>
+        <v>366</v>
+      </c>
+      <c r="N96" t="s">
+        <v>33</v>
       </c>
       <c r="O96" s="2">
-        <v>46072</v>
+        <v>43655</v>
       </c>
       <c r="P96" t="s" s="3">
-        <v>638</v>
+        <v>648</v>
       </c>
       <c r="Q96" t="s" s="3">
-        <v>639</v>
+        <v>649</v>
       </c>
       <c r="R96" t="s" s="3">
-        <v>640</v>
+        <v>650</v>
+      </c>
+      <c r="S96" t="s" s="3">
+        <v>651</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>424</v>
       </c>
       <c r="B97" t="s">
-        <v>632</v>
+        <v>652</v>
       </c>
       <c r="C97" t="s">
-        <v>633</v>
+        <v>653</v>
       </c>
       <c r="D97" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="E97" t="s">
-        <v>484</v>
+        <v>503</v>
       </c>
       <c r="F97" s="5">
         <v>63.440</v>
       </c>
       <c r="G97" s="2">
         <v>45476</v>
       </c>
       <c r="I97" s="2">
         <v>45657</v>
       </c>
       <c r="L97" t="s">
-        <v>498</v>
+        <v>518</v>
       </c>
       <c r="O97" s="2">
         <v>45553</v>
       </c>
       <c r="P97" t="s" s="3">
-        <v>641</v>
+        <v>654</v>
       </c>
       <c r="Q97" t="s" s="3">
-        <v>642</v>
+        <v>655</v>
       </c>
       <c r="R97" t="s" s="3">
-        <v>643</v>
+        <v>656</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>7</v>
+        <v>584</v>
       </c>
       <c r="B98" t="s">
-        <v>644</v>
+        <v>652</v>
       </c>
       <c r="C98" t="s">
-        <v>645</v>
+        <v>653</v>
       </c>
       <c r="D98" t="s">
-        <v>456</v>
+        <v>40</v>
       </c>
       <c r="E98" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>458</v>
+        <v>657</v>
+      </c>
+      <c r="F98" t="s">
+        <v>42</v>
       </c>
       <c r="G98" s="2">
-        <v>41271</v>
+        <v>46023</v>
       </c>
       <c r="I98" s="2">
-        <v>41453</v>
+        <v>46203</v>
       </c>
       <c r="L98" t="s">
-        <v>646</v>
+        <v>43</v>
       </c>
       <c r="O98" s="2">
-        <v>41625</v>
+        <v>46163</v>
+      </c>
+      <c r="P98" t="s" s="3">
+        <v>658</v>
+      </c>
+      <c r="Q98" t="s" s="3">
+        <v>659</v>
+      </c>
+      <c r="R98" t="s" s="3">
+        <v>660</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>13</v>
+        <v>482</v>
       </c>
       <c r="B99" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="C99" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="D99" t="s">
-        <v>233</v>
+        <v>120</v>
       </c>
       <c r="E99" t="s">
-        <v>649</v>
-[...2 lines deleted...]
-        <v>506</v>
+        <v>661</v>
+      </c>
+      <c r="F99" t="s">
+        <v>98</v>
       </c>
       <c r="G99" s="2">
-        <v>41480</v>
+        <v>45658</v>
       </c>
       <c r="I99" s="2">
-        <v>42185</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>46022</v>
       </c>
       <c r="L99" t="s">
-        <v>651</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="O99" s="2">
-        <v>42046</v>
+        <v>45975</v>
       </c>
       <c r="P99" t="s" s="3">
-        <v>652</v>
+        <v>662</v>
       </c>
       <c r="Q99" t="s" s="3">
-        <v>653</v>
+        <v>663</v>
       </c>
       <c r="R99" t="s" s="3">
-        <v>654</v>
-[...2 lines deleted...]
-        <v>655</v>
+        <v>664</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
+        <v>7</v>
+      </c>
+      <c r="B100" t="s">
+        <v>665</v>
+      </c>
+      <c r="C100" t="s">
+        <v>666</v>
+      </c>
+      <c r="D100" t="s">
+        <v>469</v>
+      </c>
+      <c r="E100" t="s">
+        <v>470</v>
+      </c>
+      <c r="F100" t="s" s="4">
+        <v>471</v>
+      </c>
+      <c r="G100" s="2">
+        <v>41271</v>
+      </c>
+      <c r="I100" s="2">
+        <v>41453</v>
+      </c>
+      <c r="L100" t="s">
+        <v>667</v>
+      </c>
+      <c r="O100" s="2">
+        <v>41625</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>13</v>
+      </c>
+      <c r="B101" t="s">
+        <v>668</v>
+      </c>
+      <c r="C101" t="s">
+        <v>669</v>
+      </c>
+      <c r="D101" t="s">
+        <v>245</v>
+      </c>
+      <c r="E101" t="s">
+        <v>670</v>
+      </c>
+      <c r="F101" t="s" s="4">
+        <v>533</v>
+      </c>
+      <c r="G101" s="2">
+        <v>41480</v>
+      </c>
+      <c r="I101" s="2">
+        <v>42185</v>
+      </c>
+      <c r="K101" t="s">
+        <v>671</v>
+      </c>
+      <c r="L101" t="s">
+        <v>672</v>
+      </c>
+      <c r="N101" t="s">
+        <v>82</v>
+      </c>
+      <c r="O101" s="2">
+        <v>42046</v>
+      </c>
+      <c r="P101" t="s" s="3">
+        <v>673</v>
+      </c>
+      <c r="Q101" t="s" s="3">
+        <v>674</v>
+      </c>
+      <c r="R101" t="s" s="3">
+        <v>675</v>
+      </c>
+      <c r="S101" t="s" s="3">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
         <v>562</v>
       </c>
-      <c r="B100" t="s">
-[...5 lines deleted...]
-      <c r="D100" t="inlineStr">
+      <c r="B102" t="s">
+        <v>677</v>
+      </c>
+      <c r="C102" t="s">
+        <v>678</v>
+      </c>
+      <c r="D102" t="inlineStr">
         <is>
           <t>Sviluppo Economico, Attività Produttive e Ricerca - Area Programmazione e attuazione del Programma operativo FESR Lazio, assistenza all'Autorità di Gestione del POR FESR</t>
         </is>
       </c>
-      <c r="E100" t="s">
-[...5 lines deleted...]
-      <c r="G100" s="2">
+      <c r="E102" t="s">
+        <v>679</v>
+      </c>
+      <c r="F102" t="s">
+        <v>680</v>
+      </c>
+      <c r="G102" s="2">
         <v>45912</v>
       </c>
-      <c r="I100" s="2">
+      <c r="I102" s="2">
         <v>47007</v>
       </c>
-      <c r="K100" t="inlineStr">
+      <c r="K102" t="inlineStr">
         <is>
           <t>Regolamenti (UE) 2020/2093, 2021/1058, 2021/1060, PR FESR Lazio 2021-2027 &amp;nbsp;approvato con Decisione C (2022) 7883 del 26 ottobre 2022, da ultimo modificato con Decisione C(2024) 6747 final del 26/9/2024, DGR n. 918 del 7 novembre 2024 di presa d’atto della Decisione C (2024) 6747 final del 26/9/2024</t>
         </is>
       </c>
-      <c r="L100" t="s">
-[...5 lines deleted...]
-      <c r="O100" s="2">
+      <c r="L102" t="s">
+        <v>681</v>
+      </c>
+      <c r="N102" t="s">
+        <v>82</v>
+      </c>
+      <c r="O102" s="2">
         <v>45967</v>
       </c>
-      <c r="P100" t="s" s="3">
-[...86 lines deleted...]
-      </c>
       <c r="P102" t="s" s="3">
-        <v>672</v>
+        <v>682</v>
       </c>
       <c r="Q102" t="s" s="3">
-        <v>673</v>
+        <v>683</v>
       </c>
       <c r="R102" t="s" s="3">
-        <v>674</v>
+        <v>684</v>
+      </c>
+      <c r="S102" t="s" s="3">
+        <v>685</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
+        <v>585</v>
+      </c>
+      <c r="B103" t="s">
+        <v>686</v>
+      </c>
+      <c r="C103" t="s">
+        <v>687</v>
+      </c>
+      <c r="D103" t="s">
+        <v>40</v>
+      </c>
+      <c r="E103" t="s">
+        <v>688</v>
+      </c>
+      <c r="F103" t="s">
+        <v>42</v>
+      </c>
+      <c r="G103" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I103" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L103" t="s">
+        <v>43</v>
+      </c>
+      <c r="N103" t="s">
+        <v>33</v>
+      </c>
+      <c r="O103" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P103" t="s" s="3">
+        <v>689</v>
+      </c>
+      <c r="Q103" t="s" s="3">
+        <v>690</v>
+      </c>
+      <c r="R103" t="s" s="3">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>484</v>
+      </c>
+      <c r="B104" t="s">
+        <v>686</v>
+      </c>
+      <c r="C104" t="s">
+        <v>687</v>
+      </c>
+      <c r="D104" t="s">
+        <v>120</v>
+      </c>
+      <c r="E104" t="s">
+        <v>692</v>
+      </c>
+      <c r="F104" t="s">
+        <v>693</v>
+      </c>
+      <c r="G104" s="2">
+        <v>45664</v>
+      </c>
+      <c r="I104" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L104" t="s">
+        <v>65</v>
+      </c>
+      <c r="O104" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P104" t="s" s="3">
+        <v>694</v>
+      </c>
+      <c r="Q104" t="s" s="3">
+        <v>695</v>
+      </c>
+      <c r="R104" t="s" s="3">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
         <v>300</v>
       </c>
-      <c r="B103" t="s">
-[...5 lines deleted...]
-      <c r="D103" t="s">
+      <c r="B105" t="s">
+        <v>686</v>
+      </c>
+      <c r="C105" t="s">
+        <v>687</v>
+      </c>
+      <c r="D105" t="s">
         <v>56</v>
       </c>
-      <c r="E103" t="inlineStr">
+      <c r="E105" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F103" t="s">
+      <c r="F105" t="s">
         <v>57</v>
       </c>
-      <c r="G103" s="2">
+      <c r="G105" s="2">
         <v>44578</v>
       </c>
-      <c r="I103" s="2">
+      <c r="I105" s="2">
         <v>44926</v>
       </c>
-      <c r="K103" t="s">
+      <c r="K105" t="s">
         <v>58</v>
       </c>
-      <c r="L103" t="s">
-[...2 lines deleted...]
-      <c r="O103" s="2">
+      <c r="L105" t="s">
+        <v>132</v>
+      </c>
+      <c r="O105" s="2">
         <v>44817</v>
       </c>
-      <c r="P103" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A104">
+      <c r="P105" t="s" s="3">
+        <v>697</v>
+      </c>
+      <c r="Q105" t="s" s="3">
+        <v>698</v>
+      </c>
+      <c r="R105" t="s" s="3">
+        <v>699</v>
+      </c>
+      <c r="S105" t="s" s="3">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
         <v>380</v>
       </c>
-      <c r="B104" t="s">
-[...5 lines deleted...]
-      <c r="D104" t="s">
+      <c r="B106" t="s">
+        <v>686</v>
+      </c>
+      <c r="C106" t="s">
+        <v>687</v>
+      </c>
+      <c r="D106" t="s">
         <v>47</v>
       </c>
-      <c r="E104" t="inlineStr">
+      <c r="E106" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="F104" t="s">
+      <c r="F106" t="s">
         <v>48</v>
       </c>
-      <c r="G104" s="2">
+      <c r="G106" s="2">
         <v>44927</v>
       </c>
-      <c r="I104" s="2">
+      <c r="I106" s="2">
         <v>45657</v>
       </c>
-      <c r="K104" t="s">
-[...5 lines deleted...]
-      <c r="N104" t="s">
+      <c r="K106" t="s">
+        <v>350</v>
+      </c>
+      <c r="L106" t="s">
+        <v>351</v>
+      </c>
+      <c r="N106" t="s">
         <v>51</v>
       </c>
-      <c r="O104" s="2">
+      <c r="O106" s="2">
         <v>44965</v>
       </c>
-      <c r="P104" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A105">
+      <c r="P106" t="s" s="3">
+        <v>701</v>
+      </c>
+      <c r="Q106" t="s" s="3">
+        <v>702</v>
+      </c>
+      <c r="R106" t="s" s="3">
+        <v>703</v>
+      </c>
+      <c r="S106" t="s" s="3">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>675</v>
+      </c>
+      <c r="B107" t="s">
+        <v>705</v>
+      </c>
+      <c r="C107" t="s">
+        <v>706</v>
+      </c>
+      <c r="D107" t="s">
+        <v>707</v>
+      </c>
+      <c r="E107" t="s">
+        <v>708</v>
+      </c>
+      <c r="F107" t="s">
+        <v>709</v>
+      </c>
+      <c r="G107" s="2">
+        <v>46217</v>
+      </c>
+      <c r="I107" s="2">
+        <v>46765</v>
+      </c>
+      <c r="L107" t="s">
+        <v>710</v>
+      </c>
+      <c r="O107" s="2">
+        <v>46252</v>
+      </c>
+      <c r="P107" t="s" s="3">
+        <v>711</v>
+      </c>
+      <c r="Q107" t="s" s="3">
+        <v>712</v>
+      </c>
+      <c r="R107" t="s" s="3">
+        <v>713</v>
+      </c>
+      <c r="S107" t="s" s="3">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
         <v>193</v>
       </c>
-      <c r="B105" t="s">
-[...11 lines deleted...]
-      <c r="F105">
+      <c r="B108" t="s">
+        <v>715</v>
+      </c>
+      <c r="C108" t="s">
+        <v>716</v>
+      </c>
+      <c r="D108" t="s">
+        <v>314</v>
+      </c>
+      <c r="E108" t="s">
+        <v>77</v>
+      </c>
+      <c r="F108">
         <v>30000</v>
       </c>
-      <c r="G105" s="2">
+      <c r="G108" s="2">
         <v>43864</v>
       </c>
-      <c r="I105" s="2">
+      <c r="I108" s="2">
         <v>44547</v>
       </c>
-      <c r="K105" t="s">
-[...8 lines deleted...]
-      <c r="O105" s="2">
+      <c r="K108" t="s">
+        <v>80</v>
+      </c>
+      <c r="L108" t="s">
+        <v>717</v>
+      </c>
+      <c r="N108" t="s">
+        <v>82</v>
+      </c>
+      <c r="O108" s="2">
         <v>43895</v>
       </c>
-      <c r="P105" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A106">
+      <c r="P108" t="s" s="3">
+        <v>718</v>
+      </c>
+      <c r="Q108" t="s" s="3">
+        <v>719</v>
+      </c>
+      <c r="R108" t="s" s="3">
+        <v>720</v>
+      </c>
+      <c r="S108" t="s" s="3">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
         <v>563</v>
       </c>
-      <c r="B106" t="s">
-[...5 lines deleted...]
-      <c r="D106" t="inlineStr">
+      <c r="B109" t="s">
+        <v>722</v>
+      </c>
+      <c r="C109" t="s">
+        <v>723</v>
+      </c>
+      <c r="D109" t="inlineStr">
         <is>
           <t>Sviluppo Economico, Attività Produttive e Ricerca - Area Programmazione e attuazione del Programma operativo FESR Lazio, assistenza all'Autorità di Gestione del POR FESR</t>
         </is>
       </c>
-      <c r="E106" t="s">
-[...5 lines deleted...]
-      <c r="G106" s="2">
+      <c r="E109" t="s">
+        <v>679</v>
+      </c>
+      <c r="F109" t="s">
+        <v>724</v>
+      </c>
+      <c r="G109" s="2">
         <v>45915</v>
       </c>
-      <c r="I106" s="2">
+      <c r="I109" s="2">
         <v>47010</v>
       </c>
-      <c r="K106" t="inlineStr">
+      <c r="K109" t="inlineStr">
         <is>
           <t>Regolamenti (UE) 2020/2093, 2021/1058, 2021/1060, PR FESR Lazio 2021-2027 &amp;nbsp;approvato con Decisione C (2022) 7883 del 26 ottobre 2022, da ultimo modificato con Decisione C(2024) 6747 final del 26/9/2024, DGR n. 918 del 7 novembre 2024 di presa d’atto della Decisione C (2024) 6747 final del 26/9/2024</t>
         </is>
       </c>
-      <c r="L106" t="s">
-[...5 lines deleted...]
-      <c r="O106" s="2">
+      <c r="L109" t="s">
+        <v>725</v>
+      </c>
+      <c r="N109" t="s">
+        <v>82</v>
+      </c>
+      <c r="O109" s="2">
         <v>45967</v>
       </c>
-      <c r="P106" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A107">
+      <c r="P109" t="s" s="3">
+        <v>726</v>
+      </c>
+      <c r="Q109" t="s" s="3">
+        <v>727</v>
+      </c>
+      <c r="R109" t="s" s="3">
+        <v>728</v>
+      </c>
+      <c r="S109" t="s" s="3">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
         <v>381</v>
       </c>
-      <c r="B107" t="s">
-[...5 lines deleted...]
-      <c r="D107" t="s">
+      <c r="B110" t="s">
+        <v>730</v>
+      </c>
+      <c r="C110" t="s">
+        <v>731</v>
+      </c>
+      <c r="D110" t="s">
         <v>47</v>
       </c>
-      <c r="E107" t="inlineStr">
+      <c r="E110" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="F107" t="s">
+      <c r="F110" t="s">
         <v>48</v>
       </c>
-      <c r="G107" s="2">
+      <c r="G110" s="2">
         <v>44927</v>
       </c>
-      <c r="I107" s="2">
+      <c r="I110" s="2">
         <v>45657</v>
       </c>
-      <c r="K107" t="s">
-[...5 lines deleted...]
-      <c r="N107" t="s">
+      <c r="K110" t="s">
+        <v>350</v>
+      </c>
+      <c r="L110" t="s">
+        <v>351</v>
+      </c>
+      <c r="N110" t="s">
         <v>51</v>
       </c>
-      <c r="O107" s="2">
+      <c r="O110" s="2">
         <v>44965</v>
       </c>
-      <c r="P107" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A108">
+      <c r="P110" t="s" s="3">
+        <v>732</v>
+      </c>
+      <c r="Q110" t="s" s="3">
+        <v>733</v>
+      </c>
+      <c r="R110" t="s" s="3">
+        <v>734</v>
+      </c>
+      <c r="S110" t="s" s="3">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
         <v>339</v>
       </c>
-      <c r="B108" t="s">
-[...8 lines deleted...]
-      <c r="E108" t="inlineStr">
+      <c r="B111" t="s">
+        <v>730</v>
+      </c>
+      <c r="C111" t="s">
+        <v>731</v>
+      </c>
+      <c r="D111" t="s">
+        <v>736</v>
+      </c>
+      <c r="E111" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F108" t="s">
+      <c r="F111" t="s">
         <v>57</v>
       </c>
-      <c r="G108" s="2">
+      <c r="G111" s="2">
         <v>44772</v>
       </c>
-      <c r="I108" s="2">
+      <c r="I111" s="2">
         <v>44926</v>
       </c>
-      <c r="K108" t="s">
+      <c r="K111" t="s">
         <v>58</v>
       </c>
-      <c r="L108" t="s">
-[...2 lines deleted...]
-      <c r="O108" s="2">
+      <c r="L111" t="s">
+        <v>737</v>
+      </c>
+      <c r="O111" s="2">
         <v>44838</v>
       </c>
-      <c r="P108" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A109">
+      <c r="P111" t="s" s="3">
+        <v>738</v>
+      </c>
+      <c r="Q111" t="s" s="3">
+        <v>739</v>
+      </c>
+      <c r="R111" t="s" s="3">
+        <v>740</v>
+      </c>
+      <c r="S111" t="s" s="3">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>382</v>
+      </c>
+      <c r="B112" t="s">
+        <v>87</v>
+      </c>
+      <c r="C112" t="s">
+        <v>742</v>
+      </c>
+      <c r="D112" t="s">
+        <v>47</v>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
+</t>
+        </is>
+      </c>
+      <c r="F112" t="s">
+        <v>48</v>
+      </c>
+      <c r="G112" s="2">
+        <v>44927</v>
+      </c>
+      <c r="I112" s="2">
+        <v>45657</v>
+      </c>
+      <c r="K112" t="s">
+        <v>350</v>
+      </c>
+      <c r="L112" t="s">
+        <v>351</v>
+      </c>
+      <c r="N112" t="s">
+        <v>51</v>
+      </c>
+      <c r="O112" s="2">
+        <v>44965</v>
+      </c>
+      <c r="P112" t="s" s="3">
+        <v>743</v>
+      </c>
+      <c r="Q112" t="s" s="3">
+        <v>744</v>
+      </c>
+      <c r="R112" t="s" s="3">
+        <v>745</v>
+      </c>
+      <c r="S112" t="s" s="3">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
         <v>292</v>
       </c>
-      <c r="B109" t="s">
-[...5 lines deleted...]
-      <c r="D109" t="s">
+      <c r="B113" t="s">
+        <v>87</v>
+      </c>
+      <c r="C113" t="s">
+        <v>742</v>
+      </c>
+      <c r="D113" t="s">
         <v>56</v>
       </c>
-      <c r="E109" t="inlineStr">
+      <c r="E113" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F109" t="s">
+      <c r="F113" t="s">
         <v>57</v>
       </c>
-      <c r="G109" s="2">
+      <c r="G113" s="2">
         <v>44578</v>
       </c>
-      <c r="I109" s="2">
+      <c r="I113" s="2">
         <v>44926</v>
       </c>
-      <c r="K109" t="s">
+      <c r="K113" t="s">
         <v>58</v>
       </c>
-      <c r="L109" t="s">
+      <c r="L113" t="s">
         <v>59</v>
       </c>
-      <c r="O109" s="2">
+      <c r="O113" s="2">
         <v>44579</v>
       </c>
-      <c r="P109" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S109" t="inlineStr" s="3">
+      <c r="P113" t="s" s="3">
+        <v>747</v>
+      </c>
+      <c r="Q113" t="s" s="3">
+        <v>748</v>
+      </c>
+      <c r="R113" t="s" s="3">
+        <v>749</v>
+      </c>
+      <c r="S113" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
-    <row r="110">
-      <c r="A110">
+    <row r="114">
+      <c r="A114">
+        <v>486</v>
+      </c>
+      <c r="B114" t="s">
+        <v>87</v>
+      </c>
+      <c r="C114" t="s">
+        <v>742</v>
+      </c>
+      <c r="D114" t="s">
+        <v>120</v>
+      </c>
+      <c r="E114" t="s">
+        <v>750</v>
+      </c>
+      <c r="F114" t="s">
+        <v>98</v>
+      </c>
+      <c r="G114" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I114" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L114" t="s">
+        <v>65</v>
+      </c>
+      <c r="O114" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P114" t="s" s="3">
+        <v>751</v>
+      </c>
+      <c r="Q114" t="s" s="3">
+        <v>752</v>
+      </c>
+      <c r="R114" t="s" s="3">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
         <v>586</v>
       </c>
-      <c r="B110" t="s">
-[...5 lines deleted...]
-      <c r="D110" t="s">
+      <c r="B115" t="s">
+        <v>87</v>
+      </c>
+      <c r="C115" t="s">
+        <v>742</v>
+      </c>
+      <c r="D115" t="s">
         <v>40</v>
       </c>
-      <c r="E110" t="s">
-[...5 lines deleted...]
-      <c r="G110" s="2">
+      <c r="E115" t="s">
+        <v>754</v>
+      </c>
+      <c r="F115" t="s">
+        <v>42</v>
+      </c>
+      <c r="G115" s="2">
         <v>46023</v>
       </c>
-      <c r="I110" s="2">
-[...28 lines deleted...]
-      <c r="D111" t="s">
+      <c r="I115" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L115" t="s">
+        <v>43</v>
+      </c>
+      <c r="O115" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P115" t="s" s="3">
+        <v>755</v>
+      </c>
+      <c r="Q115" t="s" s="3">
+        <v>756</v>
+      </c>
+      <c r="R115" t="s" s="3">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>108</v>
+      </c>
+      <c r="B116" t="s">
+        <v>758</v>
+      </c>
+      <c r="C116" t="s">
+        <v>759</v>
+      </c>
+      <c r="D116" t="s">
+        <v>76</v>
+      </c>
+      <c r="E116" t="s">
+        <v>77</v>
+      </c>
+      <c r="F116" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G116" s="2">
+        <v>42642</v>
+      </c>
+      <c r="I116" s="2">
+        <v>43371</v>
+      </c>
+      <c r="K116" t="s">
+        <v>80</v>
+      </c>
+      <c r="L116" t="s">
+        <v>321</v>
+      </c>
+      <c r="N116" t="s">
+        <v>82</v>
+      </c>
+      <c r="O116" s="2">
+        <v>42642</v>
+      </c>
+      <c r="P116" t="s" s="3">
+        <v>760</v>
+      </c>
+      <c r="Q116" t="s" s="3">
+        <v>761</v>
+      </c>
+      <c r="R116" t="s" s="3">
+        <v>762</v>
+      </c>
+      <c r="S116" t="s" s="3">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>30</v>
+      </c>
+      <c r="B117" t="s">
+        <v>758</v>
+      </c>
+      <c r="C117" t="s">
+        <v>759</v>
+      </c>
+      <c r="D117" t="s">
+        <v>326</v>
+      </c>
+      <c r="E117" t="s">
+        <v>327</v>
+      </c>
+      <c r="F117" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G117" s="2">
+        <v>41688</v>
+      </c>
+      <c r="I117" s="2">
+        <v>42417</v>
+      </c>
+      <c r="K117" t="s">
+        <v>328</v>
+      </c>
+      <c r="L117" t="s">
+        <v>329</v>
+      </c>
+      <c r="M117" t="s">
+        <v>330</v>
+      </c>
+      <c r="N117" t="s">
+        <v>82</v>
+      </c>
+      <c r="O117" s="2">
+        <v>41971</v>
+      </c>
+      <c r="P117" t="s" s="3">
+        <v>763</v>
+      </c>
+      <c r="Q117" t="s" s="3">
+        <v>764</v>
+      </c>
+      <c r="R117" t="s" s="3">
+        <v>765</v>
+      </c>
+      <c r="S117" t="s" s="3">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>422</v>
+      </c>
+      <c r="B118" t="s">
+        <v>766</v>
+      </c>
+      <c r="C118" t="s">
+        <v>767</v>
+      </c>
+      <c r="D118" t="s">
+        <v>768</v>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>Consulente in qualità di: "CONSIGLIERE POLITICO DELL'ASSESSORE ALL'URBANISTICA, POLITICHE ABITATIVE, CASE POPOLARI, POLITICHE DEL MARE" a titolo onorifico e gratuito</t>
+        </is>
+      </c>
+      <c r="F118" t="s">
+        <v>217</v>
+      </c>
+      <c r="G118" s="2">
+        <v>45110</v>
+      </c>
+      <c r="J118" t="s">
+        <v>597</v>
+      </c>
+      <c r="L118" t="s">
+        <v>769</v>
+      </c>
+      <c r="O118" s="2">
+        <v>45442</v>
+      </c>
+      <c r="P118" t="s" s="3">
+        <v>770</v>
+      </c>
+      <c r="Q118" t="s" s="3">
+        <v>771</v>
+      </c>
+      <c r="R118" t="s" s="3">
+        <v>772</v>
+      </c>
+      <c r="S118" t="s" s="3">
+        <v>773</v>
+      </c>
+      <c r="T118" t="s" s="3">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>383</v>
+      </c>
+      <c r="B119" t="s">
+        <v>775</v>
+      </c>
+      <c r="C119" t="s">
+        <v>776</v>
+      </c>
+      <c r="D119" t="s">
         <v>47</v>
       </c>
-      <c r="E111" t="inlineStr">
+      <c r="E119" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="F111" t="s">
+      <c r="F119" t="s">
         <v>48</v>
       </c>
-      <c r="G111" s="2">
+      <c r="G119" s="2">
         <v>44927</v>
       </c>
-      <c r="I111" s="2">
+      <c r="I119" s="2">
         <v>45657</v>
       </c>
-      <c r="K111" t="s">
-[...5 lines deleted...]
-      <c r="N111" t="s">
+      <c r="K119" t="s">
+        <v>350</v>
+      </c>
+      <c r="L119" t="s">
+        <v>351</v>
+      </c>
+      <c r="N119" t="s">
         <v>51</v>
       </c>
-      <c r="O111" s="2">
+      <c r="O119" s="2">
         <v>44965</v>
       </c>
-      <c r="P111" t="s" s="3">
-[...31 lines deleted...]
-      <c r="G112" s="2">
+      <c r="P119" t="s" s="3">
+        <v>777</v>
+      </c>
+      <c r="Q119" t="s" s="3">
+        <v>778</v>
+      </c>
+      <c r="R119" t="s" s="3">
+        <v>779</v>
+      </c>
+      <c r="S119" t="s" s="3">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>488</v>
+      </c>
+      <c r="B120" t="s">
+        <v>775</v>
+      </c>
+      <c r="C120" t="s">
+        <v>776</v>
+      </c>
+      <c r="D120" t="s">
+        <v>120</v>
+      </c>
+      <c r="E120" t="s">
+        <v>781</v>
+      </c>
+      <c r="F120" t="s">
+        <v>782</v>
+      </c>
+      <c r="G120" s="2">
         <v>45658</v>
       </c>
-      <c r="I112" s="2">
+      <c r="I120" s="2">
         <v>46022</v>
       </c>
-      <c r="L112" t="s">
-[...2 lines deleted...]
-      <c r="O112" s="2">
+      <c r="L120" t="s">
+        <v>65</v>
+      </c>
+      <c r="O120" s="2">
         <v>45975</v>
       </c>
-      <c r="P112" t="s" s="3">
-[...162 lines deleted...]
-      <c r="A116">
+      <c r="P120" t="s" s="3">
+        <v>783</v>
+      </c>
+      <c r="Q120" t="s" s="3">
+        <v>784</v>
+      </c>
+      <c r="R120" t="s" s="3">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
         <v>286</v>
       </c>
-      <c r="B116" t="s">
-[...5 lines deleted...]
-      <c r="D116" t="s">
+      <c r="B121" t="s">
+        <v>775</v>
+      </c>
+      <c r="C121" t="s">
+        <v>776</v>
+      </c>
+      <c r="D121" t="s">
         <v>56</v>
       </c>
-      <c r="E116" t="inlineStr">
+      <c r="E121" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F116" t="s">
+      <c r="F121" t="s">
         <v>57</v>
       </c>
-      <c r="G116" s="2">
+      <c r="G121" s="2">
         <v>44578</v>
       </c>
-      <c r="I116" s="2">
+      <c r="I121" s="2">
         <v>44926</v>
       </c>
-      <c r="K116" t="s">
+      <c r="K121" t="s">
         <v>58</v>
       </c>
-      <c r="L116" t="s">
-[...2 lines deleted...]
-      <c r="O116" s="2">
+      <c r="L121" t="s">
+        <v>786</v>
+      </c>
+      <c r="O121" s="2">
         <v>44579</v>
       </c>
-      <c r="P116" t="s" s="3">
-[...236 lines deleted...]
-      </c>
       <c r="P121" t="s" s="3">
-        <v>767</v>
+        <v>787</v>
       </c>
       <c r="Q121" t="s" s="3">
-        <v>768</v>
+        <v>788</v>
       </c>
       <c r="R121" t="s" s="3">
-        <v>769</v>
+        <v>789</v>
       </c>
       <c r="S121" t="s" s="3">
-        <v>313</v>
+        <v>790</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>242</v>
+        <v>587</v>
       </c>
       <c r="B122" t="s">
-        <v>770</v>
+        <v>775</v>
       </c>
       <c r="C122" t="s">
-        <v>771</v>
+        <v>776</v>
       </c>
       <c r="D122" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        </is>
+        <v>40</v>
+      </c>
+      <c r="E122" t="s">
+        <v>791</v>
       </c>
       <c r="F122" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="G122" s="2">
-        <v>44578</v>
+        <v>46023</v>
       </c>
       <c r="I122" s="2">
-        <v>44926</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>46203</v>
       </c>
       <c r="L122" t="s">
-        <v>92</v>
+        <v>43</v>
+      </c>
+      <c r="N122" t="s">
+        <v>33</v>
       </c>
       <c r="O122" s="2">
-        <v>44575</v>
+        <v>46163</v>
       </c>
       <c r="P122" t="s" s="3">
-        <v>772</v>
+        <v>792</v>
       </c>
       <c r="Q122" t="s" s="3">
-        <v>773</v>
+        <v>793</v>
       </c>
       <c r="R122" t="s" s="3">
-        <v>774</v>
-[...4 lines deleted...]
-        </is>
+        <v>794</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>588</v>
+        <v>180</v>
       </c>
       <c r="B123" t="s">
-        <v>770</v>
+        <v>795</v>
       </c>
       <c r="C123" t="s">
-        <v>771</v>
+        <v>796</v>
       </c>
       <c r="D123" t="s">
-        <v>40</v>
+        <v>314</v>
       </c>
       <c r="E123" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>776</v>
+        <v>315</v>
+      </c>
+      <c r="F123" t="s" s="4">
+        <v>78</v>
       </c>
       <c r="G123" s="2">
-        <v>46023</v>
+        <v>43801</v>
       </c>
       <c r="I123" s="2">
-        <v>46188</v>
+        <v>44531</v>
+      </c>
+      <c r="K123" t="s">
+        <v>80</v>
       </c>
       <c r="L123" t="s">
-        <v>64</v>
+        <v>316</v>
+      </c>
+      <c r="N123" t="s">
+        <v>82</v>
       </c>
       <c r="O123" s="2">
-        <v>46072</v>
+        <v>43488</v>
       </c>
       <c r="P123" t="s" s="3">
-        <v>777</v>
+        <v>797</v>
       </c>
       <c r="Q123" t="s" s="3">
-        <v>778</v>
+        <v>798</v>
       </c>
       <c r="R123" t="s" s="3">
-        <v>779</v>
+        <v>799</v>
+      </c>
+      <c r="S123" t="s" s="3">
+        <v>320</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>384</v>
+        <v>181</v>
       </c>
       <c r="B124" t="s">
-        <v>770</v>
+        <v>157</v>
       </c>
       <c r="C124" t="s">
-        <v>771</v>
+        <v>800</v>
       </c>
       <c r="D124" t="s">
-        <v>47</v>
-[...8 lines deleted...]
-        <v>48</v>
+        <v>314</v>
+      </c>
+      <c r="E124" t="s">
+        <v>315</v>
+      </c>
+      <c r="F124" t="s" s="4">
+        <v>78</v>
       </c>
       <c r="G124" s="2">
-        <v>44927</v>
+        <v>43801</v>
       </c>
       <c r="I124" s="2">
-        <v>45657</v>
+        <v>44531</v>
       </c>
       <c r="K124" t="s">
-        <v>333</v>
+        <v>80</v>
       </c>
       <c r="L124" t="s">
-        <v>334</v>
+        <v>316</v>
       </c>
       <c r="N124" t="s">
-        <v>51</v>
+        <v>82</v>
       </c>
       <c r="O124" s="2">
-        <v>44965</v>
+        <v>43488</v>
       </c>
       <c r="P124" t="s" s="3">
-        <v>780</v>
+        <v>801</v>
       </c>
       <c r="Q124" t="s" s="3">
-        <v>781</v>
+        <v>802</v>
       </c>
       <c r="R124" t="s" s="3">
-        <v>782</v>
+        <v>803</v>
       </c>
       <c r="S124" t="s" s="3">
-        <v>783</v>
+        <v>320</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>487</v>
       </c>
       <c r="B125" t="s">
-        <v>770</v>
+        <v>804</v>
       </c>
       <c r="C125" t="s">
-        <v>771</v>
+        <v>805</v>
       </c>
       <c r="D125" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="E125" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="F125" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="G125" s="2">
         <v>45658</v>
       </c>
       <c r="I125" s="2">
         <v>46022</v>
       </c>
       <c r="L125" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="O125" s="2">
         <v>45975</v>
       </c>
       <c r="P125" t="s" s="3">
-        <v>784</v>
+        <v>806</v>
       </c>
       <c r="Q125" t="s" s="3">
-        <v>785</v>
+        <v>807</v>
       </c>
       <c r="R125" t="s" s="3">
-        <v>786</v>
+        <v>808</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
-        <v>310</v>
+        <v>242</v>
       </c>
       <c r="B126" t="s">
-        <v>435</v>
+        <v>804</v>
       </c>
       <c r="C126" t="s">
-        <v>787</v>
+        <v>805</v>
       </c>
       <c r="D126" t="s">
         <v>56</v>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
       <c r="F126" t="s">
         <v>57</v>
       </c>
       <c r="G126" s="2">
         <v>44578</v>
       </c>
       <c r="I126" s="2">
         <v>44926</v>
       </c>
       <c r="K126" t="s">
         <v>58</v>
       </c>
       <c r="L126" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O126" s="2">
-        <v>44579</v>
+        <v>44575</v>
       </c>
       <c r="P126" t="s" s="3">
-        <v>788</v>
+        <v>809</v>
       </c>
       <c r="Q126" t="s" s="3">
-        <v>789</v>
+        <v>810</v>
       </c>
       <c r="R126" t="s" s="3">
-        <v>790</v>
-[...2 lines deleted...]
-        <v>791</v>
+        <v>811</v>
+      </c>
+      <c r="S126" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="B127" t="s">
-        <v>792</v>
+        <v>804</v>
       </c>
       <c r="C127" t="s">
-        <v>793</v>
+        <v>805</v>
       </c>
       <c r="D127" t="s">
         <v>40</v>
       </c>
       <c r="E127" t="s">
-        <v>794</v>
+        <v>812</v>
       </c>
       <c r="F127" t="s">
-        <v>97</v>
+        <v>813</v>
       </c>
       <c r="G127" s="2">
         <v>46023</v>
       </c>
       <c r="I127" s="2">
-        <v>46142</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>46203</v>
       </c>
       <c r="L127" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="O127" s="2">
-        <v>46072</v>
+        <v>46163</v>
       </c>
       <c r="P127" t="s" s="3">
-        <v>795</v>
+        <v>814</v>
       </c>
       <c r="Q127" t="s" s="3">
-        <v>796</v>
+        <v>815</v>
       </c>
       <c r="R127" t="s" s="3">
-        <v>797</v>
+        <v>816</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B128" t="s">
-        <v>792</v>
+        <v>804</v>
       </c>
       <c r="C128" t="s">
-        <v>793</v>
+        <v>805</v>
       </c>
       <c r="D128" t="s">
         <v>47</v>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
       <c r="F128" t="s">
         <v>48</v>
       </c>
       <c r="G128" s="2">
         <v>44927</v>
       </c>
       <c r="I128" s="2">
         <v>45657</v>
       </c>
       <c r="K128" t="s">
-        <v>333</v>
+        <v>350</v>
       </c>
       <c r="L128" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="N128" t="s">
         <v>51</v>
       </c>
       <c r="O128" s="2">
         <v>44965</v>
       </c>
       <c r="P128" t="s" s="3">
-        <v>798</v>
+        <v>817</v>
       </c>
       <c r="Q128" t="s" s="3">
-        <v>799</v>
+        <v>818</v>
       </c>
       <c r="R128" t="s" s="3">
-        <v>800</v>
+        <v>819</v>
       </c>
       <c r="S128" t="s" s="3">
-        <v>801</v>
+        <v>820</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>489</v>
+        <v>310</v>
       </c>
       <c r="B129" t="s">
-        <v>792</v>
+        <v>185</v>
       </c>
       <c r="C129" t="s">
-        <v>793</v>
+        <v>821</v>
       </c>
       <c r="D129" t="s">
-        <v>111</v>
-[...555 lines deleted...]
-      <c r="D141" t="s">
         <v>56</v>
       </c>
-      <c r="E141" t="inlineStr">
+      <c r="E129" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F141" t="s">
+      <c r="F129" t="s">
         <v>57</v>
       </c>
+      <c r="G129" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I129" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K129" t="s">
+        <v>58</v>
+      </c>
+      <c r="L129" t="s">
+        <v>93</v>
+      </c>
+      <c r="O129" s="2">
+        <v>44579</v>
+      </c>
+      <c r="P129" t="s" s="3">
+        <v>822</v>
+      </c>
+      <c r="Q129" t="s" s="3">
+        <v>823</v>
+      </c>
+      <c r="R129" t="s" s="3">
+        <v>824</v>
+      </c>
+      <c r="S129" t="s" s="3">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>589</v>
+      </c>
+      <c r="B130" t="s">
+        <v>826</v>
+      </c>
+      <c r="C130" t="s">
+        <v>827</v>
+      </c>
+      <c r="D130" t="s">
+        <v>40</v>
+      </c>
+      <c r="E130" t="s">
+        <v>828</v>
+      </c>
+      <c r="F130" t="s">
+        <v>42</v>
+      </c>
+      <c r="G130" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I130" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L130" t="s">
+        <v>43</v>
+      </c>
+      <c r="N130" t="s">
+        <v>33</v>
+      </c>
+      <c r="O130" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P130" t="s" s="3">
+        <v>829</v>
+      </c>
+      <c r="Q130" t="s" s="3">
+        <v>830</v>
+      </c>
+      <c r="R130" t="s" s="3">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>489</v>
+      </c>
+      <c r="B131" t="s">
+        <v>826</v>
+      </c>
+      <c r="C131" t="s">
+        <v>827</v>
+      </c>
+      <c r="D131" t="s">
+        <v>120</v>
+      </c>
+      <c r="E131" t="s">
+        <v>832</v>
+      </c>
+      <c r="F131" t="s">
+        <v>98</v>
+      </c>
+      <c r="G131" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I131" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L131" t="s">
+        <v>65</v>
+      </c>
+      <c r="O131" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P131" t="s" s="3">
+        <v>833</v>
+      </c>
+      <c r="Q131" t="s" s="3">
+        <v>834</v>
+      </c>
+      <c r="R131" t="s" s="3">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>385</v>
+      </c>
+      <c r="B132" t="s">
+        <v>826</v>
+      </c>
+      <c r="C132" t="s">
+        <v>827</v>
+      </c>
+      <c r="D132" t="s">
+        <v>47</v>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="F132" t="s">
+        <v>48</v>
+      </c>
+      <c r="G132" s="2">
+        <v>44927</v>
+      </c>
+      <c r="I132" s="2">
+        <v>45657</v>
+      </c>
+      <c r="K132" t="s">
+        <v>836</v>
+      </c>
+      <c r="L132" t="s">
+        <v>351</v>
+      </c>
+      <c r="N132" t="s">
+        <v>82</v>
+      </c>
+      <c r="O132" s="2">
+        <v>46205</v>
+      </c>
+      <c r="P132" t="s" s="3">
+        <v>837</v>
+      </c>
+      <c r="Q132" t="s" s="3">
+        <v>838</v>
+      </c>
+      <c r="R132" t="s" s="3">
+        <v>839</v>
+      </c>
+      <c r="S132" t="s" s="3">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>228</v>
+      </c>
+      <c r="B133" t="s">
+        <v>841</v>
+      </c>
+      <c r="C133" t="s">
+        <v>842</v>
+      </c>
+      <c r="D133" t="s">
+        <v>17</v>
+      </c>
+      <c r="E133" t="s">
+        <v>843</v>
+      </c>
+      <c r="F133" t="s">
+        <v>19</v>
+      </c>
+      <c r="G133" s="2">
+        <v>44547</v>
+      </c>
+      <c r="I133" s="2">
+        <v>45276</v>
+      </c>
+      <c r="K133" t="s">
+        <v>844</v>
+      </c>
+      <c r="L133" t="s">
+        <v>845</v>
+      </c>
+      <c r="O133" s="2">
+        <v>44552</v>
+      </c>
+      <c r="P133" t="s" s="3">
+        <v>846</v>
+      </c>
+      <c r="Q133" t="s" s="3">
+        <v>847</v>
+      </c>
+      <c r="R133" t="s" s="3">
+        <v>848</v>
+      </c>
+      <c r="S133" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA'-Benedetto-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>568</v>
+      </c>
+      <c r="B134" t="s">
+        <v>841</v>
+      </c>
+      <c r="C134" t="s">
+        <v>842</v>
+      </c>
+      <c r="D134" t="s">
+        <v>849</v>
+      </c>
+      <c r="E134" t="s">
+        <v>850</v>
+      </c>
+      <c r="F134" t="s">
+        <v>851</v>
+      </c>
+      <c r="G134" s="2">
+        <v>46008</v>
+      </c>
+      <c r="I134" s="2">
+        <v>46387</v>
+      </c>
+      <c r="L134" t="s">
+        <v>852</v>
+      </c>
+      <c r="O134" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P134" t="s" s="3">
+        <v>853</v>
+      </c>
+      <c r="Q134" t="s" s="3">
+        <v>854</v>
+      </c>
+      <c r="R134" t="s" s="3">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>413</v>
+      </c>
+      <c r="B135" t="s">
+        <v>841</v>
+      </c>
+      <c r="C135" t="s">
+        <v>842</v>
+      </c>
+      <c r="D135" t="s">
+        <v>856</v>
+      </c>
+      <c r="E135" t="s">
+        <v>850</v>
+      </c>
+      <c r="F135" t="s" s="4">
+        <v>857</v>
+      </c>
+      <c r="G135" s="2">
+        <v>45277</v>
+      </c>
+      <c r="I135" s="2">
+        <v>46007</v>
+      </c>
+      <c r="K135" t="s">
+        <v>858</v>
+      </c>
+      <c r="L135" t="s">
+        <v>859</v>
+      </c>
+      <c r="N135" t="s">
+        <v>82</v>
+      </c>
+      <c r="O135" s="2">
+        <v>45314</v>
+      </c>
+      <c r="P135" t="s" s="3">
+        <v>860</v>
+      </c>
+      <c r="Q135" t="s" s="3">
+        <v>861</v>
+      </c>
+      <c r="R135" t="s" s="3">
+        <v>862</v>
+      </c>
+      <c r="S135" t="s" s="3">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>490</v>
+      </c>
+      <c r="B136" t="s">
+        <v>194</v>
+      </c>
+      <c r="C136" t="s">
+        <v>864</v>
+      </c>
+      <c r="D136" t="s">
+        <v>120</v>
+      </c>
+      <c r="E136" t="s">
+        <v>63</v>
+      </c>
+      <c r="F136" t="s">
+        <v>865</v>
+      </c>
+      <c r="G136" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I136" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L136" t="s">
+        <v>65</v>
+      </c>
+      <c r="O136" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P136" t="s" s="3">
+        <v>866</v>
+      </c>
+      <c r="Q136" t="s" s="3">
+        <v>867</v>
+      </c>
+      <c r="R136" t="s" s="3">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>590</v>
+      </c>
+      <c r="B137" t="s">
+        <v>194</v>
+      </c>
+      <c r="C137" t="s">
+        <v>864</v>
+      </c>
+      <c r="D137" t="s">
+        <v>40</v>
+      </c>
+      <c r="E137" t="s">
+        <v>508</v>
+      </c>
+      <c r="F137" t="s">
+        <v>581</v>
+      </c>
+      <c r="G137" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I137" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L137" t="s">
+        <v>43</v>
+      </c>
+      <c r="O137" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P137" t="s" s="3">
+        <v>869</v>
+      </c>
+      <c r="Q137" t="s" s="3">
+        <v>870</v>
+      </c>
+      <c r="R137" t="s" s="3">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>425</v>
+      </c>
+      <c r="B138" t="s">
+        <v>194</v>
+      </c>
+      <c r="C138" t="s">
+        <v>864</v>
+      </c>
+      <c r="D138" t="s">
+        <v>169</v>
+      </c>
+      <c r="E138" t="s">
+        <v>872</v>
+      </c>
+      <c r="F138" s="5">
+        <v>50.752</v>
+      </c>
+      <c r="G138" s="2">
+        <v>45476</v>
+      </c>
+      <c r="I138" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L138" t="s">
+        <v>171</v>
+      </c>
+      <c r="O138" s="2">
+        <v>45553</v>
+      </c>
+      <c r="P138" t="s" s="3">
+        <v>873</v>
+      </c>
+      <c r="Q138" t="s" s="3">
+        <v>874</v>
+      </c>
+      <c r="R138" t="s" s="3">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>176</v>
+      </c>
+      <c r="B139" t="s">
+        <v>876</v>
+      </c>
+      <c r="C139" t="s">
+        <v>877</v>
+      </c>
+      <c r="D139" t="s">
+        <v>159</v>
+      </c>
+      <c r="E139" t="s">
+        <v>878</v>
+      </c>
+      <c r="F139" t="s">
+        <v>879</v>
+      </c>
+      <c r="G139" s="2">
+        <v>43831</v>
+      </c>
+      <c r="I139" s="2">
+        <v>44196</v>
+      </c>
+      <c r="K139" t="s">
+        <v>206</v>
+      </c>
+      <c r="L139" t="s">
+        <v>207</v>
+      </c>
+      <c r="N139" t="s">
+        <v>82</v>
+      </c>
+      <c r="O139" s="2">
+        <v>43819</v>
+      </c>
+      <c r="P139" t="s" s="3">
+        <v>880</v>
+      </c>
+      <c r="Q139" t="s" s="3">
+        <v>881</v>
+      </c>
+      <c r="R139" t="s" s="3">
+        <v>882</v>
+      </c>
+      <c r="S139" t="s" s="3">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>133</v>
+      </c>
+      <c r="B140" t="s">
+        <v>876</v>
+      </c>
+      <c r="C140" t="s">
+        <v>877</v>
+      </c>
+      <c r="D140" t="s">
+        <v>212</v>
+      </c>
+      <c r="E140" t="s">
+        <v>213</v>
+      </c>
+      <c r="F140" t="s">
+        <v>884</v>
+      </c>
+      <c r="G140" s="2">
+        <v>42695</v>
+      </c>
+      <c r="I140" s="2">
+        <v>43100</v>
+      </c>
+      <c r="K140" t="s">
+        <v>215</v>
+      </c>
+      <c r="L140" t="s">
+        <v>885</v>
+      </c>
+      <c r="N140" t="s">
+        <v>82</v>
+      </c>
+      <c r="O140" s="2">
+        <v>42748</v>
+      </c>
+      <c r="P140" t="s" s="3">
+        <v>886</v>
+      </c>
+      <c r="Q140" t="s" s="3">
+        <v>887</v>
+      </c>
+      <c r="R140" t="s" s="3">
+        <v>888</v>
+      </c>
+      <c r="S140" t="s" s="3">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>215</v>
+      </c>
+      <c r="B141" t="s">
+        <v>876</v>
+      </c>
+      <c r="C141" t="s">
+        <v>877</v>
+      </c>
+      <c r="D141" t="s">
+        <v>890</v>
+      </c>
+      <c r="E141" t="s">
+        <v>891</v>
+      </c>
+      <c r="F141" t="s" s="4">
+        <v>892</v>
+      </c>
       <c r="G141" s="2">
-        <v>44578</v>
+        <v>44197</v>
       </c>
       <c r="I141" s="2">
-        <v>44926</v>
+        <v>44561</v>
       </c>
       <c r="K141" t="s">
-        <v>58</v>
+        <v>893</v>
       </c>
       <c r="L141" t="s">
-        <v>92</v>
+        <v>894</v>
+      </c>
+      <c r="N141" t="s">
+        <v>51</v>
       </c>
       <c r="O141" s="2">
-        <v>44579</v>
+        <v>44218</v>
       </c>
       <c r="P141" t="s" s="3">
-        <v>877</v>
+        <v>895</v>
       </c>
       <c r="Q141" t="s" s="3">
-        <v>878</v>
+        <v>896</v>
       </c>
       <c r="R141" t="s" s="3">
-        <v>879</v>
-[...4 lines deleted...]
-        </is>
+        <v>897</v>
+      </c>
+      <c r="S141" t="s" s="3">
+        <v>898</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>274</v>
+        <v>148</v>
       </c>
       <c r="B142" t="s">
-        <v>435</v>
+        <v>876</v>
       </c>
       <c r="C142" t="s">
-        <v>880</v>
+        <v>877</v>
       </c>
       <c r="D142" t="s">
+        <v>230</v>
+      </c>
+      <c r="E142" t="s">
+        <v>899</v>
+      </c>
+      <c r="F142" t="s" s="4">
+        <v>892</v>
+      </c>
+      <c r="G142" s="2">
+        <v>43291</v>
+      </c>
+      <c r="I142" s="2">
+        <v>43830</v>
+      </c>
+      <c r="K142" t="s">
+        <v>232</v>
+      </c>
+      <c r="L142" t="s">
+        <v>900</v>
+      </c>
+      <c r="M142" t="s">
+        <v>217</v>
+      </c>
+      <c r="N142" t="s">
+        <v>82</v>
+      </c>
+      <c r="O142" s="2">
+        <v>43292</v>
+      </c>
+      <c r="P142" t="s" s="3">
+        <v>901</v>
+      </c>
+      <c r="Q142" t="s" s="3">
+        <v>902</v>
+      </c>
+      <c r="R142" t="s" s="3">
+        <v>903</v>
+      </c>
+      <c r="S142" t="s" s="3">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>47</v>
+      </c>
+      <c r="B143" t="s">
+        <v>876</v>
+      </c>
+      <c r="C143" t="s">
+        <v>877</v>
+      </c>
+      <c r="D143" t="s">
+        <v>196</v>
+      </c>
+      <c r="E143" t="s">
+        <v>905</v>
+      </c>
+      <c r="F143" t="s" s="4">
+        <v>198</v>
+      </c>
+      <c r="G143" s="2">
+        <v>41827</v>
+      </c>
+      <c r="I143" s="2">
+        <v>42557</v>
+      </c>
+      <c r="K143" t="s">
+        <v>199</v>
+      </c>
+      <c r="L143" t="s">
+        <v>906</v>
+      </c>
+      <c r="N143" t="s">
+        <v>82</v>
+      </c>
+      <c r="O143" s="2">
+        <v>41971</v>
+      </c>
+      <c r="P143" t="s" s="3">
+        <v>907</v>
+      </c>
+      <c r="Q143" t="s" s="3">
+        <v>908</v>
+      </c>
+      <c r="R143" t="s" s="3">
+        <v>909</v>
+      </c>
+      <c r="S143" t="s" s="3">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>304</v>
+      </c>
+      <c r="B144" t="s">
+        <v>826</v>
+      </c>
+      <c r="C144" t="s">
+        <v>911</v>
+      </c>
+      <c r="D144" t="s">
         <v>56</v>
       </c>
-      <c r="E142" t="inlineStr">
+      <c r="E144" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F142" t="s">
+      <c r="F144" t="s">
         <v>57</v>
       </c>
-      <c r="G142" s="2">
+      <c r="G144" s="2">
         <v>44578</v>
       </c>
-      <c r="I142" s="2">
+      <c r="I144" s="2">
         <v>44926</v>
       </c>
-      <c r="K142" t="s">
+      <c r="K144" t="s">
         <v>58</v>
       </c>
-      <c r="L142" t="s">
-[...2 lines deleted...]
-      <c r="O142" s="2">
+      <c r="L144" t="s">
+        <v>93</v>
+      </c>
+      <c r="O144" s="2">
         <v>44579</v>
       </c>
-      <c r="P142" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A143">
+      <c r="P144" t="s" s="3">
+        <v>912</v>
+      </c>
+      <c r="Q144" t="s" s="3">
+        <v>913</v>
+      </c>
+      <c r="R144" t="s" s="3">
+        <v>914</v>
+      </c>
+      <c r="S144" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>274</v>
+      </c>
+      <c r="B145" t="s">
+        <v>185</v>
+      </c>
+      <c r="C145" t="s">
+        <v>915</v>
+      </c>
+      <c r="D145" t="s">
+        <v>56</v>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
+</t>
+        </is>
+      </c>
+      <c r="F145" t="s">
+        <v>57</v>
+      </c>
+      <c r="G145" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I145" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K145" t="s">
+        <v>58</v>
+      </c>
+      <c r="L145" t="s">
+        <v>132</v>
+      </c>
+      <c r="O145" s="2">
+        <v>44579</v>
+      </c>
+      <c r="P145" t="s" s="3">
+        <v>916</v>
+      </c>
+      <c r="Q145" t="s" s="3">
+        <v>917</v>
+      </c>
+      <c r="R145" t="s" s="3">
+        <v>918</v>
+      </c>
+      <c r="S145" t="s" s="3">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
         <v>208</v>
       </c>
-      <c r="B143" t="s">
-[...14 lines deleted...]
-      <c r="G143" s="2">
+      <c r="B146" t="s">
+        <v>668</v>
+      </c>
+      <c r="C146" t="s">
+        <v>920</v>
+      </c>
+      <c r="D146" t="s">
+        <v>921</v>
+      </c>
+      <c r="E146" t="s">
+        <v>922</v>
+      </c>
+      <c r="F146" t="s">
+        <v>923</v>
+      </c>
+      <c r="G146" s="2">
         <v>44158</v>
       </c>
-      <c r="J143" t="inlineStr">
+      <c r="J146" t="inlineStr">
         <is>
           <t>Revoca dell'incarico di prestazione d'opera intellettuale conferito al Dott. Catarci Andrea con Determinazione Dirigenziale n. G13511 del 05/11/2021 - Data fine incarico 22/11/2022
 </t>
         </is>
       </c>
-      <c r="K143" t="s">
-[...5 lines deleted...]
-      <c r="N143" t="s">
+      <c r="K146" t="s">
+        <v>924</v>
+      </c>
+      <c r="L146" t="s">
+        <v>925</v>
+      </c>
+      <c r="N146" t="s">
         <v>51</v>
       </c>
-      <c r="O143" s="2">
+      <c r="O146" s="2">
         <v>44707</v>
       </c>
-      <c r="P143" t="s" s="3">
-[...16 lines deleted...]
-      <c r="A144">
+      <c r="P146" t="s" s="3">
+        <v>926</v>
+      </c>
+      <c r="Q146" t="s" s="3">
+        <v>927</v>
+      </c>
+      <c r="R146" t="s" s="3">
+        <v>928</v>
+      </c>
+      <c r="S146" t="s" s="3">
+        <v>929</v>
+      </c>
+      <c r="T146" t="s" s="3">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
         <v>344</v>
       </c>
-      <c r="B144" t="s">
-[...8 lines deleted...]
-      <c r="E144" t="inlineStr">
+      <c r="B147" t="s">
+        <v>931</v>
+      </c>
+      <c r="C147" t="s">
+        <v>932</v>
+      </c>
+      <c r="D147" t="s">
+        <v>736</v>
+      </c>
+      <c r="E147" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021.
 </t>
         </is>
       </c>
-      <c r="F144" t="s">
+      <c r="F147" t="s">
         <v>57</v>
       </c>
-      <c r="G144" s="2">
+      <c r="G147" s="2">
         <v>44858</v>
       </c>
-      <c r="I144" s="2">
+      <c r="I147" s="2">
         <v>44926</v>
       </c>
-      <c r="K144" t="s">
+      <c r="K147" t="s">
         <v>58</v>
       </c>
-      <c r="L144" t="s">
-[...2 lines deleted...]
-      <c r="N144" t="s">
+      <c r="L147" t="s">
+        <v>933</v>
+      </c>
+      <c r="N147" t="s">
         <v>51</v>
       </c>
-      <c r="O144" s="2">
+      <c r="O147" s="2">
         <v>44868</v>
       </c>
-      <c r="P144" t="s" s="3">
-[...133 lines deleted...]
-      </c>
       <c r="P147" t="s" s="3">
-        <v>915</v>
+        <v>934</v>
       </c>
       <c r="Q147" t="s" s="3">
-        <v>916</v>
+        <v>935</v>
       </c>
       <c r="R147" t="s" s="3">
-        <v>917</v>
+        <v>936</v>
+      </c>
+      <c r="S147" t="s" s="3">
+        <v>937</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>60</v>
+        <v>492</v>
       </c>
       <c r="B148" t="s">
-        <v>918</v>
+        <v>938</v>
       </c>
       <c r="C148" t="s">
-        <v>919</v>
+        <v>939</v>
       </c>
       <c r="D148" t="s">
-        <v>920</v>
+        <v>120</v>
       </c>
       <c r="E148" t="s">
-        <v>921</v>
-[...2 lines deleted...]
-        <v>16.45</v>
+        <v>940</v>
+      </c>
+      <c r="F148" t="s">
+        <v>941</v>
       </c>
       <c r="G148" s="2">
-        <v>41162</v>
+        <v>45658</v>
       </c>
       <c r="I148" s="2">
-        <v>41333</v>
-[...2 lines deleted...]
-        <v>922</v>
+        <v>46022</v>
       </c>
       <c r="L148" t="s">
-        <v>923</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="O148" s="2">
-        <v>41969</v>
+        <v>45975</v>
       </c>
       <c r="P148" t="s" s="3">
-        <v>925</v>
+        <v>942</v>
       </c>
       <c r="Q148" t="s" s="3">
-        <v>926</v>
+        <v>943</v>
+      </c>
+      <c r="R148" t="s" s="3">
+        <v>944</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>491</v>
+        <v>428</v>
       </c>
       <c r="B149" t="s">
-        <v>927</v>
+        <v>938</v>
       </c>
       <c r="C149" t="s">
-        <v>928</v>
+        <v>939</v>
       </c>
       <c r="D149" t="s">
-        <v>111</v>
+        <v>169</v>
       </c>
       <c r="E149" t="s">
-        <v>929</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>945</v>
+      </c>
+      <c r="F149" s="5">
+        <v>63.440</v>
       </c>
       <c r="G149" s="2">
-        <v>45658</v>
+        <v>45476</v>
       </c>
       <c r="I149" s="2">
-        <v>46022</v>
+        <v>45657</v>
       </c>
       <c r="L149" t="s">
-        <v>43</v>
+        <v>171</v>
       </c>
       <c r="O149" s="2">
-        <v>45975</v>
+        <v>45553</v>
       </c>
       <c r="P149" t="s" s="3">
-        <v>930</v>
+        <v>946</v>
       </c>
       <c r="Q149" t="s" s="3">
-        <v>931</v>
+        <v>947</v>
       </c>
       <c r="R149" t="s" s="3">
-        <v>932</v>
+        <v>948</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>386</v>
+        <v>592</v>
       </c>
       <c r="B150" t="s">
-        <v>927</v>
+        <v>938</v>
       </c>
       <c r="C150" t="s">
-        <v>928</v>
+        <v>939</v>
       </c>
       <c r="D150" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        </is>
+        <v>40</v>
+      </c>
+      <c r="E150" t="s">
+        <v>949</v>
       </c>
       <c r="F150" t="s">
-        <v>48</v>
+        <v>950</v>
       </c>
       <c r="G150" s="2">
-        <v>44927</v>
+        <v>46023</v>
       </c>
       <c r="I150" s="2">
-        <v>45657</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>46203</v>
       </c>
       <c r="L150" t="s">
-        <v>82</v>
+        <v>43</v>
       </c>
       <c r="N150" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="O150" s="2">
-        <v>44965</v>
-[...13 lines deleted...]
-        </is>
+        <v>46163</v>
+      </c>
+      <c r="P150" t="s" s="3">
+        <v>951</v>
+      </c>
+      <c r="Q150" t="s" s="3">
+        <v>952</v>
+      </c>
+      <c r="R150" t="s" s="3">
+        <v>953</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>295</v>
+        <v>60</v>
       </c>
       <c r="B151" t="s">
-        <v>927</v>
+        <v>954</v>
       </c>
       <c r="C151" t="s">
-        <v>928</v>
+        <v>955</v>
       </c>
       <c r="D151" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>57</v>
+        <v>956</v>
+      </c>
+      <c r="E151" t="s">
+        <v>957</v>
+      </c>
+      <c r="F151" s="6">
+        <v>16.45</v>
       </c>
       <c r="G151" s="2">
-        <v>44578</v>
+        <v>41162</v>
       </c>
       <c r="I151" s="2">
-        <v>44926</v>
+        <v>41333</v>
       </c>
       <c r="K151" t="s">
-        <v>58</v>
+        <v>958</v>
       </c>
       <c r="L151" t="s">
-        <v>92</v>
+        <v>959</v>
+      </c>
+      <c r="M151" t="s">
+        <v>960</v>
+      </c>
+      <c r="N151" t="s">
+        <v>82</v>
       </c>
       <c r="O151" s="2">
-        <v>44579</v>
+        <v>41969</v>
       </c>
       <c r="P151" t="s" s="3">
-        <v>936</v>
+        <v>961</v>
       </c>
       <c r="Q151" t="s" s="3">
-        <v>937</v>
-[...7 lines deleted...]
-        </is>
+        <v>962</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>591</v>
+        <v>652</v>
       </c>
       <c r="B152" t="s">
-        <v>927</v>
+        <v>489</v>
       </c>
       <c r="C152" t="s">
-        <v>928</v>
+        <v>963</v>
       </c>
       <c r="D152" t="s">
-        <v>40</v>
+        <v>187</v>
       </c>
       <c r="E152" t="s">
-        <v>929</v>
+        <v>188</v>
       </c>
       <c r="F152" t="s">
-        <v>97</v>
+        <v>964</v>
       </c>
       <c r="G152" s="2">
-        <v>46023</v>
+        <v>46128</v>
       </c>
       <c r="I152" s="2">
-        <v>46142</v>
+        <v>46858</v>
       </c>
       <c r="L152" t="s">
-        <v>64</v>
+        <v>965</v>
       </c>
       <c r="O152" s="2">
-        <v>46072</v>
+        <v>46171</v>
       </c>
       <c r="P152" t="s" s="3">
-        <v>939</v>
+        <v>966</v>
       </c>
       <c r="Q152" t="s" s="3">
-        <v>940</v>
+        <v>967</v>
       </c>
       <c r="R152" t="s" s="3">
-        <v>941</v>
+        <v>968</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>101</v>
+        <v>591</v>
       </c>
       <c r="B153" t="s">
-        <v>942</v>
+        <v>969</v>
       </c>
       <c r="C153" t="s">
-        <v>943</v>
+        <v>970</v>
       </c>
       <c r="D153" t="s">
-        <v>944</v>
+        <v>40</v>
       </c>
       <c r="E153" t="s">
-        <v>945</v>
+        <v>971</v>
       </c>
       <c r="F153" t="s">
-        <v>946</v>
+        <v>42</v>
       </c>
       <c r="G153" s="2">
-        <v>42368</v>
+        <v>46023</v>
       </c>
       <c r="I153" s="2">
-        <v>43098</v>
-[...2 lines deleted...]
-        <v>947</v>
+        <v>46203</v>
       </c>
       <c r="L153" t="s">
-        <v>948</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>43</v>
       </c>
       <c r="O153" s="2">
-        <v>42369</v>
+        <v>46163</v>
       </c>
       <c r="P153" t="s" s="3">
-        <v>949</v>
+        <v>972</v>
       </c>
       <c r="Q153" t="s" s="3">
-        <v>950</v>
+        <v>973</v>
       </c>
       <c r="R153" t="s" s="3">
-        <v>951</v>
-[...2 lines deleted...]
-        <v>952</v>
+        <v>974</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="B154" t="s">
-        <v>953</v>
+        <v>969</v>
       </c>
       <c r="C154" t="s">
-        <v>954</v>
+        <v>970</v>
       </c>
       <c r="D154" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
       <c r="F154" t="s">
         <v>48</v>
       </c>
       <c r="G154" s="2">
         <v>44927</v>
       </c>
       <c r="I154" s="2">
         <v>45657</v>
       </c>
       <c r="K154" t="s">
         <v>49</v>
       </c>
       <c r="L154" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="N154" t="s">
         <v>51</v>
       </c>
       <c r="O154" s="2">
         <v>44965</v>
       </c>
-      <c r="P154" t="s" s="3">
-[...9 lines deleted...]
-        <v>958</v>
+      <c r="P154" t="s">
+        <v>975</v>
+      </c>
+      <c r="Q154" t="s">
+        <v>976</v>
+      </c>
+      <c r="R154" t="s">
+        <v>977</v>
+      </c>
+      <c r="S154" t="inlineStr">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Centonze -Roberta-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="B155" t="s">
-        <v>953</v>
+        <v>969</v>
       </c>
       <c r="C155" t="s">
-        <v>954</v>
+        <v>970</v>
       </c>
       <c r="D155" t="s">
         <v>56</v>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
       <c r="F155" t="s">
         <v>57</v>
       </c>
       <c r="G155" s="2">
         <v>44578</v>
       </c>
       <c r="I155" s="2">
         <v>44926</v>
       </c>
       <c r="K155" t="s">
         <v>58</v>
       </c>
       <c r="L155" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O155" s="2">
         <v>44579</v>
       </c>
       <c r="P155" t="s" s="3">
-        <v>959</v>
+        <v>978</v>
       </c>
       <c r="Q155" t="s" s="3">
-        <v>960</v>
+        <v>979</v>
       </c>
       <c r="R155" t="s" s="3">
-        <v>961</v>
-[...2 lines deleted...]
-        <v>962</v>
+        <v>980</v>
+      </c>
+      <c r="S155" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-Roberta-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="B156" t="s">
-        <v>953</v>
+        <v>969</v>
       </c>
       <c r="C156" t="s">
-        <v>954</v>
+        <v>970</v>
       </c>
       <c r="D156" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="E156" t="s">
-        <v>963</v>
+        <v>981</v>
       </c>
       <c r="F156" t="s">
-        <v>964</v>
+        <v>512</v>
       </c>
       <c r="G156" s="2">
         <v>45658</v>
       </c>
       <c r="I156" s="2">
         <v>46022</v>
       </c>
       <c r="L156" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="O156" s="2">
         <v>45975</v>
       </c>
       <c r="P156" t="s" s="3">
-        <v>965</v>
+        <v>982</v>
       </c>
       <c r="Q156" t="s" s="3">
-        <v>966</v>
+        <v>983</v>
       </c>
       <c r="R156" t="s" s="3">
-        <v>967</v>
+        <v>984</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>593</v>
+        <v>672</v>
       </c>
       <c r="B157" t="s">
-        <v>953</v>
+        <v>652</v>
       </c>
       <c r="C157" t="s">
-        <v>954</v>
-[...8 lines deleted...]
-        <v>97</v>
+        <v>985</v>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>Direzione Urbanistica e Politiche Abitative, Pianificazione Territoriale, Politiche del Mare - Area Vigilanza Urbanistico-Edilizia, Poteri Sostitutivi, Accertamenti di Compatibilità</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>Nomina Commissario ad Acta &amp;nbsp;per l'esecuzione delle Determinazioni del Commissario ad Acta, n.1/2020, n.2/2020,n.3/2020 e n.4/2020 di cui alla diffida prot. n.1318041 del 16.11.2023.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>Il compenso è definito dopo la conclusione dell'incarico previo parere di  congruità da parte della Commissione di Valutazione dell'Albo regionale esterno dei Commissari ad Acta in materia urbanistico-edilizia e paesaggistica.</t>
+        </is>
       </c>
       <c r="G157" s="2">
-        <v>46023</v>
-[...2 lines deleted...]
-        <v>46142</v>
+        <v>45789</v>
       </c>
       <c r="L157" t="s">
-        <v>64</v>
+        <v>986</v>
       </c>
       <c r="O157" s="2">
-        <v>46072</v>
+        <v>46199</v>
       </c>
       <c r="P157" t="s" s="3">
-        <v>968</v>
-[...5 lines deleted...]
-        <v>970</v>
+        <v>987</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>280</v>
+        <v>101</v>
       </c>
       <c r="B158" t="s">
-        <v>268</v>
+        <v>988</v>
       </c>
       <c r="C158" t="s">
-        <v>971</v>
+        <v>989</v>
       </c>
       <c r="D158" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        </is>
+        <v>990</v>
+      </c>
+      <c r="E158" t="s">
+        <v>991</v>
       </c>
       <c r="F158" t="s">
-        <v>57</v>
+        <v>992</v>
       </c>
       <c r="G158" s="2">
-        <v>44578</v>
+        <v>42368</v>
       </c>
       <c r="I158" s="2">
-        <v>44926</v>
+        <v>43098</v>
       </c>
       <c r="K158" t="s">
-        <v>58</v>
+        <v>993</v>
       </c>
       <c r="L158" t="s">
-        <v>972</v>
+        <v>994</v>
+      </c>
+      <c r="N158" t="s">
+        <v>82</v>
       </c>
       <c r="O158" s="2">
-        <v>44579</v>
+        <v>42369</v>
       </c>
       <c r="P158" t="s" s="3">
-        <v>973</v>
+        <v>995</v>
       </c>
       <c r="Q158" t="s" s="3">
-        <v>974</v>
+        <v>996</v>
       </c>
       <c r="R158" t="s" s="3">
-        <v>975</v>
-[...4 lines deleted...]
-        </is>
+        <v>997</v>
+      </c>
+      <c r="S158" t="s" s="3">
+        <v>998</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>301</v>
+        <v>289</v>
       </c>
       <c r="B159" t="s">
-        <v>683</v>
+        <v>999</v>
       </c>
       <c r="C159" t="s">
-        <v>976</v>
+        <v>1000</v>
       </c>
       <c r="D159" t="s">
         <v>56</v>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
       <c r="F159" t="s">
         <v>57</v>
       </c>
       <c r="G159" s="2">
         <v>44578</v>
       </c>
       <c r="I159" s="2">
         <v>44926</v>
       </c>
       <c r="K159" t="s">
         <v>58</v>
       </c>
       <c r="L159" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O159" s="2">
         <v>44579</v>
       </c>
       <c r="P159" t="s" s="3">
-        <v>977</v>
+        <v>1001</v>
       </c>
       <c r="Q159" t="s" s="3">
-        <v>978</v>
+        <v>1002</v>
       </c>
       <c r="R159" t="s" s="3">
-        <v>979</v>
-[...4 lines deleted...]
-        </is>
+        <v>1003</v>
+      </c>
+      <c r="S159" t="s" s="3">
+        <v>1004</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>388</v>
+        <v>493</v>
       </c>
       <c r="B160" t="s">
-        <v>683</v>
+        <v>999</v>
       </c>
       <c r="C160" t="s">
-        <v>976</v>
+        <v>1000</v>
       </c>
       <c r="D160" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="E160" t="inlineStr">
+        <v>120</v>
+      </c>
+      <c r="E160" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F160" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G160" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I160" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L160" t="s">
+        <v>65</v>
+      </c>
+      <c r="O160" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P160" t="s" s="3">
+        <v>1007</v>
+      </c>
+      <c r="Q160" t="s" s="3">
+        <v>1008</v>
+      </c>
+      <c r="R160" t="s" s="3">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>387</v>
+      </c>
+      <c r="B161" t="s">
+        <v>999</v>
+      </c>
+      <c r="C161" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D161" t="s">
+        <v>70</v>
+      </c>
+      <c r="E161" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="F160" t="s">
+      <c r="F161" t="s">
         <v>48</v>
       </c>
-      <c r="G160" s="2">
+      <c r="G161" s="2">
         <v>44927</v>
       </c>
-      <c r="I160" s="2">
+      <c r="I161" s="2">
         <v>45657</v>
       </c>
-      <c r="K160" t="s">
+      <c r="K161" t="s">
         <v>49</v>
       </c>
-      <c r="L160" t="s">
-[...2 lines deleted...]
-      <c r="N160" t="s">
+      <c r="L161" t="s">
+        <v>71</v>
+      </c>
+      <c r="N161" t="s">
         <v>51</v>
       </c>
-      <c r="O160" s="2">
+      <c r="O161" s="2">
         <v>44965</v>
       </c>
-      <c r="P160" t="s" s="3">
-[...50 lines deleted...]
-      </c>
       <c r="P161" t="s" s="3">
-        <v>990</v>
+        <v>1010</v>
       </c>
       <c r="Q161" t="s" s="3">
-        <v>991</v>
+        <v>1011</v>
       </c>
       <c r="R161" t="s" s="3">
-        <v>992</v>
+        <v>1012</v>
       </c>
       <c r="S161" t="s" s="3">
-        <v>993</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
-        <v>139</v>
+        <v>593</v>
       </c>
       <c r="B162" t="s">
-        <v>994</v>
+        <v>999</v>
       </c>
       <c r="C162" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D162" t="s">
-        <v>996</v>
-[...7 lines deleted...]
-        <v>987</v>
+        <v>40</v>
+      </c>
+      <c r="E162" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F162" t="s">
+        <v>42</v>
       </c>
       <c r="G162" s="2">
-        <v>42997</v>
+        <v>46023</v>
       </c>
       <c r="I162" s="2">
-        <v>43208</v>
-[...5 lines deleted...]
-        <v>998</v>
+        <v>46203</v>
       </c>
       <c r="L162" t="s">
-        <v>999</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>43</v>
       </c>
       <c r="O162" s="2">
-        <v>42997</v>
+        <v>46163</v>
       </c>
       <c r="P162" t="s" s="3">
-        <v>1000</v>
+        <v>1015</v>
       </c>
       <c r="Q162" t="s" s="3">
-        <v>1001</v>
+        <v>1016</v>
       </c>
       <c r="R162" t="s" s="3">
-        <v>1002</v>
-[...2 lines deleted...]
-        <v>1003</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="B163" t="s">
-        <v>1004</v>
+        <v>280</v>
       </c>
       <c r="C163" t="s">
-        <v>1005</v>
+        <v>1018</v>
       </c>
       <c r="D163" t="s">
-        <v>119</v>
+        <v>56</v>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
       <c r="F163" t="s">
         <v>57</v>
       </c>
       <c r="G163" s="2">
         <v>44578</v>
       </c>
       <c r="I163" s="2">
         <v>44926</v>
       </c>
       <c r="K163" t="s">
         <v>58</v>
       </c>
       <c r="L163" t="s">
-        <v>92</v>
+        <v>1019</v>
       </c>
       <c r="O163" s="2">
-        <v>44578</v>
+        <v>44579</v>
       </c>
       <c r="P163" t="s" s="3">
-        <v>1006</v>
+        <v>1020</v>
       </c>
       <c r="Q163" t="s" s="3">
-        <v>1007</v>
+        <v>1021</v>
       </c>
       <c r="R163" t="s" s="3">
-        <v>1008</v>
+        <v>1022</v>
       </c>
       <c r="S163" t="inlineStr" s="3">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIOFANI-DOMENICO-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESARINI-Maurizio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
-        <v>173</v>
+        <v>388</v>
       </c>
       <c r="B164" t="s">
-        <v>1009</v>
+        <v>715</v>
       </c>
       <c r="C164" t="s">
-        <v>1010</v>
+        <v>1023</v>
       </c>
       <c r="D164" t="s">
-        <v>1011</v>
+        <v>70</v>
       </c>
       <c r="E164" t="inlineStr">
-        <is>
-[...153 lines deleted...]
-      <c r="E167" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="F167" t="s">
+      <c r="F164" t="s">
         <v>48</v>
       </c>
+      <c r="G164" s="2">
+        <v>44927</v>
+      </c>
+      <c r="I164" s="2">
+        <v>45657</v>
+      </c>
+      <c r="K164" t="s">
+        <v>49</v>
+      </c>
+      <c r="L164" t="s">
+        <v>71</v>
+      </c>
+      <c r="N164" t="s">
+        <v>51</v>
+      </c>
+      <c r="O164" s="2">
+        <v>44965</v>
+      </c>
+      <c r="P164" t="s" s="3">
+        <v>1024</v>
+      </c>
+      <c r="Q164" t="s" s="3">
+        <v>1025</v>
+      </c>
+      <c r="R164" t="s" s="3">
+        <v>1026</v>
+      </c>
+      <c r="S164" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesolini-Eleonora-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>301</v>
+      </c>
+      <c r="B165" t="s">
+        <v>715</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D165" t="s">
+        <v>56</v>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
+</t>
+        </is>
+      </c>
+      <c r="F165" t="s">
+        <v>57</v>
+      </c>
+      <c r="G165" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I165" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K165" t="s">
+        <v>58</v>
+      </c>
+      <c r="L165" t="s">
+        <v>93</v>
+      </c>
+      <c r="O165" s="2">
+        <v>44579</v>
+      </c>
+      <c r="P165" t="s" s="3">
+        <v>1027</v>
+      </c>
+      <c r="Q165" t="s" s="3">
+        <v>1028</v>
+      </c>
+      <c r="R165" t="s" s="3">
+        <v>1029</v>
+      </c>
+      <c r="S165" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESOLINI-Eleonora-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>169</v>
+      </c>
+      <c r="B166" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C166" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D166" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E166" t="s">
+        <v>1033</v>
+      </c>
+      <c r="F166" t="s" s="4">
+        <v>1034</v>
+      </c>
+      <c r="G166" s="2">
+        <v>43720</v>
+      </c>
+      <c r="I166" s="2">
+        <v>44450</v>
+      </c>
+      <c r="K166" t="s">
+        <v>1035</v>
+      </c>
+      <c r="L166" t="s">
+        <v>1036</v>
+      </c>
+      <c r="N166" t="s">
+        <v>82</v>
+      </c>
+      <c r="O166" s="2">
+        <v>43732</v>
+      </c>
+      <c r="P166" t="s" s="3">
+        <v>1037</v>
+      </c>
+      <c r="Q166" t="s" s="3">
+        <v>1038</v>
+      </c>
+      <c r="R166" t="s" s="3">
+        <v>1039</v>
+      </c>
+      <c r="S166" t="s" s="3">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>674</v>
+      </c>
+      <c r="B167" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>Direzione Urbanistica e Politiche Abitative, Pianificazione Territoriale, Politiche del Mare - Area Vigilanza Urbanistico-Edilizia, Poteri Sostitutivi, Accertamenti di Compatibilità</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>Nomina Commissario ad Acta per l'esercizio dei Poteri Sostitutivi disposto con D.G.R. n.419 del 05.06.2025 ai sensi dell'art.31, comma 2, della l.r. n.15/2008 nei confronti del Comune di Monte San Biagio</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>Il compenso è definito dopo la conclusione dell'incarico previo parere di  congruità da parte della Commissione di Valutazione dell'Albo regionale esterno dei Commissari ad Acta in materia urbanistico-edilizia e paesaggistica.</t>
+        </is>
+      </c>
       <c r="G167" s="2">
-        <v>44927</v>
+        <v>45908</v>
       </c>
       <c r="I167" s="2">
-        <v>45657</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>46061</v>
       </c>
       <c r="L167" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>1043</v>
       </c>
       <c r="O167" s="2">
-        <v>44965</v>
+        <v>46199</v>
       </c>
       <c r="P167" t="s" s="3">
-        <v>1028</v>
-[...10 lines deleted...]
-        </is>
+        <v>1044</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>595</v>
+        <v>139</v>
       </c>
       <c r="B168" t="s">
-        <v>1026</v>
+        <v>1045</v>
       </c>
       <c r="C168" t="s">
-        <v>1027</v>
+        <v>1046</v>
       </c>
       <c r="D168" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>97</v>
+        <v>1047</v>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>Supporto tecnico-operativo e assistenza all’assessorato Rapporti con il Consiglio, Ambiente e Rifiuti di ridefinizione della governance del ciclo dei rifiuti, del sistema delle tariffe e della suddivisione in ambiti territoriali ottimali</t>
+        </is>
+      </c>
+      <c r="F168" t="s" s="4">
+        <v>1034</v>
       </c>
       <c r="G168" s="2">
-        <v>46023</v>
+        <v>42997</v>
       </c>
       <c r="I168" s="2">
-        <v>46142</v>
+        <v>43208</v>
+      </c>
+      <c r="J168" t="s">
+        <v>1048</v>
       </c>
       <c r="K168" t="s">
-        <v>561</v>
+        <v>1049</v>
       </c>
       <c r="L168" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>1050</v>
       </c>
       <c r="N168" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="O168" s="2">
-        <v>46072</v>
+        <v>42997</v>
       </c>
       <c r="P168" t="s" s="3">
-        <v>1031</v>
+        <v>1051</v>
       </c>
       <c r="Q168" t="s" s="3">
-        <v>1032</v>
+        <v>1052</v>
       </c>
       <c r="R168" t="s" s="3">
-        <v>1033</v>
+        <v>1053</v>
+      </c>
+      <c r="S168" t="s" s="3">
+        <v>1054</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>308</v>
+        <v>271</v>
       </c>
       <c r="B169" t="s">
-        <v>1026</v>
+        <v>1055</v>
       </c>
       <c r="C169" t="s">
-        <v>1027</v>
+        <v>1056</v>
       </c>
       <c r="D169" t="s">
-        <v>56</v>
+        <v>112</v>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
       <c r="F169" t="s">
         <v>57</v>
       </c>
       <c r="G169" s="2">
         <v>44578</v>
       </c>
       <c r="I169" s="2">
         <v>44926</v>
       </c>
       <c r="K169" t="s">
         <v>58</v>
       </c>
       <c r="L169" t="s">
-        <v>1034</v>
+        <v>93</v>
       </c>
       <c r="O169" s="2">
+        <v>44578</v>
+      </c>
+      <c r="P169" t="s" s="3">
+        <v>1057</v>
+      </c>
+      <c r="Q169" t="s" s="3">
+        <v>1058</v>
+      </c>
+      <c r="R169" t="s" s="3">
+        <v>1059</v>
+      </c>
+      <c r="S169" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIOFANI-DOMENICO-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>173</v>
+      </c>
+      <c r="B170" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>Conferire l’incarico di Prestazione d’opera intellettuale fino al 1/3/2021 salvo proroghe da parte dell’Autorità Delegata del FAMI e comunque senza ulteriori oneri aggiuntivi a carico della Regione, all’Avv. Maria Chiara Cipolloni in qualità di esperta legale.(DD_G04074/2019)</t>
+        </is>
+      </c>
+      <c r="F170" t="s" s="4">
+        <v>160</v>
+      </c>
+      <c r="G170" s="2">
+        <v>43762</v>
+      </c>
+      <c r="I170" s="2">
+        <v>44256</v>
+      </c>
+      <c r="K170" t="s">
+        <v>1063</v>
+      </c>
+      <c r="L170" t="s">
+        <v>1064</v>
+      </c>
+      <c r="N170" t="s">
+        <v>82</v>
+      </c>
+      <c r="O170" s="2">
+        <v>43811</v>
+      </c>
+      <c r="P170" t="s" s="3">
+        <v>1065</v>
+      </c>
+      <c r="Q170" t="s" s="3">
+        <v>1066</v>
+      </c>
+      <c r="R170" t="s" s="3">
+        <v>1067</v>
+      </c>
+      <c r="S170" t="s" s="3">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>31</v>
+      </c>
+      <c r="B171" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C171" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D171" t="s">
+        <v>326</v>
+      </c>
+      <c r="E171" t="s">
+        <v>327</v>
+      </c>
+      <c r="F171" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G171" s="2">
+        <v>41688</v>
+      </c>
+      <c r="I171" s="2">
+        <v>42417</v>
+      </c>
+      <c r="K171" t="s">
+        <v>328</v>
+      </c>
+      <c r="L171" t="s">
+        <v>329</v>
+      </c>
+      <c r="M171" t="s">
+        <v>330</v>
+      </c>
+      <c r="N171" t="s">
+        <v>82</v>
+      </c>
+      <c r="O171" s="2">
+        <v>41971</v>
+      </c>
+      <c r="P171" t="s" s="3">
+        <v>1071</v>
+      </c>
+      <c r="Q171" t="s" s="3">
+        <v>1072</v>
+      </c>
+      <c r="R171" t="s" s="3">
+        <v>1073</v>
+      </c>
+      <c r="S171" t="s" s="3">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>109</v>
+      </c>
+      <c r="B172" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D172" t="s">
+        <v>76</v>
+      </c>
+      <c r="E172" t="s">
+        <v>77</v>
+      </c>
+      <c r="F172" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G172" s="2">
+        <v>42642</v>
+      </c>
+      <c r="I172" s="2">
+        <v>43371</v>
+      </c>
+      <c r="K172" t="s">
+        <v>80</v>
+      </c>
+      <c r="L172" t="s">
+        <v>321</v>
+      </c>
+      <c r="N172" t="s">
+        <v>82</v>
+      </c>
+      <c r="O172" s="2">
+        <v>42642</v>
+      </c>
+      <c r="P172" t="s" s="3">
+        <v>1074</v>
+      </c>
+      <c r="Q172" t="s" s="3">
+        <v>1075</v>
+      </c>
+      <c r="R172" t="s" s="3">
+        <v>1076</v>
+      </c>
+      <c r="S172" t="s" s="3">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>595</v>
+      </c>
+      <c r="B173" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C173" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D173" t="s">
+        <v>40</v>
+      </c>
+      <c r="E173" t="s">
+        <v>346</v>
+      </c>
+      <c r="F173" t="s">
+        <v>42</v>
+      </c>
+      <c r="G173" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I173" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L173" t="s">
+        <v>43</v>
+      </c>
+      <c r="N173" t="s">
+        <v>33</v>
+      </c>
+      <c r="O173" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P173" t="s" s="3">
+        <v>1079</v>
+      </c>
+      <c r="Q173" t="s" s="3">
+        <v>1080</v>
+      </c>
+      <c r="R173" t="s" s="3">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>389</v>
+      </c>
+      <c r="B174" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C174" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D174" t="s">
+        <v>70</v>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
+</t>
+        </is>
+      </c>
+      <c r="F174" t="s">
+        <v>48</v>
+      </c>
+      <c r="G174" s="2">
+        <v>44927</v>
+      </c>
+      <c r="I174" s="2">
+        <v>45657</v>
+      </c>
+      <c r="K174" t="s">
+        <v>49</v>
+      </c>
+      <c r="L174" t="s">
+        <v>71</v>
+      </c>
+      <c r="N174" t="s">
+        <v>51</v>
+      </c>
+      <c r="O174" s="2">
+        <v>44965</v>
+      </c>
+      <c r="P174" t="s" s="3">
+        <v>1082</v>
+      </c>
+      <c r="Q174" t="s" s="3">
+        <v>1083</v>
+      </c>
+      <c r="R174" t="s" s="3">
+        <v>1084</v>
+      </c>
+      <c r="S174" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Colaianna-Nicla-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>508</v>
+      </c>
+      <c r="B175" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C175" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D175" t="s">
+        <v>120</v>
+      </c>
+      <c r="E175" t="s">
+        <v>337</v>
+      </c>
+      <c r="F175" t="s">
+        <v>98</v>
+      </c>
+      <c r="G175" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I175" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L175" t="s">
+        <v>65</v>
+      </c>
+      <c r="O175" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P175" t="s" s="3">
+        <v>1085</v>
+      </c>
+      <c r="Q175" t="s" s="3">
+        <v>1086</v>
+      </c>
+      <c r="R175" t="s" s="3">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>308</v>
+      </c>
+      <c r="B176" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D176" t="s">
+        <v>56</v>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
+</t>
+        </is>
+      </c>
+      <c r="F176" t="s">
+        <v>57</v>
+      </c>
+      <c r="G176" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I176" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K176" t="s">
+        <v>58</v>
+      </c>
+      <c r="L176" t="s">
+        <v>1088</v>
+      </c>
+      <c r="O176" s="2">
         <v>44579</v>
       </c>
-      <c r="P169" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S169" t="inlineStr" s="3">
+      <c r="P176" t="s" s="3">
+        <v>1089</v>
+      </c>
+      <c r="Q176" t="s" s="3">
+        <v>1090</v>
+      </c>
+      <c r="R176" t="s" s="3">
+        <v>1091</v>
+      </c>
+      <c r="S176" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-Nicla-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
-    <row r="170">
-[...12 lines deleted...]
-      <c r="E170" t="s">
+    <row r="177">
+      <c r="A177">
+        <v>32</v>
+      </c>
+      <c r="B177" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C177" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D177" t="s">
+        <v>326</v>
+      </c>
+      <c r="E177" t="s">
+        <v>327</v>
+      </c>
+      <c r="F177" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G177" s="2">
+        <v>41688</v>
+      </c>
+      <c r="I177" s="2">
+        <v>42417</v>
+      </c>
+      <c r="K177" t="s">
+        <v>328</v>
+      </c>
+      <c r="L177" t="s">
         <v>329</v>
       </c>
-      <c r="F170" t="s">
-[...61 lines deleted...]
-      <c r="O171" s="2">
+      <c r="M177" t="s">
+        <v>330</v>
+      </c>
+      <c r="N177" t="s">
+        <v>82</v>
+      </c>
+      <c r="O177" s="2">
         <v>41971</v>
       </c>
-      <c r="P171" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A172">
+      <c r="P177" t="s" s="3">
+        <v>1094</v>
+      </c>
+      <c r="Q177" t="s" s="3">
+        <v>1095</v>
+      </c>
+      <c r="R177" t="s" s="3">
+        <v>1096</v>
+      </c>
+      <c r="S177" t="s" s="3">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
         <v>106</v>
       </c>
-      <c r="B172" t="s">
-[...8 lines deleted...]
-      <c r="E172" t="inlineStr">
+      <c r="B178" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C178" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D178" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E178" t="inlineStr">
         <is>
           <t>Supporto tecnico alle attività di raccolta di fondi destinati alla valorizzazione, promozione e gestione del patrimonio storico, artistico e culturale della Regione Lazio.</t>
         </is>
       </c>
-      <c r="F172" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G172" s="2">
+      <c r="F178" t="s" s="4">
+        <v>533</v>
+      </c>
+      <c r="G178" s="2">
         <v>42614</v>
       </c>
-      <c r="I172" s="2">
+      <c r="I178" s="2">
         <v>43159</v>
       </c>
-      <c r="K172" t="s">
-[...8 lines deleted...]
-      <c r="O172" s="2">
+      <c r="K178" t="s">
+        <v>1100</v>
+      </c>
+      <c r="L178" t="s">
+        <v>1101</v>
+      </c>
+      <c r="N178" t="s">
+        <v>82</v>
+      </c>
+      <c r="O178" s="2">
         <v>42614</v>
       </c>
-      <c r="P172" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A173">
+      <c r="P178" t="s" s="3">
+        <v>1102</v>
+      </c>
+      <c r="Q178" t="s" s="3">
+        <v>1103</v>
+      </c>
+      <c r="R178" t="s" s="3">
+        <v>1104</v>
+      </c>
+      <c r="S178" t="s" s="3">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
         <v>52</v>
       </c>
-      <c r="B173" t="s">
-[...14 lines deleted...]
-      <c r="G173" s="2">
+      <c r="B179" t="s">
+        <v>566</v>
+      </c>
+      <c r="C179" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D179" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E179" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F179" t="s" s="4">
+        <v>1109</v>
+      </c>
+      <c r="G179" s="2">
         <v>41171</v>
       </c>
-      <c r="I173" s="2">
+      <c r="I179" s="2">
         <v>42004</v>
       </c>
-      <c r="K173" t="s">
-[...8 lines deleted...]
-      <c r="O173" s="2">
+      <c r="K179" t="s">
+        <v>283</v>
+      </c>
+      <c r="L179" t="s">
+        <v>1110</v>
+      </c>
+      <c r="N179" t="s">
+        <v>82</v>
+      </c>
+      <c r="O179" s="2">
         <v>42620</v>
       </c>
-      <c r="P173" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A174">
+      <c r="P179" t="s" s="3">
+        <v>1111</v>
+      </c>
+      <c r="Q179" t="s" s="3">
+        <v>1112</v>
+      </c>
+      <c r="R179" t="s" s="3">
+        <v>1113</v>
+      </c>
+      <c r="S179" t="s" s="3">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
         <v>182</v>
       </c>
-      <c r="B174" t="s">
-[...14 lines deleted...]
-      <c r="G174" s="2">
+      <c r="B180" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C180" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D180" t="s">
+        <v>314</v>
+      </c>
+      <c r="E180" t="s">
+        <v>315</v>
+      </c>
+      <c r="F180" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G180" s="2">
         <v>43801</v>
       </c>
-      <c r="I174" s="2">
+      <c r="I180" s="2">
         <v>44531</v>
       </c>
-      <c r="K174" t="s">
-[...8 lines deleted...]
-      <c r="O174" s="2">
+      <c r="K180" t="s">
+        <v>80</v>
+      </c>
+      <c r="L180" t="s">
+        <v>316</v>
+      </c>
+      <c r="N180" t="s">
+        <v>82</v>
+      </c>
+      <c r="O180" s="2">
         <v>43488</v>
       </c>
-      <c r="P174" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A175">
+      <c r="P180" t="s" s="3">
+        <v>1117</v>
+      </c>
+      <c r="Q180" t="s" s="3">
+        <v>1118</v>
+      </c>
+      <c r="R180" t="s" s="3">
+        <v>1119</v>
+      </c>
+      <c r="S180" t="s" s="3">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
         <v>564</v>
       </c>
-      <c r="B175" t="s">
-[...5 lines deleted...]
-      <c r="D175" t="inlineStr">
+      <c r="B181" t="s">
+        <v>140</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D181" t="inlineStr">
         <is>
           <t>Sviluppo Economico, Attività Produttive e Ricerca - Area Programmazione e attuazione del Programma operativo FESR Lazio, assistenza all'Autorità di Gestione del POR FESR</t>
         </is>
       </c>
-      <c r="E175" t="s">
-[...5 lines deleted...]
-      <c r="G175" s="2">
+      <c r="E181" t="s">
+        <v>679</v>
+      </c>
+      <c r="F181" t="s">
+        <v>1121</v>
+      </c>
+      <c r="G181" s="2">
         <v>45905</v>
       </c>
-      <c r="I175" s="2">
+      <c r="I181" s="2">
         <v>47000</v>
       </c>
-      <c r="K175" t="inlineStr">
+      <c r="K181" t="inlineStr">
         <is>
           <t>Regolamenti (UE) 2020/2093, 2021/1058, 2021/1060, PR FESR Lazio 2021-2027 &amp;nbsp;approvato con Decisione C (2022) 7883 del 26 ottobre 2022, da ultimo modificato con Decisione C(2024) 6747 final del 26/9/2024, DGR n. 918 del 7 novembre 2024 di presa d’atto della Decisione C (2024) 6747 final del 26/9/2024</t>
         </is>
       </c>
-      <c r="L175" t="s">
-[...5 lines deleted...]
-      <c r="O175" s="2">
+      <c r="L181" t="s">
+        <v>1122</v>
+      </c>
+      <c r="N181" t="s">
+        <v>82</v>
+      </c>
+      <c r="O181" s="2">
         <v>45967</v>
       </c>
-      <c r="P175" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A176">
+      <c r="P181" t="s" s="3">
+        <v>1123</v>
+      </c>
+      <c r="Q181" t="s" s="3">
+        <v>1124</v>
+      </c>
+      <c r="R181" t="s" s="3">
+        <v>1125</v>
+      </c>
+      <c r="S181" t="s" s="3">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
         <v>346</v>
       </c>
-      <c r="B176" t="s">
-[...5 lines deleted...]
-      <c r="D176" t="inlineStr">
+      <c r="B182" t="s">
+        <v>140</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D182" t="inlineStr">
         <is>
           <t>DIREZIONE REGIONALE PER LO SVILUPPO ECONOMICO, LE ATTIVITA' PRODUTTIVE E LA RICERCA - AREA PROGRAMMAZIONE E ATTUAZIONE DEL PROGRAMMA OPERATIVO FESR LAZIO, ASSISTENZA ALL'AUTORITA' DI GESTIONE DEL POR FESR</t>
         </is>
       </c>
-      <c r="E176" t="inlineStr">
+      <c r="E182" t="inlineStr">
         <is>
           <t>Incarico professionale di Esperto Junior “Rendicontazione” per il supporto all’Autorità di Gestione nell’ambito dell’attuazione delle misure finanziate a valere sul Programma FESR Lazio 2021-2027 e per l’attuazione del Progetto IMPROGRAM-Improving Program Performance finanziato nell’ambito del PON GOV 2014-2020
 </t>
         </is>
       </c>
-      <c r="F176" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G176" s="2">
+      <c r="F182" t="s" s="4">
+        <v>1127</v>
+      </c>
+      <c r="G182" s="2">
         <v>44846</v>
       </c>
-      <c r="I176" s="2">
+      <c r="I182" s="2">
         <v>45576</v>
       </c>
-      <c r="K176" t="s">
-[...5 lines deleted...]
-      <c r="O176" s="2">
+      <c r="K182" t="s">
+        <v>1128</v>
+      </c>
+      <c r="L182" t="s">
+        <v>1129</v>
+      </c>
+      <c r="O182" s="2">
         <v>45316</v>
       </c>
-      <c r="P176" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A177">
+      <c r="P182" t="s" s="3">
+        <v>1130</v>
+      </c>
+      <c r="Q182" t="s" s="3">
+        <v>1131</v>
+      </c>
+      <c r="R182" t="s" s="3">
+        <v>1132</v>
+      </c>
+      <c r="S182" t="s" s="3">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
         <v>183</v>
       </c>
-      <c r="B177" t="s">
-[...14 lines deleted...]
-      <c r="G177" s="2">
+      <c r="B183" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C183" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D183" t="s">
+        <v>314</v>
+      </c>
+      <c r="E183" t="s">
+        <v>315</v>
+      </c>
+      <c r="F183" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G183" s="2">
         <v>43801</v>
       </c>
-      <c r="I177" s="2">
+      <c r="I183" s="2">
         <v>44531</v>
       </c>
-      <c r="K177" t="s">
-[...8 lines deleted...]
-      <c r="O177" s="2">
+      <c r="K183" t="s">
+        <v>80</v>
+      </c>
+      <c r="L183" t="s">
+        <v>316</v>
+      </c>
+      <c r="N183" t="s">
+        <v>82</v>
+      </c>
+      <c r="O183" s="2">
         <v>43488</v>
       </c>
-      <c r="P177" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A178">
+      <c r="P183" t="s" s="3">
+        <v>1136</v>
+      </c>
+      <c r="Q183" t="s" s="3">
+        <v>1137</v>
+      </c>
+      <c r="R183" t="s" s="3">
+        <v>1138</v>
+      </c>
+      <c r="S183" t="s" s="3">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
         <v>201</v>
       </c>
-      <c r="B178" t="s">
-[...8 lines deleted...]
-      <c r="E178" t="s">
+      <c r="B184" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D184" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E184" t="s">
+        <v>77</v>
+      </c>
+      <c r="F184">
+        <v>30</v>
+      </c>
+      <c r="G184" s="2">
+        <v>44089</v>
+      </c>
+      <c r="I184" s="2">
+        <v>44801</v>
+      </c>
+      <c r="K184" t="s">
+        <v>80</v>
+      </c>
+      <c r="L184" t="s">
+        <v>1142</v>
+      </c>
+      <c r="N184" t="s">
+        <v>82</v>
+      </c>
+      <c r="O184" s="2">
+        <v>44109</v>
+      </c>
+      <c r="P184" t="s" s="3">
+        <v>1143</v>
+      </c>
+      <c r="Q184" t="s" s="3">
+        <v>1144</v>
+      </c>
+      <c r="R184" t="s" s="3">
+        <v>1145</v>
+      </c>
+      <c r="S184" t="s" s="3">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>572</v>
+      </c>
+      <c r="B185" t="s">
+        <v>87</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D185" t="s">
+        <v>849</v>
+      </c>
+      <c r="E185" t="s">
+        <v>850</v>
+      </c>
+      <c r="F185" t="s">
+        <v>851</v>
+      </c>
+      <c r="G185" s="2">
+        <v>45992</v>
+      </c>
+      <c r="I185" s="2">
+        <v>46387</v>
+      </c>
+      <c r="L185" t="s">
+        <v>852</v>
+      </c>
+      <c r="O185" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P185" t="s" s="3">
+        <v>1148</v>
+      </c>
+      <c r="Q185" t="s" s="3">
+        <v>1149</v>
+      </c>
+      <c r="R185" t="s" s="3">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
+        <v>390</v>
+      </c>
+      <c r="B186" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D186" t="s">
         <v>70</v>
       </c>
-      <c r="F178">
-[...87 lines deleted...]
-      <c r="E180" t="inlineStr">
+      <c r="E186" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="F180" t="s">
+      <c r="F186" t="s">
         <v>48</v>
       </c>
-      <c r="G180" s="2">
+      <c r="G186" s="2">
         <v>44927</v>
       </c>
-      <c r="I180" s="2">
+      <c r="I186" s="2">
         <v>45657</v>
       </c>
-      <c r="K180" t="s">
+      <c r="K186" t="s">
         <v>49</v>
       </c>
-      <c r="L180" t="s">
-[...2 lines deleted...]
-      <c r="N180" t="s">
+      <c r="L186" t="s">
+        <v>71</v>
+      </c>
+      <c r="N186" t="s">
         <v>51</v>
       </c>
-      <c r="O180" s="2">
+      <c r="O186" s="2">
         <v>44965</v>
       </c>
-      <c r="P180" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S180" t="inlineStr" s="3">
+      <c r="P186" t="s" s="3">
+        <v>1153</v>
+      </c>
+      <c r="Q186" t="s" s="3">
+        <v>1154</v>
+      </c>
+      <c r="R186" t="s" s="3">
+        <v>1155</v>
+      </c>
+      <c r="S186" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crisciotti-Cristina-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
-    <row r="181">
-      <c r="A181">
+    <row r="187">
+      <c r="A187">
+        <v>429</v>
+      </c>
+      <c r="B187" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C187" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D187" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E187" t="s">
+        <v>1157</v>
+      </c>
+      <c r="F187" s="5">
+        <v>63.440</v>
+      </c>
+      <c r="G187" s="2">
+        <v>45476</v>
+      </c>
+      <c r="I187" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L187" t="s">
+        <v>171</v>
+      </c>
+      <c r="O187" s="2">
+        <v>45553</v>
+      </c>
+      <c r="P187" t="s" s="3">
+        <v>1158</v>
+      </c>
+      <c r="Q187" t="s" s="3">
+        <v>1159</v>
+      </c>
+      <c r="R187" t="s" s="3">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>594</v>
+      </c>
+      <c r="B188" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C188" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D188" t="s">
+        <v>40</v>
+      </c>
+      <c r="E188" t="s">
+        <v>828</v>
+      </c>
+      <c r="F188" t="s">
+        <v>42</v>
+      </c>
+      <c r="G188" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I188" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L188" t="s">
+        <v>43</v>
+      </c>
+      <c r="O188" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P188" t="s" s="3">
+        <v>1161</v>
+      </c>
+      <c r="Q188" t="s" s="3">
+        <v>1162</v>
+      </c>
+      <c r="R188" t="s" s="3">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>485</v>
+      </c>
+      <c r="B189" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C189" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D189" t="s">
+        <v>40</v>
+      </c>
+      <c r="E189" t="s">
+        <v>832</v>
+      </c>
+      <c r="F189" t="s">
+        <v>98</v>
+      </c>
+      <c r="G189" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I189" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L189" t="s">
+        <v>1164</v>
+      </c>
+      <c r="O189" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P189" t="s" s="3">
+        <v>1165</v>
+      </c>
+      <c r="Q189" t="s" s="3">
+        <v>1166</v>
+      </c>
+      <c r="R189" t="s" s="3">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
         <v>266</v>
       </c>
-      <c r="B181" t="s">
-[...8 lines deleted...]
-      <c r="E181" t="inlineStr">
+      <c r="B190" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C190" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D190" t="s">
+        <v>112</v>
+      </c>
+      <c r="E190" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F181" t="s">
+      <c r="F190" t="s">
         <v>57</v>
       </c>
-      <c r="G181" s="2">
+      <c r="G190" s="2">
         <v>44578</v>
       </c>
-      <c r="I181" s="2">
+      <c r="I190" s="2">
         <v>44926</v>
       </c>
-      <c r="K181" t="s">
+      <c r="K190" t="s">
         <v>58</v>
       </c>
-      <c r="L181" t="s">
-[...2 lines deleted...]
-      <c r="O181" s="2">
+      <c r="L190" t="s">
+        <v>132</v>
+      </c>
+      <c r="O190" s="2">
         <v>44578</v>
       </c>
-      <c r="P181" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S181" t="inlineStr" s="3">
+      <c r="P190" t="s" s="3">
+        <v>1168</v>
+      </c>
+      <c r="Q190" t="s" s="3">
+        <v>1169</v>
+      </c>
+      <c r="R190" t="s" s="3">
+        <v>1170</v>
+      </c>
+      <c r="S190" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
-    <row r="182">
-[...164 lines deleted...]
-      <c r="A186">
+    <row r="191">
+      <c r="A191">
+        <v>143</v>
+      </c>
+      <c r="B191" t="s">
+        <v>243</v>
+      </c>
+      <c r="C191" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D191" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E191" t="s">
+        <v>1173</v>
+      </c>
+      <c r="F191" t="s">
+        <v>1174</v>
+      </c>
+      <c r="G191" s="2">
+        <v>43080</v>
+      </c>
+      <c r="I191" s="2">
+        <v>44540</v>
+      </c>
+      <c r="K191" t="s">
+        <v>1175</v>
+      </c>
+      <c r="L191" t="s">
+        <v>1176</v>
+      </c>
+      <c r="N191" t="s">
+        <v>82</v>
+      </c>
+      <c r="O191" s="2">
+        <v>43087</v>
+      </c>
+      <c r="P191" t="s" s="3">
+        <v>1177</v>
+      </c>
+      <c r="Q191" t="s" s="3">
+        <v>1178</v>
+      </c>
+      <c r="R191" t="s" s="3">
+        <v>1179</v>
+      </c>
+      <c r="S191" t="s" s="3">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
         <v>262</v>
       </c>
-      <c r="B186" t="s">
-[...14 lines deleted...]
-      <c r="G186" s="2">
+      <c r="B192" t="s">
+        <v>243</v>
+      </c>
+      <c r="C192" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D192" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E192" t="s">
+        <v>1182</v>
+      </c>
+      <c r="F192" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G192" s="2">
         <v>44575</v>
       </c>
-      <c r="I186" s="2">
+      <c r="I192" s="2">
         <v>45670</v>
       </c>
-      <c r="K186" t="s">
-[...5 lines deleted...]
-      <c r="O186" s="2">
+      <c r="K192" t="s">
+        <v>1184</v>
+      </c>
+      <c r="L192" t="s">
+        <v>1185</v>
+      </c>
+      <c r="O192" s="2">
         <v>44896</v>
       </c>
-      <c r="P186" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S186" t="inlineStr" s="3">
+      <c r="P192" t="s" s="3">
+        <v>1186</v>
+      </c>
+      <c r="Q192" t="s" s="3">
+        <v>1187</v>
+      </c>
+      <c r="R192" t="s" s="3">
+        <v>1188</v>
+      </c>
+      <c r="S192" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-LUCIA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
-      <c r="T186" t="s" s="3">
-[...4 lines deleted...]
-      <c r="A187">
+      <c r="T192" t="s" s="3">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
         <v>596</v>
       </c>
-      <c r="B187" t="s">
-[...5 lines deleted...]
-      <c r="D187" t="s">
+      <c r="B193" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C193" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D193" t="s">
         <v>40</v>
       </c>
-      <c r="E187" t="s">
-[...5 lines deleted...]
-      <c r="G187" s="2">
+      <c r="E193" t="s">
+        <v>580</v>
+      </c>
+      <c r="F193" t="s">
+        <v>42</v>
+      </c>
+      <c r="G193" s="2">
         <v>46023</v>
       </c>
-      <c r="I187" s="2">
-[...19 lines deleted...]
-      <c r="A188">
+      <c r="I193" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L193" t="s">
+        <v>43</v>
+      </c>
+      <c r="O193" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P193" t="s" s="3">
+        <v>1191</v>
+      </c>
+      <c r="Q193" t="s" s="3">
+        <v>1192</v>
+      </c>
+      <c r="R193" t="s" s="3">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
         <v>84</v>
       </c>
-      <c r="B188" t="s">
-[...11 lines deleted...]
-      <c r="F188" t="s" s="4">
+      <c r="B194" t="s">
+        <v>243</v>
+      </c>
+      <c r="C194" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D194" t="s">
+        <v>531</v>
+      </c>
+      <c r="E194" t="s">
+        <v>532</v>
+      </c>
+      <c r="F194" t="s" s="4">
+        <v>533</v>
+      </c>
+      <c r="G194" s="2">
+        <v>42178</v>
+      </c>
+      <c r="I194" s="2">
+        <v>42908</v>
+      </c>
+      <c r="K194" t="s">
+        <v>199</v>
+      </c>
+      <c r="L194" t="s">
+        <v>534</v>
+      </c>
+      <c r="N194" t="s">
+        <v>82</v>
+      </c>
+      <c r="O194" s="2">
+        <v>42180</v>
+      </c>
+      <c r="P194" t="s" s="3">
+        <v>1194</v>
+      </c>
+      <c r="Q194" t="s" s="3">
+        <v>1195</v>
+      </c>
+      <c r="R194" t="s" s="3">
+        <v>1196</v>
+      </c>
+      <c r="S194" t="s" s="3">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>460</v>
+      </c>
+      <c r="B195" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C195" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D195" t="s">
+        <v>169</v>
+      </c>
+      <c r="E195" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F195" s="5">
+        <v>38.064</v>
+      </c>
+      <c r="G195" s="2">
+        <v>45541</v>
+      </c>
+      <c r="I195" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L195" t="s">
+        <v>1199</v>
+      </c>
+      <c r="O195" s="2">
+        <v>45568</v>
+      </c>
+      <c r="P195" t="s" s="3">
+        <v>1200</v>
+      </c>
+      <c r="Q195" t="s" s="3">
+        <v>1201</v>
+      </c>
+      <c r="R195" t="s" s="3">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
         <v>506</v>
       </c>
-      <c r="G188" s="2">
-[...122 lines deleted...]
-      <c r="A191">
+      <c r="B196" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C196" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D196" t="s">
+        <v>40</v>
+      </c>
+      <c r="E196" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F196" t="s">
+        <v>98</v>
+      </c>
+      <c r="G196" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I196" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L196" t="s">
+        <v>65</v>
+      </c>
+      <c r="O196" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P196" t="s" s="3">
+        <v>1204</v>
+      </c>
+      <c r="Q196" t="s" s="3">
+        <v>1205</v>
+      </c>
+      <c r="R196" t="s" s="3">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
         <v>469</v>
       </c>
-      <c r="B191" t="s">
-[...8 lines deleted...]
-      <c r="E191" t="inlineStr">
+      <c r="B197" t="s">
+        <v>362</v>
+      </c>
+      <c r="C197" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D197" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E197" t="inlineStr">
         <is>
           <t>Incarico di esperto financial manager per attivita’ di alta consulenza in materia di controllo di gestione, programmazione economica e finanza di progetto, rendicontazione e contabilità nell’ambito del progetto “s.o.l.e.il servizi di orientamento al lavoro ed empowerment inter-regionale per un sistema legale” - cup f81j22000980006 clp :prg-contrasto_lav_somm-23-reg_laz-soleil_lazio_cf</t>
         </is>
       </c>
-      <c r="F191" t="s">
-[...2 lines deleted...]
-      <c r="G191" s="2">
+      <c r="F197" t="s">
+        <v>1209</v>
+      </c>
+      <c r="G197" s="2">
         <v>45629</v>
       </c>
-      <c r="I191" s="2">
+      <c r="I197" s="2">
         <v>46295</v>
       </c>
-      <c r="L191" t="s">
-[...2 lines deleted...]
-      <c r="O191" s="2">
+      <c r="L197" t="s">
+        <v>1210</v>
+      </c>
+      <c r="O197" s="2">
         <v>45649</v>
       </c>
-      <c r="P191" t="s" s="3">
-[...10 lines deleted...]
-      <c r="A192">
+      <c r="P197" t="s" s="3">
+        <v>1211</v>
+      </c>
+      <c r="Q197" t="s" s="3">
+        <v>1212</v>
+      </c>
+      <c r="R197" t="s" s="3">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
         <v>127</v>
       </c>
-      <c r="B192" t="s">
-[...14 lines deleted...]
-      <c r="G192" s="2">
+      <c r="B198" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C198" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D198" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E198" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F198" t="s" s="4">
+        <v>1218</v>
+      </c>
+      <c r="G198" s="2">
         <v>42716</v>
       </c>
-      <c r="I192" s="2">
+      <c r="I198" s="2">
         <v>43657</v>
       </c>
-      <c r="K192" t="s">
-[...8 lines deleted...]
-      <c r="N192" t="s">
+      <c r="K198" t="s">
+        <v>1219</v>
+      </c>
+      <c r="L198" t="s">
+        <v>1220</v>
+      </c>
+      <c r="M198" t="s">
+        <v>217</v>
+      </c>
+      <c r="N198" t="s">
         <v>33</v>
       </c>
-      <c r="O192" s="2">
+      <c r="O198" s="2">
         <v>42732</v>
       </c>
-      <c r="P192" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A193">
+      <c r="P198" t="s" s="3">
+        <v>1221</v>
+      </c>
+      <c r="Q198" t="s" s="3">
+        <v>1222</v>
+      </c>
+      <c r="R198" t="s" s="3">
+        <v>1223</v>
+      </c>
+      <c r="S198" t="s" s="3">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
+        <v>414</v>
+      </c>
+      <c r="B199" t="s">
+        <v>804</v>
+      </c>
+      <c r="C199" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D199" t="s">
+        <v>856</v>
+      </c>
+      <c r="E199" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F199" t="s" s="4">
+        <v>857</v>
+      </c>
+      <c r="G199" s="2">
+        <v>45277</v>
+      </c>
+      <c r="I199" s="2">
+        <v>46007</v>
+      </c>
+      <c r="K199" t="s">
+        <v>1227</v>
+      </c>
+      <c r="L199" t="s">
+        <v>859</v>
+      </c>
+      <c r="N199" t="s">
+        <v>51</v>
+      </c>
+      <c r="O199" s="2">
+        <v>45314</v>
+      </c>
+      <c r="P199" t="s" s="3">
+        <v>1228</v>
+      </c>
+      <c r="Q199" t="s" s="3">
+        <v>1229</v>
+      </c>
+      <c r="R199" t="s" s="3">
+        <v>1230</v>
+      </c>
+      <c r="S199" t="s" s="3">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
         <v>569</v>
       </c>
-      <c r="B193" t="s">
-[...14 lines deleted...]
-      <c r="G193" s="2">
+      <c r="B200" t="s">
+        <v>804</v>
+      </c>
+      <c r="C200" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D200" t="s">
+        <v>849</v>
+      </c>
+      <c r="E200" t="s">
+        <v>850</v>
+      </c>
+      <c r="F200" t="s">
+        <v>851</v>
+      </c>
+      <c r="G200" s="2">
         <v>46008</v>
       </c>
-      <c r="I193" s="2">
+      <c r="I200" s="2">
         <v>46387</v>
       </c>
-      <c r="L193" t="s">
-[...2 lines deleted...]
-      <c r="O193" s="2">
+      <c r="L200" t="s">
+        <v>852</v>
+      </c>
+      <c r="O200" s="2">
         <v>45975</v>
       </c>
-      <c r="P193" t="s" s="3">
-[...60 lines deleted...]
-      <c r="A195">
+      <c r="P200" t="s" s="3">
+        <v>1232</v>
+      </c>
+      <c r="Q200" t="s" s="3">
+        <v>1233</v>
+      </c>
+      <c r="R200" t="s" s="3">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
         <v>230</v>
       </c>
-      <c r="B195" t="s">
-[...5 lines deleted...]
-      <c r="D195" t="s">
+      <c r="B201" t="s">
+        <v>804</v>
+      </c>
+      <c r="C201" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D201" t="s">
         <v>17</v>
       </c>
-      <c r="E195" t="s">
+      <c r="E201" t="s">
         <v>18</v>
       </c>
-      <c r="F195" t="s">
+      <c r="F201" t="s">
         <v>19</v>
       </c>
-      <c r="G195" s="2">
+      <c r="G201" s="2">
         <v>44547</v>
       </c>
-      <c r="I195" s="2">
+      <c r="I201" s="2">
         <v>45276</v>
       </c>
-      <c r="K195" t="s">
-[...5 lines deleted...]
-      <c r="O195" s="2">
+      <c r="K201" t="s">
+        <v>1236</v>
+      </c>
+      <c r="L201" t="s">
+        <v>1237</v>
+      </c>
+      <c r="O201" s="2">
         <v>44552</v>
       </c>
-      <c r="P195" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S195" t="inlineStr" s="3">
+      <c r="P201" t="s" s="3">
+        <v>1238</v>
+      </c>
+      <c r="Q201" t="s" s="3">
+        <v>1239</v>
+      </c>
+      <c r="R201" t="s" s="3">
+        <v>1240</v>
+      </c>
+      <c r="S201" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dì'AMBRA-Giuseppe-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
-    <row r="196">
-[...187 lines deleted...]
-      <c r="A200">
+    <row r="202">
+      <c r="A202">
         <v>103</v>
       </c>
-      <c r="B200" t="s">
-[...8 lines deleted...]
-      <c r="E200" t="inlineStr">
+      <c r="B202" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C202" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D202" t="s">
+        <v>430</v>
+      </c>
+      <c r="E202" t="inlineStr">
         <is>
           <t>Collaborazione coordinata e continuativa per assolvere all’incarico di consulente del Presidente della Regione Lazio in materia di politiche di genere ed empowerment femminile</t>
         </is>
       </c>
-      <c r="F200" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G200" s="2">
+      <c r="F202" t="s" s="4">
+        <v>364</v>
+      </c>
+      <c r="G202" s="2">
         <v>42436</v>
       </c>
-      <c r="I200" s="2">
+      <c r="I202" s="2">
         <v>43220</v>
       </c>
-      <c r="J200" t="s">
-[...11 lines deleted...]
-      <c r="O200" s="2">
+      <c r="J202" t="s">
+        <v>597</v>
+      </c>
+      <c r="K202" t="s">
+        <v>161</v>
+      </c>
+      <c r="L202" t="s">
+        <v>1243</v>
+      </c>
+      <c r="N202" t="s">
+        <v>82</v>
+      </c>
+      <c r="O202" s="2">
         <v>42916</v>
       </c>
-      <c r="P200" t="s" s="3">
-[...110 lines deleted...]
-      </c>
       <c r="P202" t="s" s="3">
-        <v>1231</v>
+        <v>1244</v>
       </c>
       <c r="Q202" t="s" s="3">
-        <v>1232</v>
+        <v>1245</v>
       </c>
       <c r="R202" t="s" s="3">
-        <v>1233</v>
+        <v>1246</v>
+      </c>
+      <c r="S202" t="s" s="3">
+        <v>1247</v>
+      </c>
+      <c r="T202" t="s" s="3">
+        <v>1248</v>
+      </c>
+      <c r="U202" t="s" s="3">
+        <v>1249</v>
+      </c>
+      <c r="V202" t="s" s="3">
+        <v>1250</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
-        <v>556</v>
+        <v>58</v>
       </c>
       <c r="B203" t="s">
-        <v>1226</v>
+        <v>1241</v>
       </c>
       <c r="C203" t="s">
-        <v>1227</v>
+        <v>1242</v>
       </c>
       <c r="D203" t="s">
-        <v>40</v>
+        <v>430</v>
       </c>
       <c r="E203" t="s">
-        <v>1228</v>
+        <v>1251</v>
       </c>
       <c r="F203" t="s">
-        <v>1234</v>
+        <v>609</v>
       </c>
       <c r="G203" s="2">
-        <v>45755</v>
+        <v>41851</v>
       </c>
       <c r="I203" s="2">
-        <v>46022</v>
+        <v>42369</v>
+      </c>
+      <c r="K203" t="s">
+        <v>1252</v>
       </c>
       <c r="L203" t="s">
-        <v>1235</v>
+        <v>1253</v>
+      </c>
+      <c r="N203" t="s">
+        <v>82</v>
       </c>
       <c r="O203" s="2">
-        <v>45975</v>
+        <v>41974</v>
       </c>
       <c r="P203" t="s" s="3">
-        <v>1236</v>
+        <v>1254</v>
       </c>
       <c r="Q203" t="s" s="3">
-        <v>1237</v>
+        <v>1255</v>
       </c>
       <c r="R203" t="s" s="3">
-        <v>1238</v>
+        <v>1256</v>
+      </c>
+      <c r="S203" t="s" s="3">
+        <v>1257</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
+        <v>152</v>
+      </c>
+      <c r="B204" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C204" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D204" t="s">
         <v>430</v>
       </c>
-      <c r="B204" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E204" t="s">
-        <v>484</v>
-[...2 lines deleted...]
-        <v>50.752</v>
+        <v>1258</v>
+      </c>
+      <c r="F204" t="s" s="4">
+        <v>364</v>
       </c>
       <c r="G204" s="2">
-        <v>45476</v>
+        <v>43416</v>
       </c>
       <c r="I204" s="2">
-        <v>45657</v>
+        <v>43962</v>
+      </c>
+      <c r="K204" t="s">
+        <v>1259</v>
       </c>
       <c r="L204" t="s">
-        <v>178</v>
+        <v>1260</v>
+      </c>
+      <c r="N204" t="s">
+        <v>82</v>
       </c>
       <c r="O204" s="2">
-        <v>45553</v>
+        <v>43424</v>
       </c>
       <c r="P204" t="s" s="3">
-        <v>1241</v>
+        <v>1261</v>
       </c>
       <c r="Q204" t="s" s="3">
-        <v>1242</v>
+        <v>1262</v>
       </c>
       <c r="R204" t="s" s="3">
-        <v>1243</v>
+        <v>1263</v>
+      </c>
+      <c r="S204" t="s" s="3">
+        <v>1264</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
-        <v>510</v>
+        <v>197</v>
       </c>
       <c r="B205" t="s">
-        <v>1244</v>
+        <v>1241</v>
       </c>
       <c r="C205" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="D205" t="s">
-        <v>111</v>
+        <v>439</v>
       </c>
       <c r="E205" t="s">
-        <v>634</v>
+        <v>1258</v>
       </c>
       <c r="F205" t="s">
-        <v>1245</v>
+        <v>1265</v>
       </c>
       <c r="G205" s="2">
-        <v>45658</v>
+        <v>43963</v>
       </c>
       <c r="I205" s="2">
-        <v>46022</v>
+        <v>44511</v>
+      </c>
+      <c r="K205" t="s">
+        <v>1266</v>
       </c>
       <c r="L205" t="s">
-        <v>43</v>
+        <v>1267</v>
+      </c>
+      <c r="N205" t="s">
+        <v>82</v>
       </c>
       <c r="O205" s="2">
-        <v>45975</v>
+        <v>43963</v>
       </c>
       <c r="P205" t="s" s="3">
-        <v>1246</v>
+        <v>1268</v>
       </c>
       <c r="Q205" t="s" s="3">
-        <v>1247</v>
+        <v>1269</v>
       </c>
       <c r="R205" t="s" s="3">
-        <v>1248</v>
+        <v>1270</v>
+      </c>
+      <c r="S205" t="s" s="3">
+        <v>1271</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
-        <v>601</v>
+        <v>17</v>
       </c>
       <c r="B206" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="C206" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="D206" t="s">
-        <v>40</v>
+        <v>430</v>
       </c>
       <c r="E206" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>1251</v>
+      </c>
+      <c r="F206" t="s" s="4">
+        <v>364</v>
       </c>
       <c r="G206" s="2">
-        <v>46023</v>
+        <v>41456</v>
       </c>
       <c r="I206" s="2">
-        <v>46142</v>
+        <v>41820</v>
       </c>
       <c r="L206" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>1272</v>
       </c>
       <c r="O206" s="2">
-        <v>46072</v>
+        <v>41625</v>
       </c>
       <c r="P206" t="s" s="3">
-        <v>1249</v>
-[...5 lines deleted...]
-        <v>1251</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B207" t="s">
-        <v>656</v>
+        <v>1273</v>
       </c>
       <c r="C207" t="s">
-        <v>1252</v>
+        <v>1242</v>
       </c>
       <c r="D207" t="s">
         <v>56</v>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
       <c r="F207" t="s">
         <v>57</v>
       </c>
       <c r="G207" s="2">
         <v>44578</v>
       </c>
       <c r="I207" s="2">
         <v>44926</v>
       </c>
       <c r="K207" t="s">
         <v>58</v>
       </c>
       <c r="L207" t="s">
-        <v>92</v>
+        <v>1088</v>
       </c>
       <c r="O207" s="2">
         <v>44579</v>
       </c>
       <c r="P207" t="s" s="3">
-        <v>1253</v>
+        <v>1274</v>
       </c>
       <c r="Q207" t="s" s="3">
-        <v>1254</v>
+        <v>1275</v>
       </c>
       <c r="R207" t="s" s="3">
-        <v>1255</v>
+        <v>1276</v>
       </c>
       <c r="S207" t="inlineStr" s="3">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Marco-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D'ELIA-Annabella-Pia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
-        <v>507</v>
+        <v>556</v>
       </c>
       <c r="B208" t="s">
-        <v>1163</v>
+        <v>1277</v>
       </c>
       <c r="C208" t="s">
-        <v>1252</v>
+        <v>1278</v>
       </c>
       <c r="D208" t="s">
         <v>40</v>
       </c>
       <c r="E208" t="s">
-        <v>775</v>
+        <v>1279</v>
       </c>
       <c r="F208" t="s">
-        <v>101</v>
+        <v>1280</v>
       </c>
       <c r="G208" s="2">
-        <v>45658</v>
+        <v>45755</v>
       </c>
       <c r="I208" s="2">
         <v>46022</v>
       </c>
       <c r="L208" t="s">
-        <v>43</v>
+        <v>1281</v>
       </c>
       <c r="O208" s="2">
         <v>45975</v>
       </c>
       <c r="P208" t="s" s="3">
-        <v>1256</v>
+        <v>1282</v>
       </c>
       <c r="Q208" t="s" s="3">
-        <v>1257</v>
+        <v>1283</v>
       </c>
       <c r="R208" t="s" s="3">
-        <v>1258</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="B209" t="s">
-        <v>1163</v>
+        <v>1277</v>
       </c>
       <c r="C209" t="s">
-        <v>1252</v>
+        <v>1278</v>
       </c>
       <c r="D209" t="s">
         <v>40</v>
       </c>
       <c r="E209" t="s">
-        <v>775</v>
+        <v>1285</v>
       </c>
       <c r="F209" t="s">
-        <v>97</v>
+        <v>1286</v>
       </c>
       <c r="G209" s="2">
         <v>46023</v>
       </c>
       <c r="I209" s="2">
-        <v>46387</v>
+        <v>46203</v>
       </c>
       <c r="L209" t="s">
-        <v>64</v>
+        <v>1287</v>
+      </c>
+      <c r="N209" t="s">
+        <v>33</v>
       </c>
       <c r="O209" s="2">
-        <v>46072</v>
+        <v>46163</v>
       </c>
       <c r="P209" t="s" s="3">
-        <v>1259</v>
+        <v>1288</v>
       </c>
       <c r="Q209" t="s" s="3">
-        <v>1260</v>
+        <v>1289</v>
       </c>
       <c r="R209" t="s" s="3">
-        <v>1261</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
-        <v>279</v>
+        <v>430</v>
       </c>
       <c r="B210" t="s">
-        <v>1163</v>
+        <v>1291</v>
       </c>
       <c r="C210" t="s">
-        <v>1252</v>
+        <v>1292</v>
       </c>
       <c r="D210" t="s">
+        <v>169</v>
+      </c>
+      <c r="E210" t="s">
+        <v>503</v>
+      </c>
+      <c r="F210" s="5">
+        <v>50.752</v>
+      </c>
+      <c r="G210" s="2">
+        <v>45476</v>
+      </c>
+      <c r="I210" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L210" t="s">
+        <v>171</v>
+      </c>
+      <c r="O210" s="2">
+        <v>45553</v>
+      </c>
+      <c r="P210" t="s" s="3">
+        <v>1293</v>
+      </c>
+      <c r="Q210" t="s" s="3">
+        <v>1294</v>
+      </c>
+      <c r="R210" t="s" s="3">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
+        <v>601</v>
+      </c>
+      <c r="B211" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C211" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D211" t="s">
+        <v>40</v>
+      </c>
+      <c r="E211" t="s">
+        <v>657</v>
+      </c>
+      <c r="F211" t="s">
+        <v>581</v>
+      </c>
+      <c r="G211" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I211" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L211" t="s">
+        <v>43</v>
+      </c>
+      <c r="N211" t="s">
+        <v>33</v>
+      </c>
+      <c r="O211" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P211" t="s" s="3">
+        <v>1296</v>
+      </c>
+      <c r="Q211" t="s" s="3">
+        <v>1297</v>
+      </c>
+      <c r="R211" t="s" s="3">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
+        <v>510</v>
+      </c>
+      <c r="B212" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C212" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D212" t="s">
+        <v>120</v>
+      </c>
+      <c r="E212" t="s">
+        <v>661</v>
+      </c>
+      <c r="F212" t="s">
+        <v>1300</v>
+      </c>
+      <c r="G212" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I212" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L212" t="s">
+        <v>65</v>
+      </c>
+      <c r="O212" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P212" t="s" s="3">
+        <v>1301</v>
+      </c>
+      <c r="Q212" t="s" s="3">
+        <v>1302</v>
+      </c>
+      <c r="R212" t="s" s="3">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213">
+        <v>507</v>
+      </c>
+      <c r="B213" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C213" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D213" t="s">
+        <v>40</v>
+      </c>
+      <c r="E213" t="s">
+        <v>1305</v>
+      </c>
+      <c r="F213" t="s">
+        <v>98</v>
+      </c>
+      <c r="G213" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I213" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L213" t="s">
+        <v>65</v>
+      </c>
+      <c r="O213" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P213" t="s" s="3">
+        <v>1306</v>
+      </c>
+      <c r="Q213" t="s" s="3">
+        <v>1307</v>
+      </c>
+      <c r="R213" t="s" s="3">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214">
+        <v>598</v>
+      </c>
+      <c r="B214" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C214" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D214" t="s">
+        <v>40</v>
+      </c>
+      <c r="E214" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F214" t="s">
+        <v>42</v>
+      </c>
+      <c r="G214" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I214" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L214" t="s">
+        <v>43</v>
+      </c>
+      <c r="O214" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P214" t="s" s="3">
+        <v>1309</v>
+      </c>
+      <c r="Q214" t="s" s="3">
+        <v>1310</v>
+      </c>
+      <c r="R214" t="s" s="3">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215">
+        <v>275</v>
+      </c>
+      <c r="B215" t="s">
+        <v>677</v>
+      </c>
+      <c r="C215" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D215" t="s">
         <v>56</v>
       </c>
-      <c r="E210" t="inlineStr">
+      <c r="E215" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F210" t="s">
+      <c r="F215" t="s">
         <v>57</v>
       </c>
-      <c r="G210" s="2">
+      <c r="G215" s="2">
         <v>44578</v>
       </c>
-      <c r="I210" s="2">
+      <c r="I215" s="2">
         <v>44926</v>
       </c>
-      <c r="K210" t="s">
+      <c r="K215" t="s">
         <v>58</v>
       </c>
-      <c r="L210" t="s">
-[...2 lines deleted...]
-      <c r="O210" s="2">
+      <c r="L215" t="s">
+        <v>93</v>
+      </c>
+      <c r="O215" s="2">
         <v>44579</v>
       </c>
-      <c r="P210" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S210" t="inlineStr" s="3">
+      <c r="P215" t="s" s="3">
+        <v>1312</v>
+      </c>
+      <c r="Q215" t="s" s="3">
+        <v>1313</v>
+      </c>
+      <c r="R215" t="s" s="3">
+        <v>1314</v>
+      </c>
+      <c r="S215" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Marco-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216">
+        <v>279</v>
+      </c>
+      <c r="B216" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C216" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D216" t="s">
+        <v>56</v>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
+</t>
+        </is>
+      </c>
+      <c r="F216" t="s">
+        <v>57</v>
+      </c>
+      <c r="G216" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I216" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K216" t="s">
+        <v>58</v>
+      </c>
+      <c r="L216" t="s">
+        <v>1019</v>
+      </c>
+      <c r="O216" s="2">
+        <v>44579</v>
+      </c>
+      <c r="P216" t="s" s="3">
+        <v>1315</v>
+      </c>
+      <c r="Q216" t="s" s="3">
+        <v>1316</v>
+      </c>
+      <c r="R216" t="s" s="3">
+        <v>1317</v>
+      </c>
+      <c r="S216" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Gianfranco-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
-    <row r="211">
-      <c r="A211">
+    <row r="217">
+      <c r="A217">
         <v>365</v>
       </c>
-      <c r="B211" t="s">
-[...8 lines deleted...]
-      <c r="E211" t="inlineStr">
+      <c r="B217" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C217" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D217" t="s">
+        <v>70</v>
+      </c>
+      <c r="E217" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR
 </t>
         </is>
       </c>
-      <c r="F211" t="s">
+      <c r="F217" t="s">
         <v>48</v>
       </c>
-      <c r="G211" s="2">
+      <c r="G217" s="2">
         <v>44927</v>
       </c>
-      <c r="I211" s="2">
+      <c r="I217" s="2">
         <v>45657</v>
       </c>
-      <c r="K211" t="s">
+      <c r="K217" t="s">
         <v>49</v>
       </c>
-      <c r="L211" t="s">
-[...2 lines deleted...]
-      <c r="N211" t="s">
+      <c r="L217" t="s">
+        <v>71</v>
+      </c>
+      <c r="N217" t="s">
         <v>51</v>
       </c>
-      <c r="O211" s="2">
+      <c r="O217" s="2">
         <v>44965</v>
       </c>
-      <c r="P211" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S211" t="inlineStr" s="3">
+      <c r="P217" t="s" s="3">
+        <v>1318</v>
+      </c>
+      <c r="Q217" t="s" s="3">
+        <v>1319</v>
+      </c>
+      <c r="R217" t="s" s="3">
+        <v>1320</v>
+      </c>
+      <c r="S217" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Angelis-Gianfranco-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
-    <row r="212">
-      <c r="A212">
+    <row r="218">
+      <c r="A218">
         <v>21</v>
       </c>
-      <c r="B212" t="s">
-[...14 lines deleted...]
-      <c r="G212" s="2">
+      <c r="B218" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C218" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D218" t="s">
+        <v>245</v>
+      </c>
+      <c r="E218" t="s">
+        <v>1323</v>
+      </c>
+      <c r="F218" t="s" s="4">
+        <v>1324</v>
+      </c>
+      <c r="G218" s="2">
         <v>41523</v>
       </c>
-      <c r="I212" s="2">
+      <c r="I218" s="2">
         <v>42185</v>
       </c>
-      <c r="K212" t="s">
-[...8 lines deleted...]
-      <c r="O212" s="2">
+      <c r="K218" t="s">
+        <v>248</v>
+      </c>
+      <c r="L218" t="s">
+        <v>1325</v>
+      </c>
+      <c r="N218" t="s">
+        <v>82</v>
+      </c>
+      <c r="O218" s="2">
         <v>42046</v>
       </c>
-      <c r="P212" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A213">
+      <c r="P218" t="s" s="3">
+        <v>1326</v>
+      </c>
+      <c r="Q218" t="s" s="3">
+        <v>1327</v>
+      </c>
+      <c r="R218" t="s" s="3">
+        <v>1328</v>
+      </c>
+      <c r="S218" t="s" s="3">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>560</v>
+      </c>
+      <c r="B219" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C219" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D219" t="s">
+        <v>40</v>
+      </c>
+      <c r="E219" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F219" t="s">
+        <v>1332</v>
+      </c>
+      <c r="G219" s="2">
+        <v>45839</v>
+      </c>
+      <c r="I219" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L219" t="s">
+        <v>1333</v>
+      </c>
+      <c r="M219" t="s">
+        <v>1334</v>
+      </c>
+      <c r="O219" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P219" t="s" s="3">
+        <v>1335</v>
+      </c>
+      <c r="Q219" t="s" s="3">
+        <v>1336</v>
+      </c>
+      <c r="R219" t="s" s="3">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220">
+        <v>599</v>
+      </c>
+      <c r="B220" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C220" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D220" t="s">
+        <v>40</v>
+      </c>
+      <c r="E220" t="s">
+        <v>1338</v>
+      </c>
+      <c r="F220" t="s">
+        <v>42</v>
+      </c>
+      <c r="G220" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I220" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L220" t="s">
+        <v>43</v>
+      </c>
+      <c r="O220" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P220" t="s" s="3">
+        <v>1339</v>
+      </c>
+      <c r="Q220" t="s" s="3">
+        <v>1340</v>
+      </c>
+      <c r="R220" t="s" s="3">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221">
         <v>251</v>
       </c>
-      <c r="B213" t="s">
-[...2 lines deleted...]
-      <c r="C213" t="s">
+      <c r="B221" t="s">
         <v>1277</v>
       </c>
-      <c r="D213" t="s">
-[...2 lines deleted...]
-      <c r="E213" t="inlineStr">
+      <c r="C221" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D221" t="s">
+        <v>112</v>
+      </c>
+      <c r="E221" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F213" t="s">
+      <c r="F221" t="s">
         <v>57</v>
       </c>
-      <c r="G213" s="2">
+      <c r="G221" s="2">
         <v>44578</v>
       </c>
-      <c r="I213" s="2">
+      <c r="I221" s="2">
         <v>44926</v>
       </c>
-      <c r="K213" t="s">
+      <c r="K221" t="s">
         <v>58</v>
       </c>
-      <c r="L213" t="s">
+      <c r="L221" t="s">
         <v>59</v>
       </c>
-      <c r="O213" s="2">
+      <c r="O221" s="2">
         <v>44575</v>
       </c>
-      <c r="P213" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S213" t="inlineStr" s="3">
+      <c r="P221" t="s" s="3">
+        <v>1342</v>
+      </c>
+      <c r="Q221" t="s" s="3">
+        <v>1343</v>
+      </c>
+      <c r="R221" t="s" s="3">
+        <v>1344</v>
+      </c>
+      <c r="S221" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-Federica-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
-    <row r="214">
-      <c r="A214">
+    <row r="222">
+      <c r="A222">
         <v>364</v>
       </c>
-      <c r="B214" t="s">
-[...2 lines deleted...]
-      <c r="C214" t="s">
+      <c r="B222" t="s">
         <v>1277</v>
       </c>
-      <c r="D214" t="s">
-[...2 lines deleted...]
-      <c r="E214" t="inlineStr">
+      <c r="C222" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D222" t="s">
+        <v>70</v>
+      </c>
+      <c r="E222" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR
 </t>
         </is>
       </c>
-      <c r="F214" t="s">
+      <c r="F222" t="s">
         <v>48</v>
       </c>
-      <c r="G214" s="2">
+      <c r="G222" s="2">
         <v>44927</v>
       </c>
-      <c r="I214" s="2">
+      <c r="I222" s="2">
         <v>45657</v>
       </c>
-      <c r="K214" t="s">
+      <c r="K222" t="s">
         <v>49</v>
       </c>
-      <c r="L214" t="s">
-[...2 lines deleted...]
-      <c r="N214" t="s">
+      <c r="L222" t="s">
+        <v>71</v>
+      </c>
+      <c r="N222" t="s">
         <v>51</v>
       </c>
-      <c r="O214" s="2">
+      <c r="O222" s="2">
         <v>44965</v>
       </c>
-      <c r="P214" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S214" t="inlineStr" s="3">
+      <c r="P222" t="s" s="3">
+        <v>1345</v>
+      </c>
+      <c r="Q222" t="s" s="3">
+        <v>1346</v>
+      </c>
+      <c r="R222" t="s" s="3">
+        <v>1347</v>
+      </c>
+      <c r="S222" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Giorgi-Federica-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
-    <row r="215">
-[...88 lines deleted...]
-      <c r="B217" t="s">
+    <row r="223">
+      <c r="A223">
+        <v>244</v>
+      </c>
+      <c r="B223" t="s">
         <v>38</v>
       </c>
-      <c r="C217" t="s">
-[...87 lines deleted...]
-      <c r="E219" t="inlineStr">
+      <c r="C223" t="s">
+        <v>69</v>
+      </c>
+      <c r="D223" t="s">
+        <v>112</v>
+      </c>
+      <c r="E223" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F219" t="s">
+      <c r="F223" t="s">
         <v>57</v>
       </c>
-      <c r="G219" s="2">
+      <c r="G223" s="2">
         <v>44578</v>
       </c>
-      <c r="I219" s="2">
+      <c r="I223" s="2">
         <v>44926</v>
       </c>
-      <c r="K219" t="s">
+      <c r="K223" t="s">
         <v>58</v>
       </c>
-      <c r="L219" t="s">
-[...2 lines deleted...]
-      <c r="O219" s="2">
+      <c r="L223" t="s">
+        <v>1088</v>
+      </c>
+      <c r="O223" s="2">
         <v>44575</v>
       </c>
-      <c r="P219" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S219" t="inlineStr" s="3">
+      <c r="P223" t="s" s="3">
+        <v>1348</v>
+      </c>
+      <c r="Q223" t="s" s="3">
+        <v>1349</v>
+      </c>
+      <c r="R223" t="s" s="3">
+        <v>1350</v>
+      </c>
+      <c r="S223" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-Alessandra-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
-    <row r="220">
-[...180 lines deleted...]
-    </row>
     <row r="224">
       <c r="A224">
-        <v>166</v>
+        <v>495</v>
       </c>
       <c r="B224" t="s">
-        <v>644</v>
+        <v>38</v>
       </c>
       <c r="C224" t="s">
-        <v>1318</v>
+        <v>69</v>
       </c>
       <c r="D224" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="E224" t="s">
-        <v>244</v>
+        <v>121</v>
       </c>
       <c r="F224" t="s">
-        <v>245</v>
+        <v>98</v>
       </c>
       <c r="G224" s="2">
-        <v>43676</v>
+        <v>45658</v>
       </c>
       <c r="I224" s="2">
-        <v>47703</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>46022</v>
       </c>
       <c r="L224" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="O224" s="2">
-        <v>43685</v>
+        <v>45975</v>
       </c>
       <c r="P224" t="s" s="3">
-        <v>1319</v>
+        <v>1351</v>
       </c>
       <c r="Q224" t="s" s="3">
-        <v>1320</v>
+        <v>1352</v>
       </c>
       <c r="R224" t="s" s="3">
-        <v>1321</v>
-[...2 lines deleted...]
-        <v>1322</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="225">
       <c r="A225">
+        <v>600</v>
+      </c>
+      <c r="B225" t="s">
+        <v>38</v>
+      </c>
+      <c r="C225" t="s">
+        <v>69</v>
+      </c>
+      <c r="D225" t="s">
+        <v>40</v>
+      </c>
+      <c r="E225" t="s">
+        <v>116</v>
+      </c>
+      <c r="F225" t="s">
+        <v>42</v>
+      </c>
+      <c r="G225" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I225" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L225" t="s">
+        <v>43</v>
+      </c>
+      <c r="O225" s="2">
+        <v>46072</v>
+      </c>
+      <c r="P225" t="s" s="3">
+        <v>1354</v>
+      </c>
+      <c r="Q225" t="s" s="3">
+        <v>1355</v>
+      </c>
+      <c r="R225" t="s" s="3">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226">
+        <v>184</v>
+      </c>
+      <c r="B226" t="s">
+        <v>38</v>
+      </c>
+      <c r="C226" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D226" t="s">
+        <v>314</v>
+      </c>
+      <c r="E226" t="s">
+        <v>315</v>
+      </c>
+      <c r="F226" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G226" s="2">
+        <v>43801</v>
+      </c>
+      <c r="I226" s="2">
+        <v>44531</v>
+      </c>
+      <c r="K226" t="s">
+        <v>80</v>
+      </c>
+      <c r="L226" t="s">
+        <v>316</v>
+      </c>
+      <c r="N226" t="s">
+        <v>82</v>
+      </c>
+      <c r="O226" s="2">
+        <v>43488</v>
+      </c>
+      <c r="P226" t="s" s="3">
+        <v>1358</v>
+      </c>
+      <c r="Q226" t="s" s="3">
+        <v>1359</v>
+      </c>
+      <c r="R226" t="s" s="3">
+        <v>1360</v>
+      </c>
+      <c r="S226" t="s" s="3">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227">
+        <v>432</v>
+      </c>
+      <c r="B227" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C227" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D227" t="s">
+        <v>169</v>
+      </c>
+      <c r="E227" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F227" s="5">
+        <v>63.440</v>
+      </c>
+      <c r="G227" s="2">
+        <v>45476</v>
+      </c>
+      <c r="I227" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L227" t="s">
+        <v>171</v>
+      </c>
+      <c r="O227" s="2">
+        <v>45553</v>
+      </c>
+      <c r="P227" t="s" s="3">
+        <v>1363</v>
+      </c>
+      <c r="Q227" t="s" s="3">
+        <v>1364</v>
+      </c>
+      <c r="R227" t="s" s="3">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228">
+        <v>602</v>
+      </c>
+      <c r="B228" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C228" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D228" t="s">
+        <v>40</v>
+      </c>
+      <c r="E228" t="s">
+        <v>508</v>
+      </c>
+      <c r="F228" t="s">
+        <v>42</v>
+      </c>
+      <c r="G228" s="2">
+        <v>46031</v>
+      </c>
+      <c r="I228" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L228" t="s">
+        <v>43</v>
+      </c>
+      <c r="N228" t="s">
+        <v>33</v>
+      </c>
+      <c r="O228" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P228" t="s" s="3">
+        <v>1366</v>
+      </c>
+      <c r="Q228" t="s" s="3">
+        <v>1367</v>
+      </c>
+      <c r="R228" t="s" s="3">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229">
+        <v>496</v>
+      </c>
+      <c r="B229" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C229" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D229" t="s">
+        <v>120</v>
+      </c>
+      <c r="E229" t="s">
+        <v>63</v>
+      </c>
+      <c r="F229" t="s">
+        <v>782</v>
+      </c>
+      <c r="G229" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I229" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L229" t="s">
+        <v>65</v>
+      </c>
+      <c r="O229" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P229" t="s" s="3">
+        <v>1369</v>
+      </c>
+      <c r="Q229" t="s" s="3">
+        <v>1370</v>
+      </c>
+      <c r="R229" t="s" s="3">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230">
+        <v>166</v>
+      </c>
+      <c r="B230" t="s">
+        <v>665</v>
+      </c>
+      <c r="C230" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D230" t="s">
+        <v>27</v>
+      </c>
+      <c r="E230" t="s">
+        <v>256</v>
+      </c>
+      <c r="F230" t="s">
+        <v>257</v>
+      </c>
+      <c r="G230" s="2">
+        <v>43676</v>
+      </c>
+      <c r="I230" s="2">
+        <v>47703</v>
+      </c>
+      <c r="J230" t="s">
+        <v>30</v>
+      </c>
+      <c r="K230" t="s">
+        <v>31</v>
+      </c>
+      <c r="L230" t="s">
+        <v>32</v>
+      </c>
+      <c r="N230" t="s">
+        <v>33</v>
+      </c>
+      <c r="O230" s="2">
+        <v>43685</v>
+      </c>
+      <c r="P230" t="s" s="3">
+        <v>1373</v>
+      </c>
+      <c r="Q230" t="s" s="3">
+        <v>1374</v>
+      </c>
+      <c r="R230" t="s" s="3">
+        <v>1375</v>
+      </c>
+      <c r="S230" t="s" s="3">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231">
         <v>100</v>
       </c>
-      <c r="B225" t="s">
-[...5 lines deleted...]
-      <c r="D225" t="inlineStr">
+      <c r="B231" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C231" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D231" t="inlineStr">
         <is>
           <t>Direzione Regionale Programmazione Economica, Bilancio, Demanio e Patrimonio di concerto con la Direzione Regionale Risorse Umane e Sistemi Informativi	- Area Programmazione Economica</t>
         </is>
       </c>
-      <c r="E225" t="s">
-[...2 lines deleted...]
-      <c r="F225">
+      <c r="E231" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F231">
         <v>60</v>
       </c>
-      <c r="G225" s="2">
+      <c r="G231" s="2">
         <v>42349</v>
       </c>
-      <c r="I225" s="2">
+      <c r="I231" s="2">
         <v>43079</v>
       </c>
-      <c r="K225" t="s">
-[...8 lines deleted...]
-      <c r="O225" s="2">
+      <c r="K231" t="s">
+        <v>1380</v>
+      </c>
+      <c r="L231" t="s">
+        <v>1381</v>
+      </c>
+      <c r="N231" t="s">
+        <v>82</v>
+      </c>
+      <c r="O231" s="2">
         <v>42415</v>
       </c>
-      <c r="P225" t="s" s="3">
-[...288 lines deleted...]
-      </c>
       <c r="P231" t="s" s="3">
-        <v>1370</v>
+        <v>1382</v>
       </c>
       <c r="Q231" t="s" s="3">
-        <v>1371</v>
+        <v>1383</v>
       </c>
       <c r="R231" t="s" s="3">
-        <v>1372</v>
+        <v>1384</v>
       </c>
       <c r="S231" t="s" s="3">
-        <v>1373</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="232">
       <c r="A232">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="B232" t="s">
-        <v>1323</v>
+        <v>1386</v>
       </c>
       <c r="C232" t="s">
-        <v>1374</v>
+        <v>1387</v>
       </c>
       <c r="D232" t="s">
         <v>56</v>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
       <c r="F232" t="s">
         <v>57</v>
       </c>
       <c r="G232" s="2">
         <v>44578</v>
       </c>
       <c r="I232" s="2">
         <v>44926</v>
       </c>
       <c r="K232" t="s">
         <v>58</v>
       </c>
       <c r="L232" t="s">
-        <v>92</v>
+        <v>132</v>
       </c>
       <c r="O232" s="2">
         <v>44579</v>
       </c>
       <c r="P232" t="s" s="3">
-        <v>1375</v>
+        <v>1388</v>
       </c>
       <c r="Q232" t="s" s="3">
-        <v>1376</v>
+        <v>1389</v>
       </c>
       <c r="R232" t="s" s="3">
-        <v>1377</v>
+        <v>1390</v>
       </c>
       <c r="S232" t="inlineStr" s="3">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-Stefano-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-SIMONE-Carlo-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
-        <v>367</v>
+        <v>153</v>
       </c>
       <c r="B233" t="s">
-        <v>1323</v>
+        <v>677</v>
       </c>
       <c r="C233" t="s">
-        <v>1374</v>
+        <v>1391</v>
       </c>
       <c r="D233" t="s">
-        <v>81</v>
-[...8 lines deleted...]
-        <v>48</v>
+        <v>1392</v>
+      </c>
+      <c r="E233" t="s">
+        <v>1393</v>
+      </c>
+      <c r="F233" t="s" s="4">
+        <v>1394</v>
       </c>
       <c r="G233" s="2">
-        <v>44927</v>
+        <v>43423</v>
       </c>
       <c r="I233" s="2">
-        <v>45657</v>
+        <v>43465</v>
       </c>
       <c r="K233" t="s">
-        <v>49</v>
+        <v>625</v>
       </c>
       <c r="L233" t="s">
+        <v>641</v>
+      </c>
+      <c r="N233" t="s">
         <v>82</v>
       </c>
-      <c r="N233" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O233" s="2">
-        <v>44965</v>
+        <v>43427</v>
       </c>
       <c r="P233" t="s" s="3">
-        <v>1378</v>
+        <v>1395</v>
       </c>
       <c r="Q233" t="s" s="3">
-        <v>1379</v>
+        <v>1396</v>
       </c>
       <c r="R233" t="s" s="3">
-        <v>1380</v>
-[...4 lines deleted...]
-        </is>
+        <v>1397</v>
+      </c>
+      <c r="S233" t="s" s="3">
+        <v>1398</v>
       </c>
     </row>
     <row r="234">
       <c r="A234">
-        <v>497</v>
+        <v>98</v>
       </c>
       <c r="B234" t="s">
-        <v>1323</v>
+        <v>677</v>
       </c>
       <c r="C234" t="s">
-        <v>1374</v>
+        <v>1391</v>
       </c>
       <c r="D234" t="s">
-        <v>1381</v>
+        <v>622</v>
       </c>
       <c r="E234" t="s">
-        <v>1382</v>
+        <v>623</v>
       </c>
       <c r="F234" t="s">
-        <v>1383</v>
+        <v>1399</v>
       </c>
       <c r="G234" s="2">
-        <v>45658</v>
+        <v>42327</v>
       </c>
       <c r="I234" s="2">
-        <v>46022</v>
+        <v>43422</v>
+      </c>
+      <c r="K234" t="s">
+        <v>152</v>
       </c>
       <c r="L234" t="s">
-        <v>43</v>
+        <v>153</v>
+      </c>
+      <c r="N234" t="s">
+        <v>82</v>
       </c>
       <c r="O234" s="2">
-        <v>45975</v>
+        <v>42619</v>
       </c>
       <c r="P234" t="s" s="3">
-        <v>1384</v>
+        <v>1400</v>
       </c>
       <c r="Q234" t="s" s="3">
-        <v>1385</v>
+        <v>1401</v>
       </c>
       <c r="R234" t="s" s="3">
-        <v>1386</v>
+        <v>1402</v>
+      </c>
+      <c r="S234" t="s" s="3">
+        <v>1403</v>
       </c>
     </row>
     <row r="235">
       <c r="A235">
-        <v>603</v>
+        <v>233</v>
       </c>
       <c r="B235" t="s">
-        <v>1323</v>
+        <v>1404</v>
       </c>
       <c r="C235" t="s">
-        <v>1374</v>
+        <v>1405</v>
       </c>
       <c r="D235" t="s">
-        <v>40</v>
+        <v>1406</v>
       </c>
       <c r="E235" t="s">
-        <v>1382</v>
+        <v>1407</v>
       </c>
       <c r="F235" t="s">
-        <v>776</v>
+        <v>1408</v>
       </c>
       <c r="G235" s="2">
-        <v>46023</v>
+        <v>44558</v>
       </c>
       <c r="I235" s="2">
-        <v>46188</v>
+        <v>45653</v>
+      </c>
+      <c r="K235" t="s">
+        <v>1409</v>
       </c>
       <c r="L235" t="s">
-        <v>64</v>
+        <v>1410</v>
       </c>
       <c r="O235" s="2">
-        <v>219563</v>
+        <v>44896</v>
       </c>
       <c r="P235" t="s" s="3">
-        <v>1387</v>
+        <v>1411</v>
       </c>
       <c r="Q235" t="s" s="3">
-        <v>1388</v>
+        <v>1412</v>
       </c>
       <c r="R235" t="s" s="3">
-        <v>1389</v>
+        <v>1413</v>
+      </c>
+      <c r="S235" t="s" s="3">
+        <v>1414</v>
       </c>
     </row>
     <row r="236">
       <c r="A236">
-        <v>604</v>
+        <v>142</v>
       </c>
       <c r="B236" t="s">
-        <v>1390</v>
+        <v>1404</v>
       </c>
       <c r="C236" t="s">
-        <v>1391</v>
+        <v>1405</v>
       </c>
       <c r="D236" t="s">
-        <v>40</v>
+        <v>1172</v>
       </c>
       <c r="E236" t="s">
-        <v>1392</v>
+        <v>1173</v>
       </c>
       <c r="F236" t="s">
-        <v>829</v>
+        <v>1415</v>
       </c>
       <c r="G236" s="2">
-        <v>46023</v>
+        <v>43080</v>
       </c>
       <c r="I236" s="2">
-        <v>46142</v>
+        <v>44540</v>
+      </c>
+      <c r="K236" t="s">
+        <v>1175</v>
       </c>
       <c r="L236" t="s">
-        <v>64</v>
+        <v>1416</v>
+      </c>
+      <c r="N236" t="s">
+        <v>82</v>
       </c>
       <c r="O236" s="2">
-        <v>46073</v>
+        <v>43087</v>
       </c>
       <c r="P236" t="s" s="3">
-        <v>1393</v>
+        <v>1417</v>
       </c>
       <c r="Q236" t="s" s="3">
-        <v>1394</v>
+        <v>1418</v>
       </c>
       <c r="R236" t="s" s="3">
-        <v>1395</v>
+        <v>1419</v>
+      </c>
+      <c r="S236" t="s" s="3">
+        <v>1420</v>
       </c>
     </row>
     <row r="237">
       <c r="A237">
-        <v>431</v>
+        <v>471</v>
       </c>
       <c r="B237" t="s">
-        <v>1390</v>
+        <v>1404</v>
       </c>
       <c r="C237" t="s">
-        <v>1391</v>
+        <v>1405</v>
       </c>
       <c r="D237" t="s">
-        <v>111</v>
+        <v>1421</v>
       </c>
       <c r="E237" t="s">
-        <v>1396</v>
-[...2 lines deleted...]
-        <v>1397</v>
+        <v>1422</v>
+      </c>
+      <c r="F237" t="s">
+        <v>1423</v>
       </c>
       <c r="G237" s="2">
-        <v>45476</v>
+        <v>45654</v>
       </c>
       <c r="I237" s="2">
-        <v>45657</v>
+        <v>46748</v>
       </c>
       <c r="L237" t="s">
-        <v>1398</v>
+        <v>1424</v>
       </c>
       <c r="O237" s="2">
-        <v>45553</v>
+        <v>45679</v>
       </c>
       <c r="P237" t="s" s="3">
-        <v>1399</v>
+        <v>1425</v>
       </c>
       <c r="Q237" t="s" s="3">
-        <v>1400</v>
+        <v>1426</v>
       </c>
       <c r="R237" t="s" s="3">
-        <v>1401</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="238">
       <c r="A238">
-        <v>498</v>
+        <v>603</v>
       </c>
       <c r="B238" t="s">
-        <v>1390</v>
+        <v>1377</v>
       </c>
       <c r="C238" t="s">
-        <v>1391</v>
+        <v>1428</v>
       </c>
       <c r="D238" t="s">
-        <v>111</v>
+        <v>40</v>
       </c>
       <c r="E238" t="s">
-        <v>1392</v>
+        <v>1429</v>
       </c>
       <c r="F238" t="s">
-        <v>1245</v>
+        <v>813</v>
       </c>
       <c r="G238" s="2">
-        <v>45658</v>
+        <v>46023</v>
       </c>
       <c r="I238" s="2">
-        <v>46022</v>
+        <v>46203</v>
       </c>
       <c r="L238" t="s">
         <v>43</v>
       </c>
       <c r="O238" s="2">
-        <v>45975</v>
+        <v>46163</v>
       </c>
       <c r="P238" t="s" s="3">
-        <v>1402</v>
+        <v>1430</v>
       </c>
       <c r="Q238" t="s" s="3">
-        <v>1403</v>
+        <v>1431</v>
       </c>
       <c r="R238" t="s" s="3">
-        <v>1404</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="239">
       <c r="A239">
-        <v>294</v>
+        <v>272</v>
       </c>
       <c r="B239" t="s">
-        <v>1041</v>
+        <v>1377</v>
       </c>
       <c r="C239" t="s">
-        <v>1405</v>
+        <v>1428</v>
       </c>
       <c r="D239" t="s">
         <v>56</v>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
       <c r="F239" t="s">
         <v>57</v>
       </c>
       <c r="G239" s="2">
         <v>44578</v>
       </c>
       <c r="I239" s="2">
         <v>44926</v>
       </c>
       <c r="K239" t="s">
         <v>58</v>
       </c>
       <c r="L239" t="s">
-        <v>1034</v>
+        <v>93</v>
       </c>
       <c r="O239" s="2">
         <v>44579</v>
       </c>
       <c r="P239" t="s" s="3">
-        <v>1406</v>
+        <v>1433</v>
       </c>
       <c r="Q239" t="s" s="3">
-        <v>1407</v>
+        <v>1434</v>
       </c>
       <c r="R239" t="s" s="3">
-        <v>1408</v>
+        <v>1435</v>
       </c>
       <c r="S239" t="inlineStr" s="3">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FONZO-Michele-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-Stefano-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
-        <v>45</v>
+        <v>367</v>
       </c>
       <c r="B240" t="s">
-        <v>1409</v>
+        <v>1377</v>
       </c>
       <c r="C240" t="s">
-        <v>1410</v>
+        <v>1428</v>
       </c>
       <c r="D240" t="s">
-        <v>314</v>
-[...3 lines deleted...]
-        <v>formula</v>
+        <v>70</v>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR
+</t>
+        </is>
       </c>
       <c r="F240" t="s">
-        <v>1411</v>
+        <v>48</v>
       </c>
       <c r="G240" s="2">
-        <v>41823</v>
+        <v>44927</v>
       </c>
       <c r="I240" s="2">
-        <v>42096</v>
+        <v>45657</v>
       </c>
       <c r="K240" t="s">
-        <v>1326</v>
+        <v>49</v>
       </c>
       <c r="L240" t="s">
-        <v>1412</v>
+        <v>71</v>
       </c>
       <c r="N240" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="O240" s="2">
-        <v>41971</v>
+        <v>44965</v>
       </c>
       <c r="P240" t="s" s="3">
-        <v>1413</v>
+        <v>1436</v>
       </c>
       <c r="Q240" t="s" s="3">
-        <v>1414</v>
+        <v>1437</v>
       </c>
       <c r="R240" t="s" s="3">
-        <v>1415</v>
-[...2 lines deleted...]
-        <v>1416</v>
+        <v>1438</v>
+      </c>
+      <c r="S240" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Devescovi-Stefano-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
-        <v>97</v>
+        <v>497</v>
       </c>
       <c r="B241" t="s">
-        <v>1409</v>
+        <v>1377</v>
       </c>
       <c r="C241" t="s">
-        <v>1410</v>
+        <v>1428</v>
       </c>
       <c r="D241" t="s">
-        <v>201</v>
+        <v>1439</v>
       </c>
       <c r="E241" t="s">
-        <v>1417</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>1440</v>
+      </c>
+      <c r="F241" t="s">
+        <v>1441</v>
       </c>
       <c r="G241" s="2">
-        <v>42325</v>
+        <v>45658</v>
       </c>
       <c r="I241" s="2">
-        <v>42690</v>
-[...2 lines deleted...]
-        <v>1418</v>
+        <v>46022</v>
       </c>
       <c r="L241" t="s">
-        <v>1419</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="O241" s="2">
-        <v>42422</v>
+        <v>45975</v>
       </c>
       <c r="P241" t="s" s="3">
-        <v>1420</v>
+        <v>1442</v>
       </c>
       <c r="Q241" t="s" s="3">
-        <v>1421</v>
+        <v>1443</v>
       </c>
       <c r="R241" t="s" s="3">
-        <v>1422</v>
-[...2 lines deleted...]
-        <v>1423</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="242">
       <c r="A242">
-        <v>335</v>
+        <v>498</v>
       </c>
       <c r="B242" t="s">
-        <v>1424</v>
+        <v>1445</v>
       </c>
       <c r="C242" t="s">
-        <v>1425</v>
+        <v>1446</v>
       </c>
       <c r="D242" t="s">
-        <v>283</v>
+        <v>120</v>
       </c>
       <c r="E242" t="s">
-        <v>400</v>
+        <v>1447</v>
       </c>
       <c r="F242" t="s">
-        <v>285</v>
+        <v>1300</v>
       </c>
       <c r="G242" s="2">
-        <v>44805</v>
+        <v>45658</v>
       </c>
       <c r="I242" s="2">
-        <v>45535</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>46022</v>
       </c>
       <c r="L242" t="s">
-        <v>1426</v>
+        <v>65</v>
       </c>
       <c r="O242" s="2">
-        <v>44778</v>
-[...2 lines deleted...]
-        <v>1427</v>
+        <v>45975</v>
+      </c>
+      <c r="P242" t="s" s="3">
+        <v>1448</v>
       </c>
       <c r="Q242" t="s" s="3">
-        <v>1428</v>
+        <v>1449</v>
       </c>
       <c r="R242" t="s" s="3">
-        <v>1429</v>
-[...2 lines deleted...]
-        <v>1430</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="243">
       <c r="A243">
-        <v>561</v>
+        <v>604</v>
       </c>
       <c r="B243" t="s">
-        <v>300</v>
+        <v>1445</v>
       </c>
       <c r="C243" t="s">
-        <v>1431</v>
-[...4 lines deleted...]
-        </is>
+        <v>1446</v>
+      </c>
+      <c r="D243" t="s">
+        <v>40</v>
+      </c>
+      <c r="E243" t="s">
+        <v>1451</v>
       </c>
       <c r="F243" t="s">
-        <v>1432</v>
+        <v>581</v>
       </c>
       <c r="G243" s="2">
-        <v>45923</v>
+        <v>46023</v>
       </c>
       <c r="I243" s="2">
-        <v>46469</v>
+        <v>46203</v>
       </c>
       <c r="L243" t="s">
-        <v>1433</v>
+        <v>43</v>
       </c>
       <c r="O243" s="2">
-        <v>45936</v>
+        <v>46163</v>
       </c>
       <c r="P243" t="s" s="3">
-        <v>1434</v>
+        <v>1452</v>
       </c>
       <c r="Q243" t="s" s="3">
-        <v>1435</v>
+        <v>1453</v>
       </c>
       <c r="R243" t="s" s="3">
-        <v>1436</v>
-[...2 lines deleted...]
-        <v>1437</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="244">
       <c r="A244">
-        <v>412</v>
+        <v>431</v>
       </c>
       <c r="B244" t="s">
-        <v>300</v>
+        <v>1445</v>
       </c>
       <c r="C244" t="s">
-        <v>1431</v>
+        <v>1446</v>
       </c>
       <c r="D244" t="s">
-        <v>1438</v>
+        <v>120</v>
       </c>
       <c r="E244" t="s">
-        <v>1439</v>
+        <v>1455</v>
       </c>
       <c r="F244" t="s" s="4">
-        <v>1167</v>
+        <v>1456</v>
       </c>
       <c r="G244" s="2">
-        <v>45251</v>
+        <v>45476</v>
       </c>
       <c r="I244" s="2">
-        <v>45797</v>
-[...2 lines deleted...]
-        <v>1440</v>
+        <v>45657</v>
       </c>
       <c r="L244" t="s">
-        <v>1441</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>1457</v>
       </c>
       <c r="O244" s="2">
-        <v>45275</v>
+        <v>45553</v>
       </c>
       <c r="P244" t="s" s="3">
-        <v>1442</v>
+        <v>1458</v>
       </c>
       <c r="Q244" t="s" s="3">
-        <v>1443</v>
+        <v>1459</v>
       </c>
       <c r="R244" t="s" s="3">
-        <v>1444</v>
-[...5 lines deleted...]
-        <v>1446</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="245">
       <c r="A245">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="B245" t="s">
-        <v>546</v>
+        <v>1092</v>
       </c>
       <c r="C245" t="s">
-        <v>1447</v>
+        <v>1461</v>
       </c>
       <c r="D245" t="s">
         <v>56</v>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
       <c r="F245" t="s">
         <v>57</v>
       </c>
       <c r="G245" s="2">
         <v>44578</v>
       </c>
       <c r="I245" s="2">
         <v>44926</v>
       </c>
       <c r="K245" t="s">
         <v>58</v>
       </c>
       <c r="L245" t="s">
-        <v>125</v>
+        <v>1088</v>
       </c>
       <c r="O245" s="2">
         <v>44579</v>
       </c>
       <c r="P245" t="s" s="3">
-        <v>1448</v>
+        <v>1462</v>
       </c>
       <c r="Q245" t="s" s="3">
-        <v>1449</v>
+        <v>1463</v>
       </c>
       <c r="R245" t="s" s="3">
-        <v>1450</v>
-[...2 lines deleted...]
-        <v>1451</v>
+        <v>1464</v>
+      </c>
+      <c r="S245" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FONZO-Michele-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
-        <v>462</v>
+        <v>653</v>
       </c>
       <c r="B246" t="s">
-        <v>226</v>
+        <v>1465</v>
       </c>
       <c r="C246" t="s">
-        <v>1452</v>
+        <v>1466</v>
       </c>
       <c r="D246" t="s">
-        <v>111</v>
+        <v>187</v>
       </c>
       <c r="E246" t="s">
-        <v>1453</v>
+        <v>188</v>
       </c>
       <c r="F246" t="s">
-        <v>1454</v>
+        <v>964</v>
       </c>
       <c r="G246" s="2">
-        <v>45576</v>
+        <v>46128</v>
       </c>
       <c r="I246" s="2">
-        <v>45657</v>
+        <v>46858</v>
       </c>
       <c r="L246" t="s">
-        <v>1455</v>
+        <v>965</v>
       </c>
       <c r="O246" s="2">
-        <v>45593</v>
+        <v>46171</v>
       </c>
       <c r="P246" t="s" s="3">
-        <v>1456</v>
+        <v>1467</v>
       </c>
       <c r="Q246" t="s" s="3">
-        <v>1457</v>
+        <v>1468</v>
       </c>
       <c r="R246" t="s" s="3">
-        <v>1458</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="247">
       <c r="A247">
-        <v>409</v>
+        <v>45</v>
       </c>
       <c r="B247" t="s">
-        <v>1459</v>
+        <v>1470</v>
       </c>
       <c r="C247" t="s">
-        <v>1460</v>
+        <v>1471</v>
       </c>
       <c r="D247" t="s">
-        <v>1461</v>
-[...2 lines deleted...]
-        <v>1462</v>
+        <v>326</v>
+      </c>
+      <c r="E247" t="str">
+        <f>Esperto informatico per attività di controllo dell’assistenza sanitaria ospedaliera ed ambulatoriale</f>
+        <v>formula</v>
       </c>
       <c r="F247" t="s">
-        <v>1463</v>
+        <v>1472</v>
       </c>
       <c r="G247" s="2">
-        <v>45064</v>
+        <v>41823</v>
       </c>
       <c r="I247" s="2">
-        <v>45613</v>
+        <v>42096</v>
       </c>
       <c r="K247" t="s">
-        <v>1464</v>
+        <v>1380</v>
       </c>
       <c r="L247" t="s">
-        <v>1465</v>
+        <v>1473</v>
+      </c>
+      <c r="N247" t="s">
+        <v>82</v>
       </c>
       <c r="O247" s="2">
-        <v>45072</v>
+        <v>41971</v>
       </c>
       <c r="P247" t="s" s="3">
-        <v>1466</v>
+        <v>1474</v>
       </c>
       <c r="Q247" t="s" s="3">
-        <v>1467</v>
+        <v>1475</v>
       </c>
       <c r="R247" t="s" s="3">
-        <v>1468</v>
+        <v>1476</v>
       </c>
       <c r="S247" t="s" s="3">
-        <v>1469</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="248">
       <c r="A248">
-        <v>553</v>
+        <v>97</v>
       </c>
       <c r="B248" t="s">
-        <v>1459</v>
+        <v>1470</v>
       </c>
       <c r="C248" t="s">
-        <v>1460</v>
+        <v>1471</v>
       </c>
       <c r="D248" t="s">
-        <v>1470</v>
+        <v>196</v>
       </c>
       <c r="E248" t="s">
-        <v>1471</v>
-[...2 lines deleted...]
-        <v>1472</v>
+        <v>1478</v>
+      </c>
+      <c r="F248" t="s" s="4">
+        <v>364</v>
       </c>
       <c r="G248" s="2">
-        <v>45614</v>
-[...2 lines deleted...]
-        <v>1473</v>
+        <v>42325</v>
+      </c>
+      <c r="I248" s="2">
+        <v>42690</v>
+      </c>
+      <c r="K248" t="s">
+        <v>1479</v>
       </c>
       <c r="L248" t="s">
-        <v>1474</v>
+        <v>1480</v>
+      </c>
+      <c r="N248" t="s">
+        <v>82</v>
       </c>
       <c r="O248" s="2">
-        <v>45729</v>
+        <v>42422</v>
       </c>
       <c r="P248" t="s" s="3">
-        <v>1475</v>
+        <v>1481</v>
       </c>
       <c r="Q248" t="s" s="3">
-        <v>1476</v>
+        <v>1482</v>
       </c>
       <c r="R248" t="s" s="3">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="S248" t="s" s="3">
-        <v>1478</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="249">
       <c r="A249">
+        <v>335</v>
+      </c>
+      <c r="B249" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D249" t="s">
+        <v>295</v>
+      </c>
+      <c r="E249" t="s">
+        <v>413</v>
+      </c>
+      <c r="F249" t="s">
+        <v>297</v>
+      </c>
+      <c r="G249" s="2">
+        <v>44805</v>
+      </c>
+      <c r="I249" s="2">
+        <v>45535</v>
+      </c>
+      <c r="K249" t="s">
+        <v>414</v>
+      </c>
+      <c r="L249" t="s">
+        <v>1487</v>
+      </c>
+      <c r="O249" s="2">
+        <v>44778</v>
+      </c>
+      <c r="P249" t="s">
+        <v>1488</v>
+      </c>
+      <c r="Q249" t="s" s="3">
+        <v>1489</v>
+      </c>
+      <c r="R249" t="s" s="3">
+        <v>1490</v>
+      </c>
+      <c r="S249" t="s" s="3">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250">
+        <v>561</v>
+      </c>
+      <c r="B250" t="s">
+        <v>312</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>Regolamento regionale n. 17/2005. Rinnovo dell'incarico di consulenza individuale al prof. Luigi Di Gregorio, soggetto esterno all'amministrazione regionale, per le esigenze del Presidente in materia di "comunicazione strategica".</t>
+        </is>
+      </c>
+      <c r="F250" t="s">
+        <v>1493</v>
+      </c>
+      <c r="G250" s="2">
+        <v>45923</v>
+      </c>
+      <c r="I250" s="2">
+        <v>46469</v>
+      </c>
+      <c r="L250" t="s">
+        <v>1494</v>
+      </c>
+      <c r="O250" s="2">
+        <v>45936</v>
+      </c>
+      <c r="P250" t="s" s="3">
+        <v>1495</v>
+      </c>
+      <c r="Q250" t="s" s="3">
+        <v>1496</v>
+      </c>
+      <c r="R250" t="s" s="3">
+        <v>1497</v>
+      </c>
+      <c r="S250" t="s" s="3">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251">
+        <v>412</v>
+      </c>
+      <c r="B251" t="s">
+        <v>312</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D251" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E251" t="s">
+        <v>1500</v>
+      </c>
+      <c r="F251" t="s" s="4">
+        <v>1218</v>
+      </c>
+      <c r="G251" s="2">
+        <v>45251</v>
+      </c>
+      <c r="I251" s="2">
+        <v>45797</v>
+      </c>
+      <c r="K251" t="s">
+        <v>1501</v>
+      </c>
+      <c r="L251" t="s">
+        <v>1502</v>
+      </c>
+      <c r="N251" t="s">
+        <v>51</v>
+      </c>
+      <c r="O251" s="2">
+        <v>45275</v>
+      </c>
+      <c r="P251" t="s" s="3">
+        <v>1503</v>
+      </c>
+      <c r="Q251" t="s" s="3">
+        <v>1504</v>
+      </c>
+      <c r="R251" t="s" s="3">
+        <v>1505</v>
+      </c>
+      <c r="S251" t="s" s="3">
+        <v>1506</v>
+      </c>
+      <c r="T251" t="s" s="3">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252">
+        <v>302</v>
+      </c>
+      <c r="B252" t="s">
+        <v>566</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D252" t="s">
+        <v>56</v>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
+</t>
+        </is>
+      </c>
+      <c r="F252" t="s">
+        <v>57</v>
+      </c>
+      <c r="G252" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I252" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K252" t="s">
+        <v>58</v>
+      </c>
+      <c r="L252" t="s">
+        <v>132</v>
+      </c>
+      <c r="O252" s="2">
+        <v>44579</v>
+      </c>
+      <c r="P252" t="s" s="3">
+        <v>1509</v>
+      </c>
+      <c r="Q252" t="s" s="3">
+        <v>1510</v>
+      </c>
+      <c r="R252" t="s" s="3">
+        <v>1511</v>
+      </c>
+      <c r="S252" t="s" s="3">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253">
+        <v>462</v>
+      </c>
+      <c r="B253" t="s">
+        <v>238</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D253" t="s">
+        <v>120</v>
+      </c>
+      <c r="E253" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F253" t="s">
+        <v>1515</v>
+      </c>
+      <c r="G253" s="2">
+        <v>45576</v>
+      </c>
+      <c r="I253" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L253" t="s">
+        <v>1516</v>
+      </c>
+      <c r="O253" s="2">
+        <v>45593</v>
+      </c>
+      <c r="P253" t="s" s="3">
+        <v>1517</v>
+      </c>
+      <c r="Q253" t="s" s="3">
+        <v>1518</v>
+      </c>
+      <c r="R253" t="s" s="3">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254">
+        <v>553</v>
+      </c>
+      <c r="B254" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D254" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E254" t="s">
+        <v>1523</v>
+      </c>
+      <c r="F254" t="s">
+        <v>1524</v>
+      </c>
+      <c r="G254" s="2">
+        <v>45614</v>
+      </c>
+      <c r="J254" t="s">
+        <v>1525</v>
+      </c>
+      <c r="L254" t="s">
+        <v>1526</v>
+      </c>
+      <c r="O254" s="2">
+        <v>45729</v>
+      </c>
+      <c r="P254" t="s" s="3">
+        <v>1527</v>
+      </c>
+      <c r="Q254" t="s" s="3">
+        <v>1528</v>
+      </c>
+      <c r="R254" t="s" s="3">
+        <v>1529</v>
+      </c>
+      <c r="S254" t="s" s="3">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255">
+        <v>409</v>
+      </c>
+      <c r="B255" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D255" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E255" t="s">
+        <v>1532</v>
+      </c>
+      <c r="F255" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G255" s="2">
+        <v>45064</v>
+      </c>
+      <c r="I255" s="2">
+        <v>45613</v>
+      </c>
+      <c r="K255" t="s">
+        <v>1534</v>
+      </c>
+      <c r="L255" t="s">
+        <v>1535</v>
+      </c>
+      <c r="O255" s="2">
+        <v>45072</v>
+      </c>
+      <c r="P255" t="s" s="3">
+        <v>1536</v>
+      </c>
+      <c r="Q255" t="s" s="3">
+        <v>1537</v>
+      </c>
+      <c r="R255" t="s" s="3">
+        <v>1538</v>
+      </c>
+      <c r="S255" t="s" s="3">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256">
+        <v>288</v>
+      </c>
+      <c r="B256" t="s">
+        <v>969</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D256" t="s">
+        <v>56</v>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
+</t>
+        </is>
+      </c>
+      <c r="F256" t="s">
+        <v>57</v>
+      </c>
+      <c r="G256" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I256" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K256" t="s">
+        <v>58</v>
+      </c>
+      <c r="L256" t="s">
+        <v>1019</v>
+      </c>
+      <c r="O256" s="2">
+        <v>44579</v>
+      </c>
+      <c r="P256" t="s" s="3">
+        <v>1541</v>
+      </c>
+      <c r="Q256" t="s" s="3">
+        <v>1542</v>
+      </c>
+      <c r="R256" t="s" s="3">
+        <v>1543</v>
+      </c>
+      <c r="S256" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SALVO-Roberta-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257">
         <v>368</v>
       </c>
-      <c r="B249" t="s">
-[...8 lines deleted...]
-      <c r="E249" t="inlineStr">
+      <c r="B257" t="s">
+        <v>969</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D257" t="s">
+        <v>70</v>
+      </c>
+      <c r="E257" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR
 </t>
         </is>
       </c>
-      <c r="F249" t="s">
+      <c r="F257" t="s">
         <v>48</v>
       </c>
-      <c r="G249" s="2">
+      <c r="G257" s="2">
         <v>44927</v>
       </c>
-      <c r="I249" s="2">
+      <c r="I257" s="2">
         <v>45657</v>
       </c>
-      <c r="K249" t="s">
+      <c r="K257" t="s">
         <v>49</v>
       </c>
-      <c r="L249" t="s">
-[...2 lines deleted...]
-      <c r="N249" t="s">
+      <c r="L257" t="s">
+        <v>71</v>
+      </c>
+      <c r="N257" t="s">
         <v>51</v>
       </c>
-      <c r="O249" s="2">
+      <c r="O257" s="2">
         <v>44965</v>
       </c>
-      <c r="P249" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S249" t="inlineStr" s="3">
+      <c r="P257" t="s" s="3">
+        <v>1544</v>
+      </c>
+      <c r="Q257" t="s" s="3">
+        <v>1545</v>
+      </c>
+      <c r="R257" t="s" s="3">
+        <v>1546</v>
+      </c>
+      <c r="S257" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di-Salvo-Roberta-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
-    <row r="250">
-[...9 lines deleted...]
-      <c r="D250" t="s">
+    <row r="258">
+      <c r="A258">
+        <v>606</v>
+      </c>
+      <c r="B258" t="s">
+        <v>362</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D258" t="s">
+        <v>40</v>
+      </c>
+      <c r="E258" t="s">
+        <v>1548</v>
+      </c>
+      <c r="F258" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G258" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I258" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L258" t="s">
+        <v>43</v>
+      </c>
+      <c r="O258" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P258" t="s" s="3">
+        <v>1549</v>
+      </c>
+      <c r="Q258" t="s" s="3">
+        <v>1550</v>
+      </c>
+      <c r="R258" t="s" s="3">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259">
+        <v>437</v>
+      </c>
+      <c r="B259" t="s">
+        <v>362</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D259" t="s">
+        <v>120</v>
+      </c>
+      <c r="E259" t="s">
+        <v>1552</v>
+      </c>
+      <c r="F259" t="s">
+        <v>1553</v>
+      </c>
+      <c r="G259" s="2">
+        <v>45490</v>
+      </c>
+      <c r="I259" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L259" t="s">
+        <v>1554</v>
+      </c>
+      <c r="O259" s="2">
+        <v>45554</v>
+      </c>
+      <c r="P259" t="s" s="3">
+        <v>1555</v>
+      </c>
+      <c r="Q259" t="s" s="3">
+        <v>1556</v>
+      </c>
+      <c r="R259" t="s" s="3">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260">
+        <v>550</v>
+      </c>
+      <c r="B260" t="s">
+        <v>362</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D260" t="s">
+        <v>120</v>
+      </c>
+      <c r="E260" t="s">
+        <v>1558</v>
+      </c>
+      <c r="F260" t="s">
+        <v>1559</v>
+      </c>
+      <c r="G260" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I260" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L260" t="s">
+        <v>65</v>
+      </c>
+      <c r="O260" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P260" t="s" s="3">
+        <v>1560</v>
+      </c>
+      <c r="Q260" t="s" s="3">
+        <v>1561</v>
+      </c>
+      <c r="R260" t="s" s="3">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261">
+        <v>79</v>
+      </c>
+      <c r="B261" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D261" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>Direttore dei lavori e referente di comparto dei lavori di messa in sicurezza degli edifici privati ricedenti nel Comparto di Intervento n.4 danneggiati a seguito del fenomeno di subsidenza nel territorio del Comune di Guidonia Montecelio (RM) - Località Villalba</t>
+        </is>
+      </c>
+      <c r="F261" t="s">
+        <v>1566</v>
+      </c>
+      <c r="G261" s="2">
+        <v>39668</v>
+      </c>
+      <c r="I261" s="2">
+        <v>41843</v>
+      </c>
+      <c r="K261" t="s">
+        <v>1567</v>
+      </c>
+      <c r="L261" t="s">
+        <v>1568</v>
+      </c>
+      <c r="N261" t="s">
+        <v>82</v>
+      </c>
+      <c r="O261" s="2">
+        <v>42653</v>
+      </c>
+      <c r="P261" t="s" s="3">
+        <v>1569</v>
+      </c>
+      <c r="Q261" t="s" s="3">
+        <v>1570</v>
+      </c>
+      <c r="R261" t="s" s="3">
+        <v>1571</v>
+      </c>
+      <c r="S261" t="s" s="3">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262">
+        <v>654</v>
+      </c>
+      <c r="B262" t="s">
+        <v>38</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D262" t="s">
+        <v>187</v>
+      </c>
+      <c r="E262" t="s">
+        <v>188</v>
+      </c>
+      <c r="F262" t="s">
+        <v>189</v>
+      </c>
+      <c r="G262" s="2">
+        <v>46083</v>
+      </c>
+      <c r="I262" s="2">
+        <v>46813</v>
+      </c>
+      <c r="L262" t="s">
+        <v>190</v>
+      </c>
+      <c r="O262" s="2">
+        <v>46171</v>
+      </c>
+      <c r="P262" t="s" s="3">
+        <v>1574</v>
+      </c>
+      <c r="Q262" t="s" s="3">
+        <v>1575</v>
+      </c>
+      <c r="R262" t="s" s="3">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263">
+        <v>457</v>
+      </c>
+      <c r="B263" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D263" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>Consulenza Tecnica di Parte per la Regione Lazio – CTP Fascicolo n. 156-1/2019 - ricorso in riassunzione presso il Tribunale Regionale delle Acque Pubbliche - Eredi Gianni c/ Regione Lazio ed altri per i lavori di ripristino della officiosità idraulica del fosso di Pratolungo, compresa la manutenzione straordinaria dell’alveo e la costituzione di opportune opere di accumulo e laminazione delle piene. II Lotto.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="F263" t="s">
+        <v>1580</v>
+      </c>
+      <c r="G263" s="2">
+        <v>45505</v>
+      </c>
+      <c r="J263" t="s">
+        <v>1581</v>
+      </c>
+      <c r="L263" t="s">
+        <v>1582</v>
+      </c>
+      <c r="O263" s="2">
+        <v>45558</v>
+      </c>
+      <c r="P263" t="s" s="3">
+        <v>1583</v>
+      </c>
+      <c r="Q263" t="s" s="3">
+        <v>1584</v>
+      </c>
+      <c r="R263" t="s" s="3">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264">
+        <v>185</v>
+      </c>
+      <c r="B264" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D264" t="s">
+        <v>314</v>
+      </c>
+      <c r="E264" t="s">
+        <v>315</v>
+      </c>
+      <c r="F264" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G264" s="2">
+        <v>43801</v>
+      </c>
+      <c r="I264" s="2">
+        <v>44531</v>
+      </c>
+      <c r="K264" t="s">
+        <v>80</v>
+      </c>
+      <c r="L264" t="s">
+        <v>316</v>
+      </c>
+      <c r="N264" t="s">
+        <v>82</v>
+      </c>
+      <c r="O264" s="2">
+        <v>43488</v>
+      </c>
+      <c r="P264" t="s" s="3">
+        <v>1588</v>
+      </c>
+      <c r="Q264" t="s" s="3">
+        <v>1589</v>
+      </c>
+      <c r="R264" t="s" s="3">
+        <v>1590</v>
+      </c>
+      <c r="S264" t="s" s="3">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265">
+        <v>369</v>
+      </c>
+      <c r="B265" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D265" t="s">
+        <v>70</v>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR
+</t>
+        </is>
+      </c>
+      <c r="F265" t="s">
+        <v>48</v>
+      </c>
+      <c r="G265" s="2">
+        <v>44927</v>
+      </c>
+      <c r="I265" s="2">
+        <v>45657</v>
+      </c>
+      <c r="K265" t="s">
+        <v>49</v>
+      </c>
+      <c r="L265" t="s">
+        <v>71</v>
+      </c>
+      <c r="N265" t="s">
+        <v>51</v>
+      </c>
+      <c r="O265" s="2">
+        <v>44965</v>
+      </c>
+      <c r="P265" t="s" s="3">
+        <v>1592</v>
+      </c>
+      <c r="Q265" t="s" s="3">
+        <v>1593</v>
+      </c>
+      <c r="R265" t="s" s="3">
+        <v>1594</v>
+      </c>
+      <c r="S265" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fasciani-Roberto-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266">
+        <v>273</v>
+      </c>
+      <c r="B266" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D266" t="s">
         <v>56</v>
       </c>
-      <c r="E250" t="inlineStr">
+      <c r="E266" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F250" t="s">
+      <c r="F266" t="s">
         <v>57</v>
       </c>
-      <c r="G250" s="2">
+      <c r="G266" s="2">
         <v>44578</v>
       </c>
-      <c r="I250" s="2">
+      <c r="I266" s="2">
         <v>44926</v>
       </c>
-      <c r="K250" t="s">
+      <c r="K266" t="s">
         <v>58</v>
       </c>
-      <c r="L250" t="s">
-[...2 lines deleted...]
-      <c r="O250" s="2">
+      <c r="L266" t="s">
+        <v>93</v>
+      </c>
+      <c r="O266" s="2">
         <v>44579</v>
       </c>
-      <c r="P250" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S250" t="inlineStr" s="3">
+      <c r="P266" t="s" s="3">
+        <v>1595</v>
+      </c>
+      <c r="Q266" t="s" s="3">
+        <v>1596</v>
+      </c>
+      <c r="R266" t="s" s="3">
+        <v>1597</v>
+      </c>
+      <c r="S266" t="inlineStr" s="3">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SALVO-Roberta-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FASCIANI-Roberto-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
-    <row r="251">
-[...135 lines deleted...]
-      <c r="E254" t="inlineStr">
+    <row r="267">
+      <c r="A267">
+        <v>138</v>
+      </c>
+      <c r="B267" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E267" t="s">
+        <v>1601</v>
+      </c>
+      <c r="F267" t="s">
+        <v>1602</v>
+      </c>
+      <c r="G267" s="2">
+        <v>42948</v>
+      </c>
+      <c r="I267" s="2">
+        <v>43193</v>
+      </c>
+      <c r="J267" t="s">
+        <v>1603</v>
+      </c>
+      <c r="K267" t="inlineStr">
         <is>
-          <t>Direttore dei lavori e referente di comparto dei lavori di messa in sicurezza degli edifici privati ricedenti nel Comparto di Intervento n.4 danneggiati a seguito del fenomeno di subsidenza nel territorio del Comune di Guidonia Montecelio (RM) - Località Villalba</t>
+          <t>Regolamento Regionale 6 settembre 2002, n. 1; D.G.R. n. D.Lgs. 30 marzo 2001, n. 165, in particolare il comma 6 dell’art.7, in materia di conferimento di incarichi individuali, con contratti di lavoro autonomo, di natura occasionale e coordinata e continuativa; D.Lgs. 25 maggio 2017, n. 75 concernente “Modifiche e integrazioni al decreto legislativo 30 marzo 2001, n. 165, ai sensi degli articoli 16, commi 1, lettera a), e 2, lettere b), c), d) ed e) e 17,comma 1, lettere a), c), e), f), g), h), l) m), n), o), q), r), s) e z), della legge 7 agosto 2015, n. 124, in materia di riorganizzazione delle amministrazioni pubbliche”; delibera del Consiglio dell’ANAC n. 784 del 20 luglio 2016 con la quale è stato individuati l’elenco dei soggetti aggregatori, tra i quali per la Regione Lazio, la Direzione Centrale Acquisti;Decreto del Presidente della Regione Lazio numero T0653 del 23 dicembre 2005“Approvazione degli schemi di contratto-tipo relativi al conferimento degli incarichi di consulenza, aisensi del regolamento Regionale n. 17 del 5 agosto 2005;</t>
         </is>
       </c>
-      <c r="F254" t="s">
-[...46 lines deleted...]
-      <c r="E255" t="inlineStr">
+      <c r="L267" t="s">
+        <v>1604</v>
+      </c>
+      <c r="N267" t="s">
+        <v>82</v>
+      </c>
+      <c r="O267" s="2">
+        <v>43245</v>
+      </c>
+      <c r="P267" t="s" s="3">
+        <v>1605</v>
+      </c>
+      <c r="Q267" t="s" s="3">
+        <v>1606</v>
+      </c>
+      <c r="R267" t="s" s="3">
+        <v>1607</v>
+      </c>
+      <c r="S267" t="s" s="3">
+        <v>1608</v>
+      </c>
+      <c r="T267" t="s" s="3">
+        <v>1609</v>
+      </c>
+      <c r="U267" t="s" s="3">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268">
+        <v>49</v>
+      </c>
+      <c r="B268" t="s">
+        <v>362</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D268" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E268" t="s">
+        <v>1613</v>
+      </c>
+      <c r="F268" t="s" s="4">
+        <v>1614</v>
+      </c>
+      <c r="G268" s="2">
+        <v>41542</v>
+      </c>
+      <c r="I268" s="2">
+        <v>41676</v>
+      </c>
+      <c r="K268" t="s">
+        <v>283</v>
+      </c>
+      <c r="L268" t="s">
+        <v>1615</v>
+      </c>
+      <c r="N268" t="s">
+        <v>82</v>
+      </c>
+      <c r="O268" s="2">
+        <v>42038</v>
+      </c>
+      <c r="P268" t="s" s="3">
+        <v>1616</v>
+      </c>
+      <c r="Q268" t="s" s="3">
+        <v>1617</v>
+      </c>
+      <c r="R268" t="s" s="3">
+        <v>1618</v>
+      </c>
+      <c r="S268" t="s" s="3">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269">
+        <v>50</v>
+      </c>
+      <c r="B269" t="s">
+        <v>362</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D269" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E269" t="s">
+        <v>1620</v>
+      </c>
+      <c r="F269" t="s" s="4">
+        <v>1614</v>
+      </c>
+      <c r="G269" s="2">
+        <v>41542</v>
+      </c>
+      <c r="I269" s="2">
+        <v>41676</v>
+      </c>
+      <c r="K269" t="s">
+        <v>283</v>
+      </c>
+      <c r="L269" t="s">
+        <v>1621</v>
+      </c>
+      <c r="N269" t="s">
+        <v>82</v>
+      </c>
+      <c r="O269" s="2">
+        <v>42038</v>
+      </c>
+      <c r="P269" t="s" s="3">
+        <v>1616</v>
+      </c>
+      <c r="Q269" t="s" s="3">
+        <v>1622</v>
+      </c>
+      <c r="R269" t="s" s="3">
+        <v>1623</v>
+      </c>
+      <c r="S269" t="s" s="3">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270">
+        <v>69</v>
+      </c>
+      <c r="B270" t="s">
+        <v>362</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D270" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E270" t="s">
+        <v>1625</v>
+      </c>
+      <c r="F270" t="s" s="4">
+        <v>1626</v>
+      </c>
+      <c r="G270" s="2">
+        <v>42025</v>
+      </c>
+      <c r="I270" s="2">
+        <v>42085</v>
+      </c>
+      <c r="K270" t="s">
+        <v>283</v>
+      </c>
+      <c r="L270" t="s">
+        <v>1627</v>
+      </c>
+      <c r="N270" t="s">
+        <v>82</v>
+      </c>
+      <c r="O270" s="2">
+        <v>42038</v>
+      </c>
+      <c r="P270" t="s" s="3">
+        <v>1616</v>
+      </c>
+      <c r="Q270" t="s" s="3">
+        <v>1628</v>
+      </c>
+      <c r="R270" t="s" s="3">
+        <v>1629</v>
+      </c>
+      <c r="S270" t="s" s="3">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271">
+        <v>80</v>
+      </c>
+      <c r="B271" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D271" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E271" t="inlineStr">
         <is>
-          <t>Consulenza Tecnica di Parte per la Regione Lazio – CTP Fascicolo n. 156-1/2019 - ricorso in riassunzione presso il Tribunale Regionale delle Acque Pubbliche - Eredi Gianni c/ Regione Lazio ed altri per i lavori di ripristino della officiosità idraulica del fosso di Pratolungo, compresa la manutenzione straordinaria dell’alveo e la costituzione di opportune opere di accumulo e laminazione delle piene. II Lotto.&amp;nbsp;</t>
+          <t>Coordinatore della sicurezza in fase di esecuzione dei lavori di riordino dell'area lacuale all'incile del fiume Marta sul lago di Bolsena nel Comune di Marta (VT).</t>
         </is>
       </c>
-      <c r="F255" t="s">
-[...84 lines deleted...]
-      <c r="D257" t="s">
+      <c r="F271" t="s" s="4">
+        <v>1633</v>
+      </c>
+      <c r="G271" s="2">
+        <v>41211</v>
+      </c>
+      <c r="I271" s="2">
+        <v>42460</v>
+      </c>
+      <c r="K271" t="s">
+        <v>1634</v>
+      </c>
+      <c r="L271" t="s">
+        <v>1635</v>
+      </c>
+      <c r="N271" t="s">
+        <v>82</v>
+      </c>
+      <c r="O271" s="2">
+        <v>42144</v>
+      </c>
+      <c r="P271" t="s" s="3">
+        <v>1636</v>
+      </c>
+      <c r="Q271" t="s" s="3">
+        <v>1637</v>
+      </c>
+      <c r="R271" t="s" s="3">
+        <v>1638</v>
+      </c>
+      <c r="S271" t="s" s="3">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272">
+        <v>62</v>
+      </c>
+      <c r="B272" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D272" t="s">
+        <v>305</v>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>Rifiorimento delle scogliere esistenti nel tratto di litorale Marina di S. Janni - Gianola nel Comune di Formia – Prog. n. 197 del 15/03/11 - CIG 3262126787 -Affidamento del servizio di coordinamento della sicurezza in fase di esecuzione</t>
+        </is>
+      </c>
+      <c r="F272">
+        <v>25094</v>
+      </c>
+      <c r="G272" s="2">
+        <v>41583</v>
+      </c>
+      <c r="I272" s="2">
+        <v>41697</v>
+      </c>
+      <c r="K272" t="s">
+        <v>1640</v>
+      </c>
+      <c r="L272" t="s">
+        <v>1641</v>
+      </c>
+      <c r="M272" t="s">
+        <v>217</v>
+      </c>
+      <c r="N272" t="s">
+        <v>82</v>
+      </c>
+      <c r="O272" s="2">
+        <v>42020</v>
+      </c>
+      <c r="P272" t="s" s="3">
+        <v>1642</v>
+      </c>
+      <c r="Q272" t="s" s="3">
+        <v>1643</v>
+      </c>
+      <c r="R272" t="s" s="3">
+        <v>1644</v>
+      </c>
+      <c r="S272" t="s" s="3">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273">
+        <v>134</v>
+      </c>
+      <c r="B273" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D273" t="s">
+        <v>76</v>
+      </c>
+      <c r="E273" t="s">
+        <v>77</v>
+      </c>
+      <c r="F273">
+        <v>30</v>
+      </c>
+      <c r="G273" s="2">
+        <v>42853</v>
+      </c>
+      <c r="I273" s="2">
+        <v>43400</v>
+      </c>
+      <c r="K273" t="s">
+        <v>1648</v>
+      </c>
+      <c r="L273" t="s">
+        <v>1649</v>
+      </c>
+      <c r="N273" t="s">
+        <v>82</v>
+      </c>
+      <c r="O273" s="2">
+        <v>42943</v>
+      </c>
+      <c r="P273" t="s" s="3">
+        <v>1650</v>
+      </c>
+      <c r="Q273" t="s" s="3">
+        <v>1651</v>
+      </c>
+      <c r="R273" t="s" s="3">
+        <v>1652</v>
+      </c>
+      <c r="S273" t="s" s="3">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274">
+        <v>90</v>
+      </c>
+      <c r="B274" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D274" t="s">
+        <v>622</v>
+      </c>
+      <c r="E274" t="s">
+        <v>623</v>
+      </c>
+      <c r="F274" t="s">
+        <v>1655</v>
+      </c>
+      <c r="G274" s="2">
+        <v>42219</v>
+      </c>
+      <c r="I274" s="2">
+        <v>43028</v>
+      </c>
+      <c r="J274" t="s">
+        <v>1656</v>
+      </c>
+      <c r="K274" t="s">
+        <v>625</v>
+      </c>
+      <c r="L274" t="s">
+        <v>153</v>
+      </c>
+      <c r="N274" t="s">
+        <v>82</v>
+      </c>
+      <c r="O274" s="2">
+        <v>43033</v>
+      </c>
+      <c r="P274" t="s" s="3">
+        <v>1657</v>
+      </c>
+      <c r="Q274" t="s" s="3">
+        <v>1658</v>
+      </c>
+      <c r="R274" t="s" s="3">
+        <v>1659</v>
+      </c>
+      <c r="S274" t="s" s="3">
+        <v>1660</v>
+      </c>
+      <c r="T274" t="s" s="3">
+        <v>1661</v>
+      </c>
+      <c r="U274" t="s" s="3">
+        <v>1662</v>
+      </c>
+      <c r="V274" t="s" s="3">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275">
+        <v>53</v>
+      </c>
+      <c r="B275" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D275" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E275" t="s">
+        <v>1665</v>
+      </c>
+      <c r="F275" t="s" s="4">
+        <v>1666</v>
+      </c>
+      <c r="G275" s="2">
+        <v>41781</v>
+      </c>
+      <c r="I275" s="2">
+        <v>42512</v>
+      </c>
+      <c r="K275" t="s">
+        <v>283</v>
+      </c>
+      <c r="L275" t="s">
+        <v>1667</v>
+      </c>
+      <c r="N275" t="s">
+        <v>82</v>
+      </c>
+      <c r="O275" s="2">
+        <v>41971</v>
+      </c>
+      <c r="P275" t="s" s="3">
+        <v>1668</v>
+      </c>
+      <c r="Q275" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrari_Roberto_Attestazione_insussistenza_situazioni_conflitto_interesse.pdf</t>
+        </is>
+      </c>
+      <c r="R275" t="s" s="3">
+        <v>1669</v>
+      </c>
+      <c r="S275" t="s" s="3">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276">
+        <v>11</v>
+      </c>
+      <c r="B276" t="s">
+        <v>280</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D276" t="s">
+        <v>240</v>
+      </c>
+      <c r="E276" t="s">
+        <v>241</v>
+      </c>
+      <c r="F276" t="s" s="4">
+        <v>1672</v>
+      </c>
+      <c r="G276" s="2">
+        <v>41215</v>
+      </c>
+      <c r="I276" s="2">
+        <v>41579</v>
+      </c>
+      <c r="L276" t="s">
+        <v>1673</v>
+      </c>
+      <c r="O276" s="2">
+        <v>41625</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277">
+        <v>298</v>
+      </c>
+      <c r="B277" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D277" t="s">
         <v>56</v>
       </c>
-      <c r="E257" t="inlineStr">
+      <c r="E277" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F257" t="s">
+      <c r="F277" t="s">
         <v>57</v>
       </c>
-      <c r="G257" s="2">
+      <c r="G277" s="2">
         <v>44578</v>
       </c>
-      <c r="I257" s="2">
+      <c r="I277" s="2">
         <v>44926</v>
       </c>
-      <c r="K257" t="s">
+      <c r="K277" t="s">
         <v>58</v>
       </c>
-      <c r="L257" t="s">
-[...2 lines deleted...]
-      <c r="O257" s="2">
+      <c r="L277" t="s">
+        <v>93</v>
+      </c>
+      <c r="O277" s="2">
         <v>44579</v>
       </c>
-      <c r="P257" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S257" t="inlineStr" s="3">
+      <c r="P277" t="s" s="3">
+        <v>1676</v>
+      </c>
+      <c r="Q277" t="s" s="3">
+        <v>1677</v>
+      </c>
+      <c r="R277" t="s" s="3">
+        <v>1678</v>
+      </c>
+      <c r="S277" t="s" s="3">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278">
+        <v>316</v>
+      </c>
+      <c r="B278" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D278" t="s">
+        <v>56</v>
+      </c>
+      <c r="E278" t="inlineStr">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FASCIANI-Roberto-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
+</t>
         </is>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E258" t="inlineStr">
+      <c r="F278" t="s">
+        <v>57</v>
+      </c>
+      <c r="G278" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I278" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K278" t="s">
+        <v>58</v>
+      </c>
+      <c r="L278" t="s">
+        <v>1088</v>
+      </c>
+      <c r="O278" s="2">
+        <v>44579</v>
+      </c>
+      <c r="P278" t="s" s="3">
+        <v>1682</v>
+      </c>
+      <c r="Q278" t="s" s="3">
+        <v>1683</v>
+      </c>
+      <c r="R278" t="s" s="3">
+        <v>1684</v>
+      </c>
+      <c r="S278" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FOGLIA-MANZILLO-Nicola-Attestazione-insussistenza-situazioni-conflitto-interesse_0.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279">
+        <v>247</v>
+      </c>
+      <c r="B279" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D279" t="s">
+        <v>112</v>
+      </c>
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
+</t>
+        </is>
+      </c>
+      <c r="F279" t="s">
+        <v>57</v>
+      </c>
+      <c r="G279" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I279" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K279" t="s">
+        <v>58</v>
+      </c>
+      <c r="L279" t="s">
+        <v>1088</v>
+      </c>
+      <c r="O279" s="2">
+        <v>44575</v>
+      </c>
+      <c r="P279" t="s" s="3">
+        <v>1685</v>
+      </c>
+      <c r="Q279" t="s" s="3">
+        <v>1686</v>
+      </c>
+      <c r="R279" t="s" s="3">
+        <v>1687</v>
+      </c>
+      <c r="S279" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FOGLIA-MANZILLO-Nicola-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280">
+        <v>151</v>
+      </c>
+      <c r="B280" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D280" t="s">
+        <v>430</v>
+      </c>
+      <c r="E280" t="inlineStr">
+        <is>
+          <t>Supporto delle funzioni tecnico operative ai fini degli adempimenti previsti dall’art. 3 dell’o.p.d.c n. 391/2016 nonché per la ridefinizione di un modello di governance del ciclo di rifiuti</t>
+        </is>
+      </c>
+      <c r="F280" t="s" s="4">
+        <v>1690</v>
+      </c>
+      <c r="G280" s="2">
+        <v>43383</v>
+      </c>
+      <c r="I280" s="2">
+        <v>43465</v>
+      </c>
+      <c r="J280" t="s">
+        <v>1691</v>
+      </c>
+      <c r="K280" t="s">
+        <v>1692</v>
+      </c>
+      <c r="L280" t="s">
+        <v>1693</v>
+      </c>
+      <c r="N280" t="s">
+        <v>82</v>
+      </c>
+      <c r="O280" s="2">
+        <v>43473</v>
+      </c>
+      <c r="P280" t="s" s="3">
+        <v>1694</v>
+      </c>
+      <c r="Q280" t="s" s="3">
+        <v>1695</v>
+      </c>
+      <c r="R280" t="s" s="3">
+        <v>1696</v>
+      </c>
+      <c r="S280" t="s" s="3">
+        <v>1697</v>
+      </c>
+      <c r="T280" t="s" s="3">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281">
+        <v>119</v>
+      </c>
+      <c r="B281" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E281" t="inlineStr">
+        <is>
+          <t>Consulenza tecnico-operativa per gli adempimenti previsti dall’art. 3 dell’O.P.D.C. n. 391/2016 nonché per la ridefinizione di un modello di governance del ciclo dei rifiuti.</t>
+        </is>
+      </c>
+      <c r="F281" t="s" s="4">
+        <v>1700</v>
+      </c>
+      <c r="G281" s="2">
+        <v>42689</v>
+      </c>
+      <c r="I281" s="2">
+        <v>43234</v>
+      </c>
+      <c r="K281" t="s">
+        <v>1701</v>
+      </c>
+      <c r="L281" t="s">
+        <v>1702</v>
+      </c>
+      <c r="N281" t="s">
+        <v>82</v>
+      </c>
+      <c r="O281" s="2">
+        <v>42716</v>
+      </c>
+      <c r="P281" t="s" s="3">
+        <v>1703</v>
+      </c>
+      <c r="Q281" t="s" s="3">
+        <v>1704</v>
+      </c>
+      <c r="R281" t="s" s="3">
+        <v>1705</v>
+      </c>
+      <c r="S281" t="s" s="3">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282">
+        <v>263</v>
+      </c>
+      <c r="B282" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D282" t="s">
+        <v>112</v>
+      </c>
+      <c r="E282" t="inlineStr">
+        <is>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
+</t>
+        </is>
+      </c>
+      <c r="F282" t="s">
+        <v>57</v>
+      </c>
+      <c r="G282" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I282" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K282" t="s">
+        <v>58</v>
+      </c>
+      <c r="L282" t="s">
+        <v>93</v>
+      </c>
+      <c r="O282" s="2">
+        <v>44578</v>
+      </c>
+      <c r="P282" t="s" s="3">
+        <v>1708</v>
+      </c>
+      <c r="Q282" t="s" s="3">
+        <v>1709</v>
+      </c>
+      <c r="R282" t="s" s="3">
+        <v>1710</v>
+      </c>
+      <c r="S282" t="s" s="3">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283">
+        <v>33</v>
+      </c>
+      <c r="B283" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D283" t="s">
+        <v>326</v>
+      </c>
+      <c r="E283" t="s">
+        <v>327</v>
+      </c>
+      <c r="F283" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G283" s="2">
+        <v>41688</v>
+      </c>
+      <c r="I283" s="2">
+        <v>42417</v>
+      </c>
+      <c r="K283" t="s">
+        <v>328</v>
+      </c>
+      <c r="L283" t="s">
+        <v>329</v>
+      </c>
+      <c r="M283" t="s">
+        <v>330</v>
+      </c>
+      <c r="N283" t="s">
+        <v>82</v>
+      </c>
+      <c r="O283" s="2">
+        <v>41971</v>
+      </c>
+      <c r="P283" t="s" s="3">
+        <v>1714</v>
+      </c>
+      <c r="Q283" t="s" s="3">
+        <v>1715</v>
+      </c>
+      <c r="R283" t="s" s="3">
+        <v>1716</v>
+      </c>
+      <c r="S283" t="s" s="3">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284">
+        <v>110</v>
+      </c>
+      <c r="B284" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D284" t="s">
+        <v>76</v>
+      </c>
+      <c r="E284" t="s">
+        <v>77</v>
+      </c>
+      <c r="F284" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G284" s="2">
+        <v>42642</v>
+      </c>
+      <c r="I284" s="2">
+        <v>43371</v>
+      </c>
+      <c r="K284" t="s">
+        <v>80</v>
+      </c>
+      <c r="L284" t="s">
+        <v>321</v>
+      </c>
+      <c r="N284" t="s">
+        <v>82</v>
+      </c>
+      <c r="O284" s="2">
+        <v>42642</v>
+      </c>
+      <c r="P284" t="s" s="3">
+        <v>1717</v>
+      </c>
+      <c r="Q284" t="s" s="3">
+        <v>1718</v>
+      </c>
+      <c r="R284" t="s" s="3">
+        <v>1719</v>
+      </c>
+      <c r="S284" t="s" s="3">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285">
+        <v>44</v>
+      </c>
+      <c r="B285" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D285" t="s">
+        <v>326</v>
+      </c>
+      <c r="E285" t="s">
+        <v>327</v>
+      </c>
+      <c r="F285" t="s" s="4">
+        <v>1721</v>
+      </c>
+      <c r="G285" s="2">
+        <v>41589</v>
+      </c>
+      <c r="I285" s="2">
+        <v>41830</v>
+      </c>
+      <c r="K285" t="s" s="4">
+        <v>1722</v>
+      </c>
+      <c r="L285" t="s">
+        <v>1723</v>
+      </c>
+      <c r="O285" s="2">
+        <v>41810</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286">
+        <v>48</v>
+      </c>
+      <c r="B286" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E286" t="s">
+        <v>77</v>
+      </c>
+      <c r="F286">
+        <v>60</v>
+      </c>
+      <c r="G286" s="2">
+        <v>41837</v>
+      </c>
+      <c r="I286" s="2">
+        <v>42567</v>
+      </c>
+      <c r="K286" t="s">
+        <v>1380</v>
+      </c>
+      <c r="L286" t="s">
+        <v>1725</v>
+      </c>
+      <c r="N286" t="s">
+        <v>82</v>
+      </c>
+      <c r="O286" s="2">
+        <v>41971</v>
+      </c>
+      <c r="P286" t="s" s="3">
+        <v>1726</v>
+      </c>
+      <c r="Q286" t="s" s="3">
+        <v>1727</v>
+      </c>
+      <c r="R286" t="s" s="3">
+        <v>1728</v>
+      </c>
+      <c r="S286" t="s" s="3">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287">
+        <v>186</v>
+      </c>
+      <c r="B287" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D287" t="s">
+        <v>314</v>
+      </c>
+      <c r="E287" t="s">
+        <v>315</v>
+      </c>
+      <c r="F287" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G287" s="2">
+        <v>43801</v>
+      </c>
+      <c r="I287" s="2">
+        <v>44531</v>
+      </c>
+      <c r="K287" t="s">
+        <v>80</v>
+      </c>
+      <c r="L287" t="s">
+        <v>316</v>
+      </c>
+      <c r="N287" t="s">
+        <v>82</v>
+      </c>
+      <c r="O287" s="2">
+        <v>43488</v>
+      </c>
+      <c r="P287" t="s" s="3">
+        <v>1732</v>
+      </c>
+      <c r="Q287" t="s" s="3">
+        <v>1733</v>
+      </c>
+      <c r="R287" t="s" s="3">
+        <v>1734</v>
+      </c>
+      <c r="S287" t="s" s="3">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288">
+        <v>255</v>
+      </c>
+      <c r="B288" t="s">
+        <v>312</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D288" t="s">
+        <v>56</v>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
+</t>
+        </is>
+      </c>
+      <c r="F288" t="s">
+        <v>57</v>
+      </c>
+      <c r="G288" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I288" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K288" t="s">
+        <v>58</v>
+      </c>
+      <c r="L288" t="s">
+        <v>93</v>
+      </c>
+      <c r="O288" s="2">
+        <v>44578</v>
+      </c>
+      <c r="P288" t="s" s="3">
+        <v>1736</v>
+      </c>
+      <c r="Q288" t="s" s="3">
+        <v>1737</v>
+      </c>
+      <c r="R288" t="s" s="3">
+        <v>1738</v>
+      </c>
+      <c r="S288" t="s" s="3">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289">
+        <v>607</v>
+      </c>
+      <c r="B289" t="s">
+        <v>312</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D289" t="s">
+        <v>40</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1740</v>
+      </c>
+      <c r="F289" t="s">
+        <v>42</v>
+      </c>
+      <c r="G289" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I289" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L289" t="s">
+        <v>43</v>
+      </c>
+      <c r="O289" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P289" t="s" s="3">
+        <v>1741</v>
+      </c>
+      <c r="Q289" t="s" s="3">
+        <v>1742</v>
+      </c>
+      <c r="R289" t="s" s="3">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290">
+        <v>499</v>
+      </c>
+      <c r="B290" t="s">
+        <v>312</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D290" t="s">
+        <v>40</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1744</v>
+      </c>
+      <c r="F290" t="s">
+        <v>98</v>
+      </c>
+      <c r="G290" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I290" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L290" t="s">
+        <v>65</v>
+      </c>
+      <c r="O290" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P290" t="s" s="3">
+        <v>1745</v>
+      </c>
+      <c r="Q290" t="s" s="3">
+        <v>1746</v>
+      </c>
+      <c r="R290" t="s" s="3">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291">
+        <v>370</v>
+      </c>
+      <c r="B291" t="s">
+        <v>312</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D291" t="s">
+        <v>70</v>
+      </c>
+      <c r="E291" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR
 </t>
         </is>
       </c>
-      <c r="F258" t="s">
+      <c r="F291" t="s">
         <v>48</v>
       </c>
-      <c r="G258" s="2">
+      <c r="G291" s="2">
         <v>44927</v>
       </c>
-      <c r="I258" s="2">
+      <c r="I291" s="2">
         <v>45657</v>
       </c>
-      <c r="K258" t="s">
+      <c r="K291" t="s">
         <v>49</v>
       </c>
-      <c r="L258" t="s">
+      <c r="L291" t="s">
+        <v>71</v>
+      </c>
+      <c r="N291" t="s">
+        <v>51</v>
+      </c>
+      <c r="O291" s="2">
+        <v>44965</v>
+      </c>
+      <c r="P291" t="s" s="3">
+        <v>1748</v>
+      </c>
+      <c r="Q291" t="s" s="3">
+        <v>1749</v>
+      </c>
+      <c r="R291" t="s" s="3">
+        <v>1750</v>
+      </c>
+      <c r="S291" t="s" s="3">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292">
+        <v>71</v>
+      </c>
+      <c r="B292" t="s">
+        <v>566</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1754</v>
+      </c>
+      <c r="F292" t="s" s="4">
+        <v>1755</v>
+      </c>
+      <c r="G292" s="2">
+        <v>42080</v>
+      </c>
+      <c r="I292" s="2">
+        <v>42445</v>
+      </c>
+      <c r="K292" t="s">
+        <v>1380</v>
+      </c>
+      <c r="L292" t="s">
+        <v>1756</v>
+      </c>
+      <c r="N292" t="s">
         <v>82</v>
       </c>
-      <c r="N258" t="s">
-[...547 lines deleted...]
-      <c r="E269" t="inlineStr">
+      <c r="O292" s="2">
+        <v>42258</v>
+      </c>
+      <c r="P292" t="s" s="3">
+        <v>1757</v>
+      </c>
+      <c r="Q292" t="s" s="3">
+        <v>1758</v>
+      </c>
+      <c r="R292" t="s" s="3">
+        <v>1759</v>
+      </c>
+      <c r="S292" t="s" s="3">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293">
+        <v>260</v>
+      </c>
+      <c r="B293" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D293" t="s">
+        <v>112</v>
+      </c>
+      <c r="E293" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F269" t="s">
+      <c r="F293" t="s">
         <v>57</v>
       </c>
-      <c r="G269" s="2">
+      <c r="G293" s="2">
         <v>44578</v>
       </c>
-      <c r="I269" s="2">
+      <c r="I293" s="2">
         <v>44926</v>
       </c>
-      <c r="K269" t="s">
+      <c r="K293" t="s">
         <v>58</v>
       </c>
-      <c r="L269" t="s">
-[...31 lines deleted...]
-      <c r="E270" t="inlineStr">
+      <c r="L293" t="s">
+        <v>93</v>
+      </c>
+      <c r="O293" s="2">
+        <v>44578</v>
+      </c>
+      <c r="P293" t="s" s="3">
+        <v>1763</v>
+      </c>
+      <c r="Q293" t="s" s="3">
+        <v>1764</v>
+      </c>
+      <c r="R293" t="s" s="3">
+        <v>1765</v>
+      </c>
+      <c r="S293" t="s" s="3">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294">
+        <v>55</v>
+      </c>
+      <c r="B294" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F294" t="s">
+        <v>1771</v>
+      </c>
+      <c r="G294" s="2">
+        <v>41307</v>
+      </c>
+      <c r="I294" s="2">
+        <v>41851</v>
+      </c>
+      <c r="K294" t="s">
+        <v>1772</v>
+      </c>
+      <c r="L294" t="s">
+        <v>1773</v>
+      </c>
+      <c r="N294" t="s">
+        <v>82</v>
+      </c>
+      <c r="O294" s="2">
+        <v>42020</v>
+      </c>
+      <c r="P294" t="s" s="3">
+        <v>1774</v>
+      </c>
+      <c r="Q294" t="s" s="3">
+        <v>1775</v>
+      </c>
+      <c r="R294" t="s" s="3">
+        <v>1776</v>
+      </c>
+      <c r="S294" t="s" s="3">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295">
+        <v>500</v>
+      </c>
+      <c r="B295" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D295" t="s">
+        <v>120</v>
+      </c>
+      <c r="E295" t="s">
+        <v>1780</v>
+      </c>
+      <c r="F295" t="s">
+        <v>1781</v>
+      </c>
+      <c r="G295" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I295" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L295" t="s">
+        <v>65</v>
+      </c>
+      <c r="O295" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P295" t="s" s="3">
+        <v>1782</v>
+      </c>
+      <c r="Q295" t="s" s="3">
+        <v>1783</v>
+      </c>
+      <c r="R295" t="s" s="3">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296">
+        <v>609</v>
+      </c>
+      <c r="B296" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D296" t="s">
+        <v>40</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1785</v>
+      </c>
+      <c r="F296" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G296" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I296" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L296" t="s">
+        <v>43</v>
+      </c>
+      <c r="O296" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P296" t="s" s="3">
+        <v>1786</v>
+      </c>
+      <c r="Q296" t="s" s="3">
+        <v>1787</v>
+      </c>
+      <c r="R296" t="s" s="3">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297">
+        <v>435</v>
+      </c>
+      <c r="B297" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D297" t="s">
+        <v>169</v>
+      </c>
+      <c r="E297" t="s">
+        <v>1789</v>
+      </c>
+      <c r="F297" s="5">
+        <v>38.064</v>
+      </c>
+      <c r="G297" s="2">
+        <v>45476</v>
+      </c>
+      <c r="I297" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L297" t="s">
+        <v>1790</v>
+      </c>
+      <c r="O297" s="2">
+        <v>45562</v>
+      </c>
+      <c r="P297" t="s" s="3">
+        <v>1791</v>
+      </c>
+      <c r="Q297" t="s" s="3">
+        <v>1792</v>
+      </c>
+      <c r="R297" t="s" s="3">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298">
+        <v>195</v>
+      </c>
+      <c r="B298" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D298" t="s">
+        <v>430</v>
+      </c>
+      <c r="E298" t="inlineStr">
+        <is>
+          <t>Valorizzazione della storia e della memoria del Territorio della Regione Lazio e per l'ideazione e la promozione di progetti ed iniziative finalizzati alla trasmissione della conoscenza storica.</t>
+        </is>
+      </c>
+      <c r="F298" t="s" s="4">
+        <v>364</v>
+      </c>
+      <c r="G298" s="2">
+        <v>43917</v>
+      </c>
+      <c r="I298" s="2">
+        <v>44465</v>
+      </c>
+      <c r="K298" t="s">
+        <v>442</v>
+      </c>
+      <c r="L298" t="s">
+        <v>1796</v>
+      </c>
+      <c r="N298" t="s">
+        <v>82</v>
+      </c>
+      <c r="O298" s="2">
+        <v>43920</v>
+      </c>
+      <c r="P298" t="s" s="3">
+        <v>1797</v>
+      </c>
+      <c r="Q298" t="s" s="3">
+        <v>1798</v>
+      </c>
+      <c r="R298" t="s" s="3">
+        <v>1799</v>
+      </c>
+      <c r="S298" t="s" s="3">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299">
+        <v>104</v>
+      </c>
+      <c r="B299" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D299" t="s">
+        <v>430</v>
+      </c>
+      <c r="E299" t="inlineStr">
+        <is>
+          <t>Collaborazione coordinata e continuativa per assolvere all’incarico di consulente del Presidente della Regione Lazio per il coordinamento e la promozione di iniziative per la valorizzazione della conoscenza della storia del territorio, la salvaguardia della conservazione e della trasmissione della memoria dei principali avvenimenti che hanno interessato il Lazio nell'ambito della storia d'Italia e d'Europa.</t>
+        </is>
+      </c>
+      <c r="F299" t="s" s="4">
+        <v>364</v>
+      </c>
+      <c r="G299" s="2">
+        <v>42436</v>
+      </c>
+      <c r="I299" s="2">
+        <v>43220</v>
+      </c>
+      <c r="J299" t="s">
+        <v>597</v>
+      </c>
+      <c r="K299" t="s">
+        <v>161</v>
+      </c>
+      <c r="L299" t="s">
+        <v>1801</v>
+      </c>
+      <c r="N299" t="s">
+        <v>82</v>
+      </c>
+      <c r="O299" s="2">
+        <v>42916</v>
+      </c>
+      <c r="P299" t="s" s="3">
+        <v>1802</v>
+      </c>
+      <c r="Q299" t="s" s="3">
+        <v>1803</v>
+      </c>
+      <c r="R299" t="s" s="3">
+        <v>1804</v>
+      </c>
+      <c r="S299" t="s" s="3">
+        <v>1805</v>
+      </c>
+      <c r="T299" t="s" s="3">
+        <v>1806</v>
+      </c>
+      <c r="U299" t="s" s="3">
+        <v>1806</v>
+      </c>
+      <c r="V299" t="s" s="3">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300">
+        <v>59</v>
+      </c>
+      <c r="B300" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D300" t="s">
+        <v>430</v>
+      </c>
+      <c r="E300" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F300" t="s">
+        <v>609</v>
+      </c>
+      <c r="G300" s="2">
+        <v>41852</v>
+      </c>
+      <c r="I300" s="2">
+        <v>42369</v>
+      </c>
+      <c r="K300" t="s">
+        <v>1252</v>
+      </c>
+      <c r="L300" t="s">
+        <v>1809</v>
+      </c>
+      <c r="N300" t="s">
+        <v>82</v>
+      </c>
+      <c r="O300" s="2">
+        <v>41974</v>
+      </c>
+      <c r="P300" t="s" s="3">
+        <v>1810</v>
+      </c>
+      <c r="Q300" t="s" s="3">
+        <v>1811</v>
+      </c>
+      <c r="R300" t="s" s="3">
+        <v>1812</v>
+      </c>
+      <c r="S300" t="s" s="3">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301">
+        <v>150</v>
+      </c>
+      <c r="B301" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D301" t="s">
+        <v>430</v>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>Valorizzazione della storia e della memoria del Territorio della Regione Lazio e per l'ideazione e la promozione di progetti ed iniziative finalizzati alla trasmissione della conoscenza storica.</t>
+        </is>
+      </c>
+      <c r="F301" t="s" s="4">
+        <v>364</v>
+      </c>
+      <c r="G301" s="2">
+        <v>43370</v>
+      </c>
+      <c r="I301" s="2">
+        <v>43917</v>
+      </c>
+      <c r="K301" t="s">
+        <v>1259</v>
+      </c>
+      <c r="L301" t="s">
+        <v>1814</v>
+      </c>
+      <c r="N301" t="s">
+        <v>82</v>
+      </c>
+      <c r="O301" s="2">
+        <v>43370</v>
+      </c>
+      <c r="P301" t="s" s="3">
+        <v>1815</v>
+      </c>
+      <c r="Q301" t="s" s="3">
+        <v>1816</v>
+      </c>
+      <c r="R301" t="s" s="3">
+        <v>1817</v>
+      </c>
+      <c r="S301" t="s" s="3">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302">
+        <v>20</v>
+      </c>
+      <c r="B302" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D302" t="s">
+        <v>430</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F302" t="s" s="4">
+        <v>364</v>
+      </c>
+      <c r="G302" s="2">
+        <v>41456</v>
+      </c>
+      <c r="I302" s="2">
+        <v>41820</v>
+      </c>
+      <c r="L302" t="s">
+        <v>1819</v>
+      </c>
+      <c r="O302" s="2">
+        <v>41625</v>
+      </c>
+      <c r="P302" t="s" s="3">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303">
+        <v>371</v>
+      </c>
+      <c r="B303" t="s">
+        <v>652</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D303" t="s">
+        <v>70</v>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR
+</t>
+        </is>
+      </c>
+      <c r="F303" t="s">
+        <v>48</v>
+      </c>
+      <c r="G303" s="2">
+        <v>44927</v>
+      </c>
+      <c r="I303" s="2">
+        <v>45657</v>
+      </c>
+      <c r="K303" t="s">
+        <v>49</v>
+      </c>
+      <c r="L303" t="s">
+        <v>71</v>
+      </c>
+      <c r="N303" t="s">
+        <v>51</v>
+      </c>
+      <c r="O303" s="2">
+        <v>44965</v>
+      </c>
+      <c r="P303" t="s" s="3">
+        <v>1821</v>
+      </c>
+      <c r="Q303" t="s" s="3">
+        <v>1822</v>
+      </c>
+      <c r="R303" t="s" s="3">
+        <v>1823</v>
+      </c>
+      <c r="S303" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Germani-Antonio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304">
+        <v>610</v>
+      </c>
+      <c r="B304" t="s">
+        <v>652</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D304" t="s">
+        <v>40</v>
+      </c>
+      <c r="E304" t="s">
+        <v>828</v>
+      </c>
+      <c r="F304" t="s">
+        <v>42</v>
+      </c>
+      <c r="G304" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I304" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L304" t="s">
+        <v>43</v>
+      </c>
+      <c r="O304" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P304" t="s" s="3">
+        <v>1824</v>
+      </c>
+      <c r="Q304" t="s" s="3">
+        <v>1825</v>
+      </c>
+      <c r="R304" t="s" s="3">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305">
+        <v>501</v>
+      </c>
+      <c r="B305" t="s">
+        <v>652</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D305" t="s">
+        <v>40</v>
+      </c>
+      <c r="E305" t="s">
+        <v>832</v>
+      </c>
+      <c r="F305" t="s">
+        <v>98</v>
+      </c>
+      <c r="G305" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I305" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L305" t="s">
+        <v>65</v>
+      </c>
+      <c r="O305" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P305" t="s" s="3">
+        <v>1827</v>
+      </c>
+      <c r="Q305" t="s" s="3">
+        <v>1828</v>
+      </c>
+      <c r="R305" t="s" s="3">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306">
+        <v>338</v>
+      </c>
+      <c r="B306" t="s">
+        <v>652</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D306" t="s">
+        <v>112</v>
+      </c>
+      <c r="E306" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F270" t="s">
+      <c r="F306" t="s">
         <v>57</v>
       </c>
-      <c r="G270" s="2">
-[...2 lines deleted...]
-      <c r="I270" s="2">
+      <c r="G306" s="2">
+        <v>44767</v>
+      </c>
+      <c r="I306" s="2">
         <v>44926</v>
       </c>
-      <c r="K270" t="s">
+      <c r="K306" t="s">
         <v>58</v>
       </c>
-      <c r="L270" t="s">
-[...33 lines deleted...]
-      <c r="E271" t="inlineStr">
+      <c r="L306" t="s">
+        <v>1830</v>
+      </c>
+      <c r="O306" s="2">
+        <v>44838</v>
+      </c>
+      <c r="P306" t="s" s="3">
+        <v>1831</v>
+      </c>
+      <c r="Q306" t="s" s="3">
+        <v>1832</v>
+      </c>
+      <c r="R306" t="s" s="3">
+        <v>1833</v>
+      </c>
+      <c r="S306" t="s" s="3">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307">
+        <v>135</v>
+      </c>
+      <c r="B307" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D307" t="s">
+        <v>76</v>
+      </c>
+      <c r="E307" t="s">
+        <v>77</v>
+      </c>
+      <c r="F307">
+        <v>30</v>
+      </c>
+      <c r="G307" s="2">
+        <v>42853</v>
+      </c>
+      <c r="I307" s="2">
+        <v>43481</v>
+      </c>
+      <c r="K307" t="s">
+        <v>1648</v>
+      </c>
+      <c r="L307" t="s">
+        <v>1649</v>
+      </c>
+      <c r="N307" t="s">
+        <v>82</v>
+      </c>
+      <c r="O307" s="2">
+        <v>42943</v>
+      </c>
+      <c r="P307" t="s" s="3">
+        <v>1837</v>
+      </c>
+      <c r="Q307" t="s" s="3">
+        <v>1838</v>
+      </c>
+      <c r="R307" t="s" s="3">
+        <v>1839</v>
+      </c>
+      <c r="S307" t="s" s="3">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308">
+        <v>76</v>
+      </c>
+      <c r="B308" t="s">
+        <v>185</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E308" t="s">
+        <v>1843</v>
+      </c>
+      <c r="F308" t="s" s="4">
+        <v>1844</v>
+      </c>
+      <c r="G308" s="2">
+        <v>42108</v>
+      </c>
+      <c r="I308" s="2">
+        <v>42838</v>
+      </c>
+      <c r="K308" t="s">
+        <v>1380</v>
+      </c>
+      <c r="L308" t="s">
+        <v>1845</v>
+      </c>
+      <c r="N308" t="s">
+        <v>82</v>
+      </c>
+      <c r="O308" s="2">
+        <v>42109</v>
+      </c>
+      <c r="P308" t="s" s="3">
+        <v>1846</v>
+      </c>
+      <c r="Q308" t="s" s="3">
+        <v>1847</v>
+      </c>
+      <c r="R308" t="s" s="3">
+        <v>1848</v>
+      </c>
+      <c r="S308" t="s" s="3">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309">
+        <v>325</v>
+      </c>
+      <c r="B309" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D309" t="s">
+        <v>295</v>
+      </c>
+      <c r="E309" t="s">
+        <v>296</v>
+      </c>
+      <c r="F309" t="s">
+        <v>297</v>
+      </c>
+      <c r="G309" s="2">
+        <v>44683</v>
+      </c>
+      <c r="I309" s="2">
+        <v>45412</v>
+      </c>
+      <c r="K309" t="s">
+        <v>298</v>
+      </c>
+      <c r="L309" t="s">
+        <v>299</v>
+      </c>
+      <c r="O309" s="2">
+        <v>44778</v>
+      </c>
+      <c r="P309" t="s" s="3">
+        <v>1852</v>
+      </c>
+      <c r="Q309" t="s" s="3">
+        <v>1853</v>
+      </c>
+      <c r="R309" t="s" s="3">
+        <v>1854</v>
+      </c>
+      <c r="S309" t="s" s="3">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310">
+        <v>655</v>
+      </c>
+      <c r="B310" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D310" t="s">
+        <v>187</v>
+      </c>
+      <c r="E310" t="s">
+        <v>188</v>
+      </c>
+      <c r="F310" t="s">
+        <v>189</v>
+      </c>
+      <c r="G310" s="2">
+        <v>46158</v>
+      </c>
+      <c r="I310" s="2">
+        <v>46888</v>
+      </c>
+      <c r="L310" t="s">
+        <v>1858</v>
+      </c>
+      <c r="O310" s="2">
+        <v>46171</v>
+      </c>
+      <c r="P310" t="s" s="3">
+        <v>1859</v>
+      </c>
+      <c r="Q310" t="s" s="3">
+        <v>1860</v>
+      </c>
+      <c r="R310" t="s" s="3">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311">
+        <v>99</v>
+      </c>
+      <c r="B311" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D311" t="s">
+        <v>196</v>
+      </c>
+      <c r="E311" t="s">
+        <v>1864</v>
+      </c>
+      <c r="F311" t="s" s="4">
+        <v>364</v>
+      </c>
+      <c r="G311" s="2">
+        <v>42331</v>
+      </c>
+      <c r="I311" s="2">
+        <v>42696</v>
+      </c>
+      <c r="K311" t="s">
+        <v>1865</v>
+      </c>
+      <c r="L311" t="s">
+        <v>1866</v>
+      </c>
+      <c r="N311" t="s">
+        <v>82</v>
+      </c>
+      <c r="O311" s="2">
+        <v>42422</v>
+      </c>
+      <c r="P311" t="s" s="3">
+        <v>1867</v>
+      </c>
+      <c r="Q311" t="s" s="3">
+        <v>1868</v>
+      </c>
+      <c r="R311" t="s" s="3">
+        <v>1869</v>
+      </c>
+      <c r="S311" t="s" s="3">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312">
+        <v>34</v>
+      </c>
+      <c r="B312" t="s">
+        <v>38</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D312" t="s">
+        <v>326</v>
+      </c>
+      <c r="E312" t="s">
+        <v>327</v>
+      </c>
+      <c r="F312" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G312" s="2">
+        <v>41688</v>
+      </c>
+      <c r="I312" s="2">
+        <v>42417</v>
+      </c>
+      <c r="K312" t="s">
+        <v>328</v>
+      </c>
+      <c r="L312" t="s">
+        <v>329</v>
+      </c>
+      <c r="M312" t="s">
+        <v>330</v>
+      </c>
+      <c r="N312" t="s">
+        <v>82</v>
+      </c>
+      <c r="O312" s="2">
+        <v>41971</v>
+      </c>
+      <c r="P312" t="s" s="3">
+        <v>1872</v>
+      </c>
+      <c r="Q312" t="s" s="3">
+        <v>1873</v>
+      </c>
+      <c r="R312" t="s" s="3">
+        <v>1874</v>
+      </c>
+      <c r="S312" t="s" s="3">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313">
+        <v>111</v>
+      </c>
+      <c r="B313" t="s">
+        <v>38</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D313" t="s">
+        <v>76</v>
+      </c>
+      <c r="E313" t="s">
+        <v>77</v>
+      </c>
+      <c r="F313" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G313" s="2">
+        <v>42642</v>
+      </c>
+      <c r="I313" s="2">
+        <v>43371</v>
+      </c>
+      <c r="K313" t="s">
+        <v>80</v>
+      </c>
+      <c r="L313" t="s">
+        <v>321</v>
+      </c>
+      <c r="N313" t="s">
+        <v>82</v>
+      </c>
+      <c r="O313" s="2">
+        <v>42642</v>
+      </c>
+      <c r="P313" t="s" s="3">
+        <v>1875</v>
+      </c>
+      <c r="Q313" t="s" s="3">
+        <v>1876</v>
+      </c>
+      <c r="R313" t="s" s="3">
+        <v>1877</v>
+      </c>
+      <c r="S313" t="s" s="3">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314">
+        <v>656</v>
+      </c>
+      <c r="B314" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D314" t="s">
+        <v>187</v>
+      </c>
+      <c r="E314" t="s">
+        <v>188</v>
+      </c>
+      <c r="F314" t="s">
+        <v>189</v>
+      </c>
+      <c r="G314" s="2">
+        <v>46113</v>
+      </c>
+      <c r="I314" s="2">
+        <v>46157</v>
+      </c>
+      <c r="L314" t="s">
+        <v>1879</v>
+      </c>
+      <c r="O314" s="2">
+        <v>46171</v>
+      </c>
+      <c r="P314" t="s" s="3">
+        <v>1880</v>
+      </c>
+      <c r="Q314" t="s" s="3">
+        <v>1881</v>
+      </c>
+      <c r="R314" t="s" s="3">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315">
+        <v>502</v>
+      </c>
+      <c r="B315" t="s">
+        <v>677</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D315" t="s">
+        <v>40</v>
+      </c>
+      <c r="E315" t="s">
+        <v>1884</v>
+      </c>
+      <c r="F315" t="s">
+        <v>1885</v>
+      </c>
+      <c r="G315" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I315" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L315" t="s">
+        <v>65</v>
+      </c>
+      <c r="O315" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P315" t="s" s="3">
+        <v>1886</v>
+      </c>
+      <c r="Q315" t="s" s="3">
+        <v>1887</v>
+      </c>
+      <c r="R315" t="s" s="3">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316">
+        <v>282</v>
+      </c>
+      <c r="B316" t="s">
+        <v>677</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D316" t="s">
+        <v>56</v>
+      </c>
+      <c r="E316" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F271" t="s">
+      <c r="F316" t="s">
         <v>57</v>
       </c>
-      <c r="G271" s="2">
+      <c r="G316" s="2">
         <v>44578</v>
       </c>
-      <c r="I271" s="2">
+      <c r="I316" s="2">
         <v>44926</v>
       </c>
-      <c r="K271" t="s">
+      <c r="K316" t="s">
         <v>58</v>
       </c>
-      <c r="L271" t="s">
-[...14 lines deleted...]
-      <c r="S271" t="inlineStr" s="3">
+      <c r="L316" t="s">
+        <v>132</v>
+      </c>
+      <c r="O316" s="2">
+        <v>44579</v>
+      </c>
+      <c r="P316" t="s" s="3">
+        <v>1889</v>
+      </c>
+      <c r="Q316" t="s" s="3">
+        <v>1890</v>
+      </c>
+      <c r="R316" t="s" s="3">
+        <v>1891</v>
+      </c>
+      <c r="S316" t="inlineStr" s="3">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FOGLIA-MANZILLO-Nicola-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-Marco-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
-    <row r="272">
-[...12 lines deleted...]
-      <c r="E272" t="inlineStr">
+    <row r="317">
+      <c r="A317">
+        <v>372</v>
+      </c>
+      <c r="B317" t="s">
+        <v>677</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D317" t="s">
+        <v>70</v>
+      </c>
+      <c r="E317" t="inlineStr">
         <is>
-          <t>Supporto delle funzioni tecnico operative ai fini degli adempimenti previsti dall’art. 3 dell’o.p.d.c n. 391/2016 nonché per la ridefinizione di un modello di governance del ciclo di rifiuti</t>
+          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR
+</t>
         </is>
       </c>
-      <c r="F272" t="s" s="4">
-[...52 lines deleted...]
-      <c r="E273" t="inlineStr">
+      <c r="F317" t="s">
+        <v>48</v>
+      </c>
+      <c r="G317" s="2">
+        <v>44927</v>
+      </c>
+      <c r="I317" s="2">
+        <v>45657</v>
+      </c>
+      <c r="K317" t="s">
+        <v>49</v>
+      </c>
+      <c r="L317" t="s">
+        <v>71</v>
+      </c>
+      <c r="N317" t="s">
+        <v>51</v>
+      </c>
+      <c r="O317" s="2">
+        <v>44965</v>
+      </c>
+      <c r="P317" t="s" s="3">
+        <v>1892</v>
+      </c>
+      <c r="Q317" t="s" s="3">
+        <v>1893</v>
+      </c>
+      <c r="R317" t="s" s="3">
+        <v>1894</v>
+      </c>
+      <c r="S317" t="inlineStr" s="3">
         <is>
-          <t>Consulenza tecnico-operativa per gli adempimenti previsti dall’art. 3 dell’O.P.D.C. n. 391/2016 nonché per la ridefinizione di un modello di governance del ciclo dei rifiuti.</t>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grasselli-Marco-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
-      <c r="F273" t="s" s="4">
-[...46 lines deleted...]
-      <c r="E274" t="inlineStr">
+    </row>
+    <row r="318">
+      <c r="A318">
+        <v>612</v>
+      </c>
+      <c r="B318" t="s">
+        <v>677</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D318" t="s">
+        <v>40</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1895</v>
+      </c>
+      <c r="F318" t="s">
+        <v>102</v>
+      </c>
+      <c r="G318" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I318" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L318" t="s">
+        <v>43</v>
+      </c>
+      <c r="O318" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P318" t="s" s="3">
+        <v>1896</v>
+      </c>
+      <c r="Q318" t="s" s="3">
+        <v>1897</v>
+      </c>
+      <c r="R318" t="s" s="3">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319">
+        <v>35</v>
+      </c>
+      <c r="B319" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D319" t="s">
+        <v>326</v>
+      </c>
+      <c r="E319" t="s">
+        <v>327</v>
+      </c>
+      <c r="F319" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G319" s="2">
+        <v>41688</v>
+      </c>
+      <c r="I319" s="2">
+        <v>42417</v>
+      </c>
+      <c r="K319" t="s">
+        <v>328</v>
+      </c>
+      <c r="L319" t="s">
+        <v>329</v>
+      </c>
+      <c r="M319" t="s">
+        <v>330</v>
+      </c>
+      <c r="N319" t="s">
+        <v>82</v>
+      </c>
+      <c r="O319" s="2">
+        <v>41971</v>
+      </c>
+      <c r="P319" t="s" s="3">
+        <v>1901</v>
+      </c>
+      <c r="Q319" t="s" s="3">
+        <v>1902</v>
+      </c>
+      <c r="R319" t="s" s="3">
+        <v>1903</v>
+      </c>
+      <c r="S319" t="s" s="3">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320">
+        <v>223</v>
+      </c>
+      <c r="B320" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1907</v>
+      </c>
+      <c r="F320" t="s">
+        <v>964</v>
+      </c>
+      <c r="G320" s="2">
+        <v>44301</v>
+      </c>
+      <c r="I320" s="2">
+        <v>44727</v>
+      </c>
+      <c r="K320" t="s">
+        <v>298</v>
+      </c>
+      <c r="L320" t="s">
+        <v>1908</v>
+      </c>
+      <c r="O320" s="2">
+        <v>44347</v>
+      </c>
+      <c r="P320" t="s" s="3">
+        <v>1909</v>
+      </c>
+      <c r="Q320" t="s" s="3">
+        <v>1910</v>
+      </c>
+      <c r="R320" t="s" s="3">
+        <v>1911</v>
+      </c>
+      <c r="S320" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321">
+        <v>657</v>
+      </c>
+      <c r="B321" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D321" t="s">
+        <v>187</v>
+      </c>
+      <c r="E321" t="s">
+        <v>188</v>
+      </c>
+      <c r="F321" t="s">
+        <v>189</v>
+      </c>
+      <c r="G321" s="2">
+        <v>46097</v>
+      </c>
+      <c r="I321" s="2">
+        <v>46827</v>
+      </c>
+      <c r="L321" t="s">
+        <v>190</v>
+      </c>
+      <c r="O321" s="2">
+        <v>46171</v>
+      </c>
+      <c r="P321" t="s" s="3">
+        <v>1914</v>
+      </c>
+      <c r="Q321" t="s" s="3">
+        <v>1915</v>
+      </c>
+      <c r="R321" t="s" s="3">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322">
+        <v>326</v>
+      </c>
+      <c r="B322" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D322" t="s">
+        <v>295</v>
+      </c>
+      <c r="E322" t="s">
+        <v>296</v>
+      </c>
+      <c r="F322" t="s">
+        <v>297</v>
+      </c>
+      <c r="G322" s="2">
+        <v>44683</v>
+      </c>
+      <c r="I322" s="2">
+        <v>45412</v>
+      </c>
+      <c r="K322" t="s">
+        <v>298</v>
+      </c>
+      <c r="L322" t="s">
+        <v>299</v>
+      </c>
+      <c r="O322" s="2">
+        <v>44778</v>
+      </c>
+      <c r="P322" t="s" s="3">
+        <v>1918</v>
+      </c>
+      <c r="Q322" t="s" s="3">
+        <v>1919</v>
+      </c>
+      <c r="R322" t="s" s="3">
+        <v>1920</v>
+      </c>
+      <c r="S322" t="s" s="3">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323">
+        <v>373</v>
+      </c>
+      <c r="B323" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D323" t="s">
+        <v>70</v>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
+          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR
+</t>
+        </is>
+      </c>
+      <c r="F323" t="s">
+        <v>48</v>
+      </c>
+      <c r="G323" s="2">
+        <v>44927</v>
+      </c>
+      <c r="I323" s="2">
+        <v>45657</v>
+      </c>
+      <c r="K323" t="s">
+        <v>49</v>
+      </c>
+      <c r="L323" t="s">
+        <v>71</v>
+      </c>
+      <c r="N323" t="s">
+        <v>51</v>
+      </c>
+      <c r="O323" s="2">
+        <v>44965</v>
+      </c>
+      <c r="P323" t="s" s="3">
+        <v>1924</v>
+      </c>
+      <c r="Q323" t="s" s="3">
+        <v>1925</v>
+      </c>
+      <c r="R323" t="s" s="3">
+        <v>1926</v>
+      </c>
+      <c r="S323" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grimaldi-Loredana-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324">
+        <v>614</v>
+      </c>
+      <c r="B324" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D324" t="s">
+        <v>40</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F324" t="s">
+        <v>42</v>
+      </c>
+      <c r="G324" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I324" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L324" t="s">
+        <v>43</v>
+      </c>
+      <c r="O324" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P324" t="s" s="3">
+        <v>1927</v>
+      </c>
+      <c r="Q324" t="s" s="3">
+        <v>1928</v>
+      </c>
+      <c r="R324" t="s" s="3">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325">
+        <v>243</v>
+      </c>
+      <c r="B325" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D325" t="s">
+        <v>112</v>
+      </c>
+      <c r="E325" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F274" t="s">
+      <c r="F325" t="s">
         <v>57</v>
       </c>
-      <c r="G274" s="2">
+      <c r="G325" s="2">
         <v>44578</v>
       </c>
-      <c r="I274" s="2">
+      <c r="I325" s="2">
         <v>44926</v>
       </c>
-      <c r="K274" t="s">
+      <c r="K325" t="s">
         <v>58</v>
       </c>
-      <c r="L274" t="s">
-[...234 lines deleted...]
-      <c r="L279" t="s">
+      <c r="L325" t="s">
+        <v>93</v>
+      </c>
+      <c r="O325" s="2">
+        <v>44575</v>
+      </c>
+      <c r="P325" t="s" s="3">
+        <v>1930</v>
+      </c>
+      <c r="Q325" t="s" s="3">
+        <v>1931</v>
+      </c>
+      <c r="R325" t="s" s="3">
+        <v>1932</v>
+      </c>
+      <c r="S325" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-Loredana-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326">
+        <v>503</v>
+      </c>
+      <c r="B326" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D326" t="s">
+        <v>40</v>
+      </c>
+      <c r="E326" t="s">
+        <v>1305</v>
+      </c>
+      <c r="F326" t="s">
+        <v>1933</v>
+      </c>
+      <c r="G326" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I326" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L326" t="s">
+        <v>65</v>
+      </c>
+      <c r="O326" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P326" t="s" s="3">
+        <v>1934</v>
+      </c>
+      <c r="Q326" t="s" s="3">
+        <v>1935</v>
+      </c>
+      <c r="R326" t="s" s="3">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327">
+        <v>174</v>
+      </c>
+      <c r="B327" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E327" t="inlineStr">
+        <is>
+          <t>Conferire l’incarico di Prestazione d’opera intellettuale fino al 1/3/2021 salvo proroghe da parte dell’Autorità Delegata del FAMI e comunque senza ulteriori oneri aggiuntivi a carico della Regione, al Dott. Gianluca Grossi in qualità di revisore contabile. (DD_G04074/2019)</t>
+        </is>
+      </c>
+      <c r="F327" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G327" s="2">
+        <v>43761</v>
+      </c>
+      <c r="I327" s="2">
+        <v>44256</v>
+      </c>
+      <c r="K327" t="s">
+        <v>1063</v>
+      </c>
+      <c r="L327" t="s">
+        <v>1064</v>
+      </c>
+      <c r="N327" t="s">
+        <v>82</v>
+      </c>
+      <c r="O327" s="2">
+        <v>43811</v>
+      </c>
+      <c r="P327" t="s" s="3">
+        <v>1939</v>
+      </c>
+      <c r="Q327" t="s" s="3">
+        <v>1940</v>
+      </c>
+      <c r="R327" t="s" s="3">
+        <v>1941</v>
+      </c>
+      <c r="S327" t="s" s="3">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328">
+        <v>436</v>
+      </c>
+      <c r="B328" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D328" t="s">
+        <v>120</v>
+      </c>
+      <c r="E328" t="s">
+        <v>1943</v>
+      </c>
+      <c r="F328" t="s">
+        <v>1553</v>
+      </c>
+      <c r="G328" s="2">
+        <v>45476</v>
+      </c>
+      <c r="I328" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L328" t="s">
+        <v>1944</v>
+      </c>
+      <c r="O328" s="2">
+        <v>45553</v>
+      </c>
+      <c r="P328" t="s" s="3">
+        <v>1945</v>
+      </c>
+      <c r="Q328" t="s" s="3">
+        <v>1946</v>
+      </c>
+      <c r="R328" t="s" s="3">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329">
+        <v>509</v>
+      </c>
+      <c r="B329" t="s">
+        <v>362</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D329" t="s">
+        <v>120</v>
+      </c>
+      <c r="E329" t="s">
+        <v>1949</v>
+      </c>
+      <c r="F329" t="s">
+        <v>1950</v>
+      </c>
+      <c r="G329" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I329" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L329" t="s">
+        <v>65</v>
+      </c>
+      <c r="O329" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P329" t="s" s="3">
+        <v>1951</v>
+      </c>
+      <c r="Q329" t="s" s="3">
+        <v>1952</v>
+      </c>
+      <c r="R329" t="s" s="3">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330">
+        <v>616</v>
+      </c>
+      <c r="B330" t="s">
+        <v>362</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D330" t="s">
+        <v>40</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1949</v>
+      </c>
+      <c r="F330" t="s">
+        <v>1954</v>
+      </c>
+      <c r="G330" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I330" s="2">
+        <v>46188</v>
+      </c>
+      <c r="L330" t="s">
+        <v>43</v>
+      </c>
+      <c r="O330" s="2">
+        <v>46073</v>
+      </c>
+      <c r="P330" t="s" s="3">
+        <v>1955</v>
+      </c>
+      <c r="Q330" t="s" s="3">
+        <v>1956</v>
+      </c>
+      <c r="R330" t="s" s="3">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331">
+        <v>434</v>
+      </c>
+      <c r="B331" t="s">
+        <v>362</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D331" t="s">
+        <v>120</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1958</v>
+      </c>
+      <c r="F331" t="s">
+        <v>1959</v>
+      </c>
+      <c r="G331" s="2">
+        <v>45476</v>
+      </c>
+      <c r="I331" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L331" t="s">
+        <v>1944</v>
+      </c>
+      <c r="O331" s="2">
+        <v>45553</v>
+      </c>
+      <c r="P331" t="s" s="3">
+        <v>1960</v>
+      </c>
+      <c r="Q331" t="s" s="3">
+        <v>1961</v>
+      </c>
+      <c r="R331" t="s" s="3">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332">
         <v>309</v>
       </c>
-      <c r="N279" t="s">
-[...69 lines deleted...]
-      <c r="D281" t="s">
+      <c r="B332" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D332" t="s">
         <v>56</v>
       </c>
-      <c r="E281" t="inlineStr">
+      <c r="E332" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F281" t="s">
+      <c r="F332" t="s">
         <v>57</v>
       </c>
-      <c r="G281" s="2">
+      <c r="G332" s="2">
         <v>44578</v>
       </c>
-      <c r="I281" s="2">
+      <c r="I332" s="2">
         <v>44926</v>
       </c>
-      <c r="K281" t="s">
+      <c r="K332" t="s">
         <v>58</v>
       </c>
-      <c r="L281" t="s">
-[...31 lines deleted...]
-      <c r="E282" t="inlineStr">
+      <c r="L332" t="s">
+        <v>132</v>
+      </c>
+      <c r="O332" s="2">
+        <v>44579</v>
+      </c>
+      <c r="P332" t="s" s="3">
+        <v>1965</v>
+      </c>
+      <c r="Q332" t="s" s="3">
+        <v>1966</v>
+      </c>
+      <c r="R332" t="s" s="3">
+        <v>1967</v>
+      </c>
+      <c r="S332" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARNERI-Arianna-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333">
+        <v>374</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D333" t="s">
+        <v>70</v>
+      </c>
+      <c r="E333" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR
 </t>
         </is>
       </c>
-      <c r="F282" t="s">
+      <c r="F333" t="s">
         <v>48</v>
       </c>
-      <c r="G282" s="2">
+      <c r="G333" s="2">
         <v>44927</v>
       </c>
-      <c r="I282" s="2">
+      <c r="I333" s="2">
         <v>45657</v>
       </c>
-      <c r="K282" t="s">
+      <c r="K333" t="s">
         <v>49</v>
       </c>
-      <c r="L282" t="s">
-[...2 lines deleted...]
-      <c r="N282" t="s">
+      <c r="L333" t="s">
+        <v>71</v>
+      </c>
+      <c r="N333" t="s">
         <v>51</v>
       </c>
-      <c r="O282" s="2">
+      <c r="O333" s="2">
         <v>44965</v>
       </c>
-      <c r="P282" t="s" s="3">
-[...22 lines deleted...]
-      <c r="D283" t="s">
+      <c r="P333" t="s" s="3">
+        <v>1968</v>
+      </c>
+      <c r="Q333" t="s" s="3">
+        <v>1969</v>
+      </c>
+      <c r="R333" t="s" s="3">
+        <v>1970</v>
+      </c>
+      <c r="S333" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guarneri-Arianna-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334">
+        <v>504</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D334" t="s">
         <v>40</v>
       </c>
-      <c r="E283" t="s">
-[...90 lines deleted...]
-      <c r="E285" t="inlineStr">
+      <c r="E334" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F334" t="s">
+        <v>98</v>
+      </c>
+      <c r="G334" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I334" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L334" t="s">
+        <v>1972</v>
+      </c>
+      <c r="O334" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P334" t="s" s="3">
+        <v>1973</v>
+      </c>
+      <c r="Q334" t="s" s="3">
+        <v>1974</v>
+      </c>
+      <c r="R334" t="s" s="3">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335">
+        <v>28</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1978</v>
+      </c>
+      <c r="F335" t="s">
+        <v>1979</v>
+      </c>
+      <c r="G335" s="2">
+        <v>41219</v>
+      </c>
+      <c r="I335" s="2">
+        <v>41279</v>
+      </c>
+      <c r="K335" t="s">
+        <v>1980</v>
+      </c>
+      <c r="L335" t="s">
+        <v>1981</v>
+      </c>
+      <c r="N335" t="s">
+        <v>1982</v>
+      </c>
+      <c r="O335" s="2">
+        <v>42020</v>
+      </c>
+      <c r="P335" t="s" s="3">
+        <v>1983</v>
+      </c>
+      <c r="Q335" t="s" s="3">
+        <v>1984</v>
+      </c>
+      <c r="R335" t="s" s="3">
+        <v>1985</v>
+      </c>
+      <c r="S335" t="s" s="3">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336">
+        <v>320</v>
+      </c>
+      <c r="B336" t="s">
+        <v>804</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>Conferimento di incarico ex art. 1 della legge 11 settembre 2020, n. 120 di conversione in legge, con modificazioni, del decreto-legge 16 luglio 2020, n. 76, recante "Misure urgenti per la semplificazione e l'innovazione digitale", come modificato dall'art. 51 della legge n. 108 del 2021, del servizio di consulenza tecnica di parte alla Società "Guida Ingegneria Forense srl" per conto della Regione Lazio nel procedimento penale avanti il Tribunale di Rieti n. 481/19 r.g. dib. e n. 537/18 r.g. (fascicolo Avvocatura n. 915/19). Impegno di spesa di € 40.601,60 sul capitolo U0000R21420 - esercizio 2022 - codice creditore n. 190630. SMART CIG: Z5B3676D17.
+</t>
+        </is>
+      </c>
+      <c r="F336" t="s" s="4">
+        <v>1989</v>
+      </c>
+      <c r="G336" s="2">
+        <v>44699</v>
+      </c>
+      <c r="I336" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K336" t="inlineStr">
+        <is>
+          <t>art. 1 della legge 11 settembre 2020, n. 120 di conversione in legge, con modificazioni, del decreto-legge 16 luglio 2020, n. 76, come modificato dall’art. 51 della legge n. 108 del 2021
+</t>
+        </is>
+      </c>
+      <c r="L336" t="s">
+        <v>1990</v>
+      </c>
+      <c r="O336" s="2">
+        <v>44706</v>
+      </c>
+      <c r="P336" t="s" s="3">
+        <v>1991</v>
+      </c>
+      <c r="Q336" t="s" s="3">
+        <v>1992</v>
+      </c>
+      <c r="R336" t="s" s="3">
+        <v>1993</v>
+      </c>
+      <c r="S336" t="s" s="3">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337">
+        <v>283</v>
+      </c>
+      <c r="B337" t="s">
+        <v>437</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D337" t="s">
+        <v>56</v>
+      </c>
+      <c r="E337" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F285" t="s">
+      <c r="F337" t="s">
         <v>57</v>
       </c>
-      <c r="G285" s="2">
+      <c r="G337" s="2">
         <v>44578</v>
       </c>
-      <c r="I285" s="2">
+      <c r="I337" s="2">
         <v>44926</v>
       </c>
-      <c r="K285" t="s">
+      <c r="K337" t="s">
         <v>58</v>
       </c>
-      <c r="L285" t="s">
-[...78 lines deleted...]
-      <c r="D287" t="s">
+      <c r="L337" t="s">
+        <v>132</v>
+      </c>
+      <c r="O337" s="2">
+        <v>44579</v>
+      </c>
+      <c r="P337" t="s" s="3">
+        <v>1995</v>
+      </c>
+      <c r="Q337" t="s" s="3">
+        <v>1996</v>
+      </c>
+      <c r="R337" t="s" s="3">
+        <v>1997</v>
+      </c>
+      <c r="S337" t="s" s="3">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338">
+        <v>505</v>
+      </c>
+      <c r="B338" t="s">
+        <v>437</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D338" t="s">
         <v>40</v>
       </c>
-      <c r="E287" t="s">
-[...46 lines deleted...]
-      <c r="G288" s="2">
+      <c r="E338" t="s">
+        <v>832</v>
+      </c>
+      <c r="F338" t="s">
+        <v>98</v>
+      </c>
+      <c r="G338" s="2">
         <v>45658</v>
       </c>
-      <c r="I288" s="2">
+      <c r="I338" s="2">
         <v>46022</v>
       </c>
-      <c r="L288" t="s">
-[...2 lines deleted...]
-      <c r="O288" s="2">
+      <c r="L338" t="s">
+        <v>65</v>
+      </c>
+      <c r="O338" s="2">
         <v>45975</v>
       </c>
-      <c r="P288" t="s" s="3">
-[...98 lines deleted...]
-      <c r="E291" t="inlineStr">
+      <c r="P338" t="s" s="3">
+        <v>1999</v>
+      </c>
+      <c r="Q338" t="s" s="3">
+        <v>2000</v>
+      </c>
+      <c r="R338" t="s" s="3">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339">
+        <v>319</v>
+      </c>
+      <c r="B339" t="s">
+        <v>804</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D339" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E339" t="inlineStr">
         <is>
-          <t>Valorizzazione della storia e della memoria del Territorio della Regione Lazio e per l'ideazione e la promozione di progetti ed iniziative finalizzati alla trasmissione della conoscenza storica.</t>
+          <t>Conferimento di incarico ex art. 1 della legge 11 settembre 2020, n. 120 di conversione in legge, con modificazioni, del decreto-legge 16 luglio 2020, n. 76, recante “Misure urgenti per la semplificazione e l’innovazione digitale”, come modificato dall’art. 51 della legge n. 108 del 2021, del servizio di consulenza tecnica di parte alla Società “Guida Ingegneria Forense srl” per conto della Regione Lazio, citata presso il Tribunale civile di Rieti (r.g.n. 1026/2020). Impegno di spesa di € 43.139,20 sul capitolo U0000R21420 - esercizio 2022 - codice creditore n. 190630. SMART CIG: ZD735D51B8.
+</t>
         </is>
       </c>
-      <c r="F291" t="s" s="4">
-[...46 lines deleted...]
-      <c r="E292" t="inlineStr">
+      <c r="F339" t="s">
+        <v>2003</v>
+      </c>
+      <c r="G339" s="2">
+        <v>44655</v>
+      </c>
+      <c r="I339" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K339" t="inlineStr">
         <is>
-          <t>Valorizzazione della storia e della memoria del Territorio della Regione Lazio e per l'ideazione e la promozione di progetti ed iniziative finalizzati alla trasmissione della conoscenza storica.</t>
+          <t>art. 1 della legge 11 settembre 2020, n. 120 di conversione in legge, con modificazioni, del decreto-legge 16 luglio 2020, n. 76, come modificato dall’art. 51 della legge n. 108 del 2021
+</t>
         </is>
       </c>
-      <c r="F292" t="s" s="4">
-[...160 lines deleted...]
-      <c r="E295" t="inlineStr">
+      <c r="L339" t="s">
+        <v>2004</v>
+      </c>
+      <c r="M339" t="s">
+        <v>2005</v>
+      </c>
+      <c r="O339" s="2">
+        <v>44693</v>
+      </c>
+      <c r="P339" t="s" s="3">
+        <v>2006</v>
+      </c>
+      <c r="Q339" t="s" s="3">
+        <v>2007</v>
+      </c>
+      <c r="R339" t="s" s="3">
+        <v>2008</v>
+      </c>
+      <c r="S339" t="s" s="3">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340">
+        <v>375</v>
+      </c>
+      <c r="B340" t="s">
+        <v>437</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D340" t="s">
+        <v>70</v>
+      </c>
+      <c r="E340" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR
 </t>
         </is>
       </c>
-      <c r="F295" t="s">
+      <c r="F340" t="s">
         <v>48</v>
       </c>
-      <c r="G295" s="2">
+      <c r="G340" s="2">
         <v>44927</v>
       </c>
-      <c r="I295" s="2">
+      <c r="I340" s="2">
         <v>45657</v>
       </c>
-      <c r="K295" t="s">
+      <c r="K340" t="s">
         <v>49</v>
       </c>
-      <c r="L295" t="s">
-[...2 lines deleted...]
-      <c r="N295" t="s">
+      <c r="L340" t="s">
+        <v>71</v>
+      </c>
+      <c r="N340" t="s">
         <v>51</v>
       </c>
-      <c r="O295" s="2">
+      <c r="O340" s="2">
         <v>44965</v>
       </c>
-      <c r="P295" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S295" t="inlineStr" s="3">
+      <c r="P340" t="s" s="3">
+        <v>2010</v>
+      </c>
+      <c r="Q340" t="s" s="3">
+        <v>2011</v>
+      </c>
+      <c r="R340" t="s" s="3">
+        <v>2012</v>
+      </c>
+      <c r="S340" t="s" s="3">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341">
+        <v>617</v>
+      </c>
+      <c r="B341" t="s">
+        <v>437</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D341" t="s">
+        <v>40</v>
+      </c>
+      <c r="E341" t="s">
+        <v>828</v>
+      </c>
+      <c r="F341" t="s">
+        <v>42</v>
+      </c>
+      <c r="G341" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I341" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L341" t="s">
+        <v>562</v>
+      </c>
+      <c r="O341" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P341" t="s" s="3">
+        <v>2014</v>
+      </c>
+      <c r="Q341" t="s" s="3">
+        <v>2015</v>
+      </c>
+      <c r="R341" t="s" s="3">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342">
+        <v>345</v>
+      </c>
+      <c r="B342" t="s">
+        <v>804</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D342" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E342" t="inlineStr">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Germani-Antonio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+          <t>Conferimento di incarico ex art. 1 della legge 11 settembre 2020, n. 120 di conversione in legge, con modificazioni, del decreto legge 16 luglio 2020, n. 76, recante "Misure urgenti per la semplificazione e l'innovazione digitale", come modificato dall'art. 51 della legge n. 108 del 2021, del servizio di consulenza tecnica di parte in corso di perizia alla Società "Guida Ingegneria Forense srl" per conto della Regione Lazio, citata come soggetto civilmente responsabile nel giudizio penale n.482/2019 r.g. GIP (n. 1282/2018 r.g.n.r.) &amp;nbsp;(fascicolo Avvocatura n. 1117/2019 Avvocato incaricato Carlo D'Amata). Impegno di spesa di Euro 27.913,60 sul capitolo U0000R21420 - esercizio 2022 – codice creditore n. 190630. SMART CIG: ZB237F9BB0.
+</t>
         </is>
       </c>
-    </row>
-[...95 lines deleted...]
-      <c r="E298" t="inlineStr">
+      <c r="F342" t="s">
+        <v>2018</v>
+      </c>
+      <c r="G342" s="2">
+        <v>44837</v>
+      </c>
+      <c r="I342" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K342" t="inlineStr">
+        <is>
+          <t>Art. 1 della legge 11 settembre 2020, n. 120 di conversione in legge, con modificazioni, del decreto-legge 16 luglio 2020, n. 76, come modificato dall’art. 51 della legge n. 108 del 2021
+</t>
+        </is>
+      </c>
+      <c r="L342" t="s">
+        <v>2019</v>
+      </c>
+      <c r="O342" s="2">
+        <v>44881</v>
+      </c>
+      <c r="P342" t="s" s="3">
+        <v>2020</v>
+      </c>
+      <c r="Q342" t="s" s="3">
+        <v>2021</v>
+      </c>
+      <c r="R342" t="s" s="3">
+        <v>2022</v>
+      </c>
+      <c r="S342" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343">
+        <v>315</v>
+      </c>
+      <c r="B343" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C343" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D343" t="s">
+        <v>56</v>
+      </c>
+      <c r="E343" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F298" t="s">
+      <c r="F343" t="s">
         <v>57</v>
       </c>
-      <c r="G298" s="2">
-[...2 lines deleted...]
-      <c r="I298" s="2">
+      <c r="G343" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I343" s="2">
         <v>44926</v>
       </c>
-      <c r="K298" t="s">
+      <c r="K343" t="s">
         <v>58</v>
       </c>
-      <c r="L298" t="s">
-[...31 lines deleted...]
-      <c r="E299" t="s">
+      <c r="L343" t="s">
+        <v>93</v>
+      </c>
+      <c r="O343" s="2">
+        <v>44579</v>
+      </c>
+      <c r="P343" t="s" s="3">
+        <v>2026</v>
+      </c>
+      <c r="Q343" t="s" s="3">
+        <v>2027</v>
+      </c>
+      <c r="R343" t="s" s="3">
+        <v>2028</v>
+      </c>
+      <c r="S343" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-Genevieve-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344">
+        <v>511</v>
+      </c>
+      <c r="B344" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C344" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1439</v>
+      </c>
+      <c r="F344" t="s">
+        <v>98</v>
+      </c>
+      <c r="G344" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I344" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L344" t="s">
+        <v>1972</v>
+      </c>
+      <c r="O344" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P344" t="s" s="3">
+        <v>2029</v>
+      </c>
+      <c r="Q344" t="s" s="3">
+        <v>2030</v>
+      </c>
+      <c r="R344" t="s" s="3">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345">
+        <v>605</v>
+      </c>
+      <c r="B345" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C345" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D345" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E345" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F345" t="s">
+        <v>102</v>
+      </c>
+      <c r="G345" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I345" s="2">
+        <v>46142</v>
+      </c>
+      <c r="L345" t="s">
+        <v>43</v>
+      </c>
+      <c r="O345" s="2">
+        <v>46073</v>
+      </c>
+      <c r="P345" t="s" s="3">
+        <v>2034</v>
+      </c>
+      <c r="Q345" t="s" s="3">
+        <v>2035</v>
+      </c>
+      <c r="R345" t="s" s="3">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346">
+        <v>671</v>
+      </c>
+      <c r="B346" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C346" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D346" t="inlineStr">
+        <is>
+          <t>Direzione regionale urbanistica e politiche abitative, pianificazione territoriale, politiche del mare - Area edilizia residenziale sovvenzionata, interventi pnrr, pnc e di riqualificazione urbana</t>
+        </is>
+      </c>
+      <c r="E346" t="inlineStr">
+        <is>
+          <t>Affidamento diretto del servizio di collaborazione e supporto tecnico-professionale e operativo nell'ambito delle attività di gestione delle procedure complesse in urbanistica e edilizia all'Arch. Genevieve Hanssen&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="F346" t="s">
+        <v>2037</v>
+      </c>
+      <c r="G346" s="2">
+        <v>46164</v>
+      </c>
+      <c r="I346" s="2">
+        <v>46894</v>
+      </c>
+      <c r="L346" t="s">
+        <v>2038</v>
+      </c>
+      <c r="O346" s="2">
+        <v>46192</v>
+      </c>
+      <c r="P346" t="s" s="3">
+        <v>2039</v>
+      </c>
+      <c r="Q346" t="s" s="3">
+        <v>2040</v>
+      </c>
+      <c r="R346" t="s" s="3">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347">
+        <v>376</v>
+      </c>
+      <c r="B347" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C347" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D347" t="s">
         <v>70</v>
       </c>
-      <c r="F299">
-[...193 lines deleted...]
-      <c r="E303" t="s">
+      <c r="E347" t="inlineStr">
+        <is>
+          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR
+</t>
+        </is>
+      </c>
+      <c r="F347" t="s">
+        <v>48</v>
+      </c>
+      <c r="G347" s="2">
+        <v>44927</v>
+      </c>
+      <c r="I347" s="2">
+        <v>45657</v>
+      </c>
+      <c r="K347" t="s">
+        <v>49</v>
+      </c>
+      <c r="L347" t="s">
+        <v>71</v>
+      </c>
+      <c r="N347" t="s">
+        <v>51</v>
+      </c>
+      <c r="O347" s="2">
+        <v>44965</v>
+      </c>
+      <c r="P347" t="s" s="3">
+        <v>2042</v>
+      </c>
+      <c r="Q347" t="s" s="3">
+        <v>2043</v>
+      </c>
+      <c r="R347" t="s" s="3">
+        <v>2044</v>
+      </c>
+      <c r="S347" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Hanssen-Genevieve-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348">
+        <v>658</v>
+      </c>
+      <c r="B348" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C348" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D348" t="s">
+        <v>187</v>
+      </c>
+      <c r="E348" t="s">
+        <v>188</v>
+      </c>
+      <c r="F348" t="s">
+        <v>189</v>
+      </c>
+      <c r="G348" s="2">
+        <v>46097</v>
+      </c>
+      <c r="I348" s="2">
+        <v>46888</v>
+      </c>
+      <c r="L348" t="s">
+        <v>190</v>
+      </c>
+      <c r="O348" s="2">
+        <v>46171</v>
+      </c>
+      <c r="P348" t="s" s="3">
+        <v>2047</v>
+      </c>
+      <c r="Q348" t="s" s="3">
+        <v>2048</v>
+      </c>
+      <c r="R348" t="s" s="3">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349">
+        <v>158</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C349" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D349" t="s">
+        <v>150</v>
+      </c>
+      <c r="E349" t="inlineStr">
+        <is>
+          <t>Esperto, nell’analisi e pianificazione territoriale delle politiche regionali, con particolare riferimento alla geolocalizzazione degli investimenti nelle tematiche e nei campi di intervento del POR FSE 2014/2020 della Regione Lazio</t>
+        </is>
+      </c>
+      <c r="F349" t="s">
+        <v>2051</v>
+      </c>
+      <c r="G349" s="2">
+        <v>43644</v>
+      </c>
+      <c r="I349" s="2">
+        <v>44009</v>
+      </c>
+      <c r="K349" t="s">
+        <v>365</v>
+      </c>
+      <c r="L349" t="s">
+        <v>366</v>
+      </c>
+      <c r="N349" t="s">
+        <v>33</v>
+      </c>
+      <c r="O349" s="2">
+        <v>43656</v>
+      </c>
+      <c r="P349" t="s" s="3">
+        <v>2052</v>
+      </c>
+      <c r="Q349" t="s" s="3">
+        <v>2053</v>
+      </c>
+      <c r="R349" t="s" s="3">
+        <v>2054</v>
+      </c>
+      <c r="S349" t="s" s="3">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350">
+        <v>210</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C350" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D350" t="s">
+        <v>371</v>
+      </c>
+      <c r="E350" t="inlineStr">
+        <is>
+          <t>Esperto in programmazione e sviluppo del territorio (profilo intermedio) nell’analisi e pianificazione territoriale delle politiche regionali, con particolare riferimento alla geolocalizzazione degli investimenti</t>
+        </is>
+      </c>
+      <c r="F350" t="s" s="4">
+        <v>372</v>
+      </c>
+      <c r="G350" s="2">
+        <v>44187</v>
+      </c>
+      <c r="I350" s="2">
+        <v>45281</v>
+      </c>
+      <c r="K350" t="s">
+        <v>224</v>
+      </c>
+      <c r="L350" t="s">
+        <v>373</v>
+      </c>
+      <c r="N350" t="s">
+        <v>82</v>
+      </c>
+      <c r="O350" s="2">
+        <v>44200</v>
+      </c>
+      <c r="P350" t="s" s="3">
+        <v>2056</v>
+      </c>
+      <c r="Q350" t="s" s="3">
+        <v>2057</v>
+      </c>
+      <c r="R350" t="s" s="3">
+        <v>2058</v>
+      </c>
+      <c r="S350" t="s" s="3">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351">
+        <v>646</v>
+      </c>
+      <c r="B351" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C351" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D351" t="s">
+        <v>40</v>
+      </c>
+      <c r="E351" t="s">
+        <v>508</v>
+      </c>
+      <c r="F351" t="s">
+        <v>42</v>
+      </c>
+      <c r="G351" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I351" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L351" t="s">
+        <v>43</v>
+      </c>
+      <c r="O351" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P351" t="s" s="3">
+        <v>2062</v>
+      </c>
+      <c r="Q351" t="s" s="3">
+        <v>2063</v>
+      </c>
+      <c r="R351" t="s" s="3">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352">
+        <v>456</v>
+      </c>
+      <c r="B352" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C352" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D352" t="s">
+        <v>120</v>
+      </c>
+      <c r="E352" t="s">
+        <v>872</v>
+      </c>
+      <c r="F352" t="s">
+        <v>2065</v>
+      </c>
+      <c r="G352" s="2">
+        <v>45502</v>
+      </c>
+      <c r="I352" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L352" t="s">
+        <v>1457</v>
+      </c>
+      <c r="O352" s="2">
+        <v>45562</v>
+      </c>
+      <c r="P352" t="s" s="3">
+        <v>2066</v>
+      </c>
+      <c r="Q352" t="s" s="3">
+        <v>2067</v>
+      </c>
+      <c r="R352" t="s" s="3">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353">
+        <v>433</v>
+      </c>
+      <c r="B353" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C353" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D353" t="s">
+        <v>120</v>
+      </c>
+      <c r="E353" t="s">
+        <v>872</v>
+      </c>
+      <c r="F353" t="s">
+        <v>2065</v>
+      </c>
+      <c r="G353" s="2">
+        <v>45476</v>
+      </c>
+      <c r="I353" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L353" t="s">
+        <v>1457</v>
+      </c>
+      <c r="O353" s="2">
+        <v>45553</v>
+      </c>
+      <c r="P353" t="s" s="3">
+        <v>2070</v>
+      </c>
+      <c r="Q353" t="s" s="3">
+        <v>2071</v>
+      </c>
+      <c r="R353" t="s" s="3">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354">
+        <v>513</v>
+      </c>
+      <c r="B354" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C354" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D354" t="s">
+        <v>120</v>
+      </c>
+      <c r="E354" t="s">
+        <v>63</v>
+      </c>
+      <c r="F354" t="s">
+        <v>98</v>
+      </c>
+      <c r="G354" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I354" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L354" t="s">
+        <v>65</v>
+      </c>
+      <c r="O354" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P354" t="s" s="3">
+        <v>2073</v>
+      </c>
+      <c r="Q354" t="s" s="3">
+        <v>2074</v>
+      </c>
+      <c r="R354" t="s" s="3">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355">
+        <v>187</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C355" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D355" t="s">
+        <v>314</v>
+      </c>
+      <c r="E355" t="s">
+        <v>315</v>
+      </c>
+      <c r="F355" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G355" s="2">
+        <v>43801</v>
+      </c>
+      <c r="I355" s="2">
+        <v>44531</v>
+      </c>
+      <c r="K355" t="s">
+        <v>80</v>
+      </c>
+      <c r="L355" t="s">
+        <v>316</v>
+      </c>
+      <c r="N355" t="s">
+        <v>82</v>
+      </c>
+      <c r="O355" s="2">
+        <v>43488</v>
+      </c>
+      <c r="P355" t="s" s="3">
+        <v>2077</v>
+      </c>
+      <c r="Q355" t="s" s="3">
+        <v>2078</v>
+      </c>
+      <c r="R355" t="s" s="3">
+        <v>2079</v>
+      </c>
+      <c r="S355" t="s" s="3">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356">
+        <v>194</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C356" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D356" t="s">
+        <v>314</v>
+      </c>
+      <c r="E356" t="s">
+        <v>77</v>
+      </c>
+      <c r="F356">
+        <v>30000</v>
+      </c>
+      <c r="G356" s="2">
+        <v>43864</v>
+      </c>
+      <c r="I356" s="2">
+        <v>44594</v>
+      </c>
+      <c r="K356" t="s">
+        <v>80</v>
+      </c>
+      <c r="L356" t="s">
+        <v>717</v>
+      </c>
+      <c r="N356" t="s">
+        <v>82</v>
+      </c>
+      <c r="O356" s="2">
+        <v>43895</v>
+      </c>
+      <c r="P356" t="s" s="3">
+        <v>2081</v>
+      </c>
+      <c r="Q356" t="s" s="3">
+        <v>2082</v>
+      </c>
+      <c r="R356" t="s" s="3">
+        <v>2083</v>
+      </c>
+      <c r="S356" t="s" s="3">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357">
+        <v>559</v>
+      </c>
+      <c r="B357" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C357" t="s">
+        <v>2085</v>
+      </c>
+      <c r="D357" t="s">
+        <v>40</v>
+      </c>
+      <c r="E357" t="s">
+        <v>2086</v>
+      </c>
+      <c r="F357" t="s">
+        <v>2087</v>
+      </c>
+      <c r="G357" s="2">
+        <v>45833</v>
+      </c>
+      <c r="I357" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L357" t="s">
+        <v>2088</v>
+      </c>
+      <c r="O357" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P357" t="s" s="3">
+        <v>2089</v>
+      </c>
+      <c r="Q357" t="s" s="3">
+        <v>2090</v>
+      </c>
+      <c r="R357" t="s" s="3">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358">
+        <v>611</v>
+      </c>
+      <c r="B358" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C358" t="s">
+        <v>2085</v>
+      </c>
+      <c r="D358" t="s">
+        <v>40</v>
+      </c>
+      <c r="E358" t="s">
+        <v>2092</v>
+      </c>
+      <c r="F358" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G358" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I358" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L358" t="s">
+        <v>2093</v>
+      </c>
+      <c r="N358" t="s">
+        <v>33</v>
+      </c>
+      <c r="O358" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P358" t="s" s="3">
+        <v>2094</v>
+      </c>
+      <c r="Q358" t="s" s="3">
+        <v>2095</v>
+      </c>
+      <c r="R358" t="s" s="3">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359">
+        <v>379</v>
+      </c>
+      <c r="B359" t="s">
+        <v>238</v>
+      </c>
+      <c r="C359" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D359" t="s">
         <v>70</v>
       </c>
-      <c r="F303" t="s" s="4">
+      <c r="E359" t="inlineStr">
+        <is>
+          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR
+</t>
+        </is>
+      </c>
+      <c r="F359" t="s">
+        <v>48</v>
+      </c>
+      <c r="G359" s="2">
+        <v>44927</v>
+      </c>
+      <c r="I359" s="2">
+        <v>45657</v>
+      </c>
+      <c r="K359" t="s">
+        <v>49</v>
+      </c>
+      <c r="L359" t="s">
         <v>71</v>
       </c>
-      <c r="G303" s="2">
-[...93 lines deleted...]
-      <c r="D305" t="s">
+      <c r="N359" t="s">
+        <v>51</v>
+      </c>
+      <c r="O359" s="2">
+        <v>44965</v>
+      </c>
+      <c r="P359" t="s">
+        <v>2098</v>
+      </c>
+      <c r="Q359" t="s">
+        <v>2099</v>
+      </c>
+      <c r="R359" t="s">
+        <v>2100</v>
+      </c>
+      <c r="S359" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360">
+        <v>608</v>
+      </c>
+      <c r="B360" t="s">
+        <v>238</v>
+      </c>
+      <c r="C360" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D360" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E360" t="s">
+        <v>2104</v>
+      </c>
+      <c r="F360" t="s">
+        <v>42</v>
+      </c>
+      <c r="G360" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I360" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L360" t="s">
+        <v>43</v>
+      </c>
+      <c r="O360" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P360" t="s" s="3">
+        <v>2105</v>
+      </c>
+      <c r="Q360" t="s" s="3">
+        <v>2106</v>
+      </c>
+      <c r="R360" t="s" s="3">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361">
+        <v>512</v>
+      </c>
+      <c r="B361" t="s">
+        <v>238</v>
+      </c>
+      <c r="C361" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D361" t="s">
+        <v>40</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1440</v>
+      </c>
+      <c r="F361" t="s">
+        <v>98</v>
+      </c>
+      <c r="G361" s="2">
+        <v>45664</v>
+      </c>
+      <c r="I361" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L361" t="s">
+        <v>65</v>
+      </c>
+      <c r="O361" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P361" t="s" s="3">
+        <v>2108</v>
+      </c>
+      <c r="Q361" t="s" s="3">
+        <v>2109</v>
+      </c>
+      <c r="R361" t="s" s="3">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362">
+        <v>277</v>
+      </c>
+      <c r="B362" t="s">
+        <v>238</v>
+      </c>
+      <c r="C362" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D362" t="s">
         <v>56</v>
       </c>
-      <c r="E305" t="inlineStr">
+      <c r="E362" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F305" t="s">
+      <c r="F362" t="s">
         <v>57</v>
       </c>
-      <c r="G305" s="2">
+      <c r="G362" s="2">
         <v>44578</v>
       </c>
-      <c r="I305" s="2">
+      <c r="I362" s="2">
         <v>44926</v>
       </c>
-      <c r="K305" t="s">
+      <c r="K362" t="s">
         <v>58</v>
       </c>
-      <c r="L305" t="s">
-[...2 lines deleted...]
-      <c r="O305" s="2">
+      <c r="L362" t="s">
+        <v>93</v>
+      </c>
+      <c r="O362" s="2">
         <v>44579</v>
       </c>
-      <c r="P305" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S305" t="inlineStr" s="3">
+      <c r="P362" t="s" s="3">
+        <v>2111</v>
+      </c>
+      <c r="Q362" t="s" s="3">
+        <v>2112</v>
+      </c>
+      <c r="R362" t="s" s="3">
+        <v>2113</v>
+      </c>
+      <c r="S362" t="s" s="3">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363">
+        <v>163</v>
+      </c>
+      <c r="B363" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C363" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D363" t="s">
+        <v>150</v>
+      </c>
+      <c r="E363" t="s">
+        <v>2117</v>
+      </c>
+      <c r="F363" t="s" s="4">
+        <v>364</v>
+      </c>
+      <c r="G363" s="2">
+        <v>43644</v>
+      </c>
+      <c r="I363" s="2">
+        <v>44739</v>
+      </c>
+      <c r="K363" t="s">
+        <v>365</v>
+      </c>
+      <c r="L363" t="s">
+        <v>366</v>
+      </c>
+      <c r="N363" t="s">
+        <v>33</v>
+      </c>
+      <c r="O363" s="2">
+        <v>43655</v>
+      </c>
+      <c r="P363" t="s" s="3">
+        <v>2118</v>
+      </c>
+      <c r="Q363" t="s" s="3">
+        <v>2119</v>
+      </c>
+      <c r="R363" t="s" s="3">
+        <v>2120</v>
+      </c>
+      <c r="S363" t="s" s="3">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364">
+        <v>615</v>
+      </c>
+      <c r="B364" t="s">
+        <v>238</v>
+      </c>
+      <c r="C364" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E364" t="s">
+        <v>2123</v>
+      </c>
+      <c r="F364" t="s">
+        <v>42</v>
+      </c>
+      <c r="G364" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I364" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L364" t="s">
+        <v>43</v>
+      </c>
+      <c r="O364" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P364" t="s" s="3">
+        <v>2124</v>
+      </c>
+      <c r="Q364" t="s" s="3">
+        <v>2125</v>
+      </c>
+      <c r="R364" t="s" s="3">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365">
+        <v>411</v>
+      </c>
+      <c r="B365" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C365" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D365" t="s">
+        <v>70</v>
+      </c>
+      <c r="E365" t="inlineStr">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-Marco-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR.
+</t>
         </is>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E306" t="inlineStr">
+      <c r="F365" t="s">
+        <v>48</v>
+      </c>
+      <c r="G365" s="2">
+        <v>45252</v>
+      </c>
+      <c r="I365" s="2">
+        <v>45657</v>
+      </c>
+      <c r="K365" t="s">
+        <v>49</v>
+      </c>
+      <c r="L365" t="s">
+        <v>2128</v>
+      </c>
+      <c r="N365" t="s">
+        <v>51</v>
+      </c>
+      <c r="O365" s="2">
+        <v>45265</v>
+      </c>
+      <c r="P365" t="s" s="3">
+        <v>2129</v>
+      </c>
+      <c r="Q365" t="s" s="3">
+        <v>2130</v>
+      </c>
+      <c r="R365" t="s" s="3">
+        <v>2131</v>
+      </c>
+      <c r="S365" t="s" s="3">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366">
+        <v>540</v>
+      </c>
+      <c r="B366" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C366" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D366" t="s">
+        <v>40</v>
+      </c>
+      <c r="E366" t="s">
+        <v>2133</v>
+      </c>
+      <c r="F366" t="s">
+        <v>98</v>
+      </c>
+      <c r="G366" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I366" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L366" t="s">
+        <v>65</v>
+      </c>
+      <c r="O366" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P366" t="s" s="3">
+        <v>2134</v>
+      </c>
+      <c r="Q366" t="s" s="3">
+        <v>2135</v>
+      </c>
+      <c r="R366" t="s" s="3">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367">
+        <v>118</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C367" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D367" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E367" t="s">
+        <v>77</v>
+      </c>
+      <c r="F367" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G367" s="2">
+        <v>42695</v>
+      </c>
+      <c r="I367" s="2">
+        <v>43424</v>
+      </c>
+      <c r="K367" t="s">
+        <v>80</v>
+      </c>
+      <c r="L367" t="s">
+        <v>2139</v>
+      </c>
+      <c r="N367" t="s">
+        <v>82</v>
+      </c>
+      <c r="O367" s="2">
+        <v>42695</v>
+      </c>
+      <c r="P367" t="s" s="3">
+        <v>2140</v>
+      </c>
+      <c r="Q367" t="s" s="3">
+        <v>2141</v>
+      </c>
+      <c r="R367" t="s" s="3">
+        <v>2142</v>
+      </c>
+      <c r="S367" t="s" s="3">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368">
+        <v>6</v>
+      </c>
+      <c r="B368" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C368" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D368" t="s">
+        <v>2145</v>
+      </c>
+      <c r="E368" t="inlineStr">
+        <is>
+          <t>Proroga del Contratto di fornitura servizio di consulenza legale stragiudiziale di diritto e legislazione amministrativa, comunitaria e della concorrenza della Regione Lazio - Direzione Regionale Programmazione Economica, Ricerca e Innovazione. Tipo di rapporto: Contratto di fornitura servizi.</t>
+        </is>
+      </c>
+      <c r="F368" t="s" s="4">
+        <v>2146</v>
+      </c>
+      <c r="G368" s="2">
+        <v>41013</v>
+      </c>
+      <c r="I368" s="2">
+        <v>41378</v>
+      </c>
+      <c r="L368" t="s">
+        <v>2147</v>
+      </c>
+      <c r="O368" s="2">
+        <v>41625</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369">
+        <v>440</v>
+      </c>
+      <c r="B369" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C369" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D369" t="s">
+        <v>169</v>
+      </c>
+      <c r="E369" t="s">
+        <v>2150</v>
+      </c>
+      <c r="F369" s="5">
+        <v>38.064</v>
+      </c>
+      <c r="G369" s="2">
+        <v>45509</v>
+      </c>
+      <c r="I369" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L369" t="s">
+        <v>1790</v>
+      </c>
+      <c r="O369" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P369" t="s" s="3">
+        <v>2151</v>
+      </c>
+      <c r="Q369" t="s" s="3">
+        <v>2152</v>
+      </c>
+      <c r="R369" t="s" s="3">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370">
+        <v>514</v>
+      </c>
+      <c r="B370" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C370" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D370" t="s">
+        <v>120</v>
+      </c>
+      <c r="E370" t="s">
+        <v>2154</v>
+      </c>
+      <c r="F370" t="s">
+        <v>1280</v>
+      </c>
+      <c r="G370" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I370" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L370" t="s">
+        <v>65</v>
+      </c>
+      <c r="O370" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P370" t="s" s="3">
+        <v>2155</v>
+      </c>
+      <c r="Q370" t="s" s="3">
+        <v>2156</v>
+      </c>
+      <c r="R370" t="s" s="3">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371">
+        <v>613</v>
+      </c>
+      <c r="B371" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C371" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D371" t="s">
+        <v>40</v>
+      </c>
+      <c r="E371" t="s">
+        <v>2158</v>
+      </c>
+      <c r="F371" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G371" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I371" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L371" t="s">
+        <v>2159</v>
+      </c>
+      <c r="N371" t="s">
+        <v>33</v>
+      </c>
+      <c r="O371" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P371" t="s" s="3">
+        <v>2160</v>
+      </c>
+      <c r="Q371" t="s" s="3">
+        <v>2161</v>
+      </c>
+      <c r="R371" t="s" s="3">
+        <v>2162</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372">
+        <v>112</v>
+      </c>
+      <c r="B372" t="s">
+        <v>969</v>
+      </c>
+      <c r="C372" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D372" t="s">
+        <v>76</v>
+      </c>
+      <c r="E372" t="s">
+        <v>77</v>
+      </c>
+      <c r="F372" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G372" s="2">
+        <v>42642</v>
+      </c>
+      <c r="I372" s="2">
+        <v>43371</v>
+      </c>
+      <c r="K372" t="s">
+        <v>80</v>
+      </c>
+      <c r="L372" t="s">
+        <v>321</v>
+      </c>
+      <c r="N372" t="s">
+        <v>82</v>
+      </c>
+      <c r="O372" s="2">
+        <v>42642</v>
+      </c>
+      <c r="P372" t="s" s="3">
+        <v>2164</v>
+      </c>
+      <c r="Q372" t="s" s="3">
+        <v>2165</v>
+      </c>
+      <c r="R372" t="s" s="3">
+        <v>2166</v>
+      </c>
+      <c r="S372" t="s" s="3">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373">
+        <v>43</v>
+      </c>
+      <c r="B373" t="s">
+        <v>969</v>
+      </c>
+      <c r="C373" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D373" t="s">
+        <v>326</v>
+      </c>
+      <c r="E373" t="s">
+        <v>327</v>
+      </c>
+      <c r="F373" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G373" s="2">
+        <v>41764</v>
+      </c>
+      <c r="I373" s="2">
+        <v>42494</v>
+      </c>
+      <c r="K373" t="s">
+        <v>328</v>
+      </c>
+      <c r="L373" t="s">
+        <v>2167</v>
+      </c>
+      <c r="M373" t="s">
+        <v>330</v>
+      </c>
+      <c r="O373" s="2">
+        <v>41971</v>
+      </c>
+      <c r="P373" t="s" s="3">
+        <v>2168</v>
+      </c>
+      <c r="Q373" t="s" s="3">
+        <v>2169</v>
+      </c>
+      <c r="R373" t="s" s="3">
+        <v>2170</v>
+      </c>
+      <c r="S373" t="s" s="3">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374">
+        <v>155</v>
+      </c>
+      <c r="B374" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C374" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D374" t="s">
+        <v>2174</v>
+      </c>
+      <c r="E374" t="inlineStr">
+        <is>
+          <t>Supporto tecnico alle attività di programmazione/progettazione europea e nazionale di fondi per la salute e la ricerca, alla comunicazione per il settore salute e ai processi di analisi e valutazione organizzativa</t>
+        </is>
+      </c>
+      <c r="F374" t="s">
+        <v>1265</v>
+      </c>
+      <c r="G374" s="2">
+        <v>43560</v>
+      </c>
+      <c r="I374" s="2">
+        <v>44108</v>
+      </c>
+      <c r="K374" t="s">
+        <v>2175</v>
+      </c>
+      <c r="L374" t="s">
+        <v>2176</v>
+      </c>
+      <c r="N374" t="s">
+        <v>82</v>
+      </c>
+      <c r="O374" s="2">
+        <v>43560</v>
+      </c>
+      <c r="P374" t="s" s="3">
+        <v>2177</v>
+      </c>
+      <c r="Q374" t="s" s="3">
+        <v>2178</v>
+      </c>
+      <c r="R374" t="s" s="3">
+        <v>2179</v>
+      </c>
+      <c r="S374" t="s" s="3">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375">
+        <v>327</v>
+      </c>
+      <c r="B375" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C375" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D375" t="s">
+        <v>295</v>
+      </c>
+      <c r="E375" t="s">
+        <v>413</v>
+      </c>
+      <c r="F375" t="s">
+        <v>297</v>
+      </c>
+      <c r="G375" s="2">
+        <v>44683</v>
+      </c>
+      <c r="I375" s="2">
+        <v>45412</v>
+      </c>
+      <c r="K375" t="s">
+        <v>298</v>
+      </c>
+      <c r="L375" t="s">
+        <v>299</v>
+      </c>
+      <c r="O375" s="2">
+        <v>44778</v>
+      </c>
+      <c r="P375" t="s" s="3">
+        <v>2183</v>
+      </c>
+      <c r="Q375" t="s" s="3">
+        <v>2184</v>
+      </c>
+      <c r="R375" t="s" s="3">
+        <v>2185</v>
+      </c>
+      <c r="S375" t="s" s="3">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376">
+        <v>418</v>
+      </c>
+      <c r="B376" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C376" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D376" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E376" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F376" t="s">
+        <v>1472</v>
+      </c>
+      <c r="G376" s="2">
+        <v>45032</v>
+      </c>
+      <c r="I376" s="2">
+        <v>45673</v>
+      </c>
+      <c r="K376" t="s">
+        <v>2191</v>
+      </c>
+      <c r="L376" t="s">
+        <v>2192</v>
+      </c>
+      <c r="N376" t="s">
+        <v>82</v>
+      </c>
+      <c r="O376" s="2">
+        <v>45560</v>
+      </c>
+      <c r="P376" t="s" s="3">
+        <v>2193</v>
+      </c>
+      <c r="Q376" t="s" s="3">
+        <v>2194</v>
+      </c>
+      <c r="R376" t="s" s="3">
+        <v>2195</v>
+      </c>
+      <c r="S376" t="s" s="3">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377">
+        <v>205</v>
+      </c>
+      <c r="B377" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C377" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D377" t="s">
+        <v>2199</v>
+      </c>
+      <c r="E377" t="s">
+        <v>2200</v>
+      </c>
+      <c r="F377" t="s">
+        <v>2201</v>
+      </c>
+      <c r="G377" s="2">
+        <v>44136</v>
+      </c>
+      <c r="I377" s="2">
+        <v>44865</v>
+      </c>
+      <c r="K377" t="s">
+        <v>2202</v>
+      </c>
+      <c r="L377" t="s">
+        <v>2203</v>
+      </c>
+      <c r="N377" t="s">
+        <v>82</v>
+      </c>
+      <c r="O377" s="2">
+        <v>44137</v>
+      </c>
+      <c r="P377" t="s" s="3">
+        <v>2204</v>
+      </c>
+      <c r="Q377" t="s" s="3">
+        <v>2205</v>
+      </c>
+      <c r="R377" t="s" s="3">
+        <v>2205</v>
+      </c>
+      <c r="S377" t="s" s="3">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378">
+        <v>468</v>
+      </c>
+      <c r="B378" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C378" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D378" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E378" t="s">
+        <v>850</v>
+      </c>
+      <c r="F378" t="s">
+        <v>2208</v>
+      </c>
+      <c r="G378" s="2">
+        <v>45614</v>
+      </c>
+      <c r="I378" s="2">
+        <v>46343</v>
+      </c>
+      <c r="L378" t="s">
+        <v>2209</v>
+      </c>
+      <c r="O378" s="2">
+        <v>45596</v>
+      </c>
+      <c r="P378" t="s" s="3">
+        <v>2210</v>
+      </c>
+      <c r="Q378" t="s" s="3">
+        <v>2211</v>
+      </c>
+      <c r="R378" t="s" s="3">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379">
+        <v>619</v>
+      </c>
+      <c r="B379" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C379" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D379" t="s">
+        <v>40</v>
+      </c>
+      <c r="E379" t="s">
+        <v>2213</v>
+      </c>
+      <c r="F379" t="s">
+        <v>42</v>
+      </c>
+      <c r="G379" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I379" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L379" t="s">
+        <v>43</v>
+      </c>
+      <c r="N379" t="s">
+        <v>33</v>
+      </c>
+      <c r="O379" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P379" t="s" s="3">
+        <v>2214</v>
+      </c>
+      <c r="Q379" t="s" s="3">
+        <v>2215</v>
+      </c>
+      <c r="R379" t="s" s="3">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380">
+        <v>515</v>
+      </c>
+      <c r="B380" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C380" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D380" t="s">
+        <v>40</v>
+      </c>
+      <c r="E380" t="s">
+        <v>2217</v>
+      </c>
+      <c r="F380" t="s">
+        <v>98</v>
+      </c>
+      <c r="G380" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I380" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L380" t="s">
+        <v>65</v>
+      </c>
+      <c r="O380" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P380" t="s" s="3">
+        <v>2218</v>
+      </c>
+      <c r="Q380" t="s" s="3">
+        <v>2219</v>
+      </c>
+      <c r="R380" t="s" s="3">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381">
+        <v>206</v>
+      </c>
+      <c r="B381" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C381" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D381" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E381" t="s">
+        <v>2224</v>
+      </c>
+      <c r="F381" t="s">
+        <v>2225</v>
+      </c>
+      <c r="G381" s="2">
+        <v>44134</v>
+      </c>
+      <c r="I381" s="2">
+        <v>45228</v>
+      </c>
+      <c r="K381" t="s">
+        <v>2202</v>
+      </c>
+      <c r="L381" t="s">
+        <v>2226</v>
+      </c>
+      <c r="N381" t="s">
+        <v>82</v>
+      </c>
+      <c r="O381" s="2">
+        <v>44146</v>
+      </c>
+      <c r="P381" t="s" s="3">
+        <v>2227</v>
+      </c>
+      <c r="Q381" t="s" s="3">
+        <v>2228</v>
+      </c>
+      <c r="R381" t="s" s="3">
+        <v>2228</v>
+      </c>
+      <c r="S381" t="s" s="3">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382">
+        <v>423</v>
+      </c>
+      <c r="B382" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C382" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D382" t="s">
+        <v>2230</v>
+      </c>
+      <c r="E382" t="s">
+        <v>2231</v>
+      </c>
+      <c r="F382" t="s" s="4">
+        <v>2232</v>
+      </c>
+      <c r="G382" s="2">
+        <v>45513</v>
+      </c>
+      <c r="I382" s="2">
+        <v>46607</v>
+      </c>
+      <c r="K382" t="s">
+        <v>2233</v>
+      </c>
+      <c r="L382" t="s">
+        <v>2234</v>
+      </c>
+      <c r="N382" t="s">
+        <v>82</v>
+      </c>
+      <c r="O382" s="2">
+        <v>45538</v>
+      </c>
+      <c r="P382" t="s" s="3">
+        <v>2235</v>
+      </c>
+      <c r="Q382" t="s" s="3">
+        <v>2236</v>
+      </c>
+      <c r="R382" t="s" s="3">
+        <v>2237</v>
+      </c>
+      <c r="S382" t="s" s="3">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383">
+        <v>105</v>
+      </c>
+      <c r="B383" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C383" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D383" t="s">
+        <v>2239</v>
+      </c>
+      <c r="E383" t="inlineStr">
+        <is>
+          <t>Progetto A0097E0005 - supporto alle attività dell'autorità di gestione del POR FESR Lazio 2014-2020 per la predisposizione e l'implementazione della Smart Specialisation Strategy </t>
+        </is>
+      </c>
+      <c r="F383" t="s">
+        <v>624</v>
+      </c>
+      <c r="G383" s="2">
+        <v>42488</v>
+      </c>
+      <c r="I383" s="2">
+        <v>43582</v>
+      </c>
+      <c r="K383" t="s">
+        <v>2240</v>
+      </c>
+      <c r="L383" t="s">
+        <v>2241</v>
+      </c>
+      <c r="N383" t="s">
+        <v>33</v>
+      </c>
+      <c r="O383" s="2">
+        <v>42488</v>
+      </c>
+      <c r="P383" t="s" s="3">
+        <v>2242</v>
+      </c>
+      <c r="Q383" t="s" s="3">
+        <v>2243</v>
+      </c>
+      <c r="R383" t="s" s="3">
+        <v>2244</v>
+      </c>
+      <c r="S383" t="s" s="3">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384">
+        <v>516</v>
+      </c>
+      <c r="B384" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C384" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D384" t="s">
+        <v>40</v>
+      </c>
+      <c r="E384" t="s">
+        <v>2248</v>
+      </c>
+      <c r="F384" t="s">
+        <v>98</v>
+      </c>
+      <c r="G384" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I384" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L384" t="s">
+        <v>65</v>
+      </c>
+      <c r="O384" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P384" t="s" s="3">
+        <v>2249</v>
+      </c>
+      <c r="Q384" t="s" s="3">
+        <v>2250</v>
+      </c>
+      <c r="R384" t="s" s="3">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385">
+        <v>618</v>
+      </c>
+      <c r="B385" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C385" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D385" t="s">
+        <v>40</v>
+      </c>
+      <c r="E385" t="s">
+        <v>2252</v>
+      </c>
+      <c r="F385" t="s">
+        <v>42</v>
+      </c>
+      <c r="G385" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I385" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L385" t="s">
+        <v>43</v>
+      </c>
+      <c r="O385" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P385" t="s" s="3">
+        <v>2253</v>
+      </c>
+      <c r="Q385" t="s" s="3">
+        <v>2254</v>
+      </c>
+      <c r="R385" t="s" s="3">
+        <v>2255</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386">
+        <v>296</v>
+      </c>
+      <c r="B386" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C386" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D386" t="s">
+        <v>56</v>
+      </c>
+      <c r="E386" t="inlineStr">
+        <is>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
+</t>
+        </is>
+      </c>
+      <c r="F386" t="s">
+        <v>57</v>
+      </c>
+      <c r="G386" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I386" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K386" t="s">
+        <v>58</v>
+      </c>
+      <c r="L386" t="s">
+        <v>1088</v>
+      </c>
+      <c r="O386" s="2">
+        <v>44579</v>
+      </c>
+      <c r="P386" t="s" s="3">
+        <v>2256</v>
+      </c>
+      <c r="Q386" t="s" s="3">
+        <v>2257</v>
+      </c>
+      <c r="R386" t="s" s="3">
+        <v>2258</v>
+      </c>
+      <c r="S386" t="s" s="3">
+        <v>2259</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387">
+        <v>377</v>
+      </c>
+      <c r="B387" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C387" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D387" t="s">
+        <v>70</v>
+      </c>
+      <c r="E387" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR
 </t>
         </is>
       </c>
-      <c r="F306" t="s">
+      <c r="F387" t="s">
         <v>48</v>
       </c>
-      <c r="G306" s="2">
+      <c r="G387" s="2">
         <v>44927</v>
       </c>
-      <c r="I306" s="2">
+      <c r="I387" s="2">
         <v>45657</v>
       </c>
-      <c r="K306" t="s">
+      <c r="K387" t="s">
         <v>49</v>
       </c>
-      <c r="L306" t="s">
-[...2 lines deleted...]
-      <c r="N306" t="s">
+      <c r="L387" t="s">
+        <v>71</v>
+      </c>
+      <c r="N387" t="s">
         <v>51</v>
       </c>
-      <c r="O306" s="2">
+      <c r="O387" s="2">
         <v>44965</v>
       </c>
-      <c r="P306" t="s" s="3">
-[...256 lines deleted...]
-      <c r="E312" t="inlineStr">
+      <c r="P387" t="s" s="3">
+        <v>2260</v>
+      </c>
+      <c r="Q387" t="s" s="3">
+        <v>2261</v>
+      </c>
+      <c r="R387" t="s" s="3">
+        <v>2262</v>
+      </c>
+      <c r="S387" t="s" s="3">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388">
+        <v>276</v>
+      </c>
+      <c r="B388" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C388" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D388" t="s">
+        <v>56</v>
+      </c>
+      <c r="E388" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F312" t="s">
+      <c r="F388" t="s">
         <v>57</v>
       </c>
-      <c r="G312" s="2">
+      <c r="G388" s="2">
         <v>44578</v>
       </c>
-      <c r="I312" s="2">
+      <c r="I388" s="2">
         <v>44926</v>
       </c>
-      <c r="K312" t="s">
+      <c r="K388" t="s">
         <v>58</v>
       </c>
-      <c r="L312" t="s">
-[...14 lines deleted...]
-      <c r="S312" t="inlineStr" s="3">
+      <c r="L388" t="s">
+        <v>59</v>
+      </c>
+      <c r="O388" s="2">
+        <v>44579</v>
+      </c>
+      <c r="P388" t="s" s="3">
+        <v>2266</v>
+      </c>
+      <c r="Q388" t="s" s="3">
+        <v>2267</v>
+      </c>
+      <c r="R388" t="s" s="3">
+        <v>2268</v>
+      </c>
+      <c r="S388" t="inlineStr" s="3">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-Loredana-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-Rosa-Maria-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
-    <row r="313">
-[...94 lines deleted...]
-      <c r="E315" t="inlineStr">
+    <row r="389">
+      <c r="A389">
+        <v>378</v>
+      </c>
+      <c r="B389" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C389" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D389" t="s">
+        <v>70</v>
+      </c>
+      <c r="E389" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR
 </t>
         </is>
       </c>
-      <c r="F315" t="s">
+      <c r="F389" t="s">
         <v>48</v>
       </c>
-      <c r="G315" s="2">
+      <c r="G389" s="2">
         <v>44927</v>
       </c>
-      <c r="I315" s="2">
+      <c r="I389" s="2">
         <v>45657</v>
       </c>
-      <c r="K315" t="s">
+      <c r="K389" t="s">
         <v>49</v>
       </c>
-      <c r="L315" t="s">
+      <c r="L389" t="s">
+        <v>71</v>
+      </c>
+      <c r="N389" t="s">
+        <v>51</v>
+      </c>
+      <c r="O389" s="2">
+        <v>44965</v>
+      </c>
+      <c r="P389" t="s">
+        <v>2269</v>
+      </c>
+      <c r="Q389" t="s">
+        <v>2270</v>
+      </c>
+      <c r="R389" t="s">
+        <v>2271</v>
+      </c>
+      <c r="S389" t="inlineStr">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Loppo-Rosa Maria-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390">
+        <v>517</v>
+      </c>
+      <c r="B390" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C390" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D390" t="s">
+        <v>40</v>
+      </c>
+      <c r="E390" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F390" t="s">
+        <v>98</v>
+      </c>
+      <c r="G390" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I390" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L390" t="s">
+        <v>65</v>
+      </c>
+      <c r="O390" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P390" t="s" s="3">
+        <v>2272</v>
+      </c>
+      <c r="Q390" t="s" s="3">
+        <v>2273</v>
+      </c>
+      <c r="R390" t="s" s="3">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391">
+        <v>620</v>
+      </c>
+      <c r="B391" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C391" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D391" t="s">
+        <v>40</v>
+      </c>
+      <c r="E391" t="s">
+        <v>580</v>
+      </c>
+      <c r="F391" t="s">
+        <v>42</v>
+      </c>
+      <c r="G391" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I391" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L391" t="s">
+        <v>43</v>
+      </c>
+      <c r="O391" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P391" t="s" s="3">
+        <v>2275</v>
+      </c>
+      <c r="Q391" t="s" s="3">
+        <v>2276</v>
+      </c>
+      <c r="R391" t="s" s="3">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392">
+        <v>120</v>
+      </c>
+      <c r="B392" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C392" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E392" t="inlineStr">
+        <is>
+          <t>Consulenza giuridico-amministrativa per la predisposizione ed elaborazione di una proposta di legge che regoli la materia degli ambiti di bacino e del sistema idrico integrato</t>
+        </is>
+      </c>
+      <c r="F392" t="s" s="4">
+        <v>2280</v>
+      </c>
+      <c r="G392" s="2">
+        <v>42716</v>
+      </c>
+      <c r="I392" s="2">
+        <v>42898</v>
+      </c>
+      <c r="K392" t="s">
+        <v>1219</v>
+      </c>
+      <c r="L392" t="s">
+        <v>2281</v>
+      </c>
+      <c r="M392" t="s">
+        <v>217</v>
+      </c>
+      <c r="N392" t="s">
         <v>82</v>
       </c>
-      <c r="N315" t="s">
-[...14 lines deleted...]
-      <c r="S315" t="inlineStr" s="3">
+      <c r="O392" s="2">
+        <v>42823</v>
+      </c>
+      <c r="P392" t="s" s="3">
+        <v>2282</v>
+      </c>
+      <c r="Q392" t="s" s="3">
+        <v>2283</v>
+      </c>
+      <c r="R392" t="s" s="3">
+        <v>2284</v>
+      </c>
+      <c r="S392" t="s" s="3">
+        <v>2285</v>
+      </c>
+      <c r="T392" t="inlineStr" s="3">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grimaldi-Loredana-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCARELLI_ALBERTO_Attest_insussist_situazioni_conflitto_interesse_12122016.pdf</t>
         </is>
       </c>
     </row>
-    <row r="316">
-[...12 lines deleted...]
-      <c r="E316" t="inlineStr">
+    <row r="393">
+      <c r="A393">
+        <v>68</v>
+      </c>
+      <c r="B393" t="s">
+        <v>280</v>
+      </c>
+      <c r="C393" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E393" t="inlineStr">
         <is>
-          <t>Conferire l’incarico di Prestazione d’opera intellettuale fino al 1/3/2021 salvo proroghe da parte dell’Autorità Delegata del FAMI e comunque senza ulteriori oneri aggiuntivi a carico della Regione, al Dott. Gianluca Grossi in qualità di revisore contabile. (DD_G04074/2019)</t>
+          <t>Lavori di ristrutturazione degli impianti idrovori del circondario idraulico del fiume Tevere-Aniene. Impianto idrovoro di Corcolle. Incarico di collaudatore statico. Ing. Maurizio Lucci</t>
         </is>
       </c>
-      <c r="F316" t="s" s="4">
-[...210 lines deleted...]
-      <c r="E321" t="inlineStr">
+      <c r="F393" t="s">
+        <v>2287</v>
+      </c>
+      <c r="G393" s="2">
+        <v>41528</v>
+      </c>
+      <c r="I393" s="2">
+        <v>42004</v>
+      </c>
+      <c r="K393" t="s">
+        <v>2288</v>
+      </c>
+      <c r="L393" t="s">
+        <v>2289</v>
+      </c>
+      <c r="N393" t="s">
+        <v>82</v>
+      </c>
+      <c r="O393" s="2">
+        <v>42023</v>
+      </c>
+      <c r="P393" t="s" s="3">
+        <v>2290</v>
+      </c>
+      <c r="Q393" t="s" s="3">
+        <v>2291</v>
+      </c>
+      <c r="R393" t="s" s="3">
+        <v>2292</v>
+      </c>
+      <c r="S393" t="s" s="3">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394">
+        <v>649</v>
+      </c>
+      <c r="B394" t="s">
+        <v>804</v>
+      </c>
+      <c r="C394" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E394" t="s">
+        <v>2295</v>
+      </c>
+      <c r="F394" t="s">
+        <v>2296</v>
+      </c>
+      <c r="G394" s="2">
+        <v>45978</v>
+      </c>
+      <c r="I394" s="2">
+        <v>46344</v>
+      </c>
+      <c r="L394" t="s">
+        <v>2297</v>
+      </c>
+      <c r="O394" s="2">
+        <v>46125</v>
+      </c>
+      <c r="P394" t="s" s="3">
+        <v>2298</v>
+      </c>
+      <c r="Q394" t="s" s="3">
+        <v>2299</v>
+      </c>
+      <c r="R394" t="s" s="3">
+        <v>2300</v>
+      </c>
+      <c r="S394" t="s" s="3">
+        <v>2301</v>
+      </c>
+      <c r="T394" t="s" s="3">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395">
+        <v>93</v>
+      </c>
+      <c r="B395" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C395" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D395" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E395" t="inlineStr">
         <is>
-          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR
-</t>
+          <t>Consulenza tecnico ambientale nell’ambito dei procedimenti relativi all’ex commissariamento per il superamento delle criticità socio-ambientali nella Valle del Fiume Sacco</t>
         </is>
       </c>
-      <c r="F321" t="s">
-[...11 lines deleted...]
-      <c r="L321" t="s">
+      <c r="F395" t="s">
+        <v>2306</v>
+      </c>
+      <c r="G395" s="2">
+        <v>42205</v>
+      </c>
+      <c r="I395" s="2">
+        <v>42460</v>
+      </c>
+      <c r="K395" t="s">
+        <v>232</v>
+      </c>
+      <c r="L395" t="s">
+        <v>2307</v>
+      </c>
+      <c r="N395" t="s">
         <v>82</v>
       </c>
-      <c r="N321" t="s">
-[...33 lines deleted...]
-      <c r="E322" t="inlineStr">
+      <c r="O395" s="2">
+        <v>42314</v>
+      </c>
+      <c r="P395" t="s" s="3">
+        <v>2308</v>
+      </c>
+      <c r="Q395" t="s" s="3">
+        <v>2309</v>
+      </c>
+      <c r="R395" t="s" s="3">
+        <v>2310</v>
+      </c>
+      <c r="S395" t="s" s="3">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396">
+        <v>265</v>
+      </c>
+      <c r="B396" t="s">
+        <v>185</v>
+      </c>
+      <c r="C396" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D396" t="s">
+        <v>112</v>
+      </c>
+      <c r="E396" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F322" t="s">
+      <c r="F396" t="s">
         <v>57</v>
       </c>
-      <c r="G322" s="2">
+      <c r="G396" s="2">
         <v>44578</v>
       </c>
-      <c r="I322" s="2">
+      <c r="I396" s="2">
         <v>44926</v>
       </c>
-      <c r="K322" t="s">
+      <c r="K396" t="s">
         <v>58</v>
       </c>
-      <c r="L322" t="s">
-[...14 lines deleted...]
-      <c r="S322" t="inlineStr" s="3">
+      <c r="L396" t="s">
+        <v>132</v>
+      </c>
+      <c r="O396" s="2">
+        <v>44578</v>
+      </c>
+      <c r="P396" t="s" s="3">
+        <v>2313</v>
+      </c>
+      <c r="Q396" t="s" s="3">
+        <v>2314</v>
+      </c>
+      <c r="R396" t="s" s="3">
+        <v>2315</v>
+      </c>
+      <c r="S396" t="s" s="3">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397">
+        <v>88</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C397" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D397" t="inlineStr">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARNERI-Arianna-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+          <t>Direzione Regionale Programmazione Economica, Bilancio, Demanio e Patrimonio di concerto con la Direzione Regionale Risorse Umane e Sistemi Informativi - Area Programmazione Economica</t>
         </is>
       </c>
-    </row>
-[...175 lines deleted...]
-      <c r="L326" t="s">
+      <c r="E397" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F397" t="s" s="4">
+        <v>533</v>
+      </c>
+      <c r="G397" s="2">
+        <v>42219</v>
+      </c>
+      <c r="I397" s="2">
+        <v>42949</v>
+      </c>
+      <c r="K397" t="s">
+        <v>1380</v>
+      </c>
+      <c r="L397" t="s">
+        <v>1381</v>
+      </c>
+      <c r="N397" t="s">
         <v>82</v>
       </c>
-      <c r="N326" t="s">
-[...178 lines deleted...]
-      <c r="D330" t="s">
+      <c r="O397" s="2">
+        <v>42348</v>
+      </c>
+      <c r="P397" t="s" s="3">
+        <v>2318</v>
+      </c>
+      <c r="Q397" t="s" s="3">
+        <v>2319</v>
+      </c>
+      <c r="R397" t="s" s="3">
+        <v>2320</v>
+      </c>
+      <c r="S397" t="s" s="3">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398">
+        <v>312</v>
+      </c>
+      <c r="B398" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C398" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D398" t="s">
         <v>56</v>
       </c>
-      <c r="E330" t="inlineStr">
+      <c r="E398" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F330" t="s">
+      <c r="F398" t="s">
         <v>57</v>
       </c>
-      <c r="G330" s="2">
+      <c r="G398" s="2">
         <v>44578</v>
       </c>
-      <c r="I330" s="2">
+      <c r="I398" s="2">
         <v>44926</v>
       </c>
-      <c r="K330" t="s">
+      <c r="K398" t="s">
         <v>58</v>
       </c>
-      <c r="L330" t="s">
-[...2 lines deleted...]
-      <c r="O330" s="2">
+      <c r="L398" t="s">
+        <v>93</v>
+      </c>
+      <c r="O398" s="2">
         <v>44579</v>
       </c>
-      <c r="P330" t="s" s="3">
-[...22 lines deleted...]
-      <c r="D331" t="s">
+      <c r="P398" t="s" s="3">
+        <v>2324</v>
+      </c>
+      <c r="Q398" t="s" s="3">
+        <v>2325</v>
+      </c>
+      <c r="R398" t="s" s="3">
+        <v>2326</v>
+      </c>
+      <c r="S398" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-Claudia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399">
+        <v>518</v>
+      </c>
+      <c r="B399" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C399" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D399" t="s">
         <v>40</v>
       </c>
-      <c r="E331" t="s">
-[...5 lines deleted...]
-      <c r="G331" s="2">
+      <c r="E399" t="s">
+        <v>337</v>
+      </c>
+      <c r="F399" t="s">
+        <v>98</v>
+      </c>
+      <c r="G399" s="2">
         <v>45658</v>
       </c>
-      <c r="I331" s="2">
+      <c r="I399" s="2">
         <v>46022</v>
       </c>
-      <c r="L331" t="s">
+      <c r="L399" t="s">
+        <v>1972</v>
+      </c>
+      <c r="O399" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P399" t="s" s="3">
+        <v>2327</v>
+      </c>
+      <c r="Q399" t="s" s="3">
+        <v>2328</v>
+      </c>
+      <c r="R399" t="s" s="3">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400">
+        <v>621</v>
+      </c>
+      <c r="B400" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C400" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D400" t="s">
+        <v>40</v>
+      </c>
+      <c r="E400" t="s">
+        <v>346</v>
+      </c>
+      <c r="F400" t="s">
+        <v>42</v>
+      </c>
+      <c r="G400" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I400" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L400" t="s">
         <v>43</v>
       </c>
-      <c r="O331" s="2">
-[...25 lines deleted...]
-      <c r="E332" t="inlineStr">
+      <c r="N400" t="s">
+        <v>33</v>
+      </c>
+      <c r="O400" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P400" t="s" s="3">
+        <v>2330</v>
+      </c>
+      <c r="Q400" t="s" s="3">
+        <v>2331</v>
+      </c>
+      <c r="R400" t="s" s="3">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401">
+        <v>400</v>
+      </c>
+      <c r="B401" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C401" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D401" t="s">
+        <v>70</v>
+      </c>
+      <c r="E401" t="inlineStr">
         <is>
-          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR
+          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="F332" t="s">
+      <c r="F401" t="s">
         <v>48</v>
       </c>
-      <c r="G332" s="2">
+      <c r="G401" s="2">
         <v>44927</v>
       </c>
-      <c r="I332" s="2">
+      <c r="I401" s="2">
         <v>45657</v>
       </c>
-      <c r="K332" t="s">
+      <c r="K401" t="s">
         <v>49</v>
       </c>
-      <c r="L332" t="s">
+      <c r="L401" t="s">
+        <v>71</v>
+      </c>
+      <c r="N401" t="s">
+        <v>51</v>
+      </c>
+      <c r="O401" s="2">
+        <v>44965</v>
+      </c>
+      <c r="P401" t="s" s="3">
+        <v>2333</v>
+      </c>
+      <c r="Q401" t="s" s="3">
+        <v>2334</v>
+      </c>
+      <c r="R401" t="s" s="3">
+        <v>2335</v>
+      </c>
+      <c r="S401" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Manuguerra-Claudia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402">
+        <v>659</v>
+      </c>
+      <c r="B402" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C402" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D402" t="s">
+        <v>187</v>
+      </c>
+      <c r="E402" t="s">
+        <v>188</v>
+      </c>
+      <c r="F402" t="s">
+        <v>189</v>
+      </c>
+      <c r="G402" s="2">
+        <v>46083</v>
+      </c>
+      <c r="I402" s="2">
+        <v>46813</v>
+      </c>
+      <c r="L402" t="s">
+        <v>190</v>
+      </c>
+      <c r="O402" s="2">
+        <v>46171</v>
+      </c>
+      <c r="P402" t="s" s="3">
+        <v>2337</v>
+      </c>
+      <c r="Q402" t="s" s="3">
+        <v>2338</v>
+      </c>
+      <c r="R402" t="s" s="3">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403">
+        <v>36</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C403" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D403" t="s">
+        <v>326</v>
+      </c>
+      <c r="E403" t="s">
+        <v>327</v>
+      </c>
+      <c r="F403" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G403" s="2">
+        <v>41688</v>
+      </c>
+      <c r="I403" s="2">
+        <v>42417</v>
+      </c>
+      <c r="K403" t="s">
+        <v>328</v>
+      </c>
+      <c r="L403" t="s">
+        <v>329</v>
+      </c>
+      <c r="M403" t="s">
+        <v>330</v>
+      </c>
+      <c r="N403" t="s">
         <v>82</v>
       </c>
-      <c r="N332" t="s">
+      <c r="O403" s="2">
+        <v>41971</v>
+      </c>
+      <c r="P403" t="s" s="3">
+        <v>2341</v>
+      </c>
+      <c r="Q403" t="s" s="3">
+        <v>2342</v>
+      </c>
+      <c r="R403" t="s" s="3">
+        <v>2343</v>
+      </c>
+      <c r="S403" t="s" s="3">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404">
+        <v>113</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C404" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D404" t="s">
+        <v>76</v>
+      </c>
+      <c r="E404" t="s">
+        <v>77</v>
+      </c>
+      <c r="F404" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G404" s="2">
+        <v>42642</v>
+      </c>
+      <c r="I404" s="2">
+        <v>43371</v>
+      </c>
+      <c r="K404" t="s">
+        <v>80</v>
+      </c>
+      <c r="L404" t="s">
+        <v>321</v>
+      </c>
+      <c r="N404" t="s">
+        <v>82</v>
+      </c>
+      <c r="O404" s="2">
+        <v>42642</v>
+      </c>
+      <c r="P404" t="s" s="3">
+        <v>2344</v>
+      </c>
+      <c r="Q404" t="s" s="3">
+        <v>2345</v>
+      </c>
+      <c r="R404" t="s" s="3">
+        <v>2346</v>
+      </c>
+      <c r="S404" t="s" s="3">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405">
+        <v>351</v>
+      </c>
+      <c r="B405" t="s">
+        <v>2347</v>
+      </c>
+      <c r="C405" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D405" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E405" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F405" t="s">
+        <v>2350</v>
+      </c>
+      <c r="G405" s="2">
+        <v>44880</v>
+      </c>
+      <c r="I405" s="2">
+        <v>45610</v>
+      </c>
+      <c r="K405" t="s">
+        <v>1227</v>
+      </c>
+      <c r="L405" t="s">
+        <v>2351</v>
+      </c>
+      <c r="N405" t="s">
         <v>51</v>
       </c>
-      <c r="O332" s="2">
+      <c r="O405" s="2">
+        <v>44917</v>
+      </c>
+      <c r="P405" t="s" s="3">
+        <v>2352</v>
+      </c>
+      <c r="Q405" t="s" s="3">
+        <v>2353</v>
+      </c>
+      <c r="R405" t="s" s="3">
+        <v>2354</v>
+      </c>
+      <c r="S405" t="s" s="3">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406">
+        <v>465</v>
+      </c>
+      <c r="B406" t="s">
+        <v>2347</v>
+      </c>
+      <c r="C406" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D406" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E406" t="s">
+        <v>850</v>
+      </c>
+      <c r="F406" t="s">
+        <v>2208</v>
+      </c>
+      <c r="G406" s="2">
+        <v>45611</v>
+      </c>
+      <c r="I406" s="2">
+        <v>46340</v>
+      </c>
+      <c r="L406" t="s">
+        <v>2209</v>
+      </c>
+      <c r="O406" s="2">
+        <v>45596</v>
+      </c>
+      <c r="P406" t="s" s="3">
+        <v>2356</v>
+      </c>
+      <c r="Q406" t="s" s="3">
+        <v>2357</v>
+      </c>
+      <c r="R406" t="s" s="3">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407">
+        <v>130</v>
+      </c>
+      <c r="B407" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C407" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D407" t="s">
+        <v>2361</v>
+      </c>
+      <c r="E407" t="s">
+        <v>2362</v>
+      </c>
+      <c r="F407" t="s" s="4">
+        <v>2363</v>
+      </c>
+      <c r="G407" s="2">
+        <v>42732</v>
+      </c>
+      <c r="I407" s="2">
+        <v>43247</v>
+      </c>
+      <c r="J407" t="s">
+        <v>2364</v>
+      </c>
+      <c r="K407" t="s">
+        <v>215</v>
+      </c>
+      <c r="L407" t="s">
+        <v>2365</v>
+      </c>
+      <c r="N407" t="s">
+        <v>82</v>
+      </c>
+      <c r="O407" s="2">
+        <v>43251</v>
+      </c>
+      <c r="P407" t="s" s="3">
+        <v>2366</v>
+      </c>
+      <c r="Q407" t="s" s="3">
+        <v>2367</v>
+      </c>
+      <c r="R407" t="s" s="3">
+        <v>2368</v>
+      </c>
+      <c r="S407" t="s" s="3">
+        <v>2369</v>
+      </c>
+      <c r="T407" t="s" s="3">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408">
+        <v>401</v>
+      </c>
+      <c r="B408" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C408" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D408" t="s">
+        <v>70</v>
+      </c>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
+</t>
+        </is>
+      </c>
+      <c r="F408" t="s">
+        <v>48</v>
+      </c>
+      <c r="G408" s="2">
+        <v>44927</v>
+      </c>
+      <c r="I408" s="2">
+        <v>45657</v>
+      </c>
+      <c r="K408" t="s">
+        <v>49</v>
+      </c>
+      <c r="L408" t="s">
+        <v>71</v>
+      </c>
+      <c r="N408" t="s">
+        <v>51</v>
+      </c>
+      <c r="O408" s="2">
         <v>44965</v>
       </c>
-      <c r="P332" t="s" s="3">
-[...30 lines deleted...]
-      <c r="G333" s="2">
+      <c r="P408" t="s" s="3">
+        <v>2373</v>
+      </c>
+      <c r="Q408" t="s" s="3">
+        <v>2374</v>
+      </c>
+      <c r="R408" t="s" s="3">
+        <v>2375</v>
+      </c>
+      <c r="S408" t="s" s="3">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409">
+        <v>519</v>
+      </c>
+      <c r="B409" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C409" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D409" t="s">
+        <v>40</v>
+      </c>
+      <c r="E409" t="s">
+        <v>832</v>
+      </c>
+      <c r="F409" t="s">
+        <v>128</v>
+      </c>
+      <c r="G409" s="2">
         <v>45658</v>
       </c>
-      <c r="I333" s="2">
+      <c r="I409" s="2">
         <v>46022</v>
       </c>
-      <c r="L333" t="s">
-[...2 lines deleted...]
-      <c r="O333" s="2">
+      <c r="L409" t="s">
+        <v>65</v>
+      </c>
+      <c r="O409" s="2">
         <v>45975</v>
       </c>
-      <c r="P333" t="s" s="3">
-[...60 lines deleted...]
-      <c r="D335" t="s">
+      <c r="P409" t="s" s="3">
+        <v>2377</v>
+      </c>
+      <c r="Q409" t="s" s="3">
+        <v>2378</v>
+      </c>
+      <c r="R409" t="s" s="3">
+        <v>2379</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410">
+        <v>284</v>
+      </c>
+      <c r="B410" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C410" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D410" t="s">
         <v>56</v>
       </c>
-      <c r="E335" t="inlineStr">
+      <c r="E410" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F335" t="s">
+      <c r="F410" t="s">
         <v>57</v>
       </c>
-      <c r="G335" s="2">
+      <c r="G410" s="2">
         <v>44578</v>
       </c>
-      <c r="I335" s="2">
+      <c r="I410" s="2">
         <v>44926</v>
       </c>
-      <c r="K335" t="s">
+      <c r="K410" t="s">
         <v>58</v>
       </c>
-      <c r="L335" t="s">
-[...2 lines deleted...]
-      <c r="O335" s="2">
+      <c r="L410" t="s">
+        <v>93</v>
+      </c>
+      <c r="O410" s="2">
         <v>44579</v>
       </c>
-      <c r="P335" t="s" s="3">
-[...504 lines deleted...]
-      <c r="L346" t="s">
+      <c r="P410" t="s" s="3">
+        <v>2380</v>
+      </c>
+      <c r="Q410" t="s" s="3">
+        <v>2381</v>
+      </c>
+      <c r="R410" t="s" s="3">
+        <v>2382</v>
+      </c>
+      <c r="S410" t="s" s="3">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411">
+        <v>350</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C411" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D411" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E411" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F411" t="s">
+        <v>2350</v>
+      </c>
+      <c r="G411" s="2">
+        <v>44880</v>
+      </c>
+      <c r="I411" s="2">
+        <v>45610</v>
+      </c>
+      <c r="K411" t="s">
+        <v>1227</v>
+      </c>
+      <c r="L411" t="s">
+        <v>2351</v>
+      </c>
+      <c r="N411" t="s">
+        <v>51</v>
+      </c>
+      <c r="O411" s="2">
+        <v>44917</v>
+      </c>
+      <c r="P411" t="s" s="3">
+        <v>2385</v>
+      </c>
+      <c r="Q411" t="s" s="3">
+        <v>2386</v>
+      </c>
+      <c r="R411" t="s" s="3">
+        <v>2387</v>
+      </c>
+      <c r="S411" t="s" s="3">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412">
+        <v>463</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C412" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D412" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E412" t="s">
+        <v>850</v>
+      </c>
+      <c r="F412" t="s">
+        <v>2208</v>
+      </c>
+      <c r="G412" s="2">
+        <v>45611</v>
+      </c>
+      <c r="I412" s="2">
+        <v>46340</v>
+      </c>
+      <c r="L412" t="s">
+        <v>2209</v>
+      </c>
+      <c r="O412" s="2">
+        <v>45596</v>
+      </c>
+      <c r="P412" t="s" s="3">
+        <v>2389</v>
+      </c>
+      <c r="Q412" t="s" s="3">
+        <v>2390</v>
+      </c>
+      <c r="R412" t="s" s="3">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413">
+        <v>141</v>
+      </c>
+      <c r="B413" t="s">
+        <v>2392</v>
+      </c>
+      <c r="C413" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D413" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E413" t="s">
+        <v>2395</v>
+      </c>
+      <c r="F413" t="s" s="4">
+        <v>2396</v>
+      </c>
+      <c r="G413" s="2">
+        <v>42996</v>
+      </c>
+      <c r="I413" s="2">
+        <v>43361</v>
+      </c>
+      <c r="K413" t="s">
+        <v>80</v>
+      </c>
+      <c r="L413" t="s">
+        <v>2397</v>
+      </c>
+      <c r="M413">
+        <v>0</v>
+      </c>
+      <c r="N413" t="s">
         <v>82</v>
       </c>
-      <c r="N346" t="s">
-[...69 lines deleted...]
-      <c r="D348" t="s">
+      <c r="O413" s="2">
+        <v>43059</v>
+      </c>
+      <c r="P413" t="s" s="3">
+        <v>2398</v>
+      </c>
+      <c r="Q413" t="s" s="3">
+        <v>2399</v>
+      </c>
+      <c r="R413" t="s" s="3">
+        <v>2400</v>
+      </c>
+      <c r="S413" t="s" s="3">
+        <v>2401</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414">
+        <v>77</v>
+      </c>
+      <c r="B414" t="s">
+        <v>2392</v>
+      </c>
+      <c r="C414" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D414" t="s">
+        <v>2402</v>
+      </c>
+      <c r="E414" t="s">
+        <v>2403</v>
+      </c>
+      <c r="F414" t="s">
+        <v>2404</v>
+      </c>
+      <c r="G414" s="2">
+        <v>40084</v>
+      </c>
+      <c r="I414" s="2">
+        <v>42084</v>
+      </c>
+      <c r="K414" t="s">
+        <v>2405</v>
+      </c>
+      <c r="L414" t="s">
+        <v>2406</v>
+      </c>
+      <c r="N414" t="s">
+        <v>82</v>
+      </c>
+      <c r="O414" s="2">
+        <v>42144</v>
+      </c>
+      <c r="P414" t="s" s="3">
+        <v>2407</v>
+      </c>
+      <c r="Q414" t="s" s="3">
+        <v>2408</v>
+      </c>
+      <c r="R414" t="s" s="3">
+        <v>2409</v>
+      </c>
+      <c r="S414" t="s" s="3">
+        <v>2410</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415">
+        <v>256</v>
+      </c>
+      <c r="B415" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C415" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D415" t="s">
         <v>56</v>
       </c>
-      <c r="E348" t="inlineStr">
+      <c r="E415" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F348" t="s">
+      <c r="F415" t="s">
         <v>57</v>
       </c>
-      <c r="G348" s="2">
+      <c r="G415" s="2">
         <v>44578</v>
       </c>
-      <c r="I348" s="2">
+      <c r="I415" s="2">
         <v>44926</v>
       </c>
-      <c r="K348" t="s">
+      <c r="K415" t="s">
         <v>58</v>
       </c>
-      <c r="L348" t="s">
-[...28 lines deleted...]
-      <c r="D349" t="s">
+      <c r="L415" t="s">
+        <v>93</v>
+      </c>
+      <c r="O415" s="2">
+        <v>44578</v>
+      </c>
+      <c r="P415" t="s" s="3">
+        <v>2413</v>
+      </c>
+      <c r="Q415" t="s" s="3">
+        <v>2414</v>
+      </c>
+      <c r="R415" t="s" s="3">
+        <v>2415</v>
+      </c>
+      <c r="S415" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-Stefania-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416">
+        <v>520</v>
+      </c>
+      <c r="B416" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C416" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D416" t="s">
         <v>40</v>
       </c>
-      <c r="E349" t="s">
-[...8 lines deleted...]
-      <c r="I349" s="2">
+      <c r="E416" t="s">
+        <v>337</v>
+      </c>
+      <c r="F416" t="s">
+        <v>98</v>
+      </c>
+      <c r="G416" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I416" s="2">
         <v>46022</v>
       </c>
-      <c r="L349" t="s">
-[...2 lines deleted...]
-      <c r="O349" s="2">
+      <c r="L416" t="s">
+        <v>65</v>
+      </c>
+      <c r="O416" s="2">
         <v>45975</v>
       </c>
-      <c r="P349" t="s" s="3">
-[...72 lines deleted...]
-      <c r="E351" t="inlineStr">
+      <c r="P416" t="s" s="3">
+        <v>2416</v>
+      </c>
+      <c r="Q416" t="s" s="3">
+        <v>2417</v>
+      </c>
+      <c r="R416" t="s" s="3">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417">
+        <v>402</v>
+      </c>
+      <c r="B417" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C417" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D417" t="s">
+        <v>70</v>
+      </c>
+      <c r="E417" t="inlineStr">
         <is>
-          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR.
+          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="F351" t="s">
+      <c r="F417" t="s">
         <v>48</v>
       </c>
-      <c r="G351" s="2">
-[...2 lines deleted...]
-      <c r="I351" s="2">
+      <c r="G417" s="2">
+        <v>44927</v>
+      </c>
+      <c r="I417" s="2">
         <v>45657</v>
       </c>
-      <c r="K351" t="s">
+      <c r="K417" t="s">
         <v>49</v>
       </c>
-      <c r="L351" t="s">
-[...2 lines deleted...]
-      <c r="N351" t="s">
+      <c r="L417" t="s">
+        <v>71</v>
+      </c>
+      <c r="N417" t="s">
         <v>51</v>
       </c>
-      <c r="O351" s="2">
-[...34 lines deleted...]
-      <c r="G352" s="2">
+      <c r="O417" s="2">
+        <v>44965</v>
+      </c>
+      <c r="P417" t="s" s="3">
+        <v>2419</v>
+      </c>
+      <c r="Q417" t="s" s="3">
+        <v>2420</v>
+      </c>
+      <c r="R417" t="s" s="3">
+        <v>2421</v>
+      </c>
+      <c r="S417" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marsili-Stefania-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418">
+        <v>624</v>
+      </c>
+      <c r="B418" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C418" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D418" t="s">
+        <v>40</v>
+      </c>
+      <c r="E418" t="s">
+        <v>346</v>
+      </c>
+      <c r="F418" t="s">
+        <v>42</v>
+      </c>
+      <c r="G418" s="2">
         <v>46023</v>
       </c>
-      <c r="I352" s="2">
-[...43 lines deleted...]
-      <c r="L353" t="s">
+      <c r="I418" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L418" t="s">
         <v>43</v>
       </c>
-      <c r="O353" s="2">
-[...42 lines deleted...]
-      <c r="O354" s="2">
+      <c r="O418" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P418" t="s" s="3">
+        <v>2422</v>
+      </c>
+      <c r="Q418" t="s" s="3">
+        <v>2423</v>
+      </c>
+      <c r="R418" t="s" s="3">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419">
+        <v>123</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C419" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E419" t="s">
+        <v>2426</v>
+      </c>
+      <c r="F419" t="s" s="4">
+        <v>1700</v>
+      </c>
+      <c r="G419" s="2">
+        <v>42692</v>
+      </c>
+      <c r="I419" s="2">
+        <v>42761</v>
+      </c>
+      <c r="J419" t="s">
+        <v>2427</v>
+      </c>
+      <c r="K419" t="s">
+        <v>1219</v>
+      </c>
+      <c r="L419" t="s">
+        <v>2428</v>
+      </c>
+      <c r="N419" t="s">
+        <v>82</v>
+      </c>
+      <c r="O419" s="2">
+        <v>42767</v>
+      </c>
+      <c r="P419" t="s" s="3">
+        <v>2429</v>
+      </c>
+      <c r="Q419" t="s" s="3">
+        <v>2430</v>
+      </c>
+      <c r="R419" t="s" s="3">
+        <v>2431</v>
+      </c>
+      <c r="S419" t="s" s="3">
+        <v>2432</v>
+      </c>
+      <c r="T419" t="s" s="3">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420">
+        <v>37</v>
+      </c>
+      <c r="B420" t="s">
+        <v>2434</v>
+      </c>
+      <c r="C420" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D420" t="s">
+        <v>326</v>
+      </c>
+      <c r="E420" t="s">
+        <v>327</v>
+      </c>
+      <c r="F420" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G420" s="2">
+        <v>41688</v>
+      </c>
+      <c r="I420" s="2">
+        <v>42417</v>
+      </c>
+      <c r="K420" t="s">
+        <v>328</v>
+      </c>
+      <c r="L420" t="s">
+        <v>329</v>
+      </c>
+      <c r="M420" t="s">
+        <v>330</v>
+      </c>
+      <c r="N420" t="s">
+        <v>82</v>
+      </c>
+      <c r="O420" s="2">
+        <v>41971</v>
+      </c>
+      <c r="P420" t="s" s="3">
+        <v>2436</v>
+      </c>
+      <c r="Q420" t="s" s="3">
+        <v>2437</v>
+      </c>
+      <c r="R420" t="s" s="3">
+        <v>2438</v>
+      </c>
+      <c r="S420" t="s" s="3">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421">
+        <v>22</v>
+      </c>
+      <c r="B421" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C421" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D421" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E421" t="s">
+        <v>2441</v>
+      </c>
+      <c r="F421" t="s" s="4">
+        <v>2442</v>
+      </c>
+      <c r="G421" s="2">
+        <v>41576</v>
+      </c>
+      <c r="I421" s="2">
+        <v>41698</v>
+      </c>
+      <c r="L421" t="s">
+        <v>2443</v>
+      </c>
+      <c r="O421" s="2">
         <v>41625</v>
       </c>
-    </row>
-[...183 lines deleted...]
-      <c r="A359">
+      <c r="P421" t="s" s="3">
+        <v>2444</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422">
+        <v>3</v>
+      </c>
+      <c r="B422" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C422" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D422" t="s">
+        <v>469</v>
+      </c>
+      <c r="E422" t="s">
+        <v>470</v>
+      </c>
+      <c r="F422" t="s" s="4">
+        <v>471</v>
+      </c>
+      <c r="G422" s="2">
+        <v>41271</v>
+      </c>
+      <c r="I422" s="2">
+        <v>41453</v>
+      </c>
+      <c r="L422" t="s">
+        <v>2447</v>
+      </c>
+      <c r="O422" s="2">
+        <v>41625</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423">
+        <v>246</v>
+      </c>
+      <c r="B423" t="s">
+        <v>539</v>
+      </c>
+      <c r="C423" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D423" t="s">
         <v>112</v>
       </c>
-      <c r="B359" t="s">
-[...679 lines deleted...]
-      <c r="E373" t="inlineStr">
+      <c r="E423" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F373" t="s">
+      <c r="F423" t="s">
         <v>57</v>
       </c>
-      <c r="G373" s="2">
+      <c r="G423" s="2">
         <v>44578</v>
       </c>
-      <c r="I373" s="2">
+      <c r="I423" s="2">
         <v>44926</v>
       </c>
-      <c r="K373" t="s">
+      <c r="K423" t="s">
         <v>58</v>
       </c>
-      <c r="L373" t="s">
-[...72 lines deleted...]
-      <c r="E375" t="inlineStr">
+      <c r="L423" t="s">
+        <v>93</v>
+      </c>
+      <c r="O423" s="2">
+        <v>44575</v>
+      </c>
+      <c r="P423" t="s" s="3">
+        <v>2449</v>
+      </c>
+      <c r="Q423" t="s" s="3">
+        <v>2450</v>
+      </c>
+      <c r="R423" t="s" s="3">
+        <v>2451</v>
+      </c>
+      <c r="S423" t="inlineStr" s="3">
         <is>
-          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR
-</t>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAZZOCCHI-Angela-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
-      <c r="F375" t="s">
-[...29 lines deleted...]
-      <c r="S375" t="inlineStr">
+    </row>
+    <row r="424">
+      <c r="A424">
+        <v>26</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C424" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E424" t="inlineStr">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Loppo-Rosa Maria-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+          <t>Lavori di difesa costiera del tratto di litorale di Ostia Levante dal Canale dei Pescatori alla spiaggia di Castel Fusano - I stralcio– CUP F43H10000120005. Nomina Commissione di collaudo e relativo trasferimento creditore</t>
         </is>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E376" t="inlineStr">
+      <c r="F424" t="s">
+        <v>2453</v>
+      </c>
+      <c r="G424" s="2">
+        <v>41124</v>
+      </c>
+      <c r="I424" s="2">
+        <v>41418</v>
+      </c>
+      <c r="K424" t="s">
+        <v>2454</v>
+      </c>
+      <c r="L424" t="s">
+        <v>2455</v>
+      </c>
+      <c r="M424" t="s">
+        <v>217</v>
+      </c>
+      <c r="N424" t="s">
+        <v>2456</v>
+      </c>
+      <c r="O424" s="2">
+        <v>41836</v>
+      </c>
+      <c r="P424" t="s" s="3">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425">
+        <v>267</v>
+      </c>
+      <c r="B425" t="s">
+        <v>677</v>
+      </c>
+      <c r="C425" t="s">
+        <v>2458</v>
+      </c>
+      <c r="D425" t="s">
+        <v>112</v>
+      </c>
+      <c r="E425" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F376" t="s">
-[...2 lines deleted...]
-      <c r="G376" s="2">
+      <c r="F425" t="s">
+        <v>485</v>
+      </c>
+      <c r="G425" s="2">
         <v>44578</v>
       </c>
-      <c r="I376" s="2">
+      <c r="I425" s="2">
         <v>44926</v>
       </c>
-      <c r="K376" t="s">
+      <c r="K425" t="s">
         <v>58</v>
       </c>
-      <c r="L376" t="s">
-[...14 lines deleted...]
-      <c r="S376" t="inlineStr" s="3">
+      <c r="L425" t="s">
+        <v>93</v>
+      </c>
+      <c r="O425" s="2">
+        <v>44578</v>
+      </c>
+      <c r="P425" t="s" s="3">
+        <v>2459</v>
+      </c>
+      <c r="Q425" t="s" s="3">
+        <v>2460</v>
+      </c>
+      <c r="R425" t="s" s="3">
+        <v>2461</v>
+      </c>
+      <c r="S425" t="s" s="3">
+        <v>2462</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426">
+        <v>408</v>
+      </c>
+      <c r="B426" t="s">
+        <v>677</v>
+      </c>
+      <c r="C426" t="s">
+        <v>2458</v>
+      </c>
+      <c r="D426" t="s">
+        <v>70</v>
+      </c>
+      <c r="E426" t="inlineStr">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-Rosa-Maria-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
+</t>
         </is>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D377" t="s">
+      <c r="F426" t="s">
+        <v>480</v>
+      </c>
+      <c r="G426" s="2">
+        <v>44927</v>
+      </c>
+      <c r="I426" s="2">
+        <v>45657</v>
+      </c>
+      <c r="K426" t="s">
+        <v>49</v>
+      </c>
+      <c r="L426" t="s">
+        <v>71</v>
+      </c>
+      <c r="N426" t="s">
+        <v>51</v>
+      </c>
+      <c r="O426" s="2">
+        <v>44965</v>
+      </c>
+      <c r="P426" t="s" s="3">
+        <v>2463</v>
+      </c>
+      <c r="Q426" t="s" s="3">
+        <v>2464</v>
+      </c>
+      <c r="R426" t="s" s="3">
+        <v>2465</v>
+      </c>
+      <c r="S426" t="s" s="3">
+        <v>2466</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427">
+        <v>54</v>
+      </c>
+      <c r="B427" t="s">
+        <v>2467</v>
+      </c>
+      <c r="C427" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E427" t="inlineStr">
+        <is>
+          <t>Lavori di ristrutturazione degli impianti idrovori del circondario idraulico del fiume Tevere-Aniene. Impianto idrovoro di Corcolle. Incarico di coord. Sicurezza Arch. Pierluigi Milone</t>
+        </is>
+      </c>
+      <c r="F427" t="s">
+        <v>2469</v>
+      </c>
+      <c r="G427" s="2">
+        <v>41528</v>
+      </c>
+      <c r="I427" s="2">
+        <v>42004</v>
+      </c>
+      <c r="K427" t="s">
+        <v>1772</v>
+      </c>
+      <c r="L427" t="s">
+        <v>2289</v>
+      </c>
+      <c r="N427" t="s">
+        <v>82</v>
+      </c>
+      <c r="O427" s="2">
+        <v>41974</v>
+      </c>
+      <c r="P427" t="s" s="3">
+        <v>2470</v>
+      </c>
+      <c r="Q427" t="s" s="3">
+        <v>2471</v>
+      </c>
+      <c r="R427" t="s" s="3">
+        <v>2472</v>
+      </c>
+      <c r="S427" t="s" s="3">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428">
+        <v>521</v>
+      </c>
+      <c r="B428" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C428" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D428" t="s">
+        <v>120</v>
+      </c>
+      <c r="E428" t="s">
+        <v>2475</v>
+      </c>
+      <c r="F428" t="s">
+        <v>476</v>
+      </c>
+      <c r="G428" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I428" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L428" t="s">
+        <v>65</v>
+      </c>
+      <c r="O428" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P428" t="s" s="3">
+        <v>2476</v>
+      </c>
+      <c r="Q428" t="s" s="3">
+        <v>2477</v>
+      </c>
+      <c r="R428" t="s" s="3">
+        <v>2478</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429">
+        <v>622</v>
+      </c>
+      <c r="B429" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C429" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D429" t="s">
         <v>40</v>
       </c>
-      <c r="E377" t="s">
-[...5 lines deleted...]
-      <c r="G377" s="2">
+      <c r="E429" t="s">
+        <v>2479</v>
+      </c>
+      <c r="F429" t="s">
+        <v>1954</v>
+      </c>
+      <c r="G429" s="2">
         <v>46023</v>
       </c>
-      <c r="I377" s="2">
-[...43 lines deleted...]
-      <c r="L378" t="s">
+      <c r="I429" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L429" t="s">
         <v>43</v>
       </c>
-      <c r="O378" s="2">
-[...13 lines deleted...]
-      <c r="A379">
+      <c r="N429" t="s">
+        <v>33</v>
+      </c>
+      <c r="O429" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P429" t="s" s="3">
+        <v>2480</v>
+      </c>
+      <c r="Q429" t="s" s="3">
+        <v>2481</v>
+      </c>
+      <c r="R429" t="s" s="3">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430">
+        <v>443</v>
+      </c>
+      <c r="B430" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C430" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D430" t="s">
         <v>120</v>
       </c>
-      <c r="B379" t="s">
-[...8 lines deleted...]
-      <c r="E379" t="inlineStr">
+      <c r="E430" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F430" t="s">
+        <v>1959</v>
+      </c>
+      <c r="G430" s="2">
+        <v>45476</v>
+      </c>
+      <c r="I430" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L430" t="s">
+        <v>1944</v>
+      </c>
+      <c r="O430" s="2">
+        <v>45562</v>
+      </c>
+      <c r="P430" t="s" s="3">
+        <v>2484</v>
+      </c>
+      <c r="Q430" t="s" s="3">
+        <v>2485</v>
+      </c>
+      <c r="R430" t="s" s="3">
+        <v>2486</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431">
+        <v>417</v>
+      </c>
+      <c r="B431" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C431" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D431" t="s">
+        <v>2489</v>
+      </c>
+      <c r="E431" t="inlineStr">
         <is>
-          <t>Consulenza giuridico-amministrativa per la predisposizione ed elaborazione di una proposta di legge che regoli la materia degli ambiti di bacino e del sistema idrico integrato</t>
+          <t>Consulente per le esigenze dell'Assessore all'Ambiente, Sport, Cambiamenti climatici, Transizione energetica, Sostenibilità, quale “Consigliere tecnico-politico per l'Ambiente, la Transizione energetica e la Sostenibilità”</t>
         </is>
       </c>
-      <c r="F379" t="s" s="4">
-[...14 lines deleted...]
-      <c r="M379" t="s">
+      <c r="F431" t="s">
+        <v>2490</v>
+      </c>
+      <c r="G431" s="2">
+        <v>45348</v>
+      </c>
+      <c r="I431" s="2">
+        <v>45894</v>
+      </c>
+      <c r="K431" t="s">
+        <v>2491</v>
+      </c>
+      <c r="L431" t="s">
+        <v>2492</v>
+      </c>
+      <c r="O431" s="2">
+        <v>45555</v>
+      </c>
+      <c r="P431" t="s" s="3">
+        <v>2493</v>
+      </c>
+      <c r="Q431" t="s" s="3">
+        <v>2494</v>
+      </c>
+      <c r="R431" t="s" s="3">
+        <v>2495</v>
+      </c>
+      <c r="S431" t="s" s="3">
+        <v>2496</v>
+      </c>
+      <c r="T431" t="s" s="3">
+        <v>2497</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432">
+        <v>95</v>
+      </c>
+      <c r="B432" t="s">
+        <v>140</v>
+      </c>
+      <c r="C432" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D432" t="s">
         <v>196</v>
       </c>
-      <c r="N379" t="s">
-[...17 lines deleted...]
-      <c r="T379" t="inlineStr" s="3">
+      <c r="E432" t="s">
+        <v>2499</v>
+      </c>
+      <c r="F432" t="s" s="4">
+        <v>364</v>
+      </c>
+      <c r="G432" s="2">
+        <v>42325</v>
+      </c>
+      <c r="I432" s="2">
+        <v>42690</v>
+      </c>
+      <c r="K432" t="s">
+        <v>1479</v>
+      </c>
+      <c r="L432" t="s">
+        <v>2500</v>
+      </c>
+      <c r="N432" t="s">
+        <v>82</v>
+      </c>
+      <c r="O432" s="2">
+        <v>42422</v>
+      </c>
+      <c r="P432" t="s" s="3">
+        <v>2501</v>
+      </c>
+      <c r="Q432" t="s" s="3">
+        <v>2502</v>
+      </c>
+      <c r="R432" t="s" s="3">
+        <v>2503</v>
+      </c>
+      <c r="S432" t="s" s="3">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433">
+        <v>56</v>
+      </c>
+      <c r="B433" t="s">
+        <v>140</v>
+      </c>
+      <c r="C433" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D433" t="s">
+        <v>326</v>
+      </c>
+      <c r="E433" t="s">
+        <v>2505</v>
+      </c>
+      <c r="F433">
+        <v>30</v>
+      </c>
+      <c r="G433" s="2">
+        <v>41851</v>
+      </c>
+      <c r="I433" s="2">
+        <v>42154</v>
+      </c>
+      <c r="K433" t="s">
+        <v>1380</v>
+      </c>
+      <c r="L433" t="s">
+        <v>2506</v>
+      </c>
+      <c r="N433" t="s">
+        <v>82</v>
+      </c>
+      <c r="O433" s="2">
+        <v>41971</v>
+      </c>
+      <c r="P433" t="s" s="3">
+        <v>2507</v>
+      </c>
+      <c r="Q433" t="s" s="3">
+        <v>2508</v>
+      </c>
+      <c r="R433" t="s" s="3">
+        <v>2509</v>
+      </c>
+      <c r="S433" t="s" s="3">
+        <v>2510</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434">
+        <v>555</v>
+      </c>
+      <c r="B434" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C434" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E434" t="inlineStr">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCARELLI_ALBERTO_Attest_insussist_situazioni_conflitto_interesse_12122016.pdf</t>
+          <t>Regolamento regionale n. 17/2005. Rinnovo dell’incarico di consulente del Presidente della Regione Lazio, a titolo onorifico e gratuito, al Dott. Silvano Moffa, in qualità di “Consigliere politico del Presidente della Regione”.</t>
         </is>
       </c>
-    </row>
-[...117 lines deleted...]
-      <c r="E382" t="inlineStr">
+      <c r="F434" t="s">
+        <v>2513</v>
+      </c>
+      <c r="G434" s="2">
+        <v>45733</v>
+      </c>
+      <c r="J434" t="s">
+        <v>2514</v>
+      </c>
+      <c r="L434" t="s">
+        <v>2515</v>
+      </c>
+      <c r="O434" s="2">
+        <v>45750</v>
+      </c>
+      <c r="P434" t="s" s="3">
+        <v>2516</v>
+      </c>
+      <c r="Q434" t="s" s="3">
+        <v>2517</v>
+      </c>
+      <c r="R434" t="s" s="3">
+        <v>2518</v>
+      </c>
+      <c r="S434" t="s" s="3">
+        <v>2519</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435">
+        <v>670</v>
+      </c>
+      <c r="B435" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C435" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D435" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E435" t="s">
+        <v>2521</v>
+      </c>
+      <c r="F435" t="s">
+        <v>2522</v>
+      </c>
+      <c r="G435" s="2">
+        <v>45335</v>
+      </c>
+      <c r="I435" s="2">
+        <v>45700</v>
+      </c>
+      <c r="L435" t="s">
+        <v>2523</v>
+      </c>
+      <c r="O435" s="2">
+        <v>46189</v>
+      </c>
+      <c r="P435" t="s" s="3">
+        <v>2524</v>
+      </c>
+      <c r="Q435" t="s" s="3">
+        <v>2525</v>
+      </c>
+      <c r="R435" t="s" s="3">
+        <v>2526</v>
+      </c>
+      <c r="S435" t="s" s="3">
+        <v>2527</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436">
+        <v>420</v>
+      </c>
+      <c r="B436" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C436" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D436" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E436" t="s">
+        <v>2531</v>
+      </c>
+      <c r="F436" t="s">
+        <v>217</v>
+      </c>
+      <c r="G436" s="2">
+        <v>45125</v>
+      </c>
+      <c r="J436" t="s">
+        <v>2514</v>
+      </c>
+      <c r="K436" t="s">
+        <v>2532</v>
+      </c>
+      <c r="L436" t="s">
+        <v>2533</v>
+      </c>
+      <c r="N436" t="s">
+        <v>82</v>
+      </c>
+      <c r="O436" s="2">
+        <v>45432</v>
+      </c>
+      <c r="P436" t="s" s="3">
+        <v>2534</v>
+      </c>
+      <c r="Q436" t="s" s="3">
+        <v>2535</v>
+      </c>
+      <c r="R436" t="s" s="3">
+        <v>2536</v>
+      </c>
+      <c r="S436" t="s" s="3">
+        <v>2537</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437">
+        <v>264</v>
+      </c>
+      <c r="B437" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C437" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D437" t="s">
+        <v>112</v>
+      </c>
+      <c r="E437" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F382" t="s">
+      <c r="F437" t="s">
         <v>57</v>
       </c>
-      <c r="G382" s="2">
+      <c r="G437" s="2">
         <v>44578</v>
       </c>
-      <c r="I382" s="2">
+      <c r="I437" s="2">
         <v>44926</v>
       </c>
-      <c r="K382" t="s">
+      <c r="K437" t="s">
         <v>58</v>
       </c>
-      <c r="L382" t="s">
-[...2 lines deleted...]
-      <c r="O382" s="2">
+      <c r="L437" t="s">
+        <v>93</v>
+      </c>
+      <c r="O437" s="2">
         <v>44578</v>
       </c>
-      <c r="P382" t="s" s="3">
-[...2 lines deleted...]
-      <c r="Q382" t="s" s="3">
+      <c r="P437" t="s" s="3">
+        <v>2540</v>
+      </c>
+      <c r="Q437" t="s" s="3">
+        <v>2541</v>
+      </c>
+      <c r="R437" t="s" s="3">
+        <v>2542</v>
+      </c>
+      <c r="S437" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MONTANI-ROSALBA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438">
+        <v>353</v>
+      </c>
+      <c r="B438" t="s">
+        <v>677</v>
+      </c>
+      <c r="C438" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D438" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E438" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F438" t="s">
+        <v>2350</v>
+      </c>
+      <c r="G438" s="2">
+        <v>44880</v>
+      </c>
+      <c r="I438" s="2">
+        <v>45610</v>
+      </c>
+      <c r="K438" t="s">
+        <v>1227</v>
+      </c>
+      <c r="L438" t="s">
+        <v>2351</v>
+      </c>
+      <c r="N438" t="s">
+        <v>51</v>
+      </c>
+      <c r="O438" s="2">
+        <v>44917</v>
+      </c>
+      <c r="P438" t="s" s="3">
+        <v>2544</v>
+      </c>
+      <c r="Q438" t="s" s="3">
+        <v>2545</v>
+      </c>
+      <c r="R438" t="s" s="3">
+        <v>2546</v>
+      </c>
+      <c r="S438" t="s" s="3">
+        <v>2547</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439">
+        <v>466</v>
+      </c>
+      <c r="B439" t="s">
+        <v>677</v>
+      </c>
+      <c r="C439" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D439" t="s">
         <v>2207</v>
       </c>
-      <c r="R382" t="s" s="3">
+      <c r="E439" t="s">
+        <v>850</v>
+      </c>
+      <c r="F439" t="s">
         <v>2208</v>
       </c>
-      <c r="S382" t="s" s="3">
+      <c r="G439" s="2">
+        <v>45612</v>
+      </c>
+      <c r="I439" s="2">
+        <v>46341</v>
+      </c>
+      <c r="L439" t="s">
         <v>2209</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D383" t="inlineStr">
+      <c r="O439" s="2">
+        <v>45596</v>
+      </c>
+      <c r="P439" t="s" s="3">
+        <v>2548</v>
+      </c>
+      <c r="Q439" t="s" s="3">
+        <v>2549</v>
+      </c>
+      <c r="R439" t="s" s="3">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440">
+        <v>203</v>
+      </c>
+      <c r="B440" t="s">
+        <v>677</v>
+      </c>
+      <c r="C440" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D440" t="s">
+        <v>2199</v>
+      </c>
+      <c r="E440" t="s">
+        <v>2200</v>
+      </c>
+      <c r="F440" t="s">
+        <v>2201</v>
+      </c>
+      <c r="G440" s="2">
+        <v>44136</v>
+      </c>
+      <c r="I440" s="2">
+        <v>44865</v>
+      </c>
+      <c r="K440" t="s">
+        <v>2202</v>
+      </c>
+      <c r="L440" t="s">
+        <v>2203</v>
+      </c>
+      <c r="N440" t="s">
+        <v>82</v>
+      </c>
+      <c r="O440" s="2">
+        <v>44137</v>
+      </c>
+      <c r="P440" t="s" s="3">
+        <v>2551</v>
+      </c>
+      <c r="Q440" t="s" s="3">
+        <v>2552</v>
+      </c>
+      <c r="R440" t="s" s="3">
+        <v>2552</v>
+      </c>
+      <c r="S440" t="s" s="3">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441">
+        <v>459</v>
+      </c>
+      <c r="B441" t="s">
+        <v>87</v>
+      </c>
+      <c r="C441" t="s">
+        <v>2554</v>
+      </c>
+      <c r="D441" t="s">
+        <v>120</v>
+      </c>
+      <c r="E441" t="s">
+        <v>2555</v>
+      </c>
+      <c r="F441" t="s">
+        <v>1553</v>
+      </c>
+      <c r="G441" s="2">
+        <v>45541</v>
+      </c>
+      <c r="I441" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L441" t="s">
+        <v>2556</v>
+      </c>
+      <c r="O441" s="2">
+        <v>45568</v>
+      </c>
+      <c r="P441" t="s" s="3">
+        <v>2557</v>
+      </c>
+      <c r="Q441" t="s" s="3">
+        <v>2558</v>
+      </c>
+      <c r="R441" t="s" s="3">
+        <v>2559</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442">
+        <v>523</v>
+      </c>
+      <c r="B442" t="s">
+        <v>87</v>
+      </c>
+      <c r="C442" t="s">
+        <v>2554</v>
+      </c>
+      <c r="D442" t="s">
+        <v>40</v>
+      </c>
+      <c r="E442" t="s">
+        <v>2560</v>
+      </c>
+      <c r="F442" t="s">
+        <v>782</v>
+      </c>
+      <c r="G442" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I442" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L442" t="s">
+        <v>65</v>
+      </c>
+      <c r="O442" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P442" t="s" s="3">
+        <v>2561</v>
+      </c>
+      <c r="Q442" t="s" s="3">
+        <v>2562</v>
+      </c>
+      <c r="R442" t="s" s="3">
+        <v>2563</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443">
+        <v>623</v>
+      </c>
+      <c r="B443" t="s">
+        <v>87</v>
+      </c>
+      <c r="C443" t="s">
+        <v>2554</v>
+      </c>
+      <c r="D443" t="s">
+        <v>40</v>
+      </c>
+      <c r="E443" t="s">
+        <v>2564</v>
+      </c>
+      <c r="F443" t="s">
+        <v>42</v>
+      </c>
+      <c r="G443" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I443" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L443" t="s">
+        <v>43</v>
+      </c>
+      <c r="O443" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P443" t="s" s="3">
+        <v>2565</v>
+      </c>
+      <c r="Q443" t="s" s="3">
+        <v>2566</v>
+      </c>
+      <c r="R443" t="s" s="3">
+        <v>2567</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444">
+        <v>352</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C444" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D444" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E444" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F444" t="s">
+        <v>2350</v>
+      </c>
+      <c r="G444" s="2">
+        <v>44880</v>
+      </c>
+      <c r="I444" s="2">
+        <v>45610</v>
+      </c>
+      <c r="K444" t="s">
+        <v>1227</v>
+      </c>
+      <c r="L444" t="s">
+        <v>2351</v>
+      </c>
+      <c r="N444" t="s">
+        <v>51</v>
+      </c>
+      <c r="O444" s="2">
+        <v>44917</v>
+      </c>
+      <c r="P444" t="s" s="3">
+        <v>2569</v>
+      </c>
+      <c r="Q444" t="s" s="3">
+        <v>2570</v>
+      </c>
+      <c r="R444" t="s" s="3">
+        <v>2571</v>
+      </c>
+      <c r="S444" t="inlineStr" s="3">
         <is>
-          <t>Direzione Regionale Programmazione Economica, Bilancio, Demanio e Patrimonio di concerto con la Direzione Regionale Risorse Umane e Sistemi Informativi - Area Programmazione Economica</t>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Moselli-Domenico-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
-      <c r="E383" t="s">
-[...46 lines deleted...]
-      <c r="D384" t="s">
+    </row>
+    <row r="445">
+      <c r="A445">
+        <v>464</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C445" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D445" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E445" t="s">
+        <v>850</v>
+      </c>
+      <c r="F445" t="s">
+        <v>2208</v>
+      </c>
+      <c r="G445" s="2">
+        <v>45611</v>
+      </c>
+      <c r="I445" s="2">
+        <v>46340</v>
+      </c>
+      <c r="L445" t="s">
+        <v>2209</v>
+      </c>
+      <c r="O445" s="2">
+        <v>45596</v>
+      </c>
+      <c r="P445" t="s" s="3">
+        <v>2572</v>
+      </c>
+      <c r="Q445" t="s" s="3">
+        <v>2573</v>
+      </c>
+      <c r="R445" t="s" s="3">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446">
+        <v>144</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C446" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D446" t="s">
+        <v>2575</v>
+      </c>
+      <c r="E446" t="s">
+        <v>2576</v>
+      </c>
+      <c r="F446" t="s">
+        <v>2577</v>
+      </c>
+      <c r="G446" s="2">
+        <v>43098</v>
+      </c>
+      <c r="I446" s="2">
+        <v>43573</v>
+      </c>
+      <c r="J446" t="s">
+        <v>2578</v>
+      </c>
+      <c r="K446" t="s">
+        <v>2579</v>
+      </c>
+      <c r="L446" t="s">
+        <v>2580</v>
+      </c>
+      <c r="N446" t="s">
+        <v>82</v>
+      </c>
+      <c r="O446" s="2">
+        <v>43865</v>
+      </c>
+      <c r="P446" t="s" s="3">
+        <v>2581</v>
+      </c>
+      <c r="Q446" t="s" s="3">
+        <v>2582</v>
+      </c>
+      <c r="R446" t="s" s="3">
+        <v>2583</v>
+      </c>
+      <c r="S446" t="s" s="3">
+        <v>2584</v>
+      </c>
+      <c r="T446" t="s" s="3">
+        <v>2585</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447">
+        <v>625</v>
+      </c>
+      <c r="B447" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C447" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D447" t="s">
         <v>40</v>
       </c>
-      <c r="E384" t="s">
-[...5 lines deleted...]
-      <c r="G384" s="2">
+      <c r="E447" t="s">
+        <v>2588</v>
+      </c>
+      <c r="F447" t="s">
+        <v>950</v>
+      </c>
+      <c r="G447" s="2">
         <v>46023</v>
       </c>
-      <c r="I384" s="2">
-[...5 lines deleted...]
-      <c r="N384" t="s">
+      <c r="I447" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L447" t="s">
+        <v>43</v>
+      </c>
+      <c r="N447" t="s">
         <v>33</v>
       </c>
-      <c r="O384" s="2">
-[...22 lines deleted...]
-      <c r="D385" t="s">
+      <c r="O447" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P447" t="s" s="3">
+        <v>2589</v>
+      </c>
+      <c r="Q447" t="s" s="3">
+        <v>2590</v>
+      </c>
+      <c r="R447" t="s" s="3">
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448">
+        <v>461</v>
+      </c>
+      <c r="B448" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C448" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D448" t="s">
+        <v>169</v>
+      </c>
+      <c r="E448" t="s">
+        <v>945</v>
+      </c>
+      <c r="F448" t="s">
+        <v>2592</v>
+      </c>
+      <c r="G448" s="2">
+        <v>45541</v>
+      </c>
+      <c r="I448" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L448" t="s">
+        <v>1199</v>
+      </c>
+      <c r="O448" s="2">
+        <v>45568</v>
+      </c>
+      <c r="P448" t="s" s="3">
+        <v>2593</v>
+      </c>
+      <c r="Q448" t="s" s="3">
+        <v>2594</v>
+      </c>
+      <c r="R448" t="s" s="3">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449">
+        <v>522</v>
+      </c>
+      <c r="B449" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C449" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D449" t="s">
         <v>40</v>
       </c>
-      <c r="E385" t="s">
-[...5 lines deleted...]
-      <c r="G385" s="2">
+      <c r="E449" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F449" t="s">
+        <v>2596</v>
+      </c>
+      <c r="G449" s="2">
         <v>45658</v>
       </c>
-      <c r="I385" s="2">
+      <c r="I449" s="2">
         <v>46022</v>
       </c>
-      <c r="L385" t="s">
-[...2 lines deleted...]
-      <c r="O385" s="2">
+      <c r="L449" t="s">
+        <v>65</v>
+      </c>
+      <c r="O449" s="2">
         <v>45975</v>
       </c>
-      <c r="P385" t="s" s="3">
-[...22 lines deleted...]
-      <c r="E386" t="inlineStr">
+      <c r="P449" t="s" s="3">
+        <v>2597</v>
+      </c>
+      <c r="Q449" t="s" s="3">
+        <v>2598</v>
+      </c>
+      <c r="R449" t="s" s="3">
+        <v>2599</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450">
+        <v>225</v>
+      </c>
+      <c r="B450" t="s">
+        <v>2600</v>
+      </c>
+      <c r="C450" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D450" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E450" t="s">
+        <v>2603</v>
+      </c>
+      <c r="F450" t="s">
+        <v>2604</v>
+      </c>
+      <c r="G450" s="2">
+        <v>44301</v>
+      </c>
+      <c r="I450" s="2">
+        <v>44681</v>
+      </c>
+      <c r="K450" t="s">
+        <v>298</v>
+      </c>
+      <c r="L450" t="s">
+        <v>2605</v>
+      </c>
+      <c r="O450" s="2">
+        <v>44347</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451">
+        <v>224</v>
+      </c>
+      <c r="B451" t="s">
+        <v>2600</v>
+      </c>
+      <c r="C451" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D451" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E451" t="s">
+        <v>2603</v>
+      </c>
+      <c r="F451" t="s">
+        <v>2604</v>
+      </c>
+      <c r="G451" s="2">
+        <v>44301</v>
+      </c>
+      <c r="I451" s="2">
+        <v>44681</v>
+      </c>
+      <c r="K451" t="s">
+        <v>298</v>
+      </c>
+      <c r="L451" t="s">
+        <v>2605</v>
+      </c>
+      <c r="O451" s="2">
+        <v>44347</v>
+      </c>
+      <c r="P451" t="s" s="3">
+        <v>2606</v>
+      </c>
+      <c r="Q451" t="s" s="3">
+        <v>2607</v>
+      </c>
+      <c r="R451" t="s" s="3">
+        <v>2608</v>
+      </c>
+      <c r="S451" t="s">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452">
+        <v>336</v>
+      </c>
+      <c r="B452" t="s">
+        <v>2600</v>
+      </c>
+      <c r="C452" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D452" t="s">
+        <v>295</v>
+      </c>
+      <c r="E452" t="s">
+        <v>413</v>
+      </c>
+      <c r="F452" t="s">
+        <v>297</v>
+      </c>
+      <c r="G452" s="2">
+        <v>44805</v>
+      </c>
+      <c r="I452" s="2">
+        <v>45535</v>
+      </c>
+      <c r="K452" t="s">
+        <v>414</v>
+      </c>
+      <c r="L452" t="s">
+        <v>2610</v>
+      </c>
+      <c r="O452" s="2">
+        <v>44778</v>
+      </c>
+      <c r="P452" t="s" s="3">
+        <v>2611</v>
+      </c>
+      <c r="Q452" t="s" s="3">
+        <v>2612</v>
+      </c>
+      <c r="R452" t="s" s="3">
+        <v>2613</v>
+      </c>
+      <c r="S452" t="s" s="3">
+        <v>2614</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453">
+        <v>328</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C453" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D453" t="s">
+        <v>295</v>
+      </c>
+      <c r="E453" t="s">
+        <v>296</v>
+      </c>
+      <c r="F453" t="s">
+        <v>297</v>
+      </c>
+      <c r="G453" s="2">
+        <v>44683</v>
+      </c>
+      <c r="I453" s="2">
+        <v>45412</v>
+      </c>
+      <c r="K453" t="s">
+        <v>298</v>
+      </c>
+      <c r="L453" t="s">
+        <v>415</v>
+      </c>
+      <c r="O453" s="2">
+        <v>44778</v>
+      </c>
+      <c r="P453" t="s" s="3">
+        <v>2616</v>
+      </c>
+      <c r="Q453" t="s" s="3">
+        <v>2617</v>
+      </c>
+      <c r="R453" t="s" s="3">
+        <v>2618</v>
+      </c>
+      <c r="S453" t="s" s="3">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454">
+        <v>128</v>
+      </c>
+      <c r="B454" t="s">
+        <v>652</v>
+      </c>
+      <c r="C454" t="s">
+        <v>2620</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F454" t="s" s="4">
+        <v>1218</v>
+      </c>
+      <c r="G454" s="2">
+        <v>42716</v>
+      </c>
+      <c r="I454" s="2">
+        <v>43657</v>
+      </c>
+      <c r="K454" t="s">
+        <v>1219</v>
+      </c>
+      <c r="L454" t="s">
+        <v>1220</v>
+      </c>
+      <c r="M454" t="s">
+        <v>217</v>
+      </c>
+      <c r="N454" t="s">
+        <v>33</v>
+      </c>
+      <c r="O454" s="2">
+        <v>42731</v>
+      </c>
+      <c r="P454" t="s" s="3">
+        <v>2621</v>
+      </c>
+      <c r="Q454" t="s" s="3">
+        <v>2622</v>
+      </c>
+      <c r="R454" t="s" s="3">
+        <v>2623</v>
+      </c>
+      <c r="S454" t="s" s="3">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455">
+        <v>524</v>
+      </c>
+      <c r="B455" t="s">
+        <v>194</v>
+      </c>
+      <c r="C455" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D455" t="s">
+        <v>120</v>
+      </c>
+      <c r="E455" t="s">
+        <v>2626</v>
+      </c>
+      <c r="F455" t="s">
+        <v>98</v>
+      </c>
+      <c r="G455" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I455" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L455" t="s">
+        <v>65</v>
+      </c>
+      <c r="O455" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P455" t="s" s="3">
+        <v>2627</v>
+      </c>
+      <c r="Q455" t="s" s="3">
+        <v>2628</v>
+      </c>
+      <c r="R455" t="s" s="3">
+        <v>2629</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456">
+        <v>554</v>
+      </c>
+      <c r="B456" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C456" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D456" t="s">
+        <v>2631</v>
+      </c>
+      <c r="E456" t="s">
+        <v>2632</v>
+      </c>
+      <c r="F456" t="s">
+        <v>2633</v>
+      </c>
+      <c r="G456" s="2">
+        <v>45728</v>
+      </c>
+      <c r="I456" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L456" t="s">
+        <v>2634</v>
+      </c>
+      <c r="M456" t="s">
+        <v>2635</v>
+      </c>
+      <c r="N456" t="s">
+        <v>82</v>
+      </c>
+      <c r="O456" s="2">
+        <v>45749</v>
+      </c>
+      <c r="P456" t="s" s="3">
+        <v>2636</v>
+      </c>
+      <c r="Q456" t="s" s="3">
+        <v>2637</v>
+      </c>
+      <c r="R456" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-insuss-situazioni-confl-interesse-Napolitano-Salvatore-01042025.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457">
+        <v>573</v>
+      </c>
+      <c r="B457" t="s">
+        <v>194</v>
+      </c>
+      <c r="C457" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E457" t="inlineStr">
+        <is>
+          <t>Regolamento regionale n. 17/2005. Conferimento del Presidente della Regione Lazio dell'incarico di "Consulente giuridico in materia di procedure a evidenza pubblica" all'Avv. Simona Napolitano.</t>
+        </is>
+      </c>
+      <c r="F457" t="s">
+        <v>1493</v>
+      </c>
+      <c r="H457" t="s">
+        <v>2638</v>
+      </c>
+      <c r="I457" s="2">
+        <v>46603</v>
+      </c>
+      <c r="L457" t="s">
+        <v>2639</v>
+      </c>
+      <c r="N457" t="s">
+        <v>82</v>
+      </c>
+      <c r="O457" s="2">
+        <v>46070</v>
+      </c>
+      <c r="P457" t="s" s="3">
+        <v>2640</v>
+      </c>
+      <c r="Q457" t="s" s="3">
+        <v>2641</v>
+      </c>
+      <c r="R457" t="s" s="3">
+        <v>2642</v>
+      </c>
+      <c r="S457" t="s" s="3">
+        <v>2643</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458">
+        <v>626</v>
+      </c>
+      <c r="B458" t="s">
+        <v>194</v>
+      </c>
+      <c r="C458" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D458" t="s">
+        <v>40</v>
+      </c>
+      <c r="E458" t="s">
+        <v>2644</v>
+      </c>
+      <c r="F458" t="s">
+        <v>42</v>
+      </c>
+      <c r="G458" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I458" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L458" t="s">
+        <v>43</v>
+      </c>
+      <c r="O458" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P458" t="s" s="3">
+        <v>2645</v>
+      </c>
+      <c r="Q458" t="s" s="3">
+        <v>2646</v>
+      </c>
+      <c r="R458" t="s" s="3">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459">
+        <v>442</v>
+      </c>
+      <c r="B459" t="s">
+        <v>194</v>
+      </c>
+      <c r="C459" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D459" t="s">
+        <v>169</v>
+      </c>
+      <c r="E459" t="s">
+        <v>2648</v>
+      </c>
+      <c r="F459" s="5">
+        <v>63.440</v>
+      </c>
+      <c r="G459" s="2">
+        <v>45476</v>
+      </c>
+      <c r="I459" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L459" t="s">
+        <v>171</v>
+      </c>
+      <c r="O459" s="2">
+        <v>45558</v>
+      </c>
+      <c r="P459" t="s" s="3">
+        <v>2649</v>
+      </c>
+      <c r="Q459" t="s" s="3">
+        <v>2650</v>
+      </c>
+      <c r="R459" t="s" s="3">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460">
+        <v>253</v>
+      </c>
+      <c r="B460" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C460" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D460" t="s">
+        <v>112</v>
+      </c>
+      <c r="E460" t="inlineStr">
+        <is>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
+</t>
+        </is>
+      </c>
+      <c r="F460" t="s">
+        <v>57</v>
+      </c>
+      <c r="G460" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I460" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K460" t="s">
+        <v>58</v>
+      </c>
+      <c r="L460" t="s">
+        <v>93</v>
+      </c>
+      <c r="O460" s="2">
+        <v>44575</v>
+      </c>
+      <c r="P460" t="s" s="3">
+        <v>2654</v>
+      </c>
+      <c r="Q460" t="s" s="3">
+        <v>2655</v>
+      </c>
+      <c r="R460" t="s" s="3">
+        <v>2656</v>
+      </c>
+      <c r="S460" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NARCISI-Vincenzo-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461">
+        <v>340</v>
+      </c>
+      <c r="B461" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C461" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D461" t="s">
+        <v>736</v>
+      </c>
+      <c r="E461" t="inlineStr">
+        <is>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
+</t>
+        </is>
+      </c>
+      <c r="F461" t="s">
+        <v>57</v>
+      </c>
+      <c r="G461" s="2">
+        <v>44767</v>
+      </c>
+      <c r="I461" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K461" t="s">
+        <v>58</v>
+      </c>
+      <c r="L461" t="s">
+        <v>737</v>
+      </c>
+      <c r="O461" s="2">
+        <v>44838</v>
+      </c>
+      <c r="P461" t="s" s="3">
+        <v>2659</v>
+      </c>
+      <c r="Q461" t="s" s="3">
+        <v>2660</v>
+      </c>
+      <c r="R461" t="s" s="3">
+        <v>2661</v>
+      </c>
+      <c r="S461" t="s">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462">
+        <v>629</v>
+      </c>
+      <c r="B462" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C462" t="s">
+        <v>2663</v>
+      </c>
+      <c r="D462" t="s">
+        <v>40</v>
+      </c>
+      <c r="E462" t="s">
+        <v>580</v>
+      </c>
+      <c r="F462" t="s">
+        <v>42</v>
+      </c>
+      <c r="G462" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I462" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L462" t="s">
+        <v>43</v>
+      </c>
+      <c r="N462" t="s">
+        <v>33</v>
+      </c>
+      <c r="O462" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P462" t="s" s="3">
+        <v>2664</v>
+      </c>
+      <c r="Q462" t="s" s="3">
+        <v>2665</v>
+      </c>
+      <c r="R462" t="s" s="3">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463">
+        <v>525</v>
+      </c>
+      <c r="B463" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C463" t="s">
+        <v>2663</v>
+      </c>
+      <c r="D463" t="s">
+        <v>40</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F463" t="s">
+        <v>98</v>
+      </c>
+      <c r="G463" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I463" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L463" t="s">
+        <v>65</v>
+      </c>
+      <c r="O463" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P463" t="s" s="3">
+        <v>2667</v>
+      </c>
+      <c r="Q463" t="s" s="3">
+        <v>2668</v>
+      </c>
+      <c r="R463" t="s" s="3">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464">
+        <v>257</v>
+      </c>
+      <c r="B464" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C464" t="s">
+        <v>2663</v>
+      </c>
+      <c r="D464" t="s">
+        <v>56</v>
+      </c>
+      <c r="E464" t="inlineStr">
+        <is>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
+</t>
+        </is>
+      </c>
+      <c r="F464" t="s">
+        <v>57</v>
+      </c>
+      <c r="G464" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I464" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K464" t="s">
+        <v>58</v>
+      </c>
+      <c r="L464" t="s">
+        <v>93</v>
+      </c>
+      <c r="O464" s="2">
+        <v>44578</v>
+      </c>
+      <c r="P464" t="s" s="3">
+        <v>2670</v>
+      </c>
+      <c r="Q464" t="s" s="3">
+        <v>2671</v>
+      </c>
+      <c r="R464" t="s" s="3">
+        <v>2672</v>
+      </c>
+      <c r="S464" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NOSTRO-Antonella-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465">
+        <v>403</v>
+      </c>
+      <c r="B465" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C465" t="s">
+        <v>2663</v>
+      </c>
+      <c r="D465" t="s">
+        <v>70</v>
+      </c>
+      <c r="E465" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="F386" t="s">
+      <c r="F465" t="s">
         <v>48</v>
       </c>
-      <c r="G386" s="2">
+      <c r="G465" s="2">
         <v>44927</v>
       </c>
-      <c r="I386" s="2">
+      <c r="I465" s="2">
         <v>45657</v>
       </c>
-      <c r="K386" t="s">
+      <c r="K465" t="s">
         <v>49</v>
       </c>
-      <c r="L386" t="s">
+      <c r="L465" t="s">
+        <v>71</v>
+      </c>
+      <c r="N465" t="s">
+        <v>51</v>
+      </c>
+      <c r="O465" s="2">
+        <v>44965</v>
+      </c>
+      <c r="P465" t="s" s="3">
+        <v>2673</v>
+      </c>
+      <c r="Q465" t="s" s="3">
+        <v>2674</v>
+      </c>
+      <c r="R465" t="s" s="3">
+        <v>2675</v>
+      </c>
+      <c r="S465" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Nostro-Antonella-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466">
+        <v>526</v>
+      </c>
+      <c r="B466" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C466" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D466" t="s">
+        <v>40</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1305</v>
+      </c>
+      <c r="F466" t="s">
+        <v>98</v>
+      </c>
+      <c r="G466" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I466" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L466" t="s">
+        <v>65</v>
+      </c>
+      <c r="O466" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P466" t="s" s="3">
+        <v>2678</v>
+      </c>
+      <c r="Q466" t="s" s="3">
+        <v>2679</v>
+      </c>
+      <c r="R466" t="s" s="3">
+        <v>2680</v>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467">
+        <v>627</v>
+      </c>
+      <c r="B467" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C467" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D467" t="s">
+        <v>40</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F467" t="s">
+        <v>42</v>
+      </c>
+      <c r="G467" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I467" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L467" t="s">
+        <v>43</v>
+      </c>
+      <c r="O467" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P467" t="s" s="3">
+        <v>2681</v>
+      </c>
+      <c r="Q467" t="s" s="3">
+        <v>2682</v>
+      </c>
+      <c r="R467" t="s" s="3">
+        <v>2683</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468">
+        <v>404</v>
+      </c>
+      <c r="B468" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C468" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D468" t="s">
+        <v>70</v>
+      </c>
+      <c r="E468" t="inlineStr">
+        <is>
+          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
+</t>
+        </is>
+      </c>
+      <c r="F468" t="s">
+        <v>48</v>
+      </c>
+      <c r="G468" s="2">
+        <v>44927</v>
+      </c>
+      <c r="I468" s="2">
+        <v>45657</v>
+      </c>
+      <c r="K468" t="s">
+        <v>49</v>
+      </c>
+      <c r="L468" t="s">
+        <v>71</v>
+      </c>
+      <c r="N468" t="s">
+        <v>51</v>
+      </c>
+      <c r="O468" s="2">
+        <v>44965</v>
+      </c>
+      <c r="P468" t="s" s="3">
+        <v>2684</v>
+      </c>
+      <c r="Q468" t="s" s="3">
+        <v>2685</v>
+      </c>
+      <c r="R468" t="s" s="3">
+        <v>2686</v>
+      </c>
+      <c r="S468" t="s" s="3">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469">
+        <v>268</v>
+      </c>
+      <c r="B469" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C469" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D469" t="s">
+        <v>112</v>
+      </c>
+      <c r="E469" t="inlineStr">
+        <is>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021</t>
+        </is>
+      </c>
+      <c r="F469" t="s">
+        <v>57</v>
+      </c>
+      <c r="G469" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I469" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K469" t="s">
+        <v>2688</v>
+      </c>
+      <c r="L469" t="s">
+        <v>93</v>
+      </c>
+      <c r="O469" s="2">
+        <v>44578</v>
+      </c>
+      <c r="P469" t="s" s="3">
+        <v>2689</v>
+      </c>
+      <c r="Q469" t="s" s="3">
+        <v>2690</v>
+      </c>
+      <c r="R469" t="s" s="3">
+        <v>2691</v>
+      </c>
+      <c r="S469" t="s" s="3">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470">
+        <v>341</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C470" t="s">
+        <v>2693</v>
+      </c>
+      <c r="D470" t="s">
+        <v>112</v>
+      </c>
+      <c r="E470" t="s">
+        <v>2694</v>
+      </c>
+      <c r="F470" t="s">
+        <v>2695</v>
+      </c>
+      <c r="G470" s="2">
+        <v>44838</v>
+      </c>
+      <c r="I470" s="2">
+        <v>45568</v>
+      </c>
+      <c r="K470" t="s">
+        <v>2696</v>
+      </c>
+      <c r="L470" t="s">
+        <v>2697</v>
+      </c>
+      <c r="O470" s="2">
+        <v>45145</v>
+      </c>
+      <c r="P470" t="s" s="3">
+        <v>2698</v>
+      </c>
+      <c r="Q470" t="s" s="3">
+        <v>2699</v>
+      </c>
+      <c r="R470" t="s" s="3">
+        <v>2700</v>
+      </c>
+      <c r="S470" t="s" s="3">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471">
+        <v>114</v>
+      </c>
+      <c r="B471" t="s">
+        <v>2702</v>
+      </c>
+      <c r="C471" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D471" t="s">
+        <v>76</v>
+      </c>
+      <c r="E471" t="s">
+        <v>77</v>
+      </c>
+      <c r="F471" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G471" s="2">
+        <v>42642</v>
+      </c>
+      <c r="I471" s="2">
+        <v>43371</v>
+      </c>
+      <c r="K471" t="s">
+        <v>80</v>
+      </c>
+      <c r="L471" t="s">
+        <v>321</v>
+      </c>
+      <c r="N471" t="s">
         <v>82</v>
       </c>
-      <c r="N386" t="s">
-[...33 lines deleted...]
-      <c r="E387" t="inlineStr">
+      <c r="O471" s="2">
+        <v>42642</v>
+      </c>
+      <c r="P471" t="s" s="3">
+        <v>2704</v>
+      </c>
+      <c r="Q471" t="s" s="3">
+        <v>2705</v>
+      </c>
+      <c r="R471" t="s" s="3">
+        <v>2706</v>
+      </c>
+      <c r="S471" t="s" s="3">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472">
+        <v>38</v>
+      </c>
+      <c r="B472" t="s">
+        <v>2702</v>
+      </c>
+      <c r="C472" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D472" t="s">
+        <v>326</v>
+      </c>
+      <c r="E472" t="s">
+        <v>327</v>
+      </c>
+      <c r="F472" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G472" s="2">
+        <v>41688</v>
+      </c>
+      <c r="I472" s="2">
+        <v>42417</v>
+      </c>
+      <c r="K472" t="s">
+        <v>328</v>
+      </c>
+      <c r="L472" t="s">
+        <v>329</v>
+      </c>
+      <c r="M472" t="s">
+        <v>330</v>
+      </c>
+      <c r="N472" t="s">
+        <v>82</v>
+      </c>
+      <c r="O472" s="2">
+        <v>41971</v>
+      </c>
+      <c r="P472" t="s" s="3">
+        <v>2707</v>
+      </c>
+      <c r="Q472" t="s" s="3">
+        <v>2708</v>
+      </c>
+      <c r="R472" t="s" s="3">
+        <v>2709</v>
+      </c>
+      <c r="S472" t="s" s="3">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473">
+        <v>82</v>
+      </c>
+      <c r="B473" t="s">
+        <v>2710</v>
+      </c>
+      <c r="C473" t="s">
+        <v>2711</v>
+      </c>
+      <c r="D473" t="s">
+        <v>531</v>
+      </c>
+      <c r="E473" t="s">
+        <v>532</v>
+      </c>
+      <c r="F473" t="s" s="4">
+        <v>533</v>
+      </c>
+      <c r="G473" s="2">
+        <v>42178</v>
+      </c>
+      <c r="I473" s="2">
+        <v>42908</v>
+      </c>
+      <c r="K473" t="s">
+        <v>199</v>
+      </c>
+      <c r="L473" t="s">
+        <v>534</v>
+      </c>
+      <c r="N473" t="s">
+        <v>82</v>
+      </c>
+      <c r="O473" s="2">
+        <v>42180</v>
+      </c>
+      <c r="P473" t="s" s="3">
+        <v>2712</v>
+      </c>
+      <c r="Q473" t="s" s="3">
+        <v>2713</v>
+      </c>
+      <c r="R473" t="s" s="3">
+        <v>2714</v>
+      </c>
+      <c r="S473" t="s" s="3">
+        <v>2715</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474">
+        <v>8</v>
+      </c>
+      <c r="B474" t="s">
+        <v>677</v>
+      </c>
+      <c r="C474" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D474" t="s">
+        <v>2717</v>
+      </c>
+      <c r="E474" t="s">
+        <v>2718</v>
+      </c>
+      <c r="F474" t="s" s="4">
+        <v>364</v>
+      </c>
+      <c r="G474" s="2">
+        <v>40927</v>
+      </c>
+      <c r="I474" s="2">
+        <v>41292</v>
+      </c>
+      <c r="L474" t="s">
+        <v>2719</v>
+      </c>
+      <c r="O474" s="2">
+        <v>41625</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475">
+        <v>254</v>
+      </c>
+      <c r="B475" t="s">
+        <v>2720</v>
+      </c>
+      <c r="C475" t="s">
+        <v>185</v>
+      </c>
+      <c r="D475" t="s">
+        <v>112</v>
+      </c>
+      <c r="E475" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F387" t="s">
+      <c r="F475" t="s">
         <v>57</v>
       </c>
-      <c r="G387" s="2">
+      <c r="G475" s="2">
         <v>44578</v>
       </c>
-      <c r="I387" s="2">
+      <c r="I475" s="2">
         <v>44926</v>
       </c>
-      <c r="K387" t="s">
+      <c r="K475" t="s">
         <v>58</v>
       </c>
-      <c r="L387" t="s">
-[...14 lines deleted...]
-      <c r="S387" t="inlineStr" s="3">
+      <c r="L475" t="s">
+        <v>93</v>
+      </c>
+      <c r="O475" s="2">
+        <v>44578</v>
+      </c>
+      <c r="P475" t="s" s="3">
+        <v>2721</v>
+      </c>
+      <c r="Q475" t="s" s="3">
+        <v>2722</v>
+      </c>
+      <c r="R475" t="s" s="3">
+        <v>2723</v>
+      </c>
+      <c r="S475" t="s" s="3">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476">
+        <v>470</v>
+      </c>
+      <c r="B476" t="s">
+        <v>2725</v>
+      </c>
+      <c r="C476" t="s">
+        <v>2726</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E476" t="inlineStr">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-Claudia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+          <t>Incarico di esperto project manager per attivita’ di alta consulenza in materia di politiche europee di settore, programmazione e sviluppo territoriale, progettazione ed europrogettazione, monitoraggio e valutazione nell’ambito del progetto “s.o.l.e.il servizi di orientamento al lavoro ed empowerment inter-regionale per un sistema legale” - cup f81j22000980006 - clp: prg-contrasto_lav_somm-23-reg_laz-soleil_lazio_cf</t>
         </is>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E388" t="s">
+      <c r="F476" t="s">
+        <v>1209</v>
+      </c>
+      <c r="G476" s="2">
+        <v>45629</v>
+      </c>
+      <c r="I476" s="2">
+        <v>46295</v>
+      </c>
+      <c r="L476" t="s">
+        <v>1210</v>
+      </c>
+      <c r="O476" s="2">
+        <v>45649</v>
+      </c>
+      <c r="P476" t="s" s="3">
+        <v>2727</v>
+      </c>
+      <c r="Q476" t="s" s="3">
+        <v>2728</v>
+      </c>
+      <c r="R476" t="s" s="3">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477">
+        <v>159</v>
+      </c>
+      <c r="B477" t="s">
+        <v>566</v>
+      </c>
+      <c r="C477" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D477" t="s">
+        <v>150</v>
+      </c>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>Esperto, nell’analisi e pianificazione territoriale delle politiche regionali, con particolare riferimento alla geolocalizzazione degli investimenti nelle tematiche e nei campi di intervento del POR FSE 2014/2020 della Regione Lazio</t>
+        </is>
+      </c>
+      <c r="F477" t="s" s="4">
+        <v>2731</v>
+      </c>
+      <c r="G477" s="2">
+        <v>43644</v>
+      </c>
+      <c r="I477" s="2">
+        <v>44009</v>
+      </c>
+      <c r="K477" t="s">
+        <v>365</v>
+      </c>
+      <c r="L477" t="s">
+        <v>366</v>
+      </c>
+      <c r="N477" t="s">
+        <v>33</v>
+      </c>
+      <c r="O477" s="2">
+        <v>43656</v>
+      </c>
+      <c r="P477" t="s" s="3">
+        <v>2732</v>
+      </c>
+      <c r="Q477" t="s" s="3">
+        <v>2733</v>
+      </c>
+      <c r="R477" t="s" s="3">
+        <v>2734</v>
+      </c>
+      <c r="S477" t="s" s="3">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478">
+        <v>211</v>
+      </c>
+      <c r="B478" t="s">
+        <v>566</v>
+      </c>
+      <c r="C478" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D478" t="s">
+        <v>371</v>
+      </c>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>Esperto in programmazione e sviluppo del territorio (profilo intermedio) nell’analisi e pianificazione territoriale delle politiche regionali, con particolare riferimento alla geolocalizzazione degli investimenti</t>
+        </is>
+      </c>
+      <c r="F478" t="s" s="4">
+        <v>372</v>
+      </c>
+      <c r="G478" s="2">
+        <v>44187</v>
+      </c>
+      <c r="I478" s="2">
+        <v>45281</v>
+      </c>
+      <c r="K478" t="s">
+        <v>224</v>
+      </c>
+      <c r="L478" t="s">
+        <v>373</v>
+      </c>
+      <c r="N478" t="s">
+        <v>82</v>
+      </c>
+      <c r="O478" s="2">
+        <v>44200</v>
+      </c>
+      <c r="P478" t="s" s="3">
+        <v>2736</v>
+      </c>
+      <c r="Q478" t="s" s="3">
+        <v>2737</v>
+      </c>
+      <c r="R478" t="s" s="3">
+        <v>2738</v>
+      </c>
+      <c r="S478" t="s" s="3">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479">
+        <v>1</v>
+      </c>
+      <c r="B479" t="s">
+        <v>2740</v>
+      </c>
+      <c r="C479" t="s">
+        <v>2741</v>
+      </c>
+      <c r="D479" t="s">
+        <v>2742</v>
+      </c>
+      <c r="E479" t="s">
+        <v>2743</v>
+      </c>
+      <c r="F479" t="s" s="4">
+        <v>2744</v>
+      </c>
+      <c r="G479" s="2">
+        <v>40133</v>
+      </c>
+      <c r="I479" s="2">
+        <v>41229</v>
+      </c>
+      <c r="L479" t="s">
+        <v>2745</v>
+      </c>
+      <c r="O479" s="2">
+        <v>41625</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480">
+        <v>570</v>
+      </c>
+      <c r="B480" t="s">
+        <v>2746</v>
+      </c>
+      <c r="C480" t="s">
+        <v>2747</v>
+      </c>
+      <c r="D480" t="s">
+        <v>849</v>
+      </c>
+      <c r="E480" t="s">
+        <v>850</v>
+      </c>
+      <c r="F480" t="s">
+        <v>851</v>
+      </c>
+      <c r="G480" s="2">
+        <v>45992</v>
+      </c>
+      <c r="I480" s="2">
+        <v>46387</v>
+      </c>
+      <c r="L480" t="s">
+        <v>852</v>
+      </c>
+      <c r="O480" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P480" t="s" s="3">
+        <v>2748</v>
+      </c>
+      <c r="Q480" t="s" s="3">
+        <v>2749</v>
+      </c>
+      <c r="R480" t="s" s="3">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481">
+        <v>207</v>
+      </c>
+      <c r="B481" t="s">
+        <v>335</v>
+      </c>
+      <c r="C481" t="s">
+        <v>2747</v>
+      </c>
+      <c r="D481" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E481" t="s">
+        <v>2751</v>
+      </c>
+      <c r="F481" t="s">
+        <v>2225</v>
+      </c>
+      <c r="G481" s="2">
+        <v>44134</v>
+      </c>
+      <c r="I481" s="2">
+        <v>45228</v>
+      </c>
+      <c r="K481" t="s">
+        <v>2202</v>
+      </c>
+      <c r="L481" t="s">
+        <v>2752</v>
+      </c>
+      <c r="N481" t="s">
+        <v>82</v>
+      </c>
+      <c r="O481" s="2">
+        <v>44146</v>
+      </c>
+      <c r="P481" t="s" s="3">
+        <v>2753</v>
+      </c>
+      <c r="Q481" t="s" s="3">
+        <v>2754</v>
+      </c>
+      <c r="R481" t="s" s="3">
+        <v>2754</v>
+      </c>
+      <c r="S481" t="s" s="3">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482">
+        <v>415</v>
+      </c>
+      <c r="B482" t="s">
+        <v>2746</v>
+      </c>
+      <c r="C482" t="s">
+        <v>2747</v>
+      </c>
+      <c r="D482" t="s">
+        <v>856</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F482" t="s" s="4">
+        <v>857</v>
+      </c>
+      <c r="G482" s="2">
+        <v>45261</v>
+      </c>
+      <c r="I482" s="2">
+        <v>45991</v>
+      </c>
+      <c r="K482" t="s">
+        <v>1227</v>
+      </c>
+      <c r="L482" t="s">
+        <v>859</v>
+      </c>
+      <c r="N482" t="s">
+        <v>51</v>
+      </c>
+      <c r="O482" s="2">
+        <v>45314</v>
+      </c>
+      <c r="P482" t="s" s="3">
+        <v>2756</v>
+      </c>
+      <c r="Q482" t="s" s="3">
+        <v>2757</v>
+      </c>
+      <c r="R482" t="s" s="3">
+        <v>2758</v>
+      </c>
+      <c r="S482" t="s" s="3">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483">
+        <v>342</v>
+      </c>
+      <c r="B483" t="s">
+        <v>335</v>
+      </c>
+      <c r="C483" t="s">
+        <v>2747</v>
+      </c>
+      <c r="D483" t="inlineStr">
+        <is>
+          <t>DIREZIONE REGIONALE PER LO SVILUPPO ECONOMICO, LE ATTIVITA' PRODUTTIVE E LA RICERCA - AREA PROGRAMMAZIONE E ATTUAZIONE DEL PROGRAMMA OPERATIVO FESR LAZIO, ASSISTENZA ALL'AUTORITA' DI GESTIONE DEL POR FESR</t>
+        </is>
+      </c>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>Incarico professionale di Esperto “Area Programmazione e Sviluppo del territorio” per il supporto all’Autorità di Gestione nell’ambito dell’attuazione delle misure finanziate a valere sul Programma FESR Lazio 2021-2027 e per l’attuazione del Progetto IMPROGRAM-Improving Program Performance finanziato nell’ambito del PON GOV 2014-2020
+</t>
+        </is>
+      </c>
+      <c r="F483" t="s">
+        <v>2760</v>
+      </c>
+      <c r="G483" s="2">
+        <v>44844</v>
+      </c>
+      <c r="I483" s="2">
+        <v>45574</v>
+      </c>
+      <c r="K483" t="s">
+        <v>2761</v>
+      </c>
+      <c r="L483" t="s">
+        <v>2762</v>
+      </c>
+      <c r="N483" t="s">
+        <v>51</v>
+      </c>
+      <c r="O483" s="2">
+        <v>45316</v>
+      </c>
+      <c r="P483" t="s" s="3">
+        <v>2763</v>
+      </c>
+      <c r="Q483" t="s" s="3">
+        <v>2764</v>
+      </c>
+      <c r="R483" t="s" s="3">
+        <v>2765</v>
+      </c>
+      <c r="S483" t="s" s="3">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484">
+        <v>458</v>
+      </c>
+      <c r="B484" t="s">
+        <v>185</v>
+      </c>
+      <c r="C484" t="s">
+        <v>2767</v>
+      </c>
+      <c r="D484" t="s">
+        <v>2768</v>
+      </c>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>Servizio di supporto all’attività contabile relativa alla gestione commissariale concernente gli interventi di mitigazione del rischio idrogeologico da effettuare nel territorio della Regione Lazio, e la relativa contabilità speciale</t>
+        </is>
+      </c>
+      <c r="F484" t="s">
+        <v>2769</v>
+      </c>
+      <c r="G484" s="2">
+        <v>45446</v>
+      </c>
+      <c r="I484" s="2">
+        <v>45810</v>
+      </c>
+      <c r="L484" t="s">
+        <v>2770</v>
+      </c>
+      <c r="O484" s="2">
+        <v>45558</v>
+      </c>
+      <c r="P484" t="s" s="3">
+        <v>2771</v>
+      </c>
+      <c r="Q484" t="s" s="3">
+        <v>2772</v>
+      </c>
+      <c r="R484" t="s" s="3">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485">
+        <v>14</v>
+      </c>
+      <c r="B485" t="s">
+        <v>87</v>
+      </c>
+      <c r="C485" t="s">
+        <v>2774</v>
+      </c>
+      <c r="D485" t="s">
+        <v>2775</v>
+      </c>
+      <c r="E485" t="s">
+        <v>2776</v>
+      </c>
+      <c r="F485" t="s" s="4">
+        <v>2777</v>
+      </c>
+      <c r="G485" s="2">
+        <v>41480</v>
+      </c>
+      <c r="I485" s="2">
+        <v>42185</v>
+      </c>
+      <c r="K485" t="s">
+        <v>248</v>
+      </c>
+      <c r="L485" t="s">
+        <v>2778</v>
+      </c>
+      <c r="N485" t="s">
+        <v>82</v>
+      </c>
+      <c r="O485" s="2">
+        <v>42046</v>
+      </c>
+      <c r="P485" t="s" s="3">
+        <v>2779</v>
+      </c>
+      <c r="Q485" t="s" s="3">
+        <v>2780</v>
+      </c>
+      <c r="R485" t="s" s="3">
+        <v>2781</v>
+      </c>
+      <c r="S485" t="s" s="3">
+        <v>2782</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486">
+        <v>527</v>
+      </c>
+      <c r="B486" t="s">
+        <v>652</v>
+      </c>
+      <c r="C486" t="s">
+        <v>2783</v>
+      </c>
+      <c r="D486" t="s">
+        <v>40</v>
+      </c>
+      <c r="E486" t="s">
+        <v>2784</v>
+      </c>
+      <c r="F486" t="s">
+        <v>98</v>
+      </c>
+      <c r="G486" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I486" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L486" t="s">
+        <v>65</v>
+      </c>
+      <c r="O486" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P486" t="s" s="3">
+        <v>2785</v>
+      </c>
+      <c r="Q486" t="s" s="3">
+        <v>2786</v>
+      </c>
+      <c r="R486" t="s" s="3">
+        <v>2787</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487">
+        <v>405</v>
+      </c>
+      <c r="B487" t="s">
+        <v>652</v>
+      </c>
+      <c r="C487" t="s">
+        <v>2783</v>
+      </c>
+      <c r="D487" t="s">
         <v>70</v>
       </c>
-      <c r="F388" t="s" s="4">
-[...246 lines deleted...]
-      <c r="E393" t="inlineStr">
+      <c r="E487" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="F393" t="s">
+      <c r="F487" t="s">
         <v>48</v>
       </c>
-      <c r="G393" s="2">
+      <c r="G487" s="2">
         <v>44927</v>
       </c>
-      <c r="I393" s="2">
+      <c r="I487" s="2">
         <v>45657</v>
       </c>
-      <c r="K393" t="s">
+      <c r="K487" t="s">
         <v>49</v>
       </c>
-      <c r="L393" t="s">
-[...2 lines deleted...]
-      <c r="N393" t="s">
+      <c r="L487" t="s">
+        <v>71</v>
+      </c>
+      <c r="N487" t="s">
         <v>51</v>
       </c>
-      <c r="O393" s="2">
+      <c r="O487" s="2">
         <v>44965</v>
       </c>
-      <c r="P393" t="s" s="3">
-[...63 lines deleted...]
-      <c r="D395" t="s">
+      <c r="P487" t="s" s="3">
+        <v>2788</v>
+      </c>
+      <c r="Q487" t="s" s="3">
+        <v>2789</v>
+      </c>
+      <c r="R487" t="s" s="3">
+        <v>2790</v>
+      </c>
+      <c r="S487" t="s" s="3">
+        <v>2791</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488">
+        <v>287</v>
+      </c>
+      <c r="B488" t="s">
+        <v>652</v>
+      </c>
+      <c r="C488" t="s">
+        <v>2783</v>
+      </c>
+      <c r="D488" t="s">
         <v>56</v>
       </c>
-      <c r="E395" t="inlineStr">
+      <c r="E488" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F395" t="s">
+      <c r="F488" t="s">
         <v>57</v>
       </c>
-      <c r="G395" s="2">
+      <c r="G488" s="2">
         <v>44578</v>
       </c>
-      <c r="I395" s="2">
+      <c r="I488" s="2">
         <v>44926</v>
       </c>
-      <c r="K395" t="s">
+      <c r="K488" t="s">
         <v>58</v>
       </c>
-      <c r="L395" t="s">
-[...2 lines deleted...]
-      <c r="O395" s="2">
+      <c r="L488" t="s">
+        <v>93</v>
+      </c>
+      <c r="O488" s="2">
         <v>44579</v>
       </c>
-      <c r="P395" t="s" s="3">
-[...216 lines deleted...]
-      <c r="D400" t="s">
+      <c r="P488" t="s" s="3">
+        <v>2792</v>
+      </c>
+      <c r="Q488" t="s" s="3">
+        <v>2793</v>
+      </c>
+      <c r="R488" t="s" s="3">
+        <v>2794</v>
+      </c>
+      <c r="S488" t="s" s="3">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489">
+        <v>628</v>
+      </c>
+      <c r="B489" t="s">
+        <v>652</v>
+      </c>
+      <c r="C489" t="s">
+        <v>2783</v>
+      </c>
+      <c r="D489" t="s">
+        <v>40</v>
+      </c>
+      <c r="E489" t="s">
+        <v>2796</v>
+      </c>
+      <c r="F489" t="s">
+        <v>42</v>
+      </c>
+      <c r="G489" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I489" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L489" t="s">
+        <v>43</v>
+      </c>
+      <c r="O489" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P489" t="s" s="3">
+        <v>2797</v>
+      </c>
+      <c r="Q489" t="s" s="3">
+        <v>2798</v>
+      </c>
+      <c r="R489" t="s" s="3">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490">
+        <v>23</v>
+      </c>
+      <c r="B490" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C490" t="s">
+        <v>2801</v>
+      </c>
+      <c r="D490" t="s">
+        <v>2802</v>
+      </c>
+      <c r="E490" t="s">
+        <v>2803</v>
+      </c>
+      <c r="F490" t="s" s="4">
+        <v>471</v>
+      </c>
+      <c r="G490" s="2">
+        <v>41481</v>
+      </c>
+      <c r="I490" s="2">
+        <v>41847</v>
+      </c>
+      <c r="L490" t="s">
+        <v>2804</v>
+      </c>
+      <c r="O490" s="2">
+        <v>41625</v>
+      </c>
+      <c r="P490" t="s" s="3">
+        <v>2805</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491">
+        <v>332</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C491" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D491" t="s">
+        <v>295</v>
+      </c>
+      <c r="E491" t="s">
+        <v>413</v>
+      </c>
+      <c r="F491" t="s">
+        <v>297</v>
+      </c>
+      <c r="G491" s="2">
+        <v>44743</v>
+      </c>
+      <c r="I491" s="2">
+        <v>45473</v>
+      </c>
+      <c r="K491" t="s">
+        <v>414</v>
+      </c>
+      <c r="L491" t="s">
+        <v>2807</v>
+      </c>
+      <c r="O491" s="2">
+        <v>44778</v>
+      </c>
+      <c r="P491" t="s" s="3">
+        <v>2808</v>
+      </c>
+      <c r="Q491" t="s" s="3">
+        <v>2809</v>
+      </c>
+      <c r="R491" t="s" s="3">
+        <v>2810</v>
+      </c>
+      <c r="S491" t="s" s="3">
+        <v>2811</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492">
+        <v>528</v>
+      </c>
+      <c r="B492" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C492" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D492" t="s">
+        <v>40</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1440</v>
+      </c>
+      <c r="F492" t="s">
+        <v>98</v>
+      </c>
+      <c r="G492" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I492" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L492" t="s">
+        <v>65</v>
+      </c>
+      <c r="O492" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P492" t="s" s="3">
+        <v>2814</v>
+      </c>
+      <c r="Q492" t="s" s="3">
+        <v>2815</v>
+      </c>
+      <c r="R492" t="s" s="3">
+        <v>2816</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493">
+        <v>285</v>
+      </c>
+      <c r="B493" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C493" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D493" t="s">
         <v>56</v>
       </c>
-      <c r="E400" t="inlineStr">
+      <c r="E493" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F400" t="s">
+      <c r="F493" t="s">
         <v>57</v>
       </c>
-      <c r="G400" s="2">
+      <c r="G493" s="2">
         <v>44578</v>
       </c>
-      <c r="I400" s="2">
+      <c r="I493" s="2">
         <v>44926</v>
       </c>
-      <c r="K400" t="s">
+      <c r="K493" t="s">
         <v>58</v>
       </c>
-      <c r="L400" t="s">
-[...14 lines deleted...]
-      <c r="S400" t="inlineStr" s="3">
+      <c r="L493" t="s">
+        <v>1088</v>
+      </c>
+      <c r="O493" s="2">
+        <v>44579</v>
+      </c>
+      <c r="P493" t="s" s="3">
+        <v>2817</v>
+      </c>
+      <c r="Q493" t="s" s="3">
+        <v>2818</v>
+      </c>
+      <c r="R493" t="s" s="3">
+        <v>2819</v>
+      </c>
+      <c r="S493" t="inlineStr" s="3">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-Stefania-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PENNINO-Paolo-Valerio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
-    <row r="401">
-[...94 lines deleted...]
-      <c r="E403" t="inlineStr">
+    <row r="494">
+      <c r="A494">
+        <v>406</v>
+      </c>
+      <c r="B494" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C494" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D494" t="s">
+        <v>70</v>
+      </c>
+      <c r="E494" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="F403" t="s">
+      <c r="F494" t="s">
         <v>48</v>
       </c>
-      <c r="G403" s="2">
+      <c r="G494" s="2">
         <v>44927</v>
       </c>
-      <c r="I403" s="2">
+      <c r="I494" s="2">
         <v>45657</v>
       </c>
-      <c r="K403" t="s">
+      <c r="K494" t="s">
         <v>49</v>
       </c>
-      <c r="L403" t="s">
+      <c r="L494" t="s">
+        <v>71</v>
+      </c>
+      <c r="N494" t="s">
+        <v>51</v>
+      </c>
+      <c r="O494" s="2">
+        <v>44965</v>
+      </c>
+      <c r="P494" t="s" s="3">
+        <v>2820</v>
+      </c>
+      <c r="Q494" t="s" s="3">
+        <v>2821</v>
+      </c>
+      <c r="R494" t="s" s="3">
+        <v>2822</v>
+      </c>
+      <c r="S494" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pennino-Paolo-Valerio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495">
+        <v>74</v>
+      </c>
+      <c r="B495" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C495" t="s">
+        <v>2823</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>Progetto "Pianificazione, sperimentazione e messa a regime del monitoraggio delle coperture vaccinali con dati individuali, volto al miglioramento del controllo degli andamenti, dell'omogeneità e della qualità delle attività vaccinali nelle singole ASLdel Lazio"</t>
+        </is>
+      </c>
+      <c r="F495" t="s" s="4">
+        <v>2824</v>
+      </c>
+      <c r="G495" s="2">
+        <v>42080</v>
+      </c>
+      <c r="I495" s="2">
+        <v>42403</v>
+      </c>
+      <c r="J495" t="s">
+        <v>2825</v>
+      </c>
+      <c r="K495" t="s">
+        <v>1380</v>
+      </c>
+      <c r="L495" t="s">
+        <v>2826</v>
+      </c>
+      <c r="N495" t="s">
         <v>82</v>
       </c>
-      <c r="N403" t="s">
+      <c r="O495" s="2">
+        <v>42404</v>
+      </c>
+      <c r="P495" t="s" s="3">
+        <v>2827</v>
+      </c>
+      <c r="Q495" t="s" s="3">
+        <v>2828</v>
+      </c>
+      <c r="R495" t="s" s="3">
+        <v>2829</v>
+      </c>
+      <c r="S495" t="s" s="3">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496">
+        <v>202</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C496" t="s">
+        <v>2831</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E496" t="s">
+        <v>77</v>
+      </c>
+      <c r="F496">
+        <v>30</v>
+      </c>
+      <c r="G496" s="2">
+        <v>44075</v>
+      </c>
+      <c r="I496" s="2">
+        <v>44801</v>
+      </c>
+      <c r="K496" t="s">
+        <v>80</v>
+      </c>
+      <c r="L496" t="s">
+        <v>1142</v>
+      </c>
+      <c r="N496" t="s">
+        <v>82</v>
+      </c>
+      <c r="O496" s="2">
+        <v>44109</v>
+      </c>
+      <c r="P496" t="s" s="3">
+        <v>2832</v>
+      </c>
+      <c r="Q496" t="s" s="3">
+        <v>2833</v>
+      </c>
+      <c r="R496" t="s" s="3">
+        <v>2834</v>
+      </c>
+      <c r="S496" t="s" s="3">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497">
+        <v>630</v>
+      </c>
+      <c r="B497" t="s">
+        <v>2835</v>
+      </c>
+      <c r="C497" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E497" t="s">
+        <v>2837</v>
+      </c>
+      <c r="F497" t="s">
+        <v>581</v>
+      </c>
+      <c r="G497" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I497" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L497" t="s">
+        <v>43</v>
+      </c>
+      <c r="O497" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P497" t="s" s="3">
+        <v>2838</v>
+      </c>
+      <c r="Q497" t="s" s="3">
+        <v>2839</v>
+      </c>
+      <c r="R497" t="s" s="3">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498">
+        <v>444</v>
+      </c>
+      <c r="B498" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C498" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D498" t="s">
+        <v>120</v>
+      </c>
+      <c r="E498" t="s">
+        <v>2842</v>
+      </c>
+      <c r="F498" t="s">
+        <v>1959</v>
+      </c>
+      <c r="G498" s="2">
+        <v>45477</v>
+      </c>
+      <c r="I498" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L498" t="s">
+        <v>1457</v>
+      </c>
+      <c r="O498" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P498" t="s" s="3">
+        <v>2843</v>
+      </c>
+      <c r="Q498" t="s" s="3">
+        <v>2844</v>
+      </c>
+      <c r="R498" t="s" s="3">
+        <v>2845</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499">
+        <v>530</v>
+      </c>
+      <c r="B499" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C499" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D499" t="s">
+        <v>120</v>
+      </c>
+      <c r="E499" t="s">
+        <v>2846</v>
+      </c>
+      <c r="F499" t="s">
+        <v>476</v>
+      </c>
+      <c r="G499" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I499" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L499" t="s">
+        <v>65</v>
+      </c>
+      <c r="O499" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P499" t="s" s="3">
+        <v>2847</v>
+      </c>
+      <c r="Q499" t="s" s="3">
+        <v>2848</v>
+      </c>
+      <c r="R499" t="s" s="3">
+        <v>2849</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500">
+        <v>200</v>
+      </c>
+      <c r="B500" t="s">
+        <v>2600</v>
+      </c>
+      <c r="C500" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D500" t="s">
+        <v>430</v>
+      </c>
+      <c r="E500" t="s">
+        <v>2851</v>
+      </c>
+      <c r="F500" t="s">
+        <v>2852</v>
+      </c>
+      <c r="G500" s="2">
+        <v>44048</v>
+      </c>
+      <c r="I500" s="2">
+        <v>44596</v>
+      </c>
+      <c r="K500" t="s">
+        <v>442</v>
+      </c>
+      <c r="L500" t="s">
+        <v>2853</v>
+      </c>
+      <c r="N500" t="s">
+        <v>82</v>
+      </c>
+      <c r="O500" s="2">
+        <v>44049</v>
+      </c>
+      <c r="P500" t="s" s="3">
+        <v>2854</v>
+      </c>
+      <c r="Q500" t="s" s="3">
+        <v>2854</v>
+      </c>
+      <c r="R500" t="s" s="3">
+        <v>2854</v>
+      </c>
+      <c r="S500" t="s" s="3">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501">
+        <v>154</v>
+      </c>
+      <c r="B501" t="s">
+        <v>2600</v>
+      </c>
+      <c r="C501" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D501" t="s">
+        <v>27</v>
+      </c>
+      <c r="E501" t="s">
+        <v>2856</v>
+      </c>
+      <c r="F501" t="s">
+        <v>2857</v>
+      </c>
+      <c r="G501" s="2">
+        <v>43501</v>
+      </c>
+      <c r="I501" s="2">
+        <v>44047</v>
+      </c>
+      <c r="K501" t="s">
+        <v>424</v>
+      </c>
+      <c r="L501" t="s">
+        <v>2858</v>
+      </c>
+      <c r="N501" t="s">
+        <v>82</v>
+      </c>
+      <c r="O501" s="2">
+        <v>43502</v>
+      </c>
+      <c r="P501" t="s" s="3">
+        <v>2859</v>
+      </c>
+      <c r="Q501" t="s" s="3">
+        <v>2860</v>
+      </c>
+      <c r="R501" t="s" s="3">
+        <v>2861</v>
+      </c>
+      <c r="S501" t="s" s="3">
+        <v>2862</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502">
+        <v>129</v>
+      </c>
+      <c r="B502" t="s">
+        <v>2863</v>
+      </c>
+      <c r="C502" t="s">
+        <v>2864</v>
+      </c>
+      <c r="D502" t="s">
+        <v>2865</v>
+      </c>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>"Incarico di Consulente Tecnico di Parte nel contenzioso pendente presso il Commissariato per la liquidazione delgi usi civici per il Lazio, l'Umbria e la Toscana tra l'Università Agraria di Tolfa e il Comune di Tofa c/Regione Lazio R.G. n. 8/15 e n. 11/15 - riunite".</t>
+        </is>
+      </c>
+      <c r="F502" t="s" s="4">
+        <v>2866</v>
+      </c>
+      <c r="G502" s="2">
+        <v>42569</v>
+      </c>
+      <c r="I502" s="2">
+        <v>44188</v>
+      </c>
+      <c r="J502" t="s">
+        <v>2867</v>
+      </c>
+      <c r="K502" t="s">
+        <v>161</v>
+      </c>
+      <c r="L502" t="s">
+        <v>2868</v>
+      </c>
+      <c r="N502" t="s">
+        <v>82</v>
+      </c>
+      <c r="O502" s="2">
+        <v>42727</v>
+      </c>
+      <c r="P502" t="s" s="3">
+        <v>2869</v>
+      </c>
+      <c r="Q502" t="s" s="3">
+        <v>2870</v>
+      </c>
+      <c r="R502" t="s" s="3">
+        <v>2871</v>
+      </c>
+      <c r="S502" t="s" s="3">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503">
+        <v>27</v>
+      </c>
+      <c r="B503" t="s">
+        <v>312</v>
+      </c>
+      <c r="C503" t="s">
+        <v>2873</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>Lavori di difesa costiera del tratto di litorale di Ostia Levante dal Canale dei Pescatori alla spiaggia di Castel Fusano - I stralcio– CUP F43H10000120005. Nomina Commissione di collaudo e relativo trasferimento creditore.</t>
+        </is>
+      </c>
+      <c r="F503" t="s">
+        <v>2874</v>
+      </c>
+      <c r="G503" s="2">
+        <v>41124</v>
+      </c>
+      <c r="I503" s="2">
+        <v>41418</v>
+      </c>
+      <c r="K503" t="s">
+        <v>2454</v>
+      </c>
+      <c r="L503" t="s">
+        <v>2875</v>
+      </c>
+      <c r="M503" t="s">
+        <v>217</v>
+      </c>
+      <c r="N503" t="s">
+        <v>2876</v>
+      </c>
+      <c r="O503" s="2">
+        <v>41836</v>
+      </c>
+      <c r="P503" t="s" s="3">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504">
+        <v>673</v>
+      </c>
+      <c r="B504" t="s">
+        <v>2878</v>
+      </c>
+      <c r="C504" t="s">
+        <v>2879</v>
+      </c>
+      <c r="D504" t="inlineStr">
+        <is>
+          <t>Direzione Urbanistica e Politiche Abitative, Pianificazione Territoriale, Politiche del Mare - Area Vigilanza Urbanistico-Edilizia, Poteri Sostitutivi, Accertamenti di Compatibilità</t>
+        </is>
+      </c>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>Nomina Commissario ad Acta per l'esercizio dei Poteri Sostitutivi disposto con D.G.R. n.1017 del 28.11.2024 ai sensi dell'art.31, comma2, della l.r. n.15/2008 nei confronti di Roma Capitale - Municipio X</t>
+        </is>
+      </c>
+      <c r="F504" t="inlineStr">
+        <is>
+          <t>Il compenso è definito dopo la conclusione dell'incarico previo parere di  congruità da parte della Commissione di Valutazione dell'Albo regionale esterno dei Commissari ad Acta in materia urbanistico-edilizia e paesaggistica.</t>
+        </is>
+      </c>
+      <c r="G504" s="2">
+        <v>45903</v>
+      </c>
+      <c r="L504" t="s">
+        <v>2880</v>
+      </c>
+      <c r="O504" s="2">
+        <v>46199</v>
+      </c>
+      <c r="P504" t="s" s="3">
+        <v>2881</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505">
+        <v>199</v>
+      </c>
+      <c r="B505" t="s">
+        <v>2882</v>
+      </c>
+      <c r="C505" t="s">
+        <v>2883</v>
+      </c>
+      <c r="D505" t="s">
+        <v>2884</v>
+      </c>
+      <c r="E505" t="inlineStr">
+        <is>
+          <t>Affidamento di assistenza nello svolgimento dell'attività istruttoria per l'affidamento della gestione delle infrastrutture regionali "Roma- Lido di Ostia" e Roma- Civita Castellana – Viterbo" ad ASTRAL S.p.A. nonché per l'affidamento dell'esercizio dei servizi di trasporto pubblico ferroviario di interesse regionale e locale sulle ferrovie regionali Roma Lido- Ostia e Roma Viterbo a COTRAL S.p.A. – CIG Z1E2CB0008.
+</t>
+        </is>
+      </c>
+      <c r="F505" t="s" s="4">
+        <v>2885</v>
+      </c>
+      <c r="G505" s="2">
+        <v>43993</v>
+      </c>
+      <c r="I505" s="2">
+        <v>44196</v>
+      </c>
+      <c r="K505" t="s">
+        <v>2886</v>
+      </c>
+      <c r="L505" t="s">
+        <v>2887</v>
+      </c>
+      <c r="N505" t="s">
         <v>51</v>
       </c>
-      <c r="O403" s="2">
-[...206 lines deleted...]
-      <c r="E408" t="inlineStr">
+      <c r="O505" s="2">
+        <v>44026</v>
+      </c>
+      <c r="P505" t="s" s="3">
+        <v>2888</v>
+      </c>
+      <c r="Q505" t="s" s="3">
+        <v>2889</v>
+      </c>
+      <c r="R505" t="s" s="3">
+        <v>2890</v>
+      </c>
+      <c r="S505" t="s" s="3">
+        <v>2891</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506">
+        <v>96</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C506" t="s">
+        <v>2892</v>
+      </c>
+      <c r="D506" t="s">
+        <v>196</v>
+      </c>
+      <c r="E506" t="s">
+        <v>2893</v>
+      </c>
+      <c r="F506" t="s" s="4">
+        <v>364</v>
+      </c>
+      <c r="G506" s="2">
+        <v>42325</v>
+      </c>
+      <c r="I506" s="2">
+        <v>42690</v>
+      </c>
+      <c r="K506" t="s">
+        <v>1479</v>
+      </c>
+      <c r="L506" t="s">
+        <v>2894</v>
+      </c>
+      <c r="N506" t="s">
+        <v>82</v>
+      </c>
+      <c r="O506" s="2">
+        <v>42422</v>
+      </c>
+      <c r="P506" t="s" s="3">
+        <v>2895</v>
+      </c>
+      <c r="Q506" t="s" s="3">
+        <v>2896</v>
+      </c>
+      <c r="R506" t="s" s="3">
+        <v>2897</v>
+      </c>
+      <c r="S506" t="s" s="3">
+        <v>2898</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507">
+        <v>631</v>
+      </c>
+      <c r="B507" t="s">
+        <v>2899</v>
+      </c>
+      <c r="C507" t="s">
+        <v>2900</v>
+      </c>
+      <c r="D507" t="s">
+        <v>40</v>
+      </c>
+      <c r="E507" t="s">
+        <v>346</v>
+      </c>
+      <c r="F507" t="s">
+        <v>42</v>
+      </c>
+      <c r="G507" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I507" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L507" t="s">
+        <v>43</v>
+      </c>
+      <c r="N507" t="s">
+        <v>33</v>
+      </c>
+      <c r="O507" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P507" t="s" s="3">
+        <v>2901</v>
+      </c>
+      <c r="Q507" t="s" s="3">
+        <v>2902</v>
+      </c>
+      <c r="R507" t="s" s="3">
+        <v>2903</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508">
+        <v>250</v>
+      </c>
+      <c r="B508" t="s">
+        <v>2899</v>
+      </c>
+      <c r="C508" t="s">
+        <v>2900</v>
+      </c>
+      <c r="D508" t="s">
+        <v>112</v>
+      </c>
+      <c r="E508" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F408" t="s">
+      <c r="F508" t="s">
         <v>57</v>
       </c>
-      <c r="G408" s="2">
+      <c r="G508" s="2">
         <v>44578</v>
       </c>
-      <c r="I408" s="2">
+      <c r="I508" s="2">
         <v>44926</v>
       </c>
-      <c r="K408" t="s">
+      <c r="K508" t="s">
         <v>58</v>
       </c>
-      <c r="L408" t="s">
-[...2 lines deleted...]
-      <c r="O408" s="2">
+      <c r="L508" t="s">
+        <v>132</v>
+      </c>
+      <c r="O508" s="2">
         <v>44575</v>
       </c>
-      <c r="P408" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S408" t="inlineStr" s="3">
+      <c r="P508" t="s" s="3">
+        <v>2904</v>
+      </c>
+      <c r="Q508" t="s" s="3">
+        <v>2905</v>
+      </c>
+      <c r="R508" t="s" s="3">
+        <v>2906</v>
+      </c>
+      <c r="S508" t="inlineStr" s="3">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAZZOCCHI-Angela-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-Teodolinda-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
-    <row r="409">
-[...58 lines deleted...]
-      <c r="E410" t="inlineStr">
+    <row r="509">
+      <c r="A509">
+        <v>407</v>
+      </c>
+      <c r="B509" t="s">
+        <v>2899</v>
+      </c>
+      <c r="C509" t="s">
+        <v>2900</v>
+      </c>
+      <c r="D509" t="s">
+        <v>70</v>
+      </c>
+      <c r="E509" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="F410" t="s">
-[...2 lines deleted...]
-      <c r="G410" s="2">
+      <c r="F509" t="s">
+        <v>48</v>
+      </c>
+      <c r="G509" s="2">
         <v>44927</v>
       </c>
-      <c r="I410" s="2">
+      <c r="I509" s="2">
         <v>45657</v>
       </c>
-      <c r="K410" t="s">
+      <c r="K509" t="s">
         <v>49</v>
       </c>
-      <c r="L410" t="s">
-[...2 lines deleted...]
-      <c r="N410" t="s">
+      <c r="L509" t="s">
+        <v>71</v>
+      </c>
+      <c r="N509" t="s">
         <v>51</v>
       </c>
-      <c r="O410" s="2">
+      <c r="O509" s="2">
         <v>44965</v>
       </c>
-      <c r="P410" t="s" s="3">
-[...3849 lines deleted...]
-      <c r="S492" t="inlineStr" s="3">
+      <c r="P509" t="s" s="3">
+        <v>2907</v>
+      </c>
+      <c r="Q509" t="s" s="3">
+        <v>2908</v>
+      </c>
+      <c r="R509" t="s" s="3">
+        <v>2909</v>
+      </c>
+      <c r="S509" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pilia-Teodolinda-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
-    <row r="493">
-[...764 lines deleted...]
-    </row>
     <row r="510">
       <c r="A510">
-        <v>204</v>
+        <v>529</v>
       </c>
       <c r="B510" t="s">
-        <v>2873</v>
+        <v>2899</v>
       </c>
       <c r="C510" t="s">
-        <v>2874</v>
+        <v>2900</v>
       </c>
       <c r="D510" t="s">
-        <v>2103</v>
+        <v>40</v>
       </c>
       <c r="E510" t="s">
-        <v>2104</v>
+        <v>337</v>
       </c>
       <c r="F510" t="s">
-        <v>2105</v>
+        <v>782</v>
       </c>
       <c r="G510" s="2">
-        <v>44136</v>
+        <v>45658</v>
       </c>
       <c r="I510" s="2">
-        <v>44865</v>
-[...2 lines deleted...]
-        <v>2106</v>
+        <v>46022</v>
       </c>
       <c r="L510" t="s">
-        <v>2107</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="O510" s="2">
-        <v>44137</v>
+        <v>45975</v>
       </c>
       <c r="P510" t="s" s="3">
-        <v>2875</v>
+        <v>2910</v>
       </c>
       <c r="Q510" t="s" s="3">
-        <v>2876</v>
+        <v>2911</v>
       </c>
       <c r="R510" t="s" s="3">
-        <v>2876</v>
-[...2 lines deleted...]
-        <v>2877</v>
+        <v>2912</v>
       </c>
     </row>
     <row r="511">
       <c r="A511">
-        <v>467</v>
+        <v>226</v>
       </c>
       <c r="B511" t="s">
-        <v>2873</v>
+        <v>2676</v>
       </c>
       <c r="C511" t="s">
-        <v>2874</v>
+        <v>2913</v>
       </c>
       <c r="D511" t="s">
-        <v>2118</v>
+        <v>1906</v>
       </c>
       <c r="E511" t="s">
-        <v>808</v>
+        <v>1907</v>
       </c>
       <c r="F511" t="s">
-        <v>2119</v>
+        <v>964</v>
       </c>
       <c r="G511" s="2">
-        <v>45617</v>
+        <v>44301</v>
       </c>
       <c r="I511" s="2">
-        <v>46346</v>
+        <v>44926</v>
+      </c>
+      <c r="K511" t="s">
+        <v>298</v>
       </c>
       <c r="L511" t="s">
-        <v>2120</v>
+        <v>2914</v>
       </c>
       <c r="O511" s="2">
-        <v>45596</v>
+        <v>44347</v>
       </c>
       <c r="P511" t="s" s="3">
-        <v>2878</v>
+        <v>2915</v>
       </c>
       <c r="Q511" t="s" s="3">
-        <v>2879</v>
+        <v>2916</v>
       </c>
       <c r="R511" t="s" s="3">
-        <v>2880</v>
+        <v>2917</v>
+      </c>
+      <c r="S511" t="s">
+        <v>2918</v>
       </c>
     </row>
     <row r="512">
       <c r="A512">
-        <v>349</v>
+        <v>419</v>
       </c>
       <c r="B512" t="s">
-        <v>2873</v>
+        <v>2676</v>
       </c>
       <c r="C512" t="s">
-        <v>2874</v>
+        <v>2913</v>
       </c>
       <c r="D512" t="s">
-        <v>2239</v>
+        <v>314</v>
       </c>
       <c r="E512" t="s">
-        <v>1178</v>
+        <v>77</v>
       </c>
       <c r="F512" t="s">
-        <v>2240</v>
+        <v>1472</v>
       </c>
       <c r="G512" s="2">
-        <v>44886</v>
+        <v>45108</v>
       </c>
       <c r="I512" s="2">
-        <v>45616</v>
+        <v>45777</v>
       </c>
       <c r="K512" t="s">
-        <v>1179</v>
+        <v>2191</v>
       </c>
       <c r="L512" t="s">
-        <v>2241</v>
+        <v>2919</v>
       </c>
       <c r="N512" t="s">
-        <v>51</v>
+        <v>82</v>
       </c>
       <c r="O512" s="2">
-        <v>44917</v>
+        <v>45427</v>
       </c>
       <c r="P512" t="s" s="3">
-        <v>2881</v>
+        <v>2920</v>
       </c>
       <c r="Q512" t="s" s="3">
-        <v>2882</v>
+        <v>2921</v>
       </c>
       <c r="R512" t="s" s="3">
-        <v>2883</v>
+        <v>2922</v>
       </c>
       <c r="S512" t="s" s="3">
-        <v>2884</v>
+        <v>2923</v>
       </c>
     </row>
     <row r="513">
       <c r="A513">
-        <v>533</v>
+        <v>660</v>
       </c>
       <c r="B513" t="s">
-        <v>2885</v>
+        <v>2676</v>
       </c>
       <c r="C513" t="s">
-        <v>2886</v>
+        <v>2913</v>
       </c>
       <c r="D513" t="s">
-        <v>40</v>
+        <v>187</v>
       </c>
       <c r="E513" t="s">
-        <v>2887</v>
+        <v>188</v>
       </c>
       <c r="F513" t="s">
-        <v>101</v>
+        <v>189</v>
       </c>
       <c r="G513" s="2">
-        <v>45658</v>
+        <v>46083</v>
       </c>
       <c r="I513" s="2">
-        <v>46022</v>
+        <v>46813</v>
       </c>
       <c r="L513" t="s">
-        <v>43</v>
+        <v>190</v>
       </c>
       <c r="O513" s="2">
-        <v>45975</v>
+        <v>46171</v>
       </c>
       <c r="P513" t="s" s="3">
-        <v>2888</v>
+        <v>2924</v>
       </c>
       <c r="Q513" t="s" s="3">
-        <v>2889</v>
+        <v>2925</v>
       </c>
       <c r="R513" t="s" s="3">
-        <v>2890</v>
+        <v>2926</v>
       </c>
     </row>
     <row r="514">
       <c r="A514">
-        <v>290</v>
+        <v>661</v>
       </c>
       <c r="B514" t="s">
-        <v>2885</v>
+        <v>1963</v>
       </c>
       <c r="C514" t="s">
-        <v>2886</v>
+        <v>2927</v>
       </c>
       <c r="D514" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        </is>
+        <v>187</v>
+      </c>
+      <c r="E514" t="s">
+        <v>188</v>
       </c>
       <c r="F514" t="s">
-        <v>57</v>
+        <v>189</v>
       </c>
       <c r="G514" s="2">
-        <v>44578</v>
+        <v>46097</v>
       </c>
       <c r="I514" s="2">
-        <v>44926</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>46827</v>
       </c>
       <c r="L514" t="s">
-        <v>92</v>
+        <v>190</v>
       </c>
       <c r="O514" s="2">
-        <v>44579</v>
+        <v>46171</v>
       </c>
       <c r="P514" t="s" s="3">
-        <v>2891</v>
+        <v>2928</v>
       </c>
       <c r="Q514" t="s" s="3">
-        <v>2892</v>
+        <v>2929</v>
       </c>
       <c r="R514" t="s" s="3">
-        <v>2893</v>
-[...2 lines deleted...]
-        <v>2894</v>
+        <v>2930</v>
       </c>
     </row>
     <row r="515">
       <c r="A515">
-        <v>633</v>
+        <v>567</v>
       </c>
       <c r="B515" t="s">
-        <v>2885</v>
+        <v>2931</v>
       </c>
       <c r="C515" t="s">
-        <v>2886</v>
+        <v>2932</v>
       </c>
       <c r="D515" t="s">
-        <v>40</v>
+        <v>849</v>
       </c>
       <c r="E515" t="s">
-        <v>2887</v>
+        <v>850</v>
       </c>
       <c r="F515" t="s">
-        <v>63</v>
+        <v>851</v>
       </c>
       <c r="G515" s="2">
-        <v>46023</v>
+        <v>46008</v>
       </c>
       <c r="I515" s="2">
-        <v>46142</v>
+        <v>46387</v>
       </c>
       <c r="L515" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>852</v>
       </c>
       <c r="O515" s="2">
-        <v>46073</v>
+        <v>45975</v>
       </c>
       <c r="P515" t="s" s="3">
-        <v>2895</v>
+        <v>2933</v>
       </c>
       <c r="Q515" t="s" s="3">
-        <v>2896</v>
+        <v>2934</v>
       </c>
       <c r="R515" t="s" s="3">
-        <v>2897</v>
+        <v>2935</v>
       </c>
     </row>
     <row r="516">
       <c r="A516">
-        <v>391</v>
+        <v>229</v>
       </c>
       <c r="B516" t="s">
-        <v>2885</v>
+        <v>2936</v>
       </c>
       <c r="C516" t="s">
-        <v>2886</v>
+        <v>2932</v>
       </c>
       <c r="D516" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="E516" t="s">
+        <v>843</v>
       </c>
       <c r="F516" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="G516" s="2">
-        <v>44927</v>
+        <v>44547</v>
       </c>
       <c r="I516" s="2">
-        <v>45657</v>
+        <v>45276</v>
       </c>
       <c r="K516" t="s">
-        <v>333</v>
+        <v>1236</v>
       </c>
       <c r="L516" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>2937</v>
       </c>
       <c r="O516" s="2">
-        <v>44965</v>
+        <v>44552</v>
       </c>
       <c r="P516" t="s" s="3">
-        <v>2898</v>
+        <v>2938</v>
       </c>
       <c r="Q516" t="s" s="3">
-        <v>2899</v>
+        <v>2939</v>
       </c>
       <c r="R516" t="s" s="3">
-        <v>2900</v>
+        <v>2940</v>
       </c>
       <c r="S516" t="s" s="3">
-        <v>2901</v>
+        <v>2941</v>
       </c>
     </row>
     <row r="517">
       <c r="A517">
-        <v>634</v>
+        <v>416</v>
       </c>
       <c r="B517" t="s">
-        <v>2902</v>
+        <v>2936</v>
       </c>
       <c r="C517" t="s">
-        <v>2903</v>
+        <v>2932</v>
       </c>
       <c r="D517" t="s">
-        <v>40</v>
+        <v>856</v>
       </c>
       <c r="E517" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>1226</v>
+      </c>
+      <c r="F517" t="s" s="4">
+        <v>857</v>
       </c>
       <c r="G517" s="2">
-        <v>46023</v>
+        <v>45277</v>
       </c>
       <c r="I517" s="2">
-        <v>46142</v>
+        <v>46007</v>
+      </c>
+      <c r="K517" t="s">
+        <v>1227</v>
       </c>
       <c r="L517" t="s">
-        <v>64</v>
+        <v>859</v>
+      </c>
+      <c r="N517" t="s">
+        <v>51</v>
+      </c>
+      <c r="O517" s="2">
+        <v>45314</v>
       </c>
       <c r="P517" t="s" s="3">
-        <v>2904</v>
+        <v>2942</v>
       </c>
       <c r="Q517" t="s" s="3">
-        <v>2905</v>
+        <v>2943</v>
       </c>
       <c r="R517" t="s" s="3">
-        <v>2906</v>
+        <v>2944</v>
+      </c>
+      <c r="S517" t="s" s="3">
+        <v>2945</v>
       </c>
     </row>
     <row r="518">
       <c r="A518">
-        <v>532</v>
+        <v>232</v>
       </c>
       <c r="B518" t="s">
-        <v>2902</v>
+        <v>1611</v>
       </c>
       <c r="C518" t="s">
-        <v>2903</v>
+        <v>2946</v>
       </c>
       <c r="D518" t="s">
-        <v>40</v>
+        <v>2947</v>
       </c>
       <c r="E518" t="s">
-        <v>107</v>
+        <v>2948</v>
       </c>
       <c r="F518" t="s">
-        <v>101</v>
+        <v>2949</v>
       </c>
       <c r="G518" s="2">
-        <v>45658</v>
+        <v>44320</v>
       </c>
       <c r="I518" s="2">
-        <v>46022</v>
+        <v>44684</v>
+      </c>
+      <c r="K518" t="s">
+        <v>2950</v>
       </c>
       <c r="L518" t="s">
-        <v>43</v>
+        <v>2951</v>
       </c>
       <c r="O518" s="2">
-        <v>45975</v>
+        <v>44553</v>
       </c>
       <c r="P518" t="s" s="3">
-        <v>2907</v>
+        <v>2952</v>
       </c>
       <c r="Q518" t="s" s="3">
-        <v>2908</v>
+        <v>2953</v>
       </c>
       <c r="R518" t="s" s="3">
-        <v>2909</v>
+        <v>2954</v>
+      </c>
+      <c r="S518" t="s" s="3">
+        <v>2955</v>
       </c>
     </row>
     <row r="519">
       <c r="A519">
-        <v>303</v>
+        <v>662</v>
       </c>
       <c r="B519" t="s">
-        <v>2902</v>
+        <v>1139</v>
       </c>
       <c r="C519" t="s">
-        <v>2903</v>
+        <v>2956</v>
       </c>
       <c r="D519" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        </is>
+        <v>187</v>
+      </c>
+      <c r="E519" t="s">
+        <v>188</v>
       </c>
       <c r="F519" t="s">
-        <v>57</v>
+        <v>189</v>
       </c>
       <c r="G519" s="2">
-        <v>44578</v>
+        <v>46083</v>
       </c>
       <c r="I519" s="2">
-        <v>44926</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>46813</v>
       </c>
       <c r="L519" t="s">
-        <v>92</v>
+        <v>190</v>
       </c>
       <c r="O519" s="2">
-        <v>44579</v>
+        <v>46171</v>
       </c>
       <c r="P519" t="s" s="3">
-        <v>2910</v>
+        <v>2957</v>
       </c>
       <c r="Q519" t="s" s="3">
-        <v>2911</v>
+        <v>2958</v>
       </c>
       <c r="R519" t="s" s="3">
-        <v>2912</v>
-[...4 lines deleted...]
-        </is>
+        <v>2959</v>
       </c>
     </row>
     <row r="520">
       <c r="A520">
-        <v>392</v>
+        <v>445</v>
       </c>
       <c r="B520" t="s">
-        <v>2902</v>
+        <v>2960</v>
       </c>
       <c r="C520" t="s">
-        <v>2903</v>
+        <v>2961</v>
       </c>
       <c r="D520" t="s">
-        <v>47</v>
-[...8 lines deleted...]
-        <v>48</v>
+        <v>169</v>
+      </c>
+      <c r="E520" t="s">
+        <v>872</v>
+      </c>
+      <c r="F520" s="5">
+        <v>63.440</v>
       </c>
       <c r="G520" s="2">
-        <v>44927</v>
+        <v>45476</v>
       </c>
       <c r="I520" s="2">
         <v>45657</v>
       </c>
-      <c r="K520" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L520" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>171</v>
       </c>
       <c r="O520" s="2">
-        <v>44965</v>
+        <v>45558</v>
       </c>
       <c r="P520" t="s" s="3">
-        <v>2913</v>
+        <v>2962</v>
       </c>
       <c r="Q520" t="s" s="3">
-        <v>2914</v>
+        <v>2963</v>
       </c>
       <c r="R520" t="s" s="3">
-        <v>2915</v>
-[...2 lines deleted...]
-        <v>2916</v>
+        <v>2964</v>
       </c>
     </row>
     <row r="521">
       <c r="A521">
-        <v>269</v>
+        <v>318</v>
       </c>
       <c r="B521" t="s">
-        <v>2917</v>
+        <v>2965</v>
       </c>
       <c r="C521" t="s">
-        <v>2918</v>
+        <v>2966</v>
       </c>
       <c r="D521" t="s">
-        <v>119</v>
+        <v>56</v>
       </c>
       <c r="E521" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
       <c r="F521" t="s">
         <v>57</v>
       </c>
       <c r="G521" s="2">
         <v>44578</v>
       </c>
       <c r="I521" s="2">
         <v>44926</v>
       </c>
       <c r="K521" t="s">
         <v>58</v>
       </c>
       <c r="L521" t="s">
-        <v>125</v>
+        <v>59</v>
       </c>
       <c r="O521" s="2">
-        <v>44578</v>
+        <v>44602</v>
       </c>
       <c r="P521" t="s" s="3">
-        <v>2919</v>
+        <v>2967</v>
       </c>
       <c r="Q521" t="s" s="3">
-        <v>2920</v>
+        <v>2968</v>
       </c>
       <c r="R521" t="s" s="3">
-        <v>2921</v>
-[...4 lines deleted...]
-        </is>
+        <v>2969</v>
+      </c>
+      <c r="S521" t="s" s="3">
+        <v>2970</v>
       </c>
     </row>
     <row r="522">
       <c r="A522">
-        <v>227</v>
+        <v>531</v>
       </c>
       <c r="B522" t="s">
-        <v>2922</v>
+        <v>2971</v>
       </c>
       <c r="C522" t="s">
-        <v>2923</v>
+        <v>2972</v>
       </c>
       <c r="D522" t="s">
-        <v>2924</v>
+        <v>120</v>
       </c>
       <c r="E522" t="s">
-        <v>1827</v>
+        <v>2973</v>
       </c>
       <c r="F522" t="s">
-        <v>2486</v>
+        <v>2974</v>
       </c>
       <c r="G522" s="2">
-        <v>44301</v>
+        <v>45658</v>
       </c>
       <c r="I522" s="2">
-        <v>44631</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>46022</v>
       </c>
       <c r="L522" t="s">
-        <v>1829</v>
+        <v>65</v>
       </c>
       <c r="O522" s="2">
-        <v>44347</v>
+        <v>45975</v>
       </c>
       <c r="P522" t="s" s="3">
-        <v>2925</v>
+        <v>2975</v>
       </c>
       <c r="Q522" t="s" s="3">
-        <v>2926</v>
+        <v>2976</v>
       </c>
       <c r="R522" t="s" s="3">
-        <v>2927</v>
-[...2 lines deleted...]
-        <v>2928</v>
+        <v>2977</v>
       </c>
     </row>
     <row r="523">
       <c r="A523">
-        <v>333</v>
+        <v>632</v>
       </c>
       <c r="B523" t="s">
-        <v>2922</v>
+        <v>2971</v>
       </c>
       <c r="C523" t="s">
-        <v>2923</v>
+        <v>2972</v>
       </c>
       <c r="D523" t="s">
-        <v>283</v>
+        <v>1439</v>
       </c>
       <c r="E523" t="s">
-        <v>400</v>
+        <v>2978</v>
       </c>
       <c r="F523" t="s">
-        <v>285</v>
+        <v>2979</v>
       </c>
       <c r="G523" s="2">
-        <v>44743</v>
+        <v>46023</v>
       </c>
       <c r="I523" s="2">
-        <v>45473</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>46203</v>
       </c>
       <c r="L523" t="s">
-        <v>2689</v>
+        <v>2159</v>
       </c>
       <c r="O523" s="2">
-        <v>44778</v>
+        <v>46163</v>
       </c>
       <c r="P523" t="s" s="3">
-        <v>2929</v>
+        <v>2980</v>
       </c>
       <c r="Q523" t="s" s="3">
-        <v>2930</v>
+        <v>2981</v>
       </c>
       <c r="R523" t="s" s="3">
-        <v>2931</v>
-[...2 lines deleted...]
-        <v>2932</v>
+        <v>2982</v>
       </c>
     </row>
     <row r="524">
       <c r="A524">
-        <v>19</v>
+        <v>446</v>
       </c>
       <c r="B524" t="s">
-        <v>2933</v>
+        <v>2971</v>
       </c>
       <c r="C524" t="s">
-        <v>2934</v>
+        <v>2972</v>
       </c>
       <c r="D524" t="s">
-        <v>417</v>
+        <v>169</v>
       </c>
       <c r="E524" t="s">
-        <v>2935</v>
-[...2 lines deleted...]
-        <v>2936</v>
+        <v>2983</v>
+      </c>
+      <c r="F524" s="5">
+        <v>22.838</v>
       </c>
       <c r="G524" s="2">
-        <v>41456</v>
+        <v>45477</v>
       </c>
       <c r="I524" s="2">
-        <v>41820</v>
+        <v>45657</v>
       </c>
       <c r="L524" t="s">
-        <v>2937</v>
+        <v>1790</v>
       </c>
       <c r="O524" s="2">
-        <v>41625</v>
+        <v>45565</v>
       </c>
       <c r="P524" t="s" s="3">
-        <v>2938</v>
+        <v>2984</v>
+      </c>
+      <c r="Q524" t="s" s="3">
+        <v>2985</v>
+      </c>
+      <c r="R524" t="s" s="3">
+        <v>2986</v>
       </c>
     </row>
     <row r="525">
       <c r="A525">
-        <v>115</v>
+        <v>258</v>
       </c>
       <c r="B525" t="s">
-        <v>2873</v>
+        <v>1577</v>
       </c>
       <c r="C525" t="s">
-        <v>2939</v>
+        <v>2987</v>
       </c>
       <c r="D525" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>56</v>
+      </c>
+      <c r="E525" t="inlineStr">
+        <is>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
+</t>
+        </is>
+      </c>
+      <c r="F525" t="s">
+        <v>57</v>
       </c>
       <c r="G525" s="2">
-        <v>42642</v>
+        <v>44578</v>
       </c>
       <c r="I525" s="2">
-        <v>43371</v>
+        <v>44926</v>
       </c>
       <c r="K525" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="L525" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>786</v>
       </c>
       <c r="O525" s="2">
-        <v>42642</v>
+        <v>44578</v>
       </c>
       <c r="P525" t="s" s="3">
-        <v>2940</v>
+        <v>2988</v>
       </c>
       <c r="Q525" t="s" s="3">
-        <v>2941</v>
+        <v>2989</v>
       </c>
       <c r="R525" t="s" s="3">
-        <v>2942</v>
+        <v>2990</v>
       </c>
       <c r="S525" t="s" s="3">
-        <v>306</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="526">
       <c r="A526">
-        <v>39</v>
+        <v>81</v>
       </c>
       <c r="B526" t="s">
-        <v>2873</v>
+        <v>238</v>
       </c>
       <c r="C526" t="s">
-        <v>2939</v>
+        <v>2992</v>
       </c>
       <c r="D526" t="s">
-        <v>314</v>
+        <v>2993</v>
       </c>
       <c r="E526" t="s">
-        <v>315</v>
+        <v>2994</v>
       </c>
       <c r="F526" t="s" s="4">
-        <v>71</v>
+        <v>2995</v>
       </c>
       <c r="G526" s="2">
-        <v>41688</v>
+        <v>42165</v>
       </c>
       <c r="I526" s="2">
-        <v>42417</v>
+        <v>42895</v>
       </c>
       <c r="K526" t="s">
-        <v>316</v>
+        <v>1380</v>
       </c>
       <c r="L526" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>2996</v>
       </c>
       <c r="N526" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="O526" s="2">
-        <v>41971</v>
+        <v>42179</v>
       </c>
       <c r="P526" t="s" s="3">
-        <v>2943</v>
+        <v>2997</v>
       </c>
       <c r="Q526" t="s" s="3">
-        <v>2944</v>
+        <v>2998</v>
       </c>
       <c r="R526" t="s" s="3">
-        <v>2945</v>
+        <v>2999</v>
       </c>
       <c r="S526" t="s" s="3">
-        <v>322</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="527">
       <c r="A527">
-        <v>125</v>
+        <v>12</v>
       </c>
       <c r="B527" t="s">
-        <v>435</v>
+        <v>238</v>
       </c>
       <c r="C527" t="s">
-        <v>2946</v>
+        <v>2992</v>
       </c>
       <c r="D527" t="s">
-        <v>2047</v>
+        <v>2717</v>
       </c>
       <c r="E527" t="s">
-        <v>70</v>
+        <v>3001</v>
       </c>
       <c r="F527" t="s" s="4">
-        <v>71</v>
+        <v>524</v>
       </c>
       <c r="G527" s="2">
-        <v>42705</v>
+        <v>41435</v>
       </c>
       <c r="I527" s="2">
-        <v>43434</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>42164</v>
       </c>
       <c r="L527" t="s">
-        <v>141</v>
+        <v>3002</v>
       </c>
       <c r="N527" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="O527" s="2">
-        <v>42695</v>
+        <v>41605</v>
       </c>
       <c r="P527" t="s" s="3">
-        <v>2947</v>
+        <v>3003</v>
       </c>
       <c r="Q527" t="s" s="3">
-        <v>2948</v>
+        <v>3004</v>
       </c>
       <c r="R527" t="s" s="3">
-        <v>2949</v>
-[...2 lines deleted...]
-        <v>2950</v>
+        <v>3005</v>
       </c>
     </row>
     <row r="528">
       <c r="A528">
-        <v>535</v>
+        <v>24</v>
       </c>
       <c r="B528" t="s">
-        <v>2951</v>
+        <v>238</v>
       </c>
       <c r="C528" t="s">
-        <v>2952</v>
+        <v>2992</v>
       </c>
       <c r="D528" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>2717</v>
+      </c>
+      <c r="E528" t="inlineStr">
+        <is>
+          <t>Approvazione della graduatoria e affidamento incarico di "Coordinatore del programma di prevenzione oncologica" presso il Centro di Prevenzione oncologica della Giunta Regionale del Lazio. Conferma impegno di spesa e individuazione del creditore.</t>
+        </is>
+      </c>
+      <c r="F528" s="5">
+        <v>125.000</v>
       </c>
       <c r="G528" s="2">
-        <v>45658</v>
+        <v>41426</v>
       </c>
       <c r="I528" s="2">
-        <v>46022</v>
+        <v>42155</v>
+      </c>
+      <c r="K528" t="s">
+        <v>3006</v>
       </c>
       <c r="L528" t="s">
-        <v>43</v>
+        <v>3007</v>
+      </c>
+      <c r="N528" t="s">
+        <v>82</v>
       </c>
       <c r="O528" s="2">
-        <v>45975</v>
+        <v>41974</v>
       </c>
       <c r="P528" t="s" s="3">
-        <v>2953</v>
+        <v>3003</v>
       </c>
       <c r="Q528" t="s" s="3">
-        <v>2954</v>
+        <v>3004</v>
       </c>
       <c r="R528" t="s" s="3">
-        <v>2955</v>
+        <v>3005</v>
       </c>
     </row>
     <row r="529">
       <c r="A529">
-        <v>636</v>
+        <v>4</v>
       </c>
       <c r="B529" t="s">
-        <v>2951</v>
+        <v>141</v>
       </c>
       <c r="C529" t="s">
-        <v>2952</v>
+        <v>2992</v>
       </c>
       <c r="D529" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>97</v>
+        <v>2717</v>
+      </c>
+      <c r="E529" t="inlineStr">
+        <is>
+          <t>Medico competente presso le strutture della Giunta Regionale del Lazio poste nel territorio del Comune di Roma, con funzioni di coordinamento degli altri medici competenti</t>
+        </is>
+      </c>
+      <c r="F529" t="s" s="4">
+        <v>2396</v>
       </c>
       <c r="G529" s="2">
-        <v>46023</v>
+        <v>40977</v>
       </c>
       <c r="I529" s="2">
-        <v>46142</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>41341</v>
+      </c>
+      <c r="L529" t="inlineStr">
+        <is>
+          <t>Determinazione del Dipartimento Istituzionale e Territorio n. A0964 dell'11.02.2011 - Proroga incarico di anni 1(uno) con Determinazione del Dipartimento Istituzionale e Territorio n. A01692 del 07.03.2012</t>
+        </is>
       </c>
       <c r="O529" s="2">
-        <v>46073</v>
-[...8 lines deleted...]
-        <v>2958</v>
+        <v>41625</v>
       </c>
     </row>
     <row r="530">
       <c r="A530">
-        <v>447</v>
+        <v>204</v>
       </c>
       <c r="B530" t="s">
-        <v>2951</v>
+        <v>705</v>
       </c>
       <c r="C530" t="s">
-        <v>2952</v>
+        <v>3008</v>
       </c>
       <c r="D530" t="s">
-        <v>176</v>
+        <v>2199</v>
       </c>
       <c r="E530" t="s">
-        <v>2524</v>
-[...2 lines deleted...]
-        <v>63.440</v>
+        <v>2200</v>
+      </c>
+      <c r="F530" t="s">
+        <v>2201</v>
       </c>
       <c r="G530" s="2">
-        <v>45476</v>
+        <v>44136</v>
       </c>
       <c r="I530" s="2">
-        <v>45657</v>
+        <v>44865</v>
+      </c>
+      <c r="K530" t="s">
+        <v>2202</v>
       </c>
       <c r="L530" t="s">
-        <v>178</v>
+        <v>2203</v>
+      </c>
+      <c r="N530" t="s">
+        <v>82</v>
       </c>
       <c r="O530" s="2">
-        <v>45565</v>
+        <v>44137</v>
       </c>
       <c r="P530" t="s" s="3">
-        <v>2959</v>
+        <v>3009</v>
       </c>
       <c r="Q530" t="s" s="3">
-        <v>2960</v>
+        <v>3010</v>
       </c>
       <c r="R530" t="s" s="3">
-        <v>2961</v>
+        <v>3010</v>
+      </c>
+      <c r="S530" t="s" s="3">
+        <v>3011</v>
       </c>
     </row>
     <row r="531">
       <c r="A531">
-        <v>549</v>
+        <v>349</v>
       </c>
       <c r="B531" t="s">
-        <v>2962</v>
+        <v>705</v>
       </c>
       <c r="C531" t="s">
-        <v>2963</v>
+        <v>3008</v>
       </c>
       <c r="D531" t="s">
-        <v>111</v>
+        <v>2349</v>
       </c>
       <c r="E531" t="s">
-        <v>2964</v>
+        <v>1226</v>
       </c>
       <c r="F531" t="s">
-        <v>2965</v>
+        <v>2350</v>
       </c>
       <c r="G531" s="2">
-        <v>45658</v>
+        <v>44886</v>
       </c>
       <c r="I531" s="2">
-        <v>46022</v>
+        <v>45616</v>
+      </c>
+      <c r="K531" t="s">
+        <v>1227</v>
       </c>
       <c r="L531" t="s">
-        <v>43</v>
+        <v>2351</v>
+      </c>
+      <c r="N531" t="s">
+        <v>51</v>
       </c>
       <c r="O531" s="2">
-        <v>45975</v>
+        <v>44917</v>
       </c>
       <c r="P531" t="s" s="3">
-        <v>2966</v>
+        <v>3012</v>
       </c>
       <c r="Q531" t="s" s="3">
-        <v>2967</v>
+        <v>3013</v>
       </c>
       <c r="R531" t="s" s="3">
-        <v>2968</v>
+        <v>3014</v>
+      </c>
+      <c r="S531" t="s" s="3">
+        <v>3015</v>
       </c>
     </row>
     <row r="532">
       <c r="A532">
-        <v>635</v>
+        <v>467</v>
       </c>
       <c r="B532" t="s">
-        <v>2962</v>
+        <v>705</v>
       </c>
       <c r="C532" t="s">
-        <v>2963</v>
+        <v>3008</v>
       </c>
       <c r="D532" t="s">
-        <v>40</v>
+        <v>2207</v>
       </c>
       <c r="E532" t="s">
-        <v>2964</v>
+        <v>850</v>
       </c>
       <c r="F532" t="s">
-        <v>1229</v>
+        <v>2208</v>
       </c>
       <c r="G532" s="2">
-        <v>46023</v>
-[...2 lines deleted...]
-        <v>2969</v>
+        <v>45617</v>
+      </c>
+      <c r="I532" s="2">
+        <v>46346</v>
       </c>
       <c r="L532" t="s">
-        <v>64</v>
+        <v>2209</v>
       </c>
       <c r="O532" s="2">
-        <v>46073</v>
+        <v>45596</v>
       </c>
       <c r="P532" t="s" s="3">
-        <v>2970</v>
+        <v>3016</v>
       </c>
       <c r="Q532" t="s" s="3">
-        <v>2971</v>
+        <v>3017</v>
       </c>
       <c r="R532" t="s" s="3">
-        <v>2972</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="533">
       <c r="A533">
-        <v>448</v>
+        <v>391</v>
       </c>
       <c r="B533" t="s">
-        <v>2962</v>
+        <v>3019</v>
       </c>
       <c r="C533" t="s">
-        <v>2963</v>
+        <v>3020</v>
       </c>
       <c r="D533" t="s">
-        <v>111</v>
-[...275 lines deleted...]
-      <c r="D539" t="s">
         <v>47</v>
       </c>
-      <c r="E539" t="inlineStr">
+      <c r="E533" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="F539" t="s">
+      <c r="F533" t="s">
         <v>48</v>
       </c>
-      <c r="G539" s="2">
+      <c r="G533" s="2">
         <v>44927</v>
       </c>
-      <c r="I539" s="2">
+      <c r="I533" s="2">
         <v>45657</v>
       </c>
-      <c r="K539" t="s">
-[...5 lines deleted...]
-      <c r="N539" t="s">
+      <c r="K533" t="s">
+        <v>350</v>
+      </c>
+      <c r="L533" t="s">
+        <v>351</v>
+      </c>
+      <c r="N533" t="s">
         <v>51</v>
       </c>
-      <c r="O539" s="2">
+      <c r="O533" s="2">
         <v>44965</v>
       </c>
-      <c r="P539" t="s" s="3">
-[...43 lines deleted...]
-      <c r="P540" t="s" s="3">
+      <c r="P533" t="s" s="3">
+        <v>3021</v>
+      </c>
+      <c r="Q533" t="s" s="3">
+        <v>3022</v>
+      </c>
+      <c r="R533" t="s" s="3">
+        <v>3023</v>
+      </c>
+      <c r="S533" t="s" s="3">
+        <v>3024</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534">
+        <v>290</v>
+      </c>
+      <c r="B534" t="s">
         <v>3019</v>
       </c>
-      <c r="Q540" t="s" s="3">
+      <c r="C534" t="s">
         <v>3020</v>
       </c>
-      <c r="R540" t="s" s="3">
-[...57 lines deleted...]
-      <c r="E542" t="inlineStr">
+      <c r="D534" t="s">
+        <v>56</v>
+      </c>
+      <c r="E534" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F542" t="s">
+      <c r="F534" t="s">
         <v>57</v>
       </c>
-      <c r="G542" s="2">
+      <c r="G534" s="2">
         <v>44578</v>
       </c>
-      <c r="I542" s="2">
+      <c r="I534" s="2">
         <v>44926</v>
       </c>
-      <c r="K542" t="s">
+      <c r="K534" t="s">
         <v>58</v>
       </c>
-      <c r="L542" t="s">
-[...5 lines deleted...]
-      <c r="P542" t="s" s="3">
+      <c r="L534" t="s">
+        <v>93</v>
+      </c>
+      <c r="O534" s="2">
+        <v>44579</v>
+      </c>
+      <c r="P534" t="s" s="3">
         <v>3025</v>
       </c>
-      <c r="Q542" t="s" s="3">
+      <c r="Q534" t="s" s="3">
         <v>3026</v>
       </c>
-      <c r="R542" t="s" s="3">
+      <c r="R534" t="s" s="3">
         <v>3027</v>
       </c>
-      <c r="S542" t="inlineStr" s="3">
-[...9 lines deleted...]
-      <c r="B543" t="s">
+      <c r="S534" t="s" s="3">
         <v>3028</v>
       </c>
-      <c r="C543" t="s">
+    </row>
+    <row r="535">
+      <c r="A535">
+        <v>533</v>
+      </c>
+      <c r="B535" t="s">
+        <v>3019</v>
+      </c>
+      <c r="C535" t="s">
+        <v>3020</v>
+      </c>
+      <c r="D535" t="s">
+        <v>40</v>
+      </c>
+      <c r="E535" t="s">
         <v>3029</v>
       </c>
-      <c r="D543" t="s">
-[...20 lines deleted...]
-      <c r="P543" t="s" s="3">
+      <c r="F535" t="s">
+        <v>98</v>
+      </c>
+      <c r="G535" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I535" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L535" t="s">
+        <v>65</v>
+      </c>
+      <c r="O535" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P535" t="s" s="3">
         <v>3030</v>
       </c>
-      <c r="Q543" t="s" s="3">
+      <c r="Q535" t="s" s="3">
         <v>3031</v>
       </c>
-      <c r="R543" t="s" s="3">
+      <c r="R535" t="s" s="3">
         <v>3032</v>
       </c>
     </row>
-    <row r="544">
-[...24 lines deleted...]
-      <c r="L544" t="s">
+    <row r="536">
+      <c r="A536">
+        <v>633</v>
+      </c>
+      <c r="B536" t="s">
+        <v>3019</v>
+      </c>
+      <c r="C536" t="s">
+        <v>3020</v>
+      </c>
+      <c r="D536" t="s">
+        <v>40</v>
+      </c>
+      <c r="E536" t="s">
+        <v>3033</v>
+      </c>
+      <c r="F536" t="s">
+        <v>42</v>
+      </c>
+      <c r="G536" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I536" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L536" t="s">
         <v>43</v>
       </c>
-      <c r="O544" s="2">
-[...5 lines deleted...]
-      <c r="Q544" t="s" s="3">
+      <c r="N536" t="s">
+        <v>33</v>
+      </c>
+      <c r="O536" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P536" t="s" s="3">
         <v>3034</v>
       </c>
-      <c r="R544" t="s" s="3">
+      <c r="Q536" t="s" s="3">
         <v>3035</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B545" t="s">
+      <c r="R536" t="s" s="3">
         <v>3036</v>
       </c>
-      <c r="C545" t="s">
+    </row>
+    <row r="537">
+      <c r="A537">
+        <v>303</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C537" t="s">
         <v>3037</v>
       </c>
-      <c r="D545" t="s">
-[...84 lines deleted...]
-      <c r="E547" t="inlineStr">
+      <c r="D537" t="s">
+        <v>56</v>
+      </c>
+      <c r="E537" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F547" t="s">
+      <c r="F537" t="s">
         <v>57</v>
       </c>
+      <c r="G537" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I537" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K537" t="s">
+        <v>58</v>
+      </c>
+      <c r="L537" t="s">
+        <v>93</v>
+      </c>
+      <c r="O537" s="2">
+        <v>44579</v>
+      </c>
+      <c r="P537" t="s" s="3">
+        <v>3038</v>
+      </c>
+      <c r="Q537" t="s" s="3">
+        <v>3039</v>
+      </c>
+      <c r="R537" t="s" s="3">
+        <v>3040</v>
+      </c>
+      <c r="S537" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538">
+        <v>532</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C538" t="s">
+        <v>3037</v>
+      </c>
+      <c r="D538" t="s">
+        <v>40</v>
+      </c>
+      <c r="E538" t="s">
+        <v>121</v>
+      </c>
+      <c r="F538" t="s">
+        <v>98</v>
+      </c>
+      <c r="G538" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I538" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L538" t="s">
+        <v>65</v>
+      </c>
+      <c r="O538" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P538" t="s" s="3">
+        <v>3041</v>
+      </c>
+      <c r="Q538" t="s" s="3">
+        <v>3042</v>
+      </c>
+      <c r="R538" t="s" s="3">
+        <v>3043</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539">
+        <v>634</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C539" t="s">
+        <v>3037</v>
+      </c>
+      <c r="D539" t="s">
+        <v>40</v>
+      </c>
+      <c r="E539" t="s">
+        <v>116</v>
+      </c>
+      <c r="F539" t="s">
+        <v>42</v>
+      </c>
+      <c r="G539" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I539" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L539" t="s">
+        <v>43</v>
+      </c>
+      <c r="O539" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P539" t="s" s="3">
+        <v>3044</v>
+      </c>
+      <c r="Q539" t="s" s="3">
+        <v>3045</v>
+      </c>
+      <c r="R539" t="s" s="3">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540">
+        <v>392</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C540" t="s">
+        <v>3037</v>
+      </c>
+      <c r="D540" t="s">
+        <v>47</v>
+      </c>
+      <c r="E540" t="inlineStr">
+        <is>
+          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
+</t>
+        </is>
+      </c>
+      <c r="F540" t="s">
+        <v>48</v>
+      </c>
+      <c r="G540" s="2">
+        <v>44927</v>
+      </c>
+      <c r="I540" s="2">
+        <v>45657</v>
+      </c>
+      <c r="K540" t="s">
+        <v>350</v>
+      </c>
+      <c r="L540" t="s">
+        <v>351</v>
+      </c>
+      <c r="N540" t="s">
+        <v>51</v>
+      </c>
+      <c r="O540" s="2">
+        <v>44965</v>
+      </c>
+      <c r="P540" t="s" s="3">
+        <v>3047</v>
+      </c>
+      <c r="Q540" t="s" s="3">
+        <v>3048</v>
+      </c>
+      <c r="R540" t="s" s="3">
+        <v>3049</v>
+      </c>
+      <c r="S540" t="s" s="3">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541">
+        <v>269</v>
+      </c>
+      <c r="B541" t="s">
+        <v>3051</v>
+      </c>
+      <c r="C541" t="s">
+        <v>3052</v>
+      </c>
+      <c r="D541" t="s">
+        <v>112</v>
+      </c>
+      <c r="E541" t="inlineStr">
+        <is>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
+</t>
+        </is>
+      </c>
+      <c r="F541" t="s">
+        <v>57</v>
+      </c>
+      <c r="G541" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I541" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K541" t="s">
+        <v>58</v>
+      </c>
+      <c r="L541" t="s">
+        <v>132</v>
+      </c>
+      <c r="O541" s="2">
+        <v>44578</v>
+      </c>
+      <c r="P541" t="s" s="3">
+        <v>3053</v>
+      </c>
+      <c r="Q541" t="s" s="3">
+        <v>3054</v>
+      </c>
+      <c r="R541" t="s" s="3">
+        <v>3055</v>
+      </c>
+      <c r="S541" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUTIGLIANO-VITTORIA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542">
+        <v>227</v>
+      </c>
+      <c r="B542" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C542" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D542" t="s">
+        <v>3058</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1907</v>
+      </c>
+      <c r="F542" t="s">
+        <v>2604</v>
+      </c>
+      <c r="G542" s="2">
+        <v>44301</v>
+      </c>
+      <c r="I542" s="2">
+        <v>44631</v>
+      </c>
+      <c r="K542" t="s">
+        <v>298</v>
+      </c>
+      <c r="L542" t="s">
+        <v>1908</v>
+      </c>
+      <c r="O542" s="2">
+        <v>44347</v>
+      </c>
+      <c r="P542" t="s" s="3">
+        <v>3059</v>
+      </c>
+      <c r="Q542" t="s" s="3">
+        <v>3060</v>
+      </c>
+      <c r="R542" t="s" s="3">
+        <v>3061</v>
+      </c>
+      <c r="S542" t="s">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543">
+        <v>333</v>
+      </c>
+      <c r="B543" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C543" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D543" t="s">
+        <v>295</v>
+      </c>
+      <c r="E543" t="s">
+        <v>413</v>
+      </c>
+      <c r="F543" t="s">
+        <v>297</v>
+      </c>
+      <c r="G543" s="2">
+        <v>44743</v>
+      </c>
+      <c r="I543" s="2">
+        <v>45473</v>
+      </c>
+      <c r="K543" t="s">
+        <v>414</v>
+      </c>
+      <c r="L543" t="s">
+        <v>2807</v>
+      </c>
+      <c r="O543" s="2">
+        <v>44778</v>
+      </c>
+      <c r="P543" t="s" s="3">
+        <v>3063</v>
+      </c>
+      <c r="Q543" t="s" s="3">
+        <v>3064</v>
+      </c>
+      <c r="R543" t="s" s="3">
+        <v>3065</v>
+      </c>
+      <c r="S543" t="s" s="3">
+        <v>3066</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544">
+        <v>19</v>
+      </c>
+      <c r="B544" t="s">
+        <v>3067</v>
+      </c>
+      <c r="C544" t="s">
+        <v>3068</v>
+      </c>
+      <c r="D544" t="s">
+        <v>430</v>
+      </c>
+      <c r="E544" t="s">
+        <v>3069</v>
+      </c>
+      <c r="F544" t="s" s="4">
+        <v>3070</v>
+      </c>
+      <c r="G544" s="2">
+        <v>41456</v>
+      </c>
+      <c r="I544" s="2">
+        <v>41820</v>
+      </c>
+      <c r="L544" t="s">
+        <v>3071</v>
+      </c>
+      <c r="O544" s="2">
+        <v>41625</v>
+      </c>
+      <c r="P544" t="s" s="3">
+        <v>3072</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545">
+        <v>39</v>
+      </c>
+      <c r="B545" t="s">
+        <v>705</v>
+      </c>
+      <c r="C545" t="s">
+        <v>3073</v>
+      </c>
+      <c r="D545" t="s">
+        <v>326</v>
+      </c>
+      <c r="E545" t="s">
+        <v>327</v>
+      </c>
+      <c r="F545" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G545" s="2">
+        <v>41688</v>
+      </c>
+      <c r="I545" s="2">
+        <v>42417</v>
+      </c>
+      <c r="K545" t="s">
+        <v>328</v>
+      </c>
+      <c r="L545" t="s">
+        <v>329</v>
+      </c>
+      <c r="M545" t="s">
+        <v>330</v>
+      </c>
+      <c r="N545" t="s">
+        <v>82</v>
+      </c>
+      <c r="O545" s="2">
+        <v>41971</v>
+      </c>
+      <c r="P545" t="s" s="3">
+        <v>3074</v>
+      </c>
+      <c r="Q545" t="s" s="3">
+        <v>3075</v>
+      </c>
+      <c r="R545" t="s" s="3">
+        <v>3076</v>
+      </c>
+      <c r="S545" t="s" s="3">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546">
+        <v>115</v>
+      </c>
+      <c r="B546" t="s">
+        <v>705</v>
+      </c>
+      <c r="C546" t="s">
+        <v>3073</v>
+      </c>
+      <c r="D546" t="s">
+        <v>76</v>
+      </c>
+      <c r="E546" t="s">
+        <v>77</v>
+      </c>
+      <c r="F546" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G546" s="2">
+        <v>42642</v>
+      </c>
+      <c r="I546" s="2">
+        <v>43371</v>
+      </c>
+      <c r="K546" t="s">
+        <v>80</v>
+      </c>
+      <c r="L546" t="s">
+        <v>321</v>
+      </c>
+      <c r="N546" t="s">
+        <v>82</v>
+      </c>
+      <c r="O546" s="2">
+        <v>42642</v>
+      </c>
+      <c r="P546" t="s" s="3">
+        <v>3077</v>
+      </c>
+      <c r="Q546" t="s" s="3">
+        <v>3078</v>
+      </c>
+      <c r="R546" t="s" s="3">
+        <v>3079</v>
+      </c>
+      <c r="S546" t="s" s="3">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547">
+        <v>125</v>
+      </c>
+      <c r="B547" t="s">
+        <v>185</v>
+      </c>
+      <c r="C547" t="s">
+        <v>3080</v>
+      </c>
+      <c r="D547" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E547" t="s">
+        <v>77</v>
+      </c>
+      <c r="F547" t="s" s="4">
+        <v>78</v>
+      </c>
       <c r="G547" s="2">
-        <v>44578</v>
+        <v>42705</v>
       </c>
       <c r="I547" s="2">
-        <v>44926</v>
+        <v>43434</v>
       </c>
       <c r="K547" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="L547" t="s">
-        <v>92</v>
+        <v>143</v>
+      </c>
+      <c r="N547" t="s">
+        <v>82</v>
       </c>
       <c r="O547" s="2">
-        <v>44575</v>
+        <v>42695</v>
       </c>
       <c r="P547" t="s" s="3">
-        <v>3049</v>
+        <v>3081</v>
       </c>
       <c r="Q547" t="s" s="3">
-        <v>3050</v>
+        <v>3082</v>
       </c>
       <c r="R547" t="s" s="3">
-        <v>3051</v>
+        <v>3083</v>
       </c>
       <c r="S547" t="s" s="3">
-        <v>3052</v>
+        <v>3084</v>
       </c>
     </row>
     <row r="548">
       <c r="A548">
-        <v>25</v>
+        <v>636</v>
       </c>
       <c r="B548" t="s">
-        <v>3053</v>
+        <v>3085</v>
       </c>
       <c r="C548" t="s">
-        <v>3054</v>
+        <v>3086</v>
+      </c>
+      <c r="D548" t="s">
+        <v>40</v>
       </c>
       <c r="E548" t="s">
-        <v>3055</v>
-[...2 lines deleted...]
-        <v>6.100</v>
+        <v>2644</v>
+      </c>
+      <c r="F548" t="s">
+        <v>42</v>
       </c>
       <c r="G548" s="2">
-        <v>41557</v>
+        <v>46023</v>
       </c>
       <c r="I548" s="2">
-        <v>41676</v>
-[...2 lines deleted...]
-        <v>3056</v>
+        <v>46203</v>
       </c>
       <c r="L548" t="s">
-        <v>3057</v>
+        <v>43</v>
+      </c>
+      <c r="N548" t="s">
+        <v>33</v>
       </c>
       <c r="O548" s="2">
-        <v>41621</v>
+        <v>46163</v>
       </c>
       <c r="P548" t="s" s="3">
-        <v>3058</v>
+        <v>3087</v>
+      </c>
+      <c r="Q548" t="s" s="3">
+        <v>3088</v>
+      </c>
+      <c r="R548" t="s" s="3">
+        <v>3089</v>
       </c>
     </row>
     <row r="549">
       <c r="A549">
+        <v>535</v>
+      </c>
+      <c r="B549" t="s">
+        <v>3085</v>
+      </c>
+      <c r="C549" t="s">
+        <v>3086</v>
+      </c>
+      <c r="D549" t="s">
+        <v>120</v>
+      </c>
+      <c r="E549" t="s">
+        <v>2626</v>
+      </c>
+      <c r="F549" t="s">
+        <v>98</v>
+      </c>
+      <c r="G549" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I549" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L549" t="s">
+        <v>65</v>
+      </c>
+      <c r="O549" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P549" t="s" s="3">
+        <v>3090</v>
+      </c>
+      <c r="Q549" t="s" s="3">
+        <v>3091</v>
+      </c>
+      <c r="R549" t="s" s="3">
+        <v>3092</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550">
+        <v>447</v>
+      </c>
+      <c r="B550" t="s">
+        <v>3085</v>
+      </c>
+      <c r="C550" t="s">
+        <v>3086</v>
+      </c>
+      <c r="D550" t="s">
+        <v>169</v>
+      </c>
+      <c r="E550" t="s">
+        <v>2648</v>
+      </c>
+      <c r="F550" s="5">
+        <v>63.440</v>
+      </c>
+      <c r="G550" s="2">
+        <v>45476</v>
+      </c>
+      <c r="I550" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L550" t="s">
+        <v>171</v>
+      </c>
+      <c r="O550" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P550" t="s" s="3">
+        <v>3093</v>
+      </c>
+      <c r="Q550" t="s" s="3">
+        <v>3094</v>
+      </c>
+      <c r="R550" t="s" s="3">
+        <v>3095</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551">
+        <v>549</v>
+      </c>
+      <c r="B551" t="s">
+        <v>3096</v>
+      </c>
+      <c r="C551" t="s">
+        <v>3097</v>
+      </c>
+      <c r="D551" t="s">
+        <v>120</v>
+      </c>
+      <c r="E551" t="s">
+        <v>3098</v>
+      </c>
+      <c r="F551" t="s">
+        <v>3099</v>
+      </c>
+      <c r="G551" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I551" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L551" t="s">
+        <v>65</v>
+      </c>
+      <c r="O551" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P551" t="s" s="3">
+        <v>3100</v>
+      </c>
+      <c r="Q551" t="s" s="3">
+        <v>3101</v>
+      </c>
+      <c r="R551" t="s" s="3">
+        <v>3102</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552">
+        <v>635</v>
+      </c>
+      <c r="B552" t="s">
+        <v>3096</v>
+      </c>
+      <c r="C552" t="s">
+        <v>3097</v>
+      </c>
+      <c r="D552" t="s">
+        <v>40</v>
+      </c>
+      <c r="E552" t="s">
+        <v>3103</v>
+      </c>
+      <c r="F552" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G552" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I552" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L552" t="s">
+        <v>43</v>
+      </c>
+      <c r="O552" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P552" t="s" s="3">
+        <v>3104</v>
+      </c>
+      <c r="Q552" t="s" s="3">
+        <v>3105</v>
+      </c>
+      <c r="R552" t="s" s="3">
+        <v>3106</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553">
+        <v>448</v>
+      </c>
+      <c r="B553" t="s">
+        <v>3096</v>
+      </c>
+      <c r="C553" t="s">
+        <v>3097</v>
+      </c>
+      <c r="D553" t="s">
+        <v>120</v>
+      </c>
+      <c r="E553" t="s">
+        <v>3107</v>
+      </c>
+      <c r="F553" t="s">
+        <v>1553</v>
+      </c>
+      <c r="G553" s="2">
+        <v>45476</v>
+      </c>
+      <c r="I553" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L553" t="s">
+        <v>1944</v>
+      </c>
+      <c r="O553" s="2">
+        <v>45562</v>
+      </c>
+      <c r="P553" t="s" s="3">
+        <v>3108</v>
+      </c>
+      <c r="Q553" t="s" s="3">
+        <v>3109</v>
+      </c>
+      <c r="R553" t="s" s="3">
+        <v>3110</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554">
+        <v>51</v>
+      </c>
+      <c r="B554" t="s">
+        <v>3111</v>
+      </c>
+      <c r="C554" t="s">
+        <v>3112</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E554" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F554" t="s" s="4">
+        <v>1109</v>
+      </c>
+      <c r="G554" s="2">
+        <v>41171</v>
+      </c>
+      <c r="I554" s="2">
+        <v>42004</v>
+      </c>
+      <c r="K554" t="s">
+        <v>283</v>
+      </c>
+      <c r="L554" t="s">
+        <v>1110</v>
+      </c>
+      <c r="N554" t="s">
+        <v>82</v>
+      </c>
+      <c r="O554" s="2">
+        <v>41971</v>
+      </c>
+      <c r="P554" t="s" s="3">
+        <v>3113</v>
+      </c>
+      <c r="Q554" t="s" s="3">
+        <v>3114</v>
+      </c>
+      <c r="R554" t="s" s="3">
+        <v>3115</v>
+      </c>
+      <c r="S554" t="s" s="3">
+        <v>3116</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555">
+        <v>42</v>
+      </c>
+      <c r="B555" t="s">
+        <v>362</v>
+      </c>
+      <c r="C555" t="s">
+        <v>3117</v>
+      </c>
+      <c r="D555" t="s">
+        <v>3118</v>
+      </c>
+      <c r="E555" t="inlineStr">
+        <is>
+          <t>Conferimento dell'incarico di supporto e assistenza legale ai direttori della Direzione Piani e programmi di edilizia residenziale, Terzo settore, Servizio civile e Tutela dei consumatori e del Dipartimento Istituzionale e Territorio, per le problematiche relative agli sviluppi del procedimento penale n. 12707/12I della Procura della Repubblica presso il Tribunale di Roma, a carico del Consorzio VESTA.</t>
+        </is>
+      </c>
+      <c r="F555" t="s" s="4">
+        <v>2731</v>
+      </c>
+      <c r="G555" s="2">
+        <v>41443</v>
+      </c>
+      <c r="I555" s="2">
+        <v>41990</v>
+      </c>
+      <c r="K555" t="s">
+        <v>3119</v>
+      </c>
+      <c r="L555" t="s">
+        <v>3120</v>
+      </c>
+      <c r="N555" t="s">
+        <v>82</v>
+      </c>
+      <c r="O555" s="2">
+        <v>41969</v>
+      </c>
+      <c r="P555" t="s" s="3">
+        <v>3121</v>
+      </c>
+      <c r="Q555" t="s" s="3">
+        <v>3122</v>
+      </c>
+      <c r="R555" t="s" s="3">
+        <v>3115</v>
+      </c>
+      <c r="S555" t="s" s="3">
+        <v>3123</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556">
+        <v>334</v>
+      </c>
+      <c r="B556" t="s">
+        <v>3124</v>
+      </c>
+      <c r="C556" t="s">
+        <v>3125</v>
+      </c>
+      <c r="D556" t="s">
+        <v>295</v>
+      </c>
+      <c r="E556" t="s">
+        <v>413</v>
+      </c>
+      <c r="F556" t="s">
+        <v>297</v>
+      </c>
+      <c r="G556" s="2">
+        <v>44743</v>
+      </c>
+      <c r="I556" s="2">
+        <v>45473</v>
+      </c>
+      <c r="K556" t="s">
+        <v>414</v>
+      </c>
+      <c r="L556" t="s">
+        <v>2807</v>
+      </c>
+      <c r="O556" s="2">
+        <v>44778</v>
+      </c>
+      <c r="P556" t="s" s="3">
+        <v>3126</v>
+      </c>
+      <c r="Q556" t="s" s="3">
+        <v>3127</v>
+      </c>
+      <c r="R556" t="s" s="3">
+        <v>3128</v>
+      </c>
+      <c r="S556" t="s" s="3">
+        <v>3129</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557">
+        <v>574</v>
+      </c>
+      <c r="B557" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C557" t="s">
+        <v>3131</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E557" t="inlineStr">
+        <is>
+          <t>Regolamento regionale n. 17/2005. Rinnovo dell'incarico di consulente del Presidente della Regione Lazio, a titolo onorifico e gratuito, alla Sig.ra Anna Scalfati, in qualità di Consigliere politico del Presidente della Regione in materia di giovani e contrasto alle tossicodipendenze</t>
+        </is>
+      </c>
+      <c r="F557" t="s">
+        <v>3132</v>
+      </c>
+      <c r="J557" t="s">
+        <v>3133</v>
+      </c>
+      <c r="L557" t="s">
+        <v>3134</v>
+      </c>
+      <c r="N557" t="s">
+        <v>82</v>
+      </c>
+      <c r="O557" s="2">
+        <v>46072</v>
+      </c>
+      <c r="P557" t="s" s="3">
+        <v>3135</v>
+      </c>
+      <c r="Q557" t="s" s="3">
+        <v>3136</v>
+      </c>
+      <c r="R557" t="s" s="3">
+        <v>3137</v>
+      </c>
+      <c r="S557" t="s" s="3">
+        <v>3138</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558">
+        <v>557</v>
+      </c>
+      <c r="B558" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C558" t="s">
+        <v>3131</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E558" t="s">
+        <v>3139</v>
+      </c>
+      <c r="F558" t="s">
+        <v>2522</v>
+      </c>
+      <c r="G558" s="2">
+        <v>45638</v>
+      </c>
+      <c r="J558" t="s">
+        <v>3140</v>
+      </c>
+      <c r="L558" t="s">
+        <v>3141</v>
+      </c>
+      <c r="O558" s="2">
+        <v>45805</v>
+      </c>
+      <c r="P558" t="s" s="3">
+        <v>3142</v>
+      </c>
+      <c r="Q558" t="s" s="3">
+        <v>3143</v>
+      </c>
+      <c r="R558" t="s" s="3">
+        <v>3144</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559">
+        <v>393</v>
+      </c>
+      <c r="B559" t="s">
+        <v>3145</v>
+      </c>
+      <c r="C559" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D559" t="s">
+        <v>47</v>
+      </c>
+      <c r="E559" t="inlineStr">
+        <is>
+          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
+</t>
+        </is>
+      </c>
+      <c r="F559" t="s">
+        <v>48</v>
+      </c>
+      <c r="G559" s="2">
+        <v>44927</v>
+      </c>
+      <c r="I559" s="2">
+        <v>45657</v>
+      </c>
+      <c r="K559" t="s">
+        <v>350</v>
+      </c>
+      <c r="L559" t="s">
+        <v>351</v>
+      </c>
+      <c r="N559" t="s">
+        <v>51</v>
+      </c>
+      <c r="O559" s="2">
+        <v>44965</v>
+      </c>
+      <c r="P559" t="s" s="3">
+        <v>3147</v>
+      </c>
+      <c r="Q559" t="s" s="3">
+        <v>3148</v>
+      </c>
+      <c r="R559" t="s" s="3">
+        <v>3149</v>
+      </c>
+      <c r="S559" t="s" s="3">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560">
+        <v>534</v>
+      </c>
+      <c r="B560" t="s">
+        <v>3145</v>
+      </c>
+      <c r="C560" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D560" t="s">
+        <v>40</v>
+      </c>
+      <c r="E560" t="s">
+        <v>750</v>
+      </c>
+      <c r="F560" t="s">
+        <v>98</v>
+      </c>
+      <c r="G560" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I560" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L560" t="s">
+        <v>1972</v>
+      </c>
+      <c r="O560" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P560" t="s" s="3">
+        <v>3151</v>
+      </c>
+      <c r="Q560" t="s" s="3">
+        <v>3152</v>
+      </c>
+      <c r="R560" t="s" s="3">
+        <v>3153</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561">
+        <v>259</v>
+      </c>
+      <c r="B561" t="s">
+        <v>3145</v>
+      </c>
+      <c r="C561" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D561" t="s">
+        <v>112</v>
+      </c>
+      <c r="E561" t="inlineStr">
+        <is>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
+</t>
+        </is>
+      </c>
+      <c r="F561" t="s">
+        <v>57</v>
+      </c>
+      <c r="G561" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I561" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K561" t="s">
+        <v>58</v>
+      </c>
+      <c r="L561" t="s">
+        <v>786</v>
+      </c>
+      <c r="O561" s="2">
+        <v>44578</v>
+      </c>
+      <c r="P561" t="s" s="3">
+        <v>3154</v>
+      </c>
+      <c r="Q561" t="s" s="3">
+        <v>3155</v>
+      </c>
+      <c r="R561" t="s" s="3">
+        <v>3156</v>
+      </c>
+      <c r="S561" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562">
+        <v>645</v>
+      </c>
+      <c r="B562" t="s">
+        <v>3145</v>
+      </c>
+      <c r="C562" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D562" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E562" t="s">
+        <v>3157</v>
+      </c>
+      <c r="F562" t="s">
+        <v>42</v>
+      </c>
+      <c r="G562" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I562" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L562" t="s">
+        <v>43</v>
+      </c>
+      <c r="O562" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P562" t="s" s="3">
+        <v>3158</v>
+      </c>
+      <c r="Q562" t="s" s="3">
+        <v>3159</v>
+      </c>
+      <c r="R562" t="s" s="3">
+        <v>3160</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563">
+        <v>536</v>
+      </c>
+      <c r="B563" t="s">
+        <v>3161</v>
+      </c>
+      <c r="C563" t="s">
+        <v>3162</v>
+      </c>
+      <c r="D563" t="s">
+        <v>120</v>
+      </c>
+      <c r="E563" t="s">
+        <v>940</v>
+      </c>
+      <c r="F563" t="s">
+        <v>782</v>
+      </c>
+      <c r="G563" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I563" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L563" t="s">
+        <v>65</v>
+      </c>
+      <c r="O563" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P563" t="s" s="3">
+        <v>3163</v>
+      </c>
+      <c r="Q563" t="s" s="3">
+        <v>3164</v>
+      </c>
+      <c r="R563" t="s" s="3">
+        <v>3165</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564">
+        <v>453</v>
+      </c>
+      <c r="B564" t="s">
+        <v>3161</v>
+      </c>
+      <c r="C564" t="s">
+        <v>3162</v>
+      </c>
+      <c r="D564" t="s">
+        <v>120</v>
+      </c>
+      <c r="E564" t="s">
+        <v>945</v>
+      </c>
+      <c r="F564" t="s">
+        <v>2065</v>
+      </c>
+      <c r="G564" s="2">
+        <v>45476</v>
+      </c>
+      <c r="I564" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L564" t="s">
+        <v>518</v>
+      </c>
+      <c r="O564" s="2">
+        <v>45562</v>
+      </c>
+      <c r="P564" t="s" s="3">
+        <v>3166</v>
+      </c>
+      <c r="Q564" t="s" s="3">
+        <v>3167</v>
+      </c>
+      <c r="R564" t="s" s="3">
+        <v>3168</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565">
+        <v>9</v>
+      </c>
+      <c r="B565" t="s">
+        <v>3169</v>
+      </c>
+      <c r="C565" t="s">
+        <v>3170</v>
+      </c>
+      <c r="D565" t="s">
+        <v>3171</v>
+      </c>
+      <c r="E565" t="s">
+        <v>3172</v>
+      </c>
+      <c r="F565" t="s">
+        <v>3173</v>
+      </c>
+      <c r="G565" s="2">
+        <v>41198</v>
+      </c>
+      <c r="I565" s="2">
+        <v>41379</v>
+      </c>
+      <c r="L565" t="s">
+        <v>3174</v>
+      </c>
+      <c r="O565" s="2">
+        <v>41625</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566">
+        <v>16</v>
+      </c>
+      <c r="B566" t="s">
+        <v>3175</v>
+      </c>
+      <c r="C566" t="s">
+        <v>3176</v>
+      </c>
+      <c r="D566" t="s">
+        <v>2775</v>
+      </c>
+      <c r="E566" t="s">
+        <v>1323</v>
+      </c>
+      <c r="F566" t="s" s="4">
+        <v>1324</v>
+      </c>
+      <c r="G566" s="2">
+        <v>41480</v>
+      </c>
+      <c r="I566" s="2">
+        <v>42185</v>
+      </c>
+      <c r="K566" t="s">
+        <v>248</v>
+      </c>
+      <c r="L566" t="s">
+        <v>1325</v>
+      </c>
+      <c r="N566" t="s">
+        <v>82</v>
+      </c>
+      <c r="O566" s="2">
+        <v>42046</v>
+      </c>
+      <c r="P566" t="s" s="3">
+        <v>3177</v>
+      </c>
+      <c r="Q566" t="s" s="3">
+        <v>3178</v>
+      </c>
+      <c r="R566" t="s" s="3">
+        <v>3179</v>
+      </c>
+      <c r="S566" t="s" s="3">
+        <v>3180</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567">
+        <v>663</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C567" t="s">
+        <v>3181</v>
+      </c>
+      <c r="D567" t="s">
+        <v>187</v>
+      </c>
+      <c r="E567" t="s">
+        <v>188</v>
+      </c>
+      <c r="F567" t="s">
+        <v>189</v>
+      </c>
+      <c r="G567" s="2">
+        <v>46097</v>
+      </c>
+      <c r="I567" s="2">
+        <v>46827</v>
+      </c>
+      <c r="L567" t="s">
+        <v>190</v>
+      </c>
+      <c r="O567" s="2">
+        <v>46171</v>
+      </c>
+      <c r="P567" t="s" s="3">
+        <v>3182</v>
+      </c>
+      <c r="Q567" t="s" s="3">
+        <v>3183</v>
+      </c>
+      <c r="R567" t="s" s="3">
+        <v>3184</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568">
+        <v>245</v>
+      </c>
+      <c r="B568" t="s">
+        <v>238</v>
+      </c>
+      <c r="C568" t="s">
+        <v>3185</v>
+      </c>
+      <c r="D568" t="s">
+        <v>112</v>
+      </c>
+      <c r="E568" t="inlineStr">
+        <is>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
+</t>
+        </is>
+      </c>
+      <c r="F568" t="s">
+        <v>57</v>
+      </c>
+      <c r="G568" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I568" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K568" t="s">
+        <v>58</v>
+      </c>
+      <c r="L568" t="s">
+        <v>93</v>
+      </c>
+      <c r="O568" s="2">
+        <v>44575</v>
+      </c>
+      <c r="P568" t="s" s="3">
+        <v>3186</v>
+      </c>
+      <c r="Q568" t="s" s="3">
+        <v>3187</v>
+      </c>
+      <c r="R568" t="s" s="3">
+        <v>3188</v>
+      </c>
+      <c r="S568" t="s" s="3">
+        <v>3189</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569">
+        <v>25</v>
+      </c>
+      <c r="B569" t="s">
+        <v>3190</v>
+      </c>
+      <c r="C569" t="s">
+        <v>3191</v>
+      </c>
+      <c r="E569" t="s">
+        <v>3192</v>
+      </c>
+      <c r="F569" s="5">
+        <v>6.100</v>
+      </c>
+      <c r="G569" s="2">
+        <v>41557</v>
+      </c>
+      <c r="I569" s="2">
+        <v>41676</v>
+      </c>
+      <c r="K569" t="s">
+        <v>3193</v>
+      </c>
+      <c r="L569" t="s">
+        <v>3194</v>
+      </c>
+      <c r="O569" s="2">
+        <v>41621</v>
+      </c>
+      <c r="P569" t="s" s="3">
+        <v>3195</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570">
         <v>66</v>
       </c>
-      <c r="B549" t="s">
-[...8 lines deleted...]
-      <c r="E549" t="inlineStr">
+      <c r="B570" t="s">
+        <v>3190</v>
+      </c>
+      <c r="C570" t="s">
+        <v>3191</v>
+      </c>
+      <c r="D570" t="s">
+        <v>272</v>
+      </c>
+      <c r="E570" t="inlineStr">
         <is>
           <t>LAVORI DI SOMMA URGENZA PER IL RIPRISTINO DELLA STABILITA' SPONDALE E DELL'OFFICIOSITA' DELL'ALVEO DEL FIUME COSA (CONSOLIDAMENTO DEL PIEDE DEL VERSANTE IN FRANA) IN COMUNE DI FROSINONE  - TRATTO IN CORRISPONDENZA CON L'ASCENSORE INCLINATO. - Incarico professionale di  Coordinatore in materia di sicurezza in fase di esecuzione.</t>
         </is>
       </c>
-      <c r="F549" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G549" s="2">
+      <c r="F570" t="s" s="4">
+        <v>3196</v>
+      </c>
+      <c r="G570" s="2">
         <v>41558</v>
       </c>
-      <c r="I549" s="2">
+      <c r="I570" s="2">
         <v>41851</v>
       </c>
-      <c r="K549" t="s">
-[...11 lines deleted...]
-      <c r="O549" s="2">
+      <c r="K570" t="s">
+        <v>274</v>
+      </c>
+      <c r="L570" t="s">
+        <v>3197</v>
+      </c>
+      <c r="M570" t="s">
+        <v>217</v>
+      </c>
+      <c r="N570" t="s">
+        <v>82</v>
+      </c>
+      <c r="O570" s="2">
         <v>42020</v>
       </c>
-      <c r="P549" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A550">
+      <c r="P570" t="s" s="3">
+        <v>3198</v>
+      </c>
+      <c r="Q570" t="s" s="3">
+        <v>3199</v>
+      </c>
+      <c r="R570" t="s" s="3">
+        <v>3200</v>
+      </c>
+      <c r="S570" t="s" s="3">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571">
         <v>343</v>
       </c>
-      <c r="B550" t="s">
-[...5 lines deleted...]
-      <c r="D550" t="inlineStr">
+      <c r="B571" t="s">
+        <v>185</v>
+      </c>
+      <c r="C571" t="s">
+        <v>3202</v>
+      </c>
+      <c r="D571" t="inlineStr">
         <is>
           <t>DIREZIONE REGIONALE PER LO SVILUPPO ECONOMICO, LE ATTIVITA' PRODUTTIVE E LA RICERCA - AREA PROGRAMMAZIONE E ATTUAZIONE DEL PROGRAMMA OPERATIVO FESR LAZIO, ASSISTENZA ALL'AUTORITA' DI GESTIONE DEL POR FESR</t>
         </is>
       </c>
-      <c r="E550" t="inlineStr">
+      <c r="E571" t="inlineStr">
         <is>
           <t>Incarico professionale di Esperto Senior “Rendicontazione” per il supporto all’Autorità di Gestione nell’ambito dell’attuazione delle misure finanziate a valere sul Programma FESR Lazio 2021-2027 e per l’attuazione del Progetto IMPROGRAM-Improving Program Performance finanziato nell’ambito del PON GOV 2014-2020
 </t>
         </is>
       </c>
-      <c r="F550" t="s">
-[...2 lines deleted...]
-      <c r="G550" s="2">
+      <c r="F571" t="s">
+        <v>1954</v>
+      </c>
+      <c r="G571" s="2">
         <v>44840</v>
       </c>
-      <c r="I550" s="2">
+      <c r="I571" s="2">
         <v>45570</v>
       </c>
-      <c r="K550" t="s">
-[...5 lines deleted...]
-      <c r="N550" t="s">
+      <c r="K571" t="s">
+        <v>2761</v>
+      </c>
+      <c r="L571" t="s">
+        <v>3203</v>
+      </c>
+      <c r="N571" t="s">
         <v>51</v>
       </c>
-      <c r="O550" s="2">
+      <c r="O571" s="2">
         <v>44848</v>
       </c>
-      <c r="P550" t="s" s="3">
-[...110 lines deleted...]
-      <c r="A553">
+      <c r="P571" t="s" s="3">
+        <v>3204</v>
+      </c>
+      <c r="Q571" t="s" s="3">
+        <v>3205</v>
+      </c>
+      <c r="R571" t="s" s="3">
+        <v>3206</v>
+      </c>
+      <c r="S571" t="s" s="3">
+        <v>3207</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572">
         <v>234</v>
       </c>
-      <c r="B553" t="s">
-[...8 lines deleted...]
-      <c r="E553" t="inlineStr">
+      <c r="B572" t="s">
+        <v>3208</v>
+      </c>
+      <c r="C572" t="s">
+        <v>3209</v>
+      </c>
+      <c r="D572" t="s">
+        <v>3210</v>
+      </c>
+      <c r="E572" t="inlineStr">
         <is>
           <t>Affidamento incarico di CTP per causa Abballe v/s Regione Lazio: Accertamento della compiuta realizzazione delle opere di cui alla sentenza n. 85/2019 del Tribunale di Tivoli (R.G. n. 2682/2016) per l’abbattimento delle barriere architettoniche e per consentire l’accesso ai treni da parte dei soggetti portatori di disabilità
 </t>
         </is>
       </c>
-      <c r="F553" t="s">
-[...2 lines deleted...]
-      <c r="G553" s="2">
+      <c r="F572" t="s">
+        <v>3211</v>
+      </c>
+      <c r="G572" s="2">
         <v>44271</v>
       </c>
-      <c r="I553" s="2">
+      <c r="I572" s="2">
         <v>44281</v>
       </c>
-      <c r="K553" t="s">
-[...5 lines deleted...]
-      <c r="O553" s="2">
+      <c r="K572" t="s">
+        <v>3212</v>
+      </c>
+      <c r="L572" t="s">
+        <v>3213</v>
+      </c>
+      <c r="O572" s="2">
         <v>44560</v>
       </c>
-      <c r="P553" t="s" s="3">
-[...7 lines deleted...]
-      <c r="A554">
+      <c r="P572" t="s" s="3">
+        <v>3214</v>
+      </c>
+      <c r="Q572" t="s" s="3">
+        <v>3215</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573">
+        <v>322</v>
+      </c>
+      <c r="B573" t="s">
+        <v>3208</v>
+      </c>
+      <c r="C573" t="s">
+        <v>3209</v>
+      </c>
+      <c r="D573" t="s">
+        <v>3216</v>
+      </c>
+      <c r="E573" t="s">
+        <v>3217</v>
+      </c>
+      <c r="F573" t="s">
+        <v>3218</v>
+      </c>
+      <c r="G573" s="2">
+        <v>44698</v>
+      </c>
+      <c r="I573" s="2">
+        <v>45657</v>
+      </c>
+      <c r="K573" t="s">
+        <v>3219</v>
+      </c>
+      <c r="L573" t="s">
+        <v>3220</v>
+      </c>
+      <c r="O573" s="2">
+        <v>44708</v>
+      </c>
+      <c r="P573" t="s" s="3">
+        <v>3221</v>
+      </c>
+      <c r="Q573" t="s" s="3">
+        <v>3222</v>
+      </c>
+      <c r="R573" t="s">
+        <v>3223</v>
+      </c>
+      <c r="S573" t="s" s="3">
+        <v>3224</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574">
+        <v>196</v>
+      </c>
+      <c r="B574" t="s">
+        <v>3208</v>
+      </c>
+      <c r="C574" t="s">
+        <v>3209</v>
+      </c>
+      <c r="D574" t="s">
+        <v>3225</v>
+      </c>
+      <c r="E574" t="s">
+        <v>3226</v>
+      </c>
+      <c r="F574" t="s">
+        <v>3227</v>
+      </c>
+      <c r="G574" s="2">
+        <v>43909</v>
+      </c>
+      <c r="I574" s="2">
+        <v>44196</v>
+      </c>
+      <c r="K574" t="s">
+        <v>3228</v>
+      </c>
+      <c r="L574" t="s">
+        <v>3229</v>
+      </c>
+      <c r="N574" t="s">
+        <v>82</v>
+      </c>
+      <c r="O574" s="2">
+        <v>44028</v>
+      </c>
+      <c r="P574" t="s" s="3">
+        <v>3230</v>
+      </c>
+      <c r="Q574" t="s" s="3">
+        <v>3231</v>
+      </c>
+      <c r="R574" t="s" s="3">
+        <v>3232</v>
+      </c>
+      <c r="S574" t="s" s="3">
+        <v>3233</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575">
         <v>188</v>
       </c>
-      <c r="B554" t="s">
-[...14 lines deleted...]
-      <c r="G554" s="2">
+      <c r="B575" t="s">
+        <v>194</v>
+      </c>
+      <c r="C575" t="s">
+        <v>3234</v>
+      </c>
+      <c r="D575" t="s">
+        <v>314</v>
+      </c>
+      <c r="E575" t="s">
+        <v>315</v>
+      </c>
+      <c r="F575" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G575" s="2">
         <v>43801</v>
       </c>
-      <c r="I554" s="2">
+      <c r="I575" s="2">
         <v>44531</v>
       </c>
-      <c r="K554" t="s">
-[...8 lines deleted...]
-      <c r="O554" s="2">
+      <c r="K575" t="s">
+        <v>80</v>
+      </c>
+      <c r="L575" t="s">
+        <v>316</v>
+      </c>
+      <c r="N575" t="s">
+        <v>82</v>
+      </c>
+      <c r="O575" s="2">
         <v>43488</v>
       </c>
-      <c r="P554" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A555">
+      <c r="P575" t="s" s="3">
+        <v>3235</v>
+      </c>
+      <c r="Q575" t="s" s="3">
+        <v>3236</v>
+      </c>
+      <c r="R575" t="s" s="3">
+        <v>3237</v>
+      </c>
+      <c r="S575" t="s" s="3">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576">
         <v>565</v>
       </c>
-      <c r="B555" t="s">
-[...5 lines deleted...]
-      <c r="D555" t="inlineStr">
+      <c r="B576" t="s">
+        <v>362</v>
+      </c>
+      <c r="C576" t="s">
+        <v>3238</v>
+      </c>
+      <c r="D576" t="inlineStr">
         <is>
           <t>Sviluppo Economico, Attività Produttive e Ricerca - Area Programmazione e attuazione del Programma operativo FESR Lazio, assistenza all'Autorità di Gestione del POR FESR</t>
         </is>
       </c>
-      <c r="E555" t="s">
-[...5 lines deleted...]
-      <c r="G555" s="2">
+      <c r="E576" t="s">
+        <v>679</v>
+      </c>
+      <c r="F576" t="s">
+        <v>3239</v>
+      </c>
+      <c r="G576" s="2">
         <v>45905</v>
       </c>
-      <c r="I555" s="2">
+      <c r="I576" s="2">
         <v>47000</v>
       </c>
-      <c r="K555" t="inlineStr">
+      <c r="K576" t="inlineStr">
         <is>
           <t>Regolamenti (UE) 2020/2093, 2021/1058, 2021/1060, PR FESR Lazio 2021-2027 &amp;nbsp;approvato con Decisione C (2022) 7883 del 26 ottobre 2022, da ultimo modificato con Decisione C(2024) 6747 final del 26/9/2024, DGR n. 918 del 7 novembre 2024 di presa d’atto della Decisione C (2024) 6747 final del 26/9/2024</t>
         </is>
       </c>
-      <c r="L555" t="s">
-[...5 lines deleted...]
-      <c r="O555" s="2">
+      <c r="L576" t="s">
+        <v>3240</v>
+      </c>
+      <c r="N576" t="s">
+        <v>82</v>
+      </c>
+      <c r="O576" s="2">
         <v>45967</v>
       </c>
-      <c r="P555" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A556">
+      <c r="P576" t="s" s="3">
+        <v>3241</v>
+      </c>
+      <c r="Q576" t="s" s="3">
+        <v>3242</v>
+      </c>
+      <c r="R576" t="s" s="3">
+        <v>3243</v>
+      </c>
+      <c r="S576" t="s" s="3">
+        <v>3244</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577">
+        <v>664</v>
+      </c>
+      <c r="B577" t="s">
+        <v>3245</v>
+      </c>
+      <c r="C577" t="s">
+        <v>3246</v>
+      </c>
+      <c r="D577" t="s">
+        <v>187</v>
+      </c>
+      <c r="E577" t="s">
+        <v>188</v>
+      </c>
+      <c r="F577" t="s">
+        <v>189</v>
+      </c>
+      <c r="G577" s="2">
+        <v>46083</v>
+      </c>
+      <c r="I577" s="2">
+        <v>46173</v>
+      </c>
+      <c r="L577" t="s">
+        <v>190</v>
+      </c>
+      <c r="O577" s="2">
+        <v>46171</v>
+      </c>
+      <c r="P577" t="s" s="3">
+        <v>3247</v>
+      </c>
+      <c r="Q577" t="s" s="3">
+        <v>3248</v>
+      </c>
+      <c r="R577" t="s" s="3">
+        <v>3249</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578">
         <v>157</v>
       </c>
-      <c r="B556" t="s">
-[...8 lines deleted...]
-      <c r="E556" t="inlineStr">
+      <c r="B578" t="s">
+        <v>3250</v>
+      </c>
+      <c r="C578" t="s">
+        <v>3251</v>
+      </c>
+      <c r="D578" t="s">
+        <v>150</v>
+      </c>
+      <c r="E578" t="inlineStr">
         <is>
           <t>Esperto in gestione e progettazione interventi a valere dei fondi a gestione diretta UE, in particolare a favore dei soggetti istituzionali, della scuola e della cultura nell’ambito dei programmi operativi FSE E FESR 2014-2020 della Regione Lazio</t>
         </is>
       </c>
-      <c r="F556" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G556" s="2">
+      <c r="F578" t="s" s="4">
+        <v>647</v>
+      </c>
+      <c r="G578" s="2">
         <v>43644</v>
       </c>
-      <c r="I556" s="2">
+      <c r="I578" s="2">
         <v>44739</v>
       </c>
-      <c r="K556" t="s">
-[...5 lines deleted...]
-      <c r="N556" t="s">
+      <c r="K578" t="s">
+        <v>365</v>
+      </c>
+      <c r="L578" t="s">
+        <v>366</v>
+      </c>
+      <c r="N578" t="s">
         <v>33</v>
       </c>
-      <c r="O556" s="2">
+      <c r="O578" s="2">
         <v>43655</v>
       </c>
-      <c r="P556" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A557">
+      <c r="P578" t="s" s="3">
+        <v>3252</v>
+      </c>
+      <c r="Q578" t="s" s="3">
+        <v>3253</v>
+      </c>
+      <c r="R578" t="s" s="3">
+        <v>3254</v>
+      </c>
+      <c r="S578" t="s" s="3">
+        <v>3255</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579">
+        <v>665</v>
+      </c>
+      <c r="B579" t="s">
+        <v>157</v>
+      </c>
+      <c r="C579" t="s">
+        <v>3256</v>
+      </c>
+      <c r="D579" t="s">
+        <v>187</v>
+      </c>
+      <c r="E579" t="s">
+        <v>188</v>
+      </c>
+      <c r="F579" t="s">
+        <v>189</v>
+      </c>
+      <c r="G579" s="2">
+        <v>46189</v>
+      </c>
+      <c r="I579" s="2">
+        <v>46919</v>
+      </c>
+      <c r="L579" t="s">
+        <v>1858</v>
+      </c>
+      <c r="O579" s="2">
+        <v>46171</v>
+      </c>
+      <c r="P579" t="s" s="3">
+        <v>3257</v>
+      </c>
+      <c r="Q579" t="s" s="3">
+        <v>3258</v>
+      </c>
+      <c r="R579" t="s" s="3">
+        <v>3259</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580">
         <v>137</v>
       </c>
-      <c r="B557" t="s">
-[...14 lines deleted...]
-      <c r="G557" s="2">
+      <c r="B580" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C580" t="s">
+        <v>3260</v>
+      </c>
+      <c r="D580" t="s">
+        <v>3261</v>
+      </c>
+      <c r="E580" t="s">
+        <v>3262</v>
+      </c>
+      <c r="F580" t="s">
+        <v>3263</v>
+      </c>
+      <c r="G580" s="2">
         <v>42923</v>
       </c>
-      <c r="I557" s="2">
+      <c r="I580" s="2">
         <v>43190</v>
       </c>
-      <c r="J557" t="s">
-[...11 lines deleted...]
-      <c r="O557" s="2">
+      <c r="J580" t="s">
+        <v>2514</v>
+      </c>
+      <c r="K580" t="s">
+        <v>3264</v>
+      </c>
+      <c r="L580" t="s">
+        <v>3265</v>
+      </c>
+      <c r="N580" t="s">
+        <v>82</v>
+      </c>
+      <c r="O580" s="2">
         <v>42923</v>
       </c>
-      <c r="P557" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A558">
+      <c r="P580" t="s" s="3">
+        <v>3266</v>
+      </c>
+      <c r="Q580" t="s" s="3">
+        <v>3267</v>
+      </c>
+      <c r="R580" t="s" s="3">
+        <v>3268</v>
+      </c>
+      <c r="S580" t="s" s="3">
+        <v>3269</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581">
         <v>70</v>
       </c>
-      <c r="B558" t="s">
-[...8 lines deleted...]
-      <c r="E558" t="inlineStr">
+      <c r="B581" t="s">
+        <v>3270</v>
+      </c>
+      <c r="C581" t="s">
+        <v>3271</v>
+      </c>
+      <c r="D581" t="s">
+        <v>3272</v>
+      </c>
+      <c r="E581" t="inlineStr">
         <is>
           <t>Esecuzione di indagini geotecniche e prove geotecniche di laboratorio di supporto al progetto definitivo titolato Intervento di messa in sicurezza di parte della strada comunale denominata “Via Arci” in prossimità dell’incrocio con la via Empolitana nel comune di Tivoli</t>
         </is>
       </c>
-      <c r="F558" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G558" s="2">
+      <c r="F581" t="s" s="4">
+        <v>3273</v>
+      </c>
+      <c r="G581" s="2">
         <v>41751</v>
       </c>
-      <c r="I558" s="2">
+      <c r="I581" s="2">
         <v>41790</v>
       </c>
-      <c r="K558" t="s">
-[...8 lines deleted...]
-      <c r="O558" s="2">
+      <c r="K581" t="s">
+        <v>283</v>
+      </c>
+      <c r="L581" t="s">
+        <v>3274</v>
+      </c>
+      <c r="N581" t="s">
+        <v>82</v>
+      </c>
+      <c r="O581" s="2">
         <v>42038</v>
       </c>
-      <c r="P558" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A559">
+      <c r="P581" t="s" s="3">
+        <v>3275</v>
+      </c>
+      <c r="Q581" t="s" s="3">
+        <v>3276</v>
+      </c>
+      <c r="R581" t="s" s="3">
+        <v>3277</v>
+      </c>
+      <c r="S581" t="s" s="3">
+        <v>3278</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582">
         <v>571</v>
       </c>
-      <c r="B559" t="s">
-[...14 lines deleted...]
-      <c r="G559" s="2">
+      <c r="B582" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C582" t="s">
+        <v>3279</v>
+      </c>
+      <c r="D582" t="s">
+        <v>849</v>
+      </c>
+      <c r="E582" t="s">
+        <v>850</v>
+      </c>
+      <c r="F582" t="s">
+        <v>851</v>
+      </c>
+      <c r="G582" s="2">
         <v>45992</v>
       </c>
-      <c r="I559" s="2">
+      <c r="I582" s="2">
         <v>46387</v>
       </c>
-      <c r="L559" t="s">
-[...2 lines deleted...]
-      <c r="O559" s="2">
+      <c r="L582" t="s">
+        <v>852</v>
+      </c>
+      <c r="O582" s="2">
         <v>45975</v>
       </c>
-      <c r="P559" t="s" s="3">
-[...10 lines deleted...]
-      <c r="A560">
+      <c r="P582" t="s" s="3">
+        <v>3280</v>
+      </c>
+      <c r="Q582" t="s" s="3">
+        <v>3281</v>
+      </c>
+      <c r="R582" t="s" s="3">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583">
         <v>5</v>
       </c>
-      <c r="B560" t="s">
-[...8 lines deleted...]
-      <c r="E560" t="inlineStr">
+      <c r="B583" t="s">
+        <v>3283</v>
+      </c>
+      <c r="C583" t="s">
+        <v>3284</v>
+      </c>
+      <c r="D583" t="s">
+        <v>2717</v>
+      </c>
+      <c r="E583" t="inlineStr">
         <is>
           <t>Responsabile del controllo e coordinamento delle attività  manutentive dei materiali contenenti amianto presso le sedi periferiche della Giunta Regionale del Lazio</t>
         </is>
       </c>
-      <c r="F560" t="s" s="4">
-[...2 lines deleted...]
-      <c r="G560" s="2">
+      <c r="F583" t="s" s="4">
+        <v>1721</v>
+      </c>
+      <c r="G583" s="2">
         <v>40976</v>
       </c>
-      <c r="I560" s="2">
+      <c r="I583" s="2">
         <v>41340</v>
       </c>
-      <c r="L560" t="inlineStr">
+      <c r="L583" t="inlineStr">
         <is>
           <t>Determinazione del Dipartimento Istituzionale e Territorio n. A0119 del 14.01.2011 - Proroga incarico anni 1(uno) con Determinazione del Dipartimento Istituzionale e Territorio n.A01693 del 07.03.2012</t>
         </is>
       </c>
-      <c r="O560" s="2">
+      <c r="O583" s="2">
         <v>41625</v>
       </c>
     </row>
-    <row r="561">
-      <c r="A561">
+    <row r="584">
+      <c r="A584">
         <v>131</v>
       </c>
-      <c r="B561" t="s">
-[...14 lines deleted...]
-      <c r="G561" s="2">
+      <c r="B584" t="s">
+        <v>489</v>
+      </c>
+      <c r="C584" t="s">
+        <v>3285</v>
+      </c>
+      <c r="D584" t="s">
+        <v>3286</v>
+      </c>
+      <c r="E584" t="s">
+        <v>3287</v>
+      </c>
+      <c r="F584" t="s" s="4">
+        <v>3288</v>
+      </c>
+      <c r="G584" s="2">
         <v>42734</v>
       </c>
-      <c r="I561" s="2">
+      <c r="I584" s="2">
         <v>44196</v>
       </c>
-      <c r="K561" t="s">
-[...8 lines deleted...]
-      <c r="O561" s="2">
+      <c r="K584" t="s">
+        <v>3289</v>
+      </c>
+      <c r="L584" t="s">
+        <v>3290</v>
+      </c>
+      <c r="N584" t="s">
+        <v>82</v>
+      </c>
+      <c r="O584" s="2">
         <v>42734</v>
       </c>
-      <c r="P561" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A562">
+      <c r="P584" t="s" s="3">
+        <v>3291</v>
+      </c>
+      <c r="Q584" t="s" s="3">
+        <v>3292</v>
+      </c>
+      <c r="R584" t="s" s="3">
+        <v>3293</v>
+      </c>
+      <c r="S584" t="s" s="3">
+        <v>3294</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585">
         <v>337</v>
       </c>
-      <c r="B562" t="s">
-[...14 lines deleted...]
-      <c r="G562" s="2">
+      <c r="B585" t="s">
+        <v>3295</v>
+      </c>
+      <c r="C585" t="s">
+        <v>3296</v>
+      </c>
+      <c r="D585" t="s">
+        <v>295</v>
+      </c>
+      <c r="E585" t="s">
+        <v>413</v>
+      </c>
+      <c r="F585" t="s">
+        <v>297</v>
+      </c>
+      <c r="G585" s="2">
         <v>44805</v>
       </c>
-      <c r="I562" s="2">
+      <c r="I585" s="2">
         <v>45535</v>
       </c>
-      <c r="K562" t="s">
-[...5 lines deleted...]
-      <c r="O562" s="2">
+      <c r="K585" t="s">
+        <v>414</v>
+      </c>
+      <c r="L585" t="s">
+        <v>2610</v>
+      </c>
+      <c r="O585" s="2">
         <v>44778</v>
       </c>
-      <c r="P562" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A563">
+      <c r="P585" t="s" s="3">
+        <v>3297</v>
+      </c>
+      <c r="Q585" t="s" s="3">
+        <v>3298</v>
+      </c>
+      <c r="R585" t="s" s="3">
+        <v>3299</v>
+      </c>
+      <c r="S585" t="s" s="3">
+        <v>3300</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586">
         <v>72</v>
       </c>
-      <c r="B563" t="s">
+      <c r="B586" t="s">
         <v>38</v>
       </c>
-      <c r="C563" t="s">
-[...11 lines deleted...]
-      <c r="G563" s="2">
+      <c r="C586" t="s">
+        <v>3301</v>
+      </c>
+      <c r="D586" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E586" t="s">
+        <v>3302</v>
+      </c>
+      <c r="F586" t="s" s="4">
+        <v>3303</v>
+      </c>
+      <c r="G586" s="2">
         <v>42080</v>
       </c>
-      <c r="I563" s="2">
+      <c r="I586" s="2">
         <v>42629</v>
       </c>
-      <c r="K563" t="s">
-[...8 lines deleted...]
-      <c r="O563" s="2">
+      <c r="K586" t="s">
+        <v>1380</v>
+      </c>
+      <c r="L586" t="s">
+        <v>3304</v>
+      </c>
+      <c r="N586" t="s">
+        <v>82</v>
+      </c>
+      <c r="O586" s="2">
         <v>42086</v>
       </c>
-      <c r="P563" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A564">
+      <c r="P586" t="s" s="3">
+        <v>3305</v>
+      </c>
+      <c r="Q586" t="s" s="3">
+        <v>3306</v>
+      </c>
+      <c r="R586" t="s" s="3">
+        <v>3307</v>
+      </c>
+      <c r="S586" t="s" s="3">
+        <v>3308</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587">
         <v>537</v>
       </c>
-      <c r="B564" t="s">
-[...14 lines deleted...]
-      <c r="G564" s="2">
+      <c r="B587" t="s">
+        <v>539</v>
+      </c>
+      <c r="C587" t="s">
+        <v>3309</v>
+      </c>
+      <c r="D587" t="s">
+        <v>120</v>
+      </c>
+      <c r="E587" t="s">
+        <v>3310</v>
+      </c>
+      <c r="F587" t="s">
+        <v>3311</v>
+      </c>
+      <c r="G587" s="2">
         <v>45658</v>
       </c>
-      <c r="I564" s="2">
+      <c r="I587" s="2">
         <v>46022</v>
       </c>
-      <c r="L564" t="s">
-[...2 lines deleted...]
-      <c r="O564" s="2">
+      <c r="L587" t="s">
+        <v>562</v>
+      </c>
+      <c r="O587" s="2">
         <v>45706</v>
       </c>
-      <c r="P564" t="s" s="3">
-[...10 lines deleted...]
-      <c r="A565">
+      <c r="P587" t="s" s="3">
+        <v>3312</v>
+      </c>
+      <c r="Q587" t="s" s="3">
+        <v>3313</v>
+      </c>
+      <c r="R587" t="s" s="3">
+        <v>3314</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588">
         <v>449</v>
       </c>
-      <c r="B565" t="s">
-[...14 lines deleted...]
-      <c r="G565" s="2">
+      <c r="B588" t="s">
+        <v>539</v>
+      </c>
+      <c r="C588" t="s">
+        <v>3309</v>
+      </c>
+      <c r="D588" t="s">
+        <v>120</v>
+      </c>
+      <c r="E588" t="s">
+        <v>3315</v>
+      </c>
+      <c r="F588" t="s">
+        <v>3316</v>
+      </c>
+      <c r="G588" s="2">
         <v>45476</v>
       </c>
-      <c r="I565" s="2">
+      <c r="I588" s="2">
         <v>45657</v>
       </c>
-      <c r="L565" t="s">
-[...2 lines deleted...]
-      <c r="O565" s="2">
+      <c r="L588" t="s">
+        <v>1944</v>
+      </c>
+      <c r="O588" s="2">
         <v>45558</v>
       </c>
-      <c r="P565" t="s" s="3">
-[...10 lines deleted...]
-      <c r="A566">
+      <c r="P588" t="s" s="3">
+        <v>3317</v>
+      </c>
+      <c r="Q588" t="s" s="3">
+        <v>3318</v>
+      </c>
+      <c r="R588" t="s" s="3">
+        <v>3319</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589">
         <v>321</v>
       </c>
-      <c r="B566" t="s">
-[...14 lines deleted...]
-      <c r="G566" s="2">
+      <c r="B589" t="s">
+        <v>87</v>
+      </c>
+      <c r="C589" t="s">
+        <v>3320</v>
+      </c>
+      <c r="D589" t="s">
+        <v>112</v>
+      </c>
+      <c r="E589" t="s">
+        <v>3321</v>
+      </c>
+      <c r="F589" t="s">
+        <v>3322</v>
+      </c>
+      <c r="G589" s="2">
         <v>44697</v>
       </c>
-      <c r="I566" s="2">
+      <c r="I589" s="2">
         <v>45061</v>
       </c>
-      <c r="K566" t="s">
-[...5 lines deleted...]
-      <c r="O566" s="2">
+      <c r="K589" t="s">
+        <v>3323</v>
+      </c>
+      <c r="L589" t="s">
+        <v>3324</v>
+      </c>
+      <c r="O589" s="2">
         <v>44707</v>
       </c>
-      <c r="P566" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A567">
+      <c r="P589" t="s" s="3">
+        <v>3325</v>
+      </c>
+      <c r="Q589" t="s" s="3">
+        <v>3326</v>
+      </c>
+      <c r="R589" t="s" s="3">
+        <v>3327</v>
+      </c>
+      <c r="S589" t="s" s="3">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590">
         <v>140</v>
       </c>
-      <c r="B567" t="s">
-[...14 lines deleted...]
-      <c r="G567" s="2">
+      <c r="B590" t="s">
+        <v>3329</v>
+      </c>
+      <c r="C590" t="s">
+        <v>3330</v>
+      </c>
+      <c r="D590" t="s">
+        <v>3331</v>
+      </c>
+      <c r="E590" t="s">
+        <v>3332</v>
+      </c>
+      <c r="F590" t="s" s="4">
+        <v>3333</v>
+      </c>
+      <c r="G590" s="2">
         <v>43049</v>
       </c>
-      <c r="I567" s="2">
+      <c r="I590" s="2">
         <v>43281</v>
       </c>
-      <c r="L567" t="s">
-[...5 lines deleted...]
-      <c r="O567" s="2">
+      <c r="L590" t="s">
+        <v>3334</v>
+      </c>
+      <c r="N590" t="s">
+        <v>82</v>
+      </c>
+      <c r="O590" s="2">
         <v>43052</v>
       </c>
-      <c r="P567" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A568">
+      <c r="P590" t="s" s="3">
+        <v>3335</v>
+      </c>
+      <c r="Q590" t="s" s="3">
+        <v>3336</v>
+      </c>
+      <c r="R590" t="s" s="3">
+        <v>3337</v>
+      </c>
+      <c r="S590" t="s" s="3">
+        <v>3338</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591">
         <v>160</v>
       </c>
-      <c r="B568" t="s">
-[...14 lines deleted...]
-      <c r="G568" s="2">
+      <c r="B591" t="s">
+        <v>3339</v>
+      </c>
+      <c r="C591" t="s">
+        <v>3340</v>
+      </c>
+      <c r="D591" t="s">
+        <v>150</v>
+      </c>
+      <c r="E591" t="s">
+        <v>3341</v>
+      </c>
+      <c r="F591" t="s" s="4">
+        <v>647</v>
+      </c>
+      <c r="G591" s="2">
         <v>43644</v>
       </c>
-      <c r="I568" s="2">
+      <c r="I591" s="2">
         <v>44739</v>
       </c>
-      <c r="K568" t="s">
-[...5 lines deleted...]
-      <c r="N568" t="s">
+      <c r="K591" t="s">
+        <v>365</v>
+      </c>
+      <c r="L591" t="s">
+        <v>366</v>
+      </c>
+      <c r="N591" t="s">
         <v>33</v>
       </c>
-      <c r="O568" s="2">
+      <c r="O591" s="2">
         <v>43655</v>
       </c>
-      <c r="P568" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A569">
+      <c r="P591" t="s" s="3">
+        <v>3342</v>
+      </c>
+      <c r="Q591" t="s" s="3">
+        <v>3343</v>
+      </c>
+      <c r="R591" t="s" s="3">
+        <v>3344</v>
+      </c>
+      <c r="S591" t="s" s="3">
+        <v>3345</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592">
         <v>566</v>
       </c>
-      <c r="B569" t="s">
-[...5 lines deleted...]
-      <c r="D569" t="inlineStr">
+      <c r="B592" t="s">
+        <v>3346</v>
+      </c>
+      <c r="C592" t="s">
+        <v>3347</v>
+      </c>
+      <c r="D592" t="inlineStr">
         <is>
           <t>Sviluppo Economico, Attività Produttive e Ricerca - Area Programmazione e attuazione del Programma operativo FESR Lazio, assistenza all'Autorità di Gestione del POR FESR</t>
         </is>
       </c>
-      <c r="E569" t="s">
-[...5 lines deleted...]
-      <c r="G569" s="2">
+      <c r="E592" t="s">
+        <v>679</v>
+      </c>
+      <c r="F592" t="s">
+        <v>3348</v>
+      </c>
+      <c r="G592" s="2">
         <v>45905</v>
       </c>
-      <c r="I569" s="2">
+      <c r="I592" s="2">
         <v>47000</v>
       </c>
-      <c r="K569" t="inlineStr">
+      <c r="K592" t="inlineStr">
         <is>
           <t>Regolamenti (UE) 2020/2093, 2021/1058, 2021/1060, PR FESR Lazio 2021-2027 &amp;nbsp;approvato con Decisione C (2022) 7883 del 26 ottobre 2022, da ultimo modificato con Decisione C(2024) 6747 final del 26/9/2024, DGR n. 918 del 7 novembre 2024 di presa d’atto della Decisione C (2024) 6747 final del 26/9/2024</t>
         </is>
       </c>
-      <c r="L569" t="s">
-[...5 lines deleted...]
-      <c r="O569" s="2">
+      <c r="L592" t="s">
+        <v>3349</v>
+      </c>
+      <c r="N592" t="s">
+        <v>82</v>
+      </c>
+      <c r="O592" s="2">
         <v>45967</v>
       </c>
-      <c r="P569" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A570">
+      <c r="P592" t="s" s="3">
+        <v>3350</v>
+      </c>
+      <c r="Q592" t="s" s="3">
+        <v>3351</v>
+      </c>
+      <c r="R592" t="s" s="3">
+        <v>3352</v>
+      </c>
+      <c r="S592" t="s" s="3">
+        <v>3353</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593">
+        <v>538</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C593" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D593" t="s">
+        <v>120</v>
+      </c>
+      <c r="E593" t="s">
+        <v>3098</v>
+      </c>
+      <c r="F593" t="s">
+        <v>3355</v>
+      </c>
+      <c r="G593" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I593" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L593" t="s">
+        <v>562</v>
+      </c>
+      <c r="O593" s="2">
+        <v>45719</v>
+      </c>
+      <c r="P593" t="s" s="3">
+        <v>3356</v>
+      </c>
+      <c r="Q593" t="s" s="3">
+        <v>3357</v>
+      </c>
+      <c r="R593" t="s" s="3">
+        <v>3358</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594">
         <v>450</v>
       </c>
-      <c r="B570" t="s">
-[...14 lines deleted...]
-      <c r="G570" s="2">
+      <c r="B594" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C594" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D594" t="s">
+        <v>120</v>
+      </c>
+      <c r="E594" t="s">
+        <v>3107</v>
+      </c>
+      <c r="F594" t="s">
+        <v>1553</v>
+      </c>
+      <c r="G594" s="2">
         <v>45476</v>
       </c>
-      <c r="I570" s="2">
+      <c r="I594" s="2">
         <v>45657</v>
       </c>
-      <c r="L570" t="s">
-[...2 lines deleted...]
-      <c r="O570" s="2">
+      <c r="L594" t="s">
+        <v>1944</v>
+      </c>
+      <c r="O594" s="2">
         <v>45558</v>
       </c>
-      <c r="P570" t="s" s="3">
-[...51 lines deleted...]
-      <c r="A572">
+      <c r="P594" t="s" s="3">
+        <v>3359</v>
+      </c>
+      <c r="Q594" t="s" s="3">
+        <v>3360</v>
+      </c>
+      <c r="R594" t="s" s="3">
+        <v>3361</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595">
+        <v>666</v>
+      </c>
+      <c r="B595" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C595" t="s">
+        <v>3362</v>
+      </c>
+      <c r="D595" t="s">
+        <v>187</v>
+      </c>
+      <c r="E595" t="s">
+        <v>188</v>
+      </c>
+      <c r="F595" t="s">
+        <v>189</v>
+      </c>
+      <c r="G595" s="2">
+        <v>46097</v>
+      </c>
+      <c r="I595" s="2">
+        <v>46827</v>
+      </c>
+      <c r="L595" t="s">
+        <v>3363</v>
+      </c>
+      <c r="O595" s="2">
+        <v>46171</v>
+      </c>
+      <c r="P595" t="s" s="3">
+        <v>3364</v>
+      </c>
+      <c r="Q595" t="s" s="3">
+        <v>3365</v>
+      </c>
+      <c r="R595" t="s" s="3">
+        <v>3366</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596">
         <v>61</v>
       </c>
-      <c r="B572" t="s">
-[...8 lines deleted...]
-      <c r="E572" t="inlineStr">
+      <c r="B596" t="s">
+        <v>677</v>
+      </c>
+      <c r="C596" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D596" t="s">
+        <v>305</v>
+      </c>
+      <c r="E596" t="inlineStr">
         <is>
           <t>lavori di manutenzione alle scogliere in litorale Foce Verde Progetto n. 242/12 - Comune di Latina. Affidamento del servizio di coordinamento della sicurezza in fase di esecuzione</t>
         </is>
       </c>
-      <c r="F572">
+      <c r="F596">
         <v>11564</v>
       </c>
-      <c r="G572" s="2">
+      <c r="G596" s="2">
         <v>41400</v>
       </c>
-      <c r="I572" s="2">
+      <c r="I596" s="2">
         <v>42124</v>
       </c>
-      <c r="K572" t="s">
-[...11 lines deleted...]
-      <c r="O572" s="2">
+      <c r="K596" t="s">
+        <v>1640</v>
+      </c>
+      <c r="L596" t="s">
+        <v>3368</v>
+      </c>
+      <c r="M596" t="s">
+        <v>217</v>
+      </c>
+      <c r="N596" t="s">
+        <v>82</v>
+      </c>
+      <c r="O596" s="2">
         <v>42020</v>
       </c>
-      <c r="P572" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A573">
+      <c r="P596" t="s" s="3">
+        <v>3369</v>
+      </c>
+      <c r="Q596" t="s" s="3">
+        <v>3370</v>
+      </c>
+      <c r="R596" t="s" s="3">
+        <v>3371</v>
+      </c>
+      <c r="S596" t="s" s="3">
+        <v>3372</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597">
         <v>67</v>
       </c>
-      <c r="B573" t="s">
-[...8 lines deleted...]
-      <c r="E573" t="inlineStr">
+      <c r="B597" t="s">
+        <v>668</v>
+      </c>
+      <c r="C597" t="s">
+        <v>3373</v>
+      </c>
+      <c r="D597" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E597" t="inlineStr">
         <is>
           <t>Lavori di ristabilimento dell’area demaniale dello Scalo De Pinedo con sistemazione della banchina di magra in corrispondenza del porto di Ripetta in Roma. Collaudo statico e tecnico-amministrativo - Ing. Andrea Trabattoni</t>
         </is>
       </c>
-      <c r="F573" t="s">
-[...2 lines deleted...]
-      <c r="G573" s="2">
+      <c r="F597" t="s">
+        <v>3374</v>
+      </c>
+      <c r="G597" s="2">
         <v>41558</v>
       </c>
-      <c r="I573" s="2">
+      <c r="I597" s="2">
         <v>42004</v>
       </c>
-      <c r="K573" t="s">
-[...8 lines deleted...]
-      <c r="O573" s="2">
+      <c r="K597" t="s">
+        <v>2288</v>
+      </c>
+      <c r="L597" t="s">
+        <v>3375</v>
+      </c>
+      <c r="N597" t="s">
+        <v>82</v>
+      </c>
+      <c r="O597" s="2">
         <v>42023</v>
       </c>
-      <c r="P573" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A574">
+      <c r="P597" t="s" s="3">
+        <v>3376</v>
+      </c>
+      <c r="Q597" t="s" s="3">
+        <v>3377</v>
+      </c>
+      <c r="R597" t="s" s="3">
+        <v>3378</v>
+      </c>
+      <c r="S597" t="s" s="3">
+        <v>3379</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598">
         <v>89</v>
       </c>
-      <c r="B574" t="s">
-[...5 lines deleted...]
-      <c r="D574" t="inlineStr">
+      <c r="B598" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C598" t="s">
+        <v>3380</v>
+      </c>
+      <c r="D598" t="inlineStr">
         <is>
           <t>Direzione Regionale Programmazione Economica, Bilancio, Demanio e Patrimonio di concerto con la Direzione Regionale Risorse Umane e Sistemi Informativi - Area Programmazione Economica</t>
         </is>
       </c>
-      <c r="E574" t="s">
-[...5 lines deleted...]
-      <c r="G574" s="2">
+      <c r="E598" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F598" t="s" s="4">
+        <v>533</v>
+      </c>
+      <c r="G598" s="2">
         <v>42198</v>
       </c>
-      <c r="I574" s="2">
+      <c r="I598" s="2">
         <v>42309</v>
       </c>
-      <c r="J574" t="inlineStr">
+      <c r="J598" t="inlineStr">
         <is>
           <t>Termine consulenza 12/07/2017. Ha rinunciato all'incarico a partire dal 01/11/2015 con comunicazione con posta certificata del giorno 11 maggio 2016, prot. n.247781 di pari data. Presa d'atto delle dimissione con atto G08846 del 02/08/2016</t>
         </is>
       </c>
-      <c r="K574" t="s">
-[...8 lines deleted...]
-      <c r="O574" s="2">
+      <c r="K598" t="s">
+        <v>1380</v>
+      </c>
+      <c r="L598" t="s">
+        <v>1381</v>
+      </c>
+      <c r="N598" t="s">
+        <v>82</v>
+      </c>
+      <c r="O598" s="2">
         <v>42348</v>
       </c>
-      <c r="P574" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A575">
+      <c r="P598" t="s" s="3">
+        <v>3381</v>
+      </c>
+      <c r="Q598" t="s" s="3">
+        <v>3382</v>
+      </c>
+      <c r="R598" t="s" s="3">
+        <v>3383</v>
+      </c>
+      <c r="S598" t="s" s="3">
+        <v>3384</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599">
+        <v>667</v>
+      </c>
+      <c r="B599" t="s">
+        <v>2149</v>
+      </c>
+      <c r="C599" t="s">
+        <v>3385</v>
+      </c>
+      <c r="D599" t="s">
+        <v>187</v>
+      </c>
+      <c r="E599" t="s">
+        <v>188</v>
+      </c>
+      <c r="F599" t="s">
+        <v>189</v>
+      </c>
+      <c r="G599" s="2">
+        <v>46083</v>
+      </c>
+      <c r="I599" s="2">
+        <v>46813</v>
+      </c>
+      <c r="L599" t="s">
+        <v>190</v>
+      </c>
+      <c r="O599" s="2">
+        <v>46171</v>
+      </c>
+      <c r="P599" t="s" s="3">
+        <v>3386</v>
+      </c>
+      <c r="Q599" t="s" s="3">
+        <v>3387</v>
+      </c>
+      <c r="R599" t="s" s="3">
+        <v>3388</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600">
+        <v>78</v>
+      </c>
+      <c r="B600" t="s">
+        <v>3389</v>
+      </c>
+      <c r="C600" t="s">
+        <v>3390</v>
+      </c>
+      <c r="D600" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E600" t="s">
+        <v>3391</v>
+      </c>
+      <c r="F600" t="s">
+        <v>3392</v>
+      </c>
+      <c r="G600" s="2">
+        <v>41907</v>
+      </c>
+      <c r="I600" s="2">
+        <v>42272</v>
+      </c>
+      <c r="K600" t="s">
+        <v>3393</v>
+      </c>
+      <c r="L600" t="s">
+        <v>3394</v>
+      </c>
+      <c r="N600" t="s">
+        <v>82</v>
+      </c>
+      <c r="O600" s="2">
+        <v>42144</v>
+      </c>
+      <c r="P600" t="s" s="3">
+        <v>3395</v>
+      </c>
+      <c r="Q600" t="s" s="3">
+        <v>3396</v>
+      </c>
+      <c r="R600" t="s" s="3">
+        <v>3397</v>
+      </c>
+      <c r="S600" t="s" s="3">
+        <v>3398</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601">
         <v>94</v>
       </c>
-      <c r="B575" t="s">
-[...14 lines deleted...]
-      <c r="G575" s="2">
+      <c r="B601" t="s">
+        <v>3389</v>
+      </c>
+      <c r="C601" t="s">
+        <v>3390</v>
+      </c>
+      <c r="D601" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E601" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F601" t="s">
+        <v>3400</v>
+      </c>
+      <c r="G601" s="2">
         <v>42271</v>
       </c>
-      <c r="I575" s="2">
+      <c r="I601" s="2">
         <v>42460</v>
       </c>
-      <c r="K575" t="s">
-[...8 lines deleted...]
-      <c r="O575" s="2">
+      <c r="K601" t="s">
+        <v>3401</v>
+      </c>
+      <c r="L601" t="s">
+        <v>3402</v>
+      </c>
+      <c r="N601" t="s">
+        <v>82</v>
+      </c>
+      <c r="O601" s="2">
         <v>42314</v>
       </c>
-      <c r="P575" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A576">
+      <c r="P601" t="s" s="3">
+        <v>3403</v>
+      </c>
+      <c r="Q601" t="s" s="3">
+        <v>3404</v>
+      </c>
+      <c r="R601" t="s" s="3">
+        <v>3405</v>
+      </c>
+      <c r="S601" t="s" s="3">
+        <v>3406</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602">
+        <v>40</v>
+      </c>
+      <c r="B602" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C602" t="s">
+        <v>3407</v>
+      </c>
+      <c r="D602" t="s">
+        <v>326</v>
+      </c>
+      <c r="E602" t="s">
+        <v>327</v>
+      </c>
+      <c r="F602" t="s" s="4">
         <v>78</v>
       </c>
-      <c r="B576" t="s">
-[...46 lines deleted...]
-      <c r="A577">
+      <c r="G602" s="2">
+        <v>41688</v>
+      </c>
+      <c r="I602" s="2">
+        <v>42417</v>
+      </c>
+      <c r="K602" t="s">
+        <v>328</v>
+      </c>
+      <c r="L602" t="s">
+        <v>329</v>
+      </c>
+      <c r="M602" t="s">
+        <v>330</v>
+      </c>
+      <c r="N602" t="s">
+        <v>82</v>
+      </c>
+      <c r="O602" s="2">
+        <v>41971</v>
+      </c>
+      <c r="P602" t="s" s="3">
+        <v>3408</v>
+      </c>
+      <c r="Q602" t="s" s="3">
+        <v>3409</v>
+      </c>
+      <c r="R602" t="s" s="3">
+        <v>3410</v>
+      </c>
+      <c r="S602" t="s" s="3">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603">
         <v>189</v>
       </c>
-      <c r="B577" t="s">
-[...14 lines deleted...]
-      <c r="G577" s="2">
+      <c r="B603" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C603" t="s">
+        <v>3407</v>
+      </c>
+      <c r="D603" t="s">
+        <v>314</v>
+      </c>
+      <c r="E603" t="s">
+        <v>315</v>
+      </c>
+      <c r="F603" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G603" s="2">
         <v>43801</v>
       </c>
-      <c r="I577" s="2">
+      <c r="I603" s="2">
         <v>44531</v>
       </c>
-      <c r="K577" t="s">
-[...8 lines deleted...]
-      <c r="O577" s="2">
+      <c r="K603" t="s">
+        <v>80</v>
+      </c>
+      <c r="L603" t="s">
+        <v>316</v>
+      </c>
+      <c r="N603" t="s">
+        <v>82</v>
+      </c>
+      <c r="O603" s="2">
         <v>43488</v>
       </c>
-      <c r="P577" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A578">
+      <c r="P603" t="s" s="3">
+        <v>3411</v>
+      </c>
+      <c r="Q603" t="s" s="3">
+        <v>3412</v>
+      </c>
+      <c r="R603" t="s" s="3">
+        <v>3413</v>
+      </c>
+      <c r="S603" t="s" s="3">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604">
         <v>116</v>
       </c>
-      <c r="B578" t="s">
-[...14 lines deleted...]
-      <c r="G578" s="2">
+      <c r="B604" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C604" t="s">
+        <v>3407</v>
+      </c>
+      <c r="D604" t="s">
+        <v>76</v>
+      </c>
+      <c r="E604" t="s">
+        <v>77</v>
+      </c>
+      <c r="F604" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G604" s="2">
         <v>42642</v>
       </c>
-      <c r="I578" s="2">
+      <c r="I604" s="2">
         <v>43371</v>
       </c>
-      <c r="K578" t="s">
-[...8 lines deleted...]
-      <c r="O578" s="2">
+      <c r="K604" t="s">
+        <v>80</v>
+      </c>
+      <c r="L604" t="s">
+        <v>321</v>
+      </c>
+      <c r="N604" t="s">
+        <v>82</v>
+      </c>
+      <c r="O604" s="2">
         <v>42642</v>
       </c>
-      <c r="P578" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A579">
+      <c r="P604" t="s" s="3">
+        <v>3414</v>
+      </c>
+      <c r="Q604" t="s" s="3">
+        <v>3415</v>
+      </c>
+      <c r="R604" t="s" s="3">
+        <v>3416</v>
+      </c>
+      <c r="S604" t="s" s="3">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605">
+        <v>638</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C605" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D605" t="s">
         <v>40</v>
       </c>
-      <c r="B579" t="s">
-[...49 lines deleted...]
-      <c r="A580">
+      <c r="E605" t="s">
+        <v>346</v>
+      </c>
+      <c r="F605" t="s">
+        <v>42</v>
+      </c>
+      <c r="G605" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I605" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L605" t="s">
+        <v>43</v>
+      </c>
+      <c r="O605" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P605" t="s" s="3">
+        <v>3418</v>
+      </c>
+      <c r="Q605" t="s" s="3">
+        <v>3419</v>
+      </c>
+      <c r="R605" t="s" s="3">
+        <v>3420</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606">
+        <v>394</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C606" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D606" t="s">
+        <v>47</v>
+      </c>
+      <c r="E606" t="inlineStr">
+        <is>
+          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
+</t>
+        </is>
+      </c>
+      <c r="F606" t="s">
+        <v>48</v>
+      </c>
+      <c r="G606" s="2">
+        <v>44927</v>
+      </c>
+      <c r="I606" s="2">
+        <v>45657</v>
+      </c>
+      <c r="K606" t="s">
+        <v>350</v>
+      </c>
+      <c r="L606" t="s">
+        <v>351</v>
+      </c>
+      <c r="N606" t="s">
+        <v>51</v>
+      </c>
+      <c r="O606" s="2">
+        <v>44965</v>
+      </c>
+      <c r="P606" t="s" s="3">
+        <v>3421</v>
+      </c>
+      <c r="Q606" t="s" s="3">
+        <v>3422</v>
+      </c>
+      <c r="R606" t="s" s="3">
+        <v>3423</v>
+      </c>
+      <c r="S606" t="s" s="3">
+        <v>3424</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607">
+        <v>539</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C607" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D607" t="s">
+        <v>40</v>
+      </c>
+      <c r="E607" t="s">
+        <v>3425</v>
+      </c>
+      <c r="F607" t="s">
+        <v>782</v>
+      </c>
+      <c r="G607" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I607" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L607" t="s">
+        <v>3426</v>
+      </c>
+      <c r="O607" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P607" t="s" s="3">
+        <v>3427</v>
+      </c>
+      <c r="Q607" t="s" s="3">
+        <v>3428</v>
+      </c>
+      <c r="R607" t="s" s="3">
+        <v>3429</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608">
         <v>270</v>
       </c>
-      <c r="B580" t="s">
-[...8 lines deleted...]
-      <c r="E580" t="inlineStr">
+      <c r="B608" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C608" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D608" t="s">
+        <v>112</v>
+      </c>
+      <c r="E608" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 &amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="F580" t="s">
+      <c r="F608" t="s">
         <v>57</v>
       </c>
-      <c r="G580" s="2">
+      <c r="G608" s="2">
         <v>44578</v>
       </c>
-      <c r="I580" s="2">
+      <c r="I608" s="2">
         <v>44926</v>
       </c>
-      <c r="K580" t="s">
+      <c r="K608" t="s">
         <v>58</v>
       </c>
-      <c r="L580" t="s">
-[...2 lines deleted...]
-      <c r="O580" s="2">
+      <c r="L608" t="s">
+        <v>93</v>
+      </c>
+      <c r="O608" s="2">
         <v>44578</v>
       </c>
-      <c r="P580" t="s" s="3">
-[...8 lines deleted...]
-      <c r="S580" t="inlineStr" s="3">
+      <c r="P608" t="s" s="3">
+        <v>3430</v>
+      </c>
+      <c r="Q608" t="s" s="3">
+        <v>3431</v>
+      </c>
+      <c r="R608" t="s" s="3">
+        <v>3432</v>
+      </c>
+      <c r="S608" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
-    <row r="581">
-[...50 lines deleted...]
-      <c r="D582" t="s">
+    <row r="609">
+      <c r="A609">
+        <v>395</v>
+      </c>
+      <c r="B609" t="s">
+        <v>3433</v>
+      </c>
+      <c r="C609" t="s">
+        <v>3434</v>
+      </c>
+      <c r="D609" t="s">
         <v>47</v>
       </c>
-      <c r="E582" t="inlineStr">
+      <c r="E609" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="F582" t="s">
+      <c r="F609" t="s">
         <v>48</v>
       </c>
-      <c r="G582" s="2">
+      <c r="G609" s="2">
         <v>44927</v>
       </c>
-      <c r="I582" s="2">
+      <c r="I609" s="2">
         <v>45657</v>
       </c>
-      <c r="K582" t="s">
-[...2 lines deleted...]
-      <c r="L582" t="s">
+      <c r="K609" t="s">
+        <v>350</v>
+      </c>
+      <c r="L609" t="s">
+        <v>351</v>
+      </c>
+      <c r="N609" t="s">
+        <v>51</v>
+      </c>
+      <c r="O609" s="2">
+        <v>44965</v>
+      </c>
+      <c r="P609" t="s" s="3">
+        <v>3435</v>
+      </c>
+      <c r="Q609" t="s" s="3">
+        <v>3436</v>
+      </c>
+      <c r="R609" t="s" s="3">
+        <v>3437</v>
+      </c>
+      <c r="S609" t="s" s="3">
+        <v>3438</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610">
+        <v>637</v>
+      </c>
+      <c r="B610" t="s">
+        <v>3433</v>
+      </c>
+      <c r="C610" t="s">
+        <v>3434</v>
+      </c>
+      <c r="D610" t="s">
+        <v>40</v>
+      </c>
+      <c r="E610" t="s">
+        <v>3439</v>
+      </c>
+      <c r="F610" t="s">
+        <v>42</v>
+      </c>
+      <c r="G610" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I610" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L610" t="s">
+        <v>43</v>
+      </c>
+      <c r="N610" t="s">
+        <v>33</v>
+      </c>
+      <c r="O610" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P610" t="s" s="3">
+        <v>3440</v>
+      </c>
+      <c r="Q610" t="s" s="3">
+        <v>3441</v>
+      </c>
+      <c r="R610" t="s" s="3">
+        <v>3442</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611">
+        <v>305</v>
+      </c>
+      <c r="B611" t="s">
+        <v>3433</v>
+      </c>
+      <c r="C611" t="s">
+        <v>3434</v>
+      </c>
+      <c r="D611" t="s">
+        <v>56</v>
+      </c>
+      <c r="E611" t="inlineStr">
+        <is>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
+</t>
+        </is>
+      </c>
+      <c r="F611" t="s">
+        <v>57</v>
+      </c>
+      <c r="G611" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I611" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K611" t="s">
+        <v>58</v>
+      </c>
+      <c r="L611" t="s">
+        <v>93</v>
+      </c>
+      <c r="O611" s="2">
+        <v>44579</v>
+      </c>
+      <c r="P611" t="s" s="3">
+        <v>3443</v>
+      </c>
+      <c r="Q611" t="s" s="3">
+        <v>3444</v>
+      </c>
+      <c r="R611" t="s" s="3">
+        <v>3445</v>
+      </c>
+      <c r="S611" t="s" s="3">
+        <v>3446</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612">
+        <v>541</v>
+      </c>
+      <c r="B612" t="s">
+        <v>3433</v>
+      </c>
+      <c r="C612" t="s">
+        <v>3434</v>
+      </c>
+      <c r="D612" t="s">
+        <v>40</v>
+      </c>
+      <c r="E612" t="s">
+        <v>3425</v>
+      </c>
+      <c r="F612" t="s">
+        <v>98</v>
+      </c>
+      <c r="G612" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I612" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L612" t="s">
+        <v>3447</v>
+      </c>
+      <c r="O612" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P612" t="s" s="3">
+        <v>3448</v>
+      </c>
+      <c r="Q612" t="s" s="3">
+        <v>3449</v>
+      </c>
+      <c r="R612" t="s" s="3">
+        <v>3450</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613">
+        <v>117</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C613" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D613" t="s">
+        <v>76</v>
+      </c>
+      <c r="E613" t="s">
+        <v>77</v>
+      </c>
+      <c r="F613" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G613" s="2">
+        <v>42642</v>
+      </c>
+      <c r="I613" s="2">
+        <v>43371</v>
+      </c>
+      <c r="K613" t="s">
+        <v>80</v>
+      </c>
+      <c r="L613" t="s">
+        <v>321</v>
+      </c>
+      <c r="N613" t="s">
+        <v>82</v>
+      </c>
+      <c r="O613" s="2">
+        <v>42642</v>
+      </c>
+      <c r="P613" t="s" s="3">
+        <v>3452</v>
+      </c>
+      <c r="Q613" t="s" s="3">
+        <v>3453</v>
+      </c>
+      <c r="R613" t="s" s="3">
+        <v>3454</v>
+      </c>
+      <c r="S613" t="s" s="3">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614">
+        <v>41</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C614" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D614" t="s">
+        <v>326</v>
+      </c>
+      <c r="E614" t="s">
+        <v>327</v>
+      </c>
+      <c r="F614" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G614" s="2">
+        <v>41688</v>
+      </c>
+      <c r="I614" s="2">
+        <v>42417</v>
+      </c>
+      <c r="K614" t="s">
+        <v>328</v>
+      </c>
+      <c r="L614" t="s">
+        <v>329</v>
+      </c>
+      <c r="M614" t="s">
+        <v>330</v>
+      </c>
+      <c r="N614" t="s">
+        <v>82</v>
+      </c>
+      <c r="O614" s="2">
+        <v>41971</v>
+      </c>
+      <c r="P614" t="s" s="3">
+        <v>3455</v>
+      </c>
+      <c r="Q614" t="s" s="3">
+        <v>3456</v>
+      </c>
+      <c r="R614" t="s" s="3">
+        <v>3457</v>
+      </c>
+      <c r="S614" t="s" s="3">
         <v>334</v>
       </c>
-      <c r="N582" t="s">
-[...69 lines deleted...]
-      <c r="D584" t="s">
+    </row>
+    <row r="615">
+      <c r="A615">
+        <v>177</v>
+      </c>
+      <c r="B615" t="s">
+        <v>668</v>
+      </c>
+      <c r="C615" t="s">
+        <v>3458</v>
+      </c>
+      <c r="D615" t="s">
+        <v>150</v>
+      </c>
+      <c r="E615" t="s">
+        <v>3459</v>
+      </c>
+      <c r="F615" t="s">
+        <v>3460</v>
+      </c>
+      <c r="G615" s="2">
+        <v>43819</v>
+      </c>
+      <c r="I615" s="2">
+        <v>44914</v>
+      </c>
+      <c r="K615" t="s">
+        <v>206</v>
+      </c>
+      <c r="L615" t="s">
+        <v>3461</v>
+      </c>
+      <c r="N615" t="s">
+        <v>82</v>
+      </c>
+      <c r="O615" s="2">
+        <v>43822</v>
+      </c>
+      <c r="P615" t="s" s="3">
+        <v>3462</v>
+      </c>
+      <c r="Q615" t="s" s="3">
+        <v>3463</v>
+      </c>
+      <c r="R615" t="s" s="3">
+        <v>3464</v>
+      </c>
+      <c r="S615" t="s" s="3">
+        <v>3465</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616">
+        <v>329</v>
+      </c>
+      <c r="B616" t="s">
+        <v>3466</v>
+      </c>
+      <c r="C616" t="s">
+        <v>3467</v>
+      </c>
+      <c r="D616" t="s">
+        <v>295</v>
+      </c>
+      <c r="E616" t="s">
+        <v>413</v>
+      </c>
+      <c r="F616" t="s">
+        <v>297</v>
+      </c>
+      <c r="G616" s="2">
+        <v>44683</v>
+      </c>
+      <c r="I616" s="2">
+        <v>45412</v>
+      </c>
+      <c r="K616" t="s">
+        <v>414</v>
+      </c>
+      <c r="L616" t="s">
+        <v>415</v>
+      </c>
+      <c r="O616" s="2">
+        <v>44778</v>
+      </c>
+      <c r="P616" t="s" s="3">
+        <v>3468</v>
+      </c>
+      <c r="Q616" t="s" s="3">
+        <v>3469</v>
+      </c>
+      <c r="R616" t="s" s="3">
+        <v>3470</v>
+      </c>
+      <c r="S616" t="s" s="3">
+        <v>3471</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617">
+        <v>190</v>
+      </c>
+      <c r="B617" t="s">
+        <v>3466</v>
+      </c>
+      <c r="C617" t="s">
+        <v>3467</v>
+      </c>
+      <c r="D617" t="s">
+        <v>314</v>
+      </c>
+      <c r="E617" t="s">
+        <v>315</v>
+      </c>
+      <c r="F617" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G617" s="2">
+        <v>43801</v>
+      </c>
+      <c r="I617" s="2">
+        <v>44531</v>
+      </c>
+      <c r="K617" t="s">
+        <v>80</v>
+      </c>
+      <c r="L617" t="s">
+        <v>316</v>
+      </c>
+      <c r="N617" t="s">
+        <v>82</v>
+      </c>
+      <c r="O617" s="2">
+        <v>43488</v>
+      </c>
+      <c r="P617" t="s" s="3">
+        <v>3472</v>
+      </c>
+      <c r="Q617" t="s" s="3">
+        <v>3473</v>
+      </c>
+      <c r="R617" t="s" s="3">
+        <v>3474</v>
+      </c>
+      <c r="S617" t="s" s="3">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618">
+        <v>124</v>
+      </c>
+      <c r="B618" t="s">
+        <v>3466</v>
+      </c>
+      <c r="C618" t="s">
+        <v>3467</v>
+      </c>
+      <c r="D618" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E618" t="s">
+        <v>77</v>
+      </c>
+      <c r="F618" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G618" s="2">
+        <v>42695</v>
+      </c>
+      <c r="I618" s="2">
+        <v>43424</v>
+      </c>
+      <c r="K618" t="s">
+        <v>80</v>
+      </c>
+      <c r="L618" t="s">
+        <v>2139</v>
+      </c>
+      <c r="N618" t="s">
+        <v>82</v>
+      </c>
+      <c r="O618" s="2">
+        <v>42695</v>
+      </c>
+      <c r="P618" t="s" s="3">
+        <v>3475</v>
+      </c>
+      <c r="Q618" t="s" s="3">
+        <v>3476</v>
+      </c>
+      <c r="R618" t="s" s="3">
+        <v>3477</v>
+      </c>
+      <c r="S618" t="s" s="3">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619">
+        <v>668</v>
+      </c>
+      <c r="B619" t="s">
+        <v>3466</v>
+      </c>
+      <c r="C619" t="s">
+        <v>3467</v>
+      </c>
+      <c r="D619" t="s">
+        <v>187</v>
+      </c>
+      <c r="E619" t="s">
+        <v>188</v>
+      </c>
+      <c r="F619" t="s">
+        <v>189</v>
+      </c>
+      <c r="G619" s="2">
+        <v>46097</v>
+      </c>
+      <c r="I619" s="2">
+        <v>46827</v>
+      </c>
+      <c r="L619" t="s">
+        <v>190</v>
+      </c>
+      <c r="O619" s="2">
+        <v>46171</v>
+      </c>
+      <c r="P619" t="s" s="3">
+        <v>3478</v>
+      </c>
+      <c r="Q619" t="s" s="3">
+        <v>3479</v>
+      </c>
+      <c r="R619" t="s" s="3">
+        <v>3480</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620">
+        <v>212</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C620" t="s">
+        <v>3481</v>
+      </c>
+      <c r="D620" t="s">
+        <v>371</v>
+      </c>
+      <c r="E620" t="s">
+        <v>3482</v>
+      </c>
+      <c r="F620" t="s" s="4">
+        <v>3483</v>
+      </c>
+      <c r="G620" s="2">
+        <v>44188</v>
+      </c>
+      <c r="I620" s="2">
+        <v>44917</v>
+      </c>
+      <c r="L620" t="s">
+        <v>3484</v>
+      </c>
+      <c r="N620" t="s">
+        <v>82</v>
+      </c>
+      <c r="O620" s="2">
+        <v>44200</v>
+      </c>
+      <c r="P620" t="s" s="3">
+        <v>3485</v>
+      </c>
+      <c r="Q620" t="s" s="3">
+        <v>3486</v>
+      </c>
+      <c r="R620" t="s" s="3">
+        <v>3487</v>
+      </c>
+      <c r="S620" t="s" s="3">
+        <v>3488</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621">
+        <v>136</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C621" t="s">
+        <v>3481</v>
+      </c>
+      <c r="D621" t="s">
+        <v>3489</v>
+      </c>
+      <c r="E621" t="inlineStr">
+        <is>
+          <t>"Supporto all'adozione di interventi mirati alla tutela dei diritti dei minori e dei detenuti nonché dei soggetti vittime di violenza" - Incarico di Prestazione d'opera intellettuale </t>
+        </is>
+      </c>
+      <c r="F621" t="s" s="4">
+        <v>3288</v>
+      </c>
+      <c r="G621" s="2">
+        <v>42929</v>
+      </c>
+      <c r="I621" s="2">
+        <v>43658</v>
+      </c>
+      <c r="K621" t="s">
+        <v>3490</v>
+      </c>
+      <c r="L621" t="s">
+        <v>3491</v>
+      </c>
+      <c r="N621" t="s">
+        <v>82</v>
+      </c>
+      <c r="O621" s="2">
+        <v>42929</v>
+      </c>
+      <c r="P621" t="s" s="3">
+        <v>3492</v>
+      </c>
+      <c r="Q621" t="s" s="3">
+        <v>3493</v>
+      </c>
+      <c r="R621" t="s" s="3">
+        <v>3494</v>
+      </c>
+      <c r="S621" t="s" s="3">
+        <v>3495</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622">
+        <v>396</v>
+      </c>
+      <c r="B622" t="s">
+        <v>243</v>
+      </c>
+      <c r="C622" t="s">
+        <v>3496</v>
+      </c>
+      <c r="D622" t="s">
         <v>47</v>
       </c>
-      <c r="E584" t="inlineStr">
+      <c r="E622" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="F584" t="s">
+      <c r="F622" t="s">
         <v>48</v>
       </c>
-      <c r="G584" s="2">
+      <c r="G622" s="2">
         <v>44927</v>
       </c>
-      <c r="I584" s="2">
+      <c r="I622" s="2">
         <v>45657</v>
       </c>
-      <c r="K584" t="s">
-[...5 lines deleted...]
-      <c r="N584" t="s">
+      <c r="K622" t="s">
+        <v>350</v>
+      </c>
+      <c r="L622" t="s">
+        <v>351</v>
+      </c>
+      <c r="N622" t="s">
         <v>51</v>
       </c>
-      <c r="O584" s="2">
+      <c r="O622" s="2">
         <v>44965</v>
       </c>
-      <c r="P584" t="s" s="3">
-[...22 lines deleted...]
-      <c r="D585" t="s">
+      <c r="P622" t="s" s="3">
+        <v>3497</v>
+      </c>
+      <c r="Q622" t="s" s="3">
+        <v>3498</v>
+      </c>
+      <c r="R622" t="s" s="3">
+        <v>3499</v>
+      </c>
+      <c r="S622" t="s" s="3">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623">
+        <v>293</v>
+      </c>
+      <c r="B623" t="s">
+        <v>243</v>
+      </c>
+      <c r="C623" t="s">
+        <v>3496</v>
+      </c>
+      <c r="D623" t="s">
         <v>56</v>
       </c>
-      <c r="E585" t="inlineStr">
+      <c r="E623" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F585" t="s">
+      <c r="F623" t="s">
         <v>57</v>
       </c>
-      <c r="G585" s="2">
+      <c r="G623" s="2">
         <v>44578</v>
       </c>
-      <c r="I585" s="2">
+      <c r="I623" s="2">
         <v>44926</v>
       </c>
-      <c r="K585" t="s">
+      <c r="K623" t="s">
         <v>58</v>
       </c>
-      <c r="L585" t="s">
-[...2 lines deleted...]
-      <c r="O585" s="2">
+      <c r="L623" t="s">
+        <v>93</v>
+      </c>
+      <c r="O623" s="2">
         <v>44579</v>
       </c>
-      <c r="P585" t="s" s="3">
-[...22 lines deleted...]
-      <c r="D586" t="s">
+      <c r="P623" t="s" s="3">
+        <v>3501</v>
+      </c>
+      <c r="Q623" t="s" s="3">
+        <v>3502</v>
+      </c>
+      <c r="R623" t="s" s="3">
+        <v>3503</v>
+      </c>
+      <c r="S623" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624">
+        <v>542</v>
+      </c>
+      <c r="B624" t="s">
+        <v>243</v>
+      </c>
+      <c r="C624" t="s">
+        <v>3496</v>
+      </c>
+      <c r="D624" t="s">
         <v>40</v>
       </c>
-      <c r="E586" t="s">
-[...5 lines deleted...]
-      <c r="G586" s="2">
+      <c r="E624" t="s">
+        <v>1440</v>
+      </c>
+      <c r="F624" t="s">
+        <v>3504</v>
+      </c>
+      <c r="G624" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I624" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L624" t="s">
+        <v>65</v>
+      </c>
+      <c r="O624" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P624" t="s" s="3">
+        <v>3505</v>
+      </c>
+      <c r="Q624" t="s" s="3">
+        <v>3506</v>
+      </c>
+      <c r="R624" t="s" s="3">
+        <v>3507</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625">
+        <v>639</v>
+      </c>
+      <c r="B625" t="s">
+        <v>243</v>
+      </c>
+      <c r="C625" t="s">
+        <v>3496</v>
+      </c>
+      <c r="D625" t="s">
+        <v>40</v>
+      </c>
+      <c r="E625" t="s">
+        <v>2104</v>
+      </c>
+      <c r="F625" t="s">
+        <v>42</v>
+      </c>
+      <c r="G625" s="2">
         <v>46023</v>
       </c>
-      <c r="I586" s="2">
-[...5 lines deleted...]
-      <c r="N586" t="s">
+      <c r="I625" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L625" t="s">
+        <v>43</v>
+      </c>
+      <c r="N625" t="s">
         <v>33</v>
       </c>
-      <c r="O586" s="2">
-[...63 lines deleted...]
-      <c r="D588" t="s">
+      <c r="O625" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P625" t="s" s="3">
+        <v>3508</v>
+      </c>
+      <c r="Q625" t="s" s="3">
+        <v>3509</v>
+      </c>
+      <c r="R625" t="s" s="3">
+        <v>3510</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626">
+        <v>441</v>
+      </c>
+      <c r="B626" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C626" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D626" t="s">
+        <v>169</v>
+      </c>
+      <c r="F626" s="5">
+        <v>63.440</v>
+      </c>
+      <c r="G626" s="2">
+        <v>45476</v>
+      </c>
+      <c r="I626" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L626" t="s">
+        <v>171</v>
+      </c>
+      <c r="O626" s="2">
+        <v>45555</v>
+      </c>
+      <c r="P626" t="s" s="3">
+        <v>3511</v>
+      </c>
+      <c r="Q626" t="s" s="3">
+        <v>3512</v>
+      </c>
+      <c r="R626" t="s" s="3">
+        <v>3513</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627">
+        <v>348</v>
+      </c>
+      <c r="B627" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C627" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D627" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E627" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F627" t="s">
+        <v>2350</v>
+      </c>
+      <c r="G627" s="2">
+        <v>44880</v>
+      </c>
+      <c r="I627" s="2">
+        <v>45610</v>
+      </c>
+      <c r="K627" t="s">
+        <v>1227</v>
+      </c>
+      <c r="L627" t="s">
+        <v>2351</v>
+      </c>
+      <c r="N627" t="s">
+        <v>51</v>
+      </c>
+      <c r="O627" s="2">
+        <v>44917</v>
+      </c>
+      <c r="P627" t="s" s="3">
+        <v>3514</v>
+      </c>
+      <c r="Q627" t="s" s="3">
+        <v>3515</v>
+      </c>
+      <c r="R627" t="s" s="3">
+        <v>3516</v>
+      </c>
+      <c r="S627" t="s" s="3">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628">
+        <v>191</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C628" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D628" t="s">
         <v>314</v>
       </c>
-      <c r="E588" t="s">
+      <c r="E628" t="s">
         <v>315</v>
       </c>
-      <c r="F588" t="s" s="4">
-[...8 lines deleted...]
-      <c r="K588" t="s">
+      <c r="F628" t="s" s="4">
+        <v>78</v>
+      </c>
+      <c r="G628" s="2">
+        <v>43801</v>
+      </c>
+      <c r="I628" s="2">
+        <v>44531</v>
+      </c>
+      <c r="K628" t="s">
+        <v>80</v>
+      </c>
+      <c r="L628" t="s">
         <v>316</v>
       </c>
-      <c r="L588" t="s">
-[...49 lines deleted...]
-      <c r="K589" t="s">
+      <c r="N628" t="s">
+        <v>82</v>
+      </c>
+      <c r="O628" s="2">
+        <v>43488</v>
+      </c>
+      <c r="P628" t="s" s="3">
+        <v>3518</v>
+      </c>
+      <c r="Q628" t="s" s="3">
+        <v>3519</v>
+      </c>
+      <c r="R628" t="s" s="3">
+        <v>3520</v>
+      </c>
+      <c r="S628" t="s" s="3">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629">
         <v>73</v>
       </c>
-      <c r="L589" t="s">
-[...278 lines deleted...]
-      <c r="E595" t="inlineStr">
+      <c r="B629" t="s">
+        <v>3521</v>
+      </c>
+      <c r="C629" t="s">
+        <v>3522</v>
+      </c>
+      <c r="D629" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E629" t="inlineStr">
         <is>
-          <t>"Supporto all'adozione di interventi mirati alla tutela dei diritti dei minori e dei detenuti nonché dei soggetti vittime di violenza" - Incarico di Prestazione d'opera intellettuale </t>
+          <t>Progetto "Sperimentazione di un nuovo Sistema Informativo web based delle Malattie Infettive e definizione di un piano di implementazione in tutte le ASL del Lazio"</t>
         </is>
       </c>
-      <c r="F595" t="s" s="4">
-[...131 lines deleted...]
-      <c r="E598" t="inlineStr">
+      <c r="F629" t="s" s="4">
+        <v>3523</v>
+      </c>
+      <c r="G629" s="2">
+        <v>42080</v>
+      </c>
+      <c r="I629" s="2">
+        <v>42079</v>
+      </c>
+      <c r="J629" t="s">
+        <v>3524</v>
+      </c>
+      <c r="K629" t="s">
+        <v>1380</v>
+      </c>
+      <c r="L629" t="s">
+        <v>3525</v>
+      </c>
+      <c r="N629" t="s">
+        <v>82</v>
+      </c>
+      <c r="O629" s="2">
+        <v>42086</v>
+      </c>
+      <c r="P629" t="s" s="3">
+        <v>3526</v>
+      </c>
+      <c r="Q629" t="s" s="3">
+        <v>3527</v>
+      </c>
+      <c r="R629" t="s" s="3">
+        <v>3528</v>
+      </c>
+      <c r="S629" t="s" s="3">
+        <v>3529</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630">
+        <v>261</v>
+      </c>
+      <c r="B630" t="s">
+        <v>3530</v>
+      </c>
+      <c r="C630" t="s">
+        <v>3531</v>
+      </c>
+      <c r="D630" t="s">
+        <v>112</v>
+      </c>
+      <c r="E630" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F598" t="s">
+      <c r="F630" t="s">
         <v>57</v>
       </c>
-      <c r="G598" s="2">
+      <c r="G630" s="2">
         <v>44578</v>
       </c>
-      <c r="I598" s="2">
+      <c r="I630" s="2">
         <v>44926</v>
       </c>
-      <c r="K598" t="s">
+      <c r="K630" t="s">
         <v>58</v>
       </c>
-      <c r="L598" t="s">
-[...14 lines deleted...]
-      <c r="S598" t="inlineStr" s="3">
+      <c r="L630" t="s">
+        <v>93</v>
+      </c>
+      <c r="O630" s="2">
+        <v>44578</v>
+      </c>
+      <c r="P630" t="s" s="3">
+        <v>3532</v>
+      </c>
+      <c r="Q630" t="s" s="3">
+        <v>3533</v>
+      </c>
+      <c r="R630" t="s" s="3">
+        <v>3534</v>
+      </c>
+      <c r="S630" t="inlineStr" s="3">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
-    <row r="599">
-[...9 lines deleted...]
-      <c r="D599" t="s">
+    <row r="631">
+      <c r="A631">
+        <v>544</v>
+      </c>
+      <c r="B631" t="s">
+        <v>3530</v>
+      </c>
+      <c r="C631" t="s">
+        <v>3531</v>
+      </c>
+      <c r="D631" t="s">
+        <v>40</v>
+      </c>
+      <c r="E631" t="s">
+        <v>121</v>
+      </c>
+      <c r="F631" t="s">
+        <v>98</v>
+      </c>
+      <c r="G631" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I631" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L631" t="s">
+        <v>65</v>
+      </c>
+      <c r="O631" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P631" t="s" s="3">
+        <v>3535</v>
+      </c>
+      <c r="Q631" t="s" s="3">
+        <v>3536</v>
+      </c>
+      <c r="R631" t="s" s="3">
+        <v>3537</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632">
+        <v>640</v>
+      </c>
+      <c r="B632" t="s">
+        <v>3530</v>
+      </c>
+      <c r="C632" t="s">
+        <v>3531</v>
+      </c>
+      <c r="D632" t="s">
+        <v>40</v>
+      </c>
+      <c r="E632" t="s">
+        <v>3538</v>
+      </c>
+      <c r="F632" t="s">
+        <v>813</v>
+      </c>
+      <c r="G632" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I632" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L632" t="s">
+        <v>43</v>
+      </c>
+      <c r="O632" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P632" t="s" s="3">
+        <v>3539</v>
+      </c>
+      <c r="Q632" t="s" s="3">
+        <v>3540</v>
+      </c>
+      <c r="R632" t="s" s="3">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633">
+        <v>397</v>
+      </c>
+      <c r="B633" t="s">
+        <v>3530</v>
+      </c>
+      <c r="C633" t="s">
+        <v>3531</v>
+      </c>
+      <c r="D633" t="s">
         <v>47</v>
       </c>
-      <c r="E599" t="inlineStr">
+      <c r="E633" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="F599" t="s">
+      <c r="F633" t="s">
         <v>48</v>
       </c>
-      <c r="G599" s="2">
+      <c r="G633" s="2">
         <v>44927</v>
       </c>
-      <c r="I599" s="2">
+      <c r="I633" s="2">
         <v>45657</v>
       </c>
-      <c r="K599" t="s">
-[...5 lines deleted...]
-      <c r="N599" t="s">
+      <c r="K633" t="s">
+        <v>350</v>
+      </c>
+      <c r="L633" t="s">
+        <v>351</v>
+      </c>
+      <c r="N633" t="s">
         <v>51</v>
       </c>
-      <c r="O599" s="2">
+      <c r="O633" s="2">
         <v>44965</v>
       </c>
-      <c r="P599" t="s" s="3">
-[...28 lines deleted...]
-      <c r="G600" s="2">
+      <c r="P633" t="s" s="3">
+        <v>3542</v>
+      </c>
+      <c r="Q633" t="s" s="3">
+        <v>3543</v>
+      </c>
+      <c r="R633" t="s" s="3">
+        <v>3544</v>
+      </c>
+      <c r="S633" t="s" s="3">
+        <v>3545</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634">
+        <v>642</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C634" t="s">
+        <v>3546</v>
+      </c>
+      <c r="D634" t="s">
+        <v>40</v>
+      </c>
+      <c r="E634" t="inlineStr">
+        <is>
+          <t>Esperto PNRR - Ingegnere informatico (middle) mappatura processi - Proroga contratto (determinazione n. G05403/2026) - Addendum contratto (determinazione n. G06145/2026)&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="F634" t="s">
+        <v>1286</v>
+      </c>
+      <c r="G634" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I634" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L634" t="s">
+        <v>43</v>
+      </c>
+      <c r="N634" t="s">
+        <v>33</v>
+      </c>
+      <c r="O634" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P634" t="s" s="3">
+        <v>3547</v>
+      </c>
+      <c r="Q634" t="s" s="3">
+        <v>3548</v>
+      </c>
+      <c r="R634" t="s" s="3">
+        <v>3549</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635">
+        <v>451</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C635" t="s">
+        <v>3546</v>
+      </c>
+      <c r="D635" t="s">
+        <v>120</v>
+      </c>
+      <c r="E635" t="s">
+        <v>3550</v>
+      </c>
+      <c r="F635" t="s">
+        <v>1553</v>
+      </c>
+      <c r="G635" s="2">
+        <v>45492</v>
+      </c>
+      <c r="I635" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L635" t="s">
+        <v>1554</v>
+      </c>
+      <c r="O635" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P635" t="s" s="3">
+        <v>3551</v>
+      </c>
+      <c r="Q635" t="s" s="3">
+        <v>3552</v>
+      </c>
+      <c r="R635" t="s" s="3">
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636">
+        <v>543</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C636" t="s">
+        <v>3546</v>
+      </c>
+      <c r="D636" t="s">
+        <v>120</v>
+      </c>
+      <c r="E636" t="s">
+        <v>3554</v>
+      </c>
+      <c r="F636" t="s">
+        <v>3555</v>
+      </c>
+      <c r="G636" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I636" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L636" t="s">
+        <v>65</v>
+      </c>
+      <c r="O636" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P636" t="s" s="3">
+        <v>3556</v>
+      </c>
+      <c r="Q636" t="s" s="3">
+        <v>3557</v>
+      </c>
+      <c r="R636" t="s" s="3">
+        <v>3558</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637">
+        <v>669</v>
+      </c>
+      <c r="B637" t="s">
+        <v>3559</v>
+      </c>
+      <c r="C637" t="s">
+        <v>3560</v>
+      </c>
+      <c r="D637" t="s">
+        <v>187</v>
+      </c>
+      <c r="E637" t="s">
+        <v>188</v>
+      </c>
+      <c r="F637" t="s">
+        <v>189</v>
+      </c>
+      <c r="G637" s="2">
+        <v>46084</v>
+      </c>
+      <c r="I637" s="2">
+        <v>46813</v>
+      </c>
+      <c r="L637" t="s">
+        <v>190</v>
+      </c>
+      <c r="O637" s="2">
+        <v>46171</v>
+      </c>
+      <c r="P637" t="s" s="3">
+        <v>3561</v>
+      </c>
+      <c r="Q637" t="s" s="3">
+        <v>3562</v>
+      </c>
+      <c r="R637" t="s" s="3">
+        <v>3563</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638">
+        <v>641</v>
+      </c>
+      <c r="B638" t="s">
+        <v>362</v>
+      </c>
+      <c r="C638" t="s">
+        <v>3564</v>
+      </c>
+      <c r="D638" t="s">
+        <v>40</v>
+      </c>
+      <c r="E638" t="s">
+        <v>3565</v>
+      </c>
+      <c r="F638" t="s">
+        <v>42</v>
+      </c>
+      <c r="G638" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I638" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L638" t="s">
+        <v>43</v>
+      </c>
+      <c r="O638" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P638" t="s" s="3">
+        <v>3566</v>
+      </c>
+      <c r="Q638" t="s" s="3">
+        <v>3567</v>
+      </c>
+      <c r="R638" t="s" s="3">
+        <v>3568</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639">
+        <v>552</v>
+      </c>
+      <c r="B639" t="s">
+        <v>362</v>
+      </c>
+      <c r="C639" t="s">
+        <v>3564</v>
+      </c>
+      <c r="D639" t="s">
+        <v>120</v>
+      </c>
+      <c r="E639" t="s">
+        <v>3569</v>
+      </c>
+      <c r="F639" t="s">
+        <v>98</v>
+      </c>
+      <c r="G639" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I639" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L639" t="s">
+        <v>65</v>
+      </c>
+      <c r="O639" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P639" t="s" s="3">
+        <v>3570</v>
+      </c>
+      <c r="Q639" t="s" s="3">
+        <v>3571</v>
+      </c>
+      <c r="R639" t="s" s="3">
+        <v>3572</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640">
+        <v>452</v>
+      </c>
+      <c r="B640" t="s">
+        <v>362</v>
+      </c>
+      <c r="C640" t="s">
+        <v>3564</v>
+      </c>
+      <c r="D640" t="s">
+        <v>120</v>
+      </c>
+      <c r="E640" t="s">
+        <v>3573</v>
+      </c>
+      <c r="F640" t="s">
+        <v>2065</v>
+      </c>
+      <c r="G640" s="2">
         <v>45476</v>
       </c>
-      <c r="I600" s="2">
+      <c r="I640" s="2">
         <v>45657</v>
       </c>
-      <c r="L600" t="s">
-[...96 lines deleted...]
-      <c r="N602" t="s">
+      <c r="L640" t="s">
+        <v>1457</v>
+      </c>
+      <c r="O640" s="2">
+        <v>45562</v>
+      </c>
+      <c r="P640" t="s" s="3">
+        <v>3574</v>
+      </c>
+      <c r="Q640" t="s" s="3">
+        <v>3575</v>
+      </c>
+      <c r="R640" t="s" s="3">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641">
+        <v>454</v>
+      </c>
+      <c r="B641" t="s">
+        <v>3577</v>
+      </c>
+      <c r="C641" t="s">
+        <v>3578</v>
+      </c>
+      <c r="D641" t="s">
+        <v>120</v>
+      </c>
+      <c r="E641" t="s">
+        <v>872</v>
+      </c>
+      <c r="F641" t="s">
+        <v>2065</v>
+      </c>
+      <c r="G641" s="2">
+        <v>45476</v>
+      </c>
+      <c r="I641" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L641" t="s">
+        <v>1457</v>
+      </c>
+      <c r="O641" s="2">
+        <v>45558</v>
+      </c>
+      <c r="P641" t="s" s="3">
+        <v>3579</v>
+      </c>
+      <c r="Q641" t="s" s="3">
+        <v>3580</v>
+      </c>
+      <c r="R641" t="s" s="3">
+        <v>3581</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642">
+        <v>546</v>
+      </c>
+      <c r="B642" t="s">
+        <v>3577</v>
+      </c>
+      <c r="C642" t="s">
+        <v>3578</v>
+      </c>
+      <c r="D642" t="s">
+        <v>120</v>
+      </c>
+      <c r="E642" t="s">
+        <v>63</v>
+      </c>
+      <c r="F642" t="s">
+        <v>3582</v>
+      </c>
+      <c r="G642" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I642" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L642" t="s">
+        <v>65</v>
+      </c>
+      <c r="O642" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P642" t="s" s="3">
+        <v>3583</v>
+      </c>
+      <c r="Q642" t="s" s="3">
+        <v>3584</v>
+      </c>
+      <c r="R642" t="s" s="3">
+        <v>3585</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643">
+        <v>330</v>
+      </c>
+      <c r="B643" t="s">
+        <v>3586</v>
+      </c>
+      <c r="C643" t="s">
+        <v>3578</v>
+      </c>
+      <c r="D643" t="s">
+        <v>295</v>
+      </c>
+      <c r="E643" t="s">
+        <v>413</v>
+      </c>
+      <c r="F643" t="s">
+        <v>297</v>
+      </c>
+      <c r="G643" s="2">
+        <v>44683</v>
+      </c>
+      <c r="I643" s="2">
+        <v>45412</v>
+      </c>
+      <c r="K643" t="s">
+        <v>414</v>
+      </c>
+      <c r="L643" t="s">
+        <v>415</v>
+      </c>
+      <c r="O643" s="2">
+        <v>44778</v>
+      </c>
+      <c r="P643" t="s" s="3">
+        <v>3587</v>
+      </c>
+      <c r="Q643" t="s" s="3">
+        <v>3588</v>
+      </c>
+      <c r="R643" t="s" s="3">
+        <v>3589</v>
+      </c>
+      <c r="S643" t="s" s="3">
+        <v>3590</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644">
+        <v>643</v>
+      </c>
+      <c r="B644" t="s">
+        <v>3577</v>
+      </c>
+      <c r="C644" t="s">
+        <v>3578</v>
+      </c>
+      <c r="D644" t="s">
+        <v>40</v>
+      </c>
+      <c r="E644" t="s">
+        <v>63</v>
+      </c>
+      <c r="F644" t="s">
+        <v>3591</v>
+      </c>
+      <c r="G644" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I644" s="2">
+        <v>46142</v>
+      </c>
+      <c r="L644" t="s">
+        <v>43</v>
+      </c>
+      <c r="N644" t="s">
+        <v>33</v>
+      </c>
+      <c r="O644" s="2">
+        <v>46073</v>
+      </c>
+      <c r="P644" t="s" s="3">
+        <v>3592</v>
+      </c>
+      <c r="Q644" t="s" s="3">
+        <v>3593</v>
+      </c>
+      <c r="R644" t="s" s="3">
+        <v>3594</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645">
+        <v>545</v>
+      </c>
+      <c r="B645" t="s">
+        <v>3595</v>
+      </c>
+      <c r="C645" t="s">
+        <v>3596</v>
+      </c>
+      <c r="D645" t="s">
+        <v>120</v>
+      </c>
+      <c r="E645" t="s">
+        <v>3425</v>
+      </c>
+      <c r="F645" t="s">
+        <v>1280</v>
+      </c>
+      <c r="G645" s="2">
+        <v>45664</v>
+      </c>
+      <c r="I645" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L645" t="s">
+        <v>65</v>
+      </c>
+      <c r="O645" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P645" t="s" s="3">
+        <v>3597</v>
+      </c>
+      <c r="Q645" t="s" s="3">
+        <v>3598</v>
+      </c>
+      <c r="R645" t="s" s="3">
+        <v>3599</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646">
+        <v>398</v>
+      </c>
+      <c r="B646" t="s">
+        <v>3595</v>
+      </c>
+      <c r="C646" t="s">
+        <v>3596</v>
+      </c>
+      <c r="D646" t="s">
+        <v>47</v>
+      </c>
+      <c r="E646" t="inlineStr">
+        <is>
+          <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
+</t>
+        </is>
+      </c>
+      <c r="F646" t="s">
+        <v>3600</v>
+      </c>
+      <c r="G646" s="2">
+        <v>44927</v>
+      </c>
+      <c r="I646" s="2">
+        <v>45657</v>
+      </c>
+      <c r="K646" t="s">
+        <v>350</v>
+      </c>
+      <c r="L646" t="s">
+        <v>351</v>
+      </c>
+      <c r="N646" t="s">
         <v>51</v>
       </c>
-      <c r="O602" s="2">
-[...124 lines deleted...]
-      <c r="E605" t="inlineStr">
+      <c r="O646" s="2">
+        <v>44965</v>
+      </c>
+      <c r="P646" t="s" s="3">
+        <v>3601</v>
+      </c>
+      <c r="Q646" t="s" s="3">
+        <v>3602</v>
+      </c>
+      <c r="R646" t="s" s="3">
+        <v>3603</v>
+      </c>
+      <c r="S646" t="s" s="3">
+        <v>3604</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647">
+        <v>299</v>
+      </c>
+      <c r="B647" t="s">
+        <v>3595</v>
+      </c>
+      <c r="C647" t="s">
+        <v>3596</v>
+      </c>
+      <c r="D647" t="s">
+        <v>56</v>
+      </c>
+      <c r="E647" t="inlineStr">
         <is>
           <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
 </t>
         </is>
       </c>
-      <c r="F605" t="s">
+      <c r="F647" t="s">
+        <v>3605</v>
+      </c>
+      <c r="G647" s="2">
+        <v>44578</v>
+      </c>
+      <c r="I647" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K647" t="s">
+        <v>58</v>
+      </c>
+      <c r="L647" t="s">
+        <v>59</v>
+      </c>
+      <c r="O647" s="2">
+        <v>44579</v>
+      </c>
+      <c r="P647" t="s" s="3">
+        <v>3606</v>
+      </c>
+      <c r="Q647" t="s" s="3">
+        <v>3607</v>
+      </c>
+      <c r="R647" t="s" s="3">
+        <v>3608</v>
+      </c>
+      <c r="S647" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648">
+        <v>644</v>
+      </c>
+      <c r="B648" t="s">
+        <v>3595</v>
+      </c>
+      <c r="C648" t="s">
+        <v>3596</v>
+      </c>
+      <c r="D648" t="s">
+        <v>40</v>
+      </c>
+      <c r="E648" t="s">
+        <v>3439</v>
+      </c>
+      <c r="F648" t="s">
+        <v>950</v>
+      </c>
+      <c r="G648" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I648" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L648" t="s">
+        <v>3609</v>
+      </c>
+      <c r="N648" t="s">
+        <v>33</v>
+      </c>
+      <c r="O648" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P648" t="s" s="3">
+        <v>3610</v>
+      </c>
+      <c r="Q648" t="s" s="3">
+        <v>3611</v>
+      </c>
+      <c r="R648" t="s" s="3">
+        <v>3612</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649">
+        <v>547</v>
+      </c>
+      <c r="B649" t="s">
+        <v>194</v>
+      </c>
+      <c r="C649" t="s">
+        <v>3613</v>
+      </c>
+      <c r="D649" t="s">
+        <v>120</v>
+      </c>
+      <c r="E649" t="s">
+        <v>940</v>
+      </c>
+      <c r="F649" t="s">
+        <v>98</v>
+      </c>
+      <c r="G649" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I649" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L649" t="s">
+        <v>65</v>
+      </c>
+      <c r="O649" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P649" t="s" s="3">
+        <v>3614</v>
+      </c>
+      <c r="Q649" t="s" s="3">
+        <v>3615</v>
+      </c>
+      <c r="R649" t="s" s="3">
+        <v>3616</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650">
+        <v>455</v>
+      </c>
+      <c r="B650" t="s">
+        <v>194</v>
+      </c>
+      <c r="C650" t="s">
+        <v>3613</v>
+      </c>
+      <c r="D650" t="s">
+        <v>120</v>
+      </c>
+      <c r="E650" t="s">
+        <v>945</v>
+      </c>
+      <c r="F650" t="s">
+        <v>2065</v>
+      </c>
+      <c r="G650" s="2">
+        <v>45476</v>
+      </c>
+      <c r="I650" s="2">
+        <v>45657</v>
+      </c>
+      <c r="L650" t="s">
+        <v>1457</v>
+      </c>
+      <c r="O650" s="2">
+        <v>45565</v>
+      </c>
+      <c r="P650" t="s" s="3">
+        <v>3617</v>
+      </c>
+      <c r="Q650" t="s" s="3">
+        <v>3618</v>
+      </c>
+      <c r="R650" t="s" s="3">
+        <v>3619</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651">
+        <v>647</v>
+      </c>
+      <c r="B651" t="s">
+        <v>194</v>
+      </c>
+      <c r="C651" t="s">
+        <v>3613</v>
+      </c>
+      <c r="D651" t="s">
+        <v>40</v>
+      </c>
+      <c r="E651" t="s">
+        <v>949</v>
+      </c>
+      <c r="F651" t="s">
+        <v>42</v>
+      </c>
+      <c r="G651" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I651" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L651" t="s">
+        <v>43</v>
+      </c>
+      <c r="N651" t="s">
+        <v>82</v>
+      </c>
+      <c r="O651" s="2">
+        <v>46163</v>
+      </c>
+      <c r="P651" t="s" s="3">
+        <v>3620</v>
+      </c>
+      <c r="Q651" t="s" s="3">
+        <v>3621</v>
+      </c>
+      <c r="R651" t="s" s="3">
+        <v>3622</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652">
+        <v>63</v>
+      </c>
+      <c r="B652" t="s">
+        <v>652</v>
+      </c>
+      <c r="C652" t="s">
+        <v>3623</v>
+      </c>
+      <c r="D652" t="s">
+        <v>305</v>
+      </c>
+      <c r="E652" t="inlineStr">
+        <is>
+          <t>Lavori di difesa costiera del tratto di litorale di Ostia Levante, dal canale dei Pescatori alla spiaggia di Castel Fusano - I stralcio - Affidamento dell'attività di rilievo batimetrico canale di accesso Porto di Anzio</t>
+        </is>
+      </c>
+      <c r="F652">
+        <v>3000</v>
+      </c>
+      <c r="G652" s="2">
+        <v>41124</v>
+      </c>
+      <c r="I652" s="2">
+        <v>41178</v>
+      </c>
+      <c r="K652" t="s">
+        <v>3624</v>
+      </c>
+      <c r="L652" t="s">
+        <v>307</v>
+      </c>
+      <c r="M652" t="s">
+        <v>217</v>
+      </c>
+      <c r="N652" t="s">
+        <v>82</v>
+      </c>
+      <c r="O652" s="2">
+        <v>42020</v>
+      </c>
+      <c r="P652" t="s" s="3">
+        <v>3625</v>
+      </c>
+      <c r="Q652" t="s" s="3">
+        <v>3626</v>
+      </c>
+      <c r="R652" t="s" s="3">
+        <v>3627</v>
+      </c>
+      <c r="S652" t="s" s="3">
+        <v>3628</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653">
+        <v>317</v>
+      </c>
+      <c r="B653" t="s">
+        <v>3629</v>
+      </c>
+      <c r="C653" t="s">
+        <v>3630</v>
+      </c>
+      <c r="D653" t="s">
+        <v>112</v>
+      </c>
+      <c r="E653" t="inlineStr">
+        <is>
+          <t>Incarico di collaborazione per il supporto alle amministrazioni territoriali nella gestione dei procedimenti amministrativi complessi, con particolare riferimento a quelli connessi all'attuazione del Piano nazionale di ripresa e resilienza, ai sensi dell'articolo 9 del decreto-legge 9 giugno 2021, n. 80, convertito con modificazioni dalla legge 6 agosto 2021, n. 113, del DPCM 12 novembre 2021 e del DM 14 ottobre 2021
+</t>
+        </is>
+      </c>
+      <c r="F653" t="s">
         <v>57</v>
       </c>
-      <c r="G605" s="2">
+      <c r="G653" s="2">
         <v>44578</v>
       </c>
-      <c r="I605" s="2">
+      <c r="I653" s="2">
         <v>44926</v>
       </c>
-      <c r="K605" t="s">
+      <c r="K653" t="s">
         <v>58</v>
       </c>
-      <c r="L605" t="s">
-[...14 lines deleted...]
-      <c r="S605" t="inlineStr" s="3">
+      <c r="L653" t="s">
+        <v>93</v>
+      </c>
+      <c r="O653" s="2">
+        <v>44585</v>
+      </c>
+      <c r="P653" t="s" s="3">
+        <v>3631</v>
+      </c>
+      <c r="Q653" t="s" s="3">
+        <v>3632</v>
+      </c>
+      <c r="R653" t="s" s="3">
+        <v>3633</v>
+      </c>
+      <c r="S653" t="inlineStr" s="3">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf</t>
         </is>
       </c>
     </row>
-    <row r="606">
-[...9 lines deleted...]
-      <c r="D606" t="s">
+    <row r="654">
+      <c r="A654">
+        <v>399</v>
+      </c>
+      <c r="B654" t="s">
+        <v>3629</v>
+      </c>
+      <c r="C654" t="s">
+        <v>3630</v>
+      </c>
+      <c r="D654" t="s">
         <v>47</v>
       </c>
-      <c r="E606" t="inlineStr">
+      <c r="E654" t="inlineStr">
         <is>
           <t>Incarico di esperto per il supporto tecnico-operativo all'Amministrazione nell'attività di gestione delle procedure complesse, in funzione dell'implementazione delle attività di semplificazione previste nel PNRR&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="F606" t="s">
+      <c r="F654" t="s">
         <v>48</v>
       </c>
-      <c r="G606" s="2">
+      <c r="G654" s="2">
         <v>44927</v>
       </c>
-      <c r="I606" s="2">
+      <c r="I654" s="2">
         <v>45657</v>
       </c>
-      <c r="K606" t="s">
-[...5 lines deleted...]
-      <c r="N606" t="s">
+      <c r="K654" t="s">
+        <v>350</v>
+      </c>
+      <c r="L654" t="s">
+        <v>351</v>
+      </c>
+      <c r="N654" t="s">
         <v>51</v>
       </c>
-      <c r="O606" s="2">
+      <c r="O654" s="2">
         <v>44965</v>
       </c>
-      <c r="P606" t="s" s="3">
-[...22 lines deleted...]
-      <c r="D607" t="s">
+      <c r="P654" t="s" s="3">
+        <v>3634</v>
+      </c>
+      <c r="Q654" t="s" s="3">
+        <v>3635</v>
+      </c>
+      <c r="R654" t="s" s="3">
+        <v>3636</v>
+      </c>
+      <c r="S654" t="s" s="3">
+        <v>3637</v>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655">
+        <v>548</v>
+      </c>
+      <c r="B655" t="s">
+        <v>3629</v>
+      </c>
+      <c r="C655" t="s">
+        <v>3630</v>
+      </c>
+      <c r="D655" t="s">
+        <v>120</v>
+      </c>
+      <c r="E655" t="s">
+        <v>3638</v>
+      </c>
+      <c r="F655" t="s">
+        <v>3639</v>
+      </c>
+      <c r="G655" s="2">
+        <v>45658</v>
+      </c>
+      <c r="I655" s="2">
+        <v>46022</v>
+      </c>
+      <c r="L655" t="s">
+        <v>65</v>
+      </c>
+      <c r="O655" s="2">
+        <v>45975</v>
+      </c>
+      <c r="P655" t="s" s="3">
+        <v>3640</v>
+      </c>
+      <c r="Q655" t="s" s="3">
+        <v>3641</v>
+      </c>
+      <c r="R655" t="s" s="3">
+        <v>3642</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656">
+        <v>648</v>
+      </c>
+      <c r="B656" t="s">
+        <v>3629</v>
+      </c>
+      <c r="C656" t="s">
+        <v>3630</v>
+      </c>
+      <c r="D656" t="s">
         <v>40</v>
       </c>
-      <c r="E607" t="s">
-[...11 lines deleted...]
-      <c r="L607" t="s">
+      <c r="E656" t="s">
+        <v>3643</v>
+      </c>
+      <c r="F656" t="s">
+        <v>813</v>
+      </c>
+      <c r="G656" s="2">
+        <v>46023</v>
+      </c>
+      <c r="I656" s="2">
+        <v>46203</v>
+      </c>
+      <c r="L656" t="s">
         <v>43</v>
       </c>
-      <c r="O607" s="2">
-[...989 lines deleted...]
-        <v>3479</v>
+      <c r="O656" s="2">
+        <v>46204</v>
+      </c>
+      <c r="P656" t="s" s="3">
+        <v>3644</v>
+      </c>
+      <c r="Q656" t="s" s="3">
+        <v>3645</v>
+      </c>
+      <c r="R656" t="s" s="3">
+        <v>3646</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="Q2" r:id="rId1" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Agnelli-Cinzia-Dich-incarichi-13112021.pdf"/>
     <hyperlink ref="R2" r:id="rId2" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Agnelli-Cinzia-Dich-conflitto-interesse-20122021.pdf"/>
     <hyperlink ref="P3" r:id="rId3" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_AGRO_MARIA_LUDOVICA_29032019.pdf"/>
     <hyperlink ref="Q3" r:id="rId4" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AGRO_MARIA_LUDOVICA_Dich_cariche_incarichi_30072019.pdf"/>
     <hyperlink ref="R3" r:id="rId5" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AGRO_MARIA_LUDOVICA_Dich_conflitto_interesse_09042019.pdf"/>
     <hyperlink ref="S3" r:id="rId6" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AGRO_MARIA_LUDOVICA_Attestazione_Direttore_30072019.pdf"/>
-    <hyperlink ref="P4" r:id="rId7" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-CV-2025.pdf"/>
-[...1 lines deleted...]
-    <hyperlink ref="R4" r:id="rId9" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P4" r:id="rId7" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-CV-25012026_0.pdf"/>
+    <hyperlink ref="Q4" r:id="rId8" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-autocertificazione-2026.pdf"/>
+    <hyperlink ref="R4" r:id="rId9" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-Attestaz-direttore-2026.pdf"/>
     <hyperlink ref="P5" r:id="rId10" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-Alessandra-CV-2023.pdf"/>
     <hyperlink ref="Q5" r:id="rId11" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-Alessandra-Dichiarazioni.pdf"/>
     <hyperlink ref="R5" r:id="rId12" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-Alessandra-Dichiarazioni_0.pdf"/>
     <hyperlink ref="S5" r:id="rId13" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-Alessandra-Attestazione-Direttore.pdf"/>
     <hyperlink ref="P6" r:id="rId14" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-Alessandra-CV.pdf"/>
     <hyperlink ref="Q6" r:id="rId15" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-Alessandra-Dichiarazione.pdf"/>
     <hyperlink ref="R6" r:id="rId16" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-Alessandra-Dichiarazione_0.pdf"/>
     <hyperlink ref="S6" r:id="rId17" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-Alessandra-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
-    <hyperlink ref="P7" r:id="rId18" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-CV-25012026_0.pdf"/>
-[...9 lines deleted...]
-    <hyperlink ref="S9" r:id="rId28" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Luca-Alessandra-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P7" r:id="rId18" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-CV-2025.pdf"/>
+    <hyperlink ref="Q7" r:id="rId19" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R7" r:id="rId20" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AJESE-ALESSANDRA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P8" r:id="rId21" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Luca-Alessandra-CV-08022023.pdf"/>
+    <hyperlink ref="Q8" r:id="rId22" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Luca-Alessandra-Dichiarazioni.pdf"/>
+    <hyperlink ref="R8" r:id="rId23" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Luca-Alessandra-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S8" r:id="rId24" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Luca-Alessandra-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P9" r:id="rId25" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_IADECOLA_ALESSANDRA_05032018.pdf"/>
+    <hyperlink ref="Q9" r:id="rId26" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IADECOLA_ALESSANDRA_Dich_cariche_incarichi_05032018.pdf"/>
+    <hyperlink ref="R9" r:id="rId27" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IADECOLA_ALESSANDRA_Dich_conflitto_interesse_23012018.pdf"/>
+    <hyperlink ref="S9" r:id="rId28" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IADECOLA_ALESSANDRA_Attestazione_Segretario_Generale.pdf"/>
     <hyperlink ref="P10" r:id="rId29" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-CV_0.pdf"/>
     <hyperlink ref="Q10" r:id="rId30" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-Dichiarazioni.pdf"/>
     <hyperlink ref="R10" r:id="rId31" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-Dichiarazioni_0.pdf"/>
     <hyperlink ref="S10" r:id="rId32" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-Attestazione-Direttore.pdf"/>
     <hyperlink ref="P11" r:id="rId33" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-CV.pdf"/>
     <hyperlink ref="Q11" r:id="rId34" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-Dichiarazione.pdf"/>
     <hyperlink ref="R11" r:id="rId35" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-Dichiarazione_0.pdf"/>
     <hyperlink ref="S11" r:id="rId36" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI'-Alessandro-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
-    <hyperlink ref="P12" r:id="rId37" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI-AESSANDRO-CV.pdf"/>
-[...29 lines deleted...]
-    <hyperlink ref="R20" r:id="rId67" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-PAOLA-ROSA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P12" r:id="rId37" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI-ALESSANDRO-CV.pdf"/>
+    <hyperlink ref="Q12" r:id="rId38" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI-ALESSANDRO-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R12" r:id="rId39" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI-ALESSANDRO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P13" r:id="rId40" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI-AESSANDRO-CV.pdf"/>
+    <hyperlink ref="Q13" r:id="rId41" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI-ALESSANDRO-autocertificazione.pdf"/>
+    <hyperlink ref="R13" r:id="rId42" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ALFI-ALESSANDRO-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P14" r:id="rId43" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-CV_0.pdf"/>
+    <hyperlink ref="Q14" r:id="rId44" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="R14" r:id="rId45" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-Dichiarazioni.pdf"/>
+    <hyperlink ref="S14" r:id="rId46" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P15" r:id="rId47" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-CV.pdf"/>
+    <hyperlink ref="Q15" r:id="rId48" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-Dichiarazione.pdf"/>
+    <hyperlink ref="R15" r:id="rId49" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S15" r:id="rId50" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-Giuseppe-Maria-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P16" r:id="rId51" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-GIUSEPPE-MARIA-CV-2026.pdf"/>
+    <hyperlink ref="Q16" r:id="rId52" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-GIUSEPPE-MARIA-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R16" r:id="rId53" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-GIUSEPPE-MARIA-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P17" r:id="rId54" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-GIUSEPPE-MARIA-CV-2025.pdf"/>
+    <hyperlink ref="Q17" r:id="rId55" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Amendola-Giuseppe-Maria-Dich-06032025.pdf"/>
+    <hyperlink ref="R17" r:id="rId56" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMENDOLA-GIUSEPPE-MARIA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P18" r:id="rId57" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-PAOLA-ROSA-CV-2025.pdf"/>
+    <hyperlink ref="Q18" r:id="rId58" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-PAOLA-ROSA-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R18" r:id="rId59" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-PAOLA-ROSA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P19" r:id="rId60" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-CV.pdf"/>
+    <hyperlink ref="Q19" r:id="rId61" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-Dichiarazione.pdf"/>
+    <hyperlink ref="R19" r:id="rId62" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S19" r:id="rId63" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P20" r:id="rId64" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-CV_0.pdf"/>
+    <hyperlink ref="Q20" r:id="rId65" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="R20" r:id="rId66" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-Dichiarazioni.pdf"/>
+    <hyperlink ref="S20" r:id="rId67" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANGELICO-Paola-Rosa-Attestazione-Direttore.pdf"/>
     <hyperlink ref="P21" r:id="rId68" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Annunziata_18112016.pdf"/>
     <hyperlink ref="Q21" r:id="rId69" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Annunziata_dich_incarichi_18112016.pdf"/>
     <hyperlink ref="R21" r:id="rId70" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Annunziata_dich_assenza_conflitto_interessi_1112016.pdf"/>
     <hyperlink ref="S21" r:id="rId71" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi_Annunziata_Bernardi_18112016.pdf"/>
     <hyperlink ref="P22" r:id="rId72" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ANTINELLI_ADRIANO.pdf"/>
     <hyperlink ref="Q22" r:id="rId73" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Antinelli_Adriano_dich_incarichi.pdf"/>
     <hyperlink ref="R22" r:id="rId74" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Antinelli_Adriano_conflitto_interessi.pdf"/>
     <hyperlink ref="P23" r:id="rId75" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ARCA__SILVIA_2019.pdf"/>
     <hyperlink ref="Q23" r:id="rId76" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARCA__SILVIA_dich_cariche_incarichi_18072019.pdf"/>
     <hyperlink ref="R23" r:id="rId77" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARCA__SILVIA_dich_assenza_conflitto_18072019.pdf"/>
     <hyperlink ref="S23" r:id="rId78" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARCA__SILVIA_attestazione_Direttore_18072019.pdf"/>
-    <hyperlink ref="P24" r:id="rId79" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-LUIGI-MASSIMILIANO-CV-2025.pdf"/>
-[...1 lines deleted...]
-    <hyperlink ref="R24" r:id="rId81" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-LUIGI-MASSIMILIANO-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P24" r:id="rId79" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-MASSIMILIANO-CV-def.pdf"/>
+    <hyperlink ref="Q24" r:id="rId80" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-MASSIMILIANO-Dich-sostitutiva-def.pdf"/>
+    <hyperlink ref="R24" r:id="rId81" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Arena-Luigi-Massimiliano-Attestazione-Direttore.pdf"/>
     <hyperlink ref="P25" r:id="rId82" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-LUIGI-MASSIMILIANO-CV-2026.pdf"/>
     <hyperlink ref="Q25" r:id="rId83" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-LUIGI-MASSIMILIANO-autocertificazione-2026.pdf"/>
     <hyperlink ref="R25" r:id="rId84" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-LUIGI-MASSIMILIANO-Attestaz-direttore-2026.pdf"/>
-    <hyperlink ref="P26" r:id="rId85" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-MASSIMILIANO-CV-def.pdf"/>
-[...252 lines deleted...]
-    <hyperlink ref="R96" r:id="rId338" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P26" r:id="rId85" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-LUIGI-MASSIMILIANO-CV-2025.pdf"/>
+    <hyperlink ref="Q26" r:id="rId86" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Arena-Luigi-Dich-06032025.pdf"/>
+    <hyperlink ref="R26" r:id="rId87" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARENA-LUIGI-MASSIMILIANO-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P27" r:id="rId88" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARRIGO-PAOLA-CV_0.pdf"/>
+    <hyperlink ref="Q27" r:id="rId89" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARRIGO-PAOLA-Dich-cariche-incarichi-2026.pdf"/>
+    <hyperlink ref="R27" r:id="rId90" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ARRIGO-PAOLA-Attestazione-Direttore-2026.pdf"/>
+    <hyperlink ref="P28" r:id="rId91" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ASOLE_2014_senzainfo.pdf"/>
+    <hyperlink ref="Q28" r:id="rId92" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_Dich_incarichi.pdf"/>
+    <hyperlink ref="R28" r:id="rId93" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S28" r:id="rId94" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Asole_Simona_Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P29" r:id="rId95" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_CV_20122019.pdf"/>
+    <hyperlink ref="Q29" r:id="rId96" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_Dich_incarichi_20122019.pdf"/>
+    <hyperlink ref="R29" r:id="rId97" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_Dich_ass_conflitto_interessi_20122019_Copia.pdf"/>
+    <hyperlink ref="S29" r:id="rId98" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_Att_assenza_conf_interessi_20122019.pdf"/>
+    <hyperlink ref="P30" r:id="rId99" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ASOLE_SIMONA.pdf"/>
+    <hyperlink ref="Q30" r:id="rId100" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_dich_svolgimento_incarichi.pdf"/>
+    <hyperlink ref="R30" r:id="rId101" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S30" r:id="rId102" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_attestazione_assenza_conflitto_interessi.pdf"/>
+    <hyperlink ref="P31" r:id="rId103" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_CV.pdf"/>
+    <hyperlink ref="Q31" r:id="rId104" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R31" r:id="rId105" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_dich_conflitto_interesse.pdf"/>
+    <hyperlink ref="S31" r:id="rId106" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ASOLE_SIMONA_attestazione_Direttore.pdf"/>
+    <hyperlink ref="P32" r:id="rId107" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ASOLE_SIMONA_15022018.pdf"/>
+    <hyperlink ref="Q32" r:id="rId108" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AOLE_SIMONA_Dich_cariche_incarichi_20062018.pdf"/>
+    <hyperlink ref="R32" r:id="rId109" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AOLE_SIMONA_Dich_conflitto_interesse_20062018.pdf"/>
+    <hyperlink ref="S32" r:id="rId110" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AOLE_SIMONA_Attestazione_Direttore_10072018.pdf"/>
+    <hyperlink ref="P34" r:id="rId111" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Lucia_Barberini.pdf"/>
+    <hyperlink ref="Q34" r:id="rId112" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Barberini_dich_conflitto__interesse.pdf"/>
+    <hyperlink ref="R34" r:id="rId113" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BARBERINI_Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="S34" r:id="rId114" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Barberini_dich_incarichi.pdf"/>
+    <hyperlink ref="P35" r:id="rId115" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BARCA_FLAVIA_20032019.pdf"/>
+    <hyperlink ref="Q35" r:id="rId116" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BARCA_FLAVIA_Dich_cariche_incarichi_30072019.pdf"/>
+    <hyperlink ref="R35" r:id="rId117" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BARCA_FLAVIA_Dich_conflitto_interesse_09042019.pdf"/>
+    <hyperlink ref="S35" r:id="rId118" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BARCA_FLAVIA_Attestazione_Direttore_30072019.pdf"/>
+    <hyperlink ref="P36" r:id="rId119" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BARTOLOMUCCI_BERNARDO_ANTONIO_PIETRO.pdf"/>
+    <hyperlink ref="Q36" r:id="rId120" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BARTOLOMUCCI_BERNARDO_ANTONIO_PIETRO_Dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R36" r:id="rId121" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BARTOLOMUCCI_BERNARDO_ANTONIO_PIETRO_Dich_assenza_conflitto_interessi.pdf"/>
+    <hyperlink ref="S36" r:id="rId122" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BARTOLOMUCCI_BERNARDO_ANTONIO_PIETRO_Attestaz_assenza_conflitto_interessi.pdf"/>
+    <hyperlink ref="P37" r:id="rId123" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/cv_bartolomucci_bernardo.pdf"/>
+    <hyperlink ref="Q37" r:id="rId124" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/bartolomucci_dichiarazione_incarichi.pdf"/>
+    <hyperlink ref="R37" r:id="rId125" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bartolomucci_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S37" r:id="rId126" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/bartolomucci_attestazione_insussistenza.pdf"/>
+    <hyperlink ref="P38" r:id="rId127" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BASILI_MAURIZIO.pdf"/>
+    <hyperlink ref="Q38" r:id="rId128" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BASILI_Dich_incarichi.pdf"/>
+    <hyperlink ref="R38" r:id="rId129" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BASILI_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S38" r:id="rId130" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BASILI_attestazione_insussistenza.pdf"/>
+    <hyperlink ref="P39" r:id="rId131" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BATTAGLIA-Alessandro-CV.pdf"/>
+    <hyperlink ref="Q39" r:id="rId132" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BATTAGLIA-Alessandro-Dichiarazione.pdf"/>
+    <hyperlink ref="R39" r:id="rId133" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BATTAGLIA-Alessandro-Dichiarazione_1.pdf"/>
+    <hyperlink ref="S39" r:id="rId134" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BATTAGLIA-Alessandro-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P40" r:id="rId135" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BATTISTINI-GRETA-CV.pdf"/>
+    <hyperlink ref="Q40" r:id="rId136" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BATTISTINI-GRETA-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R40" r:id="rId137" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BATTISTINI-GRETA-Dich-conflitto-ineresse.pdf"/>
+    <hyperlink ref="S40" r:id="rId138" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804.pdf"/>
+    <hyperlink ref="P41" r:id="rId139" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Bellacicco_Silvia.pdf"/>
+    <hyperlink ref="Q41" r:id="rId140" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellacicco_Dich_incarichi.pdf"/>
+    <hyperlink ref="R41" r:id="rId141" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellacicco_Silvia_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S41" r:id="rId142" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellacicco_attestazione_insussistenza.pdf"/>
+    <hyperlink ref="P42" r:id="rId143" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellante_Luigi_CV_10122020.pdf"/>
+    <hyperlink ref="Q42" r:id="rId144" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellante_Luigi_Dich_Incarichi.pdf"/>
+    <hyperlink ref="R42" r:id="rId145" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellante_Luigi_Dich_Conflitto_Interessi.pdf"/>
+    <hyperlink ref="S42" r:id="rId146" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf"/>
+    <hyperlink ref="P43" r:id="rId147" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellante_CV.pdf"/>
+    <hyperlink ref="Q43" r:id="rId148" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellante_dichiar_cert_incarichi.pdf"/>
+    <hyperlink ref="R43" r:id="rId149" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bellante_dichiar_atto_not.pdf"/>
+    <hyperlink ref="S43" r:id="rId150" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_interesse_G08389_21072016.pdf"/>
+    <hyperlink ref="P44" r:id="rId151" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Bellante_Luigi.pdf"/>
+    <hyperlink ref="Q44" r:id="rId152" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLANTE_Dich_incarichi.pdf"/>
+    <hyperlink ref="R44" r:id="rId153" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLANTE_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S44" r:id="rId154" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P45" r:id="rId155" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-DANIELA-CV-2025.pdf"/>
+    <hyperlink ref="Q45" r:id="rId156" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-DANIELA-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R45" r:id="rId157" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-DANIELA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P46" r:id="rId158" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-CV.pdf"/>
+    <hyperlink ref="Q46" r:id="rId159" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-Dichiarazione.pdf"/>
+    <hyperlink ref="R46" r:id="rId160" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S46" r:id="rId161" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P47" r:id="rId162" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-DANIELA-CV-2026.pdf"/>
+    <hyperlink ref="Q47" r:id="rId163" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-DANIELA-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R47" r:id="rId164" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-DANIELA-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P48" r:id="rId165" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-CV_0.pdf"/>
+    <hyperlink ref="Q48" r:id="rId166" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-Dichiarazioni.pdf"/>
+    <hyperlink ref="R48" r:id="rId167" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S48" r:id="rId168" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLO-Daniela-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P49" r:id="rId169" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BELLOTTI_ROSANNA_280032019.pdf"/>
+    <hyperlink ref="Q49" r:id="rId170" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLOTTI_ROSANNA_Dich_cariche_incarichi_30072019.pdf"/>
+    <hyperlink ref="R49" r:id="rId171" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLOTTI_ROSANNA_Dich_conflitto_interesse_11042019.pdf"/>
+    <hyperlink ref="S49" r:id="rId172" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BELLOTTI_ROSANNA_Attestazione_Direttore_30072019.pdf"/>
+    <hyperlink ref="P50" r:id="rId173" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BENEVOLO_08072019.pdf"/>
+    <hyperlink ref="Q50" r:id="rId174" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Cariche_BENEVOLO.pdf"/>
+    <hyperlink ref="R50" r:id="rId175" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Assenza_conflitto_BENEVOLO.pdf"/>
+    <hyperlink ref="S50" r:id="rId176" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_BENEVOLO.pdf"/>
+    <hyperlink ref="P51" r:id="rId177" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BENEVOLO_FRACESCO_CV_10062019.pdf"/>
+    <hyperlink ref="Q51" r:id="rId178" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BENEVOLO_FRACESCO_Attestazione_Direttore_29122020.pdf"/>
+    <hyperlink ref="P52" r:id="rId179" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Bernardi_18112016.pdf"/>
+    <hyperlink ref="Q52" r:id="rId180" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bernardi_dich_incarichi_18112016.pdf"/>
+    <hyperlink ref="R52" r:id="rId181" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bernardi_dich_assenza_conflitto_interessi_18112016.pdf"/>
+    <hyperlink ref="S52" r:id="rId182" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi_Annunziata_Bernardi_18112016.pdf"/>
+    <hyperlink ref="P53" r:id="rId183" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-CV_0.pdf"/>
+    <hyperlink ref="Q53" r:id="rId184" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="R53" r:id="rId185" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-Dichiarazioni.pdf"/>
+    <hyperlink ref="S53" r:id="rId186" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P54" r:id="rId187" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-CV.pdf"/>
+    <hyperlink ref="Q54" r:id="rId188" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-Dichiarazione.pdf"/>
+    <hyperlink ref="R54" r:id="rId189" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S54" r:id="rId190" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-Fabio-Orlando-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P55" r:id="rId191" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-FABIO-ORLANDO-CV-2026.pdf"/>
+    <hyperlink ref="Q55" r:id="rId192" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-FABIO-ORLANDO-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R55" r:id="rId193" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-FABIO-ORLANDO-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P56" r:id="rId194" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-FABIO-ORLANDO-CV-2025.pdf"/>
+    <hyperlink ref="Q56" r:id="rId195" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bernardini-Fabio-Orlando-Dich-06032025.pdf"/>
+    <hyperlink ref="R56" r:id="rId196" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BERNARDINI-FABIO-ORLANDO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P57" r:id="rId197" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BIANCHI_CATIA_01072015.pdf"/>
+    <hyperlink ref="Q57" r:id="rId198" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIANCHI_CATIA__DICH_INCARICHI_01072015.pdf"/>
+    <hyperlink ref="R57" r:id="rId199" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIANCHI_CATIA__DICH_INS_CONF_INTERESSI_ROCCAGIOVINE_01072015.pdf"/>
+    <hyperlink ref="S57" r:id="rId200" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIANCHI_CATIA__ATT.NE_INS_CONF_INTERESSI_ROCCAGIOVINE_01072015.pdf"/>
+    <hyperlink ref="P58" r:id="rId201" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BIANCHI_CATIA_01072015.pdf"/>
+    <hyperlink ref="Q58" r:id="rId202" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIANCHI_CATIA__DICH_INCARICHI_01072015.pdf"/>
+    <hyperlink ref="R58" r:id="rId203" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIANCHI_CATIA__DICH_INS_CONF_INTERESSI_PERCILE_01072015.pdf"/>
+    <hyperlink ref="S58" r:id="rId204" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIANCHI_CATIA__ATT.NE_INS_CONF_INTERESSI_PERCILE_01072015.pdf"/>
+    <hyperlink ref="P59" r:id="rId205" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIASI-VALENTINA-CV.pdf"/>
+    <hyperlink ref="Q59" r:id="rId206" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIASI-VALENTINA-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R59" r:id="rId207" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIASI-VALENTINA-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S59" r:id="rId208" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_0.pdf"/>
+    <hyperlink ref="P60" r:id="rId209" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIGIOTTI_FRANCESCO_CV_ott_2020.pdf"/>
+    <hyperlink ref="Q60" r:id="rId210" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_incarichi_cariche_Bigiotti_Francesco_18112020.pdf"/>
+    <hyperlink ref="R60" r:id="rId211" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_ass_conflitto_interessi_Bigiotti_Francesco_18112020.pdf"/>
+    <hyperlink ref="S60" r:id="rId212" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_assenza_confl_interessi_Direttore.pdf"/>
+    <hyperlink ref="P61" r:id="rId213" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIGIOTTI_FRANCESCO_CV_26112019.pdf"/>
+    <hyperlink ref="Q61" r:id="rId214" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIGIOTTI_FRANCESCO_dich_cariche_incarichi_26112019.pdf"/>
+    <hyperlink ref="R61" r:id="rId215" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIGIOTTI_FRANCESCO_dich_conflitto_interesse_26112019.pdf"/>
+    <hyperlink ref="S61" r:id="rId216" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BIGIOTTI_FRANCESCO_Attestaz_insuss_conflitto_interessi_26112019.pdf"/>
+    <hyperlink ref="P62" r:id="rId217" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Biolghini_Tiziana_18052020.pdf"/>
+    <hyperlink ref="Q62" r:id="rId218" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Biolghini_Tiziana_dich_cariche_incarichi_18052020.pdf"/>
+    <hyperlink ref="R62" r:id="rId219" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Biolghini_Tiziana_dich_ass_conflitto_interessi_15052020.pdf"/>
+    <hyperlink ref="S62" r:id="rId220" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/biolghini_tiziana_Attestaz_DIrettore_18052020.pdf"/>
+    <hyperlink ref="P63" r:id="rId221" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-CV_0.pdf"/>
+    <hyperlink ref="Q63" r:id="rId222" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="R63" r:id="rId223" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-Dichiarazioni.pdf"/>
+    <hyperlink ref="S63" r:id="rId224" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P64" r:id="rId225" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-PAOLA-CV-2025.pdf"/>
+    <hyperlink ref="Q64" r:id="rId226" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-PAOLA-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R64" r:id="rId227" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-PAOLA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P65" r:id="rId228" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-CV.pdf"/>
+    <hyperlink ref="Q65" r:id="rId229" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-Dichiarazione.pdf"/>
+    <hyperlink ref="R65" r:id="rId230" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S65" r:id="rId231" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-Paola-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P66" r:id="rId232" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-PAOLA-CV-2026.pdf"/>
+    <hyperlink ref="Q66" r:id="rId233" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-PAOLA-autocertificazione-2026.pdf"/>
+    <hyperlink ref="R66" r:id="rId234" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BOFFO-PAOLA-Attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P68" r:id="rId235" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-PASQUALE-CV-2025-DEF.pdf"/>
+    <hyperlink ref="Q68" r:id="rId236" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bondanese-Pasquale-Dich-06032025.pdf"/>
+    <hyperlink ref="R68" r:id="rId237" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-PASQUALE-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P69" r:id="rId238" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-CV_0.pdf"/>
+    <hyperlink ref="Q69" r:id="rId239" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-Dichiarazioni.pdf"/>
+    <hyperlink ref="R69" r:id="rId240" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S69" r:id="rId241" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P70" r:id="rId242" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-CV.pdf"/>
+    <hyperlink ref="Q70" r:id="rId243" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-Dichiarazione_0.pdf"/>
+    <hyperlink ref="R70" r:id="rId244" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-Dichiarazione.pdf"/>
+    <hyperlink ref="S70" r:id="rId245" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONDANESE-Pasquale-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P71" r:id="rId246" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONGARZONE-GIULIA-CV.pdf"/>
+    <hyperlink ref="Q71" r:id="rId247" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONGARZONE-GIULIA-Dich-cariche-incarichi-2026.pdf"/>
+    <hyperlink ref="R71" r:id="rId248" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONGARZONE-GIULIA-Attestazione-Direttore-2026.pdf"/>
+    <hyperlink ref="P72" r:id="rId249" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONOTTI-SAMIRA-CV.pdf"/>
+    <hyperlink ref="Q72" r:id="rId250" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONOTTI-SAMIRA-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R72" r:id="rId251" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONOTTI-SAMIRA-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S72" r:id="rId252" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_7.pdf"/>
+    <hyperlink ref="P73" r:id="rId253" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bonura-Alessandro-CV.pdf"/>
+    <hyperlink ref="Q73" r:id="rId254" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bonura-Alessandro-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R73" r:id="rId255" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bonura-Alessandro-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P74" r:id="rId256" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRAIDA-MATTEO-CV-2026.pdf"/>
+    <hyperlink ref="Q74" r:id="rId257" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRAIDA-MATTEO-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R74" r:id="rId258" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRAIDA-MATTEO-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P75" r:id="rId259" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRAIDA-MATTEO-CV-2025.pdf"/>
+    <hyperlink ref="Q75" r:id="rId260" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Braida-Matteo-Dich-06032025.pdf"/>
+    <hyperlink ref="R75" r:id="rId261" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRAIDA-MATTEO-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P76" r:id="rId262" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRAIDA-MATTEO-CV.pdf"/>
+    <hyperlink ref="Q76" r:id="rId263" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Braida-Matteo-Dich-sostitutiva-27092024.pdf"/>
+    <hyperlink ref="R76" r:id="rId264" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRAIDA-MATTEO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P77" r:id="rId265" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BRANCATI_08072019.pdf"/>
+    <hyperlink ref="Q77" r:id="rId266" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Cariche_BRANCATI.pdf"/>
+    <hyperlink ref="R77" r:id="rId267" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Assenza_conflitto_BRANCATI.pdf"/>
+    <hyperlink ref="S77" r:id="rId268" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_BRANCATI.pdf"/>
+    <hyperlink ref="T77" r:id="rId269" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRANCATI_RAFFAELE__Notifica_di_revoca.pdf"/>
+    <hyperlink ref="P78" r:id="rId270" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BRANCATI_RAFFAELE.pdf"/>
+    <hyperlink ref="Q78" r:id="rId271" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRANCATI_dich_incarichi.pdf"/>
+    <hyperlink ref="R78" r:id="rId272" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRANCATI_dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S78" r:id="rId273" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRANCATI_attestazione_insussistenza.pdf"/>
+    <hyperlink ref="P79" r:id="rId274" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BRITTELLI_ANGELA_05032018.pdf"/>
+    <hyperlink ref="Q79" r:id="rId275" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRITTELLI_ANGELA_Dich_cariche_incarichi_05032018.pdf"/>
+    <hyperlink ref="R79" r:id="rId276" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRITTELLI_ANGELA_Dich_conflitto_interesse_31012018.pdf"/>
+    <hyperlink ref="S79" r:id="rId277" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BRITTELLI_ANGELA_Attestazione_Segretario_Generale.pdf"/>
+    <hyperlink ref="P80" r:id="rId278" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Brunelli_Maria_Laura_CV_10122020.pdf"/>
+    <hyperlink ref="Q80" r:id="rId279" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Brunelli_Maria_Laura_Dich_Incarichi.pdf"/>
+    <hyperlink ref="R80" r:id="rId280" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Brunelli_Maria_Laura_Dich_Conflitto_Interessi.pdf"/>
+    <hyperlink ref="S80" r:id="rId281" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf"/>
+    <hyperlink ref="P81" r:id="rId282" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-CV.pdf"/>
+    <hyperlink ref="Q81" r:id="rId283" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-Dichiarazione_0.pdf"/>
+    <hyperlink ref="R81" r:id="rId284" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-Dichiarazione.pdf"/>
+    <hyperlink ref="S81" r:id="rId285" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P82" r:id="rId286" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-CV_0.pdf"/>
+    <hyperlink ref="Q82" r:id="rId287" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="R82" r:id="rId288" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-Dichiarazioni_1.pdf"/>
+    <hyperlink ref="S82" r:id="rId289" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-Teresa-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P83" r:id="rId290" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-TERESA-CV-2025.pdf"/>
+    <hyperlink ref="Q83" r:id="rId291" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Burrai-Teresa-Dich-06032025.pdf"/>
+    <hyperlink ref="R83" r:id="rId292" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BURRAI-TERESA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P84" r:id="rId293" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-CV_0.pdf"/>
+    <hyperlink ref="Q84" r:id="rId294" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-Dichiarazioni.pdf"/>
+    <hyperlink ref="R84" r:id="rId295" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S84" r:id="rId296" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P85" r:id="rId297" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-PAOLO-CV-2025-DEF.pdf"/>
+    <hyperlink ref="Q85" r:id="rId298" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cacurri-Paolo-Dich-06032025.pdf"/>
+    <hyperlink ref="R85" r:id="rId299" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-PAOLO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P86" r:id="rId300" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-CV.pdf"/>
+    <hyperlink ref="Q86" r:id="rId301" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-Dichiarazione.pdf"/>
+    <hyperlink ref="R86" r:id="rId302" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S86" r:id="rId303" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-Paolo-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P87" r:id="rId304" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-PAOLO-CV-2026.pdf"/>
+    <hyperlink ref="Q87" r:id="rId305" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-PAOLO-autocertificazione-2026.pdf"/>
+    <hyperlink ref="R87" r:id="rId306" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CACURRI-PAOLO-Attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P88" r:id="rId307" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CADDEO-ANGELA-MARIA-CV.pdf"/>
+    <hyperlink ref="Q88" r:id="rId308" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CADDEO-ANGELA-MARIA-Dichiarazione.pdf"/>
+    <hyperlink ref="R88" r:id="rId309" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CADDEO-ANGELA-MARIA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P89" r:id="rId310" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CAIAZZO_CATELLO.pdf"/>
+    <hyperlink ref="Q89" r:id="rId311" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAIAZZO_CATELLO_Dich_conflitto_interessi_07_03_2016.pdf"/>
+    <hyperlink ref="R89" r:id="rId312" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAIAZZO_CATELLO_Dich_incarichi_07_03_2016.pdf"/>
+    <hyperlink ref="S89" r:id="rId313" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAIAZZO_CATELLO_Dich_conflitto_interessi_28062017.pdf"/>
+    <hyperlink ref="T89" r:id="rId314" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAIAZZO_CATELLO_Dich_incarichi_28062017.pdf"/>
+    <hyperlink ref="U89" r:id="rId315" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAIAZZO_CATELLO_Attestazione_conflitto_interessi_28062017.pdf"/>
+    <hyperlink ref="P90" r:id="rId316" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Caiazzo.pdf"/>
+    <hyperlink ref="P91" r:id="rId317" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Caiazzo.pdf"/>
+    <hyperlink ref="Q91" r:id="rId318" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAIAZZO_CATELLO_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="R91" r:id="rId319" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Caiazzo_Dichiarazione_titolarit__incarichi.pdf"/>
+    <hyperlink ref="S91" r:id="rId320" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAIAZZO_CATELLO_Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P92" r:id="rId321" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALBUCCI-PAOLO-CV-2022.pdf"/>
+    <hyperlink ref="Q92" r:id="rId322" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calbucci-Paolo-Dich-carichi-incarichi-17092024.pdf"/>
+    <hyperlink ref="R92" r:id="rId323" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calbucci-Paolo-Attestazione-insuss-situaz-conflitto-interesse.pdf"/>
+    <hyperlink ref="P93" r:id="rId324" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Calbucci_Paolo.pdf"/>
+    <hyperlink ref="Q93" r:id="rId325" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALBUCCI_PAOLO_Dich_svolgim_incarichi.pdf"/>
+    <hyperlink ref="R93" r:id="rId326" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calbucci_Paolo_dich_insuss_conflitto_interesse.pdf"/>
+    <hyperlink ref="S93" r:id="rId327" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calbucci_Paolo_attestazione_insuss_conflitto_interesse.pdf"/>
+    <hyperlink ref="Q94" r:id="rId328" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calbucci-Paolo-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R94" r:id="rId329" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calbucci-Paolo-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S94" r:id="rId330" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calbucci-Paolo-Attestaz-insuss-conflitto-interessi.pdf"/>
+    <hyperlink ref="P95" r:id="rId331" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CALBUCCI_PAOLO_30072018.pdf"/>
+    <hyperlink ref="Q95" r:id="rId332" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALBUCCI_PAOLO_dich_cariche_incarichi_24092018.pdf"/>
+    <hyperlink ref="R95" r:id="rId333" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALBUCCI_PAOLO_dich_conflitto_interesse_24092018.pdf"/>
+    <hyperlink ref="S95" r:id="rId334" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALBUCCI_PAOLO_dich_attestazione_Direttore_24092018.pdf"/>
+    <hyperlink ref="P96" r:id="rId335" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CALBUCCI_08072019.pdf"/>
+    <hyperlink ref="Q96" r:id="rId336" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Cariche_CALBUCCI.pdf"/>
+    <hyperlink ref="R96" r:id="rId337" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Assenza_conflitto_CALBUCCI.pdf"/>
+    <hyperlink ref="S96" r:id="rId338" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_CALBUCCI.pdf"/>
     <hyperlink ref="P97" r:id="rId339" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Caldarola-Antonio-CV-06092024.pdf"/>
     <hyperlink ref="Q97" r:id="rId340" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-Dich-sostitutiva.pdf"/>
     <hyperlink ref="R97" r:id="rId341" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-Attestazione-Direttore-05092024.pdf"/>
-    <hyperlink ref="P99" r:id="rId342" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Campagna_Andrea.pdf"/>
-[...1868 lines deleted...]
-    <hyperlink ref="S629" r:id="rId2211" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P98" r:id="rId342" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-CV-2026.pdf"/>
+    <hyperlink ref="Q98" r:id="rId343" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R98" r:id="rId344" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P99" r:id="rId345" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-CV-2025-DEF.pdf"/>
+    <hyperlink ref="Q99" r:id="rId346" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-Dich-sostitutiva_0.pdf"/>
+    <hyperlink ref="R99" r:id="rId347" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CALDAROLA-ANTONIO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P101" r:id="rId348" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Campagna_Andrea.pdf"/>
+    <hyperlink ref="Q101" r:id="rId349" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Campagna_dich_conflitto__interesse.pdf"/>
+    <hyperlink ref="R101" r:id="rId350" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAMPAGNA_Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="S101" r:id="rId351" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Campagna_dich_incarichi.pdf"/>
+    <hyperlink ref="P102" r:id="rId352" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANALE-MARCO-CV-01042025.pdf"/>
+    <hyperlink ref="Q102" r:id="rId353" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANALE-MARCO-Dich-incarichi-cariche-26082025.pdf"/>
+    <hyperlink ref="R102" r:id="rId354" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANALE-MARCO-Dich-insuss-conflitto-interessi-26082025.pdf"/>
+    <hyperlink ref="S102" r:id="rId355" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANALE-MARCO-Attestazione-isuss-conflitto-interessi-12092025.pdf"/>
+    <hyperlink ref="P103" r:id="rId356" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-LIVIA-CV-2026.pdf"/>
+    <hyperlink ref="Q103" r:id="rId357" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-LIVIA-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R103" r:id="rId358" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-LIVIA-attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P104" r:id="rId359" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-LIVIA-CV-2025_0.pdf"/>
+    <hyperlink ref="Q104" r:id="rId360" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich-sost-Cannella-Livia-23122024.pdf"/>
+    <hyperlink ref="R104" r:id="rId361" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-LIVIA-Attestaz-Direttore_0.pdf"/>
+    <hyperlink ref="P105" r:id="rId362" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-Livia-CV.pdf"/>
+    <hyperlink ref="Q105" r:id="rId363" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cannella-Livia-Dich-Incarichi-30082022.pdf"/>
+    <hyperlink ref="R105" r:id="rId364" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-Livia-Dichiarazione.pdf"/>
+    <hyperlink ref="S105" r:id="rId365" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-Livia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P106" r:id="rId366" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-Livia-CV_0.pdf"/>
+    <hyperlink ref="Q106" r:id="rId367" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-Livia-Dichiarazioni.pdf"/>
+    <hyperlink ref="R106" r:id="rId368" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-Livia-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S106" r:id="rId369" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CANNELLA-Livia-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P107" r:id="rId370" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Canu-Massimo-CV-30042026.pdf"/>
+    <hyperlink ref="Q107" r:id="rId371" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Canu-Massimo-Dich-svolgimento-incarichi-cariche-30042026.pdf"/>
+    <hyperlink ref="R107" r:id="rId372" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Canu-Massimo-Dich-assenza-conflitto-interesse-30042026.pdf"/>
+    <hyperlink ref="S107" r:id="rId373" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Canu-Massimo-Attestazione-Direttore-18082026.pdf"/>
+    <hyperlink ref="P108" r:id="rId374" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Capone_Eleonora_CV.pdf"/>
+    <hyperlink ref="Q108" r:id="rId375" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Capone_Eleonora_Dich_incarichi.pdf"/>
+    <hyperlink ref="R108" r:id="rId376" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Capone_Eleonora_Dich_Conflitto_Interessi.pdf"/>
+    <hyperlink ref="S108" r:id="rId377" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/E_Capone_C_Izzi__Attestazione_Direttore_2020_03.pdf"/>
+    <hyperlink ref="P109" r:id="rId378" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAPUTO-LEONARDO-MARIA-CV-19092024.pdf"/>
+    <hyperlink ref="Q109" r:id="rId379" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAPUTO-LEONARDO-MARIA-Dich-incarichi-cariche-29082025.pdf"/>
+    <hyperlink ref="R109" r:id="rId380" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAPUTO-LEONARDO-Dich-insuss-conflitto-interessi-29082025.pdf"/>
+    <hyperlink ref="S109" r:id="rId381" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CAPUTO-LEONARDO-MARIA-Attestazione-isuss-conflitto-interessi-15092025.pdf"/>
+    <hyperlink ref="P110" r:id="rId382" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARBONE-Santo-CV.pdf"/>
+    <hyperlink ref="Q110" r:id="rId383" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARBONE-Santo-Dichiarazioni.pdf"/>
+    <hyperlink ref="R110" r:id="rId384" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARBONE-Santo-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S110" r:id="rId385" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARBONE-Santo-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P111" r:id="rId386" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Santo-Carbone-CV-04102022.pdf"/>
+    <hyperlink ref="Q111" r:id="rId387" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni-Santo-Carbone-22072022.pdf"/>
+    <hyperlink ref="R111" r:id="rId388" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni-Santo-Carbone-22072022_0.pdf"/>
+    <hyperlink ref="S111" r:id="rId389" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-dir-Santo-Carbone-10082022.PDF"/>
+    <hyperlink ref="P112" r:id="rId390" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-CV_0.pdf"/>
+    <hyperlink ref="Q112" r:id="rId391" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-Dichiarazioni.pdf"/>
+    <hyperlink ref="R112" r:id="rId392" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S112" r:id="rId393" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P113" r:id="rId394" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-CV.pdf"/>
+    <hyperlink ref="Q113" r:id="rId395" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-Dichiarazione_0.pdf"/>
+    <hyperlink ref="R113" r:id="rId396" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-Dichiarazione_1.pdf"/>
+    <hyperlink ref="S113" r:id="rId397" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-Alessandro-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P114" r:id="rId398" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-ALESSANDRO-CV-2025.pdf"/>
+    <hyperlink ref="Q114" r:id="rId399" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-ALESSANDRO-Dichiarazione-2025.pdf"/>
+    <hyperlink ref="R114" r:id="rId400" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-ALESSANDRO-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P115" r:id="rId401" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-ALESSANDRO-CV-2026.pdf"/>
+    <hyperlink ref="Q115" r:id="rId402" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-ALESSANDRO-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R115" r:id="rId403" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARIANI-ALESSANDRO-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P116" r:id="rId404" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Carillo_CV.pdf"/>
+    <hyperlink ref="Q116" r:id="rId405" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Carillo_dich_cert_incar.pdf"/>
+    <hyperlink ref="R116" r:id="rId406" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Carillo_dichi_sost_atto_not.pdf"/>
+    <hyperlink ref="S116" r:id="rId407" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_interesse_G08389_21072016.pdf"/>
+    <hyperlink ref="P117" r:id="rId408" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Carillo_GIANNA.pdf"/>
+    <hyperlink ref="Q117" r:id="rId409" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARILLO_Dich_incarichi.pdf"/>
+    <hyperlink ref="R117" r:id="rId410" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARILLO_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S117" r:id="rId411" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P118" r:id="rId412" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARINI-CEMETRIO-CV-1.pdf"/>
+    <hyperlink ref="Q118" r:id="rId413" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARINI-CEMETRIO-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R118" r:id="rId414" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARINI-CEMETRIO-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S118" r:id="rId415" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARINI-CEMETRIO-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="T118" r:id="rId416" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARINI-CEMETRIO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P119" r:id="rId417" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-CV_0.pdf"/>
+    <hyperlink ref="Q119" r:id="rId418" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="R119" r:id="rId419" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-Dichiarazioni.pdf"/>
+    <hyperlink ref="S119" r:id="rId420" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P120" r:id="rId421" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-VALERIO-CV-2025_0.pdf"/>
+    <hyperlink ref="Q120" r:id="rId422" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-VALERIO-Dich-sostitutiva-2025-DEF.pdf"/>
+    <hyperlink ref="R120" r:id="rId423" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-VALERIO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P121" r:id="rId424" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-CV.pdf"/>
+    <hyperlink ref="Q121" r:id="rId425" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-Dichiarazione_0.pdf"/>
+    <hyperlink ref="R121" r:id="rId426" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-Dichiarazione.pdf"/>
+    <hyperlink ref="S121" r:id="rId427" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-Valerio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P122" r:id="rId428" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-VALERIO-CV-2026.pdf"/>
+    <hyperlink ref="Q122" r:id="rId429" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-VALERIO-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R122" r:id="rId430" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARLIN-VALERIO-Attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P123" r:id="rId431" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Carrubba_Cinzia_Teresa_CV_10122020.pdf"/>
+    <hyperlink ref="Q123" r:id="rId432" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Carrubba_Cinzia_Teresa_Dich_Incarichi.pdf"/>
+    <hyperlink ref="R123" r:id="rId433" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Carrubba_Cinzia_Teresa_Dich_Conflitto_Interessi.pdf"/>
+    <hyperlink ref="S123" r:id="rId434" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf"/>
+    <hyperlink ref="P124" r:id="rId435" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Caruso_Silvia_CV_10122020.pdf"/>
+    <hyperlink ref="Q124" r:id="rId436" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Caruso_Silvia_Dich_Incarichi.pdf"/>
+    <hyperlink ref="R124" r:id="rId437" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Caruso_Silvia_Dich_Conflitto_Interessi.pdf"/>
+    <hyperlink ref="S124" r:id="rId438" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf"/>
+    <hyperlink ref="P125" r:id="rId439" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-CV-2025.pdf"/>
+    <hyperlink ref="Q125" r:id="rId440" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R125" r:id="rId441" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Attestazione-Direttore-2025.pdf"/>
+    <hyperlink ref="P126" r:id="rId442" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-CV.pdf"/>
+    <hyperlink ref="Q126" r:id="rId443" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Dichiarazione.pdf"/>
+    <hyperlink ref="R126" r:id="rId444" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S126" r:id="rId445" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P127" r:id="rId446" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-GIUSEPPE-CV-2026.pdf"/>
+    <hyperlink ref="Q127" r:id="rId447" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-GIUSEPPE-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R127" r:id="rId448" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-GIUSEPPE-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P128" r:id="rId449" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-CV_0.pdf"/>
+    <hyperlink ref="Q128" r:id="rId450" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Dichiarazioni.pdf"/>
+    <hyperlink ref="R128" r:id="rId451" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S128" r:id="rId452" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAGRANDE-VISPI-Giuseppe-Attestazione-Direttore_0.pdf"/>
+    <hyperlink ref="P129" r:id="rId453" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASALI-PAOLA-CV.pdf"/>
+    <hyperlink ref="Q129" r:id="rId454" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASALI-PAOLA-Dichiarazione.pdf"/>
+    <hyperlink ref="R129" r:id="rId455" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASALI-PAOLA-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S129" r:id="rId456" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASALI-PAOLA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P130" r:id="rId457" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-MARIANNA-CV-2026.pdf"/>
+    <hyperlink ref="Q130" r:id="rId458" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-MARIANNA-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R130" r:id="rId459" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-MARIANNA-attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P131" r:id="rId460" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-CV-2025.pdf"/>
+    <hyperlink ref="Q131" r:id="rId461" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R131" r:id="rId462" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P132" r:id="rId463" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-CV_0.pdf"/>
+    <hyperlink ref="Q132" r:id="rId464" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Dichiarazioni-REV.pdf"/>
+    <hyperlink ref="R132" r:id="rId465" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Dichiarazioni-ID-385-02072026.pdf"/>
+    <hyperlink ref="S132" r:id="rId466" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P133" r:id="rId467" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cassarà-Benedetto-CV-15112021.pdf"/>
+    <hyperlink ref="Q133" r:id="rId468" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA'-Benedetto-Dich-cariche-incarichi-20220222.pdf"/>
+    <hyperlink ref="R133" r:id="rId469" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cassarà-Benedetto-Dich-conflitto-interess-15112021.pdf"/>
+    <hyperlink ref="S133" r:id="rId470" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA'-Benedetto-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P134" r:id="rId471" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA-BENEDETTO-CV-2025.pdf"/>
+    <hyperlink ref="Q134" r:id="rId472" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA-BENEDETTO-Dich-incarichi-2025.pdf"/>
+    <hyperlink ref="R134" r:id="rId473" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA-BENEDETTO-Attestazione-assenza-confl-interessi-2025.pdf"/>
+    <hyperlink ref="P135" r:id="rId474" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA'-BENEDETTO-CV.pdf"/>
+    <hyperlink ref="Q135" r:id="rId475" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA'-BENEDETTO-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R135" r:id="rId476" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA'-BENEDETTO-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S135" r:id="rId477" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASSARA'-BENEDETTO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P136" r:id="rId478" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTIGLIONE-SIMONA-CV.pdf"/>
+    <hyperlink ref="Q136" r:id="rId479" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTIGLIONE-SIMONA-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R136" r:id="rId480" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTIGLIONE-SIMONA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P137" r:id="rId481" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTIGLIONE-SIMONA-CV-2026.pdf"/>
+    <hyperlink ref="Q137" r:id="rId482" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTIGLIONE-SIMONA-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R137" r:id="rId483" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTIGLIONE-SIMONA-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P138" r:id="rId484" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Castiglione-Simona-CV.pdf"/>
+    <hyperlink ref="Q138" r:id="rId485" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Castiglione-Simona-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R138" r:id="rId486" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Castiglione-Simona-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P139" r:id="rId487" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_CV_20122019.pdf"/>
+    <hyperlink ref="Q139" r:id="rId488" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_Dich_incarichi_20122019.pdf"/>
+    <hyperlink ref="R139" r:id="rId489" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_Dich_ass_conflitto_interessi_20122019.pdf"/>
+    <hyperlink ref="S139" r:id="rId490" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_Att_assenza_conf_interessi_20122019.pdf"/>
+    <hyperlink ref="P140" r:id="rId491" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CASTRONUOVO_ESMERALDA.pdf"/>
+    <hyperlink ref="Q140" r:id="rId492" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_dich_svolgimento_incarichi.pdf"/>
+    <hyperlink ref="R140" r:id="rId493" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S140" r:id="rId494" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_Attestaz_insuss_conflitto_interessi_17112016.pdf"/>
+    <hyperlink ref="P141" r:id="rId495" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_CV.pdf"/>
+    <hyperlink ref="Q141" r:id="rId496" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R141" r:id="rId497" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_dich_conflitto_interesse.pdf"/>
+    <hyperlink ref="S141" r:id="rId498" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_attestazione_Direttore.pdf"/>
+    <hyperlink ref="P142" r:id="rId499" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CASTRONUOVO_ESMERALDA_19022018.pdf"/>
+    <hyperlink ref="Q142" r:id="rId500" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_Dich_cariche_incarichi_21062018.pdf"/>
+    <hyperlink ref="R142" r:id="rId501" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_Dich_conflitto_interesse_21062018.pdf"/>
+    <hyperlink ref="S142" r:id="rId502" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASTRONUOVO_ESMERALDA_Attestazione_Direttore_10072018.pdf"/>
+    <hyperlink ref="P143" r:id="rId503" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cv_Castronuovo_2_.pdf"/>
+    <hyperlink ref="Q143" r:id="rId504" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Castronuovo_Dich_incarichi.pdf"/>
+    <hyperlink ref="R143" r:id="rId505" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Castronuovo_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S143" r:id="rId506" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Castronuovo_Esmeralda_Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P144" r:id="rId507" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-CV.pdf"/>
+    <hyperlink ref="Q144" r:id="rId508" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Dichiarazione.pdf"/>
+    <hyperlink ref="R144" r:id="rId509" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S144" r:id="rId510" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CASAVECCHIA-Marianna-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P145" r:id="rId511" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CATANI-Paola-CV.pdf"/>
+    <hyperlink ref="Q145" r:id="rId512" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CATANI-Paola-Dichiarazione.pdf"/>
+    <hyperlink ref="R145" r:id="rId513" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CATANI-Paola-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S145" r:id="rId514" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CATANI-Paola-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P146" r:id="rId515" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARTACI_ANDREA_CV_23112020.pdf"/>
+    <hyperlink ref="Q146" r:id="rId516" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARTACI_ANDREA_Dich_cariche_incarichi_05112020.pdf"/>
+    <hyperlink ref="R146" r:id="rId517" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARTACI_ANDREA_Dich_conflitto_interesse_05112020.pdf"/>
+    <hyperlink ref="S146" r:id="rId518" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARTACI_ANDREA_Attestaz_Direttore_23112020.pdf"/>
+    <hyperlink ref="T146" r:id="rId519" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CATARCI-ANDREA-G13511-05112021-Revoca.pdf"/>
+    <hyperlink ref="P147" r:id="rId520" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Caucci-Adele-Goretta-CV-03112022.pdf"/>
+    <hyperlink ref="Q147" r:id="rId521" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Caucci-Adele-Goretta-Dichiarazioni-11082022.pdf"/>
+    <hyperlink ref="R147" r:id="rId522" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Caucci-Adele-Goretta-Dichiarazioni-11082022_0.pdf"/>
+    <hyperlink ref="S147" r:id="rId523" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-assenza-confl-int-CAUCCI-ADELE-GORETTA.pdf"/>
+    <hyperlink ref="P148" r:id="rId524" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CECCONI-LAVINIA-CV-2025-DEF.pdf"/>
+    <hyperlink ref="Q148" r:id="rId525" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CECCONI-LAVINIA-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R148" r:id="rId526" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CECCONI-LAVINIA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P149" r:id="rId527" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cecconi-Lavinia-CV.pdf"/>
+    <hyperlink ref="Q149" r:id="rId528" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cecconi-Lavinia-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R149" r:id="rId529" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cecconi-Lavinia-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P150" r:id="rId530" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CECCONI-LAVINIA-CV-2026.pdf"/>
+    <hyperlink ref="Q150" r:id="rId531" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CECCONI-LAVINIA-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R150" r:id="rId532" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CECCONI-LAVINIA-attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P151" r:id="rId533" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CENTI_GINO.pdf"/>
+    <hyperlink ref="Q151" r:id="rId534" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTI_GINO_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="P152" r:id="rId535" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTIONI-GIULIA-CV.pdf"/>
+    <hyperlink ref="Q152" r:id="rId536" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTIONI-GIULIA-Dich-cariche-incarichi-2026.pdf"/>
+    <hyperlink ref="R152" r:id="rId537" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTIONI-GIULIA-Attestazione-Direttore-2026.pdf"/>
+    <hyperlink ref="P153" r:id="rId538" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-ROBERTA-CV-2026.pdf"/>
+    <hyperlink ref="Q153" r:id="rId539" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-ROBERTA-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R153" r:id="rId540" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-ROBERTA-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P155" r:id="rId541" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-Roberta-CV.pdf"/>
+    <hyperlink ref="Q155" r:id="rId542" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-Roberta-Dichiarazione.pdf"/>
+    <hyperlink ref="R155" r:id="rId543" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-Roberta-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S155" r:id="rId544" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-Roberta-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P156" r:id="rId545" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-ROBERTA-CV-2025.pdf"/>
+    <hyperlink ref="Q156" r:id="rId546" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Centonze-Roberta-Dich-06032025.pdf"/>
+    <hyperlink ref="R156" r:id="rId547" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CENTONZE-ROBERTA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P157" r:id="rId548" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Centra-Antonio-CV-2026.pdf"/>
+    <hyperlink ref="P158" r:id="rId549" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Cerfolli_Fulvio_dic_2015.pdf"/>
+    <hyperlink ref="Q158" r:id="rId550" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CERFOLLI_FULVIO_dichiarazione_incarichi.pdf"/>
+    <hyperlink ref="R158" r:id="rId551" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CERFOLLI_FULVIO_dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S158" r:id="rId552" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CERFOLLI_FULVIO_Attestazione_insussistenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="P159" r:id="rId553" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-Amelia-CV.pdf"/>
+    <hyperlink ref="Q159" r:id="rId554" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-AMELIA-Dich-cariche-incarichi-06062022.pdf"/>
+    <hyperlink ref="R159" r:id="rId555" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-AMELIA-Dich-cariche-incarichi-06062022_0.pdf"/>
+    <hyperlink ref="S159" r:id="rId556" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-Amelia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P160" r:id="rId557" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-AMELIA-CV-2025.pdf"/>
+    <hyperlink ref="Q160" r:id="rId558" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesareo-Amelia-Dich-06032025.pdf"/>
+    <hyperlink ref="R160" r:id="rId559" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-AMELIA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P161" r:id="rId560" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesareo-Amelia-CV-08022023.pdf"/>
+    <hyperlink ref="Q161" r:id="rId561" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesareo-Amelia-Dichiarazioni.pdf"/>
+    <hyperlink ref="R161" r:id="rId562" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesareo-Amelia-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S161" r:id="rId563" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesareo-Amelia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P162" r:id="rId564" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-AMELIA-CV-2026.pdf"/>
+    <hyperlink ref="Q162" r:id="rId565" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-AMELIA-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R162" r:id="rId566" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESAREO-AMELIA-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P163" r:id="rId567" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESARINI-Maurizio-CV.pdf"/>
+    <hyperlink ref="Q163" r:id="rId568" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESARINI-Maurizio-Dichiarazione_0.pdf"/>
+    <hyperlink ref="R163" r:id="rId569" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESARINI-Maurizio-Dichiarazione.pdf"/>
+    <hyperlink ref="S163" r:id="rId570" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESARINI-Maurizio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P164" r:id="rId571" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesolini-Eleonora-CV-08022023.pdf"/>
+    <hyperlink ref="Q164" r:id="rId572" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesolini-Eleonora-Dichiarazioni.pdf"/>
+    <hyperlink ref="R164" r:id="rId573" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesolini-Eleonora-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S164" r:id="rId574" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cesolini-Eleonora-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P165" r:id="rId575" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESOLINI-Eleonora-CV.pdf"/>
+    <hyperlink ref="Q165" r:id="rId576" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESOLINI-Eleonora-Dichiarazione.pdf"/>
+    <hyperlink ref="R165" r:id="rId577" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESOLINI-Eleonora-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S165" r:id="rId578" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CESOLINI-Eleonora-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P166" r:id="rId579" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ciarletta_Maria_Stella_CV_24092019.pdf"/>
+    <hyperlink ref="Q166" r:id="rId580" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIARLETTA_MARIA_STELLA_Dich_incarichi_12092019.pdf"/>
+    <hyperlink ref="R166" r:id="rId581" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIARLETTA_MARIA_STELLA_Dich_conflitto_interessi_12092019.pdf"/>
+    <hyperlink ref="S166" r:id="rId582" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIARLETTA_MARIA_STELLA_Attestaz_conflitto_interessi_12092019.pdf"/>
+    <hyperlink ref="P167" r:id="rId583" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cicerchia-Elisabetta-CV-27072025.pdf"/>
+    <hyperlink ref="P168" r:id="rId584" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CIFALITTI_CHRISTIAN.pdf"/>
+    <hyperlink ref="Q168" r:id="rId585" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIFALITTI_CHRISTIAN_Dich_incarichi_23062017.pdf"/>
+    <hyperlink ref="R168" r:id="rId586" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIFALITTI_CHRISTIAN_Dich_conflitto_interessi_23062017.pdf"/>
+    <hyperlink ref="S168" r:id="rId587" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIFALITTI_CHRISTIAN_Attestazione_conflitto_interessi_18092017.pdf"/>
+    <hyperlink ref="P169" r:id="rId588" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIOFANI-DOMENICO-CV.pdf"/>
+    <hyperlink ref="Q169" r:id="rId589" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIOFANI-DOMENICO-Dichiarazione.pdf"/>
+    <hyperlink ref="R169" r:id="rId590" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIOFANI-DOMENICO-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S169" r:id="rId591" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIOFANI-DOMENICO-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P170" r:id="rId592" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIPOLLONI_MARIA_CHIARA_CV_12122019.pdf"/>
+    <hyperlink ref="Q170" r:id="rId593" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIPOLLONI_MARIA_CHIARA_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R170" r:id="rId594" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIPOLLONI_MARIA_CHIARA_dich_conflitto_interesse.pdf"/>
+    <hyperlink ref="S170" r:id="rId595" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CIPOLLONI_MARIA_CHIARA_Attestazione_insuss_conflitto.pdf"/>
+    <hyperlink ref="P171" r:id="rId596" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CITINO_GIORGIA.pdf"/>
+    <hyperlink ref="Q171" r:id="rId597" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CITINO_Dich_incarichi.pdf"/>
+    <hyperlink ref="R171" r:id="rId598" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CITINO_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S171" r:id="rId599" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P172" r:id="rId600" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Citino_CV.pdf"/>
+    <hyperlink ref="Q172" r:id="rId601" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Citino_dichiar_cert_incar.pdf"/>
+    <hyperlink ref="R172" r:id="rId602" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Citino_dichiar_atto_not.pdf"/>
+    <hyperlink ref="S172" r:id="rId603" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_interesse_G08389_21072016.pdf"/>
+    <hyperlink ref="P173" r:id="rId604" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-NICLA-CV-2026.pdf"/>
+    <hyperlink ref="Q173" r:id="rId605" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-NICLA-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R173" r:id="rId606" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-NICLA-attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P174" r:id="rId607" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Colaianna-Nicla-CV-08022023.pdf"/>
+    <hyperlink ref="Q174" r:id="rId608" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Colaianna-Nicla-Dichiarazioni.pdf"/>
+    <hyperlink ref="R174" r:id="rId609" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Colaianna-Nicla-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S174" r:id="rId610" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Colaianna-Nicla-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P175" r:id="rId611" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-NICLA-CV-2025.pdf"/>
+    <hyperlink ref="Q175" r:id="rId612" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-NICLA-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R175" r:id="rId613" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-NICLA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P176" r:id="rId614" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-Nicla-CV.pdf"/>
+    <hyperlink ref="Q176" r:id="rId615" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-Nicla-Dichiarazione.pdf"/>
+    <hyperlink ref="R176" r:id="rId616" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-Nicla-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S176" r:id="rId617" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLAIANNA-Nicla-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P177" r:id="rId618" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Michele_Conti.pdf"/>
+    <hyperlink ref="Q177" r:id="rId619" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Conti_Dich_incarichi.pdf"/>
+    <hyperlink ref="R177" r:id="rId620" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Conti_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S177" r:id="rId621" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P178" r:id="rId622" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CONTRINO_NICCOLO_.pdf"/>
+    <hyperlink ref="Q178" r:id="rId623" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CONTRINO_NICCOLO__Dichiarazione_svolgimento_incarichi.pdf"/>
+    <hyperlink ref="R178" r:id="rId624" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CONTRINO_NICCOLO__Dichiarazione_insussistenza_conflitti_interesse.pdf"/>
+    <hyperlink ref="S178" r:id="rId625" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CONTRINO_NICCOLO__Attestazione_insussistenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="P179" r:id="rId626" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CORNELINI_PAOLO.pdf"/>
+    <hyperlink ref="Q179" r:id="rId627" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cornelini_Attestazione_insussistenza_situazioni_conflitto_interesse.pdf"/>
+    <hyperlink ref="R179" r:id="rId628" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cornelini_Dich_incarichi.pdf"/>
+    <hyperlink ref="S179" r:id="rId629" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cornelini_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="P180" r:id="rId630" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cosacco_Augusto_CV_10122020.pdf"/>
+    <hyperlink ref="Q180" r:id="rId631" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cosacco_Augusto_Dich_Incarichi.pdf"/>
+    <hyperlink ref="R180" r:id="rId632" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cosacco_Augusto_Dich_Conflitto_Interessi.pdf"/>
+    <hyperlink ref="S180" r:id="rId633" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf"/>
+    <hyperlink ref="P181" r:id="rId634" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COSTANTINI-VALENTINA-CV-06112025.pdf"/>
+    <hyperlink ref="Q181" r:id="rId635" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COSTANTINI-VALENTINA-Dich-incarichi-cariche-27082025.pdf"/>
+    <hyperlink ref="R181" r:id="rId636" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COSTANTINI-VALENTINA-Dich-insuss-conflitto-interessi-27082025.pdf"/>
+    <hyperlink ref="S181" r:id="rId637" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COSTANTINI-VALENTINA-Attestazione-isuss-conflitto-interessi-05092025.pdf"/>
+    <hyperlink ref="P182" r:id="rId638" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Valentina-Costantini-CV-24012024.pdf"/>
+    <hyperlink ref="Q182" r:id="rId639" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Costantini-Valentina-Dich-carichi-incarichi.pdf"/>
+    <hyperlink ref="R182" r:id="rId640" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Costantini-Valentina-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S182" r:id="rId641" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Costantini-Valentina-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P183" r:id="rId642" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Coviello_Adelaide_CV_10122020.pdf"/>
+    <hyperlink ref="Q183" r:id="rId643" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Coviello_Adelaide_Dich_Incarichi.pdf"/>
+    <hyperlink ref="R183" r:id="rId644" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Coviello_Adelaide_Dich_Conflitto_Interessi.pdf"/>
+    <hyperlink ref="S183" r:id="rId645" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf"/>
+    <hyperlink ref="P184" r:id="rId646" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Crecco_Francesca_092020.pdf"/>
+    <hyperlink ref="Q184" r:id="rId647" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Incarichi_Crecco_Francesca_01092020.pdf"/>
+    <hyperlink ref="R184" r:id="rId648" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Conflitto_Interessi_Crecco_Francesca_01092020.pdf"/>
+    <hyperlink ref="S184" r:id="rId649" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_Crecco_Perrotta_102020.pdf"/>
+    <hyperlink ref="P185" r:id="rId650" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRINO-ALESSANDRO-CV-2025.pdf"/>
+    <hyperlink ref="Q185" r:id="rId651" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRINO-ALESSANDRO-Dich-incarichi-2025.pdf"/>
+    <hyperlink ref="R185" r:id="rId652" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRINO-ALESSANDRO-Attestazione-assenza-confl-interessi-2025.pdf"/>
+    <hyperlink ref="P186" r:id="rId653" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crisciotti-Cristina-CV-08022023.pdf"/>
+    <hyperlink ref="Q186" r:id="rId654" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crisciotti-Cristina-Dichiarazioni.pdf"/>
+    <hyperlink ref="R186" r:id="rId655" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crisciotti-Cristina-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S186" r:id="rId656" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crisciotti-Cristina-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P187" r:id="rId657" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crisciotti-Cristina-CV.pdf"/>
+    <hyperlink ref="Q187" r:id="rId658" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crisciotti-Cristina-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R187" r:id="rId659" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crisciotti-Cristina-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P188" r:id="rId660" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-CV-2026.pdf"/>
+    <hyperlink ref="Q188" r:id="rId661" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R188" r:id="rId662" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P189" r:id="rId663" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-CV-2025.pdf"/>
+    <hyperlink ref="Q189" r:id="rId664" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R189" r:id="rId665" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P190" r:id="rId666" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-CV.pdf"/>
+    <hyperlink ref="Q190" r:id="rId667" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-Dichiarazione.pdf"/>
+    <hyperlink ref="R190" r:id="rId668" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S190" r:id="rId669" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISCIOTTI-CRISTINA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P191" r:id="rId670" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CRISTOFARO_LUCIA_01052017.pdf"/>
+    <hyperlink ref="Q191" r:id="rId671" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO_LUCIA_Dich_cariche_incarichi_12122017.pdf"/>
+    <hyperlink ref="R191" r:id="rId672" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO_LUCIA_Dich_conflitto_interesse_04122017.pdf"/>
+    <hyperlink ref="S191" r:id="rId673" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO_LUCIA_Attestazione_Direttore_15122017.pdf"/>
+    <hyperlink ref="P192" r:id="rId674" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-LUCIA-CV.pdf"/>
+    <hyperlink ref="Q192" r:id="rId675" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-LUCIA-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R192" r:id="rId676" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-LUCIA-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S192" r:id="rId677" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-LUCIA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="T192" r:id="rId678" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-LUCIA-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="P193" r:id="rId679" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-MARIANGELA-CV-2026.pdf"/>
+    <hyperlink ref="Q193" r:id="rId680" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-MARIANGELA-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R193" r:id="rId681" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-MARIANGELA-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P194" r:id="rId682" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Cristofaro_LUCIA.pdf"/>
+    <hyperlink ref="Q194" r:id="rId683" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO_dich_incarichi.pdf"/>
+    <hyperlink ref="R194" r:id="rId684" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO_dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S194" r:id="rId685" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO_attestazione_insussistenza.pdf"/>
+    <hyperlink ref="P195" r:id="rId686" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cristofaro-Mariangela-CV_0.pdf"/>
+    <hyperlink ref="Q195" r:id="rId687" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cristofaro-Mariangela-Dich-sostitutiva_0.pdf"/>
+    <hyperlink ref="R195" r:id="rId688" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cristofaro-Mariangela-Attestazione-Direttore_0.pdf"/>
+    <hyperlink ref="P196" r:id="rId689" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-MARIANGELA-CV.pdf"/>
+    <hyperlink ref="Q196" r:id="rId690" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-MARIANGELA-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R196" r:id="rId691" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRISTOFARO-MARIANGELA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P197" r:id="rId692" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CUPO-FRANCESCO-CV.pdf"/>
+    <hyperlink ref="Q197" r:id="rId693" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CUPO-FRANCESCO-DIch-cariche-incarichi.pdf"/>
+    <hyperlink ref="R197" r:id="rId694" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CUPO-FRANCESCO-Attestazione-direttore.pdf"/>
+    <hyperlink ref="P198" r:id="rId695" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_D_ALESSIO_GIANFRANCO.pdf"/>
+    <hyperlink ref="Q198" r:id="rId696" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ALESSIO_GIANFRANCO_Dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R198" r:id="rId697" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ALESSIO_GIANFRANCO_Dich_assenza_conflitto_interessi.pdf"/>
+    <hyperlink ref="S198" r:id="rId698" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ALESSIO_GIANFRANCO_Attestaz_assenza_conflitto_interessi.pdf"/>
+    <hyperlink ref="P199" r:id="rId699" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-AMBRA-GIUSEPPE-CV.pdf"/>
+    <hyperlink ref="Q199" r:id="rId700" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-AMBRA-GIUSEPPE-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R199" r:id="rId701" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-AMBRA-GIUSEPPE-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S199" r:id="rId702" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-AMBRA-GIUSEPPE-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P200" r:id="rId703" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-AMBRA-GIUSEPPE-CV-2025.pdf"/>
+    <hyperlink ref="Q200" r:id="rId704" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-AMBRA-GIUSEPPE-Dich-incarichi-2025.pdf"/>
+    <hyperlink ref="R200" r:id="rId705" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-AMBRA-GIUSEPPE-Attestazione-assenza-confl-interessi-2025.pdf"/>
+    <hyperlink ref="P201" r:id="rId706" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-Ambra-Giuseppe-CV-20122021.pdf"/>
+    <hyperlink ref="Q201" r:id="rId707" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D'AMBRA-Giuseppe-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R201" r:id="rId708" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D-Ambra-Giuseppe-Dich-conflitto-interessi-17112021.pdf"/>
+    <hyperlink ref="S201" r:id="rId709" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dì'AMBRA-Giuseppe-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P202" r:id="rId710" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_D_ELIA_CECILIA.pdf"/>
+    <hyperlink ref="Q202" r:id="rId711" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_dich_conflitto__interesse_07_03_2016.pdf"/>
+    <hyperlink ref="R202" r:id="rId712" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_dich_incarichi_07_03_2016.pdf"/>
+    <hyperlink ref="S202" r:id="rId713" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_Attestaz_insuss_conflitto_interessi_07_03_2016.pdf"/>
+    <hyperlink ref="T202" r:id="rId714" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_Dich_conflitto_interessi_28062017.pdf"/>
+    <hyperlink ref="U202" r:id="rId715" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_Dich_incarichi_28062017.pdf"/>
+    <hyperlink ref="V202" r:id="rId716" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_Attestazione_conflitto_interessi_28062017.pdf"/>
+    <hyperlink ref="P203" r:id="rId717" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECICILA_CV_OTT_2013_CONSULENTE.pdf"/>
+    <hyperlink ref="Q203" r:id="rId718" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_dich_conflitto__interesse.pdf"/>
+    <hyperlink ref="R203" r:id="rId719" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DElia_dichiarazione_titolarit__incarichi.pdf"/>
+    <hyperlink ref="S203" r:id="rId720" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P204" r:id="rId721" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_D_ELIA_CECILIA_2018.pdf"/>
+    <hyperlink ref="Q204" r:id="rId722" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_dich_conflitto_interesse.pdf"/>
+    <hyperlink ref="R204" r:id="rId723" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="S204" r:id="rId724" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_attestazione_Direttore.pdf"/>
+    <hyperlink ref="P205" r:id="rId725" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_CV.pdf"/>
+    <hyperlink ref="Q205" r:id="rId726" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_dich_incarichi.pdf"/>
+    <hyperlink ref="R205" r:id="rId727" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_Dich_assenza_conflitto_interessi_13052020.pdf"/>
+    <hyperlink ref="S205" r:id="rId728" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECILIA_presa_atto_Direttore.pdf"/>
+    <hyperlink ref="P206" r:id="rId729" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D_ELIA_CECICILA_CV_OTT_2013_CONSULENTE.pdf"/>
+    <hyperlink ref="P207" r:id="rId730" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D'ELIA-Annabella-Pia-CV.pdf"/>
+    <hyperlink ref="Q207" r:id="rId731" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D'ELIA-Annabella-Pia-Dichiarazione_0.pdf"/>
+    <hyperlink ref="R207" r:id="rId732" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D'ELIA-Annabella-Pia-Dichiarazione.pdf"/>
+    <hyperlink ref="S207" r:id="rId733" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/D'ELIA-Annabella-Pia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P208" r:id="rId734" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAL-BRUN-FEDERICA-CV.pdf"/>
+    <hyperlink ref="Q208" r:id="rId735" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAL-BRUN-FEDERICA-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="R208" r:id="rId736" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAL-BRUN-FEDERICA-attestazione-direttore.pdf"/>
+    <hyperlink ref="P209" r:id="rId737" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAL-BRUN-FEDERICA-CV-2026.pdf"/>
+    <hyperlink ref="Q209" r:id="rId738" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAL-BRUN-FEDERICA-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R209" r:id="rId739" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAL-BRUN-FEDERICA-attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P210" r:id="rId740" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Damiani-Vito-Tiziano-CV.pdf"/>
+    <hyperlink ref="Q210" r:id="rId741" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Damiani-Vito-Tiziano-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R210" r:id="rId742" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Damiani-Vito-Tiziano-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P211" r:id="rId743" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAMIANI-TIZIANO-CV-2026.pdf"/>
+    <hyperlink ref="Q211" r:id="rId744" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAMIANI-TIZIANO-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R211" r:id="rId745" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAMIANI-TIZIANO-attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P212" r:id="rId746" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAMIANI-TIZIANO-CV.pdf"/>
+    <hyperlink ref="Q212" r:id="rId747" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAMIANI-TIZIANO-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R212" r:id="rId748" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DAMIANI-TIZIANO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P213" r:id="rId749" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-GIANFRANCO-CV-2025.pdf"/>
+    <hyperlink ref="Q213" r:id="rId750" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Angelis-Gianfranco-Dich-06032025.pdf"/>
+    <hyperlink ref="R213" r:id="rId751" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-GIANFRANCO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P214" r:id="rId752" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-GIANFRANCO-CV-2026.pdf"/>
+    <hyperlink ref="Q214" r:id="rId753" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-GIANFRANCO-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R214" r:id="rId754" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-GIANFRANCO-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P215" r:id="rId755" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Marco-CV.pdf"/>
+    <hyperlink ref="Q215" r:id="rId756" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Marco-Dichiarazione.pdf"/>
+    <hyperlink ref="R215" r:id="rId757" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Marco-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S215" r:id="rId758" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Marco-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P216" r:id="rId759" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Gianfranco-CV.pdf"/>
+    <hyperlink ref="Q216" r:id="rId760" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Gianfranco-Dichiarazione.pdf"/>
+    <hyperlink ref="R216" r:id="rId761" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Gianfranco-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S216" r:id="rId762" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-ANGELIS-Gianfranco-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P217" r:id="rId763" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Angelis-Gianfranco-CV-08022023.pdf"/>
+    <hyperlink ref="Q217" r:id="rId764" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Angelis-Gianfranco-Dichiarazioni.pdf"/>
+    <hyperlink ref="R217" r:id="rId765" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Angelis-Gianfranco-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S217" r:id="rId766" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Angelis-Gianfranco-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P218" r:id="rId767" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Erminia_De_Carlo.pdf"/>
+    <hyperlink ref="Q218" r:id="rId768" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De_Carlo_dich_conflitto__interesse.pdf"/>
+    <hyperlink ref="R218" r:id="rId769" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_CARLO_Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="S218" r:id="rId770" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De_Carlo_dich_incarichi.pdf"/>
+    <hyperlink ref="P219" r:id="rId771" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-FEDERICA-CV-2025.pdf"/>
+    <hyperlink ref="Q219" r:id="rId772" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-FEDERICA-Dich-sostitutiva-24062025.pdf"/>
+    <hyperlink ref="R219" r:id="rId773" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-FEDERICA-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P220" r:id="rId774" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-FEDERICA-CV-2026.pdf"/>
+    <hyperlink ref="Q220" r:id="rId775" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-FEDERICA-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R220" r:id="rId776" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-FEDERICA-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P221" r:id="rId777" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-Federica-CV.pdf"/>
+    <hyperlink ref="Q221" r:id="rId778" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-Federica-Dichiarazione.pdf"/>
+    <hyperlink ref="R221" r:id="rId779" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-Federica-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S221" r:id="rId780" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-GIORGI-Federica-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P222" r:id="rId781" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Giorgi-Federica-CV-08032023.pdf"/>
+    <hyperlink ref="Q222" r:id="rId782" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Giorgi-Federica-Dichiarazioni.pdf"/>
+    <hyperlink ref="R222" r:id="rId783" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Giorgi-Federica-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S222" r:id="rId784" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Giorgi-Federica-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P223" r:id="rId785" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-Alessandra-CV.pdf"/>
+    <hyperlink ref="Q223" r:id="rId786" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-Alessandra-Dichiarazione.pdf"/>
+    <hyperlink ref="R223" r:id="rId787" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-Alessandra-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S223" r:id="rId788" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-Alessandra-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P224" r:id="rId789" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-ALESSANDRA-CV-2025-DEF.pdf"/>
+    <hyperlink ref="Q224" r:id="rId790" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Luca-Alessandra-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R224" r:id="rId791" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-ALESSANDRA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P225" r:id="rId792" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-ALESSANDRA-CV-2026.pdf"/>
+    <hyperlink ref="Q225" r:id="rId793" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-ALESSANDRA-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R225" r:id="rId794" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-LUCA-ALESSANDRA-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P226" r:id="rId795" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De_Meo_Alessandra_CV_10122020.pdf"/>
+    <hyperlink ref="Q226" r:id="rId796" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De_Meo_Alessandra_Dich_Incarichi.pdf"/>
+    <hyperlink ref="R226" r:id="rId797" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De_Meo_Alessandra_Dich_Conflitto_Interessi.pdf"/>
+    <hyperlink ref="S226" r:id="rId798" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf"/>
+    <hyperlink ref="P227" r:id="rId799" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Paola-Pablo-CV.pdf"/>
+    <hyperlink ref="Q227" r:id="rId800" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Paola-Pablo-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R227" r:id="rId801" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/De-Paola-Pablo-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P228" r:id="rId802" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-PAOLA-PABLO-CV-2026.pdf"/>
+    <hyperlink ref="Q228" r:id="rId803" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-PAOLA-PABLO-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R228" r:id="rId804" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-PAOLA-PABLO-attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P229" r:id="rId805" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-PAOLA-PABLO-CV.pdf"/>
+    <hyperlink ref="Q229" r:id="rId806" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-PAOLA-PABLO-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R229" r:id="rId807" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-PAOLA-PABLO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P230" r:id="rId808" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_RITA_GIORGIO_10042019.pdf"/>
+    <hyperlink ref="Q230" r:id="rId809" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_RITA_GIORGIO_Dich_cariche_incarichi_30072019.pdf"/>
+    <hyperlink ref="R230" r:id="rId810" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_RITA_GIORGIO_Dich_conflitto_interesse_10042019.pdf"/>
+    <hyperlink ref="S230" r:id="rId811" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_RITA_GIORGIO_Attestazione_Direttore_30072019.pdf"/>
+    <hyperlink ref="P231" r:id="rId812" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_SANTIS_STEFANO.pdf"/>
+    <hyperlink ref="Q231" r:id="rId813" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_SANTIS_STEFANO_dich_incarichi.pdf"/>
+    <hyperlink ref="R231" r:id="rId814" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_SANTIS_STEFANO_dich_conflitto__interesse.pdf"/>
+    <hyperlink ref="S231" r:id="rId815" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_SANTIS_STEFANO_attestazione.pdf"/>
+    <hyperlink ref="P232" r:id="rId816" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-SIMONE-Carlo-CV.pdf"/>
+    <hyperlink ref="Q232" r:id="rId817" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-SIMONE-Carlo-Dichiarazione.pdf"/>
+    <hyperlink ref="R232" r:id="rId818" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-SIMONE-Carlo-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S232" r:id="rId819" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE-SIMONE-Carlo-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P233" r:id="rId820" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DELLA_CHIARA_MARCO_2018.pdf"/>
+    <hyperlink ref="Q233" r:id="rId821" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELLA_CHIARA_conflitto_interessi_19112018.pdf"/>
+    <hyperlink ref="R233" r:id="rId822" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELLA_CHIARA_dich_incarichi_19112018.pdf"/>
+    <hyperlink ref="S233" r:id="rId823" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELLA_CHIARA_attestazione_insussistenza_22112018.pdf"/>
+    <hyperlink ref="P234" r:id="rId824" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DELLA_CHIARA_MARCO.pdf"/>
+    <hyperlink ref="Q234" r:id="rId825" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELLA_CHIARA_dich_incarichi.pdf"/>
+    <hyperlink ref="R234" r:id="rId826" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELLA_CHIARA_conflitto_interessi.pdf"/>
+    <hyperlink ref="S234" r:id="rId827" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELLA_CHIARA_attestazione_insussistenza.pdf"/>
+    <hyperlink ref="P235" r:id="rId828" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Delogu-Roberto-CV-2021.pdf"/>
+    <hyperlink ref="Q235" r:id="rId829" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Delogu-Roberto-Dich-incarichi-21122021.pdf"/>
+    <hyperlink ref="R235" r:id="rId830" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Delogu-Roberto-Dich-conflitto-interesse-21122021.pdf"/>
+    <hyperlink ref="S235" r:id="rId831" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-direttore-21122021.pdf"/>
+    <hyperlink ref="P236" r:id="rId832" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DELOGU_ROBERTO_2017.pdf"/>
+    <hyperlink ref="Q236" r:id="rId833" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELOGU_ROBERTA_Dich_cariche_incarichi_12122017.pdf"/>
+    <hyperlink ref="R236" r:id="rId834" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELOGU_ROBERTA_Dich_conflitto_interesse_01122017.pdf"/>
+    <hyperlink ref="S236" r:id="rId835" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELOGU_ROBERTA_Attestazione_Direttore_15122017.pdf"/>
+    <hyperlink ref="P237" r:id="rId836" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELOGU-ROBERTO-CV.pdf"/>
+    <hyperlink ref="Q237" r:id="rId837" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELOGU-ROBERTO-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R237" r:id="rId838" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DELOGU-ROBERTO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P238" r:id="rId839" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-STEFANO-CV-2026.pdf"/>
+    <hyperlink ref="Q238" r:id="rId840" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-STEFANO-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R238" r:id="rId841" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-STEFANO-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P239" r:id="rId842" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-Stefano-CV.pdf"/>
+    <hyperlink ref="Q239" r:id="rId843" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-Stefano-Dichiarazione.pdf"/>
+    <hyperlink ref="R239" r:id="rId844" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-Stefano-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S239" r:id="rId845" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-Stefano-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P240" r:id="rId846" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Devescovi-Stefano-CV-08022023.pdf"/>
+    <hyperlink ref="Q240" r:id="rId847" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Devescovi-Stefano-Dichiarazioni.pdf"/>
+    <hyperlink ref="R240" r:id="rId848" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Devescovi-Stefano-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S240" r:id="rId849" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Devescovi-Stefano-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P241" r:id="rId850" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-STEFANO-CV-2025.pdf"/>
+    <hyperlink ref="Q241" r:id="rId851" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-STEFANO-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R241" r:id="rId852" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DEVESCOVI-STEFANO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P242" r:id="rId853" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-CV-2025.pdf"/>
+    <hyperlink ref="Q242" r:id="rId854" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R242" r:id="rId855" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P243" r:id="rId856" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-CV-2026.pdf"/>
+    <hyperlink ref="Q243" r:id="rId857" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R243" r:id="rId858" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P244" r:id="rId859" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-CV.pdf"/>
+    <hyperlink ref="Q244" r:id="rId860" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R244" r:id="rId861" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FELICIANTONIO-SERGIO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P245" r:id="rId862" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FONZO-Michele-CV.pdf"/>
+    <hyperlink ref="Q245" r:id="rId863" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FONZO-Michele-Dichiarazione_0.pdf"/>
+    <hyperlink ref="R245" r:id="rId864" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FONZO-Michele-Dichiarazione.pdf"/>
+    <hyperlink ref="S245" r:id="rId865" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-FONZO-Michele-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P246" r:id="rId866" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GERONIMO-VALERIA-CV.pdf"/>
+    <hyperlink ref="Q246" r:id="rId867" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GERONIMO-VALERIA-Dich-cariche-incarichi-2026.pdf"/>
+    <hyperlink ref="R246" r:id="rId868" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GERONIMO-VALERIA-Attestazione-Direttore-2026.pdf"/>
+    <hyperlink ref="P247" r:id="rId869" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DI_GIOACCHINO_GUIDO_VITTORIO.pdf"/>
+    <hyperlink ref="Q247" r:id="rId870" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di_Gioacchino_Dich_incarichi.pdf"/>
+    <hyperlink ref="R247" r:id="rId871" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di_Gioacchino_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S247" r:id="rId872" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di_Gioacchino_Guido_Vittorio_Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P248" r:id="rId873" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DI_GIOACCHINO_GUIDO_VITTORIO_171115.pdf"/>
+    <hyperlink ref="Q248" r:id="rId874" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di_Gioacchino_Dich_incarichi_171115.pdf"/>
+    <hyperlink ref="R248" r:id="rId875" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di_Gioacchino_Dich_conflitto_interessi_20151117.pdf"/>
+    <hyperlink ref="S248" r:id="rId876" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di_Gioacchino_Attestazione_Direttore_20160215.pdf"/>
+    <hyperlink ref="Q249" r:id="rId877" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GIULIO-ANNA-LUICIA-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R249" r:id="rId878" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GIULIO-ANNA-LUICIA-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S249" r:id="rId879" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_11.pdf"/>
+    <hyperlink ref="P250" r:id="rId880" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GREGORIO-LUIGI-CV-2025.pdf"/>
+    <hyperlink ref="Q250" r:id="rId881" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GREGORIO-LUIGI-Dch-conflitto-interesse-2025.pdf"/>
+    <hyperlink ref="R250" r:id="rId882" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GREGORIO-LUIGI-Dch-sostitutiva-2025.pdf"/>
+    <hyperlink ref="S250" r:id="rId883" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GREGORIO-LUIGI-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P251" r:id="rId884" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GREGORIO-LUIGI-CV.pdf"/>
+    <hyperlink ref="Q251" r:id="rId885" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GREGORIO-LUIGI-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R251" r:id="rId886" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GREGORIO-LUIGI-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S251" r:id="rId887" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GREGORIO-LUIGI-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="T251" r:id="rId888" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-GREGORIO-LUIGI-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P252" r:id="rId889" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-PAOLA-Paolo-CV.pdf"/>
+    <hyperlink ref="Q252" r:id="rId890" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-PAOLA-Paolo-Dichiarazione.pdf"/>
+    <hyperlink ref="R252" r:id="rId891" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-PAOLA-Paolo-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S252" r:id="rId892" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-PAOLA-Paolo-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P253" r:id="rId893" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-PIETRO-FABIO-CV.pdf"/>
+    <hyperlink ref="Q253" r:id="rId894" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-PIETRO-FABIO-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R253" r:id="rId895" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-PIETRO-FABIO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P254" r:id="rId896" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-CV-2025.pdf"/>
+    <hyperlink ref="Q254" r:id="rId897" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-Dich-cariche-incarichi-2025.pdf"/>
+    <hyperlink ref="R254" r:id="rId898" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="S254" r:id="rId899" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P255" r:id="rId900" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-CV.pdf"/>
+    <hyperlink ref="Q255" r:id="rId901" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R255" r:id="rId902" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S255" r:id="rId903" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-RUSSO-CIVITA-Attestazione.pdf"/>
+    <hyperlink ref="P256" r:id="rId904" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SALVO-Roberta-CV.pdf"/>
+    <hyperlink ref="Q256" r:id="rId905" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SALVO-Roberta-Dichiarazione.pdf"/>
+    <hyperlink ref="R256" r:id="rId906" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SALVO-Roberta-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S256" r:id="rId907" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SALVO-Roberta-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P257" r:id="rId908" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di-Salvo-Roberta-CV-08022023.pdf"/>
+    <hyperlink ref="Q257" r:id="rId909" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di-Salvo-Roberta-Dichiarazioni.pdf"/>
+    <hyperlink ref="R257" r:id="rId910" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di-Salvo-Roberta-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S257" r:id="rId911" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di-Salvo-Roberta-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P258" r:id="rId912" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-CV-2026.pdf"/>
+    <hyperlink ref="Q258" r:id="rId913" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R258" r:id="rId914" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P259" r:id="rId915" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-CV.pdf"/>
+    <hyperlink ref="Q259" r:id="rId916" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R259" r:id="rId917" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P260" r:id="rId918" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-CV-2025.pdf"/>
+    <hyperlink ref="Q260" r:id="rId919" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R260" r:id="rId920" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI-SIMONE-FRANCESCO-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P261" r:id="rId921" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_EPIFANIO_ANTONIO_GABRIELE.pdf"/>
+    <hyperlink ref="Q261" r:id="rId922" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/EPIFANIO_dichiarazione_incarichi.pdf"/>
+    <hyperlink ref="R261" r:id="rId923" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/EPIFANIO_dich_conflitto__interesse.pdf"/>
+    <hyperlink ref="S261" r:id="rId924" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/EPIFANIO_attestazione_insussistenza.pdf"/>
+    <hyperlink ref="P262" r:id="rId925" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ESPOSITO-ALESSANDRA-CV.pdf"/>
+    <hyperlink ref="Q262" r:id="rId926" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ESPOSITO-ALESSANDRA-Dich-cariche-incarichi-2026.pdf"/>
+    <hyperlink ref="R262" r:id="rId927" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ESPOSITO-ALESSANDRA-Attestazione-Direttore-2026.pdf"/>
+    <hyperlink ref="P263" r:id="rId928" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FALCO-GIOVANNI-CV.pdf"/>
+    <hyperlink ref="Q263" r:id="rId929" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FALCO-GIOVANNI-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R263" r:id="rId930" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FALCO-GIOVANNI-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P264" r:id="rId931" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fantini_Ivan_CV_10122020.pdf"/>
+    <hyperlink ref="Q264" r:id="rId932" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fantini_Ivan_Dich_Incarichi.pdf"/>
+    <hyperlink ref="R264" r:id="rId933" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fantini_Ivan_Dich_Conflitto_Interessi.pdf"/>
+    <hyperlink ref="S264" r:id="rId934" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf"/>
+    <hyperlink ref="P265" r:id="rId935" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fasciani-Roberto-CV-08022023.pdf"/>
+    <hyperlink ref="Q265" r:id="rId936" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fasciani-Roberto-Dichiarazioni.pdf"/>
+    <hyperlink ref="R265" r:id="rId937" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fasciani-Roberto-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S265" r:id="rId938" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fasciani-Roberto-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P266" r:id="rId939" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FASCIANI-Roberto-CV.pdf"/>
+    <hyperlink ref="Q266" r:id="rId940" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FASCIANI-Roberto-Dichiarazione_0.pdf"/>
+    <hyperlink ref="R266" r:id="rId941" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FASCIANI-Roberto-Dichiarazione.pdf"/>
+    <hyperlink ref="S266" r:id="rId942" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FASCIANI-Roberto-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P267" r:id="rId943" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FAZZOLARI_GIOVANBATTISTA.pdf"/>
+    <hyperlink ref="Q267" r:id="rId944" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FAZZOLARI_GIOVANBATTISTA_Dich_incarichi_27072017.pdf"/>
+    <hyperlink ref="R267" r:id="rId945" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FAZZOLARI_GIOVANBATTISTA_Dich_conflitto_interessi_27072017.pdf"/>
+    <hyperlink ref="S267" r:id="rId946" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FAZZOLARI_GIOVANBATTISTA_Attestazione_conflitto_interessi_28072017.pdf"/>
+    <hyperlink ref="T267" r:id="rId947" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FAZZOLARI_GIOVANBATTISTA_G10729_28072017.pdf"/>
+    <hyperlink ref="U267" r:id="rId948" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FAZZOLARI_GIOVANBATTISTA_dimissioni_prot_0193260_del_03042018.pdf"/>
+    <hyperlink ref="P268" r:id="rId949" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FEDERICO_FRANCESCO.pdf"/>
+    <hyperlink ref="Q268" r:id="rId950" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_dichiarazione_incarichi_FROSINONE.pdf"/>
+    <hyperlink ref="R268" r:id="rId951" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_dichiarazione_conflitto_interesse_FROSINONE.pdf"/>
+    <hyperlink ref="S268" r:id="rId952" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_attestazione_insussistenza_FROSINONE.pdf"/>
+    <hyperlink ref="P269" r:id="rId953" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FEDERICO_FRANCESCO.pdf"/>
+    <hyperlink ref="Q269" r:id="rId954" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_dichiarazione_incarichi_PONTECORVO.pdf"/>
+    <hyperlink ref="R269" r:id="rId955" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_dichiarazione_conflitto_interesse_PONTECORVO.pdf"/>
+    <hyperlink ref="S269" r:id="rId956" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_attestazione_insussistenza_PONTECORVO.pdf"/>
+    <hyperlink ref="P270" r:id="rId957" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FEDERICO_FRANCESCO.pdf"/>
+    <hyperlink ref="Q270" r:id="rId958" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_dichiarazione_incarichi.pdf"/>
+    <hyperlink ref="R270" r:id="rId959" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_dichiarazione_conflitto_interesse.pdf"/>
+    <hyperlink ref="S270" r:id="rId960" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FEDERICO_attestazione_insussistenza.pdf"/>
+    <hyperlink ref="P271" r:id="rId961" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FERRACCI_CLAUDIO.pdf"/>
+    <hyperlink ref="Q271" r:id="rId962" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERRACCI_dichiarazione_incarichi.pdf"/>
+    <hyperlink ref="R271" r:id="rId963" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERRACCI_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S271" r:id="rId964" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERRACCI_attestazione_insussisT..pdf"/>
+    <hyperlink ref="P272" r:id="rId965" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Ferracci_Claudio.pdf"/>
+    <hyperlink ref="Q272" r:id="rId966" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferracci_Dich_incarichi.pdf"/>
+    <hyperlink ref="R272" r:id="rId967" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferracci_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S272" r:id="rId968" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferracci_attestazione_insussistenza.pdf"/>
+    <hyperlink ref="P273" r:id="rId969" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FERRARA_YURI_VINCENZO.pdf"/>
+    <hyperlink ref="Q273" r:id="rId970" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERRARA_YURI_VINCENZO_dich_svolgimen_incarichi.pdf"/>
+    <hyperlink ref="R273" r:id="rId971" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERRARA_YURI_VINCENZO_dichiarazione_conflitto_interesse.pdf"/>
+    <hyperlink ref="S273" r:id="rId972" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERRARA_YURI_VINCENZO_Attestaz_insussis_conflitto_interesse.pdf"/>
+    <hyperlink ref="P274" r:id="rId973" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_EU_Ferrara_Luca_2015_2_.pdf"/>
+    <hyperlink ref="Q274" r:id="rId974" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrara_Dich_incarichi.pdf"/>
+    <hyperlink ref="R274" r:id="rId975" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrara_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S274" r:id="rId976" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrara_Luca_attestazione_insuss_conflitto_interesse.pdf"/>
+    <hyperlink ref="T274" r:id="rId977" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrara_Luca_Dich_insuss_conflitto_interessi_08082016.pdf"/>
+    <hyperlink ref="U274" r:id="rId978" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrara_Luca_Attestaz_insuss_conflitto_interessi_14092016.pdf"/>
+    <hyperlink ref="V274" r:id="rId979" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERRARA_LUCA_dimissioni_20102017.pdf"/>
+    <hyperlink ref="P275" r:id="rId980" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FERRARI_ROBERTO.pdf"/>
+    <hyperlink ref="Q275" r:id="rId981" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrari_Roberto_Attestazione_insussistenza_situazioni_conflitto_interesse.pdf"/>
+    <hyperlink ref="R275" r:id="rId982" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrari_Roberto_Dich_incarichi.pdf"/>
+    <hyperlink ref="S275" r:id="rId983" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ferrari_Roberto_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="P277" r:id="rId984" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FLORIDI-Elena-CV.pdf"/>
+    <hyperlink ref="Q277" r:id="rId985" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FLORIDI-Elena-Dichiarazione.pdf"/>
+    <hyperlink ref="R277" r:id="rId986" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FLORIDI-Elena-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S277" r:id="rId987" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FLORIDI-Elena-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P278" r:id="rId988" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FOGLIA-MANZILLO-Nicola-CV_0.pdf"/>
+    <hyperlink ref="Q278" r:id="rId989" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FOGLIA-MANZILLO-Nicola-Dichiarazione_2.pdf"/>
+    <hyperlink ref="R278" r:id="rId990" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FOGLIA-MANZILLO-Nicola-Dichiarazione_1.pdf"/>
+    <hyperlink ref="S278" r:id="rId991" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FOGLIA-MANZILLO-Nicola-Attestazione-insussistenza-situazioni-conflitto-interesse_0.pdf"/>
+    <hyperlink ref="P279" r:id="rId992" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FOGLIA-MANZILLO-Nicola-CV.pdf"/>
+    <hyperlink ref="Q279" r:id="rId993" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FOGLIA-MANZILLO-Nicola-Dichiarazione.pdf"/>
+    <hyperlink ref="R279" r:id="rId994" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FOGLIA-MANZILLO-Nicola-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S279" r:id="rId995" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FOGLIA-MANZILLO-Nicola-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P280" r:id="rId996" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV__FORTINI_DANIELE_2018.pdf"/>
+    <hyperlink ref="Q280" r:id="rId997" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FORTINI_DANIELE_dich_conflitto_interessi_13072018.pdf"/>
+    <hyperlink ref="R280" r:id="rId998" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FORTINI_DANIELE_dich_incarichi_13072018.pdf"/>
+    <hyperlink ref="S280" r:id="rId999" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FORTINI_DANIELE_attestaz_Direttore_conflitto_interessi_10102018.pdf"/>
+    <hyperlink ref="T280" r:id="rId1000" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FORTINI_DANIELE_dimissioni_31122018.pdf"/>
+    <hyperlink ref="P281" r:id="rId1001" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV__FORTINI_DANIELE.pdf"/>
+    <hyperlink ref="Q281" r:id="rId1002" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FORTINI_DANIELE_dich_incarichi_15112016.pdf"/>
+    <hyperlink ref="R281" r:id="rId1003" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FORTINI_DANIELE_dich_conflitto_interessi_15112016.pdf"/>
+    <hyperlink ref="S281" r:id="rId1004" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FORTINI_DANIELE_Attest_insussist_situazioni_conflitto_interesse_12122016.pdf"/>
+    <hyperlink ref="P282" r:id="rId1005" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DANIELE-FRANCO-CV.pdf"/>
+    <hyperlink ref="Q282" r:id="rId1006" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DANIELE-FRANCO-Dichiarazione_0.pdf"/>
+    <hyperlink ref="R282" r:id="rId1007" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DANIELE-FRANCO-Dichiarazione.pdf"/>
+    <hyperlink ref="S282" r:id="rId1008" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DANIELE-FRANCO-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P283" r:id="rId1009" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Rita_Fraschetti.pdf"/>
+    <hyperlink ref="Q283" r:id="rId1010" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fraschetti_Dich_incarichi.pdf"/>
+    <hyperlink ref="R283" r:id="rId1011" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fraschetti_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S283" r:id="rId1012" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P284" r:id="rId1013" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fraschetti_CV_29092016.pdf"/>
+    <hyperlink ref="Q284" r:id="rId1014" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fraschetti_dichiaraz_cert_incarichi.pdf"/>
+    <hyperlink ref="R284" r:id="rId1015" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fraschetti_dich_sost_atto_not_.pdf"/>
+    <hyperlink ref="S284" r:id="rId1016" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_interesse_G08389_21072016.pdf"/>
+    <hyperlink ref="P286" r:id="rId1017" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FRATTURA_FRANCESCA.pdf"/>
+    <hyperlink ref="Q286" r:id="rId1018" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dichiarazione_FRATTURA0001.pdf"/>
+    <hyperlink ref="R286" r:id="rId1019" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FRATTURA_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S286" r:id="rId1020" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Frattura_Francesca_Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P287" r:id="rId1021" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Frazzetto_Angela_Maria_Elena_CV_10122020.pdf"/>
+    <hyperlink ref="Q287" r:id="rId1022" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Frazzetto_Angela_Maria_Elena_Dich_Incarichi.pdf"/>
+    <hyperlink ref="R287" r:id="rId1023" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Frazzetto_Angela_Maria_Elena_Dich_Conflitto_Interessi.pdf"/>
+    <hyperlink ref="S287" r:id="rId1024" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf"/>
+    <hyperlink ref="P288" r:id="rId1025" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-Luigi-CV.pdf"/>
+    <hyperlink ref="Q288" r:id="rId1026" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-Luigi-Dichiarazione.pdf"/>
+    <hyperlink ref="R288" r:id="rId1027" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-Luigi-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S288" r:id="rId1028" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-Luigi-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P289" r:id="rId1029" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-LUIGI-CV-2026.pdf"/>
+    <hyperlink ref="Q289" r:id="rId1030" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-LUIGI-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R289" r:id="rId1031" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-LUIGI-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P290" r:id="rId1032" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-LUIGI-CV-2025.pdf"/>
+    <hyperlink ref="Q290" r:id="rId1033" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fusco-Luigi-Dich-06032025.pdf"/>
+    <hyperlink ref="R290" r:id="rId1034" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FUSCO-LUIGI-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P291" r:id="rId1035" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fusco-Luigi-CV-08022023.pdf"/>
+    <hyperlink ref="Q291" r:id="rId1036" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fusco-Luigi-Dichiarazioni.pdf"/>
+    <hyperlink ref="R291" r:id="rId1037" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fusco-Luigi-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S291" r:id="rId1038" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fusco-Luigi-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P292" r:id="rId1039" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GABOS_PAOLO.pdf"/>
+    <hyperlink ref="Q292" r:id="rId1040" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GABOS_dich_incarichi.pdf"/>
+    <hyperlink ref="R292" r:id="rId1041" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GABOS_dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S292" r:id="rId1042" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GABOS_Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P293" r:id="rId1043" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GARA-SUSANNA-CV.pdf"/>
+    <hyperlink ref="Q293" r:id="rId1044" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GARA-SUSANNA-Dichiarazione.pdf"/>
+    <hyperlink ref="R293" r:id="rId1045" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GARA-SUSANNA-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S293" r:id="rId1046" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GARA-SUSANNA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P294" r:id="rId1047" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MartinaGarattoni.pdf"/>
+    <hyperlink ref="Q294" r:id="rId1048" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GARATTONI_MARTINA_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R294" r:id="rId1049" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GARATTONI_MARTINA_dich_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="S294" r:id="rId1050" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GARATTONI_MARTINA_attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P295" r:id="rId1051" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENNUSO-FRANCA-CV.pdf"/>
+    <hyperlink ref="Q295" r:id="rId1052" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENNUSO-FRANCA-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R295" r:id="rId1053" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENNUSO-FRANCA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P296" r:id="rId1054" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENNUSO-FRANCA-CV-2026.pdf"/>
+    <hyperlink ref="Q296" r:id="rId1055" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENNUSO-FRANCA-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R296" r:id="rId1056" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENNUSO-FRANCA-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P297" r:id="rId1057" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Gennuso-Franca-CV.pdf"/>
+    <hyperlink ref="Q297" r:id="rId1058" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Gennuso-Franca-Dich-sostitutiva-27092024.pdf"/>
+    <hyperlink ref="R297" r:id="rId1059" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Gennuso-Franca-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P298" r:id="rId1060" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Gentiloni_30032020.pdf"/>
+    <hyperlink ref="Q298" r:id="rId1061" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_conflitto_interessi_Gentiloni_30032020.pdf"/>
+    <hyperlink ref="R298" r:id="rId1062" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_cariche_gentiloni_33_2013_30032020.pdf"/>
+    <hyperlink ref="S298" r:id="rId1063" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/202003_ATTESTAZ_DIRETTORE_Gentiloni_30032020.pdf"/>
+    <hyperlink ref="P299" r:id="rId1064" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GENTILONI_SILVERI_UMBERTO.pdf"/>
+    <hyperlink ref="Q299" r:id="rId1065" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_SILVERI_UMBERTO_Dich_conflitto_interessi_07_03_2016.pdf"/>
+    <hyperlink ref="R299" r:id="rId1066" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_dich_incarichi_07_03_2016.pdf"/>
+    <hyperlink ref="S299" r:id="rId1067" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_SILVERI_UMBERTO_Attestaz_insuss_conflitto_interessi_07_03_2016.pdf"/>
+    <hyperlink ref="T299" r:id="rId1068" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_SILVERI_UMBERTO_Dich_conflitto_interessi_28062017.pdf"/>
+    <hyperlink ref="U299" r:id="rId1069" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_SILVERI_UMBERTO_Dich_conflitto_interessi_28062017.pdf"/>
+    <hyperlink ref="V299" r:id="rId1070" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_SILVERI_UMBERTO_Attestazione_conflitto_interessi_28062017.pdf"/>
+    <hyperlink ref="P300" r:id="rId1071" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Gentiloni.pdf"/>
+    <hyperlink ref="Q300" r:id="rId1072" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_SILVERI_UMBERTO_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="R300" r:id="rId1073" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GentiloniSilveri_dichiarazione_titolarit__incarichi.pdf"/>
+    <hyperlink ref="S300" r:id="rId1074" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GENTILONI_SILVERI_UMBERTO_Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P301" r:id="rId1075" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Gentiloni_Silveri_28092018.pdf"/>
+    <hyperlink ref="Q301" r:id="rId1076" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione_GENTILONI_2018.pdf"/>
+    <hyperlink ref="R301" r:id="rId1077" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione_svolgimento_titolarita_cariche_enti_GENTILONI_2018.pdf"/>
+    <hyperlink ref="S301" r:id="rId1078" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_insussistenza_situazioni_conflitto_interesse_GENTILONI_2018.pdf"/>
+    <hyperlink ref="P302" r:id="rId1079" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Gentiloni.pdf"/>
+    <hyperlink ref="P303" r:id="rId1080" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Germani-Antonio-CV-08022023.pdf"/>
+    <hyperlink ref="Q303" r:id="rId1081" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Germani-Antonio-Dichiarazioni.pdf"/>
+    <hyperlink ref="R303" r:id="rId1082" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Germani-Antonio-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S303" r:id="rId1083" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Germani-Antonio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P304" r:id="rId1084" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GERMANI-ANTONIO-CV-2026.pdf"/>
+    <hyperlink ref="Q304" r:id="rId1085" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GERMANI-ANTONIO-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R304" r:id="rId1086" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GERMANI-ANTONIO-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P305" r:id="rId1087" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GERMANI-ANTONIO-CV-2025.pdf"/>
+    <hyperlink ref="Q305" r:id="rId1088" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Germani-Antonio-Dich-06032025.pdf"/>
+    <hyperlink ref="R305" r:id="rId1089" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GERMANI-ANTONIO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P306" r:id="rId1090" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GERMANI-Antonio-CV.pdf"/>
+    <hyperlink ref="Q306" r:id="rId1091" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GERMANI-Antonio-Dichiarazioni.pdf"/>
+    <hyperlink ref="R306" r:id="rId1092" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GERMANI-Antonio-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S306" r:id="rId1093" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GERMANI-Antonio-Attestazione-Direttore.PDF"/>
+    <hyperlink ref="P307" r:id="rId1094" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TORQUATI_GIANCARLO.pdf"/>
+    <hyperlink ref="Q307" r:id="rId1095" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TORQUATI_GIANCARLO_dich_svolgimen_incarichi.pdf"/>
+    <hyperlink ref="R307" r:id="rId1096" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TORQUATI_GIANCARLO_dichirazione_conflitto_interesse.pdf"/>
+    <hyperlink ref="S307" r:id="rId1097" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TORQUATI_GIANCARLO_Attestaz_insussis_conflitto_interesse.pdf"/>
+    <hyperlink ref="P308" r:id="rId1098" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIANNANTONIO_PAOLA.pdf"/>
+    <hyperlink ref="Q308" r:id="rId1099" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIANNANTONIO_dich_incarichi.pdf"/>
+    <hyperlink ref="R308" r:id="rId1100" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIANNANTONIO_dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S308" r:id="rId1101" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIANNANTONIO_Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P309" r:id="rId1102" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIANNINI-CHIARA-CV.pdf"/>
+    <hyperlink ref="Q309" r:id="rId1103" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIANNINI-CHIARA-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R309" r:id="rId1104" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIANNINI-CHIARA-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S309" r:id="rId1105" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_1.pdf"/>
+    <hyperlink ref="P310" r:id="rId1106" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIGANTE-MARGHERITA-CV.pdf"/>
+    <hyperlink ref="Q310" r:id="rId1107" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIGANTE-MARGHERITA-Dich-cariche-incarichi-2026.pdf"/>
+    <hyperlink ref="R310" r:id="rId1108" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIGANTE-MARGHERITA-Attestazione-Direttore-2026.pdf"/>
+    <hyperlink ref="P311" r:id="rId1109" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIORDANI_BARBARA.pdf"/>
+    <hyperlink ref="Q311" r:id="rId1110" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIORDANI_BARBARA_dich_incarichi.pdf"/>
+    <hyperlink ref="R311" r:id="rId1111" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GIORDANI_BARBARA_dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S311" r:id="rId1112" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Giordani_Attestazione_Direttore_20160215.pdf"/>
+    <hyperlink ref="P312" r:id="rId1113" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Alessandra_Giudice.pdf"/>
+    <hyperlink ref="Q312" r:id="rId1114" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Giudice_Dich_Incarichi.pdf"/>
+    <hyperlink ref="R312" r:id="rId1115" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Giudice_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S312" r:id="rId1116" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P313" r:id="rId1117" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Giudice_CV.pdf"/>
+    <hyperlink ref="Q313" r:id="rId1118" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Giudice_dichiar_cert_incarichi.pdf"/>
+    <hyperlink ref="R313" r:id="rId1119" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Giudice_dichiar_atto_not.pdf"/>
+    <hyperlink ref="S313" r:id="rId1120" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_interesse_G08389_21072016.pdf"/>
+    <hyperlink ref="P314" r:id="rId1121" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRANDE-CHIARA-CV.pdf"/>
+    <hyperlink ref="Q314" r:id="rId1122" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRANDE-CHIARA-Dich-cariche-incarichi-2026.pdf"/>
+    <hyperlink ref="R314" r:id="rId1123" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRANDE-CHIARA-Attestazione-Direttore-2026.pdf"/>
+    <hyperlink ref="P315" r:id="rId1124" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-MARCO-CV-2025-DEF.pdf"/>
+    <hyperlink ref="Q315" r:id="rId1125" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-MARCO-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R315" r:id="rId1126" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-MARCO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P316" r:id="rId1127" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-Marco-CV.pdf"/>
+    <hyperlink ref="Q316" r:id="rId1128" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-Marco-Dichiarazione.pdf"/>
+    <hyperlink ref="R316" r:id="rId1129" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-Marco-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S316" r:id="rId1130" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-Marco-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P317" r:id="rId1131" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grasselli-Marco-CV-08022023.pdf"/>
+    <hyperlink ref="Q317" r:id="rId1132" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grasselli-Marco-Dichiarazioni.pdf"/>
+    <hyperlink ref="R317" r:id="rId1133" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grasselli-Marco-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S317" r:id="rId1134" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grasselli-Marco-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P318" r:id="rId1135" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-MARCO-CV-2026.pdf"/>
+    <hyperlink ref="Q318" r:id="rId1136" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-MARCO-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R318" r:id="rId1137" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRASSELLI-MARCO-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P319" r:id="rId1138" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Grassia_Armando.pdf"/>
+    <hyperlink ref="Q319" r:id="rId1139" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grassia_Dich_incarichi.pdf"/>
+    <hyperlink ref="R319" r:id="rId1140" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grassia_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S319" r:id="rId1141" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P320" r:id="rId1142" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Greco-Dario-CV.pdf"/>
+    <hyperlink ref="Q320" r:id="rId1143" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Greco-Dario-Dich-incarichi.pdf"/>
+    <hyperlink ref="R320" r:id="rId1144" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Greco-Dario-Dich-Conflitto-Interessi.pdf"/>
+    <hyperlink ref="P321" r:id="rId1145" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRECO-DARIO-CV.pdf"/>
+    <hyperlink ref="Q321" r:id="rId1146" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRECO-DARIO-Dich-cariche-incarichi-2026.pdf"/>
+    <hyperlink ref="R321" r:id="rId1147" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRECO-DARIO-Attestazione-Direttore-2026.pdf"/>
+    <hyperlink ref="P322" r:id="rId1148" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRECO-GIOVANNA-CV.pdf"/>
+    <hyperlink ref="Q322" r:id="rId1149" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRECO-GIOVANNA-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R322" r:id="rId1150" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRECO-GIOVANNA-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S322" r:id="rId1151" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_2.pdf"/>
+    <hyperlink ref="P323" r:id="rId1152" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grimaldi-Loredana-CV-08022023.pdf"/>
+    <hyperlink ref="Q323" r:id="rId1153" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grimaldi-Loredana-Dichiarazioni.pdf"/>
+    <hyperlink ref="R323" r:id="rId1154" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grimaldi-Loredana-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S323" r:id="rId1155" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Grimaldi-Loredana-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P324" r:id="rId1156" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-LOREDANA-CV-2026.pdf"/>
+    <hyperlink ref="Q324" r:id="rId1157" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-LOREDANA-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R324" r:id="rId1158" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-LOREDANA-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P325" r:id="rId1159" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-Loredana-CV.pdf"/>
+    <hyperlink ref="Q325" r:id="rId1160" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-Loredana-Dichiarazione.pdf"/>
+    <hyperlink ref="R325" r:id="rId1161" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-Loredana-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S325" r:id="rId1162" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-Loredana-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P326" r:id="rId1163" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-LOREDANA-CV-2025.pdf"/>
+    <hyperlink ref="Q326" r:id="rId1164" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-LOREDANA-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R326" r:id="rId1165" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GRIMALDI-LOREDANA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P327" r:id="rId1166" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GROSSI_GIANLUCA_CV_12122019.pdf"/>
+    <hyperlink ref="Q327" r:id="rId1167" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GROSSI_GIANLUCA_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R327" r:id="rId1168" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GROSSI_GIANLUCA_dich_conflitto_interesse.pdf"/>
+    <hyperlink ref="S327" r:id="rId1169" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GROSSI_GIANLUCA_Attestazione_insuss_conflitto_interesse.pdf"/>
+    <hyperlink ref="P328" r:id="rId1170" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GROSSI-GIANLUCA-CV.pdf"/>
+    <hyperlink ref="Q328" r:id="rId1171" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GROSSI-GIANLUCA-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R328" r:id="rId1172" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GROSSI-GIANLUCA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P329" r:id="rId1173" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARASCIO-FRANCESCO-CV-2025.pdf"/>
+    <hyperlink ref="Q329" r:id="rId1174" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARASCIO-FRANCESCO-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R329" r:id="rId1175" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARASCIO-FRANCESCO-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P330" r:id="rId1176" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARASCIO-FRANCESCO-CV-2026.pdf"/>
+    <hyperlink ref="Q330" r:id="rId1177" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARASCIO-FRANCESCO-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R330" r:id="rId1178" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARASCIO-FRANCESCO-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P331" r:id="rId1179" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARASCIO-FRANCESCO-CV.pdf"/>
+    <hyperlink ref="Q331" r:id="rId1180" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARASCIO-FRANCESCO-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R331" r:id="rId1181" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARASCIO-FRANCESCO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P332" r:id="rId1182" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARNERI-Arianna-CV.pdf"/>
+    <hyperlink ref="Q332" r:id="rId1183" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARNERI-Arianna-Dichiarazione_0.pdf"/>
+    <hyperlink ref="R332" r:id="rId1184" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARNERI-Arianna-Dichiarazione.pdf"/>
+    <hyperlink ref="S332" r:id="rId1185" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARNERI-Arianna-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P333" r:id="rId1186" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guarneri-Arianna-CV-08022023.pdf"/>
+    <hyperlink ref="Q333" r:id="rId1187" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guarneri-Arianna-Dichiarazioni.pdf"/>
+    <hyperlink ref="R333" r:id="rId1188" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guarneri-Arianna-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S333" r:id="rId1189" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guarneri-Arianna-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P334" r:id="rId1190" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARNIERI-ARIANNA-CV.pdf"/>
+    <hyperlink ref="Q334" r:id="rId1191" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARNIERI-ARIANNA-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R334" r:id="rId1192" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUARNIERI-ARIANNA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P335" r:id="rId1193" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Roberto_Guercio.pdf"/>
+    <hyperlink ref="Q335" r:id="rId1194" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUERCIO_ROBERTO_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R335" r:id="rId1195" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUERCIO_ROBERTO_dich_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="S335" r:id="rId1196" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUERCIO_ROBERTO_attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P336" r:id="rId1197" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Giuseppe-CV-2022.pdf"/>
+    <hyperlink ref="Q336" r:id="rId1198" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Giuseppe-Dich-cariche-incarichi-Z5B3676D17.pdf"/>
+    <hyperlink ref="R336" r:id="rId1199" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Giuseppe-Dich-conflitto-interesse-Z5B3676D17.pdf"/>
+    <hyperlink ref="S336" r:id="rId1200" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Giuseppe-Attestazione-insussistenza-Direttore-Z5B3676D17.pdf"/>
+    <hyperlink ref="P337" r:id="rId1201" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Tiziana-CV.pdf"/>
+    <hyperlink ref="Q337" r:id="rId1202" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Tiziana-Dichiarazione.pdf"/>
+    <hyperlink ref="R337" r:id="rId1203" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Tiziana-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S337" r:id="rId1204" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-Tiziana-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P338" r:id="rId1205" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-TIZIANA-CV-2025.pdf"/>
+    <hyperlink ref="Q338" r:id="rId1206" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-TIZIANA-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R338" r:id="rId1207" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-TIZIANA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P339" r:id="rId1208" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-GIUSEPPE-CV-nov-2020.pdf"/>
+    <hyperlink ref="Q339" r:id="rId1209" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-GIUSEPPE-Dich-insussistenza_cariche.pdf"/>
+    <hyperlink ref="R339" r:id="rId1210" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-GIUSEPPE-Dich-insussistenza_conflitto_interessi.pdf"/>
+    <hyperlink ref="S339" r:id="rId1211" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-insussistenza-situazioni-conflitto-interesse-GUIDA-GIUSEPPE.pdf"/>
+    <hyperlink ref="P340" r:id="rId1212" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guida-Tiziana-CV-08022023.pdf"/>
+    <hyperlink ref="Q340" r:id="rId1213" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guida-Tiziana-Dichiarazioni.pdf"/>
+    <hyperlink ref="R340" r:id="rId1214" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guida-Tiziana-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S340" r:id="rId1215" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guida-Tiziana-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P341" r:id="rId1216" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-TIZIANA-CV-2026.pdf"/>
+    <hyperlink ref="Q341" r:id="rId1217" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-TIZIANA-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R341" r:id="rId1218" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GUIDA-TIZIANA-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P342" r:id="rId1219" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guida-Giuseppe-CV-03112022.pdf"/>
+    <hyperlink ref="Q342" r:id="rId1220" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich-Incarichi-Guida-Giuseppe.pdf"/>
+    <hyperlink ref="R342" r:id="rId1221" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guida-Giuseppe-Dich-insussist-cause-inconf-03112022.pdf"/>
+    <hyperlink ref="P343" r:id="rId1222" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-Genevieve-CV.pdf"/>
+    <hyperlink ref="Q343" r:id="rId1223" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-Genevieve-Dichiarazione.pdf"/>
+    <hyperlink ref="R343" r:id="rId1224" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-Genevieve-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S343" r:id="rId1225" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-Genevieve-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P344" r:id="rId1226" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-GENEVIEVE-CV-2025.pdf"/>
+    <hyperlink ref="Q344" r:id="rId1227" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-GENEVIEVE-Dich-sostitutiva-2025-DEF.pdf"/>
+    <hyperlink ref="R344" r:id="rId1228" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-GENEVIEVE-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P345" r:id="rId1229" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-GENEVIEVE-CV-15012026.pdf"/>
+    <hyperlink ref="Q345" r:id="rId1230" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-GENEVIEVE-Autocertificazione-24122025.pdf"/>
+    <hyperlink ref="R345" r:id="rId1231" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-GENEVIEVE-Attestazione-direttore-13022026.pdf"/>
+    <hyperlink ref="P346" r:id="rId1232" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/HANSSEN-GENEVIEVE-2026.pdf"/>
+    <hyperlink ref="Q346" r:id="rId1233" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Hanssen-Genevieve-Dich-svolgimento-incarichi-cariche-2026.pdf"/>
+    <hyperlink ref="R346" r:id="rId1234" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Hanssen-Genevieve-Dich-assenza-Conflitto-di-interessi-2026-19062026.pdf"/>
+    <hyperlink ref="P347" r:id="rId1235" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Hanssen-Genevieve-CV-08022023.pdf"/>
+    <hyperlink ref="Q347" r:id="rId1236" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Hanssen-Genevieve-Dichiarazioni.pdf"/>
+    <hyperlink ref="R347" r:id="rId1237" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Hanssen-Genevieve-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S347" r:id="rId1238" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Hanssen-Genevieve-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P348" r:id="rId1239" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IMMUCCI-SAMANTHA-CV.pdf"/>
+    <hyperlink ref="Q348" r:id="rId1240" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IMMUCCI-SAMANTHA-Dich-cariche-incarichi-2026.pdf"/>
+    <hyperlink ref="R348" r:id="rId1241" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IMMUCCI-SAMANTHA-Attestazione-Direttore-2026.pdf"/>
+    <hyperlink ref="P349" r:id="rId1242" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_INCERTI_08072019.pdf"/>
+    <hyperlink ref="Q349" r:id="rId1243" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Cariche_INCERTI.pdf"/>
+    <hyperlink ref="R349" r:id="rId1244" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Assenza_conflitto_INCERTI.pdf"/>
+    <hyperlink ref="S349" r:id="rId1245" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_INCERTI.pdf"/>
+    <hyperlink ref="P350" r:id="rId1246" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INCERTI_LUCA_CV_10062019.pdf"/>
+    <hyperlink ref="Q350" r:id="rId1247" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INCERTI_LUCA_Dich_cariche_incarichi_21122020.PDF"/>
+    <hyperlink ref="R350" r:id="rId1248" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INCERTI_LUCA_Dich_conflitto_interessi_21122020.PDF"/>
+    <hyperlink ref="S350" r:id="rId1249" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INCERTI_LUCA_Attestazione_Direttore_22122020.pdf"/>
+    <hyperlink ref="P351" r:id="rId1250" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-CV-2026.pdf"/>
+    <hyperlink ref="Q351" r:id="rId1251" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R351" r:id="rId1252" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P352" r:id="rId1253" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-CV-def.pdf"/>
+    <hyperlink ref="Q352" r:id="rId1254" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-Dich-sostitutiva-def.pdf"/>
+    <hyperlink ref="R352" r:id="rId1255" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P353" r:id="rId1256" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ILARIA-CV.pdf"/>
+    <hyperlink ref="Q353" r:id="rId1257" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ILARIA-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R353" r:id="rId1258" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ILARIA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P354" r:id="rId1259" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-CV-2025.pdf"/>
+    <hyperlink ref="Q354" r:id="rId1260" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-Dich-sostitutiva-2025-DEF.pdf"/>
+    <hyperlink ref="R354" r:id="rId1261" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/INTRIERI-ROSARINO-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P355" r:id="rId1262" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Irlando_Federico_CV_10122020.pdf"/>
+    <hyperlink ref="Q355" r:id="rId1263" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Irlando_Federico_Dich_Incarichi.pdf"/>
+    <hyperlink ref="R355" r:id="rId1264" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Irlando_Federico_Dich_Conflitto_Interessi.pdf"/>
+    <hyperlink ref="S355" r:id="rId1265" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf"/>
+    <hyperlink ref="P356" r:id="rId1266" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Izzi_Chiara_CV.pdf"/>
+    <hyperlink ref="Q356" r:id="rId1267" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Izzi_Chiara_ich_incarichi.pdf"/>
+    <hyperlink ref="R356" r:id="rId1268" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Izzi_Chiara_Dich_Conflitto_Interessi.pdf"/>
+    <hyperlink ref="S356" r:id="rId1269" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/E_Capone_C_Izzi__Attestazione_Direttore_2020_03.pdf"/>
+    <hyperlink ref="P357" r:id="rId1270" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Kaleci-Shaniko-CV-27062025.pdf"/>
+    <hyperlink ref="Q357" r:id="rId1271" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Kaleci-Shaniko-Dich-sostitutiva-25062025.pdf"/>
+    <hyperlink ref="R357" r:id="rId1272" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Kaleci-Shaniko-Attestazione-Direttore-27062025.pdf"/>
+    <hyperlink ref="P358" r:id="rId1273" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/KALECI-SHANIKO-CV-2026.pdf"/>
+    <hyperlink ref="Q358" r:id="rId1274" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/KALECI-SHANIKO-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R358" r:id="rId1275" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/KALECI-SHANIKO-attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P360" r:id="rId1276" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-FABIO-CV-16012026.pdf"/>
+    <hyperlink ref="Q360" r:id="rId1277" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-FABIO-Autocertificazione-27122025.pdf"/>
+    <hyperlink ref="R360" r:id="rId1278" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-FABIO-Attestazione-direttore-13022026.pdf"/>
+    <hyperlink ref="P361" r:id="rId1279" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-FABIO-CV-2025.pdf"/>
+    <hyperlink ref="Q361" r:id="rId1280" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-FABIO-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R361" r:id="rId1281" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-FABIO-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P362" r:id="rId1282" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-Fabio-CV.pdf"/>
+    <hyperlink ref="Q362" r:id="rId1283" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-Fabio-Dichiarazione.pdf"/>
+    <hyperlink ref="R362" r:id="rId1284" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-Fabio-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S362" r:id="rId1285" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LAGATTA-Fabio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P363" r:id="rId1286" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LAI_08072019.pdf"/>
+    <hyperlink ref="Q363" r:id="rId1287" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Cariche_LAI.pdf"/>
+    <hyperlink ref="R363" r:id="rId1288" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Assenza_conflitto_LAI.pdf"/>
+    <hyperlink ref="S363" r:id="rId1289" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_LAI.pdf"/>
+    <hyperlink ref="P364" r:id="rId1290" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LARICCHIUTA-ONOFRIO-CV-20022026.pdf"/>
+    <hyperlink ref="Q364" r:id="rId1291" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LARICCHIUTA-ONOFRIO-Autocertificazione-23122025.pdf"/>
+    <hyperlink ref="R364" r:id="rId1292" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LARICCHIUTA-ONOFRIO-Attestazione-direttore-13022026.pdf"/>
+    <hyperlink ref="P365" r:id="rId1293" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Laricchiuta-Onofrio-CV.pdf"/>
+    <hyperlink ref="Q365" r:id="rId1294" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Laricchiuta-Onofrio-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R365" r:id="rId1295" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Laricchiuta-Onofrio-Dich-insuss-conflitto-interesse.pdf"/>
+    <hyperlink ref="S365" r:id="rId1296" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Laricchiuta-Onofrio-Attestazione-insuss-conflitto-interesse.pdf"/>
+    <hyperlink ref="P366" r:id="rId1297" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LARICCHIUTA-ONOFRIO-CV.pdf"/>
+    <hyperlink ref="Q366" r:id="rId1298" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Laricchiuta-Onofrio-Dich-06032025.pdf"/>
+    <hyperlink ref="R366" r:id="rId1299" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LARICCHIUTA-ONOFRIO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P367" r:id="rId1300" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LEONE_DANIELE.pdf"/>
+    <hyperlink ref="Q367" r:id="rId1301" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LEONE_Dich_cariche_incarichi_211116.pdf"/>
+    <hyperlink ref="R367" r:id="rId1302" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LEONE_Dich_assenza_conflitto_interessi_211116.pdf"/>
+    <hyperlink ref="S367" r:id="rId1303" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LEONE_VACCA_Attestaz_assenza_conflitto_interessi_21112016.pdf"/>
+    <hyperlink ref="P369" r:id="rId1304" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Letizia-Raffaele-Walter-CV-30092024.pdf"/>
+    <hyperlink ref="Q369" r:id="rId1305" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Letizia-Raffaele-Walter-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R369" r:id="rId1306" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Letizia-Raffaele-Walter-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P370" r:id="rId1307" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LETIZIA-RAFFAELE-WALTER-CV.pdf"/>
+    <hyperlink ref="Q370" r:id="rId1308" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LETIZIA-RAFFAELE-WALTER-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R370" r:id="rId1309" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LETIZIA-RAFFAELE-WALTER-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P371" r:id="rId1310" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LETIZIA-RAFFAELE-WALTER-CV-2026.pdf"/>
+    <hyperlink ref="Q371" r:id="rId1311" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LETIZIA-RAFFAELE-WALTER-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R371" r:id="rId1312" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LETIZIA-RAFFAELE-WALTER-attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P372" r:id="rId1313" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Leva_CV.pdf"/>
+    <hyperlink ref="Q372" r:id="rId1314" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Leva_dichia_cert_incarichi.pdf"/>
+    <hyperlink ref="R372" r:id="rId1315" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Leva_dichiar_atto_not.pdf"/>
+    <hyperlink ref="S372" r:id="rId1316" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_interesse_G08389_21072016.pdf"/>
+    <hyperlink ref="P373" r:id="rId1317" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_EUROPASS_Roberta_Leva.pdf"/>
+    <hyperlink ref="Q373" r:id="rId1318" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Leva_Dich_incarichi.pdf"/>
+    <hyperlink ref="R373" r:id="rId1319" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Leva_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S373" r:id="rId1320" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Leva_Roberta_Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P374" r:id="rId1321" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LI_CALZI_GIADA.pdf"/>
+    <hyperlink ref="Q374" r:id="rId1322" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LI_CALZI_GIADA_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R374" r:id="rId1323" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LI_CALZI_GIADA_dich_conflitto_interesse.pdf"/>
+    <hyperlink ref="S374" r:id="rId1324" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LI_CALZI_GIADA_attestazione_Direttore.pdf"/>
+    <hyperlink ref="P375" r:id="rId1325" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LIMODIO-MARTA-CV.pdf"/>
+    <hyperlink ref="Q375" r:id="rId1326" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LIMODIO-MARTA-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R375" r:id="rId1327" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LIMODIO-MARTA-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S375" r:id="rId1328" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_3.pdf"/>
+    <hyperlink ref="P376" r:id="rId1329" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LIONI-MARIA-FRANCESCA-CV.pdf"/>
+    <hyperlink ref="Q376" r:id="rId1330" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LIONI-MARIA-FRANCESCA-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R376" r:id="rId1331" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LIONI-MARIA-FRANCESCA-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S376" r:id="rId1332" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LIONI-MARIA-FRANCESCA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P377" r:id="rId1333" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LISA_VALENTINO_02112020.PDF"/>
+    <hyperlink ref="Q377" r:id="rId1334" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Lisa_Valentino_unico_file.pdf"/>
+    <hyperlink ref="R377" r:id="rId1335" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Lisa_Valentino_unico_file.pdf"/>
+    <hyperlink ref="S377" r:id="rId1336" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_Lisa_Valentino.pdf"/>
+    <hyperlink ref="P378" r:id="rId1337" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-VALENTINO-CV-102024.pdf"/>
+    <hyperlink ref="Q378" r:id="rId1338" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-VALENTINO-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R378" r:id="rId1339" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-VALENTINO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P379" r:id="rId1340" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-VALENTINO-CV-2026.pdf"/>
+    <hyperlink ref="Q379" r:id="rId1341" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-VALENTINO-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R379" r:id="rId1342" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-VALENTINO-attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P380" r:id="rId1343" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-valentino-CV-2025.pdf"/>
+    <hyperlink ref="Q380" r:id="rId1344" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-valentino-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R380" r:id="rId1345" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISA-valentino-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P381" r:id="rId1346" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Lo_Cascio_Lorenzo.pdf"/>
+    <hyperlink ref="Q381" r:id="rId1347" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Lo_Cascio_Lorenzo_26102020.pdf"/>
+    <hyperlink ref="R381" r:id="rId1348" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Lo_Cascio_Lorenzo_26102020.pdf"/>
+    <hyperlink ref="S381" r:id="rId1349" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_Lo_Cascio_Lorenzo_30102020.pdf"/>
+    <hyperlink ref="P382" r:id="rId1350" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LO-CASCIO-LORENZO-CV.pdf"/>
+    <hyperlink ref="Q382" r:id="rId1351" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LO-CASCIO-LORENZO-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R382" r:id="rId1352" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LO-CASCIO-LORENZO-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S382" r:id="rId1353" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LO-CASCIO-LORENZO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P383" r:id="rId1354" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LO_CASCIO_LORENZO.pdf"/>
+    <hyperlink ref="Q383" r:id="rId1355" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LO_CASCIO_dich_incarichi.pdf"/>
+    <hyperlink ref="R383" r:id="rId1356" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LO_CASCIO_dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S383" r:id="rId1357" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LO_CASCIO_attestazione_direttore.pdf"/>
+    <hyperlink ref="P384" r:id="rId1358" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-ANIA-CV-2025.pdf"/>
+    <hyperlink ref="Q384" r:id="rId1359" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-ANIA-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R384" r:id="rId1360" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-ANIA-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P385" r:id="rId1361" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-ANIA-CV-20022026.pdf"/>
+    <hyperlink ref="Q385" r:id="rId1362" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-ANIA-Autocertificazione-28122025.pdf"/>
+    <hyperlink ref="R385" r:id="rId1363" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-ANIA-Attestazione-direttore-13022026.pdf"/>
+    <hyperlink ref="P386" r:id="rId1364" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-Ania-CV.pdf"/>
+    <hyperlink ref="Q386" r:id="rId1365" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-Ania-Dichiarazione.pdf"/>
+    <hyperlink ref="R386" r:id="rId1366" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-Ania-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S386" r:id="rId1367" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPEZ-Ania-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P387" r:id="rId1368" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lopez-Ania-CV-08022023.pdf"/>
+    <hyperlink ref="Q387" r:id="rId1369" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lopez-Ania-Dichiarazioni.pdf"/>
+    <hyperlink ref="R387" r:id="rId1370" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lopez-Ania-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S387" r:id="rId1371" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lopez-Ania-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P388" r:id="rId1372" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-Rosa-Maria-CV.pdf"/>
+    <hyperlink ref="Q388" r:id="rId1373" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-Rosa-Maria-Dichiarazione.pdf"/>
+    <hyperlink ref="R388" r:id="rId1374" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-Rosa-Maria-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S388" r:id="rId1375" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-Rosa-Maria-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P390" r:id="rId1376" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-ROSA-MARIA-CV-2025.pdf"/>
+    <hyperlink ref="Q390" r:id="rId1377" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-ROSA-MARIA-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R390" r:id="rId1378" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-ROSA-MARIA-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P391" r:id="rId1379" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-ROSA-MARIA-CV-13012026.pdf"/>
+    <hyperlink ref="Q391" r:id="rId1380" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-ROSA-MARIA-Autocertificazione-26122025.pdf"/>
+    <hyperlink ref="R391" r:id="rId1381" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LOPPO-ROSA-MARIA-Attestazione-direttore-13022026.pdf"/>
+    <hyperlink ref="P392" r:id="rId1382" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV__LUCARELLI_ALBERTO_12_12_2016.pdf"/>
+    <hyperlink ref="Q392" r:id="rId1383" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCARELLI_ALBERTO_Dich_cariche_incarichi_13_12_2016.pdf"/>
+    <hyperlink ref="R392" r:id="rId1384" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCARELLI_ALBERTO_Dich_cariche_incarichi_12_01_2017.pdf"/>
+    <hyperlink ref="S392" r:id="rId1385" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCARELLI_ALBERTO_Dich_insussist_conflitto_interesesse_12_12_2016.pdf"/>
+    <hyperlink ref="T392" r:id="rId1386" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCARELLI_ALBERTO_Attest_insussist_situazioni_conflitto_interesse_12122016.pdf"/>
+    <hyperlink ref="P393" r:id="rId1387" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/cv_Lucci_Maurizio.pdf"/>
+    <hyperlink ref="Q393" r:id="rId1388" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lucci_dichiarazione_incarichi.pdf"/>
+    <hyperlink ref="R393" r:id="rId1389" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lucci_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S393" r:id="rId1390" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCCI_Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P394" r:id="rId1391" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCIBELLO-GIUSEPPE-CV-2026.pdf"/>
+    <hyperlink ref="Q394" r:id="rId1392" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCIBELLO-GIUSEPPE-Dich-cariche-incarichi-2026.pdf"/>
+    <hyperlink ref="R394" r:id="rId1393" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCIBELLO-GIUSEPPE-Dich-conflitto-interesse-2026.pdf"/>
+    <hyperlink ref="S394" r:id="rId1394" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCIBELLO-GIUSEPPE-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="T394" r:id="rId1395" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUCIBELLO-GIUSEPPE-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P395" r:id="rId1396" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LUPI_GIAMPIERO.pdf"/>
+    <hyperlink ref="Q395" r:id="rId1397" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lupi_dich_incarichi.pdf"/>
+    <hyperlink ref="R395" r:id="rId1398" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUPI_dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S395" r:id="rId1399" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LUPI_Attestazione_insussistenza.pdf"/>
+    <hyperlink ref="P396" r:id="rId1400" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MACCHIA-PAOLA-CV.pdf"/>
+    <hyperlink ref="Q396" r:id="rId1401" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MACCHIA-PAOLA-Dichiarazione.pdf"/>
+    <hyperlink ref="R396" r:id="rId1402" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MACCHIA-PAOLA-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S396" r:id="rId1403" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MACCHIA-PAOLA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P397" r:id="rId1404" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MAIOLO_aggiornamento_03_08_2015.pdf"/>
+    <hyperlink ref="Q397" r:id="rId1405" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAIOLO_Dich_incarichi_agg_03_08_2015.pdf"/>
+    <hyperlink ref="R397" r:id="rId1406" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAIOLO_Dich_conflitto_interessi_agg_03_08_2015_1_.pdf"/>
+    <hyperlink ref="S397" r:id="rId1407" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAIOLO_Attestazione_insussistenza.pdf"/>
+    <hyperlink ref="P398" r:id="rId1408" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-Claudia-CV.pdf"/>
+    <hyperlink ref="Q398" r:id="rId1409" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-Claudia-Dichiarazione_0.pdf"/>
+    <hyperlink ref="R398" r:id="rId1410" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-Claudia-Dichiarazione.pdf"/>
+    <hyperlink ref="S398" r:id="rId1411" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-Claudia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P399" r:id="rId1412" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-CLAUDIA-CV-2025.pdf"/>
+    <hyperlink ref="Q399" r:id="rId1413" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-CLAUDIA-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R399" r:id="rId1414" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANUGUERRA-CLAUDIA-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P400" r:id="rId1415" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANGUERRA-CLAUDIA-CV-2026.pdf"/>
+    <hyperlink ref="Q400" r:id="rId1416" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANGUERRA-CLAUDIA-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R400" r:id="rId1417" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANGUERRA-CLAUDIA-attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P401" r:id="rId1418" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Manuguerra-Claudia-CV-08022023.pdf"/>
+    <hyperlink ref="Q401" r:id="rId1419" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Manuguerra-Claudia-Dichiarazioni.pdf"/>
+    <hyperlink ref="R401" r:id="rId1420" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Manuguerra-Claudia-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S401" r:id="rId1421" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Manuguerra-Claudia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P402" r:id="rId1422" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARANDO-ILARIA-CV.pdf"/>
+    <hyperlink ref="Q402" r:id="rId1423" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARANDO-ILARIA-Dich-cariche-incarichi-2026.pdf"/>
+    <hyperlink ref="R402" r:id="rId1424" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARANDO-ILARIA-Attestazione-Direttore-2026.pdf"/>
+    <hyperlink ref="P403" r:id="rId1425" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Marcato_Domenico.pdf"/>
+    <hyperlink ref="Q403" r:id="rId1426" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARCATO_Dich_incarichi.pdf"/>
+    <hyperlink ref="R403" r:id="rId1427" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARCATO_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S403" r:id="rId1428" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P404" r:id="rId1429" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marcato_CV.pdf"/>
+    <hyperlink ref="Q404" r:id="rId1430" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marcato_dichia_cert_incarichi.pdf"/>
+    <hyperlink ref="R404" r:id="rId1431" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marcato_dichiar_atto_not.pdf"/>
+    <hyperlink ref="S404" r:id="rId1432" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_interesse_G08389_21072016.pdf"/>
+    <hyperlink ref="P405" r:id="rId1433" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marchio-de-marinis-Giulio-CV.pdf"/>
+    <hyperlink ref="Q405" r:id="rId1434" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marchio-de-marinis-Giulio-Dich-svolg-Incarichi-cariche.pdf"/>
+    <hyperlink ref="R405" r:id="rId1435" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marchio-de-marinis-Giulio-Dich-insuss-situaz-confl-interesse.pdf"/>
+    <hyperlink ref="S405" r:id="rId1436" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marchio-de-marinis-Giulio-Attestaz-insuss-situaz-conflitto-interesse.pdf"/>
+    <hyperlink ref="P406" r:id="rId1437" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARCHIO-DE-MARINIS-GIULIO-CV-05102024.pdf"/>
+    <hyperlink ref="Q406" r:id="rId1438" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARCHIO-DE-MARINIS-GIULIO-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R406" r:id="rId1439" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARCHIO-DE-MARINIS-GIULIO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P407" r:id="rId1440" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MARCHISIO_TATIANA.pdf"/>
+    <hyperlink ref="Q407" r:id="rId1441" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARCHISIO_TATIANA_Dich_svolgim_incarichi_23122016.pdf"/>
+    <hyperlink ref="R407" r:id="rId1442" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARCHISIO_TATIANA_Dich_assenza_conflitto_interessi_23122016.pdf"/>
+    <hyperlink ref="S407" r:id="rId1443" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARCHISIO_TATIANA_Attestaz_assenza_conflitto_interessi_24122016.pdf"/>
+    <hyperlink ref="T407" r:id="rId1444" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DD_G04250_03042018.pdf"/>
+    <hyperlink ref="P408" r:id="rId1445" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mariani-Flavio-CV-08022023.pdf"/>
+    <hyperlink ref="Q408" r:id="rId1446" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mariani-Flavio-Dichiarazioni.pdf"/>
+    <hyperlink ref="R408" r:id="rId1447" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mariani-Flavio-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S408" r:id="rId1448" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mariani-Flavio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P409" r:id="rId1449" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARIANI-FLAVIO-CV-2025.pdf"/>
+    <hyperlink ref="Q409" r:id="rId1450" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mariani-Flavio-Dich-06032025.pdf"/>
+    <hyperlink ref="R409" r:id="rId1451" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARIANI-FLAVIO-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P410" r:id="rId1452" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARIANI-Flavio-CV.pdf"/>
+    <hyperlink ref="Q410" r:id="rId1453" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARIANI-Flavio-Dichiarazione.pdf"/>
+    <hyperlink ref="R410" r:id="rId1454" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARIANI-Flavio-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S410" r:id="rId1455" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARIANI-Flavio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P411" r:id="rId1456" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marini-Adelaide-CV.pdf"/>
+    <hyperlink ref="Q411" r:id="rId1457" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marini-Adelaide-Dich-svolg-incarichi-cariche.pdf"/>
+    <hyperlink ref="R411" r:id="rId1458" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marini-Adelaide-Dich-insuss-confl-interessi.pdf"/>
+    <hyperlink ref="S411" r:id="rId1459" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marini-Adelaide-Attestaz-insuss-situaz-confl-interesse.pdf"/>
+    <hyperlink ref="P412" r:id="rId1460" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARINI-ADELAIDE-CV-01102024.pdf"/>
+    <hyperlink ref="Q412" r:id="rId1461" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARINI-ADELAIDE-Dichiarazione-cariche-incarichi.pdf"/>
+    <hyperlink ref="R412" r:id="rId1462" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARINI-ADELAINE-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P413" r:id="rId1463" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MARONI_MARA_03102017.pdf"/>
+    <hyperlink ref="Q413" r:id="rId1464" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARONI_MARA_Dich_cariche_incarichi_24082017.pdf"/>
+    <hyperlink ref="R413" r:id="rId1465" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARONI_MARA_Dich_conflitto_interesse_24082017.pdf"/>
+    <hyperlink ref="S413" r:id="rId1466" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARONI_MARA_Attestazione_Direttore_24082017.pdf"/>
+    <hyperlink ref="P414" r:id="rId1467" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MARONI_MARA.pdf"/>
+    <hyperlink ref="Q414" r:id="rId1468" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARONI_dichiarazione_incarichi.pdf"/>
+    <hyperlink ref="R414" r:id="rId1469" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARONI_dich_conflitto__interesse.pdf"/>
+    <hyperlink ref="S414" r:id="rId1470" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARONI_attestazione_insussistenza.pdf"/>
+    <hyperlink ref="P415" r:id="rId1471" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-Stefania-CV.pdf"/>
+    <hyperlink ref="Q415" r:id="rId1472" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-Stefania-Dichiarazione.pdf"/>
+    <hyperlink ref="R415" r:id="rId1473" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-Stefania-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S415" r:id="rId1474" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-Stefania-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P416" r:id="rId1475" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-STEFANIA-CV-2025.pdf"/>
+    <hyperlink ref="Q416" r:id="rId1476" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-STEFANIA-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R416" r:id="rId1477" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-STEFANIA-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P417" r:id="rId1478" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marsili-Stefania-CV-08022023.pdf"/>
+    <hyperlink ref="Q417" r:id="rId1479" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marsili-Stefania-Dichiarazioni.pdf"/>
+    <hyperlink ref="R417" r:id="rId1480" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marsili-Stefania-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S417" r:id="rId1481" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marsili-Stefania-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P418" r:id="rId1482" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-STEFANIA-CV-20022026.pdf"/>
+    <hyperlink ref="Q418" r:id="rId1483" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-STEFANIA-Autocertificazione-26122025.pdf"/>
+    <hyperlink ref="R418" r:id="rId1484" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARSILI-STEFANIA-Attestazione-direttore-13022026.pdf"/>
+    <hyperlink ref="P419" r:id="rId1485" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Marzi_18112016_.pdf"/>
+    <hyperlink ref="Q419" r:id="rId1486" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marzi_dich_cariche_incarichi_18112016.pdf"/>
+    <hyperlink ref="R419" r:id="rId1487" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marzi_dich_assenza_conflitto_interessi_18112016.pdf"/>
+    <hyperlink ref="S419" r:id="rId1488" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marzi_Domenico_Attestaz_assenz_conflitto_interessi_12122016.pdf"/>
+    <hyperlink ref="T419" r:id="rId1489" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MARZI_DOMENICO_dimissioni_26012017.pdf"/>
+    <hyperlink ref="P420" r:id="rId1490" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Marziale_MARIA_LORENA.pdf"/>
+    <hyperlink ref="Q420" r:id="rId1491" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marziale_Dich_incarichi.pdf"/>
+    <hyperlink ref="R420" r:id="rId1492" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Marziale_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S420" r:id="rId1493" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P421" r:id="rId1494" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Marziali_Lorenzo.pdf"/>
+    <hyperlink ref="P423" r:id="rId1495" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV-Angela-Mazzocchi-2022.pdf"/>
+    <hyperlink ref="Q423" r:id="rId1496" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAZZOCCHI-Angela-Dichiarazione.pdf"/>
+    <hyperlink ref="R423" r:id="rId1497" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAZZOCCHI-Angela-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S423" r:id="rId1498" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAZZOCCHI-Angela-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P424" r:id="rId1499" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/mennella.pdf"/>
+    <hyperlink ref="P425" r:id="rId1500" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MEZZADRI-MARCO-CV.pdf"/>
+    <hyperlink ref="Q425" r:id="rId1501" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MEZZADRI-MARCO-Dichiarazione.pdf"/>
+    <hyperlink ref="R425" r:id="rId1502" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MEZZADRI-MARCO-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S425" r:id="rId1503" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MEZZADRI-MARCO-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P426" r:id="rId1504" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mezzadri-Marco-CV-08022023.pdf"/>
+    <hyperlink ref="Q426" r:id="rId1505" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mezzadri-Marco-Dichiarazioni.pdf"/>
+    <hyperlink ref="R426" r:id="rId1506" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mezzadri-Marco-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S426" r:id="rId1507" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mezzadri-Marco-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P427" r:id="rId1508" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pierluigi_MILONE.pdf"/>
+    <hyperlink ref="Q427" r:id="rId1509" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MILONE_Dichiarazione_svolgimento_incarichi_cariche.pdf"/>
+    <hyperlink ref="R427" r:id="rId1510" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MILONE_dich_conflitto__interesse.pdf"/>
+    <hyperlink ref="S427" r:id="rId1511" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MILONE_Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P428" r:id="rId1512" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-CV-2025.pdf"/>
+    <hyperlink ref="Q428" r:id="rId1513" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R428" r:id="rId1514" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P429" r:id="rId1515" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-CV-2026.pdf"/>
+    <hyperlink ref="Q429" r:id="rId1516" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R429" r:id="rId1517" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P430" r:id="rId1518" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-CV.pdf"/>
+    <hyperlink ref="Q430" r:id="rId1519" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Minori-Flavio-Dich-sostitutiva-27092024.pdf"/>
+    <hyperlink ref="R430" r:id="rId1520" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINORI-FLAVIO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P431" r:id="rId1521" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINUTILLO-MARIAGIOVANNA-CV-20092024_0.pdf"/>
+    <hyperlink ref="Q431" r:id="rId1522" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINUTILLO-MARIAGIOVANNA-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R431" r:id="rId1523" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINUTILLO-MARIAGIOVANNA-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S431" r:id="rId1524" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINUTILLO-MARIAGIOVANNA-Dich-Sostitutiva.pdf"/>
+    <hyperlink ref="T431" r:id="rId1525" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MINUTILLO-MARIAGIOVANNA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P432" r:id="rId1526" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MIRTABATABAI_VALENTINA_171115.pdf"/>
+    <hyperlink ref="Q432" r:id="rId1527" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mirtabatabai_Dich_incarichi_171115.pdf"/>
+    <hyperlink ref="R432" r:id="rId1528" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mirtabatabai_Dich_conflitto_interessi_20151117.pdf"/>
+    <hyperlink ref="S432" r:id="rId1529" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mirtabatabai_Attestazione_Direttore_20160215.pdf"/>
+    <hyperlink ref="P433" r:id="rId1530" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_mirtabatabai_2014.pdf"/>
+    <hyperlink ref="Q433" r:id="rId1531" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mirtabatabai_Dich_incarichi.pdf"/>
+    <hyperlink ref="R433" r:id="rId1532" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mirtabatabai_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S433" r:id="rId1533" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mirtabatabai_Valentina_Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P434" r:id="rId1534" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-CV.pdf"/>
+    <hyperlink ref="Q434" r:id="rId1535" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R434" r:id="rId1536" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S434" r:id="rId1537" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P435" r:id="rId1538" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-CV-15062026.pdf"/>
+    <hyperlink ref="Q435" r:id="rId1539" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-Dich-incarichi-cariche-15062026.pdf"/>
+    <hyperlink ref="R435" r:id="rId1540" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-Dich-assenza-conflitto-interessi-09012024.pdf"/>
+    <hyperlink ref="S435" r:id="rId1541" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOFFA-SILVANO-Attestazione-direttore-15062026.pdf"/>
+    <hyperlink ref="P436" r:id="rId1542" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOLINA-FABRIZIO-CV.pdf"/>
+    <hyperlink ref="Q436" r:id="rId1543" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOLINA-FABRIZIO-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R436" r:id="rId1544" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOLINA-FABRIZIO-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="S436" r:id="rId1545" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOLINA-FABRIZIO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P437" r:id="rId1546" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MONTANI-ROSALBA-CV.pdf"/>
+    <hyperlink ref="Q437" r:id="rId1547" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MONTANI-ROSALBA-Dichiarazione.pdf"/>
+    <hyperlink ref="R437" r:id="rId1548" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MONTANI-ROSALBA-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S437" r:id="rId1549" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MONTANI-ROSALBA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P438" r:id="rId1550" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Moretti-Marco-CV.pdf"/>
+    <hyperlink ref="Q438" r:id="rId1551" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Moretti-Marco-Dich-svolgimento-incarichi-cariche.pdf"/>
+    <hyperlink ref="R438" r:id="rId1552" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Moretti-Marco-Dich-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="S438" r:id="rId1553" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Moretti-Marco-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P439" r:id="rId1554" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MORETTI-MARCO-CV-2024.pdf"/>
+    <hyperlink ref="Q439" r:id="rId1555" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MORETTI-MARCO-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R439" r:id="rId1556" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MORETTI-MARCO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P440" r:id="rId1557" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Moretti_Marco_02112020.pdf"/>
+    <hyperlink ref="Q440" r:id="rId1558" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Moretti_Marco_unico_file.pdf"/>
+    <hyperlink ref="R440" r:id="rId1559" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Moretti_Marco_unico_file.pdf"/>
+    <hyperlink ref="S440" r:id="rId1560" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_Moretti_Marco.pdf"/>
+    <hyperlink ref="P441" r:id="rId1561" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-CV.pdf"/>
+    <hyperlink ref="Q441" r:id="rId1562" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R441" r:id="rId1563" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P442" r:id="rId1564" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-CV-2025.pdf"/>
+    <hyperlink ref="Q442" r:id="rId1565" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R442" r:id="rId1566" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P443" r:id="rId1567" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-CV-2026.pdf"/>
+    <hyperlink ref="Q443" r:id="rId1568" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R443" r:id="rId1569" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSCHETTI-ALESSANDRO-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P444" r:id="rId1570" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Moselli-Domenico-CV.pdf"/>
+    <hyperlink ref="Q444" r:id="rId1571" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Moselli-Domenico-Dich-svolgimento-incarichi-cariche.pdf"/>
+    <hyperlink ref="R444" r:id="rId1572" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Moselli-Domenico-Dich-insussistenza-conflitto-interessi.pdf"/>
+    <hyperlink ref="S444" r:id="rId1573" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Moselli-Domenico-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P445" r:id="rId1574" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSELLI-DOMENICO-CV.pdf"/>
+    <hyperlink ref="Q445" r:id="rId1575" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSELLI-DOMENICO-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R445" r:id="rId1576" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSELLI-DOMENICO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P446" r:id="rId1577" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/cv_Moselli_dic_2017.pdf"/>
+    <hyperlink ref="Q446" r:id="rId1578" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dichiarazione_svolgimento_incarichi_e_cariche.pdf"/>
+    <hyperlink ref="R446" r:id="rId1579" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dichiarazione_sostitutiva.pdf"/>
+    <hyperlink ref="S446" r:id="rId1580" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/attestazione_moselli.pdf"/>
+    <hyperlink ref="T446" r:id="rId1581" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MOSELLI_DOMENICO_dimissioni_18112019.pdf"/>
+    <hyperlink ref="P447" r:id="rId1582" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURA-LAURA-CV-2026.pdf"/>
+    <hyperlink ref="Q447" r:id="rId1583" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURA-LAURA-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R447" r:id="rId1584" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURA-LAURA-attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P448" r:id="rId1585" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mura-Laura-CV.pdf"/>
+    <hyperlink ref="Q448" r:id="rId1586" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mura-Laura-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R448" r:id="rId1587" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Mura-Laura-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P449" r:id="rId1588" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURA-LAURA-CV.pdf"/>
+    <hyperlink ref="Q449" r:id="rId1589" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURA-LAURA-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R449" r:id="rId1590" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURA-LAURA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P451" r:id="rId1591" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Murgia-Simone-CV.pdf"/>
+    <hyperlink ref="Q451" r:id="rId1592" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Murgia-Simone-Dich-incarichi.pdf"/>
+    <hyperlink ref="R451" r:id="rId1593" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Murgia-Simone_-Dich-Conflitto-Interessi.pdf"/>
+    <hyperlink ref="P452" r:id="rId1594" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURGIA-SIMONE-CV.pdf"/>
+    <hyperlink ref="Q452" r:id="rId1595" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURGIA-SIMONE-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R452" r:id="rId1596" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MURGIA-SIMONE-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S452" r:id="rId1597" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_12.pdf"/>
+    <hyperlink ref="P453" r:id="rId1598" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NACCARATO-VALERIA-CV.pdf"/>
+    <hyperlink ref="Q453" r:id="rId1599" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NACCARATO-VALERIA-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R453" r:id="rId1600" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NACCARATO-VALERIA-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S453" r:id="rId1601" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_4.pdf"/>
+    <hyperlink ref="P454" r:id="rId1602" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_NADDEO_ANTONIO_15_12_2016.pdf"/>
+    <hyperlink ref="Q454" r:id="rId1603" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NADDEO_ANTONIO_Dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R454" r:id="rId1604" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NADDEO_ANTONIO_Dich_assenza_conflitto_interessi.pdf"/>
+    <hyperlink ref="S454" r:id="rId1605" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NADDEO_ANTONIO_Attestaz_assenza_conflitto_interessi.pdf"/>
+    <hyperlink ref="P455" r:id="rId1606" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-CV.pdf"/>
+    <hyperlink ref="Q455" r:id="rId1607" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R455" r:id="rId1608" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P456" r:id="rId1609" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Napolitano-Salvatore-CV-02042025.pdf"/>
+    <hyperlink ref="Q456" r:id="rId1610" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich-svolg-incarichi-cariche-Napolitano-Salvatore-28032025.pdf"/>
+    <hyperlink ref="R456" r:id="rId1611" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-insuss-situazioni-confl-interesse-Napolitano-Salvatore-01042025.pdf"/>
+    <hyperlink ref="P457" r:id="rId1612" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-CV-2026.pdf"/>
+    <hyperlink ref="Q457" r:id="rId1613" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-Dich-cariche-incarichi-2026.pdf"/>
+    <hyperlink ref="R457" r:id="rId1614" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-Dich-conflitto-interesse-2026.pdf"/>
+    <hyperlink ref="S457" r:id="rId1615" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P458" r:id="rId1616" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-CV-2026..pdf"/>
+    <hyperlink ref="Q458" r:id="rId1617" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R458" r:id="rId1618" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO-SIMONA-Attestaz-Direttore-2026..pdf"/>
+    <hyperlink ref="P459" r:id="rId1619" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Napolitano-Simona-CV-23092024.pdf"/>
+    <hyperlink ref="Q459" r:id="rId1620" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Napolitano-Simona-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R459" r:id="rId1621" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Napolitano-Simona-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P460" r:id="rId1622" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NARCISI-Vincenzo-CV.pdf"/>
+    <hyperlink ref="Q460" r:id="rId1623" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NARCISI-Vincenzo-Dichiarazione.pdf"/>
+    <hyperlink ref="R460" r:id="rId1624" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NARCISI-Vincenzo-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S460" r:id="rId1625" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NARCISI-Vincenzo-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P461" r:id="rId1626" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANTONELLA-NERVI-CV.pdf"/>
+    <hyperlink ref="Q461" r:id="rId1627" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni-ANTONELLA-NERVI-25062022.pdf"/>
+    <hyperlink ref="R461" r:id="rId1628" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni-ANTONELLA-NERVI-25062022_0.pdf"/>
+    <hyperlink ref="P462" r:id="rId1629" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NOSTRO-ANTONELLA-CV-2026_0.pdf"/>
+    <hyperlink ref="Q462" r:id="rId1630" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NOSTRO-ANTONELLA-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R462" r:id="rId1631" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NOSTRO-ANTONELLA-attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P463" r:id="rId1632" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NOSTRO-ANTONELLA-CV-2025.pdf"/>
+    <hyperlink ref="Q463" r:id="rId1633" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Nostro-Antonella-Dich-06032025.pdf"/>
+    <hyperlink ref="R463" r:id="rId1634" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NOSTRO-ANTONELLA-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P464" r:id="rId1635" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NOSTRO-Antonella-CV.pdf"/>
+    <hyperlink ref="Q464" r:id="rId1636" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NOSTRO-Antonella-Dichiarazione.pdf"/>
+    <hyperlink ref="R464" r:id="rId1637" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NOSTRO-Antonella-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S464" r:id="rId1638" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NOSTRO-Antonella-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P465" r:id="rId1639" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Nostro-Antonella-CV-08022023.pdf"/>
+    <hyperlink ref="Q465" r:id="rId1640" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Nostro-Antonella-Dichiarazioni.pdf"/>
+    <hyperlink ref="R465" r:id="rId1641" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Nostro-Antonella-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S465" r:id="rId1642" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Nostro-Antonella-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P466" r:id="rId1643" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-CV-2025.pdf"/>
+    <hyperlink ref="Q466" r:id="rId1644" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R466" r:id="rId1645" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P467" r:id="rId1646" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-CV-2412025.pdf"/>
+    <hyperlink ref="Q467" r:id="rId1647" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-Autocertificazione-24122025.pdf"/>
+    <hyperlink ref="R467" r:id="rId1648" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-Attestazione-direttore-13022026.pdf"/>
+    <hyperlink ref="P468" r:id="rId1649" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Orsini-Romana-CV-08022023.pdf"/>
+    <hyperlink ref="Q468" r:id="rId1650" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Orsini-Romana-Dichiarazioni.pdf"/>
+    <hyperlink ref="R468" r:id="rId1651" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Orsini-Romana-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S468" r:id="rId1652" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Orsini-Romana-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P469" r:id="rId1653" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-CV-13012022.pdf"/>
+    <hyperlink ref="Q469" r:id="rId1654" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-Dichiarazione_0.pdf"/>
+    <hyperlink ref="R469" r:id="rId1655" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-Dichiarazione.pdf"/>
+    <hyperlink ref="S469" r:id="rId1656" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORSINI-ROMANA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P470" r:id="rId1657" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/341-CC-ORTU-LA-BARBERA-CV.pdf"/>
+    <hyperlink ref="Q470" r:id="rId1658" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORTU-LA-BARBERA-Giorgia-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R470" r:id="rId1659" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORTU-LA-BARBERA-Giorgia-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S470" r:id="rId1660" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ORTU-LA-BARBERA-Giorgia-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P471" r:id="rId1661" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pace_CV.pdf"/>
+    <hyperlink ref="Q471" r:id="rId1662" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pace_dichiar_cert_incar.pdf"/>
+    <hyperlink ref="R471" r:id="rId1663" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pace_dichiar_atto_not.pdf"/>
+    <hyperlink ref="S471" r:id="rId1664" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_interesse_G08389_21072016.pdf"/>
+    <hyperlink ref="P472" r:id="rId1665" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PACE_ROSA.pdf"/>
+    <hyperlink ref="Q472" r:id="rId1666" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pace_Dich_incarichi.pdf"/>
+    <hyperlink ref="R472" r:id="rId1667" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pace_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S472" r:id="rId1668" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P473" r:id="rId1669" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PACIFICO_MASSIMILIANO.pdf"/>
+    <hyperlink ref="Q473" r:id="rId1670" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PACIFICO_dich_incarichi.pdf"/>
+    <hyperlink ref="R473" r:id="rId1671" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PACIFICO_dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S473" r:id="rId1672" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PACIFICO_attestazione_insussistenza.pdf"/>
+    <hyperlink ref="P475" r:id="rId1673" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CEOLONI-PAOLA-CV.pdf"/>
+    <hyperlink ref="Q475" r:id="rId1674" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CEOLONI-PAOLA-Dichiarazione.pdf"/>
+    <hyperlink ref="R475" r:id="rId1675" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CEOLONI-PAOLA-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S475" r:id="rId1676" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CEOLONI-PAOLA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P476" r:id="rId1677" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPETTI-ROMINA-CV.pdf"/>
+    <hyperlink ref="Q476" r:id="rId1678" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPETTI-ROMINA-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R476" r:id="rId1679" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPETTI-ROMINA-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P477" r:id="rId1680" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PAPI_08072019.pdf"/>
+    <hyperlink ref="Q477" r:id="rId1681" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Cariche_PAPI.pdf"/>
+    <hyperlink ref="R477" r:id="rId1682" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Assenza_conflitto_PAPI.pdf"/>
+    <hyperlink ref="S477" r:id="rId1683" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_PAPI.pdf"/>
+    <hyperlink ref="P478" r:id="rId1684" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPI_PAOLO_CV_2020.pdf"/>
+    <hyperlink ref="Q478" r:id="rId1685" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPI_PAOLO_Dich_cariche_incarichi_21122020.pdf"/>
+    <hyperlink ref="R478" r:id="rId1686" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPI_PAOLO_Dich_conflitto_interessi_22122020.pdf"/>
+    <hyperlink ref="S478" r:id="rId1687" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPI_PAOLO_Attestazione_Direttore_22122020.pdf"/>
+    <hyperlink ref="P480" r:id="rId1688" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARISI-MARIO-CV-2025.pdf"/>
+    <hyperlink ref="Q480" r:id="rId1689" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARISI-MARIO-Dich-incarichi-2025.pdf"/>
+    <hyperlink ref="R480" r:id="rId1690" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARISI-MARIO-Attestazione-assenza-confl-interessi-2025.pdf"/>
+    <hyperlink ref="P481" r:id="rId1691" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Daniela_Parisi.pdf"/>
+    <hyperlink ref="Q481" r:id="rId1692" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Parisi_Daniela_26102020.pdf"/>
+    <hyperlink ref="R481" r:id="rId1693" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Parisi_Daniela_26102020.pdf"/>
+    <hyperlink ref="S481" r:id="rId1694" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_Parisi_Daniela_30102020.pdf"/>
+    <hyperlink ref="P482" r:id="rId1695" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARISI-MARIO-CV.pdf"/>
+    <hyperlink ref="Q482" r:id="rId1696" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARISI-MARIO-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R482" r:id="rId1697" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARISI-MARIO-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S482" r:id="rId1698" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARISI-MARIO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P483" r:id="rId1699" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Daniela-Parisi-CV-24012024.pdf"/>
+    <hyperlink ref="Q483" r:id="rId1700" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione-svolgimento-altri-incarichi-Parisi-Daniela.pdf"/>
+    <hyperlink ref="R483" r:id="rId1701" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione-insussistenza-conflitto-interessi-Parisi-Daniela.pdf"/>
+    <hyperlink ref="S483" r:id="rId1702" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-insussistenza-conflitto-interessi-Parisi-Daniela.pdf"/>
+    <hyperlink ref="P484" r:id="rId1703" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARRONI-PAOLA-CV.pdf"/>
+    <hyperlink ref="Q484" r:id="rId1704" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARRONI-PAOLA-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R484" r:id="rId1705" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARRONI-PAOLA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P485" r:id="rId1706" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Patassini_Alessandro.pdf"/>
+    <hyperlink ref="Q485" r:id="rId1707" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Patassini_dich_conflitto__interesse.pdf"/>
+    <hyperlink ref="R485" r:id="rId1708" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PATASSINI_Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="S485" r:id="rId1709" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Patassini_dich_incarichi.pdf"/>
+    <hyperlink ref="P486" r:id="rId1710" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-ANTONIO-CV-2025.pdf"/>
+    <hyperlink ref="Q486" r:id="rId1711" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich-sost-Peduto-Antonio-12122024.pdf"/>
+    <hyperlink ref="R486" r:id="rId1712" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-ANTONIO-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P487" r:id="rId1713" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Peduto-Antonio-CV-08022023.pdf"/>
+    <hyperlink ref="Q487" r:id="rId1714" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Peduto-Antonio-Dichiarazioni.pdf"/>
+    <hyperlink ref="R487" r:id="rId1715" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Peduto-Antonio-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S487" r:id="rId1716" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Peduto-Antonio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P488" r:id="rId1717" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-Antonio-CV.pdf"/>
+    <hyperlink ref="Q488" r:id="rId1718" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-Antonio-Dichiarazione_0.pdf"/>
+    <hyperlink ref="R488" r:id="rId1719" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-Antonio-Dichiarazione.pdf"/>
+    <hyperlink ref="S488" r:id="rId1720" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-Antonio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P489" r:id="rId1721" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-ANTONIO-CV-2026.pdf"/>
+    <hyperlink ref="Q489" r:id="rId1722" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-ANTONIO-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R489" r:id="rId1723" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PEDUTO-ANTONIO-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P490" r:id="rId1724" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Pellegrino_Gianluigi.pdf"/>
+    <hyperlink ref="P491" r:id="rId1725" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PENNACCHIOTTI-CHIARA-CV.pdf"/>
+    <hyperlink ref="Q491" r:id="rId1726" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PENNACCHIOTTI-CHIARA-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R491" r:id="rId1727" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PENNACCHIOTTI-CHIARA-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S491" r:id="rId1728" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_8.pdf"/>
+    <hyperlink ref="P492" r:id="rId1729" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PENNINO-PAOLO-VALERIO-CV-2025.pdf"/>
+    <hyperlink ref="Q492" r:id="rId1730" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PENNINO-PAOLO-VALERIO-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R492" r:id="rId1731" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PENNINO-PAOLO-VALERIO-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P493" r:id="rId1732" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PENNINO-Paolo-Valerio-CV.pdf"/>
+    <hyperlink ref="Q493" r:id="rId1733" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PENNINO-Paolo-Valerio-Dichiarazione.pdf"/>
+    <hyperlink ref="R493" r:id="rId1734" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PENNINO-Paolo-Valerio-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S493" r:id="rId1735" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PENNINO-Paolo-Valerio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P494" r:id="rId1736" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pennino-Paolo-Valerio-CV-08022023.pdf"/>
+    <hyperlink ref="Q494" r:id="rId1737" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pennino-Paolo-Valerio-Dichiarazioni.pdf"/>
+    <hyperlink ref="R494" r:id="rId1738" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pennino-Paolo-Valerio-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S494" r:id="rId1739" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pennino-Paolo-Valerio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P495" r:id="rId1740" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PERRELLI_FABRIZIO.pdf"/>
+    <hyperlink ref="Q495" r:id="rId1741" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PERRELLI_dich_incarichi.pdf"/>
+    <hyperlink ref="R495" r:id="rId1742" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PERRELLI_dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S495" r:id="rId1743" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PERRELLI_FABRIZIO_Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P496" r:id="rId1744" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Perrotta_Nicola_01092020.pdf"/>
+    <hyperlink ref="Q496" r:id="rId1745" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Incarichi_Perrotta_Nicola_27082020.pdf"/>
+    <hyperlink ref="R496" r:id="rId1746" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Conflitto_Interessi_Perrotta_Nicola_27082020.pdf"/>
+    <hyperlink ref="S496" r:id="rId1747" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_Crecco_Perrotta_102020.pdf"/>
+    <hyperlink ref="P497" r:id="rId1748" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-VINCENZO-DANILO-CV-03022026.pdf"/>
+    <hyperlink ref="Q497" r:id="rId1749" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-VINCENZO-DANILO-Autocertificazione-28122025.pdf"/>
+    <hyperlink ref="R497" r:id="rId1750" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-VINCENZO-DANILO-Attestazione-direttore-13022026.pdf"/>
+    <hyperlink ref="P498" r:id="rId1751" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-DANILO-CV.pdf"/>
+    <hyperlink ref="Q498" r:id="rId1752" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-DANILO-Dich-sostitutiva-def.pdf"/>
+    <hyperlink ref="R498" r:id="rId1753" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-DANILO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P499" r:id="rId1754" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-VINCENZO-DANILO-CV.pdf"/>
+    <hyperlink ref="Q499" r:id="rId1755" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pesce-Vincenzo-Danilo-Dich-06032025.pdf"/>
+    <hyperlink ref="R499" r:id="rId1756" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PESCE-VINCENZO-DANILO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P500" r:id="rId1757" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DICH_SIMONE_PETRANGELI.pdf"/>
+    <hyperlink ref="Q500" r:id="rId1758" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DICH_SIMONE_PETRANGELI.pdf"/>
+    <hyperlink ref="R500" r:id="rId1759" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DICH_SIMONE_PETRANGELI.pdf"/>
+    <hyperlink ref="S500" r:id="rId1760" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Presa_atto_direttore_Simone_Pietrangeli.pdf"/>
+    <hyperlink ref="P501" r:id="rId1761" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PETRANGELI_SIMONE.pdf"/>
+    <hyperlink ref="Q501" r:id="rId1762" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PETRANGELI_SIMONE_Dich_cariche_incarichi_17122018.pdf"/>
+    <hyperlink ref="R501" r:id="rId1763" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PETRANGELI_SIMONE_Dich_conflitto_interesse_17122018.pdf"/>
+    <hyperlink ref="S501" r:id="rId1764" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PETRANGELI_SIMONE_Attestaz_insuss_conflitto_interessi_05022019.pdf"/>
+    <hyperlink ref="P502" r:id="rId1765" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PETRONIO_UGO_23122016.pdf"/>
+    <hyperlink ref="Q502" r:id="rId1766" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PETRONIO_UGO_dich_cariche_incarichi_22112016.pdf"/>
+    <hyperlink ref="R502" r:id="rId1767" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PETRONIO_UGO_Dich_insuss_conflitto_interessi_12072016.pdf"/>
+    <hyperlink ref="S502" r:id="rId1768" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PETRONIO_UGO_Attestaz_insuss_conflitto_interessi_28112016.pdf"/>
+    <hyperlink ref="P503" r:id="rId1769" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/petrucci.pdf"/>
+    <hyperlink ref="P504" r:id="rId1770" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pianese-Bonaventura-CV-07082023.pdf"/>
+    <hyperlink ref="P505" r:id="rId1771" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PICANO_TOMMASO_CV.pdf"/>
+    <hyperlink ref="Q505" r:id="rId1772" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PICANO_TOMMASO_dich_incarichi.pdf"/>
+    <hyperlink ref="R505" r:id="rId1773" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PICANO_TOMMASO_presa_atto_Direttore.pdf"/>
+    <hyperlink ref="S505" r:id="rId1774" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PICANO_TOMMASO_dich_conflitto_interesse_30052023.pdf"/>
+    <hyperlink ref="P506" r:id="rId1775" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PIERSANTI_FRANCESCA.pdf"/>
+    <hyperlink ref="Q506" r:id="rId1776" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PIERSANTI_DICH_INCARICHI.pdf"/>
+    <hyperlink ref="R506" r:id="rId1777" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Piersanti_Dich_conflitto_interessi_20151117.pdf"/>
+    <hyperlink ref="S506" r:id="rId1778" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Piersanti_Attestazione_Direttore_20160215.pdf"/>
+    <hyperlink ref="P507" r:id="rId1779" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-TEODOLINA-CV-2026.pdf"/>
+    <hyperlink ref="Q507" r:id="rId1780" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-TEODOLINA-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R507" r:id="rId1781" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-TEODOLINA-attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P508" r:id="rId1782" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-Teodolinda-CV.pdf"/>
+    <hyperlink ref="Q508" r:id="rId1783" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-Teodolinda-Dichiarazione.pdf"/>
+    <hyperlink ref="R508" r:id="rId1784" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-Teodolinda-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S508" r:id="rId1785" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-Teodolinda-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P509" r:id="rId1786" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pilia-Teodolinda-CV-08022023.pdf"/>
+    <hyperlink ref="Q509" r:id="rId1787" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pilia-Teodolinda-Dichiarazioni.pdf"/>
+    <hyperlink ref="R509" r:id="rId1788" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pilia-Teodolinda-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S509" r:id="rId1789" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pilia-Teodolinda-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P510" r:id="rId1790" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-TEODOLINDA-CV-2025.pdf"/>
+    <hyperlink ref="Q510" r:id="rId1791" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-TEODOLINDA-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R510" r:id="rId1792" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PILIA-TEODOLINDA-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P511" r:id="rId1793" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pincitore-Romana-CV.pdf"/>
+    <hyperlink ref="Q511" r:id="rId1794" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pincitore-Romana-Dich-incarichi.pdf"/>
+    <hyperlink ref="R511" r:id="rId1795" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Pincitore-Romana-Dich-Conflitto-Interessi.pdf"/>
+    <hyperlink ref="P512" r:id="rId1796" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PINCITORE-ROMANA-CV.pdf"/>
+    <hyperlink ref="Q512" r:id="rId1797" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PINCITORE-ROMANA-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R512" r:id="rId1798" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PINCITORE-ROMANA-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S512" r:id="rId1799" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PINCITORE-ROMANA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P513" r:id="rId1800" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PINCITORE-ROMANA-CV_0.pdf"/>
+    <hyperlink ref="Q513" r:id="rId1801" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PINCITORE-ROMANA-DIch-cariche-incarichi-2026.pdf"/>
+    <hyperlink ref="R513" r:id="rId1802" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PINCITORE-ROMANA-Attestazione-Direttore-2026.pdf"/>
+    <hyperlink ref="P514" r:id="rId1803" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PISANESCHI-ARIANNA-CV.pdf"/>
+    <hyperlink ref="Q514" r:id="rId1804" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PISANESCHI-ARIANNA-Dich-cariche-incarichi-2026.pdf"/>
+    <hyperlink ref="R514" r:id="rId1805" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PISANESCHI-ARIANNA-Attestazione-Direttore-2026.pdf"/>
+    <hyperlink ref="P515" r:id="rId1806" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/POLIZZI-MARIA-FLAVIA-ELISA-CV-2025.pdf"/>
+    <hyperlink ref="Q515" r:id="rId1807" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/POLIZZI-MARIA-FLAVIA-ELISA-Dich-incarichi-2025.pdf"/>
+    <hyperlink ref="R515" r:id="rId1808" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/POLIZZI-MARIA-FLAVIA-ELISA-Attestazione-assenza-confl-interessi-2025.pdf"/>
+    <hyperlink ref="P516" r:id="rId1809" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Polizzi-Elisa-Maria-Flavia-CV-15112021.pdf"/>
+    <hyperlink ref="Q516" r:id="rId1810" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Polizzi-Elisa-Maria-Flavia-Dich-incarichi-15112021.pdf"/>
+    <hyperlink ref="R516" r:id="rId1811" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Polizzi-Elisa-Maria-Flavia-Dich-conflitto-interessi-15112021.pdf"/>
+    <hyperlink ref="S516" r:id="rId1812" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-direttore-17122021_0.pdf"/>
+    <hyperlink ref="P517" r:id="rId1813" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/POLIZZI-ELISA-MARIA-FLAVIA-CV.pdf"/>
+    <hyperlink ref="Q517" r:id="rId1814" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/POLIZZI-ELISA-MARIA-FLAVIA-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R517" r:id="rId1815" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/POLIZZI-ELISA-MARIA-FLAVIA-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S517" r:id="rId1816" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/POLIZZI-ELISA-MARIA-FLAVIA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P518" r:id="rId1817" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Porcedda-Federico-CV-15012021.pdf"/>
+    <hyperlink ref="Q518" r:id="rId1818" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Porcedda-Federico-Dich-incarichi-14042021.pdf"/>
+    <hyperlink ref="R518" r:id="rId1819" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Porcedda-Federico-Dich-conflitto-interesse-14042021.pdf"/>
+    <hyperlink ref="S518" r:id="rId1820" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-direttore-06052021.pdf"/>
+    <hyperlink ref="P519" r:id="rId1821" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RAIA-FRANCESCA-CV.pdf"/>
+    <hyperlink ref="Q519" r:id="rId1822" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RAIA-FRANCESCA-Dich-cariche-incarichi-2026.pdf"/>
+    <hyperlink ref="R519" r:id="rId1823" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RAIA-FRANCESCA-Attestazione-Direttore-2026.pdf"/>
+    <hyperlink ref="P520" r:id="rId1824" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Raimondo-Luigia-CV-23092024.pdf"/>
+    <hyperlink ref="Q520" r:id="rId1825" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Luigia-Raimondo-Dich-sostitutiva-27092024.pdf"/>
+    <hyperlink ref="R520" r:id="rId1826" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Luigia-Raimondo-Attestazione-Direttore_0.pdf"/>
+    <hyperlink ref="P521" r:id="rId1827" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RANIERI-Ezio-CV.pdf"/>
+    <hyperlink ref="Q521" r:id="rId1828" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RANIERI-Ezio-Dichiarazione_0.pdf"/>
+    <hyperlink ref="R521" r:id="rId1829" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RANIERI-Ezio-Dichiarazione.pdf"/>
+    <hyperlink ref="S521" r:id="rId1830" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RANIERI-Ezio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P522" r:id="rId1831" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/REPPUCCIA-GIUSEPPINA-CV-2025.pdf"/>
+    <hyperlink ref="Q522" r:id="rId1832" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Reppuccia-Giuseppina-Dich-06032025.pdf"/>
+    <hyperlink ref="R522" r:id="rId1833" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/REPPUCCIA-GIUSEPPINA-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P523" r:id="rId1834" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/REPPUCCIA-GIUSEPPINA-CV-30122025.pdf"/>
+    <hyperlink ref="Q523" r:id="rId1835" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/REPPUCCIA-GIUSEPPINA-Autocertificazione-28122025.pdf"/>
+    <hyperlink ref="R523" r:id="rId1836" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/REPPUCCIA-GIUSEPPINA-Attestazione-direttore-13022026.pdf"/>
+    <hyperlink ref="P524" r:id="rId1837" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Reppuccia-Giuseppina.pdf"/>
+    <hyperlink ref="Q524" r:id="rId1838" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/REPPUCCIA-GIUSEPPINA-Dich-sostitutiva-def.pdf"/>
+    <hyperlink ref="R524" r:id="rId1839" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Luigia-Raimondo-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P525" r:id="rId1840" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RIZZI-Giovanni-CV.pdf"/>
+    <hyperlink ref="Q525" r:id="rId1841" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RIZZI-Giovanni-Dichiarazione.pdf"/>
+    <hyperlink ref="R525" r:id="rId1842" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RIZZI-Giovanni-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S525" r:id="rId1843" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RIZZI-Giovanni-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P526" r:id="rId1844" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_europeo_ROMEO.pdf"/>
+    <hyperlink ref="Q526" r:id="rId1845" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROMEO_dich_incarichi.pdf"/>
+    <hyperlink ref="R526" r:id="rId1846" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROMEO_dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S526" r:id="rId1847" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROMEO_attestazione_insussistenza.pdf"/>
+    <hyperlink ref="P527" r:id="rId1848" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Romeo_Fabio.pdf"/>
+    <hyperlink ref="Q527" r:id="rId1849" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROMEO_FABIO_dich_conflitto__interesse.pdf"/>
+    <hyperlink ref="R527" r:id="rId1850" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROMEO_FABIO_Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P528" r:id="rId1851" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Romeo_Fabio.pdf"/>
+    <hyperlink ref="Q528" r:id="rId1852" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROMEO_FABIO_dich_conflitto__interesse.pdf"/>
+    <hyperlink ref="R528" r:id="rId1853" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROMEO_FABIO_Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P530" r:id="rId1854" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Rosadi_Massimo_02112020.pdf"/>
+    <hyperlink ref="Q530" r:id="rId1855" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Rosadi_Massimo_unico_file.pdf"/>
+    <hyperlink ref="R530" r:id="rId1856" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazioni_Rosadi_Massimo_unico_file.pdf"/>
+    <hyperlink ref="S530" r:id="rId1857" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_Rosadi_Massimo.pdf"/>
+    <hyperlink ref="P531" r:id="rId1858" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Rosadi-Massimo-CV_Rosadi-10-2022.pdf"/>
+    <hyperlink ref="Q531" r:id="rId1859" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Rosadi-Massimo-Dich-svolg-incarichi-cariche.pdf"/>
+    <hyperlink ref="R531" r:id="rId1860" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Rosadi-Massimo-Dich-insuss-situaz-confl-interesse.pdf"/>
+    <hyperlink ref="S531" r:id="rId1861" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Rosadi-Massimo-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P532" r:id="rId1862" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSADI-MASSIMO-CV-092024.pdf"/>
+    <hyperlink ref="Q532" r:id="rId1863" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSADI-MASSIMO-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R532" r:id="rId1864" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSADI-MASSIMO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P533" r:id="rId1865" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-CV_0.pdf"/>
+    <hyperlink ref="Q533" r:id="rId1866" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-Dichiarazioni.pdf"/>
+    <hyperlink ref="R533" r:id="rId1867" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S533" r:id="rId1868" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P534" r:id="rId1869" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-CV.pdf"/>
+    <hyperlink ref="Q534" r:id="rId1870" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-Dichiarazione.pdf"/>
+    <hyperlink ref="R534" r:id="rId1871" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S534" r:id="rId1872" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-Elodia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P535" r:id="rId1873" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-ELODIA-CV-2025.pdf"/>
+    <hyperlink ref="Q535" r:id="rId1874" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-ELODIA-Dich-sostitutiva-2025-DEF.pdf"/>
+    <hyperlink ref="R535" r:id="rId1875" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-ELODIA-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P536" r:id="rId1876" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-ELODIA-CV-2026.pdf"/>
+    <hyperlink ref="Q536" r:id="rId1877" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-ELODIA-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R536" r:id="rId1878" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROSSI-ELODIA-attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P537" r:id="rId1879" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-CV.pdf"/>
+    <hyperlink ref="Q537" r:id="rId1880" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-Dichiarazione.pdf"/>
+    <hyperlink ref="R537" r:id="rId1881" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S537" r:id="rId1882" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P538" r:id="rId1883" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-ELISABETTA-CV-2025.pdf"/>
+    <hyperlink ref="Q538" r:id="rId1884" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-ELISABETTA-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R538" r:id="rId1885" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-ELISABETTA-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P539" r:id="rId1886" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-ELISABETTA-CV-20022026.pdf"/>
+    <hyperlink ref="Q539" r:id="rId1887" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-ELISABETTA-Autocertificazione-23122025.pdf"/>
+    <hyperlink ref="R539" r:id="rId1888" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-ELISABETTA-Attestazione-direttore-13022026.pdf"/>
+    <hyperlink ref="P540" r:id="rId1889" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-CV_0.pdf"/>
+    <hyperlink ref="Q540" r:id="rId1890" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-Dichiarazioni.pdf"/>
+    <hyperlink ref="R540" r:id="rId1891" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S540" r:id="rId1892" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROVIGLIONI-Elisabetta-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P541" r:id="rId1893" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUTIGLIANO-VITTORIA-CV.pdf"/>
+    <hyperlink ref="Q541" r:id="rId1894" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUTIGLIANO-VITTORIA-Dichiarazione.pdf"/>
+    <hyperlink ref="R541" r:id="rId1895" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUTIGLIANO-VITTORIA-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S541" r:id="rId1896" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUTIGLIANO-VITTORIA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P542" r:id="rId1897" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Salzano-Sara-CV.pdf"/>
+    <hyperlink ref="Q542" r:id="rId1898" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Salzano-Sara-Dich-incarichi.pdf"/>
+    <hyperlink ref="R542" r:id="rId1899" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Salzano-Sara-Dich-Conflitto-Interessi.pdf"/>
+    <hyperlink ref="P543" r:id="rId1900" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SALZANO-SARA-CV.pdf"/>
+    <hyperlink ref="Q543" r:id="rId1901" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SALZANO-SARA-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R543" r:id="rId1902" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SALZANO-SARA-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S543" r:id="rId1903" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_9.pdf"/>
+    <hyperlink ref="P544" r:id="rId1904" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Cesare_San_Mauro.pdf"/>
+    <hyperlink ref="P545" r:id="rId1905" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Sansone_Massimo.pdf"/>
+    <hyperlink ref="Q545" r:id="rId1906" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sansone_Dich_incarichi.pdf"/>
+    <hyperlink ref="R545" r:id="rId1907" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sansone_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S545" r:id="rId1908" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P546" r:id="rId1909" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sansone_CV.pdf"/>
+    <hyperlink ref="Q546" r:id="rId1910" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sansone_dichia_cert_incarichi.pdf"/>
+    <hyperlink ref="R546" r:id="rId1911" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sansone_dichiar_atto_not.pdf"/>
+    <hyperlink ref="S546" r:id="rId1912" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_interesse_G08389_21072016.pdf"/>
+    <hyperlink ref="P547" r:id="rId1913" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SANTAMARIA_PAOLA.pdf"/>
+    <hyperlink ref="Q547" r:id="rId1914" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTAMARIA_PAOLA_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R547" r:id="rId1915" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTAMARIA_PAOLA_dich_assenza_conflitto_interessi.pdf"/>
+    <hyperlink ref="S547" r:id="rId1916" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTAMARIA_PAOLA_Attestazione_assenza_conflitto_interessi.pdf"/>
+    <hyperlink ref="P548" r:id="rId1917" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTIAPICHI-XAVIER-CV-2026.pdf"/>
+    <hyperlink ref="Q548" r:id="rId1918" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTIAPICHI-XAVIER-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R548" r:id="rId1919" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTIAPICHI-XAVIER-attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P549" r:id="rId1920" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTIAPICHI-XAVIER-CV.pdf"/>
+    <hyperlink ref="Q549" r:id="rId1921" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTIAPICHI-XAVIER-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R549" r:id="rId1922" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTIAPICHI-XAVIER-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P550" r:id="rId1923" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Santiapichi-Xavier-CV-30092024.pdf"/>
+    <hyperlink ref="Q550" r:id="rId1924" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Santiapichi-Xavier-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R550" r:id="rId1925" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Santiapichi-Xavier-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P551" r:id="rId1926" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-CV-2025.pdf"/>
+    <hyperlink ref="Q551" r:id="rId1927" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Santoro-Rocco-Dich-06032025.pdf"/>
+    <hyperlink ref="R551" r:id="rId1928" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P552" r:id="rId1929" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-CV-2026.pdf"/>
+    <hyperlink ref="Q552" r:id="rId1930" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R552" r:id="rId1931" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P553" r:id="rId1932" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-CV-def.pdf"/>
+    <hyperlink ref="Q553" r:id="rId1933" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-Dich-sostitutiva-def.pdf"/>
+    <hyperlink ref="R553" r:id="rId1934" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SANTORO-ROCCO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P554" r:id="rId1935" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SAULI_GIULIANO.pdf"/>
+    <hyperlink ref="Q554" r:id="rId1936" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sauli_Attestazione_insussistenza_situazioni_conflitto_interesse.pdf"/>
+    <hyperlink ref="R554" r:id="rId1937" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scacchi_Dich_incarichi.pdf"/>
+    <hyperlink ref="S554" r:id="rId1938" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sauli_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="P555" r:id="rId1939" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Scacchi.pdf"/>
+    <hyperlink ref="Q555" r:id="rId1940" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scacchi_Dich_conflitto_interesse.pdf"/>
+    <hyperlink ref="R555" r:id="rId1941" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scacchi_Dich_incarichi.pdf"/>
+    <hyperlink ref="S555" r:id="rId1942" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scacchi_Attestazione_insussistenza_situazioni_conflitto_interesse.pdf"/>
+    <hyperlink ref="P556" r:id="rId1943" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCAFI-BELEN-CV.pdf"/>
+    <hyperlink ref="Q556" r:id="rId1944" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCAFI-BELEN-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R556" r:id="rId1945" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCAFI-BELEN-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S556" r:id="rId1946" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_10.pdf"/>
+    <hyperlink ref="P557" r:id="rId1947" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALFATI-ANNA-CV-2026.pdf"/>
+    <hyperlink ref="Q557" r:id="rId1948" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALFATI-ANNA-Dich-cariche-incarichi-21012026.pdf"/>
+    <hyperlink ref="R557" r:id="rId1949" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALFATI-ANNA-Dich-conflitto-interesse-21012026.pdf"/>
+    <hyperlink ref="S557" r:id="rId1950" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALFATI-ANNA-Attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P558" r:id="rId1951" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALFATI-ANNA-CV.pdf"/>
+    <hyperlink ref="Q558" r:id="rId1952" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALFATI-ANNA-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R558" r:id="rId1953" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALFATI-ANNA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P559" r:id="rId1954" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-Fiorella-CV.pdf"/>
+    <hyperlink ref="Q559" r:id="rId1955" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-Fiorella-Dichiarazioni.pdf"/>
+    <hyperlink ref="R559" r:id="rId1956" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-Fiorella-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S559" r:id="rId1957" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-Fiorella-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P560" r:id="rId1958" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-CV-2025.pdf"/>
+    <hyperlink ref="Q560" r:id="rId1959" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R560" r:id="rId1960" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P561" r:id="rId1961" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-CV.pdf"/>
+    <hyperlink ref="Q561" r:id="rId1962" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-Dichiarazione.pdf"/>
+    <hyperlink ref="R561" r:id="rId1963" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S561" r:id="rId1964" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P562" r:id="rId1965" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-CV-06022026.pdf"/>
+    <hyperlink ref="Q562" r:id="rId1966" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-Autocertificazione-28122025.pdf"/>
+    <hyperlink ref="R562" r:id="rId1967" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCALIA-FIORELLA-Attestazione-direttore-13022026.pdf"/>
+    <hyperlink ref="P563" r:id="rId1968" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCHIRRU-MARIA-RITA-CV-2025.pdf"/>
+    <hyperlink ref="Q563" r:id="rId1969" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCHIRRU-MARIA-RITA-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R563" r:id="rId1970" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCHIRRU-MARIA-RITA-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P564" r:id="rId1971" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Schirru-Maria-Rita-CV-27092024.pdf"/>
+    <hyperlink ref="Q564" r:id="rId1972" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Schirru-Maria-Rita-Dich-sostitutiva-27092024.pdf"/>
+    <hyperlink ref="R564" r:id="rId1973" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCHIRRU-MARIA-RITA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P566" r:id="rId1974" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Scir__Ingastone_Sebastiano.pdf"/>
+    <hyperlink ref="Q566" r:id="rId1975" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scir_Ingastone_dich_conflitto__interesse.pdf"/>
+    <hyperlink ref="R566" r:id="rId1976" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCIRE_Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="S566" r:id="rId1977" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scir__dich_incarichi.pdf"/>
+    <hyperlink ref="P567" r:id="rId1978" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCISCENTE-CLAUDIO-CV.pdf"/>
+    <hyperlink ref="Q567" r:id="rId1979" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCISCENTE-CLAUDIO-Dich-cariche-incarichi-2026.pdf"/>
+    <hyperlink ref="R567" r:id="rId1980" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCISCENTE-CLAUDIO-Attestazione-Direttore-2026.pdf"/>
+    <hyperlink ref="P568" r:id="rId1981" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCORDATO-Fabio-CV.pdf"/>
+    <hyperlink ref="Q568" r:id="rId1982" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCORDATO-Fabio-Dichiarazione.pdf"/>
+    <hyperlink ref="R568" r:id="rId1983" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCORDATO-Fabio-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S568" r:id="rId1984" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SCORDATO-Fabio-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P569" r:id="rId1985" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Domenica_Scostini.pdf"/>
+    <hyperlink ref="P570" r:id="rId1986" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/cv_scostini_domenica.pdf"/>
+    <hyperlink ref="Q570" r:id="rId1987" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/scostini_dichiarazione_incarichi.pdf"/>
+    <hyperlink ref="R570" r:id="rId1988" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scostini_dich_conflitto__interesse.pdf"/>
+    <hyperlink ref="S570" r:id="rId1989" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/scostinii_attestazione_insussistenza.pdf"/>
+    <hyperlink ref="P571" r:id="rId1990" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scuccimarra-Paola-CV.pdf"/>
+    <hyperlink ref="Q571" r:id="rId1991" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione-svolgimento-altri-incarichi-Scuccimarra-Paola.pdf"/>
+    <hyperlink ref="R571" r:id="rId1992" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione-insussistenza-conflitto-interessi-Scuccimarra-Paola.pdf"/>
+    <hyperlink ref="S571" r:id="rId1993" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-insussistenza-conflitto-interessi-Scuccimarra-Paola.pdf"/>
+    <hyperlink ref="P572" r:id="rId1994" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sebastiani-Vittorio-CV-2021.pdf"/>
+    <hyperlink ref="Q572" r:id="rId1995" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sebastiani-Vittorio-Dich-conflitto-interesse-2021.pdf"/>
+    <hyperlink ref="P573" r:id="rId1996" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SEBASTIANI-VITTORIO-CV.pdf"/>
+    <hyperlink ref="Q573" r:id="rId1997" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SEBASTIANI-VITTORIO-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="S573" r:id="rId1998" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SEBASTIANI-VITTORIO-Attestazione-insussistenza-Direttore.pdf"/>
+    <hyperlink ref="P574" r:id="rId1999" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Sebastiani_Vittorio_02072020.pdf"/>
+    <hyperlink ref="Q574" r:id="rId2000" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sebastiani_Vittorio_Dich_insuss_conflitti_interesse.pdf"/>
+    <hyperlink ref="R574" r:id="rId2001" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sebastiani_Vittorio_Dich_incarichi.pdf"/>
+    <hyperlink ref="S574" r:id="rId2002" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sebastiani_Vittorio_Attestazione_Direttore_conflitto_interesse.pdf"/>
+    <hyperlink ref="P575" r:id="rId2003" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Secco_Simona_CV_10122020.pdf"/>
+    <hyperlink ref="Q575" r:id="rId2004" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Secco_Simona_Dich_Incarichi.pdf"/>
+    <hyperlink ref="R575" r:id="rId2005" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Secco_Simona_Dich_Conflitto_Interessi.pdf"/>
+    <hyperlink ref="S575" r:id="rId2006" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf"/>
+    <hyperlink ref="P576" r:id="rId2007" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SERPA-FRANCESCO-CV-18042025.pdf"/>
+    <hyperlink ref="Q576" r:id="rId2008" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SERPA-RANCESCO-Dich-incarichi-cariche-02092025.pdf"/>
+    <hyperlink ref="R576" r:id="rId2009" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SERPA-FRANCESCO-Dich-insuss-conflitto-interessi-02092025.pdf"/>
+    <hyperlink ref="S576" r:id="rId2010" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SERPA-FRANCESCO-Attestazione-isuss-conflitto-interessi-05092025.pdf"/>
+    <hyperlink ref="P577" r:id="rId2011" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SERVIDIO-CAMILLA-CV.pdf"/>
+    <hyperlink ref="Q577" r:id="rId2012" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SERVIDIO-CAMILLA-Dich-cariche-incarichi-2026.pdf"/>
+    <hyperlink ref="R577" r:id="rId2013" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SERVIDIO-CAMILLA-Attestazione-Direttore-2026.pdf"/>
+    <hyperlink ref="P578" r:id="rId2014" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SHEIBER_08072019.pdf"/>
+    <hyperlink ref="Q578" r:id="rId2015" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Cariche_SHEIBER.pdf"/>
+    <hyperlink ref="R578" r:id="rId2016" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Assenza_conflitto_SHEIBER.pdf"/>
+    <hyperlink ref="S578" r:id="rId2017" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_SHEIBER.pdf"/>
+    <hyperlink ref="P579" r:id="rId2018" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SICA-SILVIA-CV.pdf"/>
+    <hyperlink ref="Q579" r:id="rId2019" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SICA-SILVIA-Dich-cariche-incarichi-2026.pdf"/>
+    <hyperlink ref="R579" r:id="rId2020" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SICA-SILVIA-Attestazione-Direttore-2026.pdf"/>
+    <hyperlink ref="P580" r:id="rId2021" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_formato_europeo_Ilaria2017.pdf"/>
+    <hyperlink ref="Q580" r:id="rId2022" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione_svolgimento_di_titolarit_di_cariche_in_enti_di_sign.pdf"/>
+    <hyperlink ref="R580" r:id="rId2023" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dichiarazione_di_insussistenza_situazioni_di_conflitto_di_inter_sign.pdf"/>
+    <hyperlink ref="S580" r:id="rId2024" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/attestazione_Signoriello_Hausmann.pdf"/>
+    <hyperlink ref="P581" r:id="rId2025" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SIMONCELLI_DAVID.pdf"/>
+    <hyperlink ref="Q581" r:id="rId2026" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMONCELLI_dichiarazione_incarichi.pdf"/>
+    <hyperlink ref="R581" r:id="rId2027" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMONCELLI_dichiarazione_conflitto_interessi.pdf"/>
+    <hyperlink ref="S581" r:id="rId2028" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMONCELLI_attestazione_insussistenza.pdf"/>
+    <hyperlink ref="P582" r:id="rId2029" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMONETTI-AUGUSTO-CV-2025.pdf"/>
+    <hyperlink ref="Q582" r:id="rId2030" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMONETTI-AUGUSTO-Dich-incarichi-2025.pdf"/>
+    <hyperlink ref="R582" r:id="rId2031" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMONETTI-AUGUSTO-Attestazione-assenza-confl-interessi-2025.pdf"/>
+    <hyperlink ref="P584" r:id="rId2032" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SOZIO_GIULIA.pdf"/>
+    <hyperlink ref="Q584" r:id="rId2033" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SOZIO_GIULIA_Dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R584" r:id="rId2034" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SOZIO_GIULIA_Dich_insussist_conflitto_interesesse.pdf"/>
+    <hyperlink ref="S584" r:id="rId2035" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SOZIO_GIULIA_Attestazione_assenza_conflitto_interessi.pdf"/>
+    <hyperlink ref="P585" r:id="rId2036" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPERANZA-ANGELICA-CV.pdf"/>
+    <hyperlink ref="Q585" r:id="rId2037" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPERANZA-ANGELICA-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R585" r:id="rId2038" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPERANZA-ANGELICA-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S585" r:id="rId2039" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_13.pdf"/>
+    <hyperlink ref="P586" r:id="rId2040" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SPERATI_ALESSANDRA.pdf"/>
+    <hyperlink ref="Q586" r:id="rId2041" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPERATI_dich_incarichi.pdf"/>
+    <hyperlink ref="R586" r:id="rId2042" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPERATI_dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S586" r:id="rId2043" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPERATI_ALESSANDRA_Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P587" r:id="rId2044" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPOTO-ANGELA-CV-2025.pdf"/>
+    <hyperlink ref="Q587" r:id="rId2045" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPOTO-ANGELA-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R587" r:id="rId2046" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPOTO-ANGELA-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P588" r:id="rId2047" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPOTO-ANGELA-CV.pdf"/>
+    <hyperlink ref="Q588" r:id="rId2048" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPOTO-ANGELA-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R588" r:id="rId2049" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SPOTO-ANGELA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P589" r:id="rId2050" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/STERPA-ALESSANDRO-CV.pdf"/>
+    <hyperlink ref="Q589" r:id="rId2051" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/STERPA-ALESSANDRO-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R589" r:id="rId2052" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/STERPA-ALESSANDRO-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S589" r:id="rId2053" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/STERPA-ALESSANDRO-Attestazione-insusstistenza-Direttore.pdf"/>
+    <hyperlink ref="P590" r:id="rId2054" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TAGARIELLO_PIERLUCA.pdf"/>
+    <hyperlink ref="Q590" r:id="rId2055" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TAGARIELLO_LUCA_Dich_incarichi_02112017_prot.pdf"/>
+    <hyperlink ref="R590" r:id="rId2056" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TAGARIELLO_PIERLUCA_Dich_conflitto_interessi_02112017_prot.pdf"/>
+    <hyperlink ref="S590" r:id="rId2057" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TAGARIELLO_PIERLUCA_Attestazione_conflitto_interessi_10112017.pdf"/>
+    <hyperlink ref="P591" r:id="rId2058" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TARANGIOLI_08072019.pdf"/>
+    <hyperlink ref="Q591" r:id="rId2059" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Cariche_TARANGIOLI.pdf"/>
+    <hyperlink ref="R591" r:id="rId2060" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_Assenza_conflitto_TARANGIOLI.pdf"/>
+    <hyperlink ref="S591" r:id="rId2061" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_TARANGIOLI.pdf"/>
+    <hyperlink ref="P592" r:id="rId2062" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TESTA-MARINA-CV-06112025.pdf"/>
+    <hyperlink ref="Q592" r:id="rId2063" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TESTA-MARINA-Dich-incarichi-cariche-26082025.pdf"/>
+    <hyperlink ref="R592" r:id="rId2064" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TESTA-MARINA-Dich-insuss-conflitto-interessi-26082025.pdf"/>
+    <hyperlink ref="S592" r:id="rId2065" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TESTA-MARINA-Attestazione-isuss-conflitto-interessi-05092025.pdf"/>
+    <hyperlink ref="P593" r:id="rId2066" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOMEO-VALERIA-CV-2025.pdf"/>
+    <hyperlink ref="Q593" r:id="rId2067" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich-sost-Tomeo-Valeria-23122024.pdf"/>
+    <hyperlink ref="R593" r:id="rId2068" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOMEO-VALERIA-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P594" r:id="rId2069" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOMEO-VALERIA-CV.pdf"/>
+    <hyperlink ref="Q594" r:id="rId2070" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOMEO-VALERIA-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R594" r:id="rId2071" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOMEO-VALERIA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P595" r:id="rId2072" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOTEDA-SARA-CV.pdf"/>
+    <hyperlink ref="Q595" r:id="rId2073" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOTEDA-SARA-Dich-cariche-incarichi-2026.pdf"/>
+    <hyperlink ref="R595" r:id="rId2074" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TOREDA-SARA-Attestazione-Direttore-2026.pdf"/>
+    <hyperlink ref="P596" r:id="rId2075" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/cv_Torella_Marco.pdf"/>
+    <hyperlink ref="Q596" r:id="rId2076" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Torella_Dich_incarichi.pdf"/>
+    <hyperlink ref="R596" r:id="rId2077" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Torella_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S596" r:id="rId2078" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Torella_attestazione_insussistenza.pdf"/>
+    <hyperlink ref="P597" r:id="rId2079" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Trabattoni_Andrea.pdf"/>
+    <hyperlink ref="Q597" r:id="rId2080" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Trabattoni_dichiarazione_incarichi.pdf"/>
+    <hyperlink ref="R597" r:id="rId2081" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Trabattoni_Dichiarazione_conflitto_interessi.pdf"/>
+    <hyperlink ref="S597" r:id="rId2082" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Trabattoni_attestazione_insussistenza.pdf"/>
+    <hyperlink ref="P598" r:id="rId2083" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TRILLO_CLAUDIA.pdf"/>
+    <hyperlink ref="Q598" r:id="rId2084" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TRILLO_dich_incarichi.pdf"/>
+    <hyperlink ref="R598" r:id="rId2085" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TRILLO_dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S598" r:id="rId2086" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TRILLO_Attestazione_insussistenza.pdf"/>
+    <hyperlink ref="P599" r:id="rId2087" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROILO-LETIZIA-CV.pdf"/>
+    <hyperlink ref="Q599" r:id="rId2088" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROILO-LETIZIA-Dich-cariche-incarichi-2026.pdf"/>
+    <hyperlink ref="R599" r:id="rId2089" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROILO-LETIZIA-Attestazione-Direttore-2026.pdf"/>
+    <hyperlink ref="P600" r:id="rId2090" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TROISE_GABRIELE.pdf"/>
+    <hyperlink ref="Q600" r:id="rId2091" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROISE_dichiarazione_incarichi.pdf"/>
+    <hyperlink ref="R600" r:id="rId2092" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROISE_dich_conflitto__interesse.pdf"/>
+    <hyperlink ref="S600" r:id="rId2093" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROISE_attestazione_insussistenza.pdf"/>
+    <hyperlink ref="P601" r:id="rId2094" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TROISE_GABRIELE_06_11_15.pdf"/>
+    <hyperlink ref="Q601" r:id="rId2095" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROISE_dichiarazione_incarichi_06_11_15.pdf"/>
+    <hyperlink ref="R601" r:id="rId2096" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROISE_dich_conflitto__interesse_06_11_15.pdf"/>
+    <hyperlink ref="S601" r:id="rId2097" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TROISE_attestazione_insussistenza_06_11_15.pdf"/>
+    <hyperlink ref="P602" r:id="rId2098" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Antonella_Tufo.pdf"/>
+    <hyperlink ref="Q602" r:id="rId2099" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_Dich_incarichi.pdf"/>
+    <hyperlink ref="R602" r:id="rId2100" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S602" r:id="rId2101" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P603" r:id="rId2102" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_Antonella_CV_10122020.pdf"/>
+    <hyperlink ref="Q603" r:id="rId2103" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_Antonella_Dich_Incarichi.pdf"/>
+    <hyperlink ref="R603" r:id="rId2104" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_Antonella_Dich_Conflitto_Interessi.pdf"/>
+    <hyperlink ref="S603" r:id="rId2105" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf"/>
+    <hyperlink ref="P604" r:id="rId2106" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_CV.pdf"/>
+    <hyperlink ref="Q604" r:id="rId2107" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_dichiar_cert_incarichi.pdf"/>
+    <hyperlink ref="R604" r:id="rId2108" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Tufo_dichiar_atto_not.pdf"/>
+    <hyperlink ref="S604" r:id="rId2109" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_interesse_G08389_21072016.pdf"/>
+    <hyperlink ref="P605" r:id="rId2110" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-CV-2026.pdf"/>
+    <hyperlink ref="Q605" r:id="rId2111" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R605" r:id="rId2112" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P606" r:id="rId2113" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-Francesca-CV.pdf"/>
+    <hyperlink ref="Q606" r:id="rId2114" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-Francesca-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="R606" r:id="rId2115" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-Francesca-Dichiarazioni.pdf"/>
+    <hyperlink ref="S606" r:id="rId2116" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-Francesca-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P607" r:id="rId2117" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-CV-2025.pdf"/>
+    <hyperlink ref="Q607" r:id="rId2118" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R607" r:id="rId2119" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P608" r:id="rId2120" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-CV.pdf"/>
+    <hyperlink ref="Q608" r:id="rId2121" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-Dichiarazione_0.pdf"/>
+    <hyperlink ref="R608" r:id="rId2122" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-Dichiarazione.pdf"/>
+    <hyperlink ref="S608" r:id="rId2123" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UCCELLA-FRANCESCA-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P609" r:id="rId2124" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-CV_0.pdf"/>
+    <hyperlink ref="Q609" r:id="rId2125" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-Dichiarazioni.pdf"/>
+    <hyperlink ref="R609" r:id="rId2126" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S609" r:id="rId2127" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P610" r:id="rId2128" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-TANIA-CV-2026.pdf"/>
+    <hyperlink ref="Q610" r:id="rId2129" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-TANIA-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R610" r:id="rId2130" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-TANIA-attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P611" r:id="rId2131" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-CV.pdf"/>
+    <hyperlink ref="Q611" r:id="rId2132" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-Dichiarazione.pdf"/>
+    <hyperlink ref="R611" r:id="rId2133" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-Dichiarazione_1.pdf"/>
+    <hyperlink ref="S611" r:id="rId2134" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-Tania-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P612" r:id="rId2135" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-TANIA-CV-2025.pdf"/>
+    <hyperlink ref="Q612" r:id="rId2136" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-TANIA-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R612" r:id="rId2137" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ULZEGA-TANIA-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P613" r:id="rId2138" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Umana_CV.pdf"/>
+    <hyperlink ref="Q613" r:id="rId2139" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Umana_dichiar_cert_incarichi.pdf"/>
+    <hyperlink ref="R613" r:id="rId2140" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Umana_dichiar_atto_not.pdf"/>
+    <hyperlink ref="S613" r:id="rId2141" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_assenza_conflitto_interesse_G08389_21072016.pdf"/>
+    <hyperlink ref="P614" r:id="rId2142" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Elisabetta_Umana.pdf"/>
+    <hyperlink ref="Q614" r:id="rId2143" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UMANA_Dich_incarichi.pdf"/>
+    <hyperlink ref="R614" r:id="rId2144" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UMANA_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S614" r:id="rId2145" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P615" r:id="rId2146" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UMENA_ANDREA_CV_23122019.pdf"/>
+    <hyperlink ref="Q615" r:id="rId2147" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UMENA_ANDREA_Dich_incarichi_23122019.pdf"/>
+    <hyperlink ref="R615" r:id="rId2148" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UMENA_ANDREA_Dich_ass_conflitto_interessi_23122019.pdf"/>
+    <hyperlink ref="S615" r:id="rId2149" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/UMENA_ANDREA_Attest_ass_conflitto_interessi_23122019.pdf"/>
+    <hyperlink ref="P616" r:id="rId2150" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA-KRIZIA-GIULIANA-CV.pdf"/>
+    <hyperlink ref="Q616" r:id="rId2151" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA-KRIZIA-GIULIANA-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R616" r:id="rId2152" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA-KRIZIA-GIULIANA-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S616" r:id="rId2153" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_5.pdf"/>
+    <hyperlink ref="P617" r:id="rId2154" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Vacca_Krizia_Giuliana_CV_10122020.pdf"/>
+    <hyperlink ref="Q617" r:id="rId2155" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Vacca_Krizia_Giuliana_Dich_Incarichi.pdf"/>
+    <hyperlink ref="R617" r:id="rId2156" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Vacca_Krizia_Giuliana_Dich_Conflitto_Interessi.pdf"/>
+    <hyperlink ref="S617" r:id="rId2157" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf"/>
+    <hyperlink ref="P618" r:id="rId2158" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_VACCA_KRIZIA_GIULIANA.pdf"/>
+    <hyperlink ref="Q618" r:id="rId2159" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA_Dich_cariche_incarichi_211116.pdf"/>
+    <hyperlink ref="R618" r:id="rId2160" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA_Dich_assenza_conflitto_interessi_211116.pdf"/>
+    <hyperlink ref="S618" r:id="rId2161" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LEONE_VACCA_Attestaz_assenza_conflitto_interessi_21112016.pdf"/>
+    <hyperlink ref="P619" r:id="rId2162" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA-KRIZIA-GIULIANA-CV_0.pdf"/>
+    <hyperlink ref="Q619" r:id="rId2163" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA-KRIZIA-GIULIANA-Dich-cariche-incarichi-2026.pdf"/>
+    <hyperlink ref="R619" r:id="rId2164" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCA-KRIZIA-GIULIANA-Attestazione-Direttore-2026.pdf"/>
+    <hyperlink ref="P620" r:id="rId2165" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCARI_IVAN_CV_18122020.pdf"/>
+    <hyperlink ref="Q620" r:id="rId2166" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCARI_IVAN_Dich_cariche_incarichi_18122020.pdf"/>
+    <hyperlink ref="R620" r:id="rId2167" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCARI_IVAN_Dich_conflitto_interessi_18122020.pdf"/>
+    <hyperlink ref="S620" r:id="rId2168" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCARI_IVAN_Attestazione_Direttore_23122020.pdf"/>
+    <hyperlink ref="P621" r:id="rId2169" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_VACCARI_IVAN.pdf"/>
+    <hyperlink ref="Q621" r:id="rId2170" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCARI_IVAN_Dich_conflitto_interessi_05072017.pdf"/>
+    <hyperlink ref="R621" r:id="rId2171" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCARI_IVAN_Dich_incarichi_05072017.pdf"/>
+    <hyperlink ref="S621" r:id="rId2172" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VACCARI_IVAN_Attestazione_conflitto_interessi_10072017.pdf"/>
+    <hyperlink ref="P622" r:id="rId2173" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-CV_0.pdf"/>
+    <hyperlink ref="Q622" r:id="rId2174" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-Dichiarazioni.pdf"/>
+    <hyperlink ref="R622" r:id="rId2175" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S622" r:id="rId2176" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P623" r:id="rId2177" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-CV.pdf"/>
+    <hyperlink ref="Q623" r:id="rId2178" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-Dichiarazione.pdf"/>
+    <hyperlink ref="R623" r:id="rId2179" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S623" r:id="rId2180" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-Lucia-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P624" r:id="rId2181" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-LUCIA-CV-2025.pdf"/>
+    <hyperlink ref="Q624" r:id="rId2182" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-LUCIA-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R624" r:id="rId2183" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-LUCIA-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P625" r:id="rId2184" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-LUCIA-CV-2026.pdf"/>
+    <hyperlink ref="Q625" r:id="rId2185" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-LUCIA-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R625" r:id="rId2186" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VAGAGGINI-LUCIA-attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P626" r:id="rId2187" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lisa-Valentino-CV_0.pdf"/>
+    <hyperlink ref="Q626" r:id="rId2188" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lisa-Valentino-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R626" r:id="rId2189" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lisa-Valentino-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P627" r:id="rId2190" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lisa-Valentino-CV.pdf"/>
+    <hyperlink ref="Q627" r:id="rId2191" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lisa-Valentino-Dich-svolg-incarichi-cariche.pdf"/>
+    <hyperlink ref="R627" r:id="rId2192" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lisa-Valentino-Dich-insuss-situaz-confl-interesse.pdf"/>
+    <hyperlink ref="S627" r:id="rId2193" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Lisa-Valentino-Attestaz-insuss-situaz-confl-interesse.pdf"/>
+    <hyperlink ref="P628" r:id="rId2194" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Valentino_Federica_CV_10122020.pdf"/>
+    <hyperlink ref="Q628" r:id="rId2195" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Valentino_Federica_Dich_Incarichi.pdf"/>
+    <hyperlink ref="R628" r:id="rId2196" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Valentino_Federica_Dich_Conflitto_Interessi.pdf"/>
+    <hyperlink ref="S628" r:id="rId2197" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione_Direttore_farmacovigilanza_dic_2019.pdf"/>
+    <hyperlink ref="P629" r:id="rId2198" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_VALLE_SABRINA.pdf"/>
+    <hyperlink ref="Q629" r:id="rId2199" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VALLE_dich_incarichi.pdf"/>
+    <hyperlink ref="R629" r:id="rId2200" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VALLE_dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S629" r:id="rId2201" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VALLE_Attestaz_insuss_conflitto_interessi.pdf"/>
+    <hyperlink ref="P630" r:id="rId2202" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-CV.pdf"/>
+    <hyperlink ref="Q630" r:id="rId2203" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-Dichiarazione_0.pdf"/>
+    <hyperlink ref="R630" r:id="rId2204" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-Dichiarazione.pdf"/>
+    <hyperlink ref="S630" r:id="rId2205" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P631" r:id="rId2206" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-CV-2025.pdf"/>
+    <hyperlink ref="Q631" r:id="rId2207" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R631" r:id="rId2208" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P632" r:id="rId2209" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-CV-2026.pdf"/>
+    <hyperlink ref="Q632" r:id="rId2210" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R632" r:id="rId2211" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-MATILDE-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P633" r:id="rId2212" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-Matilde-CV.pdf"/>
+    <hyperlink ref="Q633" r:id="rId2213" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-Matilde-Dichiarazioni.pdf"/>
+    <hyperlink ref="R633" r:id="rId2214" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-Matilde-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S633" r:id="rId2215" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VECCHIONE-Matilde-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P634" r:id="rId2216" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-CV-2026.pdf"/>
+    <hyperlink ref="Q634" r:id="rId2217" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R634" r:id="rId2218" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P635" r:id="rId2219" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-CV.pdf"/>
+    <hyperlink ref="Q635" r:id="rId2220" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-Dich-sostitutiva-def.pdf"/>
+    <hyperlink ref="R635" r:id="rId2221" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P636" r:id="rId2222" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-CV-2025.pdf"/>
+    <hyperlink ref="Q636" r:id="rId2223" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Vescio-Roberto-Dich-06032025.pdf"/>
+    <hyperlink ref="R636" r:id="rId2224" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VESCIO-ROBERTO-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P637" r:id="rId2225" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLA-VENERA-CV.pdf"/>
+    <hyperlink ref="Q637" r:id="rId2226" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLA-VENERA-Dich-cariche-incarichi-2026.pdf"/>
+    <hyperlink ref="R637" r:id="rId2227" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLA-VENERA-Attestazione-Direttore-2026.pdf"/>
+    <hyperlink ref="P638" r:id="rId2228" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-CV-2026.pdf"/>
+    <hyperlink ref="Q638" r:id="rId2229" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-Dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R638" r:id="rId2230" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-Attestaz-Direttore-2026.pdf"/>
+    <hyperlink ref="P639" r:id="rId2231" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-CV-2025.pdf"/>
+    <hyperlink ref="Q639" r:id="rId2232" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Violani-Francesco-Dich-06032025.pdf"/>
+    <hyperlink ref="R639" r:id="rId2233" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P640" r:id="rId2234" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-CV-def.pdf"/>
+    <hyperlink ref="Q640" r:id="rId2235" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-Dich-sostitutiva-def.pdf"/>
+    <hyperlink ref="R640" r:id="rId2236" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VIOLANI-FRANCESCO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P641" r:id="rId2237" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-CV.pdf"/>
+    <hyperlink ref="Q641" r:id="rId2238" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R641" r:id="rId2239" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P642" r:id="rId2240" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-CV-2025.pdf"/>
+    <hyperlink ref="Q642" r:id="rId2241" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R642" r:id="rId2242" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P643" r:id="rId2243" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-ANTONIETTA-CV.pdf"/>
+    <hyperlink ref="Q643" r:id="rId2244" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-ANTONIETTA-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R643" r:id="rId2245" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-ANTONIETTA-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S643" r:id="rId2246" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Attestazione-Direttore-20220804_6.pdf"/>
+    <hyperlink ref="P644" r:id="rId2247" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-CV-2026.pdf"/>
+    <hyperlink ref="Q644" r:id="rId2248" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R644" r:id="rId2249" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VITIELLO-GAETANO-attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P645" r:id="rId2250" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-NICOLETTA-CV-2025.pdf"/>
+    <hyperlink ref="Q645" r:id="rId2251" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Zacchi-Nicoletta-Dich-06032025.pdf"/>
+    <hyperlink ref="R645" r:id="rId2252" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-NICOLETTA-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P646" r:id="rId2253" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-CV.pdf"/>
+    <hyperlink ref="Q646" r:id="rId2254" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-Dichiarazioni.pdf"/>
+    <hyperlink ref="R646" r:id="rId2255" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S646" r:id="rId2256" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P647" r:id="rId2257" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-CV_0.pdf"/>
+    <hyperlink ref="Q647" r:id="rId2258" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-Dichiarazione.pdf"/>
+    <hyperlink ref="R647" r:id="rId2259" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-Dichiarazione_0.pdf"/>
+    <hyperlink ref="S647" r:id="rId2260" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-Nicoletta-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P648" r:id="rId2261" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-NICOLETTA-CV-2026.pdf"/>
+    <hyperlink ref="Q648" r:id="rId2262" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-NICOLETTA-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R648" r:id="rId2263" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZACCHI-NICOLETTA-attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P649" r:id="rId2264" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-CV-2025.pdf"/>
+    <hyperlink ref="Q649" r:id="rId2265" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-Dich-sostitutiva-2025-DEF.pdf"/>
+    <hyperlink ref="R649" r:id="rId2266" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P650" r:id="rId2267" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-CV.pdf"/>
+    <hyperlink ref="Q650" r:id="rId2268" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-Dich-sostitutiva-def.pdf"/>
+    <hyperlink ref="R650" r:id="rId2269" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P651" r:id="rId2270" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-CV-2026.pdf"/>
+    <hyperlink ref="Q651" r:id="rId2271" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-dich-sostitutiva-2026.pdf"/>
+    <hyperlink ref="R651" r:id="rId2272" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZANI-SIMONA-attestaz-direttore-2026.pdf"/>
+    <hyperlink ref="P652" r:id="rId2273" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cv_Zaratti_Antonio.pdf"/>
+    <hyperlink ref="Q652" r:id="rId2274" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Zaratti_Dich_incarichi.pdf"/>
+    <hyperlink ref="R652" r:id="rId2275" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Zaratti_dich_conflitto__interesse.pdf"/>
+    <hyperlink ref="S652" r:id="rId2276" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Zaratti_attestazione_insussistenza.pdf"/>
+    <hyperlink ref="P653" r:id="rId2277" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-CV.pdf"/>
+    <hyperlink ref="Q653" r:id="rId2278" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-Dichiarazione_0.pdf"/>
+    <hyperlink ref="R653" r:id="rId2279" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-Dichiarazione.pdf"/>
+    <hyperlink ref="S653" r:id="rId2280" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-Attestazione-insussistenza-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="P654" r:id="rId2281" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-CV_0.pdf"/>
+    <hyperlink ref="Q654" r:id="rId2282" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-Dichiarazioni.pdf"/>
+    <hyperlink ref="R654" r:id="rId2283" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-Dichiarazioni_0.pdf"/>
+    <hyperlink ref="S654" r:id="rId2284" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-Maria-Cristina-Attestazione-Direttore.pdf"/>
+    <hyperlink ref="P655" r:id="rId2285" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-MARIA-CRISTINA-CV-2025.pdf"/>
+    <hyperlink ref="Q655" r:id="rId2286" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-MARIA-CRISTINA-Dich-sostitutiva-2025.pdf"/>
+    <hyperlink ref="R655" r:id="rId2287" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-MARIA-CRISTINA-Attestaz-Direttore-2025.pdf"/>
+    <hyperlink ref="P656" r:id="rId2288" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-MARIA-CRISTINA-CV-09022026.pdf"/>
+    <hyperlink ref="Q656" r:id="rId2289" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-MARIA-CRISTINA-Autocertificazione-12012026.pdf"/>
+    <hyperlink ref="R656" r:id="rId2290" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZUCHI-MARIA-CRISTINA-Attestazione-direttore-13022026.pdf"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>