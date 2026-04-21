--- v0 (2026-02-03)
+++ v1 (2026-04-21)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1890" uniqueCount="1890">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1902" uniqueCount="1902">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Cognome</t>
   </si>
   <si>
     <t>Struttura incaricante</t>
   </si>
   <si>
     <t>Descrizione/Oggetto dell'incarico</t>
   </si>
   <si>
     <t>Compenso lordo</t>
   </si>
   <si>
     <t>Inizio incarico</t>
   </si>
   <si>
     <t>Note inizio</t>
   </si>
   <si>
@@ -85,139 +85,139 @@
     <t>ABATE</t>
   </si>
   <si>
     <t>Direzione Regionale Lavoro - Area Servizi per il Lavoro</t>
   </si>
   <si>
     <t>Nomina dei componenti della Rete regionale dei Servizi per il Lavoro del Lazio istituita con Deliberazione della Giunta regionale 26 luglio 2016 n.433.</t>
   </si>
   <si>
     <t>nessuno</t>
   </si>
   <si>
     <t>Accordo Quadro adottato in sede di Conferenza Stato Regioni il 30/07/2015; DGR n. 349/2016; DGR n. 433/2016; Det. n. G14289 del 01/12/2016.</t>
   </si>
   <si>
     <t>T00052_20_03_2017 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ABATE_PIETRO_23072019.pdf</t>
   </si>
   <si>
     <t>TOMMASO</t>
   </si>
   <si>
     <t>AGNONI</t>
+  </si>
+  <si>
+    <t>DIREZIONE REGIONALE CULTURA E LAZIO CREATIVO - SERVIZI CULTURALI E PROMOZIONE DELLA LETTURA</t>
+  </si>
+  <si>
+    <t>Membro del Comitato degli Istituti culturali anno 2023
+</t>
+  </si>
+  <si>
+    <t>Onorifico</t>
+  </si>
+  <si>
+    <t>Legge regionale n. 24/2019, articolo 12, commi 1-5
+</t>
+  </si>
+  <si>
+    <t>Determinazione n. &amp;nbsp;G09887 del 18/07/2023
+</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/AGNONI-TOMMASO-CV-agg..pdf</t>
   </si>
   <si>
     <t>CULTURA E LAZIO CREATIVO-SERVIZI CULTURALI E PROMOZIONE DELLA LETTURA</t>
   </si>
   <si>
     <t>Membro del Comitato degli Istituti Culturali iscritti all'Albo regionale per l'anno 2021
 </t>
   </si>
   <si>
     <t>Titolo Gratuito</t>
   </si>
   <si>
     <t>Legge Regionale 15 novembre 2019, n. 24
 </t>
   </si>
   <si>
     <t>DE G10072 del 23/07/2021
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-TOMMASO-AGNONI-2021.pdf</t>
   </si>
   <si>
-    <t>DIREZIONE REGIONALE CULTURA E LAZIO CREATIVO - SERVIZI CULTURALI E PROMOZIONE DELLA LETTURA</t>
-[...19 lines deleted...]
-  <si>
     <t>DIREZIONE REGIONALE CULTURA E LAZIO CREATIVO - AREA SERVIZI CULTURALI E PROMOZIONE DELLA LETTURA</t>
   </si>
   <si>
     <t>MEMBRO DEL COMITATO DEGLI ISTITUTI CULTURALI ANNO 2022
 </t>
   </si>
   <si>
     <t>Determinazione n.&amp;nbsp;G06711 del 25/05/2022
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Agnoni-Tommaso-CV-29022024.pdf</t>
   </si>
   <si>
     <t>GIUSEPPE</t>
   </si>
   <si>
     <t>ALBORGHETTI</t>
   </si>
   <si>
+    <t>Direzione Regionale Cultura, Politiche Giovanili e Lazio Creativo</t>
+  </si>
+  <si>
+    <t>Legge Regionale n. 21/96 ss. mm. ii. - art. 18, comma 2</t>
+  </si>
+  <si>
+    <t>DPRL T00085 del 19/04/2021</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-ALBORGHETTI-GIUSEPPE.pdf</t>
+  </si>
+  <si>
     <t>DIREZIONE REGIONALE AFFARI DELLE PRESIDENZA, TURISMO, CINEMA, AUDIOVISIVO E SPORT - Area Sport, Infrastrutture e Servizi Sportivi</t>
   </si>
   <si>
     <t>ISTRUTTORI NAZIONALI SPECIALIZZATI NELLE DISCIPLINE ALPINE (SUPPLENTE)</t>
   </si>
   <si>
     <t>art.18 della L.R. del 14 settembre 1996, n. 21 e s.m.i. . Disciplina della professione di maestro di sci e ordinamento delle scuole di sci</t>
   </si>
   <si>
     <t>T00022 DEL 19/02/2024</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ALBORGHETTI-GIUSEPPE-CV.pdf</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-ALBORGHETTI-GIUSEPPE.pdf</t>
   </si>
   <si>
     <t>ROBERTO</t>
   </si>
   <si>
     <t>ALEANDRI</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE AGRICOLTURA E SOVRANITA’ ALIMENTARE, CACCIA E PESCA, FORESTE - UFFICIO CACCIA</t>
   </si>
   <si>
     <t>Commissione valutazione &amp;nbsp;</t>
   </si>
   <si>
     <t>Titolo gratuito</t>
   </si>
   <si>
     <t>L.R. &amp;nbsp;22 /2024 e DGR 89/2025</t>
   </si>
   <si>
     <t>G05526 DEL 07.05.2025</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ALEANDRI-ROBERTO-CV.pdf</t>
   </si>
@@ -233,93 +233,93 @@
   <si>
     <t>Componente del Comitato competente in materia di aggiornamento del Repertorio regionale delle competenze e dei profili formativi
 </t>
   </si>
   <si>
     <t>Non previsto</t>
   </si>
   <si>
     <t>Deliberazione di Giunta regionale n° 273 del 24/05/2016&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Nota prot. 985319 del 17/11/2020
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-ALLEGRINI-ERNESTO.pdf</t>
   </si>
   <si>
     <t>GIORGIA</t>
   </si>
   <si>
     <t>AMANTE</t>
   </si>
   <si>
-    <t>Direzione Regionale Istruzione, Formazione, Ricerca e Lavoro - Area &amp;quot;Programmazione dell'offerta formativa e di orientamento&amp;quot;</t>
-[...13 lines deleted...]
-  <si>
     <t>Direzione Regionale Istruzione, Formazione e Lavoro - Area Programmazione dell'offerta formativa e di orientamento</t>
   </si>
   <si>
     <t>Nota prot. 527767 del 27/05/2022
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Amante-Giorgia-CV.pdf</t>
   </si>
   <si>
     <t>MARIA LUISA</t>
   </si>
   <si>
     <t>Direzione Regionale Cultura e Politiche Giovanili</t>
   </si>
   <si>
     <t>titolo gratuito</t>
   </si>
   <si>
     <t>Legge Reg. n. 15/2014</t>
   </si>
   <si>
     <t>DPRL T00064 del 14/03/2019</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Amante-Maria-Luica-CV-08052024.pdf</t>
   </si>
   <si>
+    <t>Direzione Regionale Istruzione, Formazione, Ricerca e Lavoro - Area &amp;quot;Programmazione dell'offerta formativa e di orientamento&amp;quot;</t>
+  </si>
+  <si>
+    <t>Componente del Comitato competente in materia di aggiornamento del Repertorio regionale delle competenze e dei profili formativi</t>
+  </si>
+  <si>
+    <t>Deliberazione di Giunta regionale n° 273 del 24/05/2016 </t>
+  </si>
+  <si>
+    <t>Nota prot. 0309428 del 19/06/2017</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMANTE_GIORGIA_CV_23032018.pdf</t>
+  </si>
+  <si>
     <t>TIZIANO</t>
   </si>
   <si>
     <t>AMATORI</t>
   </si>
   <si>
     <t>Direzione Lavoro - Area Affari Generali</t>
   </si>
   <si>
     <t>DD_G02095_02_03_2015</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_AMATORI_TIZIANO.pdf</t>
   </si>
   <si>
     <t>CARLO</t>
   </si>
   <si>
     <t>AMBROSINI</t>
   </si>
   <si>
     <t>Nota prot. 982969 del 16/11/2020
 </t>
   </si>
   <si>
@@ -349,84 +349,84 @@
   <si>
     <t>ANDREA</t>
   </si>
   <si>
     <t>ANEMONE</t>
   </si>
   <si>
     <t>Legge regionale 7 Agosto 1998, n. 38</t>
   </si>
   <si>
     <t>DD_G03888_28_03_2014</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ANEMONE_ANDREA.pdf</t>
   </si>
   <si>
     <t>MATTEO</t>
   </si>
   <si>
     <t>ANGELICI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Angelici-Matteo-CV-29022024.pdf</t>
   </si>
   <si>
-    <t>PATRIZIA</t>
+    <t>LEONARDO</t>
   </si>
   <si>
     <t>ANGELINI</t>
-  </si>
-[...13 lines deleted...]
-    <t>LEONARDO</t>
   </si>
   <si>
     <t>Direzione Regionale Cultura e Lazio Creativo - Area Affari Generali</t>
   </si>
   <si>
     <t>Determinazione n. G03103&amp;nbsp;del 16/03/2022
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/G03103-16032022_2.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-ANGELINI-LEONARDO-2022.pdf</t>
   </si>
   <si>
+    <t>PATRIZIA</t>
+  </si>
+  <si>
+    <t>Direzione Regionale Cultura e Lazio Creativo - Area Spettacolo dal vivo</t>
+  </si>
+  <si>
+    <t>L.R. 15/214 art. 5 c. 4 R.R. n. 16/2019</t>
+  </si>
+  <si>
+    <t>DD G09465/2023</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ANGELINI-PATRIZIA-CV-agg..pdf</t>
+  </si>
+  <si>
     <t>Cultura, Politiche Giovanili e Lazio Creativo-Affari Generali</t>
   </si>
   <si>
     <t>Legge Regionale 29 dicembre 2014 n.15 e ss.mm.ii.</t>
   </si>
   <si>
     <t>Determinazione n.&amp;nbsp;G03087 del 22/03/2021</t>
   </si>
   <si>
     <t>MASSIMILIANO</t>
   </si>
   <si>
     <t>ANTONUCCI</t>
   </si>
   <si>
     <t>Direzione Sviluppo Economico e attività Produttive - Area Relazioni Istituzionali</t>
   </si>
   <si>
     <t>Componente Nucleo di Valutazione ex L.R. 36/2001
 </t>
   </si>
   <si>
     <t>Gettone  di presenza previsto 60</t>
   </si>
   <si>
@@ -436,69 +436,69 @@
   <si>
     <t>Art. 12 Regolamento regionale 28/10/2002, n. 2
 </t>
   </si>
   <si>
     <t>T00150 del 6/08/2015
 </t>
   </si>
   <si>
     <t>vedi allegati
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ANTONUCCI_MASSIMILIANO.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANTONUCCI_MASSIMILIANO_Dich_altre_cariche_incarichi_senza_CI_20_05_2016.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANTONUCCI_MASSIMILIANO_Dich_assenza_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANTONUCCI_MASSIMILIANO_Attestazione_insussistenza_Direttore.pdf</t>
   </si>
   <si>
+    <t>NICOLA MARIA</t>
+  </si>
+  <si>
+    <t>APOLLONJ GHETTI</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_APOLLONJ_GHETTI_NICOLA_MARIA.pdf</t>
+  </si>
+  <si>
     <t>NICOLA</t>
   </si>
   <si>
-    <t>APOLLONJ GHETTI</t>
-[...1 lines deleted...]
-  <si>
     <t>Direzione Regionale Lavoro - Area Affari Generali</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>DD_G08180_12_06_2017;DD_G10124_19_07_2017</t>
-  </si>
-[...4 lines deleted...]
-    <t>NICOLA MARIA</t>
   </si>
   <si>
     <t>GIULIANA</t>
   </si>
   <si>
     <t>AQUILANI</t>
   </si>
   <si>
     <t>DD_G02110_26_02_2014</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_AQUILANI_GIULIANA.pdf</t>
   </si>
   <si>
     <t>ARCIPRETE</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE AGRICOLTURA, PROMOZIONE DELLA FILIERA E DELLA CULTURA DEL CIBO, CACCIA E PESCA, FORESTE - AREA CACCIA E PESCA</t>
   </si>
   <si>
     <t>Componente della Commissione consultiva locali per la pesca e l'acquacoltura
 </t>
   </si>
   <si>
     <t>non previsto</t>
@@ -541,96 +541,96 @@
   <si>
     <t>NESSUN COMPENSO</t>
   </si>
   <si>
     <t>Legge regionale 19 marzo 2014 n. 4 art. 3 D.G.R. 9 aprile 2019 n.174</t>
   </si>
   <si>
     <t>Decreto del Presidente n. T00169 del 02/07/2019&amp;nbsp;</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>si</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Auriemma_Patrizia.pdf</t>
   </si>
   <si>
     <t>LUCA</t>
   </si>
   <si>
     <t>AVERSANO</t>
   </si>
   <si>
+    <t>DPRL T00062 del 14/03/2019</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_AVERSANO_LUCA.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/G03103-16032022_3.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-ANVERSANO-LUCA-04042022.pdf</t>
+  </si>
+  <si>
     <t>Cultura, Politiche Giovanili e Lazio Creativo - Affari Generali</t>
   </si>
   <si>
     <t>Componente Supplente di Commissione quale esperto esterno</t>
   </si>
   <si>
     <t>Decreto Dirigenziale n. G03281 del 25/03/2020</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Aversano_Luca_CV_02022021.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/G03103-16032022_3.pdf</t>
-[...10 lines deleted...]
-  <si>
     <t>RENATO</t>
   </si>
   <si>
     <t>BACIOCCHI</t>
   </si>
   <si>
     <t>Presidenza</t>
   </si>
   <si>
     <t>R.R. n. 1/2002 &amp;nbsp;Allegato “H” e Allegato “L” punto 6</t>
   </si>
   <si>
+    <t>DP n. T00263 del 18.12.2023</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BACIOCCHI-RENATO-CV_0.pdf</t>
+  </si>
+  <si>
     <t>DP n. T00243 del 27.11.2023</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BACIOCCHI-RENATO-CV.pdf</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BACIOCCHI-RENATO-CV_0.pdf</t>
   </si>
   <si>
     <t>MASSIMO</t>
   </si>
   <si>
     <t>BAILONNI</t>
   </si>
   <si>
     <t>Nota prot. 940769 del 03/11/2020
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-BAILONNI-MASSIMO.pdf</t>
   </si>
   <si>
     <t>UGO</t>
   </si>
   <si>
     <t>BAISTROCCHI</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE CULTURA E LAZIO CREATIVO - AREA ARTI FIGURATIVE, CINEMA E AUDIOVISIVO</t>
   </si>
   <si>
     <t>Commissione di Valutazione Avviso pubblico Fondo Cinema 2022
@@ -931,60 +931,60 @@
     <t>GIANLUCA</t>
   </si>
   <si>
     <t>BROCCO</t>
   </si>
   <si>
     <t>Nota prot. 940751 del 03/11/2020
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-BROCCO-GIANLUCA.pdf</t>
   </si>
   <si>
     <t>Nota prot. 0374340 del 15/07/2016</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BROCCO_GIANLUC_CV.pdf</t>
   </si>
   <si>
     <t>GIULIA</t>
   </si>
   <si>
     <t>BRUGNOLI</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BRUGNOLI-GIULIA-CV-10062022.pdf</t>
+  </si>
+  <si>
     <t>Membro del Comitato degli Istituti Culturali iscritti all'Albo regionale per l'anno 2021</t>
   </si>
   <si>
     <t>Legge Regionale 15 novembre 2019, n. 24</t>
   </si>
   <si>
     <t>DE G10072 del 23/07/2021</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BRUGNOLI-GIULIA-CV-10062022.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Brugnoli-Giulia-CV.pdf</t>
   </si>
   <si>
     <t>BASILIO FRANCESCO</t>
   </si>
   <si>
     <t>BURGO</t>
   </si>
   <si>
     <t>LORENZO</t>
   </si>
   <si>
     <t>BUSNENGO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BUSNENGO_LORENZO.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._svolg._incarichi_enti_dir_priv_BUSNENGO.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._no_conflitti_interesse_BUSNENGO.pdf</t>
   </si>
@@ -1171,63 +1171,63 @@
     <t>MARCO</t>
   </si>
   <si>
     <t>CARANZETTI</t>
   </si>
   <si>
     <t>Nota prot. 527780 del 27/05/2022
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Caranzetti-Marco-CV.pdf</t>
   </si>
   <si>
     <t>Nota prot. 0055737 del 03/02/2017</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARANZETTI_MARCO_CV.pdf</t>
   </si>
   <si>
     <t>DANIELE</t>
   </si>
   <si>
     <t>CARATELLI</t>
   </si>
   <si>
+    <t>Nota prot. 0374342 del 15/07/2016</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARATELLI_DANIELE_CV.pdf</t>
+  </si>
+  <si>
     <t>Nota prot. 940783 del 03/11/2020
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-CARATELLI-DANIELE.pdf</t>
   </si>
   <si>
-    <t>Nota prot. 0374342 del 15/07/2016</t>
-[...4 lines deleted...]
-  <si>
     <t>ALFONSO</t>
   </si>
   <si>
     <t>CARBONETTI</t>
   </si>
   <si>
     <t>Direzione Regionale Agricoltura e sviluppo rurale, caccia e pesca - Area Servizio Fitosanitario Regionale. Innovazione in Agricoltura</t>
   </si>
   <si>
     <t>COMPONENTE COMMISSIONE TECNICO-SCIENTIFICA PER IL SETTORE ANIMALE-ESPERTO IN MATERIA DI BIODIVERSITA' AGRARIA </t>
   </si>
   <si>
     <t>Legge Regionale n. 15/2000</t>
   </si>
   <si>
     <t>DECRETO DEL PRESIDENTE n. T00090 del 29 MAGGIO 2017</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CARBONETTI_ALFONSO.pdf</t>
   </si>
   <si>
     <t>GERARDO</t>
   </si>
   <si>
     <t>CAROLI</t>
@@ -1375,54 +1375,72 @@
   <si>
     <t>LUISA</t>
   </si>
   <si>
     <t>CASSITTO</t>
   </si>
   <si>
     <t>Il provvedimento di nomina non comporta alcun onere a carico del bilancio regionale</t>
   </si>
   <si>
     <t>Fine lavori
 </t>
   </si>
   <si>
     <t>PR FESR 2021-2027
 </t>
   </si>
   <si>
     <t>Decreto dirigenziale n. G01536 del 15/02/2024
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CASSITTO-LUISA-CV.pdf</t>
   </si>
   <si>
+    <t>ANGELA</t>
+  </si>
+  <si>
+    <t>CASTELLANO</t>
+  </si>
+  <si>
+    <t>Direzione Inclusione sociale - Area Disabilità e invecchiamento attivo</t>
+  </si>
+  <si>
+    <t>senza oneri</t>
+  </si>
+  <si>
+    <t>r.r. 1/2019, art. 74 l.r. 7/2018</t>
+  </si>
+  <si>
+    <t>Determinazione 13 febbraio 2026, n. G01799</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Castellano-Angela-CV-02032026.pdf</t>
+  </si>
+  <si>
     <t>CHRISTIAN </t>
-  </si>
-[...1 lines deleted...]
-    <t>CASTELLANO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CASTELLANO-CHRISTIAN-CV.pdf</t>
   </si>
   <si>
     <t>DANILO</t>
   </si>
   <si>
     <t>CATTANI</t>
   </si>
   <si>
     <t>Direzione Infrastrutture e Mobilità - Area Transizione Energetica</t>
   </si>
   <si>
     <t>Presidente supplente della Commissione di valutazione
 </t>
   </si>
   <si>
     <t>Decreto del MiTE 21/10/2022&amp;nbsp;Determinazione n. G00121 del 10/01/2023
 </t>
   </si>
   <si>
     <t>Determinazione Dirigenziale N. G03008 del 07/03/2023&amp;nbsp;
 </t>
   </si>
@@ -1460,90 +1478,90 @@
   <si>
     <t>DLgs. 50/2016 art. 77
 </t>
   </si>
   <si>
     <t>G10571 del 16/09/2020
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CECCONI_CARLO_2019.pdf</t>
   </si>
   <si>
     <t>CELLINI</t>
   </si>
   <si>
     <t>FINE LEGISLATURA
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELLINI-ROBERTO-CV.pdf</t>
   </si>
   <si>
     <t>CELOTTO</t>
   </si>
   <si>
+    <t>DP n. T00245 del 27.11.2023&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELOTTO-GIUSEPPE-CV_1.pdf</t>
+  </si>
+  <si>
+    <t>DP n. T00017 del 15.02.2024</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELOTTO-GIUSEPPE-CV_0.pdf</t>
+  </si>
+  <si>
     <t>DP n. T00242 del 27.11.2023&amp;nbsp;</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELOTTO-GIUSEPPE-CV.pdf</t>
   </si>
   <si>
     <t>a titolo gratuito</t>
   </si>
   <si>
     <t>R.R. n. 1/2002 &amp;nbsp;Allegato “H”&amp;nbsp;</t>
   </si>
   <si>
+    <t>DP n. T00242 del 27/11/2023</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELLOTTO-GIUSEPPE-CV.pdf</t>
+  </si>
+  <si>
+    <t>DP n. T00245 del 27/11/2023</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELLOTTO-GIUSEPPE-CV_1.pdf</t>
+  </si>
+  <si>
     <t>DP n. T00017 del 15/02/2024</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELLOTTO-GIUSEPPE-CV_0.pdf</t>
-  </si>
-[...22 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELLOTTO-GIUSEPPE-CV_1.pdf</t>
   </si>
   <si>
     <t>ROSSANA</t>
   </si>
   <si>
     <t>CERBONE</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CERBONE_ROSSANA_16012017.pdf</t>
   </si>
   <si>
     <t>ANTONIETTA</t>
   </si>
   <si>
     <t>CEROCCHI</t>
   </si>
   <si>
     <t>Direttore della Direzione regionale Cultura, Politiche giovanili e della Famiglia, Pari opportunità e Servizio civile - Area spettacolo dal vivo</t>
   </si>
   <si>
     <t>Articolo 12bis della legge regionale 15/2014</t>
   </si>
   <si>
     <t>Decreto dirigenziale n. G09082 14/07/2025</t>
   </si>
@@ -1964,107 +1982,104 @@
   <si>
     <t>RAFFAELLA</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_ANGELIS_RAFFAELLA_2017.pdf</t>
   </si>
   <si>
     <t>MAURIZIA</t>
   </si>
   <si>
     <t>DE BELLIS</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_De_Bellis_Maurizia_27012016.pdf</t>
   </si>
   <si>
     <t>MARGHERITA</t>
   </si>
   <si>
     <t>DE CESARE</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_CESARE_MARGHERITA_2017.pdf</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_CESARE_MARGHERITA.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-DE-CESARE-MARGHERITA.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_CESARE_MARGHERITA.pdf</t>
   </si>
   <si>
     <t>EUGENIO</t>
   </si>
   <si>
     <t>DE CRESCENZO</t>
   </si>
   <si>
     <t>Nota prot. 0255709 del 04/05/2018</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_CRESCENZO_EUGENIO_CV.pdf</t>
   </si>
   <si>
     <t>DE FALCO</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE PROGRAMMAZIONE ECONOMICA</t>
   </si>
   <si>
     <t>Supporto tecnico e amm.vo al monitoraggio degli investimenti pubblici (Nucleo CPT)
 </t>
   </si>
   <si>
     <t>fino a nuova nomina
 </t>
   </si>
   <si>
     <t>Delibera CIPE 21 febbraio 2008, n. 19
 </t>
   </si>
   <si>
     <t>Determinazione n. G16240/2018
 </t>
   </si>
   <si>
     <t>0
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DeFalco_Marco_08012019.PDF</t>
   </si>
   <si>
     <t>DE GAETANO</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_GAETANO_GIANLUCA_2017.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-DE-GAETANO-GIANLUCA.pdf</t>
-  </si>
-[...4 lines deleted...]
-    <t>ANGELA</t>
   </si>
   <si>
     <t>DE LUCA</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_LUCA_ANGELA.pdf</t>
   </si>
   <si>
     <t>JEAN FRANCOIS</t>
   </si>
   <si>
     <t>DE MARTINO ROSAROLL</t>
   </si>
   <si>
     <t>€ 1.380,00</t>
   </si>
   <si>
     <t>DOMENICO</t>
   </si>
   <si>
     <t>DE PRETIS</t>
   </si>
   <si>
     <t>AGRICOLTURA E SOVRANITA' ALIMENTARE, CACCIA E PESCA, FORESTE -  SISTEMI E CONTROLLI</t>
   </si>
@@ -2145,103 +2160,103 @@
   </si>
   <si>
     <t>Numero sedute + compenso base in relazione alla deliberazione di G.R. n. 331 del 6.6.2006</t>
   </si>
   <si>
     <t>Esercente di farmacia</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_RITIS_GAETANO.pdf</t>
   </si>
   <si>
     <t>DE SANTO</t>
   </si>
   <si>
     <t>DGR 470/2020 punto 4.1. Allegato A
 </t>
   </si>
   <si>
     <t>G10666 del 18/09/2020
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_SANTO_DANILO_18092020.pdf</t>
   </si>
   <si>
-    <t>GIAMPIERO</t>
-[...1 lines deleted...]
-  <si>
     <t>DE SIMONE</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_SIMONE_GIAMPIERO_attestazione_Direttore.pdf</t>
   </si>
   <si>
     <t>Determinazione n. G03087 del 22/03/2021
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/De-Simone-Paola-CV-26052021.pdf</t>
   </si>
   <si>
+    <t>CULTURA, POLITICHE GIOVANILI E DELLA FAMIGLIA, PARI OPPORTUNITA', SERVIZIO CIVILE - SPETTACOLO DAL VIVO</t>
+  </si>
+  <si>
+    <t>TITOLO GRATUITO</t>
+  </si>
+  <si>
+    <t>L.R. 15/2014; DGR 77/2017; DGR &amp;nbsp;24/2021</t>
+  </si>
+  <si>
+    <t>Decreto Presidente Regione Lazio T00163/2024</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/De-Simone-Paola-CV.pdf</t>
+  </si>
+  <si>
+    <t>GIAMPIERO</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_SIMONE_GIAMPIERO_CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_SIMONE_GIAMPIERO_dich_cariche_incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_SIMONE_GIAMPIERO_dich_conflitto_interesse.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_SIMONE_GIAMPIERO_attestazione_Direttore.pdf</t>
+  </si>
+  <si>
     <t>DIREZIONE REGIONALE CULTURA, POLITICHE GIOVANILI E DELLA FAMIGLIA, PARI OPPORTUNITA’, SERVIZIO CIVILE - COMUNICAZIONE E PROMOZIONE DEI SERVIZI CULTURALI</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Determinazione n. G16357 del 5 dicembre 2023</t>
   </si>
   <si>
     <t>Decreto del Direttore della Direzione Regionale Cultura, Politiche Giovanili e della Famiglia, Pari Opportunita’, Servizio Civile n. G05351 del 08/05/2024</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DE-SIMONE-PAOLA-CV-2024.pdf</t>
-  </si>
-[...13 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/De-Simone-Paola-CV.pdf</t>
   </si>
   <si>
     <t>Articolo 12bis della legge regionale 15/2014&amp;nbsp;</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/De-Simone-Paola-CV-01082025.pdf</t>
   </si>
   <si>
     <t>DE SIMONI</t>
   </si>
   <si>
     <t>ILARIA</t>
   </si>
   <si>
     <t>DEL CASALE</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DEL_CASALE_ILARIA_19052017.pdf</t>
   </si>
   <si>
     <t>GENNARO</t>
   </si>
   <si>
     <t>DEL PRETE</t>
   </si>
@@ -2402,144 +2417,153 @@
   </si>
   <si>
     <t>ALESSANDRA</t>
   </si>
   <si>
     <t>DI MATTEO</t>
   </si>
   <si>
     <t>Direzione Regionale Cultura e Lazio Creativo - Area Affari generali</t>
   </si>
   <si>
     <t>DGR n. 195 del 12/04/2022
 </t>
   </si>
   <si>
     <t>Determinazione n. G06332 del 20/05/2022
 </t>
   </si>
   <si>
     <t>ARCANGELO</t>
   </si>
   <si>
     <t>DI MICCO</t>
   </si>
   <si>
+    <t>Determinazione n. G03087 del 22/03/2021</t>
+  </si>
+  <si>
+    <t>Legge Regionale 29 dicembre 2014 n.15 e ss.mm.ii. Regolamento Regionale 5 agosto 2019, n. 16 paragrafi 1, 5, 6, 7, 8</t>
+  </si>
+  <si>
+    <t>Determinazione n. G03103&amp;nbsp;del 16/03/2022</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/G03103-16032022_1.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-MICCO-ARCANGELO-CV-20042022.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-MICCO-ARCANGELO-CV-agg...pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-MICCO-ARCANGELO-CV-agg..pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-MICCO-ARCANGELO-CV-agg...pdf</t>
-[...16 lines deleted...]
-  <si>
     <t>ERMINIO </t>
   </si>
   <si>
     <t>DI NORA</t>
   </si>
   <si>
     <t>GUIDO</t>
   </si>
   <si>
     <t>DI PALMA</t>
+  </si>
+  <si>
+    <t>DIREZIONE REGIONALE CULTURA, POLITICHE GIOVANILI E DELLA FAMIGLIA, PARI OPPORTUNITA’, SERVIZIO CIVILE - SPETTACOLO DAL VIVO</t>
+  </si>
+  <si>
+    <t>L.R. 15/2014 D.G.R. n. 311/2024</t>
+  </si>
+  <si>
+    <t>DD G12168/2024</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-PALMA-GUIDO-CV-2024.pdf</t>
   </si>
   <si>
     <t>L.R. 15/2014 D.G.R. n. 277/2022 &amp;nbsp;D.G.R. n. 2598/2023
 </t>
   </si>
   <si>
     <t>DDG12476/2023
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-PALMA-GUIDO-CV.pdf</t>
   </si>
   <si>
     <t>Direttore della Direzione regionale Cultura, Politiche giovanili e della Famiglia, Pari opportunità e Servizio civile- Area spettacolo dal vivo</t>
   </si>
   <si>
     <t>L.R. n.15/2014, art. 3, comma 3, lettera a)</t>
   </si>
   <si>
     <t>&amp;nbsp;Decreto dirigenziale n. G11763 del 16/09/2025</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-PALMA-GUIDO-CV-01072024.pdf</t>
   </si>
   <si>
-    <t>TIZIANA</t>
-[...4 lines deleted...]
-  <si>
     <t>Legge Regionale 29 dicembre 2014 n.15 e ss.mm.ii. Regolamento Regionale 5 agosto 2019, n. 16 paragrafi 1, 5, 6, 7, 8
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/G03103-16032022.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-DI-PALMA-GUIDO-2022.pdf</t>
   </si>
   <si>
-    <t>DIREZIONE REGIONALE CULTURA, POLITICHE GIOVANILI E DELLA FAMIGLIA, PARI OPPORTUNITA’, SERVIZIO CIVILE - SPETTACOLO DAL VIVO</t>
-[...8 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-PALMA-GUIDO-CV-2024.pdf</t>
+    <t>TIZIANA</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DI_PALMA_TIZIANA_17052018.pdf</t>
   </si>
   <si>
     <t>Direzione Regionale cultura e Politiche Giovanili - Area Spettacolo dal vivo</t>
   </si>
   <si>
     <t>Decreto dirigenziale DD_G14169_18_07_2022
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-Di-Palma-Guido-2022.pdf</t>
   </si>
   <si>
+    <t>DIANA</t>
+  </si>
+  <si>
+    <t>DI PIETRO</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Di-Pietro-Diana-CV-23022026.pdf</t>
+  </si>
+  <si>
     <t>MODESTINA</t>
   </si>
   <si>
     <t>DI SABATO</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE SVILUPPO ECONOMICO, ATTIVITA' PRODUTTIVE E RICERCA - Area Programmazione e attuazione del programma operativo FESR Lazio</t>
   </si>
   <si>
     <t>non indicato</t>
   </si>
   <si>
     <t>Determinazione n. G07002 del 04/06/2025</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-SABATO-MODESTINA-CV.pdf</t>
   </si>
   <si>
     <t>ELIFANI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ELIFANI_VINCENZO_22052017.pdf</t>
   </si>
   <si>
     <t>FRANCESCO</t>
@@ -2882,109 +2906,109 @@
   <si>
     <t>GIANANDREA</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIANANDREA_FRANCESCA_ROMANA.pdf</t>
   </si>
   <si>
     <t>ALESSIO</t>
   </si>
   <si>
     <t>GIANCOLA</t>
   </si>
   <si>
     <t>ISTRUTTORI NAZIONALI SPECIALIZZATI NELLE DISCIPLINE NORDICHE (SUPPLENTE)</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANCOLA-ALESSIO-CV.pdf</t>
   </si>
   <si>
     <t>LOREDANA N.E.</t>
   </si>
   <si>
     <t>GIANI</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-CV-1.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-CV.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-CV-1.pdf</t>
   </si>
   <si>
     <t>ROSELLA</t>
   </si>
   <si>
     <t>GIGANTI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIGANTI_ROSELLA.pdf</t>
   </si>
   <si>
     <t>MARIA PIA</t>
   </si>
   <si>
     <t>GIGLI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIGLI_Maria_Pia.pdf</t>
   </si>
   <si>
     <t>MEDICO SPECIALIZZATO IN MEDICINA DELLO SPORT&amp;nbsp;</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIGLI-MASSIMO-CV.pdf</t>
   </si>
   <si>
     <t>GIOIOSA</t>
   </si>
   <si>
     <t>Nota prot. 75911 del 26/01/2022
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-GIOIOSA-FABIO.pdf</t>
   </si>
   <si>
+    <t>LUCIANO</t>
+  </si>
+  <si>
+    <t>GIORGETTI</t>
+  </si>
+  <si>
+    <t>Art. 2, comma 113, LR 14/07/2014, n. 7;  - Regolamento 15/07/2015, n. 5</t>
+  </si>
+  <si>
+    <t>T00210_25_10_2016</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIORGETTI_LUCIANO.pdf</t>
+  </si>
+  <si>
     <t>RODOLFO</t>
   </si>
   <si>
-    <t>GIORGETTI</t>
-[...1 lines deleted...]
-  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIORGETTI_RODOLFO.pdf</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIORGETTI_LUCIANO.pdf</t>
   </si>
   <si>
     <t>GIOVANNETTI</t>
   </si>
   <si>
     <t>ESPERTO IN MATERIA DI SOCCORSO ALPINO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIOVANNETTI-GIANLUCA-CV.pdf</t>
   </si>
   <si>
     <t>ELISABETTA</t>
   </si>
   <si>
     <t>GIUSTINI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIUSTINI_ELISABETTA_15082016.pdf</t>
   </si>
   <si>
     <t>GNES</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Gnes_Matteo_31122016.pdf</t>
   </si>
@@ -3148,132 +3172,132 @@
   <si>
     <t>Atto di organizzazione G16912 del 02/12/2022</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/IANNINI-GERARDINA-CV.pdf</t>
   </si>
   <si>
     <t>IZZI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/IZZI-BRUNO-CV.pdf</t>
   </si>
   <si>
     <t>IZZO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_IZZO_MARIO.pdf</t>
   </si>
   <si>
     <t>OLGA</t>
   </si>
   <si>
     <t>JESURUM</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Jesurum-Olga-CV.pdf</t>
+  </si>
+  <si>
+    <t>Direzione Cultura e Lazio Creativo - Area informazione, immagine e portale della cultura</t>
+  </si>
+  <si>
+    <t>Determinazione G07240 del 06/06/2022 e Determinazione G12716 del 27/09/2023</t>
+  </si>
+  <si>
+    <t>Decreto del Direttore ad interim della Direzione Regionale Cultura e Lazio Creativo n. G13664 del 17/10/2023</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/JESURUM-OLGA-CV-agg..pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/JESURUM-OLGA-CV-26052021-agg..pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/G03103-16032022_0.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/JESURUM-OLGA-CV-06042022.pdf</t>
-  </si>
-[...13 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/JESURUM-OLGA-CV-agg..pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Jesurum-Olga-CV-09052024-464.pdf</t>
   </si>
   <si>
     <t>LEDA BARBARA</t>
   </si>
   <si>
     <t>KENNY</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Leda_Barbara_Kenny.pdf</t>
   </si>
   <si>
     <t>ANNA MARIA ANTONIETTA</t>
   </si>
   <si>
     <t>LA MARRA</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LA-MARRA-ANNA-MARIA-CV.pdf</t>
   </si>
   <si>
     <t>LANCIA</t>
   </si>
   <si>
     <t>Presidente della Commissione di valutazione
 </t>
   </si>
   <si>
     <t>Nessuno</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LANCIA-Gerardo-CV.pdf</t>
   </si>
   <si>
-    <t>CINZIA</t>
-[...4 lines deleted...]
-  <si>
     <t>Direzione Regionale Lavoro - Area Vertenze e Interventi a sostegno del reddito</t>
   </si>
   <si>
     <t>In corso di svolgimento
 </t>
   </si>
   <si>
     <t>ART. 13 L.R. 10 AGOSTO 2016 N. 12
 </t>
   </si>
   <si>
     <t>Determina G15665 del 17/11/2017
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LANCIA_GERARDO.pdf</t>
   </si>
   <si>
+    <t>CINZIA</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LANCIA_CINZIA_CV.pdf</t>
+  </si>
+  <si>
     <t>AMADIO</t>
   </si>
   <si>
     <t>Direzione Trasporti - Area Trasporto Marittimo e Aereo. Impianti Fissi. Logistica. Interporti. Parcheggi e Nodi di Scambio</t>
   </si>
   <si>
     <t>Membro del Comitato Tecnico di Gestione</t>
   </si>
   <si>
     <t>fine lavori</t>
   </si>
   <si>
     <t>R.R. n. 1/2002. Art.23, c.2 del Contratto di Servizio, di cui all’Allegato “1” della determinazione n. G01255/2025</t>
   </si>
   <si>
     <t>Determinazione n. G03921 31/03/2025</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LANCIA-AMADIO-CV-18032025.pdf</t>
   </si>
   <si>
     <t>IRENE</t>
   </si>
   <si>
     <t>LANCIOTTI</t>
@@ -3304,54 +3328,54 @@
   </si>
   <si>
     <t>Decrerto del Presidente n. T00401 del 2.12.2013
 </t>
   </si>
   <si>
     <t>E' previsto il pagamento di un gettone di presenza solo in caso di partecipazione alle sedute
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LANDI_Stefano.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LANDI_dich_altre_cariche_incarichi_2015.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LANDI_dich_assenza_conflitto_interessi_2015.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LANDI_ATTESTAZIONE_DIRETTORE.pdf</t>
   </si>
   <si>
     <t>LANZETTA</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Lanzetta-Letizia-CV-29022024.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LANZETTA-LETIZIA-CV-agg..pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Lanzetta-Letizia-CV-29022024.pdf</t>
   </si>
   <si>
     <t>LANZETTA </t>
   </si>
   <si>
     <t>DE G10072 del 23/07/2021&amp;nbsp;</t>
   </si>
   <si>
     <t>GIUSEPPE SALVATORE</t>
   </si>
   <si>
     <t>LAROSA</t>
   </si>
   <si>
     <t>Direzione Regionale Risorse idriche, Difesa del suolo e Rifiuti - Area Concessioni</t>
   </si>
   <si>
     <t>Presidente della Commissione tecnica di cui all’art. 12 del R.R.  n. 10/2014</t>
   </si>
   <si>
     <t>Regolamento regionale 10/2014</t>
   </si>
   <si>
     <t>DP T00120 del 11/07/2017</t>
   </si>
@@ -3401,275 +3425,275 @@
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LEONCINI-RAFFAELLA-CV.pdf</t>
   </si>
   <si>
     <t>LIALI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LIALI_STEFANO_2017.pdf</t>
   </si>
   <si>
     <t>LISONI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LISONI_ANTONIO.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISONI_ANTONIO_dich_cariche_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISONI_ANTONIO_dich_conflitto_interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISONI_ANTONIO_attestazione_Direttore.pdf</t>
   </si>
   <si>
+    <t>MICHELE </t>
+  </si>
+  <si>
+    <t>LO FOCO</t>
+  </si>
+  <si>
+    <t>Direzione Regionale Cultura e Lazio Creativo - Area Arti figurative, cinema e audiovisivo</t>
+  </si>
+  <si>
+    <t>DGR 598 del 8/09/2020;&amp;nbsp;Determinazione n. G02623 del 10/03/2021</t>
+  </si>
+  <si>
+    <t>Determinazione n.G06186 del&amp;nbsp;24/05/2021</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-LO-FOCO-MICHELE-2022.pdf</t>
+  </si>
+  <si>
     <t>MICHELE</t>
-  </si>
-[...1 lines deleted...]
-    <t>LO FOCO</t>
   </si>
   <si>
     <t>DETERMINAZIONE G08556 DEL 20/07/2020
 </t>
   </si>
   <si>
     <t>Decreto del Presidente n. T00080 del 09/04/2021
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LO_FOCO_MICHELE.pdf</t>
   </si>
   <si>
-    <t>MICHELE </t>
-[...13 lines deleted...]
-  <si>
     <t>LO GATTO</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE CULTURA, POLITICHE GIOVANILI E DELLA FAMIGLIA, PARI OPPORTUNITA’, SERVIZIO CIVILE</t>
   </si>
   <si>
     <t>Determinazione n. G06808/2024</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LO-GATTO-SERGIO-CV-2024.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Lo-Gatto-Sergio-CV.pdf</t>
   </si>
   <si>
     <t>LO GATTO </t>
   </si>
   <si>
     <t>articolo 15, comma 4 della legge regionale 29 dicembre 2014 n. 15:Regolamento regionale 5 agosto 2019, n.16</t>
   </si>
   <si>
     <t>DD_G04136_03/04/2025</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LO-GATTO-SERGIO-CV.pdf</t>
   </si>
   <si>
     <t>LO PRESTI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LO_PRESTI_GIANLUCA.pdf</t>
   </si>
   <si>
     <t>LOMBARDO</t>
   </si>
   <si>
+    <t>GABRIELE</t>
+  </si>
+  <si>
     <t>LORENZI</t>
   </si>
   <si>
+    <t>ISTRUTTORI NAZIONALI SPECIALIZZATI NELLO SNOWBOARD (SUPPLENTE)</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LORENZI-GABRIELE-CV.pdf</t>
+  </si>
+  <si>
     <t>ISTRUTTORI NAZIONALI SPECIALIZZATI NELLO SNOWBOARDv</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LORENZI-MICHELE-CV.pdf</t>
   </si>
   <si>
-    <t>GABRIELE</t>
-[...7 lines deleted...]
-  <si>
     <t>LORUSSO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LORUSSO_ENRICO.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._svolg._incarichi_enti_dir_priv_LORUSSO.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._no_conflitti_interesse_LORUSSO.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ATTESTAZIONE_LORUSSO.pdf</t>
   </si>
   <si>
     <t>MAURIZIO</t>
   </si>
   <si>
     <t>LOZZI</t>
+  </si>
+  <si>
+    <t>L.R. 15/2014&amp;nbsp; D.G.R. n. 277/2022 &amp;nbsp;D.G.R. n. 2598/2023
+</t>
+  </si>
+  <si>
+    <t>DD G12476/2023
+</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LOZZI-MAURIZIO-CV-agg..pdf</t>
   </si>
   <si>
     <t>Referente del Sistema Bibliotecario Valle del Sacco (capofila Comune di Ceccano)
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LOZZI-MAURIZIO-CV.pdf</t>
   </si>
   <si>
-    <t>L.R. 15/2014&amp;nbsp; D.G.R. n. 277/2022 &amp;nbsp;D.G.R. n. 2598/2023
+    <t>LUCCI</t>
+  </si>
+  <si>
+    <t>AGENZIA REGIONALE PER LA DIFESA DEL SUOLO (ARDIS) - Area Bacino Tevere, Tronto e Laghi.</t>
+  </si>
+  <si>
+    <t>IVA ed oneri inclusi 7.042,42</t>
+  </si>
+  <si>
+    <t>ART_91_C_2_DLGS_163__2006</t>
+  </si>
+  <si>
+    <t>Determinazione n°A06357 del 6 ago 2013</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/maurizio_lucci.pdf</t>
+  </si>
+  <si>
+    <t>MORGANA</t>
+  </si>
+  <si>
+    <t>LUPO</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LUPO_MORGANA_01072017.pdf</t>
+  </si>
+  <si>
+    <t>MACALE</t>
+  </si>
+  <si>
+    <t>JGOR</t>
+  </si>
+  <si>
+    <t>MAESTRI</t>
+  </si>
+  <si>
+    <t>ISTRUTTORI NAZIONALI SPECIALIZZATI NELLE DISCIPLINE NORDICHE</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MAESTRI-JGOR-CV.pdf</t>
+  </si>
+  <si>
+    <t>MAINETTI</t>
+  </si>
+  <si>
+    <t>Direzione Regionale Istruzione, Formazione e Lavoro</t>
+  </si>
+  <si>
+    <t>Determinazione n. G07943 del 21/06/2018
 </t>
   </si>
   <si>
-    <t>DD G12476/2023
+    <t>Determinazione n. G03580 del 31/03/2021
 </t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LOZZI-MAURIZIO-CV-agg..pdf</t>
-[...47 lines deleted...]
-    <t>Direzione Regionale Istruzione, Formazione e Lavoro</t>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAINETTI_PAOLA_CV_20042021.pdf</t>
+  </si>
+  <si>
+    <t>FORMAZIONE, RICERCA E INNOVAZIONE, SCUOLA E UNIVERSITA', DIRITTO ALLO STUDIO - PROGRAMMAZIONE DELL'OFFERTA FORMATIVA E DI ORIENTAMENTO</t>
+  </si>
+  <si>
+    <t>COMPONENTE DELLA COMMISSIONE DI CERTIFICAZIONE  DELLE UNITA'DI COMPETENZA 1 E 2 </t>
+  </si>
+  <si>
+    <t>D.LGS13/2013 E DGR 122/2016</t>
+  </si>
+  <si>
+    <t>DD G04054 DEL 04/04/2019</t>
+  </si>
+  <si>
+    <t>Vedi Allegati</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MAINETTI_PAOLA.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAINETTI_PAOLA_dich_cariche_incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAINETTI_PAOLA_dich_conflitto_interesse.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAINETTI_PAOLA_attestazione_Direttore.pdf</t>
   </si>
   <si>
     <t>Incarico previsto nel contratto stipulato da RTI CLES S.r.l. S.p.a ISCRI S.c.a.r.l. con la Regione Lazio(D.D.G09916 del 5/7/2019)</t>
   </si>
   <si>
     <t>DDG07943 del 21/06/2018
 </t>
   </si>
   <si>
     <t>D.D.00131 del 12/01/2022
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MAINETTI-Paola-CV.pdf</t>
   </si>
   <si>
-    <t>FORMAZIONE, RICERCA E INNOVAZIONE, SCUOLA E UNIVERSITA', DIRITTO ALLO STUDIO - PROGRAMMAZIONE DELL'OFFERTA FORMATIVA E DI ORIENTAMENTO</t>
-[...36 lines deleted...]
-  <si>
     <t>DINA</t>
   </si>
   <si>
     <t>MAINI</t>
   </si>
   <si>
     <t>MINA</t>
   </si>
   <si>
     <t>MAISTO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Maisto_Gelsomina.pdf</t>
   </si>
   <si>
     <t>CARLO ALBERTO</t>
   </si>
   <si>
     <t>MANFREDI SELVAGGI</t>
   </si>
   <si>
     <t>Decreto del Presidente n. T00143 del 21.06.2013
 </t>
   </si>
   <si>
@@ -3723,345 +3747,345 @@
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._no_conflitti_interesse_MARIANO.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ATTESTAZIONE_MARIANO.pdf</t>
   </si>
   <si>
     <t>ANGELOMARIA</t>
   </si>
   <si>
     <t>MARRAZZO</t>
   </si>
   <si>
     <t>MARTA</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MARTA_LUCA_06022019.pdf</t>
   </si>
   <si>
     <t>ROSA MARIA</t>
   </si>
   <si>
     <t>MARTOCCIA</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MARTOCCIA-ROSA-MARIA-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MARTOCCIA-ROSA-MARIA-CV_0.pdf</t>
+  </si>
+  <si>
+    <t>DP n. T00244 del 27.11.2023</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MARTOCCIA-ROSA-MARIA-CV_2.pdf</t>
+  </si>
+  <si>
     <t>DP n. T00238 del 23.11.2023&amp;nbsp;</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MARTOCCIA-ROSA-MARIA-CV_1.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MARTOCCIA-ROSA-MARIA-CV.pdf</t>
-[...10 lines deleted...]
-  <si>
     <t>MARTORELLI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-MARTORELLI-ANGELO.pdf</t>
   </si>
   <si>
     <t>MAESTRI DI SCI SPECIALIZZATI NELLE DISCIPLINE ALPINE</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MARTORELLI-ANGELO-CV.pdf</t>
   </si>
   <si>
     <t>MARZANO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MARZANO_MASSIMO_20022018.pdf</t>
   </si>
   <si>
     <t>MASSARO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MASSARO_ANTONIO_2017.pdf</t>
   </si>
   <si>
     <t>FILIPPO</t>
   </si>
   <si>
     <t>MASSIMO LANCELLOTTI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Lancellotti_Filippo_Massimo.pdf</t>
   </si>
   <si>
     <t>MASTROCOLA</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MASTROCOLA-CLAUDIA-CV_0.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MASTROCOLA-CLAUDIA-CV_2.pdf</t>
+  </si>
+  <si>
+    <t>DP n. T00260 del 14.12.2023</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MASTROCOLA-CLAUDIA-CV_1.pdf</t>
+  </si>
+  <si>
     <t>DP n. T00242 del 27.11.2023</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MASTROCOLA-CLAUDIA-CV.pdf</t>
   </si>
   <si>
-    <t>DP n. T00260 del 14.12.2023</t>
-[...10 lines deleted...]
-  <si>
     <t>DONATO</t>
   </si>
   <si>
     <t>MATASSINO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MATASSINO_DONATO.pdf</t>
   </si>
   <si>
     <t>MATTEUCCI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MATTEUCCI-PAOLO-CV-agg...pdf</t>
   </si>
   <si>
     <t>MAZZA</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Mazza_Roberto.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAZZA_dich_altre_cariche_incarichi_2015.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAZZA_dich_assenza_conflitto_interessi_2015.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAZZA_ATTESTAZIONE_DIRETTORE.pdf</t>
   </si>
   <si>
     <t>MAZZARELLA</t>
   </si>
   <si>
     <t>COMPONENTE DELLA COMMISSIONE DI CERTIFICAZIONE DELLE UNITA' DI COMPETENZA 1 E 2</t>
   </si>
   <si>
     <t>D.LGS 13/2013 e DGR 122/2016</t>
   </si>
   <si>
+    <t>DD G04233 del 3/4/2018</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_mazzarella_22032019.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich_incarichi_Mazzarella_04_2018.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_insuss_conflitto_interessi_aprile_2018.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_mazzarella_04_2018.pdf</t>
+  </si>
+  <si>
     <t>DD G06431 DEL 21/05/2018</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_mazzarella_22032019.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich_incarichi_Mazzarella_06_2018.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_insuss_conflitto_interessi_giugno_2018.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_Mazzarella_06_2018.pdf</t>
   </si>
   <si>
-    <t>DD G04233 del 3/4/2018</t>
-[...10 lines deleted...]
-  <si>
     <t>RAFFAELE</t>
   </si>
   <si>
     <t>MEALE</t>
   </si>
   <si>
     <t>messuno</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MEALE-RAFFAELE-CV-22092021.pdf</t>
   </si>
   <si>
     <t>MELFA</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MELFA_PAOLO_2017.pdf</t>
   </si>
   <si>
     <t>MENNA</t>
   </si>
   <si>
     <t>Presidente delle commissioni consultive pesca e Acquacoltura di Roma e di Civitavecchia</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MENNA-PAOLO-CV.pdf</t>
   </si>
   <si>
     <t>MERLINO</t>
+  </si>
+  <si>
+    <t>Nota prot. 0442055 del 01/09/2016</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MERLINO_RAFFAELLA_CV.pdf</t>
   </si>
   <si>
     <t>Nota prot. 940739 del 03/11/2020
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-MERLINO-RAFFAELLA.pdf</t>
   </si>
   <si>
-    <t>Nota prot. 0442055 del 01/09/2016</t>
-[...4 lines deleted...]
-  <si>
     <t>MARIANNA</t>
   </si>
   <si>
     <t>MICOZZI</t>
   </si>
   <si>
     <t>MAESTRI DI SCI SPECIALIZZATI NELLE DISCIPLINE NORDICHE (SUPPLENTE)</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MICOZZI-MARIANNA-CV.pdf</t>
   </si>
   <si>
     <t>SANDRO</t>
   </si>
   <si>
     <t>MIDDEI</t>
-  </si>
-[...19 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MIDDEI_SANDRO_attestazione_Direttore.pdf</t>
   </si>
   <si>
     <t>a carico ente ERIFO E.T.S.</t>
   </si>
   <si>
     <t>DDG 16130 DEL 24/11/2017 E DDG08080 &amp;nbsp;DDG08147 DEL 26/06/2018
 </t>
   </si>
   <si>
     <t>Determinazione n. G09666 del 16/07/2021
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-MIDDEI-SANDRO.pdf</t>
   </si>
   <si>
+    <t>COMPONENTE DELLA COMMISSIONE DI CERTIFICAZIONE DELLE UNITA'DI COMPETENZA 1 E 2 PER ENTE SPEHA FRESIA</t>
+  </si>
+  <si>
+    <t>Gli oneri per espletamento incarico sono quantificati ed erogati dall'ente SPEHA FRESIA</t>
+  </si>
+  <si>
+    <t>DD G03748 DEL 29/03/2019</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MIDDEI_SANDRO.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MIDDEI_SANDRO_dich_cariche_incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MIDDEI_SANDRO_dich_conflitto_interesse.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MIDDEI_SANDRO_attestazione_Direttore.pdf</t>
+  </si>
+  <si>
     <t>VALENTINA</t>
   </si>
   <si>
     <t>MILANO</t>
   </si>
   <si>
     <t>(a seduta) 54,00</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Milano_Valentina.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MILANO_VALENTINA_dich_altre_cariche_incarichi_2015.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MILANO_VALENTINA_dich_assenza_conflitto_interessi_2015.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MILANO_VALENTINA_Attestazione_insussistenza_conflitto_interesse.pdf</t>
   </si>
   <si>
     <t>MILI</t>
   </si>
   <si>
     <t>ISTRUTTORI NAZIONALI SPECIALIZZATI NELLO SNOWBOARD</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MILI-FABRIZIO-CV.pdf</t>
   </si>
   <si>
     <t>MIRAMONTI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MIRAMONTI-STEFANO-CV.pdf</t>
   </si>
   <si>
     <t>STEFANIA MARIA</t>
   </si>
   <si>
     <t>MISCETTI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Miscetti_Stefania_Maria_CV.pdf</t>
   </si>
   <si>
+    <t>MIZZONI</t>
+  </si>
+  <si>
+    <t>ISTRUTTORI NAZIONALI SPECIALIZZATI NELLE DISCIPLINE ALPINE</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MIZZONI-GIOVANNI-CV.pdf</t>
+  </si>
+  <si>
     <t>PIERGIORGIO</t>
   </si>
   <si>
-    <t>MIZZONI</t>
-[...1 lines deleted...]
-  <si>
     <t>ISTRUTTORI NAZIONALI SPECIALIZZATI NELLE DISCIPLINE ALPINE&amp;nbsp;</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MIZZONI-PIERGIORGIO-CV.pdf</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MIZZONI-GIOVANNI-CV.pdf</t>
   </si>
   <si>
     <t>GIORGIO</t>
   </si>
   <si>
     <t>MOCAVINI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Mocavini_Giorgio_28022017.pdf</t>
   </si>
   <si>
     <t>MODICA DE MOHAC</t>
   </si>
   <si>
     <t>Componente del comitato per la legislazione.
 </t>
   </si>
   <si>
     <t>annuo 40.000,00</t>
   </si>
   <si>
     <t>Art.7 bis del Regolamento regionale n.17/2005
 </t>
   </si>
   <si>
@@ -4177,131 +4201,131 @@
   <si>
     <t>MOREA</t>
   </si>
   <si>
     <t>MORGIA</t>
   </si>
   <si>
     <t>21.000,00</t>
   </si>
   <si>
     <t>Decreto Dirigenziale n.A07518 del 20.07.2012  </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MORGIA_VALERIO.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MORGIA_VALERIO_Dich_incarichi_cariche_02122014.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MORGIA_VALERIO_Dich_assenza_conflitto_interessi_02122014.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MORGIA_VALERIO_Attestaz_assenza_conflitto_interessi_25022016.pdf</t>
   </si>
   <si>
+    <t>MORICONI</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-MORICONI-GIOVANNI.pdf</t>
+  </si>
+  <si>
     <t>MICHELA</t>
   </si>
   <si>
-    <t>MORICONI</t>
-[...1 lines deleted...]
-  <si>
     <t>MAESTRI DI SCI SPECIALIZZATI NELLE DISCIPLINE ALPINE (SUPPLENTE)</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MORICONI-MICHELA-CV.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-MORICONI-GIOVANNI.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>MOSTACCI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MOSTACCI_FRANCO_14062016.pdf</t>
   </si>
   <si>
     <t>MUGANU</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MUGANU_MASSIMO.pdf</t>
   </si>
   <si>
     <t>ROSARIO</t>
   </si>
   <si>
     <t>MULEO</t>
   </si>
   <si>
     <t>&amp;nbsp;R.R. n. 1/2002 &amp;nbsp;Allegato “H” e Allegato “L” punto 6</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MULEO-ROSARIO-CV-24042025.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MULEO-ROSARIO-CV.pdf</t>
   </si>
   <si>
     <t>MUZI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Muzi__Laura_05032017.pdf</t>
   </si>
   <si>
+    <t>NAPOLITANO</t>
+  </si>
+  <si>
+    <t>Direzione Regionale Lavori Pubblici, Stazione Unica Appalti, Risorse Idriche e Difesa del Suolo</t>
+  </si>
+  <si>
+    <t>5.000,00</t>
+  </si>
+  <si>
+    <t>D. LGS 50/2016</t>
+  </si>
+  <si>
+    <t>Determinazione n. G16386/2018</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_NAPOLITANO_FRANCESCO.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO_FRANCESCO_dich_cariche_incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO_FRANCESCO_dich_conflitto_interesse.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO_FRANCESCO_attestazione_Direttore.pdf</t>
+  </si>
+  <si>
     <t>ANDREA MARIA</t>
   </si>
   <si>
-    <t>NAPOLITANO</t>
-[...1 lines deleted...]
-  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Napolitano_Andrea_Maria_30042018.pdf</t>
   </si>
   <si>
-    <t>Direzione Regionale Lavori Pubblici, Stazione Unica Appalti, Risorse Idriche e Difesa del Suolo</t>
-[...22 lines deleted...]
-  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_NAPOLITANO_ANDREA_MARIA.pdf</t>
   </si>
   <si>
     <t>15.000,00</t>
   </si>
   <si>
     <t>D. LGS 163/2006</t>
   </si>
   <si>
     <t>Determinazione n. G12625/2018</t>
   </si>
   <si>
     <t>GIULIO</t>
   </si>
   <si>
     <t>NARDINI</t>
   </si>
   <si>
     <t>Incarico di Collaudatore T.A. + STATICO  dei lavori di ampliamento impianto di depurazione loc. Marco Simone</t>
   </si>
   <si>
     <t>34.000,00</t>
   </si>
   <si>
     <t>decreto dirigenziale A07519 del 20/07/12 </t>
@@ -4328,71 +4352,71 @@
     <t>NISI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_NISI_SERGIO_15202017.pdf</t>
   </si>
   <si>
     <t>NOTARI</t>
   </si>
   <si>
     <t>A carico dell'Ente AISFOR</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/NOTARI-Patrizia-CV.pdf</t>
   </si>
   <si>
     <t>LINA</t>
   </si>
   <si>
     <t>NOVELLI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/NOVELLI-LINA-CV.pdf</t>
   </si>
   <si>
     <t>NUNZIATA</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Nunziata_Massimo_02042017.pdf</t>
   </si>
   <si>
     <t>Decreto n. T00145 del 21.06.2013
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Nunziata_Vincenzo_25112016.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NUNZIATA_Dich_cariche_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NUNZIATA_Dich_assenza_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NUNZIATA_Attestaz_assenza_conflitto_interessi.pdf</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Nunziata_Massimo_02042017.pdf</t>
+  </si>
+  <si>
     <t>OLLEIA</t>
   </si>
   <si>
     <t>Supporto giuridico per la predisposizione di atti (Nucleo CPT)
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_OLLEIA_Luca_14012019.pdf</t>
   </si>
   <si>
     <t>CRISTIANO</t>
   </si>
   <si>
     <t>ORLANDI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ORLANDI-CRISTIANO-CV.pdf</t>
   </si>
   <si>
     <t>PAGANO</t>
   </si>
   <si>
     <t>PAGNANI</t>
   </si>
   <si>
@@ -4465,68 +4489,68 @@
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/cv_panzironi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich.P.A._panzironi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich.CONFLITTO_panzironi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/direttore_panzironi.pdf</t>
   </si>
   <si>
     <t>PAOLINI</t>
   </si>
   <si>
     <t>Componente supplente della Commissione di valutazione
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PAOLINI-Valerio-CV.pdf</t>
   </si>
   <si>
     <t>PAPARELLA</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PAPARELLA-FRANCO-CV.pdf</t>
+  </si>
+  <si>
+    <t>Incarico di Avvocato Coordinatore dell'Avvocatura Regionale. Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002.</t>
+  </si>
+  <si>
+    <t>DP n. T00246 del 27.11.2023&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PAPARELLA-FRANCO-CV_1.pdf</t>
+  </si>
+  <si>
     <t>DP n. T00267 del 19.12.2023</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PAPARELLA-FRANCO-CV_0.pdf</t>
   </si>
   <si>
-    <t>Incarico di Avvocato Coordinatore dell'Avvocatura Regionale. Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002.</t>
-[...10 lines deleted...]
-  <si>
     <t>PAPI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PAPI_ALESSIA.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPI_ALESSIA_dich_cariche_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPI_ALESSIA_dich_conflitto_interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPI_ALESSIA_attestazione_Direttore.pdf</t>
   </si>
   <si>
     <t>PAPLOMATAS</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PAPLOMATAS-ALESSIA-CV.pdf</t>
   </si>
   <si>
     <t>PARDINI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Pardini-Francesca-CV-29022024.pdf</t>
@@ -4646,119 +4670,131 @@
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PELLEGRINO_LAURA_MARIA_Dich_svolg_incarichi_cariche_.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PELLEGRINO_LAURA_MARIA_Dich_assenza_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PELLEGRINO_LAURA_MARIA_Attestaz_assenza_conflitto_interesse.pdf</t>
   </si>
   <si>
     <t>PEPPONI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PEPPONI_FRANCESCO.pdf</t>
   </si>
   <si>
     <t>PERFETTI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PERFETTI_ANGELO_2017.pdf</t>
   </si>
   <si>
     <t>PIER CARMINE</t>
   </si>
   <si>
     <t>PERGAMO</t>
+  </si>
+  <si>
+    <t>Nota prot. 0332938 del 23/06/2016</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PERGAMO_PIERCARMINE_CV.pdf</t>
   </si>
   <si>
     <t>Nota prot. 940730 del 03/11/2020
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-PERGAMO-PIER-CARMINE.pdf</t>
   </si>
   <si>
-    <t>Nota prot. 0332938 del 23/06/2016</t>
-[...4 lines deleted...]
-  <si>
     <t>PESCIARELLI</t>
   </si>
   <si>
     <t>DD_G15662_17_11_2017</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PESCIARELLI_LUCA.pdf</t>
   </si>
   <si>
     <t>PETRUCCI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PETRUCCI-BRUNO-CV.pdf</t>
   </si>
   <si>
     <t>PICCINETTI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PICCINETTI_MAURIZIO_2017.pdf</t>
   </si>
   <si>
     <t>DONATELLA</t>
   </si>
   <si>
     <t>PICCIONE</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PICCIONE-DONATELLA.-CV.pdf</t>
   </si>
   <si>
     <t>ROSSELLA</t>
   </si>
   <si>
     <t>PIERANGELI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PIERANGELI_ROSSELLA.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Pierangeli-Rossella-CV.pdf</t>
   </si>
   <si>
+    <t>CAMILLA</t>
+  </si>
+  <si>
+    <t>PIERATTINI</t>
+  </si>
+  <si>
+    <t>Determinazione G04507 del 08 Aprile 2026</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PIERATTINI-CAMILLA-CV.pdf</t>
+  </si>
+  <si>
     <t>PIETROSANTE</t>
   </si>
   <si>
+    <t>Componente supplente della Commissione tecnica di valutazione dell'Avviso pubblico relativo all'Azione"Bando delle Idee - Vitamina G"</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PIETROSANTE-MARCO-CV-agg..pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Pietrosante-Marco-09052024.pdf</t>
   </si>
   <si>
-    <t>Componente supplente della Commissione tecnica di valutazione dell'Avviso pubblico relativo all'Azione"Bando delle Idee - Vitamina G"</t>
-[...4 lines deleted...]
-  <si>
     <t>MARCELLO</t>
   </si>
   <si>
     <t>PIGLIACELLI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PIGLIACELLI_MARCELLO_2017.pdf</t>
   </si>
   <si>
     <t>PIOLI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PIOLI_RICCARDO.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PIOLI_RICCARDO_Dich_svolg_incarichi_cariche_.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PIOLI_RICCARDO_Dich_assenza_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PIOLI_RICCARDO_Attestaz_assenza_conflitto_interesse.pdf</t>
   </si>
   <si>
     <t>PIROZZI</t>
@@ -4772,102 +4808,102 @@
   <si>
     <t>PIZZI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Pizzi-Arianna-CV-29022024.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PIZZI-ARIANNA-CV-agg..pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PIZZI-ARIANNA-CV-23072021-agg..pdf</t>
   </si>
   <si>
     <t>PIZZUTO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PIZZUTO-MAURIZIO-CV-29022024.pdf</t>
   </si>
   <si>
     <t>RITA</t>
   </si>
   <si>
     <t>PORCELLI</t>
   </si>
   <si>
+    <t>DD G03201 del 15/3/2018</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Porcelli_22032019.pdf</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich_incarichi_Porcelli_03_2018.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_insuss_conflitto_interessi_marzo_2018.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_Porcelli_03_2018.pdf</t>
+  </si>
+  <si>
+    <t>COMPONENTE DELLA COMMISSIONE DI CERTIFICAZIONE DELLE UNITA'DI COMPETENZA 1 E 2</t>
+  </si>
+  <si>
+    <t>€ 750. Le risorse sono state assegnate dal CLES Srl nell'ambito del budget previsto dal contratto stipulato con Regione Lazio per servizi di assistenza tecnica</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PORCELLI_RITA_1.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PORCELLI_RITA_dich_cariche_incarichi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PORCELLI_RITA_dich_conflitto_interesse.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PORCELLI_RITA_attestazione_Direttore.pdf</t>
+  </si>
+  <si>
+    <t>COMPONENTE DELLA COMMISSIONE DI CERTIFICAZIONE DELL'UNITA' DI COMPETENZA 3</t>
+  </si>
+  <si>
+    <t>DD G13041 del 06/10/2018</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich_incarichi_Porcelli_10_2018.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_insuss_conflitto_interessi_ottobre_2018.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_Porcelli_10_2018.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich_incarichi_Porcelli_06_2018.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_Porcelli_06_2018.pdf</t>
-  </si>
-[...43 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_Porcelli_03_2018.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich_incarichi_Porcelli_04_2018.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_Porcelli_04_2018.pdf</t>
   </si>
   <si>
     <t>GIORGIO ANTONIO</t>
   </si>
   <si>
     <t>PRESICCE</t>
   </si>
   <si>
     <t>Membro delle commissioni consultive pesca e Acquacoltura di Roma Gaeta e di Civitavecchia</t>
   </si>
   <si>
     <t>Decreto del presidente T00159</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PRESICCE-GIORGIO-ANTONIO-CV.pdf</t>
   </si>
   <si>
     <t>ALBERTO</t>
   </si>
@@ -4896,54 +4932,54 @@
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PUGLIESE_LOREDANA_2017.pdf</t>
   </si>
   <si>
     <t>PULIATTI</t>
   </si>
   <si>
     <t>Decreto del Presidente n. T00146 del 21.06.2013
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PULIATTI_Dich_cariche_incarichi_25052016.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PULIATTI_Dich_ass_conflitto_interessi_25052016.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PULIATTI_Attestaz_ass_conflitto_interessi_23092016.pdf</t>
   </si>
   <si>
     <t>SILVIA</t>
   </si>
   <si>
     <t>QUATTROCIOCCHE</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/QUATTROCIOCCHE-SILVIA-CV.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/QUATTROCIOCCHE-SILVIA-CV_0.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/QUATTROCIOCCHE-SILVIA-CV.pdf</t>
   </si>
   <si>
     <t>MARIA CRISTINA</t>
   </si>
   <si>
     <t>QUILIGOTTI</t>
   </si>
   <si>
     <t>Decreto n. T00144 del 21.06.2013
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Quiligotti_MariaCristina_25112016.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/QUILIGOTTI_Dich_cariche_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/QUILIGOTTI_Dich_assenza_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/QUILIGOTTI_Attestaz_assenza_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>RAGUSO</t>
@@ -4988,56 +5024,56 @@
     <t>Referente del Sistema Bibliotecario Prenestino (Xia Comunità Montana Castelli Romani e Prenestini)
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/RAVAGNOLI-PAOLA-CV.pdf</t>
   </si>
   <si>
     <t>RAVAIOLI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/RAVAIOLI-PATRIZIA-CV.pdf</t>
   </si>
   <si>
     <t>REA</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/REA_LOREDANA_CV.pdf</t>
   </si>
   <si>
     <t>CRISTIAN</t>
   </si>
   <si>
     <t>RESTANTE</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-RESTANTE-CRISTIAN.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/RESTANTE-CRISTIAN-CV.pdf</t>
   </si>
   <si>
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-RESTANTE-CRISTIAN.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>RICCARDI</t>
   </si>
   <si>
     <t>DIREZIONE CULTURA E LAZIO CREATIVO - AREA ARTI FIGURATIVE, CINEMA E AUDIOVISIVO</t>
   </si>
   <si>
     <t>Membro di Commissione</t>
   </si>
   <si>
     <t>Determinazione n. G05716 del 11/05/2022</t>
   </si>
   <si>
     <t>Decreto&amp;nbsp;n. G11460 del 31/08/2022</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Riccardi-Stefano-CV-29022024.pdf</t>
   </si>
   <si>
     <t>SILVIO LUIGI</t>
   </si>
   <si>
     <t>RICCOBELLI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_RICCOBELLI_SILVIO.pdf</t>
@@ -5084,215 +5120,215 @@
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RINALDINI_MAURIZIO_dich_cariche_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RINALDINI_MAURIZIO_dich_conflitto_interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RINALDINI_MAURIZIO_attestazione_Direttore.pdf</t>
   </si>
   <si>
     <t>RISSO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/RISSO-PAOLO-CV.pdf</t>
   </si>
   <si>
     <t>MIRELLA</t>
   </si>
   <si>
     <t>RONDINELLI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_RONDINELLI_MIRELLA.pdf</t>
   </si>
   <si>
+    <t>ROBERTO FABRIZIO</t>
+  </si>
+  <si>
+    <t>ROSSI</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ROSSI-ROBERTO-FABRIZIO-CV.pdf</t>
+  </si>
+  <si>
     <t>LIVIA</t>
   </si>
   <si>
-    <t>ROSSI</t>
-[...1 lines deleted...]
-  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ROSSI-Livia-CV.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ROSSI-Livia-Attestaz-Avv-Coord.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ROSSI-Livia-Dich-sostitutiva.pdf</t>
   </si>
   <si>
-    <t>ROBERTO FABRIZIO</t>
-[...4 lines deleted...]
-  <si>
     <t>GIUSEPPA</t>
   </si>
   <si>
     <t>ROZZO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ROZZO_GIUSEPPA.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROZZO_GIUSEPPA_dich_cariche_incarichi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROZZO_GIUSEPPA_dich_conflitto_interesse.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROZZO_GIUSEPPA_attestazione_Direttore.pdf</t>
   </si>
   <si>
     <t>RUFFINO</t>
   </si>
   <si>
+    <t>Determinazione n. G07943 del 21/06/2018</t>
+  </si>
+  <si>
+    <t>Determinazione n. G03580 del 31/03/2021</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUFFINO_MARCO_CV_20042021.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Ruffino_22032019.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich_incarichi_Ruffino_10_2018.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_Ruffino_10_2018.pdf</t>
   </si>
   <si>
-    <t>Determinazione n. G07943 del 21/06/2018</t>
-[...5 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUFFINO_MARCO_CV_20042021.pdf</t>
+    <t>SILVESTRO MARIA</t>
+  </si>
+  <si>
+    <t>RUSSO</t>
+  </si>
+  <si>
+    <t>Decreto del Presidente n. T00141 del 21.06.2013
+</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_RUSSO_SILVESTRO_MARIA.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUSSO_SILVESTRO_MARIA_Dich_svolgim_incarichi_25052016.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUSSO_SILVESTRO_MARIA_Dich_conflitto_interessi.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUSSO_SILVESTRO_MARIA_Attestazione_assenza_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>ANTONIO MARINO</t>
-  </si>
-[...1 lines deleted...]
-    <t>RUSSO</t>
   </si>
   <si>
     <t>Decrerto del Presidente n. T00185 del 13.06.2014
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_RUSSO_ANTONIO_MARINO_14062016.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUSSO_dich_altre_cariche_incarichi_2015.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUSSO_dich_assenza_conflitto_interessi_2015.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUSSO_ATTESTAZIONE_DIRETTORE.pdf</t>
   </si>
   <si>
-    <t>SILVESTRO MARIA</t>
-[...17 lines deleted...]
-  <si>
     <t>DESIREE'</t>
   </si>
   <si>
     <t>SABATINI</t>
   </si>
   <si>
-    <t>articolo 15, comma 4 della legge regionale 29 dicembre 2014 n. 15;Regolamento regionale 5 agosto 2019, n.16</t>
-[...2 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SABATINI-DESIREE'-CV-2025.pdf</t>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SABATINI-DESIREE'-CV.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SABATINI-DESIREE'-CV-agg..pdf</t>
   </si>
   <si>
     <t>DESIRÈE</t>
   </si>
   <si>
     <t>Esperto esterno Commissione tecnica - Avviso restauro pellicole 2021
 </t>
   </si>
   <si>
     <t>Avviso pubblico approvato con Determinazione&amp;nbsp;n. G05294 del 03/05/2022
 </t>
   </si>
   <si>
     <t>Decreto Dirigenziale n.G09525 del 19/07/2022
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Sabatini-Desirée-CV-20102022.pdf</t>
   </si>
   <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Sabatini-Desiree-CV-08052024.pdf</t>
+  </si>
+  <si>
+    <t>DESIREE</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sabatini_desiree_CV_02022021.pdf</t>
+  </si>
+  <si>
+    <t>DESIRÉE</t>
+  </si>
+  <si>
+    <t>Commissione di Valutazione Avviso pubblico Fondo Cinema 2021</t>
+  </si>
+  <si>
+    <t>Determinazione n. G03577 del 31/03/2021</t>
+  </si>
+  <si>
+    <t>Determinazione n. G10173 del 27/07/2021</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Sabatini-Desiree-CV-02042024.pdf</t>
+  </si>
+  <si>
+    <t>articolo 15, comma 4 della legge regionale 29 dicembre 2014 n. 15;Regolamento regionale 5 agosto 2019, n.16</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SABATINI-DESIREE'-CV-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SABATINI_DESIREE.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-Desirèe-Sabatini.pdf</t>
-  </si>
-[...31 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sabatini_desiree_CV_02022021.pdf</t>
   </si>
   <si>
     <t>SABATTI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SABATTI_MAURIZIO.pdf</t>
   </si>
   <si>
     <t>GASTONE</t>
   </si>
   <si>
     <t>SALETNICH</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SALETNICH-GASTONE-CV.pdf</t>
   </si>
   <si>
     <t>SANTORO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Santoro_Laura.pdf</t>
   </si>
   <si>
     <t>SARDO</t>
   </si>
@@ -5351,66 +5387,66 @@
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-SEBASTIANI-VITTORIO.pdf</t>
   </si>
   <si>
     <t>FAUSTO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SEBASTIANI-FAUSTO-CV.pdf</t>
   </si>
   <si>
     <t>SEGUITI</t>
   </si>
   <si>
     <t>ESPERTO IN MATERIE GIURIDICHE (SUPPLENTE)</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SEGUITI-ALESSANDRO-CV.pdf</t>
   </si>
   <si>
     <t>SELLE</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SELLE-MARCO-CV.pdf</t>
   </si>
   <si>
+    <t>ROMANO</t>
+  </si>
+  <si>
     <t>SILVESTRI</t>
   </si>
   <si>
+    <t>7.700,00</t>
+  </si>
+  <si>
+    <t>Professore universitario</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/cv_silvestri_romano.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SILVESTRI_ALDO.pdf</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/cv_silvestri_romano.pdf</t>
   </si>
   <si>
     <t>IVAN</t>
   </si>
   <si>
     <t>SIMEONE</t>
   </si>
   <si>
     <t>Decreto del Presidente della Regione n. T00317 del 11/09/2014</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SIMEONE_IVAN.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMEONE_IVAN_Dich_svolg_incarichi_cariche_.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMEONE_IVAN_Dich_assenza_conflitto_interessi.pdf</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMEONE_IVAN_Attestaz_assenza_conflitto_interesse.pdf</t>
   </si>
   <si>
     <t>MANUELA</t>
   </si>
@@ -5721,106 +5757,106 @@
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TRULLI_MASSIMILIANO.pdf</t>
   </si>
   <si>
     <t>TUFARELLI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TUFARELLI-FRANCESCO-CV.pdf</t>
   </si>
   <si>
     <t>VALENTINI</t>
   </si>
   <si>
     <t>Componente della Commissione consultiva locali per la pesca e l'acquacoltura DI Civitavecchia, Roma e Gaeta&amp;nbsp;</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/VALENTINI-ALESSANDRA-CV.pdf</t>
   </si>
   <si>
     <t>ARMANDO</t>
   </si>
   <si>
     <t>VALIANI</t>
   </si>
   <si>
+    <t>Nota prot. 0374347 del 15/07/2016</t>
+  </si>
+  <si>
+    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VALIANI_ARMANDO_CV.pdf</t>
+  </si>
+  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-VALIANI-ARMANDO.pdf</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VALIANI_ARMANDO_CV.pdf</t>
   </si>
   <si>
     <t>IEFKE JOHANNA</t>
   </si>
   <si>
     <t>VAN KAMPEN</t>
   </si>
   <si>
     <t>Referente del Sistema Bibliotecario Ceretano Sabatino (capofila Comune di Formello)
 </t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/VAN-KAMPEN-IEFKE-JOHANNA-CV.pdf</t>
   </si>
   <si>
     <t>MARIA ANNUNZIATA</t>
   </si>
   <si>
     <t>VELTRI</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/VELTRI-MARIA-ANNUNZIATA-CV.pdf</t>
   </si>
   <si>
     <t>DARIO</t>
   </si>
   <si>
     <t>VENERELLI</t>
   </si>
   <si>
     <t>VENZAGA</t>
   </si>
   <si>
     <t>COMPONENTE COMMISSIONE TECNICO-SCIENTIFICA PER IL SETTORE ANIMALE - ALLEVATORE DI RAZZE AUTOCTONE</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_VENZAGA_CARLO_ALBERTO.pdf</t>
   </si>
   <si>
+    <t>ALESSANDRO MASSIMO</t>
+  </si>
+  <si>
+    <t>VOGLINO</t>
+  </si>
+  <si>
     <t>ALESSANDRO MASSIMO MARIA</t>
   </si>
   <si>
-    <t>VOGLINO</t>
-[...1 lines deleted...]
-  <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/VOGLINO-ALESSANDRO-MASSIMO-CV.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>ALESSANDRO MASSIMO</t>
   </si>
   <si>
     <t>VITO</t>
   </si>
   <si>
     <t>ZAGARRIO</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ZAGARRIO-VITO-CV-22092021.pdf</t>
   </si>
   <si>
     <t>ZALABRA</t>
   </si>
   <si>
     <t>Direzione Regionale Lavoro (Area Servizi per il Lavoro)</t>
   </si>
   <si>
     <t>T00124_17_07_2017</t>
   </si>
   <si>
     <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ZALABRA_MAURO.pdf</t>
   </si>
   <si>
     <t>ANTONINO</t>
   </si>
@@ -5902,836 +5938,839 @@
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ABATE_PIETRO_23072019.pdf" TargetMode="External"/>
-<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-TOMMASO-AGNONI-2021.pdf" TargetMode="External"/>
-<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/AGNONI-TOMMASO-CV-agg..pdf" TargetMode="External"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/AGNONI-TOMMASO-CV-agg..pdf" TargetMode="External"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-TOMMASO-AGNONI-2021.pdf" TargetMode="External"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Agnoni-Tommaso-CV-29022024.pdf" TargetMode="External"/>
-<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ALBORGHETTI-GIUSEPPE-CV.pdf" TargetMode="External"/>
-[...2 lines deleted...]
-<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ALBORGHETTI-GIUSEPPE-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-ALBORGHETTI-GIUSEPPE.pdf" TargetMode="External"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ALBORGHETTI-GIUSEPPE-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ALBORGHETTI-GIUSEPPE-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ALBORGHETTI-GIUSEPPE-CV.pdf" TargetMode="External"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ALEANDRI-ROBERTO-CV.pdf" TargetMode="External"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-ALLEGRINI-ERNESTO.pdf" TargetMode="External"/>
-<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMANTE_GIORGIA_CV_23032018.pdf" TargetMode="External"/>
-[...1 lines deleted...]
-<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Amante-Maria-Luica-CV-08052024.pdf" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Amante-Giorgia-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Amante-Maria-Luica-CV-08052024.pdf" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMANTE_GIORGIA_CV_23032018.pdf" TargetMode="External"/>
 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_AMATORI_TIZIANO.pdf" TargetMode="External"/>
 <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-AMBROSINI-CARLO.pdf" TargetMode="External"/>
 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_AMORI_ALESSANDRO_17052018.pdf" TargetMode="External"/>
 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ANEMONE_ANDREA.pdf" TargetMode="External"/>
 <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Angelici-Matteo-CV-29022024.pdf" TargetMode="External"/>
-<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ANGELINI-PATRIZIA-CV-agg..pdf" TargetMode="External"/>
-[...1 lines deleted...]
-<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-ANGELINI-LEONARDO-2022.pdf" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/G03103-16032022_2.pdf" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-ANGELINI-LEONARDO-2022.pdf" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ANGELINI-PATRIZIA-CV-agg..pdf" TargetMode="External"/>
 <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ANGELINI-LEONARDO-CV-26052021-agg..pdf" TargetMode="External"/>
 <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ANTONUCCI_MASSIMILIANO.pdf" TargetMode="External"/>
 <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANTONUCCI_MASSIMILIANO_Dich_altre_cariche_incarichi_senza_CI_20_05_2016.pdf" TargetMode="External"/>
 <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANTONUCCI_MASSIMILIANO_Dich_assenza_conflitto_interessi.pdf" TargetMode="External"/>
 <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANTONUCCI_MASSIMILIANO_Attestazione_insussistenza_Direttore.pdf" TargetMode="External"/>
 <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_APOLLONJ_GHETTI_NICOLA_MARIA.pdf" TargetMode="External"/>
 <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_APOLLONJ_GHETTI_NICOLA_MARIA.pdf" TargetMode="External"/>
 <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_AQUILANI_GIULIANA.pdf" TargetMode="External"/>
 <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_AQUILANI_GIULIANA.pdf" TargetMode="External"/>
 <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Artiano_Fulvio_CV_02022021.pdf" TargetMode="External"/>
 <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Auriemma_Patrizia.pdf" TargetMode="External"/>
-<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Aversano_Luca_CV_02022021.pdf" TargetMode="External"/>
+<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_AVERSANO_LUCA.pdf" TargetMode="External"/>
 <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/G03103-16032022_3.pdf" TargetMode="External"/>
 <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-ANVERSANO-LUCA-04042022.pdf" TargetMode="External"/>
-<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_AVERSANO_LUCA.pdf" TargetMode="External"/>
-[...1 lines deleted...]
-<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BACIOCCHI-RENATO-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Aversano_Luca_CV_02022021.pdf" TargetMode="External"/>
+<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BACIOCCHI-RENATO-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BACIOCCHI-RENATO-CV.pdf" TargetMode="External"/>
 <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-BAILONNI-MASSIMO.pdf" TargetMode="External"/>
 <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-Ugo-Baistrocchi.pdf" TargetMode="External"/>
 <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BAISTROCCHI-UGO-CV-22092021.pdf" TargetMode="External"/>
 <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BALDANZA_ANDREA_10_07_2015.pdf" TargetMode="External"/>
 <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BARBINI_ENRICO.pdf" TargetMode="External"/>
 <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BELLOMIA_SALVATORE.pdf" TargetMode="External"/>
 <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._svolg._incarichi_enti_dir_priv_BELLOMIA.pdf" TargetMode="External"/>
 <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._no_conflitti_interesse_BELLOMIA.pdf" TargetMode="External"/>
 <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ATTESTAZIONE_BELLOMIA.pdf" TargetMode="External"/>
 <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BENINCASA_VINCENZO.pdf" TargetMode="External"/>
 <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BERARDINO_GIUSEPPINA.pdf" TargetMode="External"/>
 <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BERBEGLIA_PAOLA.pdf" TargetMode="External"/>
 <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Bianchi_Catia.pdf" TargetMode="External"/>
 <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bianchi_Catia_Dich_cariche_incarichi.pdf" TargetMode="External"/>
 <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bianchi_Catia_Dich_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
 <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bianchi_Catia_Attestazione_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
 <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BISOGNI-FABIO-CV.pdf" TargetMode="External"/>
 <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BOATI_MAURO_10042016.pdf" TargetMode="External"/>
 <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BOEZI_MAFALDA.pdf" TargetMode="External"/>
 <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BOEZI_MAFALDA.pdf" TargetMode="External"/>
 <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONETTI_SERGIO_CV.pdf" TargetMode="External"/>
 <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BONGIORNO_LETIZIA.pdf" TargetMode="External"/>
 <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONGIORNO_LETIZIA_Dich_svolg_incarichi_cariche_.pdf" TargetMode="External"/>
 <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONGIORNO_LETIZIA_Dich_assenza_conflitto_interessi.pdf" TargetMode="External"/>
 <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONGIORNO_LETIZIA_Attestaz_assenza_conflitto_interesse.pdf" TargetMode="External"/>
 <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BORZI'-LIDIA-CV.pdf" TargetMode="External"/>
 <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BRIGHETTI-MARIA-ANTONIA-CV.pdf" TargetMode="External"/>
 <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-BROCCO-GIANLUCA.pdf" TargetMode="External"/>
 <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BROCCO_GIANLUC_CV.pdf" TargetMode="External"/>
-<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BRUGNOLI-GIULIA-CV-04022020-agg..pdf" TargetMode="External"/>
-<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BRUGNOLI-GIULIA-CV-10062022.pdf" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BRUGNOLI-GIULIA-CV-10062022.pdf" TargetMode="External"/>
+<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BRUGNOLI-GIULIA-CV-04022020-agg..pdf" TargetMode="External"/>
 <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Brugnoli-Giulia-CV.pdf" TargetMode="External"/>
 <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BUSNENGO_LORENZO.pdf" TargetMode="External"/>
 <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._svolg._incarichi_enti_dir_priv_BUSNENGO.pdf" TargetMode="External"/>
 <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._no_conflitti_interesse_BUSNENGO.pdf" TargetMode="External"/>
 <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ATTESTAZIONE_BUSNENGO.pdf" TargetMode="External"/>
 <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CACCIAVILLANI-CHIARA-CV.pdf" TargetMode="External"/>
 <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CACCIAVILLANI-CHIARA-Dich-cariche-incarichi.pdf" TargetMode="External"/>
 <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CACCIAVILLANI-CHIARA-Dich-insuss-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
 <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CACCIAVILLANI-CHIARA-Attestaz-Direttore-conflitto-interessi.pdf" TargetMode="External"/>
 <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CACCIAVILLANI-CHIARA-CV-22042025.pdf" TargetMode="External"/>
 <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CACCIAVILLANI-CHIARA-Dich-svolg-incarichi-22042025.pdf" TargetMode="External"/>
 <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CACCIAVILLANI-CHIARA-Dich-insuss-situazioni-conflitto-interesse-22042025.pdf" TargetMode="External"/>
 <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CACCIAVILLANI-CHIARA-Attestazione-Direttore-Verifica-conflitto-interessi.pdf" TargetMode="External"/>
 <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CALCAGNINI_MARIA_LAURA_14062016.pdf" TargetMode="External"/>
 <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Calcara_Enrico.pdf" TargetMode="External"/>
 <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calcara_Enrico_Dich_cariche_incarichi.pdf" TargetMode="External"/>
 <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calcara_Enrico_Dich_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
 <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calcara_Enrico_Attestazione_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
 <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Campitelli_Alberta_20052019.pdf" TargetMode="External"/>
 <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CANALI-PIERLUIGI-CV-08052024-agg..pdf" TargetMode="External"/>
-<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CANALI-PIERLUIGI-CV-agg..pdf" TargetMode="External"/>
-<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CANALI-PIERLUIGI-CV-08052024-agg._0.pdf" TargetMode="External"/>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CANALI-PIERLUIGI-CV-08052024-agg._0.pdf" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CANALI-PIERLUIGI-CV-agg..pdf" TargetMode="External"/>
 <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CANDELINI_FRANCESCA.pdf" TargetMode="External"/>
 <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CANDELINI_FRANCESCA.pdf" TargetMode="External"/>
-<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CANDELINI_FRANCESCA.pdf" TargetMode="External"/>
-<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Candelini-Francesca-CV-26052021.pdf" TargetMode="External"/>
+<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Candelini-Francesca-CV-26052021.pdf" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CANDELINI_FRANCESCA.pdf" TargetMode="External"/>
 <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Capellini-Germana-CV-29022024.pdf" TargetMode="External"/>
 <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CAPELLINI-GERMANA-CV-2021-agg..pdf" TargetMode="External"/>
 <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CAPITANI_ANTONIO_22052017.pdf" TargetMode="External"/>
 <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CAPOTORTO_SEBASTIANO.pdf" TargetMode="External"/>
 <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._svolg._incarichi_enti_dir_priv_CAPOTORTO.pdf" TargetMode="External"/>
 <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._no_conflitti_interesse_CAPOTORTO.pdf" TargetMode="External"/>
 <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ATTESTAZIONE_CAPOTORTO.pdf" TargetMode="External"/>
 <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CAPELLINI-GERMANA-CV-agg..pdf" TargetMode="External"/>
 <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Caranzetti-Marco-CV.pdf" TargetMode="External"/>
 <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARANZETTI_MARCO_CV.pdf" TargetMode="External"/>
-<Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-CARATELLI-DANIELE.pdf" TargetMode="External"/>
-<Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARATELLI_DANIELE_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARATELLI_DANIELE_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-CARATELLI-DANIELE.pdf" TargetMode="External"/>
 <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CARBONETTI_ALFONSO.pdf" TargetMode="External"/>
 <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CAROLI-GERARDO-CV.pdf" TargetMode="External"/>
 <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CAROLI-GERARDO-Dich-sostitutiva.pdf" TargetMode="External"/>
 <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CAROLI-GERARDO-Attestazione-Direttore.pdf" TargetMode="External"/>
 <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Carpino_Riccardo.pdf" TargetMode="External"/>
 <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARPINO_RICCARDO_dich_incarichi_22022016.pdf" TargetMode="External"/>
 <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARPINO_RICCARDO_dich_assenz_conflitto_interesse_22022016.pdf" TargetMode="External"/>
 <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARPINO_RICCARDO_attestaz_assenz_conflitto_interesse_23092016.pdf" TargetMode="External"/>
 <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Passuello_Graziella.pdf" TargetMode="External"/>
 <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CARROCCIA-ROSALBA-FRANCESCA-CV.pdf" TargetMode="External"/>
 <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CARTA_MAURO.pdf" TargetMode="External"/>
 <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Carucci_Marina_CV.pdf" TargetMode="External"/>
 <Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CARUSO_GIUSEPPE_DOMENICO.pdf" TargetMode="External"/>
 <Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARUSO_dich_cariche_incarichi_27072016.pdf" TargetMode="External"/>
 <Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARUSO_dich_assenz_conflitto_interessi_27072016.pdf" TargetMode="External"/>
 <Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARUSO_attestaz_assenz_conflitto_interessi_23092016.pdf" TargetMode="External"/>
 <Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CASSITTO-LUISA-CV.pdf" TargetMode="External"/>
-<Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CASTELLANO-CHRISTIAN-CV.pdf" TargetMode="External"/>
-[...5 lines deleted...]
-<Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELLOTTO-GIUSEPPE-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Castellano-Angela-CV-02032026.pdf" TargetMode="External"/>
+<Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CASTELLANO-CHRISTIAN-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CATTANI-Danilo-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CECCONI_CARLO_CV_2019.pdf" TargetMode="External"/>
+<Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CECCONI_CARLO_2019.pdf" TargetMode="External"/>
+<Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELLINI-ROBERTO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELOTTO-GIUSEPPE-CV_1.pdf" TargetMode="External"/>
 <Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELOTTO-GIUSEPPE-CV_0.pdf" TargetMode="External"/>
-<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELOTTO-GIUSEPPE-CV_1.pdf" TargetMode="External"/>
+<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELOTTO-GIUSEPPE-CV.pdf" TargetMode="External"/>
 <Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELLOTTO-GIUSEPPE-CV.pdf" TargetMode="External"/>
 <Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELLOTTO-GIUSEPPE-CV_1.pdf" TargetMode="External"/>
-<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CERBONE_ROSSANA_16012017.pdf" TargetMode="External"/>
-[...54 lines deleted...]
-<Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-DE-CESARE-MARGHERITA.pdf" TargetMode="External"/>
+<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELLOTTO-GIUSEPPE-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CERBONE_ROSSANA_16012017.pdf" TargetMode="External"/>
+<Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Cerocchi-Antonietta-CV-01082025.pdf" TargetMode="External"/>
+<Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CIAFFI_MARIO.pdf" TargetMode="External"/>
+<Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CIAMPA-MARIA-CATERINA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ciaschi_Antonio_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Ciorra-Giuseppe-CV-29022024.pdf" TargetMode="External"/>
+<Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-CIPRIANETTI-CHIARA.pdf" TargetMode="External"/>
+<Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COLASANTI-ARNALDO-CV-agg..pdf" TargetMode="External"/>
+<Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_COLECCHIA_CARLO.pdf" TargetMode="External"/>
+<Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLECCHIA_CARLO_dich_altre_cariche_incarichi_2015.pdf" TargetMode="External"/>
+<Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLECCHIA_CARLO_Dich_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLECCHIA_CARLO_Attestazione_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_COLOSIMO_RAFFAELLO.pdf" TargetMode="External"/>
+<Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLOSIMO_RAFFAELLO_Dich_incarichi_cariche_03122014.pdf" TargetMode="External"/>
+<Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLOSIMO_RAFFAELLO_Dich_assenza_conflitto_interessi_03122014.pdf" TargetMode="External"/>
+<Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLOSIMO_RAFFAELLO_Attestaz_assenza_conflitto_interessi_30012015.pdf" TargetMode="External"/>
+<Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-CV-1.pdf" TargetMode="External"/>
+<Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-Dich-cariche-incarichi-1.pdf" TargetMode="External"/>
+<Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-Dich-insuss-situazioni-conflitto-interesse-1.pdf" TargetMode="External"/>
+<Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-Attest-Direttore-conflitto-interessi-1.pdf" TargetMode="External"/>
+<Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-Dich-insuss-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-Attest-Direttore-conflitto-interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CONGIA_STEFANIA.pdf" TargetMode="External"/>
+<Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CONTE_FILOMENA_CARMELINA_21092017.pdf" TargetMode="External"/>
+<Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Conticelli_Martina_28022017.pdf" TargetMode="External"/>
+<Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Cornelini_Paolo.pdf" TargetMode="External"/>
+<Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cornelini_Paolo_Dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cornelini_Paolo_Dich_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cornelini_Paolo_Attestazione_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_COSTANZA_MARIA_TERESA.pdf" TargetMode="External"/>
+<Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COSTINI-GIOBERTO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Costini-Gioberto-Dich-conflitto-interessi-15042021.pdf" TargetMode="External"/>
+<Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CRISTOFORI_VALERIO.pdf" TargetMode="External"/>
+<Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CRIVELLI_STEFANO.pdf" TargetMode="External"/>
+<Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRIVELLI_STEFANO_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRIVELLI_STEFANO_dich_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRIVELLI_STEFANO_attestazione_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Crivelli_Stefano.pdf" TargetMode="External"/>
+<Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crivelli_Stefano_Dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crivelli_Stefano_Dich_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crivelli_Stefano_Attestazione_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-D'ALESSANDRO-GIOVANNA.pdf" TargetMode="External"/>
+<Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-D'ALESSANDRO-GIOVANNA-20092021.pdf" TargetMode="External"/>
+<Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/D'ANGELO-TOMMASO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/D'ANGELO-LUIGI-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_D_Onofrio_Adriano_30042018.pdf" TargetMode="External"/>
+<Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_D_ONOFRIO_ADRIANO.pdf" TargetMode="External"/>
+<Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/D'UBALDI-SONIA-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DANESE-FRANCESCA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_ANGELIS_FEDERICA.pdf" TargetMode="External"/>
+<Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_ANGELIS_RAFFAELLA_2017.pdf" TargetMode="External"/>
+<Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_De_Bellis_Maurizia_27012016.pdf" TargetMode="External"/>
+<Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_CESARE_MARGHERITA_2017.pdf" TargetMode="External"/>
 <Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_CESARE_MARGHERITA.pdf" TargetMode="External"/>
-<Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_CRESCENZO_EUGENIO_CV.pdf" TargetMode="External"/>
-[...1 lines deleted...]
-<Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-DE-GAETANO-GIANLUCA.pdf" TargetMode="External"/>
+<Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-DE-CESARE-MARGHERITA.pdf" TargetMode="External"/>
+<Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_CRESCENZO_EUGENIO_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DeFalco_Marco_08012019.PDF" TargetMode="External"/>
 <Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_GAETANO_GIANLUCA_2017.pdf" TargetMode="External"/>
-<Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_LUCA_ANGELA.pdf" TargetMode="External"/>
-[...76 lines deleted...]
-<Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FUSCO_ANDREA.pdf" TargetMode="External"/>
+<Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-DE-GAETANO-GIANLUCA.pdf" TargetMode="External"/>
+<Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_LUCA_ANGELA.pdf" TargetMode="External"/>
+<Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DE-MARTINO-ROSAROLL-JEAN-FRANCOIS-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DE-MARTINO-ROSAROLL-JEAN-FRANCOIS-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DE-MARTINO-ROSAROLL-JEAN-FRANCOIS-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DE-PRETIS-DOMENICO-CV-29012026.pdf" TargetMode="External"/>
+<Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DE-PRETIS-DOMENICO-Dich-insuss-cause-inconf-incomp-carica-22102025.pdf" TargetMode="External"/>
+<Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_RIGHI_GIUSEPPE_22122017.pdf" TargetMode="External"/>
+<Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_RIGHI_GIUSEPPE.pdf" TargetMode="External"/>
+<Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_RITIS_GAETANO.pdf" TargetMode="External"/>
+<Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_SANTO_DANILO_18092020.pdf" TargetMode="External"/>
+<Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DE-SIMONE-PAOLA-CV-10052021-agg..pdf" TargetMode="External"/>
+<Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/De-Simone-Paola-CV-26052021.pdf" TargetMode="External"/>
+<Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/De-Simone-Paola-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_SIMONE_GIAMPIERO_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_SIMONE_GIAMPIERO_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_SIMONE_GIAMPIERO_dich_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_SIMONE_GIAMPIERO_attestazione_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DE-SIMONE-PAOLA-CV-2024.pdf" TargetMode="External"/>
+<Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/De-Simone-Paola-CV-01082025.pdf" TargetMode="External"/>
+<Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DEL_CASALE_ILARIA_19052017.pdf" TargetMode="External"/>
+<Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Della_Cananea_Giacinto_2017.pdf" TargetMode="External"/>
+<Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DI_BIAGIO_CLAUDIO.pdf" TargetMode="External"/>
+<Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI_BIAGIO_CLAUDIO_Dich_incarichi_cariche.pdf" TargetMode="External"/>
+<Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI_BIAGIO_CLAUDIO_Dich_assenza_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI_BIAGIO_CLAUDIO_Attestaz_assenza_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DI_BLASIO_PRIMO.pdf" TargetMode="External"/>
+<Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DI_DONATO_LUCIA_2017.pdf" TargetMode="External"/>
+<Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-GIAMBERARDINO-GIAMBATTISTA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Di-Giorgio-Carmela-CV-12052025.pdf" TargetMode="External"/>
+<Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Di_Giovannantonio_Claudio.pdf" TargetMode="External"/>
+<Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Di-Lascio-Antonio-CV-09052024.pdf" TargetMode="External"/>
+<Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di_Lascio_Antonio_CV_02022021.pdf" TargetMode="External"/>
+<Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-LELLA-FABIO-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-LELLA-FABIO-CV-agg..pdf" TargetMode="External"/>
+<Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DI_LUCENTE_FELICE.pdf" TargetMode="External"/>
+<Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di_Lucente_Felice_Dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di_Lucente_Felice_Dich_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di_Lucente_Felice_Attestazione_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Di-Matteo-Alessandra-CV-29022024.pdf" TargetMode="External"/>
+<Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-MICCO.ARCANGELO-CV-26052021-agg..pdf" TargetMode="External"/>
+<Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/G03103-16032022_1.pdf" TargetMode="External"/>
+<Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-MICCO-ARCANGELO-CV-20042022.pdf" TargetMode="External"/>
+<Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-MICCO-ARCANGELO-CV-agg...pdf" TargetMode="External"/>
+<Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-MICCO-ARCANGELO-CV-agg..pdf" TargetMode="External"/>
+<Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-PALMA-GUIDO-CV-2024.pdf" TargetMode="External"/>
+<Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-PALMA-GUIDO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-PALMA-GUIDO-CV-01072024.pdf" TargetMode="External"/>
+<Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/G03103-16032022.pdf" TargetMode="External"/>
+<Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-DI-PALMA-GUIDO-2022.pdf" TargetMode="External"/>
+<Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DI_PALMA_TIZIANA_17052018.pdf" TargetMode="External"/>
+<Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-Di-Palma-Guido-2022.pdf" TargetMode="External"/>
+<Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Di-Pietro-Diana-CV-23022026.pdf" TargetMode="External"/>
+<Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-SABATO-MODESTINA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ELIFANI_VINCENZO_22052017.pdf" TargetMode="External"/>
+<Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ERMANNI-FRANCESCO-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FABRIZIO_BERNARDO_MARIA_CV_29052018.pdf" TargetMode="External"/>
+<Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FAENZA_OTTAVIO_19052017.pdf" TargetMode="External"/>
+<Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FAGGI_STEFANO_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FARGNOLI_ANTONIO_FELICE.pdf" TargetMode="External"/>
+<Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERMANTE_STEFANO_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/FERRACCI-GIULIA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-SIMONA-FERRANTIN-2021.pdf" TargetMode="External"/>
+<Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/FERRARA-LUCA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FERRAZZA_FRANCO_15032017.pdf" TargetMode="External"/>
+<Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/FICARELLI-VALERIA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FICCO_GIACOMO.pdf" TargetMode="External"/>
+<Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FIGLIOLIA_CLAUDIA.pdf" TargetMode="External"/>
+<Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Filippi_Francesca.pdf" TargetMode="External"/>
+<Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FIORAVANTE_MARCO_CV_02022021.pdf" TargetMode="External"/>
+<Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FIORE_GINO_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/FIORELLI-ROBERTO-CV-09012017.pdf" TargetMode="External"/>
+<Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/G00137-10012024.pdf" TargetMode="External"/>
+<Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FRITTELLONI_FLAVIA_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Fusacchia_Sergio.pdf" TargetMode="External"/>
+<Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fusacchia_Sergio_Dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fusacchia_Sergio_Dich_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fusacchia_Sergio_Attestazione_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
 <Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FUSCO_ANDREA.pdf" TargetMode="External"/>
-<Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GABRIELI-SABRINA-CV-22102024.pdf" TargetMode="External"/>
-[...9 lines deleted...]
-<Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GATTA_MARIA_RITA_28052019.pdf" TargetMode="External"/>
+<Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FUSCO_ANDREA.pdf" TargetMode="External"/>
+<Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FUSCO_ANDREA.pdf" TargetMode="External"/>
+<Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GABRIELI-SABRINA-CV-22102024.pdf" TargetMode="External"/>
+<Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GABRIELI-SABRINA-Dich-Svolg-incarichi-22102024.pdf" TargetMode="External"/>
+<Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GABRIELI-SABRINA-Attestaz-Direttore-22102024.pdf" TargetMode="External"/>
+<Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GALLIA_ROBERTO.pdf" TargetMode="External"/>
+<Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GALLIA_ROBERTO_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GALLIA_ROBERTO_dich_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GALLIA_ROBERTO_attestazione_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GALLO_UGO_10052017.pdf" TargetMode="External"/>
+<Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Gasparrini_Lorenzo.pdf" TargetMode="External"/>
 <Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GATTA_MARIA_RITA_28052019.pdf" TargetMode="External"/>
-<Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Gattulli-Graziella-CV-maggio-2024.pdf" TargetMode="External"/>
-[...9 lines deleted...]
-<Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIANANDREA_FRANCESCA_ROMANA.pdf" TargetMode="External"/>
+<Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GATTA_MARIA_RITA_28052019.pdf" TargetMode="External"/>
+<Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GATTA_MARIA_RITA_28052019.pdf" TargetMode="External"/>
+<Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Gattulli-Graziella-CV-maggio-2024.pdf" TargetMode="External"/>
+<Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GENTILUOMO_MARIO_2017.pdf" TargetMode="External"/>
+<Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GHIGNONI_EUGENIO_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GHILONI_MASSIMO.pdf" TargetMode="External"/>
+<Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._svolg._incarichi_enti_dir_priv_GHILONI.pdf" TargetMode="External"/>
+<Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._no_conflitti_interesse_GHILONI.pdf" TargetMode="External"/>
+<Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ATTESTAZIONE_GHILONI.pdf" TargetMode="External"/>
+<Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GHITARRARI_FEDERICA_2017.pdf" TargetMode="External"/>
+<Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANANDREA-FRANCESCA-ROMANA-CV-agg..pdf" TargetMode="External"/>
 <Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANANDREA-FRANCESCA-ROMANA-CV-agg.pdf" TargetMode="External"/>
-<Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANCOLA-ALESSIO-CV.pdf" TargetMode="External"/>
-[...125 lines deleted...]
-<Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MASTROCOLA-CLAUDIA-CV_1.pdf" TargetMode="External"/>
+<Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Gianandrea-Francesca-Romana-CV-29022024.pdf" TargetMode="External"/>
+<Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIANANDREA_FRANCESCA_ROMANA.pdf" TargetMode="External"/>
+<Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANCOLA-ALESSIO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-CV-1.pdf" TargetMode="External"/>
+<Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-Dich-cariche-incarichi-1.pdf" TargetMode="External"/>
+<Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-Dich-insuss-situazioni-conflitto-interesse-1.pdf" TargetMode="External"/>
+<Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-Attest-Direttore-conflitto-interessi-1.pdf" TargetMode="External"/>
+<Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-Dich-cariche-incarichi_0.pdf" TargetMode="External"/>
+<Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-Dich-insuss-situazioni-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-Attest-Direttore-conflitto-interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIGANTI_ROSELLA.pdf" TargetMode="External"/>
+<Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIGLI_Maria_Pia.pdf" TargetMode="External"/>
+<Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIGLI-MASSIMO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-GIOIOSA-FABIO.pdf" TargetMode="External"/>
+<Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIORGETTI_LUCIANO.pdf" TargetMode="External"/>
+<Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIORGETTI_RODOLFO.pdf" TargetMode="External"/>
+<Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIOVANNETTI-GIANLUCA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIUSTINI_ELISABETTA_15082016.pdf" TargetMode="External"/>
+<Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Gnes_Matteo_31122016.pdf" TargetMode="External"/>
+<Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GOLINI-PETRARCONE-SILVESTRO-CV-29012026.pdf" TargetMode="External"/>
+<Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GOLINI-PETRARCONE-SILVESTRO-Dich-insuss-cause-inconf-incomp-carica-11082025.pdf" TargetMode="External"/>
+<Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GOZZI_ANNIBALE.pdf" TargetMode="External"/>
+<Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GRAMICCIA-PAOLO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GRILLO-RICCARDO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GUARINO_RAIMONDO.pdf" TargetMode="External"/>
+<Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Guglielmi_Marco_17012019.pdf" TargetMode="External"/>
+<Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GUGLIELMINO-ORNELLA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Guidobaldi_Bruno.pdf" TargetMode="External"/>
+<Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guidobaldi_Bruno_Dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guidobaldi_Bruno_Dich_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guidobaldi_Bruno_Attestazione_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GUSCI-RENZETTI-EMILIANO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_IACOVONE_DANIELE.pdf" TargetMode="External"/>
+<Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IACOVONE_DANIELE_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IACOVONE_DANIELE_dich_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IACOVONE_DANIELE_attestazione_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_IACOVONE_DANIELE.pdf" TargetMode="External"/>
+<Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._svolg._incarichi_enti_dir_priv_IACOVONE.pdf" TargetMode="External"/>
+<Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._no_conflitti_interesse_IACOVONE.pdf" TargetMode="External"/>
+<Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IACOVONE_ATTESTAZIONE.pdf" TargetMode="External"/>
+<Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Iadarola-Grazia-Maria-CV-12052025.pdf" TargetMode="External"/>
+<Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/IANNINI-GERARDINA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/IZZI-BRUNO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_IZZO_MARIO.pdf" TargetMode="External"/>
+<Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Jesurum-Olga-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/JESURUM-OLGA-CV-agg..pdf" TargetMode="External"/>
+<Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/JESURUM-OLGA-CV-26052021-agg..pdf" TargetMode="External"/>
+<Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/G03103-16032022_0.pdf" TargetMode="External"/>
+<Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/JESURUM-OLGA-CV-06042022.pdf" TargetMode="External"/>
+<Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Jesurum-Olga-CV-09052024-464.pdf" TargetMode="External"/>
+<Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Leda_Barbara_Kenny.pdf" TargetMode="External"/>
+<Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LA-MARRA-ANNA-MARIA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LANCIA-Gerardo-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LANCIA_GERARDO.pdf" TargetMode="External"/>
+<Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LANCIA_CINZIA_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LANCIA-AMADIO-CV-18032025.pdf" TargetMode="External"/>
+<Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-LANCIOTTI-IRENE.pdf" TargetMode="External"/>
+<Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LANDI_Stefano.pdf" TargetMode="External"/>
+<Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LANDI_dich_altre_cariche_incarichi_2015.pdf" TargetMode="External"/>
+<Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LANDI_dich_assenza_conflitto_interessi_2015.pdf" TargetMode="External"/>
+<Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LANDI_ATTESTAZIONE_DIRETTORE.pdf" TargetMode="External"/>
+<Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Lanzetta-Letizia-CV-29022024.pdf" TargetMode="External"/>
+<Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LANZETTA-LETIZIA-CV-agg..pdf" TargetMode="External"/>
+<Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LANZETTA-LETIZIA-CV-06022020-agg..pdf" TargetMode="External"/>
+<Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LAROSA_GIUSEPPE_SALVATORE.pdf" TargetMode="External"/>
+<Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LATINI-LAURA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LATTANZI-GIOVANNI-CARLO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LEONARDI-GIOVANNI-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LEONARDI-GIOVANNI-Dich-svolgimento-incarichi-05052025.pdf" TargetMode="External"/>
+<Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LEONARDI-GIOVANNI-Dich-insuss-situazioni-conflitto-interesse-05052025.pdf" TargetMode="External"/>
+<Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LEONARDI-GIOVANNI-Attestazione-Direttore-Verifica-conflitto-di-interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LEONCINI-RAFFAELLA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LIALI_STEFANO_2017.pdf" TargetMode="External"/>
+<Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LISONI_ANTONIO.pdf" TargetMode="External"/>
+<Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISONI_ANTONIO_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISONI_ANTONIO_dich_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISONI_ANTONIO_attestazione_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-LO-FOCO-MICHELE-2022.pdf" TargetMode="External"/>
+<Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LO_FOCO_MICHELE.pdf" TargetMode="External"/>
+<Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LO-GATTO-SERGIO-CV-2024.pdf" TargetMode="External"/>
+<Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Lo-Gatto-Sergio-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LO-GATTO-SERGIO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LO-GATTO-SERGIO-Scheda-Anagrafe-Prestazioni-ConsulentI-collaboratori.pdf" TargetMode="External"/>
+<Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LO_PRESTI_GIANLUCA.pdf" TargetMode="External"/>
+<Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LORENZI-GABRIELE-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LORENZI-MICHELE-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LORUSSO_ENRICO.pdf" TargetMode="External"/>
+<Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._svolg._incarichi_enti_dir_priv_LORUSSO.pdf" TargetMode="External"/>
+<Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._no_conflitti_interesse_LORUSSO.pdf" TargetMode="External"/>
+<Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ATTESTAZIONE_LORUSSO.pdf" TargetMode="External"/>
+<Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LOZZI-MAURIZIO-CV-agg..pdf" TargetMode="External"/>
+<Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LOZZI-MAURIZIO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/maurizio_lucci.pdf" TargetMode="External"/>
+<Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LUPO_MORGANA_01072017.pdf" TargetMode="External"/>
+<Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MAESTRI-JGOR-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAINETTI_PAOLA_CV_20042021.pdf" TargetMode="External"/>
+<Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MAINETTI_PAOLA.pdf" TargetMode="External"/>
+<Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAINETTI_PAOLA_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAINETTI_PAOLA_dich_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAINETTI_PAOLA_attestazione_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MAINETTI-Paola-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Maisto_Gelsomina.pdf" TargetMode="External"/>
+<Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti//binary/rl_amministrazione_trasparente/tbl_consulenti_esterni/CV_Manfredi_Selvaggi.pdf" TargetMode="External"/>
+<Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANFREDI_SELVAGGI_CA_Dich_svolg_incarichi_cariche_27072016.pdf" TargetMode="External"/>
+<Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANFREDI_SELVAGGI_CA_Dich_assenz_conflitto_interessi_27072016.pdf" TargetMode="External"/>
+<Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANFREDI_SELVAGGI_CA_Attestaz_assenz_conflitto_interessi_23092016.pdf" TargetMode="External"/>
+<Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MARCHETTI_MARIA_RITA.pdf" TargetMode="External"/>
+<Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MARCHETTI_MARIA_RITA.pdf" TargetMode="External"/>
+<Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MARFISI-ALESSANDRO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MARIANO_CARMELA.pdf" TargetMode="External"/>
+<Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._svolg._incarichi_enti_dir_priv_MARIANO.pdf" TargetMode="External"/>
+<Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._no_conflitti_interesse_MARIANO.pdf" TargetMode="External"/>
+<Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ATTESTAZIONE_MARIANO.pdf" TargetMode="External"/>
+<Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Marrazzo-Angelomaria-CV-12052025.pdf" TargetMode="External"/>
+<Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MARTA_LUCA_06022019.pdf" TargetMode="External"/>
+<Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MARTOCCIA-ROSA-MARIA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MARTOCCIA-ROSA-MARIA-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MARTOCCIA-ROSA-MARIA-CV_2.pdf" TargetMode="External"/>
+<Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MARTOCCIA-ROSA-MARIA-CV_1.pdf" TargetMode="External"/>
+<Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-MARTORELLI-ANGELO.pdf" TargetMode="External"/>
+<Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Martorelli-Angelo-dich-altri-incarichi-12022019.pdf" TargetMode="External"/>
+<Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Martorelli-Angelo-Dich-conflitto-interessi-15042021.pdf" TargetMode="External"/>
+<Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MARTORELLI-ANGELO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MARZANO_MASSIMO_20022018.pdf" TargetMode="External"/>
+<Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MASSARO_ANTONIO_2017.pdf" TargetMode="External"/>
+<Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Lancellotti_Filippo_Massimo.pdf" TargetMode="External"/>
 <Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MASTROCOLA-CLAUDIA-CV_0.pdf" TargetMode="External"/>
 <Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MASTROCOLA-CLAUDIA-CV_2.pdf" TargetMode="External"/>
 <Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MASTROCOLA-CLAUDIA-Dich_svolg-incarichi-2025.pdf" TargetMode="External"/>
 <Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MASTROCOLA-CLAUDIA-Dich-insuss-situazioni-conflitto-interesse-23042025.pdf" TargetMode="External"/>
 <Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MASTROCOLA-CLAUDIA-Attestazione-Direttore-Verifica-conflitto-interessi.pdf" TargetMode="External"/>
-<Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MATASSINO_DONATO.pdf" TargetMode="External"/>
-[...96 lines deleted...]
-<Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PAGNANI_GIUSEPPE_2017.pdf" TargetMode="External"/>
+<Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MASTROCOLA-CLAUDIA-CV_1.pdf" TargetMode="External"/>
+<Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MASTROCOLA-CLAUDIA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MATASSINO_DONATO.pdf" TargetMode="External"/>
+<Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MATTEUCCI-PAOLO-CV-agg...pdf" TargetMode="External"/>
+<Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Mazza_Roberto.pdf" TargetMode="External"/>
+<Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAZZA_dich_altre_cariche_incarichi_2015.pdf" TargetMode="External"/>
+<Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAZZA_dich_assenza_conflitto_interessi_2015.pdf" TargetMode="External"/>
+<Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAZZA_ATTESTAZIONE_DIRETTORE.pdf" TargetMode="External"/>
+<Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_mazzarella_22032019.pdf" TargetMode="External"/>
+<Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich_incarichi_Mazzarella_04_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_insuss_conflitto_interessi_aprile_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_mazzarella_04_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_mazzarella_22032019.pdf" TargetMode="External"/>
+<Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich_incarichi_Mazzarella_06_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_insuss_conflitto_interessi_giugno_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_Mazzarella_06_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MEALE-RAFFAELE-CV-22092021.pdf" TargetMode="External"/>
+<Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MELFA_PAOLO_2017.pdf" TargetMode="External"/>
+<Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MENNA-PAOLO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MERLINO_RAFFAELLA_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-MERLINO-RAFFAELLA.pdf" TargetMode="External"/>
+<Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MICOZZI-MARIANNA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-MIDDEI-SANDRO.pdf" TargetMode="External"/>
+<Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MIDDEI-SANDRO-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MIDDEI-SANDRO-Dich-assenza-incomp.pdf" TargetMode="External"/>
+<Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MIDDEI_SANDRO.pdf" TargetMode="External"/>
+<Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MIDDEI_SANDRO_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MIDDEI_SANDRO_dich_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MIDDEI_SANDRO_attestazione_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Milano_Valentina.pdf" TargetMode="External"/>
+<Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MILANO_VALENTINA_dich_altre_cariche_incarichi_2015.pdf" TargetMode="External"/>
+<Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MILANO_VALENTINA_dich_assenza_conflitto_interessi_2015.pdf" TargetMode="External"/>
+<Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MILANO_VALENTINA_Attestazione_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MILI-FABRIZIO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MIRAMONTI-STEFANO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Miscetti_Stefania_Maria_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MIZZONI-GIOVANNI-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MIZZONI-PIERGIORGIO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Mocavini_Giorgio_28022017.pdf" TargetMode="External"/>
+<Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/cv_de_mohac.pdf" TargetMode="External"/>
+<Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich._P.A._de_mohac_Parte2.pdf" TargetMode="External"/>
+<Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich._CONFLITTO_de_mohac_Parte1.pdf" TargetMode="External"/>
+<Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/direttore_de_mohac.pdf" TargetMode="External"/>
+<Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MODIGLIANI_DANIEL.pdf" TargetMode="External"/>
+<Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._svolg._incarichi_enti_dir_priv_MODIGLIANI.pdf" TargetMode="External"/>
+<Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._no_conflitti_interesse_MODIGLIANI.pdf" TargetMode="External"/>
+<Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ATTESTAZIONE_MODIGLIANI.pdf" TargetMode="External"/>
+<Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MONDERA-Acheropita-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MONDERA-Acheropita-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MONDERA-Acheropita-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MONDERA-Acheropita-Attestaz-Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MONDERA-Acheropita-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MONGILLO_17012019.pdf" TargetMode="External"/>
+<Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MONTAGNINI_DANIELE.pdf" TargetMode="External"/>
+<Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MONTALDO_GIULIANO_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MONTEBELLO-MARCO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MONTELEONE-Giluia-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MONTI_GIOVANNA.pdf" TargetMode="External"/>
+<Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MORGIA_VALERIO.pdf" TargetMode="External"/>
+<Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MORGIA_VALERIO_Dich_incarichi_cariche_02122014.pdf" TargetMode="External"/>
+<Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MORGIA_VALERIO_Dich_assenza_conflitto_interessi_02122014.pdf" TargetMode="External"/>
+<Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MORGIA_VALERIO_Attestaz_assenza_conflitto_interessi_25022016.pdf" TargetMode="External"/>
+<Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-MORICONI-GIOVANNI.pdf" TargetMode="External"/>
+<Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Moriconi-Giovanni-Dich-altri-incarichi-14042021.pdf" TargetMode="External"/>
+<Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Moriconi-Giovanni-Dich-ass-conflitto-interessi-15042021.pdf" TargetMode="External"/>
+<Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MORICONI-MICHELA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MOSTACCI_FRANCO_14062016.pdf" TargetMode="External"/>
+<Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MUGANU_MASSIMO.pdf" TargetMode="External"/>
+<Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MULEO-ROSARIO-CV-24042025.pdf" TargetMode="External"/>
+<Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MULEO-ROSARIO-Dich-svolg-incarichi-24042025.pdf" TargetMode="External"/>
+<Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MULEO-ROSARIO-Dich-insuss-situazioni-conflitto-interesse-24042025.pdf" TargetMode="External"/>
+<Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MULEO-ROSARIO-Attestazione-Direttore-Verifica-conflitto-interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MULEO-ROSARIO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Muzi__Laura_05032017.pdf" TargetMode="External"/>
+<Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_NAPOLITANO_FRANCESCO.pdf" TargetMode="External"/>
+<Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO_FRANCESCO_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO_FRANCESCO_dich_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO_FRANCESCO_attestazione_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Napolitano_Andrea_Maria_30042018.pdf" TargetMode="External"/>
+<Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_NAPOLITANO_ANDREA_MARIA.pdf" TargetMode="External"/>
+<Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_NAPOLITANO_FRANCESCO.pdf" TargetMode="External"/>
+<Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO_FRANCESCO_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO_FRANCESCO_dich_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO_FRANCESCO_attestazione_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_NARDINI_GIULIO.pdf" TargetMode="External"/>
+<Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NARDINI_GIULIO_Dich_incarichi_cariche_02122014.pdf" TargetMode="External"/>
+<Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NARDINI_GIULIO_Dich_assenza_conflitto_interessi_02122014.pdf" TargetMode="External"/>
+<Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NARDINI_GIULIO_Attestaz_assenza_conflitto_interessi_25022016.pdf" TargetMode="External"/>
+<Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_NISI_SERGIO_15202017.pdf" TargetMode="External"/>
+<Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/NOTARI-Patrizia-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/NOVELLI-LINA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Nunziata_Vincenzo_25112016.pdf" TargetMode="External"/>
+<Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NUNZIATA_Dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NUNZIATA_Dich_assenza_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NUNZIATA_Attestaz_assenza_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Nunziata_Massimo_02042017.pdf" TargetMode="External"/>
+<Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_OLLEIA_Luca_14012019.pdf" TargetMode="External"/>
+<Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ORLANDI-CRISTIANO-CV.pdf" TargetMode="External"/>
 <Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PAGNANI_GIUSEPPE.pdf" TargetMode="External"/>
-<Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PAGNOTTA__MARIO_AUGUSTO.pdf" TargetMode="External"/>
-[...13 lines deleted...]
-<Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PAPARELLA-FRANCO-CV_1.pdf" TargetMode="External"/>
+<Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PAGNANI_GIUSEPPE.pdf" TargetMode="External"/>
+<Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PAGNANI_GIUSEPPE_2017.pdf" TargetMode="External"/>
+<Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PAGNOTTA__MARIO_AUGUSTO.pdf" TargetMode="External"/>
+<Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PALLA-FEDERICO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PALLADINO_ALESSIA.pdf" TargetMode="External"/>
+<Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PALMIERI_MARIO_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PANUNZI_GIAN_MATTEO.pdf" TargetMode="External"/>
+<Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PANUNZI_GIANMATEO_Dich_altre_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PANUNZI_GIANMATTEO_Dich_assenza_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PANUNZI_GIANMATEO_Attestazione_insussistenza_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/cv_panzironi.pdf" TargetMode="External"/>
+<Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich.P.A._panzironi.pdf" TargetMode="External"/>
+<Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich.CONFLITTO_panzironi.pdf" TargetMode="External"/>
+<Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/direttore_panzironi.pdf" TargetMode="External"/>
+<Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PAOLINI-Valerio-CV.pdf" TargetMode="External"/>
 <Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PAPARELLA-FRANCO-CV.pdf" TargetMode="External"/>
-<Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PAPI_ALESSIA.pdf" TargetMode="External"/>
-[...140 lines deleted...]
-<Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Sabatini-Desiree-CV-08052024.pdf" TargetMode="External"/>
+<Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PAPARELLA-FRANCO-CV_1.pdf" TargetMode="External"/>
+<Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PAPARELLA-FRANCO-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PAPI_ALESSIA.pdf" TargetMode="External"/>
+<Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPI_ALESSIA_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPI_ALESSIA_dich_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPI_ALESSIA_attestazione_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PAPLOMATAS-ALESSIA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Pardini-Francesca-CV-29022024.pdf" TargetMode="External"/>
+<Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARIGI_STEFANIA_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PARIS-PIERGIUSEPPE-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PASQUAL_ELEONORA.pdf" TargetMode="External"/>
+<Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PASQUAL_ELEONORA_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PASQUAL_ELEONORA_dich_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PASQUAL_ELEONORA_attestazione_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PASQUINI_BARBARA.pdf" TargetMode="External"/>
+<Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Passuello_Graziella.pdf" TargetMode="External"/>
+<Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PASTORE-ENRICA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Patti-Federica-CV-29022024.pdf" TargetMode="External"/>
+<Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PAVIA_RENATO.pdf" TargetMode="External"/>
+<Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PEDRONI_SANDRA.pdf" TargetMode="External"/>
+<Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PEDRONI_SANDRA_22122017.pdf" TargetMode="External"/>
+<Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PELLEGRINO_LAURA_MARIA.pdf" TargetMode="External"/>
+<Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PELLEGRINO_LAURA_MARIA_Dich_svolg_incarichi_cariche_.pdf" TargetMode="External"/>
+<Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PELLEGRINO_LAURA_MARIA_Dich_assenza_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PELLEGRINO_LAURA_MARIA_Attestaz_assenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PEPPONI_FRANCESCO.pdf" TargetMode="External"/>
+<Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PERFETTI_ANGELO_2017.pdf" TargetMode="External"/>
+<Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PERGAMO_PIERCARMINE_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-PERGAMO-PIER-CARMINE.pdf" TargetMode="External"/>
+<Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PESCIARELLI_LUCA.pdf" TargetMode="External"/>
+<Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PETRUCCI-BRUNO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PICCINETTI_MAURIZIO_2017.pdf" TargetMode="External"/>
+<Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PICCIONE-DONATELLA.-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PIERANGELI_ROSSELLA.pdf" TargetMode="External"/>
+<Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Pierangeli-Rossella-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PIERATTINI-CAMILLA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Miscetti_Stefania_Maria_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PIETROSANTE-MARCO-CV-agg..pdf" TargetMode="External"/>
+<Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Pietrosante-Marco-09052024.pdf" TargetMode="External"/>
+<Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PIGLIACELLI_MARCELLO_2017.pdf" TargetMode="External"/>
+<Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PIOLI_RICCARDO.pdf" TargetMode="External"/>
+<Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PIOLI_RICCARDO_Dich_svolg_incarichi_cariche_.pdf" TargetMode="External"/>
+<Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PIOLI_RICCARDO_Dich_assenza_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PIOLI_RICCARDO_Attestaz_assenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Pirozzi-Chiara-CV-29022024.pdf" TargetMode="External"/>
+<Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Pizzi-Arianna-CV-29022024.pdf" TargetMode="External"/>
+<Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PIZZI-ARIANNA-CV-agg..pdf" TargetMode="External"/>
+<Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PIZZI-ARIANNA-CV-23072021-agg..pdf" TargetMode="External"/>
+<Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PIZZUTO-MAURIZIO-CV-29022024.pdf" TargetMode="External"/>
+<Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Porcelli_22032019.pdf" TargetMode="External"/>
+<Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich_incarichi_Porcelli_03_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_insuss_conflitto_interessi_marzo_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_Porcelli_03_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PORCELLI_RITA_1.pdf" TargetMode="External"/>
+<Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PORCELLI_RITA_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PORCELLI_RITA_dich_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PORCELLI_RITA_attestazione_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Porcelli_22032019.pdf" TargetMode="External"/>
+<Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich_incarichi_Porcelli_10_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_insuss_conflitto_interessi_ottobre_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_Porcelli_10_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Porcelli_22032019.pdf" TargetMode="External"/>
+<Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich_incarichi_Porcelli_06_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_insuss_conflitto_interessi_giugno_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_Porcelli_06_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Porcelli_22032019.pdf" TargetMode="External"/>
+<Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich_incarichi_Porcelli_04_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_insuss_conflitto_interessi_aprile_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_Porcelli_04_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PRESICCE-GIORGIO-ANTONIO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Prestininzi_Alberto.pdf" TargetMode="External"/>
+<Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Prestininzi_Alberto_Dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Prestininzi_Alberto_Dich_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Prestininzi_Alberto_Attestazione_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PUGLIESE_LOREDANA_2017.pdf" TargetMode="External"/>
+<Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti//binary/rl_amministrazione_trasparente/tbl_consulenti_esterni/CV_Paola_Pulliatti.pdf" TargetMode="External"/>
+<Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PULIATTI_Dich_cariche_incarichi_25052016.pdf" TargetMode="External"/>
+<Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PULIATTI_Dich_ass_conflitto_interessi_25052016.pdf" TargetMode="External"/>
+<Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PULIATTI_Attestaz_ass_conflitto_interessi_23092016.pdf" TargetMode="External"/>
+<Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/QUATTROCIOCCHE-SILVIA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/QUATTROCIOCCHE-SILVIA-CV_0.pdf" TargetMode="External"/>
+<Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Quiligotti_MariaCristina_25112016.pdf" TargetMode="External"/>
+<Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/QUILIGOTTI_Dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/QUILIGOTTI_Dich_assenza_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/QUILIGOTTI_Attestaz_assenza_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_RAGUSO_COSTANZA.pdf" TargetMode="External"/>
+<Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_RAPACCIONI_GIORDANO_2017.pdf" TargetMode="External"/>
+<Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/RAPONI-ANGELO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/RASPA-DANIELA-CV-agg..pdf" TargetMode="External"/>
+<Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Raspa-Daniela-CV-29022024.pdf" TargetMode="External"/>
+<Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/RAVAGNOLI-PAOLA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/RAVAIOLI-PATRIZIA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/REA_LOREDANA_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-RESTANTE-CRISTIAN.pdf" TargetMode="External"/>
+<Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/RESTANTE-CRISTIAN-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/RESTANTE-CRISTIAN-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/RESTANTE-CRISTIAN-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Riccardi-Stefano-CV-29022024.pdf" TargetMode="External"/>
+<Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_RICCOBELLI_SILVIO.pdf" TargetMode="External"/>
+<Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RICCOBELLI_SILVIO_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RICCOBELLI_SILVIO_dich_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RICCOBELLI_SILVIO_attestazione_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_RIDOLFI_ALESSANDRO.pdf" TargetMode="External"/>
+<Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RIDOLFI_ALESSANDRO_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RIDOLFI_ALESSANDRO_dich_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RIDOLFI_ALESSANDRO_attestazione_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_RILLO_LUIGINA.pdf" TargetMode="External"/>
+<Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_RINALDINI_MAURIZIO.pdf" TargetMode="External"/>
+<Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RINALDINI_MAURIZIO_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RINALDINI_MAURIZIO_dich_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RINALDINI_MAURIZIO_attestazione_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/RISSO-PAOLO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_RONDINELLI_MIRELLA.pdf" TargetMode="External"/>
+<Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ROSSI-ROBERTO-FABRIZIO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ROSSI-Livia-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ROSSI-Livia-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ROSSI-Livia-Dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ROSSI-Livia-Attestaz-Avv-Coord.pdf" TargetMode="External"/>
+<Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ROSSI-Livia-Dich-sostitutiva.pdf" TargetMode="External"/>
+<Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ROZZO_GIUSEPPA.pdf" TargetMode="External"/>
+<Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROZZO_GIUSEPPA_dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROZZO_GIUSEPPA_dich_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROZZO_GIUSEPPA_attestazione_Direttore.pdf" TargetMode="External"/>
+<Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUFFINO_MARCO_CV_20042021.pdf" TargetMode="External"/>
+<Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Ruffino_22032019.pdf" TargetMode="External"/>
+<Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich_incarichi_Ruffino_10_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_insuss_conflitto_interessi_ottobre_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_Ruffino_10_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_RUSSO_SILVESTRO_MARIA.pdf" TargetMode="External"/>
+<Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUSSO_SILVESTRO_MARIA_Dich_svolgim_incarichi_25052016.pdf" TargetMode="External"/>
+<Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUSSO_SILVESTRO_MARIA_Dich_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUSSO_SILVESTRO_MARIA_Attestazione_assenza_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_RUSSO_ANTONIO_MARINO_14062016.pdf" TargetMode="External"/>
+<Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUSSO_dich_altre_cariche_incarichi_2015.pdf" TargetMode="External"/>
+<Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUSSO_dich_assenza_conflitto_interessi_2015.pdf" TargetMode="External"/>
+<Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUSSO_ATTESTAZIONE_DIRETTORE.pdf" TargetMode="External"/>
+<Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SABATINI-DESIREE'-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SABATINI-DESIREE'-CV-agg..pdf" TargetMode="External"/>
+<Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Sabatini-Desir&#233;e-CV-20102022.pdf" TargetMode="External"/>
+<Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Sabatini-Desiree-CV-08052024.pdf" TargetMode="External"/>
+<Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sabatini_desiree_CV_02022021.pdf" TargetMode="External"/>
+<Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SABATINI-DESIREE-CV-22092021-agg..pdf" TargetMode="External"/>
 <Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Sabatini-Desiree-CV-02042024.pdf" TargetMode="External"/>
-<Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sabatini_desiree_CV_02022021.pdf" TargetMode="External"/>
-[...91 lines deleted...]
-<Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ZONCHEDDU-LUCA-CV.pdf" TargetMode="External"/></Relationships>
+<Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SABATINI-DESIREE'-CV-2025.pdf" TargetMode="External"/>
+<Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SABATINI-DESIREE'-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SABATINI_DESIREE.pdf" TargetMode="External"/>
+<Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-Desir&#232;e-Sabatini.pdf" TargetMode="External"/>
+<Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SABATTI_MAURIZIO.pdf" TargetMode="External"/>
+<Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SALETNICH-GASTONE-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Santoro_Laura.pdf" TargetMode="External"/>
+<Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SARDO-ROBERTO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Sasso-D-Elia-Alberto-CV-12052025.pdf" TargetMode="External"/>
+<Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Scoccianti_M_Maddalena.pdf" TargetMode="External"/>
+<Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scoccianti_M_Maddalena_Dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scoccianti_M_Maddalena_Dich_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scoccianti_M_Maddalena_Attestazione_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-SEBASTIANI-VITTORIO.pdf" TargetMode="External"/>
+<Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SEBASTIANI-FAUSTO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SEBASTIANI-FAUSTO-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SEGUITI-ALESSANDRO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SELLE-MARCO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/cv_silvestri_romano.pdf" TargetMode="External"/>
+<Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SILVESTRI_ALDO.pdf" TargetMode="External"/>
+<Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SILVESTRI_ALDO.pdf" TargetMode="External"/>
+<Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SIMEONE_IVAN.pdf" TargetMode="External"/>
+<Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMEONE_IVAN_Dich_svolg_incarichi_cariche_.pdf" TargetMode="External"/>
+<Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMEONE_IVAN_Dich_assenza_conflitto_interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMEONE_IVAN_Attestaz_assenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SIMONETTI-MANUELA-CV-agg..pdf" TargetMode="External"/>
+<Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SIRIZZOTTI-SONIA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SOLEA-ALEXANDRA-CV-agg..pdf" TargetMode="External"/>
+<Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SOLEA-ALEXANDRA-CV-2024.pdf" TargetMode="External"/>
+<Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Spalletta-Alessandro-CV-09052024.pdf" TargetMode="External"/>
+<Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SPALLETTA-ALESSANDRO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Spallino_Rosalia.pdf" TargetMode="External"/>
+<Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Spallino_Rosalia_Dich_cariche_incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Spallino_Rosalia_Dich_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Spallino_Rosalia_Attestazione_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Sposato_22032019.pdf" TargetMode="External"/>
+<Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich_incarichi_Sposato_03_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_insuss_conflitto_interessi_marzo_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_Sposato_03_2018.pdf" TargetMode="External"/>
+<Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Squarcia-Luisa-CV-10052024.pdf" TargetMode="External"/>
+<Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-STAMENGA-GABRIELE.pdf" TargetMode="External"/>
+<Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/STAMEGNA-GABRIELE-dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/STAMEGNA-GABRIELE-dich-conflitto-interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_STORTO_GIANCARLO.pdf" TargetMode="External"/>
+<Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._svolg._incarichi_enti_dir_priv_STORTO.pdf" TargetMode="External"/>
+<Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._no_conflitti_interesse_STORTO.pdf" TargetMode="External"/>
+<Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/STORTO_ATTESTAZIONE.pdf" TargetMode="External"/>
+<Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TAMBURRINO_ALDO.pdf" TargetMode="External"/>
+<Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TAMBURRINO_ALDO_dich_altre_cariche_incarichi_2015.pdf" TargetMode="External"/>
+<Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TAMBURRINO_ALDO_Dich_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TAMBURRINO_ALDO_Attestaz_insussistenza_conflitto_interesse.pdf" TargetMode="External"/>
+<Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TAMBURRO-TOMMASO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TEDESCHINI-DAVIDE-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TEDESCO-ANTONIO-PIO-CV-2021-agg..pdf" TargetMode="External"/>
+<Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TERRINONI_DANIELA.pdf" TargetMode="External"/>
+<Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TERRINONI_DANIELA_27112017.pdf" TargetMode="External"/>
+<Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TESSE-DANIELE-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Teti_Giovanni.pdf" TargetMode="External"/>
+<Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TETI_dich_altre_cariche_incarichi_2015.pdf" TargetMode="External"/>
+<Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TETI_dich_assenza_conflitto_interessi_2015.pdf" TargetMode="External"/>
+<Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TETI_ATTESTAZIONE_DIRETTORE.pdf" TargetMode="External"/>
+<Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TODARO-BENEDETTO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TOGNETTI-ALBERTO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Tola_Vittoria.pdf" TargetMode="External"/>
+<Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TORELLA-SILVANA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TORRICELLI_RENZO.pdf" TargetMode="External"/>
+<Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TORTORICI_MARIO.pdf" TargetMode="External"/>
+<Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Andrea_Trabattoni.pdf" TargetMode="External"/>
+<Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_tranquilli_s.pdf" TargetMode="External"/>
+<Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TRANQUILLI_STEFANO_Dich_incarichi_cariche_02122014.pdf" TargetMode="External"/>
+<Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TRANQUILLI_STEFANO_Dich_assenza_conflitto_interessi_02122014.pdf" TargetMode="External"/>
+<Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TRANQUILLI_STEFANO_Attestaz_assenza_conflitto_interessi_25022015.pdf" TargetMode="External"/>
+<Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TRENTA_ROMINA.pdf" TargetMode="External"/>
+<Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Trigari_Alessandra.pdf" TargetMode="External"/>
+<Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TRIGARI_dich_altre_cariche_incarichi_2015.pdf" TargetMode="External"/>
+<Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TRIGARI_dich_assenza_conflitto_interessi_2015.pdf" TargetMode="External"/>
+<Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TRIGARI_ATTESTAZIONE_DIRETTORE.pdf" TargetMode="External"/>
+<Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TRULLI_MASSIMILIANO.pdf" TargetMode="External"/>
+<Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TUFARELLI-FRANCESCO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TUFARELLI-FRANCESCO-Dich-cariche-incarichi_0.pdf" TargetMode="External"/>
+<Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TUFARELLI-FRANCESCO-Dich-cariche-incarichi.pdf" TargetMode="External"/>
+<Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TUFARELLI-FRANCESCO-Attestaz-Direttore-conflitto-interessi.pdf" TargetMode="External"/>
+<Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/VALENTINI-ALESSANDRA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VALIANI_ARMANDO_CV.pdf" TargetMode="External"/>
+<Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-VALIANI-ARMANDO.pdf" TargetMode="External"/>
+<Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/VAN-KAMPEN-IEFKE-JOHANNA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/VELTRI-MARIA-ANNUNZIATA-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_VENZAGA_CARLO_ALBERTO.pdf" TargetMode="External"/>
+<Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Voglino-Alessandro-Massimo-Maria-CV-2024.pdf" TargetMode="External"/>
+<Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/VOGLINO-ALESSANDRO-MASSIMO-CV-2024.pdf" TargetMode="External"/>
+<Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/VOGLINO-ALESSANDRO-MASSIMO-CV.pdf" TargetMode="External"/>
+<Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ZAGARRIO-VITO-CV-22092021.pdf" TargetMode="External"/>
+<Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ZALABRA_MAURO.pdf" TargetMode="External"/>
+<Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ZINGALE_Antonino.pdf" TargetMode="External"/>
+<Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZINGALE_ATTESTAZIONE_DIRETTORE.pdf" TargetMode="External"/>
+<Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ZONCHEDDU-LUCA-CV.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T527"/>
+  <dimension ref="A1:T530"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="25" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="60" customWidth="1"/>
     <col min="6" max="6" width="60" customWidth="1"/>
     <col min="7" max="7" width="16" customWidth="1"/>
     <col min="8" max="8" width="60" customWidth="1"/>
     <col min="9" max="9" width="17" customWidth="1"/>
     <col min="10" max="10" width="60" customWidth="1"/>
     <col min="11" max="11" width="60" customWidth="1"/>
     <col min="12" max="12" width="60" customWidth="1"/>
     <col min="13" max="13" width="60" customWidth="1"/>
     <col min="14" max="14" width="60" customWidth="1"/>
     <col min="15" max="15" width="14" customWidth="1"/>
     <col min="16" max="16" width="60" customWidth="1"/>
     <col min="17" max="17" width="60" customWidth="1"/>
     <col min="18" max="18" width="60" customWidth="1"/>
     <col min="19" max="19" width="60" customWidth="1"/>
     <col min="20" max="20" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
@@ -6803,250 +6842,250 @@
       </c>
       <c r="F2" t="s">
         <v>19</v>
       </c>
       <c r="G2" s="2">
         <v>42877</v>
       </c>
       <c r="I2" s="2">
         <v>44042</v>
       </c>
       <c r="K2" t="s">
         <v>20</v>
       </c>
       <c r="L2" t="s">
         <v>21</v>
       </c>
       <c r="O2" s="2">
         <v>43669</v>
       </c>
       <c r="P2" t="s" s="3">
         <v>22</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
-        <v>500</v>
+        <v>599</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3" t="s">
         <v>24</v>
       </c>
       <c r="D3" t="s">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>26</v>
       </c>
       <c r="F3" t="s">
         <v>27</v>
       </c>
       <c r="G3" s="2">
-        <v>44400</v>
+        <v>45125</v>
       </c>
       <c r="I3" s="2">
-        <v>44712</v>
+        <v>45443</v>
       </c>
       <c r="K3" t="s">
         <v>28</v>
       </c>
       <c r="L3" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="2">
-        <v>44554</v>
+        <v>45219</v>
       </c>
       <c r="P3" t="s" s="3">
         <v>30</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>599</v>
+        <v>500</v>
       </c>
       <c r="B4" t="s">
         <v>23</v>
       </c>
       <c r="C4" t="s">
         <v>24</v>
       </c>
       <c r="D4" t="s">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="2">
-        <v>45125</v>
+        <v>44400</v>
       </c>
       <c r="I4" s="2">
-        <v>45443</v>
+        <v>44712</v>
       </c>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="2">
-        <v>45219</v>
+        <v>44554</v>
       </c>
       <c r="P4" t="s" s="3">
         <v>36</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>536</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="G5" s="2">
         <v>44706</v>
       </c>
       <c r="I5" s="2">
         <v>45077</v>
       </c>
       <c r="K5" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="L5" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="2">
         <v>45352</v>
       </c>
       <c r="P5" t="s" s="3">
         <v>40</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>635</v>
+        <v>621</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" t="s">
         <v>42</v>
       </c>
       <c r="D6" t="s">
         <v>43</v>
       </c>
-      <c r="E6" t="s">
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Art.18 della legge regionale del 14 settembre 1996, n. 21 e successive modificazioni ed integrazioni "Disciplina della professione di maestro di sci e ordinamento delle scuole di sci". Nomina della commissione d'esame per l'abilitazione all'esercizio della professione di maestro di sci alpino, nordico e snowboard.</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Per sessione d’esame, riconoscimento spese definite nella Convenzione, approvata con Determinazione G15637 del 04/12/2018, ad esclusivo carico del Collegio Regionale dei Maestri di sci del Lazio- C.F. 96331660587 e s.m. del G14943 del 9/12/2020.</t>
+        </is>
+      </c>
+      <c r="G6" s="2">
+        <v>44305</v>
+      </c>
+      <c r="I6" s="2">
+        <v>45035</v>
+      </c>
+      <c r="K6" t="s">
         <v>44</v>
       </c>
-      <c r="F6" t="s">
-[...8 lines deleted...]
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>45</v>
       </c>
-      <c r="L6" t="s">
+      <c r="O6" s="2">
+        <v>45443</v>
+      </c>
+      <c r="P6" t="s" s="3">
         <v>46</v>
       </c>
-      <c r="O6" s="2">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="Q6" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ALBORGHETTI-GIUSEPPE-Dich-cariche-incarichi.pdf</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ALBORGHETTI-GIUSEPPE-Dich-conflitto-interesse.pdf</t>
+        </is>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>621</v>
+        <v>635</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
         <v>48</v>
       </c>
-      <c r="E7" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="F7" t="s">
+        <v>33</v>
       </c>
       <c r="G7" s="2">
-        <v>44305</v>
+        <v>45341</v>
       </c>
       <c r="I7" s="2">
-        <v>45035</v>
+        <v>46072</v>
       </c>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="2">
-        <v>45443</v>
+        <v>45505</v>
       </c>
       <c r="P7" t="s" s="3">
         <v>51</v>
-      </c>
-[...8 lines deleted...]
-        </is>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>716</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" t="s">
         <v>53</v>
       </c>
       <c r="D8" t="s">
         <v>54</v>
       </c>
       <c r="E8" t="s">
         <v>55</v>
       </c>
       <c r="F8" t="s">
         <v>56</v>
       </c>
       <c r="G8" s="2">
         <v>45785</v>
       </c>
       <c r="I8" s="2">
@@ -7083,159 +7122,159 @@
       </c>
       <c r="F9" t="s">
         <v>64</v>
       </c>
       <c r="G9" s="2">
         <v>44152</v>
       </c>
       <c r="I9" s="2">
         <v>45613</v>
       </c>
       <c r="K9" t="s">
         <v>65</v>
       </c>
       <c r="L9" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="2">
         <v>44705</v>
       </c>
       <c r="P9" t="s" s="3">
         <v>67</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>354</v>
+        <v>528</v>
       </c>
       <c r="B10" t="s">
         <v>68</v>
       </c>
       <c r="C10" t="s">
         <v>69</v>
       </c>
       <c r="D10" t="s">
         <v>70</v>
       </c>
       <c r="E10" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="F10" t="s">
         <v>64</v>
       </c>
       <c r="G10" s="2">
-        <v>42905</v>
+        <v>44708</v>
       </c>
       <c r="I10" s="2">
-        <v>44366</v>
+        <v>46169</v>
       </c>
       <c r="K10" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="2">
+        <v>44720</v>
+      </c>
+      <c r="P10" t="s" s="3">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>528</v>
+        <v>338</v>
       </c>
       <c r="B11" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="C11" t="s">
         <v>69</v>
       </c>
       <c r="D11" t="s">
+        <v>74</v>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Legge Regionale 15/2014. Membro esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno al paragrafo 3:Festival e rassegne teatro, musica, danza par 4: Festival circensi e degli artisti di strada dell'allegato A del Reg Reg n. 20/2018</t>
+        </is>
+      </c>
+      <c r="F11" t="s">
         <v>75</v>
       </c>
-      <c r="E11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G11" s="2">
-        <v>44708</v>
+        <v>43538</v>
       </c>
       <c r="I11" s="2">
-        <v>46169</v>
+        <v>44634</v>
       </c>
       <c r="K11" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="L11" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O11" s="2">
-        <v>44720</v>
+        <v>45420</v>
       </c>
       <c r="P11" t="s" s="3">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="B12" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="C12" t="s">
         <v>69</v>
       </c>
       <c r="D12" t="s">
         <v>79</v>
       </c>
-      <c r="E12" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E12" t="s">
+        <v>80</v>
       </c>
       <c r="F12" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="G12" s="2">
-        <v>43538</v>
+        <v>42905</v>
       </c>
       <c r="I12" s="2">
-        <v>44634</v>
+        <v>44366</v>
       </c>
       <c r="K12" t="s">
         <v>81</v>
       </c>
       <c r="L12" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="2">
-        <v>45420</v>
+        <v>43868</v>
       </c>
       <c r="P12" t="s" s="3">
         <v>83</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>113</v>
       </c>
       <c r="B13" t="s">
         <v>84</v>
       </c>
       <c r="C13" t="s">
         <v>85</v>
       </c>
       <c r="D13" t="s">
         <v>86</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>In qualità di componente del Gruppo di Lavoro del "Progetto "O.S.O.: Orientamento e Sostegno Occupabilità" - Costituzione del Comitato Direttivo e del Gruppo di Lavoro" approvato con Decreto del Dipartimento  per le Libertà Civili e l'immigrazione Direzione Centrale per le Politiche dell'immigrazione e dell'Asilo 0524/0381 - Prot. n. 0004800 del 30/07/2014.</t>
         </is>
       </c>
       <c r="F13" t="s">
         <v>19</v>
@@ -7372,158 +7411,158 @@
       </c>
       <c r="O16" s="2">
         <v>42082</v>
       </c>
       <c r="P16" t="s" s="3">
         <v>104</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>535</v>
       </c>
       <c r="B17" t="s">
         <v>105</v>
       </c>
       <c r="C17" t="s">
         <v>106</v>
       </c>
       <c r="D17" t="s">
         <v>37</v>
       </c>
       <c r="E17" t="s">
         <v>38</v>
       </c>
       <c r="F17" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="G17" s="2">
         <v>44706</v>
       </c>
       <c r="I17" s="2">
         <v>45077</v>
       </c>
       <c r="K17" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="L17" t="s">
         <v>39</v>
       </c>
       <c r="O17" s="2">
         <v>45352</v>
       </c>
       <c r="P17" t="s" s="3">
         <v>107</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>609</v>
+        <v>512</v>
       </c>
       <c r="B18" t="s">
         <v>108</v>
       </c>
       <c r="C18" t="s">
         <v>109</v>
       </c>
       <c r="D18" t="s">
         <v>110</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Legge Regionale 29 dicembre 2014 n.15 e ss.mm. ii. &amp;nbsp;Nomina della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo – circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l’accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1, 5, 6, 7, 8 del Regolamento Regionale 5 agosto 2019, n. 16. &amp;nbsp;</t>
+          <t>Componente Supplente quale Esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo ? circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l?accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1, 5, 6, 7, 8 del Regolamento Regionale 5 agosto 2019, n. 16. Legge Regionale 29 dicembre 2014 n.15 e ss.mm.ii.&amp;nbsp;
+</t>
         </is>
       </c>
       <c r="F18" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G18" s="2">
-        <v>45117</v>
+        <v>44636</v>
       </c>
       <c r="I18" s="2">
-        <v>45260</v>
-[...1 lines deleted...]
-      <c r="K18" t="s">
+        <v>45001</v>
+      </c>
+      <c r="L18" t="s">
         <v>111</v>
       </c>
-      <c r="L18" t="s">
+      <c r="O18" s="2">
+        <v>44684</v>
+      </c>
+      <c r="P18" t="s" s="3">
         <v>112</v>
       </c>
-      <c r="O18" s="2">
-[...2 lines deleted...]
-      <c r="P18" t="s" s="3">
+      <c r="Q18" t="s" s="3">
         <v>113</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>512</v>
+        <v>609</v>
       </c>
       <c r="B19" t="s">
         <v>114</v>
       </c>
       <c r="C19" t="s">
         <v>109</v>
       </c>
       <c r="D19" t="s">
         <v>115</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Componente Supplente quale Esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo ? circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l?accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1, 5, 6, 7, 8 del Regolamento Regionale 5 agosto 2019, n. 16. Legge Regionale 29 dicembre 2014 n.15 e ss.mm.ii.&amp;nbsp;
-</t>
+          <t>Legge Regionale 29 dicembre 2014 n.15 e ss.mm. ii. &amp;nbsp;Nomina della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo – circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l’accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1, 5, 6, 7, 8 del Regolamento Regionale 5 agosto 2019, n. 16. &amp;nbsp;</t>
         </is>
       </c>
       <c r="F19" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G19" s="2">
-        <v>44636</v>
+        <v>45117</v>
       </c>
       <c r="I19" s="2">
-        <v>45001</v>
+        <v>45260</v>
+      </c>
+      <c r="K19" t="s">
+        <v>116</v>
       </c>
       <c r="L19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="O19" s="2">
-        <v>44684</v>
+        <v>45223</v>
       </c>
       <c r="P19" t="s" s="3">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="Q19" t="s" s="3">
         <v>118</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>480</v>
       </c>
       <c r="B20" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="C20" t="s">
         <v>109</v>
       </c>
       <c r="D20" t="s">
         <v>119</v>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Legge Regionale 29 dicembre 2014 n.15 e ss.mm.ii. Nomina della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo - circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l'accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1, 5, 6, 7, 8 del Regolamento Regionale 5 agosto 2019, n. 16.</t>
         </is>
       </c>
       <c r="F20" t="s">
         <v>56</v>
       </c>
       <c r="G20" s="2">
         <v>44277</v>
       </c>
       <c r="I20" s="2">
         <v>44642</v>
       </c>
       <c r="K20" t="s">
         <v>120</v>
       </c>
       <c r="L20" t="s">
@@ -7568,130 +7607,130 @@
       </c>
       <c r="L21" t="s">
         <v>129</v>
       </c>
       <c r="N21" t="s">
         <v>130</v>
       </c>
       <c r="O21" s="2">
         <v>42542</v>
       </c>
       <c r="P21" t="s" s="3">
         <v>131</v>
       </c>
       <c r="Q21" t="s" s="3">
         <v>132</v>
       </c>
       <c r="R21" t="s" s="3">
         <v>133</v>
       </c>
       <c r="S21" t="s" s="3">
         <v>134</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>239</v>
+        <v>111</v>
       </c>
       <c r="B22" t="s">
         <v>135</v>
       </c>
       <c r="C22" t="s">
         <v>136</v>
       </c>
       <c r="D22" t="s">
+        <v>86</v>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>In qualità di componente del Comitato Direttivo del "Progetto "O.S.O.: Orientamento e Sostegno Occupabilità" -Costituzione del Comitato Direttivo e del Gruppo di Lavoro" approvato con Decreto del Dipartimento  per le Libertà Civili e l'immigrazione Direzione Centrale per le Politiche dell'immigrazione e dell'Asilo 0524/0381 - Prot. n. 0004800 del 30/07/2014.</t>
+        </is>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" s="2">
+        <v>42065</v>
+      </c>
+      <c r="I22" s="2">
+        <v>42247</v>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>Decreto del Dipartimento per le Libertà Civili e l'immigrazione Direzione Centrale per le Politiche dell'immigrazione e dell' Asilo - Autorità Responsabile del Fondo Europeo per l'integrazione di Cittadini di Paesi Terzi " 2007/2013 n. 0001517 del 04/03/2014 con il quale è stato adottato l'Avviso Pubblico per la presentazione di progetti a carattere territoriale finanziati a valere sul Fondo Europeo per l'integarzione di cittadini di Paesi terzi - Azione 2/2013 - Orienatmento al lavoro e sostegno all'occupabilità.</t>
+        </is>
+      </c>
+      <c r="L22" t="s">
+        <v>87</v>
+      </c>
+      <c r="O22" s="2">
+        <v>42165</v>
+      </c>
+      <c r="P22" t="s" s="3">
         <v>137</v>
-      </c>
-[...26 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>111</v>
+        <v>239</v>
       </c>
       <c r="B23" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C23" t="s">
         <v>136</v>
       </c>
       <c r="D23" t="s">
-        <v>86</v>
+        <v>139</v>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>In qualità di componente del Comitato Direttivo del "Progetto "O.S.O.: Orientamento e Sostegno Occupabilità" -Costituzione del Comitato Direttivo e del Gruppo di Lavoro" approvato con Decreto del Dipartimento  per le Libertà Civili e l'immigrazione Direzione Centrale per le Politiche dell'immigrazione e dell'Asilo 0524/0381 - Prot. n. 0004800 del 30/07/2014.</t>
-[...3 lines deleted...]
-        <v>19</v>
+          <t>In qualità di componente del "Progetto IPOCAD Azione 04 (PROG – 1477) - Promozione della partecipazione attiva dei migranti alla vita economica, sociale e culturale, anche attraverso la valorizzazione delle associazioni. Costituzione Comitato istituzionale" </t>
+        </is>
+      </c>
+      <c r="F23" t="s" s="4">
+        <v>140</v>
       </c>
       <c r="G23" s="2">
-        <v>42065</v>
+        <v>42898</v>
       </c>
       <c r="I23" s="2">
-        <v>42247</v>
+        <v>43373</v>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>Decreto del Dipartimento per le Libertà Civili e l'immigrazione Direzione Centrale per le Politiche dell'immigrazione e dell' Asilo - Autorità Responsabile del Fondo Europeo per l'integrazione di Cittadini di Paesi Terzi " 2007/2013 n. 0001517 del 04/03/2014 con il quale è stato adottato l'Avviso Pubblico per la presentazione di progetti a carattere territoriale finanziati a valere sul Fondo Europeo per l'integarzione di cittadini di Paesi terzi - Azione 2/2013 - Orienatmento al lavoro e sostegno all'occupabilità.</t>
+          <t>Con Decreto del 15 aprile 2016 l'Autorità Delegata ha adottato l'Avviso Pubblico multi-azione n. 1/2016 per la presentazione di progetti da finanziare a valere sul FAMI.</t>
         </is>
       </c>
       <c r="L23" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="O23" s="2">
-        <v>42165</v>
+        <v>43012</v>
       </c>
       <c r="P23" t="s" s="3">
-        <v>140</v>
+        <v>137</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>62</v>
       </c>
       <c r="B24" t="s">
         <v>142</v>
       </c>
       <c r="C24" t="s">
         <v>143</v>
       </c>
       <c r="D24" t="s">
         <v>86</v>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>In qualità di componente dell'Istituzione di un "Coordinamento tecnico per il lavoro e i Servizi per l'Impiego" approvato con nota prot. n. 22714 del 15.01.2014.</t>
         </is>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="2">
         <v>41696</v>
@@ -7810,276 +7849,276 @@
         <v>43915</v>
       </c>
       <c r="I27" s="2">
         <v>45010</v>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>Legge Regionale 29 dicembre 2014 n. 15. Nomina della Commissione per la valutazione delle domande presentate per il sostegno di cui ai Paragrafi 2a, 2b, 3, 4a, 4b,9 dell'Allegato A del Regolamento Regionale 5 agosto 2019, n. 16.</t>
         </is>
       </c>
       <c r="L27" t="s">
         <v>156</v>
       </c>
       <c r="O27" s="2">
         <v>44229</v>
       </c>
       <c r="P27" t="s" s="3">
         <v>157</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>346</v>
       </c>
       <c r="B28" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C28" t="s">
         <v>158</v>
       </c>
       <c r="D28" t="s">
         <v>159</v>
       </c>
       <c r="E28" t="s">
         <v>160</v>
       </c>
       <c r="F28" t="s">
         <v>161</v>
       </c>
       <c r="G28" s="2">
         <v>43648</v>
       </c>
       <c r="I28" s="2">
         <v>44986</v>
       </c>
       <c r="K28" t="s">
         <v>162</v>
       </c>
       <c r="L28" t="s">
         <v>163</v>
       </c>
       <c r="M28" t="s">
         <v>164</v>
       </c>
       <c r="N28" t="s">
         <v>165</v>
       </c>
       <c r="O28" s="2">
         <v>43655</v>
       </c>
       <c r="P28" t="s" s="3">
         <v>166</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>460</v>
+        <v>326</v>
       </c>
       <c r="B29" t="s">
         <v>167</v>
       </c>
       <c r="C29" t="s">
         <v>168</v>
       </c>
       <c r="D29" t="s">
+        <v>74</v>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Legge Regionale 15/2014. Membro esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno al paragrafo 1:Produzione dello spettacolo dal Vivo, par 2. Centri di Produzione, Centri di produzione teatrale, centri di produzione di danza dell'allegato A del Reg Reg n.20/2018</t>
+        </is>
+      </c>
+      <c r="F29" t="s">
+        <v>75</v>
+      </c>
+      <c r="G29" s="2">
+        <v>43538</v>
+      </c>
+      <c r="I29" s="2">
+        <v>44634</v>
+      </c>
+      <c r="K29" t="s">
+        <v>76</v>
+      </c>
+      <c r="L29" t="s">
         <v>169</v>
       </c>
-      <c r="E29" t="s">
+      <c r="O29" s="2">
+        <v>43558</v>
+      </c>
+      <c r="P29" t="s" s="3">
         <v>170</v>
-      </c>
-[...21 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>513</v>
       </c>
       <c r="B30" t="s">
         <v>167</v>
       </c>
       <c r="C30" t="s">
         <v>168</v>
       </c>
       <c r="D30" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Componente Supplente quale Esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo ? circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l?accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1, 5, 6, 7, 8 del Regolamento Regionale 5 agosto 2019, n. 16. Legge Regionale 29 dicembre 2014 n.15 e ss.mm.ii.&amp;nbsp;
 </t>
         </is>
       </c>
       <c r="F30" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G30" s="2">
         <v>44636</v>
       </c>
       <c r="I30" s="2">
         <v>45001</v>
       </c>
       <c r="L30" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="O30" s="2">
         <v>44684</v>
       </c>
       <c r="P30" t="s" s="3">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="Q30" t="s" s="3">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>326</v>
+        <v>460</v>
       </c>
       <c r="B31" t="s">
         <v>167</v>
       </c>
       <c r="C31" t="s">
         <v>168</v>
       </c>
       <c r="D31" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-        </is>
+        <v>173</v>
+      </c>
+      <c r="E31" t="s">
+        <v>174</v>
       </c>
       <c r="F31" t="s">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="G31" s="2">
-        <v>43538</v>
+        <v>43915</v>
       </c>
       <c r="I31" s="2">
-        <v>44634</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>45010</v>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>Legge Regionale 29 dicembre 2014 n. 15. Nomina della Commissione per la valutazione delle domande presentate per il sostegno di cui ai Paragrafi 2a, 2b, 3, 4a, 4b,9 dell'Allegato A del Regolamento Regionale 5 agosto 2019, n. 16.</t>
+        </is>
       </c>
       <c r="L31" t="s">
         <v>175</v>
       </c>
       <c r="O31" s="2">
-        <v>43558</v>
+        <v>44229</v>
       </c>
       <c r="P31" t="s" s="3">
         <v>176</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>675</v>
+        <v>687</v>
       </c>
       <c r="B32" t="s">
         <v>177</v>
       </c>
       <c r="C32" t="s">
         <v>178</v>
       </c>
       <c r="D32" t="s">
         <v>179</v>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Incarico di Direttore della Direzione regionale "Lavori pubblici e infrastrutture, innovazione tecnologica". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002.</t>
+          <t>Incarico di Direttore della Direzione regionale "Urbanistica e politiche abitative, pianificazione territoriale, politiche del mare". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002.</t>
         </is>
       </c>
       <c r="F32" t="s">
         <v>149</v>
       </c>
       <c r="G32" s="2">
-        <v>45257</v>
+        <v>45278</v>
       </c>
       <c r="I32" s="2">
-        <v>45257</v>
+        <v>45475</v>
       </c>
       <c r="K32" t="s">
         <v>180</v>
       </c>
       <c r="L32" t="s">
         <v>181</v>
       </c>
       <c r="O32" s="2">
         <v>45553</v>
       </c>
       <c r="P32" t="s" s="3">
         <v>182</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>687</v>
+        <v>675</v>
       </c>
       <c r="B33" t="s">
         <v>177</v>
       </c>
       <c r="C33" t="s">
         <v>178</v>
       </c>
       <c r="D33" t="s">
         <v>179</v>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Incarico di Direttore della Direzione regionale "Urbanistica e politiche abitative, pianificazione territoriale, politiche del mare". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002.</t>
+          <t>Incarico di Direttore della Direzione regionale "Lavori pubblici e infrastrutture, innovazione tecnologica". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002.</t>
         </is>
       </c>
       <c r="F33" t="s">
         <v>149</v>
       </c>
       <c r="G33" s="2">
-        <v>45278</v>
+        <v>45257</v>
       </c>
       <c r="I33" s="2">
-        <v>45475</v>
+        <v>45257</v>
       </c>
       <c r="K33" t="s">
         <v>180</v>
       </c>
       <c r="L33" t="s">
         <v>183</v>
       </c>
       <c r="O33" s="2">
         <v>45553</v>
       </c>
       <c r="P33" t="s" s="3">
         <v>184</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>516</v>
       </c>
       <c r="B34" t="s">
         <v>185</v>
       </c>
       <c r="C34" t="s">
         <v>186</v>
       </c>
       <c r="D34" t="s">
@@ -8219,73 +8258,73 @@
       </c>
       <c r="L37" t="s">
         <v>206</v>
       </c>
       <c r="M37" t="s">
         <v>207</v>
       </c>
       <c r="O37" s="2">
         <v>43239</v>
       </c>
       <c r="P37" t="s" s="3">
         <v>208</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>238</v>
       </c>
       <c r="B38" t="s">
         <v>209</v>
       </c>
       <c r="C38" t="s">
         <v>210</v>
       </c>
       <c r="D38" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>In qualità di componente del "Progetto IPOCAD Azione 04 (PROG – 1477) - Promozione della partecipazione attiva dei migranti alla vita economica, sociale e culturale, anche attraverso la valorizzazione delle associazioni. Costituzione Comitato istituzionale" </t>
         </is>
       </c>
       <c r="F38" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="2">
         <v>42898</v>
       </c>
       <c r="I38" s="2">
         <v>43373</v>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>Con Decreto del 15 aprile 2016 l'Autorità Delegata ha adottato l'Avviso Pubblico multi-azione n. 1/2016 per la presentazione di progetti da finanziare a valere sul FAMI.</t>
         </is>
       </c>
       <c r="L38" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="O38" s="2">
         <v>43012</v>
       </c>
       <c r="P38" t="s" s="3">
         <v>211</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>86</v>
       </c>
       <c r="B39" t="s">
         <v>212</v>
       </c>
       <c r="C39" t="s">
         <v>213</v>
       </c>
       <c r="D39" t="s">
         <v>214</v>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Componente Esperto Avvocato Commissione incaricata di riorganizzare. Semplificare e innovare la normativa regionale in materia urbanistica ed edilizia, istituita con D.G.R. n. 105/2013</t>
         </is>
@@ -8678,66 +8717,66 @@
       </c>
       <c r="K48" t="s">
         <v>102</v>
       </c>
       <c r="L48" t="s">
         <v>103</v>
       </c>
       <c r="O48" s="2">
         <v>42082</v>
       </c>
       <c r="P48" t="s" s="3">
         <v>256</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>355</v>
       </c>
       <c r="B49" t="s">
         <v>257</v>
       </c>
       <c r="C49" t="s">
         <v>258</v>
       </c>
       <c r="D49" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="E49" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="F49" t="s">
         <v>64</v>
       </c>
       <c r="G49" s="2">
         <v>42572</v>
       </c>
       <c r="I49" s="2">
         <v>44033</v>
       </c>
       <c r="K49" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="L49" t="s">
         <v>259</v>
       </c>
       <c r="O49" s="2">
         <v>43868</v>
       </c>
       <c r="P49" t="s" s="3">
         <v>260</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>187</v>
       </c>
       <c r="B50" t="s">
         <v>261</v>
       </c>
       <c r="C50" t="s">
         <v>262</v>
       </c>
       <c r="D50" t="s">
         <v>263</v>
       </c>
       <c r="E50" t="s">
@@ -8804,69 +8843,69 @@
       </c>
       <c r="K51" t="s">
         <v>278</v>
       </c>
       <c r="L51" t="s">
         <v>279</v>
       </c>
       <c r="O51" s="2">
         <v>45208</v>
       </c>
       <c r="P51" t="s" s="3">
         <v>280</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>644</v>
       </c>
       <c r="B52" t="s">
         <v>281</v>
       </c>
       <c r="C52" t="s">
         <v>282</v>
       </c>
       <c r="D52" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E52" t="s">
         <v>283</v>
       </c>
       <c r="F52" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G52" s="2">
         <v>45341</v>
       </c>
       <c r="I52" s="2">
         <v>46072</v>
       </c>
       <c r="K52" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L52" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O52" s="2">
         <v>45505</v>
       </c>
       <c r="P52" t="s" s="3">
         <v>284</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>520</v>
       </c>
       <c r="B53" t="s">
         <v>285</v>
       </c>
       <c r="C53" t="s">
         <v>286</v>
       </c>
       <c r="D53" t="s">
         <v>62</v>
       </c>
       <c r="E53" t="s">
         <v>63</v>
       </c>
       <c r="F53" t="s">
@@ -8880,185 +8919,185 @@
       </c>
       <c r="K53" t="s">
         <v>65</v>
       </c>
       <c r="L53" t="s">
         <v>287</v>
       </c>
       <c r="O53" s="2">
         <v>44705</v>
       </c>
       <c r="P53" t="s" s="3">
         <v>288</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>356</v>
       </c>
       <c r="B54" t="s">
         <v>285</v>
       </c>
       <c r="C54" t="s">
         <v>286</v>
       </c>
       <c r="D54" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="E54" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="F54" t="s">
         <v>64</v>
       </c>
       <c r="G54" s="2">
         <v>42566</v>
       </c>
       <c r="I54" s="2">
         <v>44027</v>
       </c>
       <c r="K54" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="L54" t="s">
         <v>289</v>
       </c>
       <c r="O54" s="2">
         <v>43868</v>
       </c>
       <c r="P54" t="s" s="3">
         <v>290</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>499</v>
+        <v>534</v>
       </c>
       <c r="B55" t="s">
         <v>291</v>
       </c>
       <c r="C55" t="s">
         <v>292</v>
       </c>
       <c r="D55" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="E55" t="s">
-        <v>293</v>
+        <v>38</v>
       </c>
       <c r="F55" t="s">
         <v>27</v>
       </c>
       <c r="G55" s="2">
-        <v>44400</v>
+        <v>44706</v>
       </c>
       <c r="I55" s="2">
-        <v>44712</v>
+        <v>45077</v>
       </c>
       <c r="K55" t="s">
-        <v>294</v>
+        <v>28</v>
       </c>
       <c r="L55" t="s">
-        <v>295</v>
+        <v>39</v>
       </c>
       <c r="O55" s="2">
-        <v>44554</v>
-[...4 lines deleted...]
-        </is>
+        <v>44722</v>
+      </c>
+      <c r="P55" t="s" s="3">
+        <v>293</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>534</v>
+        <v>499</v>
       </c>
       <c r="B56" t="s">
         <v>291</v>
       </c>
       <c r="C56" t="s">
         <v>292</v>
       </c>
       <c r="D56" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E56" t="s">
-        <v>38</v>
+        <v>294</v>
       </c>
       <c r="F56" t="s">
         <v>33</v>
       </c>
       <c r="G56" s="2">
-        <v>44706</v>
+        <v>44400</v>
       </c>
       <c r="I56" s="2">
-        <v>45077</v>
+        <v>44712</v>
       </c>
       <c r="K56" t="s">
-        <v>34</v>
+        <v>295</v>
       </c>
       <c r="L56" t="s">
-        <v>39</v>
+        <v>296</v>
       </c>
       <c r="O56" s="2">
-        <v>44722</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>44554</v>
+      </c>
+      <c r="P56" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BRUGNOLI-GIULIA-CV-04022020-agg..pdf</t>
+        </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>597</v>
       </c>
       <c r="B57" t="s">
         <v>291</v>
       </c>
       <c r="C57" t="s">
         <v>292</v>
       </c>
       <c r="D57" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="E57" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="F57" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="G57" s="2">
         <v>45125</v>
       </c>
       <c r="I57" s="2">
         <v>45443</v>
       </c>
       <c r="K57" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="L57" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="O57" s="2">
         <v>45219</v>
       </c>
       <c r="P57" t="s" s="3">
         <v>297</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>559</v>
       </c>
       <c r="B58" t="s">
         <v>298</v>
       </c>
       <c r="C58" t="s">
         <v>299</v>
       </c>
       <c r="D58" t="s">
         <v>147</v>
       </c>
       <c r="E58" t="s">
         <v>148</v>
       </c>
       <c r="F58" t="s">
@@ -9367,392 +9406,392 @@
       </c>
       <c r="K64" t="s">
         <v>333</v>
       </c>
       <c r="L64" t="s">
         <v>334</v>
       </c>
       <c r="O64" s="2">
         <v>44138</v>
       </c>
       <c r="P64" t="s" s="3">
         <v>335</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>335</v>
       </c>
       <c r="B65" t="s">
         <v>336</v>
       </c>
       <c r="C65" t="s">
         <v>337</v>
       </c>
       <c r="D65" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Legge Regionale 15/2014. Membro supplente esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno ai par.5,6,7,8,9:Circuiti regionali, orchestre ed ensemble musicli, progetti per favorire l'accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale coreutica, teatro di figura e iniziative di spettacolo dal vivo destinate ai bambnini e infanzia dell'allegato A del Reg Reg n.20/2018</t>
         </is>
       </c>
       <c r="F65" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="G65" s="2">
         <v>43538</v>
       </c>
       <c r="I65" s="2">
         <v>44634</v>
       </c>
       <c r="K65" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="L65" t="s">
         <v>338</v>
       </c>
       <c r="O65" s="2">
         <v>43559</v>
       </c>
       <c r="P65" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CANALI-PIERLUIGI-CV-08052024-agg..pdf</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>485</v>
+        <v>337</v>
       </c>
       <c r="B66" t="s">
         <v>336</v>
       </c>
       <c r="C66" t="s">
         <v>337</v>
       </c>
       <c r="D66" t="s">
-        <v>339</v>
+        <v>74</v>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Commissione per la valutazione delle domande presentate per l’aggiornamento dell’Albo regionale dei festival del folklore, di cui alla Legge Regionale 29 dicembre 2014, n. 15 art. 9</t>
+          <t>Legge Regionale 15/2014. Membro esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno al paragrafo 3:Festival e rassegne teatro, musica, danza par 4: Festival circensi e degli artisti di strada dell'allegato A del Reg Reg n. 20/2018</t>
         </is>
       </c>
       <c r="F66" t="s">
-        <v>164</v>
+        <v>75</v>
       </c>
       <c r="G66" s="2">
-        <v>44379</v>
+        <v>43538</v>
       </c>
       <c r="I66" s="2">
-        <v>44452</v>
+        <v>44634</v>
       </c>
       <c r="K66" t="s">
-        <v>340</v>
+        <v>76</v>
       </c>
       <c r="L66" t="s">
-        <v>341</v>
+        <v>77</v>
       </c>
       <c r="O66" s="2">
-        <v>44383</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>43559</v>
+      </c>
+      <c r="P66" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CANALI-PIERLUIGI-CV-08052024-agg._0.pdf</t>
+        </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>337</v>
+        <v>485</v>
       </c>
       <c r="B67" t="s">
         <v>336</v>
       </c>
       <c r="C67" t="s">
         <v>337</v>
       </c>
       <c r="D67" t="s">
-        <v>79</v>
+        <v>339</v>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Legge Regionale 15/2014. Membro esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno al paragrafo 3:Festival e rassegne teatro, musica, danza par 4: Festival circensi e degli artisti di strada dell'allegato A del Reg Reg n. 20/2018</t>
+          <t>Commissione per la valutazione delle domande presentate per l’aggiornamento dell’Albo regionale dei festival del folklore, di cui alla Legge Regionale 29 dicembre 2014, n. 15 art. 9</t>
         </is>
       </c>
       <c r="F67" t="s">
-        <v>80</v>
+        <v>164</v>
       </c>
       <c r="G67" s="2">
-        <v>43538</v>
+        <v>44379</v>
       </c>
       <c r="I67" s="2">
-        <v>44634</v>
+        <v>44452</v>
       </c>
       <c r="K67" t="s">
-        <v>81</v>
+        <v>340</v>
       </c>
       <c r="L67" t="s">
-        <v>82</v>
+        <v>341</v>
       </c>
       <c r="O67" s="2">
-        <v>43559</v>
-[...4 lines deleted...]
-        </is>
+        <v>44383</v>
+      </c>
+      <c r="P67" t="s" s="3">
+        <v>342</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>339</v>
       </c>
       <c r="B68" t="s">
         <v>343</v>
       </c>
       <c r="C68" t="s">
         <v>344</v>
       </c>
       <c r="D68" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Legge Regionale 15/2014. Membro supplente esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno al paragrafo 3:Festival e rassegne teatro, musica, danza par 4: Festival circensi e degli artisti di strada dell'allegato A del Reg Reg n. 20/2018</t>
         </is>
       </c>
       <c r="F68" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="G68" s="2">
         <v>43538</v>
       </c>
       <c r="I68" s="2">
         <v>44634</v>
       </c>
       <c r="K68" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="L68" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="O68" s="2">
         <v>43559</v>
       </c>
       <c r="P68" t="s" s="3">
         <v>345</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="B69" t="s">
         <v>343</v>
       </c>
       <c r="C69" t="s">
         <v>344</v>
       </c>
       <c r="D69" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Legge Regionale 15/2014. Membro supplente esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno ai par.5,6,7,8,9:Circuiti regionali, orchestre ed ensemble musicli, progetti per favorire l'accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale coreutica, teatro di figura e iniziative di spettacolo dal vivo destinate ai bambnini e infanzia dell'allegato A del Reg Reg n.20/2018</t>
+          <t>Legge Regionale 15/2014. Membro esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno al paragrafo 1:Produzione dello spettacolo dal Vivo, par 2. Centri di Produzione, Centri di produzione teatrale, centri di produzione di danza dell'allegato A del Reg Reg n.20/2018</t>
         </is>
       </c>
       <c r="F69" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="G69" s="2">
         <v>43538</v>
       </c>
       <c r="I69" s="2">
         <v>44634</v>
       </c>
       <c r="K69" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="L69" t="s">
-        <v>338</v>
+        <v>169</v>
       </c>
       <c r="O69" s="2">
-        <v>43559</v>
+        <v>43558</v>
       </c>
       <c r="P69" t="s" s="3">
         <v>345</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>327</v>
+        <v>481</v>
       </c>
       <c r="B70" t="s">
         <v>343</v>
       </c>
       <c r="C70" t="s">
         <v>344</v>
       </c>
       <c r="D70" t="s">
-        <v>79</v>
+        <v>119</v>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Legge Regionale 15/2014. Membro esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno al paragrafo 1:Produzione dello spettacolo dal Vivo, par 2. Centri di Produzione, Centri di produzione teatrale, centri di produzione di danza dell'allegato A del Reg Reg n.20/2018</t>
+          <t>Legge Regionale 29 dicembre 2014 n.15 e ss.mm.ii. Nomina della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo - circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l'accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1, 5, 6, 7, 8 del Regolamento Regionale 5 agosto 2019, n. 16.
+</t>
         </is>
       </c>
       <c r="F70" t="s">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="G70" s="2">
-        <v>43538</v>
+        <v>44277</v>
       </c>
       <c r="I70" s="2">
-        <v>44634</v>
+        <v>44642</v>
       </c>
       <c r="K70" t="s">
-        <v>81</v>
+        <v>346</v>
       </c>
       <c r="L70" t="s">
-        <v>175</v>
+        <v>347</v>
       </c>
       <c r="O70" s="2">
-        <v>43558</v>
+        <v>44342</v>
       </c>
       <c r="P70" t="s" s="3">
-        <v>345</v>
+        <v>348</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>481</v>
+        <v>334</v>
       </c>
       <c r="B71" t="s">
         <v>343</v>
       </c>
       <c r="C71" t="s">
         <v>344</v>
       </c>
       <c r="D71" t="s">
-        <v>119</v>
+        <v>74</v>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Legge Regionale 29 dicembre 2014 n.15 e ss.mm.ii. Nomina della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo - circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l'accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1, 5, 6, 7, 8 del Regolamento Regionale 5 agosto 2019, n. 16.
-</t>
+          <t>Legge Regionale 15/2014. Membro supplente esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno ai par.5,6,7,8,9:Circuiti regionali, orchestre ed ensemble musicli, progetti per favorire l'accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale coreutica, teatro di figura e iniziative di spettacolo dal vivo destinate ai bambnini e infanzia dell'allegato A del Reg Reg n.20/2018</t>
         </is>
       </c>
       <c r="F71" t="s">
-        <v>56</v>
+        <v>75</v>
       </c>
       <c r="G71" s="2">
-        <v>44277</v>
+        <v>43538</v>
       </c>
       <c r="I71" s="2">
-        <v>44642</v>
+        <v>44634</v>
       </c>
       <c r="K71" t="s">
-        <v>346</v>
+        <v>76</v>
       </c>
       <c r="L71" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="O71" s="2">
-        <v>44342</v>
+        <v>43559</v>
       </c>
       <c r="P71" t="s" s="3">
-        <v>348</v>
+        <v>345</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>533</v>
       </c>
       <c r="B72" t="s">
         <v>349</v>
       </c>
       <c r="C72" t="s">
         <v>350</v>
       </c>
       <c r="D72" t="s">
         <v>37</v>
       </c>
       <c r="E72" t="s">
         <v>38</v>
       </c>
       <c r="F72" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="G72" s="2">
         <v>44706</v>
       </c>
       <c r="I72" s="2">
         <v>45077</v>
       </c>
       <c r="K72" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="L72" t="s">
         <v>39</v>
       </c>
       <c r="O72" s="2">
         <v>45352</v>
       </c>
       <c r="P72" t="s" s="3">
         <v>351</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>498</v>
       </c>
       <c r="B73" t="s">
         <v>349</v>
       </c>
       <c r="C73" t="s">
         <v>350</v>
       </c>
       <c r="D73" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="E73" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F73" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G73" s="2">
         <v>44400</v>
       </c>
       <c r="I73" s="2">
         <v>44712</v>
       </c>
       <c r="K73" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="L73" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="O73" s="2">
         <v>44554</v>
       </c>
       <c r="P73" t="s" s="3">
         <v>352</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>265</v>
       </c>
       <c r="B74" t="s">
         <v>353</v>
       </c>
       <c r="C74" t="s">
         <v>354</v>
       </c>
       <c r="D74" t="s">
         <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>18</v>
       </c>
       <c r="F74" t="s">
@@ -9815,224 +9854,224 @@
       </c>
       <c r="P75" t="s" s="3">
         <v>358</v>
       </c>
       <c r="Q75" t="s" s="3">
         <v>359</v>
       </c>
       <c r="R75" t="s" s="3">
         <v>360</v>
       </c>
       <c r="S75" t="s" s="3">
         <v>361</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>595</v>
       </c>
       <c r="B76" t="s">
         <v>349</v>
       </c>
       <c r="C76" t="s">
         <v>362</v>
       </c>
       <c r="D76" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="E76" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="F76" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="G76" s="2">
         <v>45125</v>
       </c>
       <c r="I76" s="2">
         <v>45443</v>
       </c>
       <c r="K76" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="L76" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="O76" s="2">
         <v>45219</v>
       </c>
       <c r="P76" t="s" s="3">
         <v>363</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>529</v>
       </c>
       <c r="B77" t="s">
         <v>364</v>
       </c>
       <c r="C77" t="s">
         <v>365</v>
       </c>
       <c r="D77" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="E77" t="s">
         <v>63</v>
       </c>
       <c r="F77" t="s">
         <v>64</v>
       </c>
       <c r="G77" s="2">
         <v>44708</v>
       </c>
       <c r="I77" s="2">
         <v>46169</v>
       </c>
       <c r="K77" t="s">
         <v>65</v>
       </c>
       <c r="L77" t="s">
         <v>366</v>
       </c>
       <c r="O77" s="2">
         <v>44720</v>
       </c>
       <c r="P77" t="s" s="3">
         <v>367</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>357</v>
       </c>
       <c r="B78" t="s">
         <v>364</v>
       </c>
       <c r="C78" t="s">
         <v>365</v>
       </c>
       <c r="D78" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="E78" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="F78" t="s">
         <v>64</v>
       </c>
       <c r="G78" s="2">
         <v>42769</v>
       </c>
       <c r="I78" s="2">
         <v>44230</v>
       </c>
       <c r="K78" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="L78" t="s">
         <v>368</v>
       </c>
       <c r="O78" s="2">
         <v>43868</v>
       </c>
       <c r="P78" t="s" s="3">
         <v>369</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>514</v>
+        <v>358</v>
       </c>
       <c r="B79" t="s">
         <v>370</v>
       </c>
       <c r="C79" t="s">
         <v>371</v>
       </c>
       <c r="D79" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="E79" t="s">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="F79" t="s">
         <v>64</v>
       </c>
       <c r="G79" s="2">
-        <v>44138</v>
+        <v>42566</v>
       </c>
       <c r="I79" s="2">
-        <v>45599</v>
+        <v>44027</v>
       </c>
       <c r="K79" t="s">
-        <v>65</v>
+        <v>81</v>
       </c>
       <c r="L79" t="s">
         <v>372</v>
       </c>
       <c r="O79" s="2">
-        <v>44705</v>
+        <v>43868</v>
       </c>
       <c r="P79" t="s" s="3">
         <v>373</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>358</v>
+        <v>514</v>
       </c>
       <c r="B80" t="s">
         <v>370</v>
       </c>
       <c r="C80" t="s">
         <v>371</v>
       </c>
       <c r="D80" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="E80" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="F80" t="s">
         <v>64</v>
       </c>
       <c r="G80" s="2">
-        <v>42566</v>
+        <v>44138</v>
       </c>
       <c r="I80" s="2">
-        <v>44027</v>
+        <v>45599</v>
       </c>
       <c r="K80" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="L80" t="s">
         <v>374</v>
       </c>
       <c r="O80" s="2">
-        <v>43868</v>
+        <v>44705</v>
       </c>
       <c r="P80" t="s" s="3">
         <v>375</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>220</v>
       </c>
       <c r="B81" t="s">
         <v>376</v>
       </c>
       <c r="C81" t="s">
         <v>377</v>
       </c>
       <c r="D81" t="s">
         <v>378</v>
       </c>
       <c r="E81" t="s">
         <v>379</v>
       </c>
       <c r="F81" t="s">
         <v>19</v>
       </c>
       <c r="G81" s="2">
@@ -10223,73 +10262,73 @@
       </c>
       <c r="K85" t="s">
         <v>409</v>
       </c>
       <c r="L85" t="s">
         <v>410</v>
       </c>
       <c r="O85" s="2">
         <v>45097</v>
       </c>
       <c r="P85" t="s" s="3">
         <v>411</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>235</v>
       </c>
       <c r="B86" t="s">
         <v>251</v>
       </c>
       <c r="C86" t="s">
         <v>412</v>
       </c>
       <c r="D86" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>In qualità di componente del "Progetto IPOCAD Azione 04 (PROG – 1477) - Promozione della partecipazione attiva dei migranti alla vita economica, sociale e culturale, anche attraverso la valorizzazione delle associazioni. Costituzione Comitato istituzionale" </t>
         </is>
       </c>
       <c r="F86" t="s">
         <v>19</v>
       </c>
       <c r="G86" s="2">
         <v>42898</v>
       </c>
       <c r="I86" s="2">
         <v>43373</v>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>Con Decreto del 15 aprile 2016 l'Autorità Delegata ha adottato l'Avviso Pubblico multi-azione n. 1/2016 per la presentazione di progetti da finanziare a valere sul FAMI.</t>
         </is>
       </c>
       <c r="L86" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="O86" s="2">
         <v>43012</v>
       </c>
       <c r="P86" t="s" s="3">
         <v>413</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>391</v>
       </c>
       <c r="B87" t="s">
         <v>414</v>
       </c>
       <c r="C87" t="s">
         <v>415</v>
       </c>
       <c r="D87" t="s">
         <v>416</v>
       </c>
       <c r="E87" t="s">
         <v>417</v>
       </c>
       <c r="F87" t="s">
@@ -10387,19050 +10426,19173 @@
       </c>
       <c r="F89" t="s">
         <v>431</v>
       </c>
       <c r="G89" s="2">
         <v>45337</v>
       </c>
       <c r="J89" t="s">
         <v>432</v>
       </c>
       <c r="K89" t="s">
         <v>433</v>
       </c>
       <c r="L89" t="s">
         <v>434</v>
       </c>
       <c r="O89" s="2">
         <v>45359</v>
       </c>
       <c r="P89" t="s" s="3">
         <v>435</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>634</v>
+        <v>741</v>
       </c>
       <c r="B90" t="s">
         <v>436</v>
       </c>
       <c r="C90" t="s">
         <v>437</v>
       </c>
       <c r="D90" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>438</v>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>Individuazione come esperto per la valutazione di merito delle domande di iscrizione all'Elenco Regionale dei professionisti con competenze ed esperienza nell'ambito dei trattamenti per i disturbi dello spettro autistico, a supporto della Direzione Inclusione sociale come previsto dal Regolamento regionale n. 1 del 15/01/2019, articolo 5, comma 3.</t>
+        </is>
       </c>
       <c r="F90" t="s">
-        <v>27</v>
+        <v>439</v>
       </c>
       <c r="G90" s="2">
-        <v>45341</v>
+        <v>46066</v>
       </c>
       <c r="I90" s="2">
-        <v>46072</v>
+        <v>46796</v>
       </c>
       <c r="K90" t="s">
-        <v>45</v>
+        <v>440</v>
       </c>
       <c r="L90" t="s">
-        <v>46</v>
+        <v>441</v>
       </c>
       <c r="O90" s="2">
-        <v>45505</v>
+        <v>46087</v>
       </c>
       <c r="P90" t="s" s="3">
-        <v>438</v>
+        <v>442</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>573</v>
+        <v>634</v>
       </c>
       <c r="B91" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="C91" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="D91" t="s">
-        <v>441</v>
+        <v>47</v>
       </c>
       <c r="E91" t="s">
-        <v>442</v>
+        <v>48</v>
       </c>
       <c r="F91" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G91" s="2">
-        <v>44992</v>
+        <v>45341</v>
       </c>
       <c r="I91" s="2">
-        <v>45013</v>
+        <v>46072</v>
       </c>
       <c r="K91" t="s">
-        <v>443</v>
+        <v>49</v>
       </c>
       <c r="L91" t="s">
+        <v>50</v>
+      </c>
+      <c r="O91" s="2">
+        <v>45505</v>
+      </c>
+      <c r="P91" t="s" s="3">
         <v>444</v>
-      </c>
-[...4 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>558</v>
+        <v>573</v>
       </c>
       <c r="B92" t="s">
+        <v>445</v>
+      </c>
+      <c r="C92" t="s">
         <v>446</v>
       </c>
-      <c r="C92" t="s">
+      <c r="D92" t="s">
         <v>447</v>
       </c>
-      <c r="D92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E92" t="s">
-        <v>148</v>
+        <v>448</v>
       </c>
       <c r="F92" t="s">
-        <v>149</v>
+        <v>19</v>
       </c>
       <c r="G92" s="2">
-        <v>44812</v>
+        <v>44992</v>
       </c>
       <c r="I92" s="2">
-        <v>46607</v>
+        <v>45013</v>
       </c>
       <c r="K92" t="s">
-        <v>150</v>
+        <v>449</v>
       </c>
       <c r="L92" t="s">
-        <v>151</v>
+        <v>450</v>
       </c>
       <c r="O92" s="2">
-        <v>44784</v>
+        <v>45002</v>
+      </c>
+      <c r="P92" t="s" s="3">
+        <v>451</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>374</v>
+        <v>558</v>
       </c>
       <c r="B93" t="s">
-        <v>89</v>
+        <v>452</v>
       </c>
       <c r="C93" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="D93" t="s">
-        <v>449</v>
-[...4 lines deleted...]
-        </is>
+        <v>147</v>
+      </c>
+      <c r="E93" t="s">
+        <v>148</v>
       </c>
       <c r="F93" t="s">
-        <v>80</v>
+        <v>149</v>
       </c>
       <c r="G93" s="2">
-        <v>44082</v>
+        <v>44812</v>
       </c>
       <c r="I93" s="2">
-        <v>44090</v>
+        <v>46607</v>
       </c>
       <c r="K93" t="s">
-        <v>450</v>
+        <v>150</v>
       </c>
       <c r="L93" t="s">
-        <v>451</v>
+        <v>151</v>
       </c>
       <c r="O93" s="2">
-        <v>44106</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>44784</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>383</v>
+        <v>374</v>
       </c>
       <c r="B94" t="s">
         <v>89</v>
       </c>
       <c r="C94" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="D94" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="E94" t="inlineStr">
+        <is>
+          <t>Nomina Commissione tecnica per la valutazione delle domande pervenute a seguito della pubblicazione dell'Avviso per manifestazione di interesse a partecipare alla procedura di affidamento diretto di servizi di trasporto pubblico integrativi e temporanei a supporto della ripresa delle attività produttive e scolastiche per il periodo 14/09/2020-31/10/2020</t>
+        </is>
+      </c>
+      <c r="F94" t="s">
+        <v>75</v>
+      </c>
+      <c r="G94" s="2">
+        <v>44082</v>
+      </c>
+      <c r="I94" s="2">
+        <v>44090</v>
+      </c>
+      <c r="K94" t="s">
+        <v>456</v>
+      </c>
+      <c r="L94" t="s">
+        <v>457</v>
+      </c>
+      <c r="O94" s="2">
+        <v>44106</v>
+      </c>
+      <c r="P94" t="s" s="3">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>383</v>
+      </c>
+      <c r="B95" t="s">
+        <v>89</v>
+      </c>
+      <c r="C95" t="s">
+        <v>454</v>
+      </c>
+      <c r="D95" t="s">
+        <v>459</v>
+      </c>
+      <c r="E95" t="inlineStr">
         <is>
           <t>Gara a procedura aperta per la progettazione esecutiva, la fornitura in opera e la manutenzione quinquennale ordinaria e straordinaria di un sistema di comunicazione radio terra - treno con tecnologia Tetra, per la ferrovia regionale Roma Lido di Ostia. Cig. 83422599E6 - PECID:12794. Designazione membro commissione di gara"
 </t>
         </is>
       </c>
-      <c r="F94" t="s">
+      <c r="F95" t="s">
         <v>56</v>
       </c>
-      <c r="H94" t="s">
-[...11 lines deleted...]
-      <c r="O94" s="2">
+      <c r="H95" t="s">
+        <v>460</v>
+      </c>
+      <c r="J95" t="s">
+        <v>460</v>
+      </c>
+      <c r="K95" t="s">
+        <v>461</v>
+      </c>
+      <c r="L95" t="s">
+        <v>462</v>
+      </c>
+      <c r="O95" s="2">
         <v>44112</v>
       </c>
-      <c r="P94" t="s" s="3">
-[...36 lines deleted...]
-      </c>
       <c r="P95" t="s" s="3">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>667</v>
+        <v>584</v>
       </c>
       <c r="B96" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="C96" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="D96" t="s">
-        <v>179</v>
-[...4 lines deleted...]
-        </is>
+        <v>275</v>
+      </c>
+      <c r="E96" t="s">
+        <v>276</v>
       </c>
       <c r="F96" t="s">
         <v>149</v>
       </c>
       <c r="G96" s="2">
-        <v>45257</v>
-[...2 lines deleted...]
-        <v>45272</v>
+        <v>45154</v>
+      </c>
+      <c r="J96" t="s">
+        <v>465</v>
       </c>
       <c r="K96" t="s">
-        <v>180</v>
+        <v>278</v>
       </c>
       <c r="L96" t="s">
-        <v>462</v>
+        <v>279</v>
       </c>
       <c r="O96" s="2">
-        <v>45553</v>
+        <v>45208</v>
       </c>
       <c r="P96" t="s" s="3">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>689</v>
+        <v>671</v>
       </c>
       <c r="B97" t="s">
         <v>41</v>
       </c>
       <c r="C97" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="D97" t="s">
-        <v>308</v>
+        <v>179</v>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Incarico di Direttore della Direzione regionale "Sviluppo Economico, Attività Produttive e Ricerca"". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002.</t>
+          <t>Incarico di Direttore della Direzione regionale "Affari della presidenza, turismo, cinema, audiovisivo e sport". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002</t>
         </is>
       </c>
       <c r="F97" t="s">
-        <v>464</v>
+        <v>149</v>
       </c>
       <c r="G97" s="2">
-        <v>45337</v>
+        <v>45257</v>
       </c>
       <c r="I97" s="2">
-        <v>45338</v>
+        <v>45258</v>
       </c>
       <c r="K97" t="s">
-        <v>465</v>
+        <v>180</v>
       </c>
       <c r="L97" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="O97" s="2">
-        <v>45580</v>
+        <v>45553</v>
       </c>
       <c r="P97" t="s" s="3">
-        <v>467</v>
+        <v>469</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>669</v>
       </c>
       <c r="B98" t="s">
         <v>41</v>
       </c>
       <c r="C98" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="D98" t="s">
         <v>179</v>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Incarico di Direttore della Direzione regionale "Sviluppo Economico, Attività Produttive e Ricerca". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002.</t>
         </is>
       </c>
       <c r="F98" t="s">
         <v>149</v>
       </c>
       <c r="G98" s="2">
         <v>45337</v>
       </c>
       <c r="I98" s="2">
         <v>45338</v>
       </c>
       <c r="K98" t="s">
         <v>180</v>
       </c>
       <c r="L98" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="O98" s="2">
         <v>45553</v>
       </c>
       <c r="P98" t="s" s="3">
-        <v>469</v>
+        <v>471</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="B99" t="s">
         <v>41</v>
       </c>
       <c r="C99" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="D99" t="s">
         <v>179</v>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Incarico di Direttore della Direzione regionale "Affari della presidenza, turismo, cinema, audiovisivo e sport". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002</t>
+          <t>Incarico di Direttore della Direzione regionale "Programmazione economica, centrale acquisti, fondi europei, PNRR". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002</t>
         </is>
       </c>
       <c r="F99" t="s">
         <v>149</v>
       </c>
       <c r="G99" s="2">
         <v>45257</v>
       </c>
       <c r="I99" s="2">
-        <v>45258</v>
+        <v>45272</v>
       </c>
       <c r="K99" t="s">
         <v>180</v>
       </c>
       <c r="L99" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="O99" s="2">
         <v>45553</v>
       </c>
       <c r="P99" t="s" s="3">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>688</v>
       </c>
       <c r="B100" t="s">
         <v>41</v>
       </c>
       <c r="C100" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="D100" t="s">
         <v>308</v>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Incarico di Direttore della Direzione regionale "Programmazione economica, centrale acquisti, fondi europei, PNRR". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002</t>
         </is>
       </c>
       <c r="F100" t="s">
-        <v>464</v>
+        <v>474</v>
       </c>
       <c r="G100" s="2">
         <v>45257</v>
       </c>
       <c r="I100" s="2">
         <v>45272</v>
       </c>
       <c r="K100" t="s">
-        <v>465</v>
+        <v>475</v>
       </c>
       <c r="L100" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="O100" s="2">
         <v>45580</v>
       </c>
       <c r="P100" t="s" s="3">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>690</v>
       </c>
       <c r="B101" t="s">
         <v>41</v>
       </c>
       <c r="C101" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="D101" t="s">
         <v>308</v>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>Incarico di Direttore della Direzione regionale "Affari della presidenza, turismo, cinema, audiovisivo e sport". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002.</t>
         </is>
       </c>
       <c r="F101" t="s">
-        <v>464</v>
+        <v>474</v>
       </c>
       <c r="G101" s="2">
         <v>45257</v>
       </c>
       <c r="I101" s="2">
         <v>45258</v>
       </c>
       <c r="K101" t="s">
-        <v>465</v>
+        <v>475</v>
       </c>
       <c r="L101" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="O101" s="2">
         <v>45580</v>
       </c>
       <c r="P101" t="s" s="3">
-        <v>475</v>
+        <v>479</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>266</v>
+        <v>689</v>
       </c>
       <c r="B102" t="s">
-        <v>476</v>
+        <v>41</v>
       </c>
       <c r="C102" t="s">
-        <v>477</v>
+        <v>467</v>
       </c>
       <c r="D102" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>308</v>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>Incarico di Direttore della Direzione regionale "Sviluppo Economico, Attività Produttive e Ricerca"". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002.</t>
+        </is>
       </c>
       <c r="F102" t="s">
-        <v>19</v>
+        <v>474</v>
       </c>
       <c r="G102" s="2">
-        <v>42877</v>
+        <v>45337</v>
       </c>
       <c r="I102" s="2">
-        <v>44042</v>
+        <v>45338</v>
       </c>
       <c r="K102" t="s">
-        <v>20</v>
+        <v>475</v>
       </c>
       <c r="L102" t="s">
-        <v>21</v>
+        <v>480</v>
       </c>
       <c r="O102" s="2">
-        <v>43091</v>
+        <v>45580</v>
       </c>
       <c r="P102" t="s" s="3">
-        <v>478</v>
+        <v>481</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>723</v>
+        <v>266</v>
       </c>
       <c r="B103" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="C103" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="D103" t="s">
-        <v>481</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="E103" t="s">
+        <v>18</v>
       </c>
       <c r="F103" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="G103" s="2">
-        <v>45860</v>
-[...4 lines deleted...]
-        </is>
+        <v>42877</v>
       </c>
       <c r="I103" s="2">
-        <v>45860</v>
+        <v>44042</v>
       </c>
       <c r="K103" t="s">
-        <v>482</v>
+        <v>20</v>
       </c>
       <c r="L103" t="s">
-        <v>483</v>
+        <v>21</v>
       </c>
       <c r="O103" s="2">
-        <v>45870</v>
+        <v>43091</v>
       </c>
       <c r="P103" t="s" s="3">
         <v>484</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>555</v>
+        <v>723</v>
       </c>
       <c r="B104" t="s">
         <v>485</v>
       </c>
       <c r="C104" t="s">
         <v>486</v>
       </c>
       <c r="D104" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>487</v>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>Componente commissione di valutazione di progetti di educazione musicale progetti didattici di formazione ed educazione musicale svolti da soggetti iscritti all’Elenco regionale delle scuole di educazione musicale di cui alla determinazione dirigenziale n. G03892/2025.</t>
+        </is>
       </c>
       <c r="F104" t="s">
-        <v>149</v>
+        <v>75</v>
       </c>
       <c r="G104" s="2">
-        <v>44812</v>
+        <v>45860</v>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>Direttore della Direzione regionale Cultura, Politiche giovanili e della Famiglia, Pari opportunità e Servizio civile - Area spettacolo dal vivoComponente commissione di valutazione di progetti di educazione musicaleprogetti didattici di formazione ed educazione musicale svolti da soggetti iscritti all’Elenco regionale delle scuole di educazione musicale di cui alla determinazione dirigenziale n. G03892/2025Decreto dirigenziale n. G09082 14/07/2025articolo 12bis della legge regionale 15/2014</t>
+        </is>
       </c>
       <c r="I104" s="2">
-        <v>46607</v>
+        <v>45860</v>
       </c>
       <c r="K104" t="s">
-        <v>150</v>
+        <v>488</v>
       </c>
       <c r="L104" t="s">
-        <v>151</v>
+        <v>489</v>
       </c>
       <c r="O104" s="2">
-        <v>44784</v>
+        <v>45870</v>
+      </c>
+      <c r="P104" t="s" s="3">
+        <v>490</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>225</v>
+        <v>555</v>
       </c>
       <c r="B105" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="C105" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="D105" t="s">
-        <v>378</v>
+        <v>147</v>
       </c>
       <c r="E105" t="s">
-        <v>489</v>
+        <v>148</v>
       </c>
       <c r="F105" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="G105" s="2">
-        <v>42884</v>
+        <v>44812</v>
       </c>
       <c r="I105" s="2">
-        <v>44710</v>
+        <v>46607</v>
       </c>
       <c r="K105" t="s">
-        <v>380</v>
+        <v>150</v>
       </c>
       <c r="L105" t="s">
-        <v>381</v>
+        <v>151</v>
       </c>
       <c r="O105" s="2">
-        <v>42921</v>
-[...2 lines deleted...]
-        <v>490</v>
+        <v>44784</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>588</v>
+        <v>225</v>
       </c>
       <c r="B106" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="C106" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="D106" t="s">
-        <v>275</v>
+        <v>378</v>
       </c>
       <c r="E106" t="s">
-        <v>276</v>
+        <v>495</v>
       </c>
       <c r="F106" t="s">
-        <v>149</v>
+        <v>19</v>
       </c>
       <c r="G106" s="2">
-        <v>45154</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>42884</v>
+      </c>
+      <c r="I106" s="2">
+        <v>44710</v>
       </c>
       <c r="K106" t="s">
-        <v>278</v>
+        <v>380</v>
       </c>
       <c r="L106" t="s">
-        <v>279</v>
+        <v>381</v>
       </c>
       <c r="O106" s="2">
-        <v>45208</v>
+        <v>42921</v>
       </c>
       <c r="P106" t="s" s="3">
-        <v>493</v>
+        <v>496</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>390</v>
+        <v>588</v>
       </c>
       <c r="B107" t="s">
-        <v>353</v>
+        <v>497</v>
       </c>
       <c r="C107" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="D107" t="s">
-        <v>416</v>
+        <v>275</v>
       </c>
       <c r="E107" t="s">
-        <v>495</v>
+        <v>276</v>
       </c>
       <c r="F107" t="s">
         <v>149</v>
       </c>
       <c r="G107" s="2">
-        <v>44175</v>
-[...2 lines deleted...]
-        <v>44353</v>
+        <v>45154</v>
+      </c>
+      <c r="J107" t="s">
+        <v>465</v>
       </c>
       <c r="K107" t="s">
-        <v>418</v>
+        <v>278</v>
       </c>
       <c r="L107" t="s">
-        <v>419</v>
+        <v>279</v>
       </c>
       <c r="O107" s="2">
-        <v>44169</v>
+        <v>45208</v>
       </c>
       <c r="P107" t="s" s="3">
-        <v>496</v>
+        <v>499</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>548</v>
+        <v>390</v>
       </c>
       <c r="B108" t="s">
-        <v>212</v>
+        <v>353</v>
       </c>
       <c r="C108" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="D108" t="s">
-        <v>147</v>
+        <v>416</v>
       </c>
       <c r="E108" t="s">
-        <v>148</v>
+        <v>501</v>
       </c>
       <c r="F108" t="s">
         <v>149</v>
       </c>
       <c r="G108" s="2">
-        <v>44812</v>
+        <v>44175</v>
       </c>
       <c r="I108" s="2">
-        <v>46607</v>
+        <v>44353</v>
       </c>
       <c r="K108" t="s">
-        <v>150</v>
+        <v>418</v>
       </c>
       <c r="L108" t="s">
-        <v>151</v>
+        <v>419</v>
       </c>
       <c r="O108" s="2">
-        <v>44784</v>
+        <v>44169</v>
+      </c>
+      <c r="P108" t="s" s="3">
+        <v>502</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
+        <v>548</v>
+      </c>
+      <c r="B109" t="s">
+        <v>212</v>
+      </c>
+      <c r="C109" t="s">
+        <v>503</v>
+      </c>
+      <c r="D109" t="s">
+        <v>147</v>
+      </c>
+      <c r="E109" t="s">
+        <v>148</v>
+      </c>
+      <c r="F109" t="s">
+        <v>149</v>
+      </c>
+      <c r="G109" s="2">
+        <v>44812</v>
+      </c>
+      <c r="I109" s="2">
+        <v>46607</v>
+      </c>
+      <c r="K109" t="s">
+        <v>150</v>
+      </c>
+      <c r="L109" t="s">
+        <v>151</v>
+      </c>
+      <c r="O109" s="2">
+        <v>44784</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
         <v>568</v>
       </c>
-      <c r="B109" t="s">
+      <c r="B110" t="s">
         <v>41</v>
       </c>
-      <c r="C109" t="s">
-[...5 lines deleted...]
-      <c r="E109" t="inlineStr">
+      <c r="C110" t="s">
+        <v>504</v>
+      </c>
+      <c r="D110" t="s">
+        <v>505</v>
+      </c>
+      <c r="E110" t="inlineStr">
         <is>
           <t>Componente della commissione istituita a valere sull'Avviso Pubblico "Lazio Street Art 2022" approvato con determinazione 23 febbraio 2022, n. G01892, in attuazione della legge regionale n.22 del 23 dicembre 2020 "Disposizioni per la valorizzazione, promozione e diffusione della Street art"
 </t>
         </is>
       </c>
-      <c r="F109" t="s">
-[...2 lines deleted...]
-      <c r="G109" s="2">
+      <c r="F110" t="s">
+        <v>33</v>
+      </c>
+      <c r="G110" s="2">
         <v>44750</v>
       </c>
-      <c r="I109" s="2">
+      <c r="I110" s="2">
         <v>44852</v>
       </c>
-      <c r="K109" t="s">
-[...5 lines deleted...]
-      <c r="O109" s="2">
+      <c r="K110" t="s">
+        <v>506</v>
+      </c>
+      <c r="L110" t="s">
+        <v>507</v>
+      </c>
+      <c r="O110" s="2">
         <v>45352</v>
       </c>
-      <c r="P109" t="s" s="3">
-[...36 lines deleted...]
-      </c>
       <c r="P110" t="s" s="3">
-        <v>504</v>
+        <v>508</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>612</v>
+        <v>517</v>
       </c>
       <c r="B111" t="s">
-        <v>505</v>
+        <v>306</v>
       </c>
       <c r="C111" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="D111" t="s">
-        <v>507</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E111" t="s">
+        <v>63</v>
       </c>
       <c r="F111" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="G111" s="2">
-        <v>45233</v>
+        <v>44152</v>
       </c>
       <c r="I111" s="2">
-        <v>45358</v>
-[...4 lines deleted...]
-        </is>
+        <v>45613</v>
+      </c>
+      <c r="K111" t="s">
+        <v>65</v>
       </c>
       <c r="L111" t="s">
-        <v>508</v>
+        <v>66</v>
       </c>
       <c r="O111" s="2">
-        <v>45323</v>
+        <v>44705</v>
       </c>
       <c r="P111" t="s" s="3">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
+        <v>612</v>
+      </c>
+      <c r="B112" t="s">
+        <v>511</v>
+      </c>
+      <c r="C112" t="s">
+        <v>512</v>
+      </c>
+      <c r="D112" t="s">
+        <v>513</v>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>Componente Commissione di Valutazione a valere sulla Legge regionale 29 novembre 2001, n. 29. Programma Lazio Creativo. Avviso pubblico "Lazio Contemporaneo 2022"&amp;nbsp;approvato con determinazione n. G13739 del 11 ottobre 2022.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="F112" t="s">
+        <v>33</v>
+      </c>
+      <c r="G112" s="2">
+        <v>45233</v>
+      </c>
+      <c r="I112" s="2">
+        <v>45358</v>
+      </c>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>Legge regionale 29 novembre 2001, n. 29. Programma Lazio Creativo. Avviso pubblico "Lazio Contemporaneo 2022"&amp;nbsp;approvato con determinazione n. G13739 del 11 ottobre 2022.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="L112" t="s">
+        <v>514</v>
+      </c>
+      <c r="O112" s="2">
+        <v>45323</v>
+      </c>
+      <c r="P112" t="s" s="3">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
         <v>143</v>
       </c>
-      <c r="B112" t="s">
+      <c r="B113" t="s">
         <v>89</v>
       </c>
-      <c r="C112" t="s">
-[...2 lines deleted...]
-      <c r="D112" t="s">
+      <c r="C113" t="s">
+        <v>516</v>
+      </c>
+      <c r="D113" t="s">
         <v>324</v>
       </c>
-      <c r="E112" t="inlineStr">
+      <c r="E113" t="inlineStr">
         <is>
           <t>Componente esterno del Comitato Regionale per i Lavori Pubblici.&amp;nbsp;Conclusione incarico "Il sessantesimo giorno successivo alla data di insediamento della nuova Giunta Regionale"
 </t>
         </is>
       </c>
-      <c r="F112" t="s">
-[...2 lines deleted...]
-      <c r="G112" s="2">
+      <c r="F113" t="s">
+        <v>517</v>
+      </c>
+      <c r="G113" s="2">
         <v>41578</v>
       </c>
-      <c r="I112" s="2">
+      <c r="I113" s="2">
         <v>43239</v>
       </c>
-      <c r="K112" t="s">
+      <c r="K113" t="s">
         <v>241</v>
       </c>
-      <c r="L112" t="s">
+      <c r="L113" t="s">
         <v>242</v>
       </c>
-      <c r="N112" t="s">
+      <c r="N113" t="s">
         <v>130</v>
       </c>
-      <c r="O112" s="2">
+      <c r="O113" s="2">
         <v>43239</v>
       </c>
-      <c r="P112" t="s" s="3">
-[...22 lines deleted...]
-      <c r="D113" t="s">
+      <c r="P113" t="s" s="3">
         <v>518</v>
       </c>
-      <c r="E113" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F113" t="s" s="4">
+      <c r="Q113" t="s" s="3">
         <v>519</v>
       </c>
-      <c r="G113" s="2">
-[...5 lines deleted...]
-      <c r="K113" t="s">
+      <c r="R113" t="s" s="3">
         <v>520</v>
       </c>
-      <c r="L113" t="s">
+      <c r="S113" t="s" s="3">
         <v>521</v>
-      </c>
-[...16 lines deleted...]
-        <v>525</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>730</v>
+        <v>27</v>
       </c>
       <c r="B114" t="s">
-        <v>353</v>
+        <v>522</v>
       </c>
       <c r="C114" t="s">
+        <v>523</v>
+      </c>
+      <c r="D114" t="s">
+        <v>524</v>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>Incarico di Coordinamento della Sicurezzza in fase di esecuzione per lavori di realizzazione depuratore intercomunale a servizio dei Comuni di Ardea, Albano Laziale, Lanuvio, Ariccia, Nemi, Genzano e relative opere di collettamento </t>
+        </is>
+      </c>
+      <c r="F114" t="s" s="4">
+        <v>525</v>
+      </c>
+      <c r="G114" s="2">
+        <v>40753</v>
+      </c>
+      <c r="I114" s="2">
+        <v>42683</v>
+      </c>
+      <c r="K114" t="s">
         <v>526</v>
       </c>
-      <c r="D114" t="s">
-[...2 lines deleted...]
-      <c r="E114" t="s">
+      <c r="L114" t="s">
         <v>527</v>
       </c>
-      <c r="F114" t="s">
+      <c r="N114" t="s">
+        <v>268</v>
+      </c>
+      <c r="O114" s="2">
+        <v>42720</v>
+      </c>
+      <c r="P114" t="s" s="3">
         <v>528</v>
       </c>
-      <c r="G114" s="2">
-[...8 lines deleted...]
-      <c r="L114" t="s">
+      <c r="Q114" t="s" s="3">
         <v>529</v>
       </c>
-      <c r="O114" s="2">
-[...2 lines deleted...]
-      <c r="P114" t="s" s="3">
+      <c r="R114" t="s" s="3">
         <v>530</v>
       </c>
-      <c r="Q114" t="inlineStr" s="3">
-[...12 lines deleted...]
-        </is>
+      <c r="S114" t="s" s="3">
+        <v>531</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="B115" t="s">
         <v>353</v>
       </c>
       <c r="C115" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="D115" t="s">
         <v>308</v>
       </c>
-      <c r="E115" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E115" t="s">
+        <v>533</v>
       </c>
       <c r="F115" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="G115" s="2">
         <v>45793</v>
       </c>
       <c r="I115" s="2">
         <v>45812</v>
       </c>
       <c r="K115" t="s">
         <v>180</v>
       </c>
       <c r="L115" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="O115" s="2">
-        <v>46002</v>
+        <v>46003</v>
       </c>
       <c r="P115" t="s" s="3">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="Q115" t="inlineStr" s="3">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-Dich-cariche-incarichi.pdf</t>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-Dich-cariche-incarichi-1.pdf</t>
         </is>
       </c>
       <c r="R115" t="inlineStr" s="3">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-Dich-insuss-situazioni-conflitto-interesse.pdf</t>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-Dich-insuss-situazioni-conflitto-interesse-1.pdf</t>
         </is>
       </c>
       <c r="S115" t="inlineStr" s="3">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-Attest-Direttore-conflitto-interessi.pdf</t>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-Attest-Direttore-conflitto-interessi-1.pdf</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>203</v>
+        <v>728</v>
       </c>
       <c r="B116" t="s">
-        <v>533</v>
+        <v>353</v>
       </c>
       <c r="C116" t="s">
+        <v>532</v>
+      </c>
+      <c r="D116" t="s">
+        <v>308</v>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>Incarico di Direttore della Direzione regionale "Trasporti, mobilità, tutela del territorio e autorità idraulica, demanio e patrimonio". Nomina della Commissione ai sensi dell'Allegato "H" del r.r. n. 1/2002.</t>
+        </is>
+      </c>
+      <c r="F116" t="s">
         <v>534</v>
       </c>
-      <c r="D116" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="G116" s="2">
-        <v>42663</v>
+        <v>45793</v>
       </c>
       <c r="I116" s="2">
-        <v>43281</v>
+        <v>45812</v>
       </c>
       <c r="K116" t="s">
-        <v>535</v>
+        <v>180</v>
       </c>
       <c r="L116" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="O116" s="2">
-        <v>42843</v>
+        <v>46002</v>
       </c>
       <c r="P116" t="s" s="3">
-        <v>537</v>
+        <v>538</v>
+      </c>
+      <c r="Q116" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-Dich-cariche-incarichi.pdf</t>
+        </is>
+      </c>
+      <c r="R116" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-Dich-insuss-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+      <c r="S116" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-Attest-Direttore-conflitto-interessi.pdf</t>
+        </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>267</v>
+        <v>203</v>
       </c>
       <c r="B117" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C117" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="D117" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>86</v>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>In qualità di componente del  "Progetto integrato degli interventi in materia di inserimento Lavorativo e di Integrazione Sociale dei Migranti" - Costituzione Cabina di Regia interistituzionale.</t>
+        </is>
       </c>
       <c r="F117" t="s">
         <v>19</v>
       </c>
       <c r="G117" s="2">
-        <v>42877</v>
+        <v>42663</v>
       </c>
       <c r="I117" s="2">
-        <v>44042</v>
+        <v>43281</v>
       </c>
       <c r="K117" t="s">
-        <v>20</v>
+        <v>541</v>
       </c>
       <c r="L117" t="s">
-        <v>21</v>
+        <v>542</v>
       </c>
       <c r="O117" s="2">
-        <v>43091</v>
+        <v>42843</v>
       </c>
       <c r="P117" t="s" s="3">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
+        <v>267</v>
+      </c>
+      <c r="B118" t="s">
+        <v>544</v>
+      </c>
+      <c r="C118" t="s">
+        <v>545</v>
+      </c>
+      <c r="D118" t="s">
+        <v>17</v>
+      </c>
+      <c r="E118" t="s">
+        <v>18</v>
+      </c>
+      <c r="F118" t="s">
+        <v>19</v>
+      </c>
+      <c r="G118" s="2">
+        <v>42877</v>
+      </c>
+      <c r="I118" s="2">
+        <v>44042</v>
+      </c>
+      <c r="K118" t="s">
+        <v>20</v>
+      </c>
+      <c r="L118" t="s">
+        <v>21</v>
+      </c>
+      <c r="O118" s="2">
+        <v>43091</v>
+      </c>
+      <c r="P118" t="s" s="3">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
         <v>196</v>
       </c>
-      <c r="B118" t="s">
-[...8 lines deleted...]
-      <c r="E118" t="inlineStr">
+      <c r="B119" t="s">
+        <v>547</v>
+      </c>
+      <c r="C119" t="s">
+        <v>548</v>
+      </c>
+      <c r="D119" t="s">
+        <v>549</v>
+      </c>
+      <c r="E119" t="inlineStr">
         <is>
           <t>Gruppo di esperti per lo studio e l'elaborazione di proposte e misure di semplificazione normativa e amministrativa in materia di attività produttive, agricoltura e commercio
 </t>
         </is>
       </c>
-      <c r="F118" t="s">
-[...2 lines deleted...]
-      <c r="G118" s="2">
+      <c r="F119" t="s">
+        <v>550</v>
+      </c>
+      <c r="G119" s="2">
         <v>42815</v>
       </c>
-      <c r="I118" s="2">
+      <c r="I119" s="2">
         <v>43178</v>
       </c>
-      <c r="K118" t="s">
-[...5 lines deleted...]
-      <c r="O118" s="2">
+      <c r="K119" t="s">
+        <v>551</v>
+      </c>
+      <c r="L119" t="s">
+        <v>552</v>
+      </c>
+      <c r="O119" s="2">
         <v>43178</v>
       </c>
-      <c r="P118" t="s" s="3">
-[...4 lines deleted...]
-      <c r="A119">
+      <c r="P119" t="s" s="3">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
         <v>20</v>
       </c>
-      <c r="B119" t="s">
-[...5 lines deleted...]
-      <c r="D119" t="s">
+      <c r="B120" t="s">
+        <v>554</v>
+      </c>
+      <c r="C120" t="s">
+        <v>555</v>
+      </c>
+      <c r="D120" t="s">
         <v>239</v>
       </c>
-      <c r="E119" t="inlineStr">
+      <c r="E120" t="inlineStr">
         <is>
           <t>Componente esterno del Comitato Regionale per i Lavori Pubblici.&amp;nbsp;Conclusione incarico "Il sessantesimo giorno successivo alla data di insediamento della nuova Giunta Regionale"
 </t>
         </is>
       </c>
-      <c r="F119" t="s">
+      <c r="F120" t="s">
         <v>240</v>
       </c>
-      <c r="G119" s="2">
+      <c r="G120" s="2">
         <v>41578</v>
       </c>
-      <c r="I119" s="2">
+      <c r="I120" s="2">
         <v>43239</v>
       </c>
-      <c r="K119" t="s">
+      <c r="K120" t="s">
         <v>241</v>
       </c>
-      <c r="L119" t="s">
+      <c r="L120" t="s">
         <v>242</v>
       </c>
-      <c r="N119" t="s">
+      <c r="N120" t="s">
         <v>130</v>
       </c>
-      <c r="O119" s="2">
+      <c r="O120" s="2">
         <v>42383</v>
-      </c>
-[...45 lines deleted...]
-        <v>42921</v>
       </c>
       <c r="P120" t="s" s="3">
         <v>556</v>
       </c>
+      <c r="Q120" t="s" s="3">
+        <v>557</v>
+      </c>
+      <c r="R120" t="s" s="3">
+        <v>558</v>
+      </c>
+      <c r="S120" t="s" s="3">
+        <v>559</v>
+      </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>619</v>
+        <v>231</v>
       </c>
       <c r="B121" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="C121" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="D121" t="s">
-        <v>48</v>
-[...9 lines deleted...]
-        </is>
+        <v>378</v>
+      </c>
+      <c r="E121" t="s">
+        <v>495</v>
+      </c>
+      <c r="F121" t="s">
+        <v>19</v>
       </c>
       <c r="G121" s="2">
-        <v>44305</v>
+        <v>42884</v>
       </c>
       <c r="I121" s="2">
-        <v>45035</v>
+        <v>44710</v>
       </c>
       <c r="K121" t="s">
-        <v>49</v>
+        <v>380</v>
       </c>
       <c r="L121" t="s">
-        <v>50</v>
+        <v>381</v>
       </c>
       <c r="O121" s="2">
-        <v>45443</v>
+        <v>42921</v>
       </c>
       <c r="P121" t="s" s="3">
-        <v>559</v>
-[...4 lines deleted...]
-        </is>
+        <v>562</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>223</v>
+        <v>619</v>
       </c>
       <c r="B122" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="C122" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="D122" t="s">
-        <v>378</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>43</v>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>Art.18 della legge regionale del 14 settembre 1996, n. 21 e successive modificazioni ed integrazioni "Disciplina della professione di maestro di sci e ordinamento delle scuole di sci". Nomina della commissione d'esame per l'abilitazione all'esercizio della professione di maestro di sci alpino, nordico e snowboard.</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>Per sessione d’esame, riconoscimento spese definite nella Convenzione, approvata con Determinazione G15637 del 04/12/2018, ad esclusivo carico del Collegio Regionale dei Maestri di sci del Lazio- C.F. 96331660587 e s.m. del G14943 del 9/12/2020.</t>
+        </is>
       </c>
       <c r="G122" s="2">
-        <v>42884</v>
+        <v>44305</v>
       </c>
       <c r="I122" s="2">
-        <v>44710</v>
+        <v>45035</v>
       </c>
       <c r="K122" t="s">
-        <v>380</v>
+        <v>44</v>
       </c>
       <c r="L122" t="s">
-        <v>381</v>
+        <v>45</v>
       </c>
       <c r="O122" s="2">
-        <v>42921</v>
+        <v>45443</v>
       </c>
       <c r="P122" t="s" s="3">
-        <v>562</v>
+        <v>565</v>
+      </c>
+      <c r="Q122" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Costini-Gioberto-Dich-conflitto-interessi-15042021.pdf</t>
+        </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>441</v>
+        <v>223</v>
       </c>
       <c r="B123" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="C123" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="D123" t="s">
-        <v>565</v>
+        <v>378</v>
       </c>
       <c r="E123" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>567</v>
+        <v>495</v>
+      </c>
+      <c r="F123" t="s">
+        <v>19</v>
       </c>
       <c r="G123" s="2">
-        <v>43993</v>
+        <v>42884</v>
       </c>
       <c r="I123" s="2">
-        <v>45818</v>
+        <v>44710</v>
       </c>
       <c r="K123" t="s">
+        <v>380</v>
+      </c>
+      <c r="L123" t="s">
+        <v>381</v>
+      </c>
+      <c r="O123" s="2">
+        <v>42921</v>
+      </c>
+      <c r="P123" t="s" s="3">
         <v>568</v>
-      </c>
-[...16 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
+        <v>441</v>
+      </c>
+      <c r="B124" t="s">
+        <v>569</v>
+      </c>
+      <c r="C124" t="s">
+        <v>570</v>
+      </c>
+      <c r="D124" t="s">
+        <v>571</v>
+      </c>
+      <c r="E124" t="s">
+        <v>572</v>
+      </c>
+      <c r="F124" t="s" s="4">
+        <v>573</v>
+      </c>
+      <c r="G124" s="2">
+        <v>43993</v>
+      </c>
+      <c r="I124" s="2">
+        <v>45818</v>
+      </c>
+      <c r="K124" t="s">
+        <v>574</v>
+      </c>
+      <c r="L124" t="s">
+        <v>575</v>
+      </c>
+      <c r="O124" s="2">
+        <v>44214</v>
+      </c>
+      <c r="P124" t="s" s="3">
+        <v>576</v>
+      </c>
+      <c r="Q124" t="s" s="3">
+        <v>577</v>
+      </c>
+      <c r="R124" t="s" s="3">
+        <v>578</v>
+      </c>
+      <c r="S124" t="s" s="3">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
         <v>14</v>
       </c>
-      <c r="B124" t="s">
-[...8 lines deleted...]
-      <c r="E124" t="inlineStr">
+      <c r="B125" t="s">
+        <v>569</v>
+      </c>
+      <c r="C125" t="s">
+        <v>570</v>
+      </c>
+      <c r="D125" t="s">
+        <v>580</v>
+      </c>
+      <c r="E125" t="inlineStr">
         <is>
           <t>Componente esterno del Comitato Regionale per i Lavori Pubblici.&amp;nbsp;Conclusione incarico "Il sessantesimo giorno successivo alla data di insediamento della nuova Giunta Regionale"
 </t>
         </is>
       </c>
-      <c r="F124" t="s">
+      <c r="F125" t="s">
         <v>240</v>
       </c>
-      <c r="G124" s="2">
+      <c r="G125" s="2">
         <v>41578</v>
       </c>
-      <c r="I124" s="2">
+      <c r="I125" s="2">
         <v>43239</v>
       </c>
-      <c r="K124" t="s">
+      <c r="K125" t="s">
         <v>241</v>
       </c>
-      <c r="L124" t="s">
+      <c r="L125" t="s">
         <v>242</v>
       </c>
-      <c r="N124" t="s">
+      <c r="N125" t="s">
         <v>130</v>
       </c>
-      <c r="O124" s="2">
+      <c r="O125" s="2">
         <v>43239</v>
       </c>
-      <c r="P124" t="s" s="3">
-[...44 lines deleted...]
-        <v>44784</v>
+      <c r="P125" t="s" s="3">
+        <v>581</v>
+      </c>
+      <c r="Q125" t="s" s="3">
+        <v>582</v>
+      </c>
+      <c r="R125" t="s" s="3">
+        <v>583</v>
+      </c>
+      <c r="S125" t="s" s="3">
+        <v>584</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
+        <v>553</v>
+      </c>
+      <c r="B126" t="s">
+        <v>547</v>
+      </c>
+      <c r="C126" t="s">
+        <v>585</v>
+      </c>
+      <c r="D126" t="s">
+        <v>147</v>
+      </c>
+      <c r="E126" t="s">
+        <v>148</v>
+      </c>
+      <c r="F126" t="s">
+        <v>149</v>
+      </c>
+      <c r="G126" s="2">
+        <v>44812</v>
+      </c>
+      <c r="I126" s="2">
+        <v>46607</v>
+      </c>
+      <c r="K126" t="s">
+        <v>150</v>
+      </c>
+      <c r="L126" t="s">
+        <v>151</v>
+      </c>
+      <c r="O126" s="2">
+        <v>44784</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
         <v>490</v>
       </c>
-      <c r="B126" t="s">
-[...8 lines deleted...]
-      <c r="E126" t="inlineStr">
+      <c r="B127" t="s">
+        <v>586</v>
+      </c>
+      <c r="C127" t="s">
+        <v>587</v>
+      </c>
+      <c r="D127" t="s">
+        <v>588</v>
+      </c>
+      <c r="E127" t="inlineStr">
         <is>
           <t>Componente esperto di metodo della Commissione esame Unità di metodo UC1 “Accompagnare e supportare l’individuazione e la messa in trasparenza delle competenze anche al fine del riconoscimento dei crediti formativi”
 </t>
         </is>
       </c>
-      <c r="F126" t="s">
-[...2 lines deleted...]
-      <c r="G126" s="2">
+      <c r="F127" t="s">
+        <v>474</v>
+      </c>
+      <c r="G127" s="2">
         <v>44406</v>
       </c>
-      <c r="I126" s="2">
+      <c r="I127" s="2">
         <v>44407</v>
       </c>
-      <c r="K126" t="s">
-[...5 lines deleted...]
-      <c r="O126" s="2">
+      <c r="K127" t="s">
+        <v>589</v>
+      </c>
+      <c r="L127" t="s">
+        <v>590</v>
+      </c>
+      <c r="O127" s="2">
         <v>44405</v>
       </c>
-      <c r="P126" t="s" s="3">
-[...4 lines deleted...]
-      <c r="A127">
+      <c r="P127" t="s" s="3">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
         <v>495</v>
       </c>
-      <c r="B127" t="s">
-[...5 lines deleted...]
-      <c r="D127" t="s">
+      <c r="B128" t="s">
         <v>586</v>
       </c>
-      <c r="E127" t="inlineStr">
+      <c r="C128" t="s">
+        <v>587</v>
+      </c>
+      <c r="D128" t="s">
+        <v>592</v>
+      </c>
+      <c r="E128" t="inlineStr">
         <is>
           <t>Componente esperto di contenuto della Commissione esame Unità di Competenza UC2“ Pianificare e realizzare le attività valutative rivolte al riconoscimento dei crediti formativi”
 </t>
         </is>
       </c>
-      <c r="F127" t="s">
-[...2 lines deleted...]
-      <c r="G127" s="2">
+      <c r="F128" t="s">
+        <v>474</v>
+      </c>
+      <c r="G128" s="2">
         <v>44474</v>
       </c>
-      <c r="I127" s="2">
+      <c r="I128" s="2">
         <v>44474</v>
       </c>
-      <c r="K127" t="s">
-[...5 lines deleted...]
-      <c r="O127" s="2">
+      <c r="K128" t="s">
+        <v>593</v>
+      </c>
+      <c r="L128" t="s">
+        <v>594</v>
+      </c>
+      <c r="O128" s="2">
         <v>44469</v>
       </c>
-      <c r="P127" t="inlineStr" s="3">
+      <c r="P128" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-D'ALESSANDRO-GIOVANNA-20092021.pdf</t>
         </is>
-      </c>
-[...36 lines deleted...]
-        <v>590</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>673</v>
+        <v>592</v>
       </c>
       <c r="B129" t="s">
-        <v>591</v>
+        <v>23</v>
       </c>
       <c r="C129" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="D129" t="s">
-        <v>179</v>
+        <v>275</v>
       </c>
       <c r="E129" t="s">
-        <v>592</v>
+        <v>276</v>
       </c>
       <c r="F129" t="s">
         <v>149</v>
       </c>
       <c r="G129" s="2">
-        <v>45274</v>
-[...2 lines deleted...]
-        <v>45334</v>
+        <v>45154</v>
+      </c>
+      <c r="J129" t="s">
+        <v>465</v>
       </c>
       <c r="K129" t="s">
-        <v>180</v>
+        <v>278</v>
       </c>
       <c r="L129" t="s">
-        <v>593</v>
+        <v>279</v>
       </c>
       <c r="O129" s="2">
-        <v>45553</v>
+        <v>45208</v>
       </c>
       <c r="P129" t="s" s="3">
-        <v>594</v>
+        <v>596</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
+        <v>673</v>
+      </c>
+      <c r="B130" t="s">
+        <v>597</v>
+      </c>
+      <c r="C130" t="s">
+        <v>595</v>
+      </c>
+      <c r="D130" t="s">
+        <v>179</v>
+      </c>
+      <c r="E130" t="s">
+        <v>598</v>
+      </c>
+      <c r="F130" t="s">
+        <v>149</v>
+      </c>
+      <c r="G130" s="2">
+        <v>45274</v>
+      </c>
+      <c r="I130" s="2">
+        <v>45334</v>
+      </c>
+      <c r="K130" t="s">
+        <v>180</v>
+      </c>
+      <c r="L130" t="s">
+        <v>599</v>
+      </c>
+      <c r="O130" s="2">
+        <v>45553</v>
+      </c>
+      <c r="P130" t="s" s="3">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
         <v>293</v>
       </c>
-      <c r="B130" t="s">
-[...8 lines deleted...]
-      <c r="E130" t="inlineStr">
+      <c r="B131" t="s">
+        <v>601</v>
+      </c>
+      <c r="C131" t="s">
+        <v>602</v>
+      </c>
+      <c r="D131" t="s">
+        <v>603</v>
+      </c>
+      <c r="E131" t="inlineStr">
         <is>
           <t>In qualità di componente esperto della Commissione di cui all’art. 13, comma 2, dell’allegato A alla&amp;nbsp;D.G.R. 451/2017, incaricata della valutazione dei progetti sperimentali pervenuti&amp;nbsp;alla Regione ai sensi dell’art. 13, comma 3, del summenzionato allegato A della D.R.G. 451/2017
 </t>
         </is>
       </c>
-      <c r="F130" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="F131" t="s">
         <v>19</v>
       </c>
       <c r="G131" s="2">
-        <v>43287</v>
-[...2 lines deleted...]
-        <v>43377</v>
+        <v>43171</v>
+      </c>
+      <c r="J131" t="s">
+        <v>604</v>
       </c>
       <c r="K131" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="L131" t="s">
-        <v>603</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>606</v>
       </c>
       <c r="O131" s="2">
-        <v>43458</v>
+        <v>43220</v>
       </c>
       <c r="P131" t="s" s="3">
-        <v>604</v>
+        <v>607</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
+        <v>308</v>
+      </c>
+      <c r="B132" t="s">
+        <v>601</v>
+      </c>
+      <c r="C132" t="s">
+        <v>602</v>
+      </c>
+      <c r="D132" t="s">
+        <v>603</v>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>In qualità di componente esperto Commissione di valutazione ai sensi dell’articolo 7 dell’allegato 1 alla determinazione dirigenziale n. G18392 del 22 dicembre 2017 “Modalità e i termini per la presentazione dei progetti sperimentali per l'erogazione della formazione specifica in modalità e-Learning nei settori sanitario e della ricerca pubblica in attuazione dell'art. 13, comma 1, dell'Allegato A alla deliberazione di Giunta regionale 25 luglio 2017, n. 451 e dell'art. 13, comma 1, dell'Allegato A alla deliberazione di Giunta regionale 12 dicembre 2017, n. 844</t>
+        </is>
+      </c>
+      <c r="F132" t="s">
+        <v>19</v>
+      </c>
+      <c r="G132" s="2">
+        <v>43287</v>
+      </c>
+      <c r="I132" s="2">
+        <v>43377</v>
+      </c>
+      <c r="K132" t="s">
+        <v>608</v>
+      </c>
+      <c r="L132" t="s">
+        <v>609</v>
+      </c>
+      <c r="M132" t="s">
+        <v>164</v>
+      </c>
+      <c r="N132" t="s">
+        <v>268</v>
+      </c>
+      <c r="O132" s="2">
+        <v>43458</v>
+      </c>
+      <c r="P132" t="s" s="3">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
         <v>615</v>
       </c>
-      <c r="B132" t="s">
-[...5 lines deleted...]
-      <c r="D132" t="inlineStr">
+      <c r="B133" t="s">
+        <v>611</v>
+      </c>
+      <c r="C133" t="s">
+        <v>612</v>
+      </c>
+      <c r="D133" t="inlineStr">
         <is>
           <t>Direzione Sviluppo Economico, Attività Produttive e Ricerca - Area Programmazione e attuazione del Programma operativo FESR Lazio, assistenza all'Autorità di Gestione del POR FESR</t>
         </is>
       </c>
-      <c r="E132" t="inlineStr">
+      <c r="E133" t="inlineStr">
         <is>
           <t>Nomina Componenti della Commissione Tecnica di Valutazione delle richieste presentate ai sensi dell’Avviso pubblico "Voucher Internazionalizzazione PMI Programma Regionale FESR Lazio 2021-2027", approvato con Determinazione n. G13698 n. 18/10/2023 nell’ambito del PR Lazio FESR 2021-2027
 </t>
         </is>
       </c>
-      <c r="F132" t="s">
+      <c r="F133" t="s">
         <v>431</v>
       </c>
-      <c r="G132" s="2">
+      <c r="G133" s="2">
         <v>45337</v>
       </c>
-      <c r="J132" t="s">
+      <c r="J133" t="s">
         <v>432</v>
       </c>
-      <c r="K132" t="s">
+      <c r="K133" t="s">
         <v>433</v>
       </c>
-      <c r="L132" t="s">
-[...2 lines deleted...]
-      <c r="O132" s="2">
+      <c r="L133" t="s">
+        <v>613</v>
+      </c>
+      <c r="O133" s="2">
         <v>45359</v>
       </c>
-      <c r="P132" t="s" s="3">
-[...36 lines deleted...]
-      </c>
       <c r="P133" t="s" s="3">
-        <v>610</v>
+        <v>614</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
+        <v>591</v>
+      </c>
+      <c r="B134" t="s">
+        <v>343</v>
+      </c>
+      <c r="C134" t="s">
+        <v>615</v>
+      </c>
+      <c r="D134" t="s">
+        <v>275</v>
+      </c>
+      <c r="E134" t="s">
+        <v>276</v>
+      </c>
+      <c r="F134" t="s">
+        <v>149</v>
+      </c>
+      <c r="G134" s="2">
+        <v>45154</v>
+      </c>
+      <c r="J134" t="s">
+        <v>465</v>
+      </c>
+      <c r="K134" t="s">
+        <v>278</v>
+      </c>
+      <c r="L134" t="s">
+        <v>279</v>
+      </c>
+      <c r="O134" s="2">
+        <v>45208</v>
+      </c>
+      <c r="P134" t="s" s="3">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
         <v>146</v>
       </c>
-      <c r="B134" t="s">
-[...5 lines deleted...]
-      <c r="D134" t="s">
+      <c r="B135" t="s">
+        <v>617</v>
+      </c>
+      <c r="C135" t="s">
+        <v>618</v>
+      </c>
+      <c r="D135" t="s">
         <v>86</v>
       </c>
-      <c r="E134" t="inlineStr">
+      <c r="E135" t="inlineStr">
         <is>
           <t>In qualità di segretaria del nucleo di valutazione delle domande pervenute in relazione all’ "Avviso pubblico per la “Presentazione di progetti per l’attivazione di tirocini ai sensi della DGR 199/2013 per persone con disabilità grave e handicap intellettivo e psichico”, individuato da BIC Lazio, approvato con determinazione n. G18408 del 19 dicembre 2014, e modificato con determinazione n.G15956 del 16 dicembre 2015.
 </t>
         </is>
       </c>
-      <c r="F134" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="F135" t="s">
         <v>19</v>
       </c>
       <c r="G135" s="2">
-        <v>42877</v>
-[...2 lines deleted...]
-        <v>44042</v>
+        <v>42465</v>
+      </c>
+      <c r="J135" t="s">
+        <v>619</v>
       </c>
       <c r="K135" t="s">
-        <v>20</v>
+        <v>620</v>
       </c>
       <c r="L135" t="s">
-        <v>21</v>
+        <v>621</v>
       </c>
       <c r="O135" s="2">
-        <v>43091</v>
+        <v>42499</v>
       </c>
       <c r="P135" t="s" s="3">
-        <v>618</v>
+        <v>622</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
+        <v>268</v>
+      </c>
+      <c r="B136" t="s">
+        <v>623</v>
+      </c>
+      <c r="C136" t="s">
+        <v>618</v>
+      </c>
+      <c r="D136" t="s">
+        <v>17</v>
+      </c>
+      <c r="E136" t="s">
+        <v>18</v>
+      </c>
+      <c r="F136" t="s">
+        <v>19</v>
+      </c>
+      <c r="G136" s="2">
+        <v>42877</v>
+      </c>
+      <c r="I136" s="2">
+        <v>44042</v>
+      </c>
+      <c r="K136" t="s">
+        <v>20</v>
+      </c>
+      <c r="L136" t="s">
+        <v>21</v>
+      </c>
+      <c r="O136" s="2">
+        <v>43091</v>
+      </c>
+      <c r="P136" t="s" s="3">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
         <v>197</v>
       </c>
-      <c r="B136" t="s">
-[...8 lines deleted...]
-      <c r="E136" t="inlineStr">
+      <c r="B137" t="s">
+        <v>625</v>
+      </c>
+      <c r="C137" t="s">
+        <v>626</v>
+      </c>
+      <c r="D137" t="s">
+        <v>549</v>
+      </c>
+      <c r="E137" t="inlineStr">
         <is>
           <t>Gruppo di esperti per lo studio e l'elaborazione di proposte e misure di semplificazione normativa e amministrativa in materia di attività produttive, agricoltura e commercio
 </t>
         </is>
       </c>
-      <c r="F136" t="s">
-[...2 lines deleted...]
-      <c r="G136" s="2">
+      <c r="F137" t="s">
+        <v>550</v>
+      </c>
+      <c r="G137" s="2">
         <v>42815</v>
       </c>
-      <c r="I136" s="2">
+      <c r="I137" s="2">
         <v>43178</v>
       </c>
-      <c r="K136" t="s">
-[...5 lines deleted...]
-      <c r="O136" s="2">
+      <c r="K137" t="s">
+        <v>551</v>
+      </c>
+      <c r="L137" t="s">
+        <v>552</v>
+      </c>
+      <c r="O137" s="2">
         <v>43178</v>
       </c>
-      <c r="P136" t="s" s="3">
-[...36 lines deleted...]
-      </c>
       <c r="P137" t="s" s="3">
-        <v>624</v>
+        <v>627</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>515</v>
+        <v>269</v>
       </c>
       <c r="B138" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="C138" t="s">
-        <v>623</v>
+        <v>629</v>
       </c>
       <c r="D138" t="s">
-        <v>62</v>
+        <v>17</v>
       </c>
       <c r="E138" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F138" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G138" s="2">
-        <v>44138</v>
+        <v>42877</v>
       </c>
       <c r="I138" s="2">
-        <v>45599</v>
+        <v>44042</v>
       </c>
       <c r="K138" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="L138" t="s">
-        <v>372</v>
+        <v>21</v>
       </c>
       <c r="O138" s="2">
-        <v>44705</v>
+        <v>43091</v>
       </c>
       <c r="P138" t="s" s="3">
-        <v>625</v>
+        <v>630</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>359</v>
       </c>
       <c r="B139" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="C139" t="s">
-        <v>623</v>
+        <v>629</v>
       </c>
       <c r="D139" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="E139" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="F139" t="s">
         <v>64</v>
       </c>
       <c r="G139" s="2">
         <v>42566</v>
       </c>
       <c r="I139" s="2">
         <v>44027</v>
       </c>
       <c r="K139" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="L139" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="O139" s="2">
         <v>43868</v>
       </c>
       <c r="P139" t="s" s="3">
-        <v>626</v>
+        <v>631</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>360</v>
+        <v>515</v>
       </c>
       <c r="B140" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C140" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="D140" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="E140" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="F140" t="s">
         <v>64</v>
       </c>
       <c r="G140" s="2">
-        <v>43224</v>
+        <v>44138</v>
       </c>
       <c r="I140" s="2">
-        <v>44685</v>
+        <v>45599</v>
       </c>
       <c r="K140" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="L140" t="s">
-        <v>629</v>
+        <v>374</v>
       </c>
       <c r="O140" s="2">
-        <v>43868</v>
+        <v>44705</v>
       </c>
       <c r="P140" t="s" s="3">
-        <v>630</v>
+        <v>632</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="B141" t="s">
-        <v>364</v>
+        <v>633</v>
       </c>
       <c r="C141" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="D141" t="s">
-        <v>632</v>
+        <v>79</v>
       </c>
       <c r="E141" t="s">
-        <v>633</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>80</v>
+      </c>
+      <c r="F141" t="s">
+        <v>64</v>
       </c>
       <c r="G141" s="2">
-        <v>43447</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>43224</v>
+      </c>
+      <c r="I141" s="2">
+        <v>44685</v>
       </c>
       <c r="K141" t="s">
+        <v>81</v>
+      </c>
+      <c r="L141" t="s">
         <v>635</v>
       </c>
-      <c r="L141" t="s">
+      <c r="O141" s="2">
+        <v>43868</v>
+      </c>
+      <c r="P141" t="s" s="3">
         <v>636</v>
-      </c>
-[...7 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>521</v>
+        <v>310</v>
       </c>
       <c r="B142" t="s">
-        <v>285</v>
+        <v>364</v>
       </c>
       <c r="C142" t="s">
+        <v>637</v>
+      </c>
+      <c r="D142" t="s">
+        <v>638</v>
+      </c>
+      <c r="E142" t="s">
         <v>639</v>
       </c>
-      <c r="D142" t="s">
-[...6 lines deleted...]
-        <v>64</v>
+      <c r="F142">
+        <v>0</v>
       </c>
       <c r="G142" s="2">
-        <v>44138</v>
-[...2 lines deleted...]
-        <v>45599</v>
+        <v>43447</v>
+      </c>
+      <c r="J142" t="s">
+        <v>640</v>
       </c>
       <c r="K142" t="s">
-        <v>65</v>
+        <v>641</v>
       </c>
       <c r="L142" t="s">
-        <v>287</v>
+        <v>642</v>
+      </c>
+      <c r="M142" t="s">
+        <v>643</v>
       </c>
       <c r="O142" s="2">
-        <v>44705</v>
+        <v>43482</v>
       </c>
       <c r="P142" t="s" s="3">
-        <v>640</v>
+        <v>644</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>270</v>
       </c>
       <c r="B143" t="s">
         <v>285</v>
       </c>
       <c r="C143" t="s">
-        <v>639</v>
+        <v>645</v>
       </c>
       <c r="D143" t="s">
         <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>18</v>
       </c>
       <c r="F143" t="s">
         <v>19</v>
       </c>
       <c r="G143" s="2">
         <v>42877</v>
       </c>
       <c r="I143" s="2">
         <v>44042</v>
       </c>
       <c r="K143" t="s">
         <v>20</v>
       </c>
       <c r="L143" t="s">
         <v>21</v>
       </c>
       <c r="O143" s="2">
         <v>43091</v>
       </c>
       <c r="P143" t="s" s="3">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>115</v>
+        <v>521</v>
       </c>
       <c r="B144" t="s">
-        <v>642</v>
+        <v>285</v>
       </c>
       <c r="C144" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="D144" t="s">
-        <v>86</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E144" t="s">
+        <v>63</v>
       </c>
       <c r="F144" t="s">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="G144" s="2">
-        <v>42065</v>
+        <v>44138</v>
       </c>
       <c r="I144" s="2">
-        <v>42247</v>
-[...4 lines deleted...]
-        </is>
+        <v>45599</v>
+      </c>
+      <c r="K144" t="s">
+        <v>65</v>
       </c>
       <c r="L144" t="s">
-        <v>87</v>
+        <v>287</v>
       </c>
       <c r="O144" s="2">
-        <v>42165</v>
+        <v>44705</v>
       </c>
       <c r="P144" t="s" s="3">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>695</v>
+        <v>115</v>
       </c>
       <c r="B145" t="s">
-        <v>645</v>
+        <v>436</v>
       </c>
       <c r="C145" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="D145" t="s">
-        <v>385</v>
+        <v>86</v>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Incarico di Presidente &amp;nbsp;supplente Commissione Esaminatrice Concorso pubblico, per esami, per l'ammissione al corso - concorso selettivo di formazione per l'assunzione a tempo pieno e indeterminato di n.40 unità di personale con il profilo professionale di Assistente area tecnica - Servizio NUE 112, categoria C, posizione economica C1 bandito con determinazione n. G10817 del 9 agosto 2022, ai sensi del R. r. n. 1/2002 allegato “O”.</t>
+          <t>In qualità di componente del Gruppo di Lavoro del "Progetto "O.S.O.: Orientamento e Sostegno Occupabilità" - Costituzione del Comitato Direttivo e del Gruppo di Lavoro" approvato con Decreto del Dipartimento  per le Libertà Civili e l'immigrazione Direzione Centrale per le Politiche dell'immigrazione e dell'Asilo 0524/0381 - Prot. n. 0004800 del 30/07/2014.</t>
         </is>
       </c>
       <c r="F145" t="s">
-        <v>647</v>
+        <v>19</v>
       </c>
       <c r="G145" s="2">
-        <v>45092</v>
+        <v>42065</v>
       </c>
       <c r="I145" s="2">
-        <v>45379</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>42247</v>
+      </c>
+      <c r="K145" t="inlineStr">
+        <is>
+          <t>Decreto del Dipartimento per le Libertà Civili e l'immigrazione Direzione Centrale per le Politiche dell'immigrazione e dell' Asilo - Autorità Responsabile del Fondo Europeo per l'integrazione di Cittadini di Paesi Terzi " 2007/2013 n. 0001517 del 04/03/2014 con il quale è stato adottato l'Avviso Pubblico per la presentazione di progetti a carattere territoriale finanziati a valere sul Fondo Europeo per l'integarzione di cittadini di Paesi terzi - Azione 2/2013 - Orienatmento al lavoro e sostegno all'occupabilità.</t>
+        </is>
       </c>
       <c r="L145" t="s">
-        <v>388</v>
+        <v>87</v>
       </c>
       <c r="O145" s="2">
-        <v>45601</v>
-[...14 lines deleted...]
-        </is>
+        <v>42165</v>
+      </c>
+      <c r="P145" t="s" s="3">
+        <v>649</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>738</v>
+        <v>695</v>
       </c>
       <c r="B146" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="C146" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="D146" t="s">
-        <v>650</v>
-[...2 lines deleted...]
-        <v>651</v>
+        <v>385</v>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>Incarico di Presidente &amp;nbsp;supplente Commissione Esaminatrice Concorso pubblico, per esami, per l'ammissione al corso - concorso selettivo di formazione per l'assunzione a tempo pieno e indeterminato di n.40 unità di personale con il profilo professionale di Assistente area tecnica - Servizio NUE 112, categoria C, posizione economica C1 bandito con determinazione n. G10817 del 9 agosto 2022, ai sensi del R. r. n. 1/2002 allegato “O”.</t>
+        </is>
       </c>
       <c r="F146" t="s">
         <v>652</v>
       </c>
       <c r="G146" s="2">
-        <v>46015</v>
+        <v>45092</v>
       </c>
       <c r="I146" s="2">
-        <v>47110</v>
+        <v>45379</v>
       </c>
       <c r="K146" t="s">
-        <v>653</v>
+        <v>387</v>
       </c>
       <c r="L146" t="s">
-        <v>654</v>
-[...4 lines deleted...]
-        </is>
+        <v>388</v>
       </c>
       <c r="O146" s="2">
-        <v>46051</v>
-[...2 lines deleted...]
-        <v>655</v>
+        <v>45601</v>
+      </c>
+      <c r="P146" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DE-MARTINO-ROSAROLL-JEAN-FRANCOIS-CV.pdf</t>
+        </is>
       </c>
       <c r="Q146" t="inlineStr" s="3">
         <is>
-          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DE-PRETIS-DOMENICO-Dich-insuss-cause-inconf-incomp-carica-22102025.pdf</t>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DE-MARTINO-ROSAROLL-JEAN-FRANCOIS-Dich-sostitutiva.pdf</t>
+        </is>
+      </c>
+      <c r="R146" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DE-MARTINO-ROSAROLL-JEAN-FRANCOIS-Attestaz-Direttore.pdf</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
+        <v>738</v>
+      </c>
+      <c r="B147" t="s">
+        <v>653</v>
+      </c>
+      <c r="C147" t="s">
+        <v>654</v>
+      </c>
+      <c r="D147" t="s">
+        <v>655</v>
+      </c>
+      <c r="E147" t="s">
+        <v>656</v>
+      </c>
+      <c r="F147" t="s">
+        <v>657</v>
+      </c>
+      <c r="G147" s="2">
+        <v>46015</v>
+      </c>
+      <c r="I147" s="2">
+        <v>47110</v>
+      </c>
+      <c r="K147" t="s">
+        <v>658</v>
+      </c>
+      <c r="L147" t="s">
+        <v>659</v>
+      </c>
+      <c r="N147" t="inlineStr">
+        <is>
+          <t>Dichiarazione relativa allo svolgimento di incarichi o titolarità di cariche in enti di diritto privato regolati o finanziati dalla P.A o relativi allo svolgimento di attività professionali.</t>
+        </is>
+      </c>
+      <c r="O147" s="2">
+        <v>46051</v>
+      </c>
+      <c r="P147" t="s" s="3">
+        <v>660</v>
+      </c>
+      <c r="Q147" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DE-PRETIS-DOMENICO-Dich-insuss-cause-inconf-incomp-carica-22102025.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
         <v>246</v>
       </c>
-      <c r="B147" t="s">
+      <c r="B148" t="s">
         <v>41</v>
       </c>
-      <c r="C147" t="s">
-[...5 lines deleted...]
-      <c r="E147" t="inlineStr">
+      <c r="C148" t="s">
+        <v>661</v>
+      </c>
+      <c r="D148" t="s">
+        <v>662</v>
+      </c>
+      <c r="E148" t="inlineStr">
         <is>
           <t>Membro Commissione di valutazione per selezione proposte per programma di interventi per lo sviluppo e la messa in sicurezza di itinerari e percorsi ciclabili e pedonali
 </t>
         </is>
       </c>
-      <c r="F147" t="s">
+      <c r="F148" t="s">
         <v>19</v>
       </c>
-      <c r="G147" s="2">
+      <c r="G148" s="2">
         <v>42831</v>
       </c>
-      <c r="J147" t="s">
-[...31 lines deleted...]
-      <c r="F148" t="s">
+      <c r="J148" t="s">
         <v>663</v>
-      </c>
-[...4 lines deleted...]
-        <v>42766</v>
       </c>
       <c r="K148" t="s">
         <v>664</v>
       </c>
       <c r="L148" t="s">
         <v>665</v>
       </c>
       <c r="O148" s="2">
-        <v>42711</v>
+        <v>43091</v>
       </c>
       <c r="P148" t="s" s="3">
         <v>666</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>17</v>
+        <v>190</v>
       </c>
       <c r="B149" t="s">
+        <v>41</v>
+      </c>
+      <c r="C149" t="s">
+        <v>661</v>
+      </c>
+      <c r="D149" t="s">
+        <v>662</v>
+      </c>
+      <c r="E149" t="s">
         <v>667</v>
       </c>
-      <c r="C149" t="s">
+      <c r="F149" t="s">
         <v>668</v>
       </c>
-      <c r="D149" t="s">
+      <c r="G149" s="2">
+        <v>42705</v>
+      </c>
+      <c r="I149" s="2">
+        <v>42766</v>
+      </c>
+      <c r="K149" t="s">
         <v>669</v>
       </c>
-      <c r="E149" t="s">
+      <c r="L149" t="s">
         <v>670</v>
       </c>
-      <c r="F149" t="s" s="4">
+      <c r="O149" s="2">
+        <v>42711</v>
+      </c>
+      <c r="P149" t="s" s="3">
         <v>671</v>
-      </c>
-[...22 lines deleted...]
-        <v>676</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
+        <v>17</v>
+      </c>
+      <c r="B150" t="s">
+        <v>672</v>
+      </c>
+      <c r="C150" t="s">
+        <v>673</v>
+      </c>
+      <c r="D150" t="s">
+        <v>674</v>
+      </c>
+      <c r="E150" t="s">
+        <v>675</v>
+      </c>
+      <c r="F150" t="s" s="4">
+        <v>676</v>
+      </c>
+      <c r="G150" s="2">
+        <v>37686</v>
+      </c>
+      <c r="I150" s="2">
+        <v>41806</v>
+      </c>
+      <c r="K150" t="s">
+        <v>677</v>
+      </c>
+      <c r="L150" t="s">
+        <v>678</v>
+      </c>
+      <c r="M150" t="s">
+        <v>679</v>
+      </c>
+      <c r="N150" t="s">
+        <v>680</v>
+      </c>
+      <c r="O150" s="2">
+        <v>41879</v>
+      </c>
+      <c r="P150" t="s" s="3">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
         <v>382</v>
       </c>
-      <c r="B150" t="s">
-[...8 lines deleted...]
-      <c r="E150" t="inlineStr">
+      <c r="B151" t="s">
+        <v>445</v>
+      </c>
+      <c r="C151" t="s">
+        <v>682</v>
+      </c>
+      <c r="D151" t="s">
+        <v>459</v>
+      </c>
+      <c r="E151" t="inlineStr">
         <is>
           <t>Costituzione e nomina dei componenti della Commissione per la valutazione tecnica ed economica delle domande di contributo, ai sensi della D.G.R. n. 470 del 21/07/2020, recante: "Approvazione dei criteri e delle modalità per il riparto delle&amp;nbsp;risorse del fondo regionale per la progettazione di infrastrutture di interesse locale e per la concessione dei contributi, in attuazione dell'articolo 4, comma 4, della legge regionale 14 agosto 2017, n. 9 (Misure integrative, correttive e di coordinamento in materia di finanza pubblica regionale. Disposizioni Varie)".
 </t>
         </is>
       </c>
-      <c r="F150" t="s">
+      <c r="F151" t="s">
         <v>56</v>
       </c>
-      <c r="H150" t="s">
-[...11 lines deleted...]
-      <c r="O150" s="2">
+      <c r="H151" t="s">
+        <v>460</v>
+      </c>
+      <c r="J151" t="s">
+        <v>460</v>
+      </c>
+      <c r="K151" t="s">
+        <v>683</v>
+      </c>
+      <c r="L151" t="s">
+        <v>684</v>
+      </c>
+      <c r="O151" s="2">
         <v>44112</v>
       </c>
-      <c r="P150" t="s" s="3">
-[...36 lines deleted...]
-      </c>
       <c r="P151" t="s" s="3">
-        <v>683</v>
-[...4 lines deleted...]
-      <c r="R151" t="s" s="3">
         <v>685</v>
-      </c>
-[...1 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="B152" t="s">
         <v>234</v>
       </c>
       <c r="C152" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="D152" t="s">
+        <v>339</v>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>Commissione per la valutazione delle domande presentate per l’aggiornamento dell’Albo regionale dei festival del folklore, di cui alla Legge Regionale 29 dicembre 2014, n. 15 art. 9</t>
+        </is>
+      </c>
+      <c r="F152" t="s">
+        <v>164</v>
+      </c>
+      <c r="G152" s="2">
+        <v>44379</v>
+      </c>
+      <c r="I152" s="2">
+        <v>44452</v>
+      </c>
+      <c r="K152" t="s">
+        <v>340</v>
+      </c>
+      <c r="L152" t="s">
+        <v>341</v>
+      </c>
+      <c r="O152" s="2">
+        <v>44383</v>
+      </c>
+      <c r="P152" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DE-SIMONE-PAOLA-CV-10052021-agg..pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>482</v>
+      </c>
+      <c r="B153" t="s">
+        <v>234</v>
+      </c>
+      <c r="C153" t="s">
+        <v>686</v>
+      </c>
+      <c r="D153" t="s">
         <v>119</v>
       </c>
-      <c r="E152" t="inlineStr">
+      <c r="E153" t="inlineStr">
         <is>
           <t>Legge Regionale 29 dicembre 2014 n.15 e ss.mm.ii. Nomina della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo - circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l'accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1, 5, 6, 7, 8 del Regolamento Regionale 5 agosto 2019, n. 16.
 </t>
         </is>
       </c>
-      <c r="F152" t="s">
+      <c r="F153" t="s">
         <v>56</v>
       </c>
-      <c r="G152" s="2">
+      <c r="G153" s="2">
         <v>44277</v>
       </c>
-      <c r="I152" s="2">
+      <c r="I153" s="2">
         <v>44642</v>
       </c>
-      <c r="K152" t="s">
+      <c r="K153" t="s">
         <v>346</v>
       </c>
-      <c r="L152" t="s">
+      <c r="L153" t="s">
         <v>687</v>
       </c>
-      <c r="O152" s="2">
+      <c r="O153" s="2">
         <v>44342</v>
       </c>
-      <c r="P152" t="s" s="3">
+      <c r="P153" t="s" s="3">
         <v>688</v>
-      </c>
-[...38 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>699</v>
       </c>
       <c r="B154" t="s">
         <v>234</v>
       </c>
       <c r="C154" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="D154" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>Commissione di valutazione tecnica - Avviso pubblico per l'aggiornamento dell'Albo regionale dei festival del folklore, approvato con determinazione n. G11687 del 6 settembre 2024.</t>
         </is>
       </c>
       <c r="F154" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="G154" s="2">
         <v>45595</v>
       </c>
       <c r="I154" s="2">
         <v>45657</v>
       </c>
       <c r="K154" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
       <c r="L154" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
       <c r="O154" s="2">
         <v>45610</v>
       </c>
       <c r="P154" t="s" s="3">
-        <v>698</v>
+        <v>693</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>724</v>
+        <v>442</v>
       </c>
       <c r="B155" t="s">
-        <v>234</v>
+        <v>694</v>
       </c>
       <c r="C155" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="D155" t="s">
-        <v>481</v>
-[...7 lines deleted...]
-        <v>80</v>
+        <v>571</v>
+      </c>
+      <c r="E155" t="s">
+        <v>572</v>
+      </c>
+      <c r="F155" t="s" s="4">
+        <v>573</v>
       </c>
       <c r="G155" s="2">
-        <v>45860</v>
+        <v>43993</v>
       </c>
       <c r="I155" s="2">
-        <v>45860</v>
+        <v>45818</v>
       </c>
       <c r="K155" t="s">
-        <v>699</v>
+        <v>574</v>
       </c>
       <c r="L155" t="s">
-        <v>483</v>
+        <v>575</v>
       </c>
       <c r="O155" s="2">
-        <v>45870</v>
+        <v>44214</v>
       </c>
       <c r="P155" t="s" s="3">
-        <v>700</v>
+        <v>695</v>
+      </c>
+      <c r="Q155" t="s" s="3">
+        <v>696</v>
+      </c>
+      <c r="R155" t="s" s="3">
+        <v>697</v>
+      </c>
+      <c r="S155" t="s" s="3">
+        <v>698</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>488</v>
+        <v>624</v>
       </c>
       <c r="B156" t="s">
         <v>234</v>
       </c>
       <c r="C156" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="D156" t="s">
-        <v>339</v>
+        <v>699</v>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Commissione per la valutazione delle domande presentate per l’aggiornamento dell’Albo regionale dei festival del folklore, di cui alla Legge Regionale 29 dicembre 2014, n. 15 art. 9</t>
+          <t>Commissione di valutazione delle candidature pervenute a seguito dell'Avviso pubblico per la selezione di interventi ed iniziative in ambito culturale ai fini della loro raccolta, sistematizzazione e pubblicazione nel “Catalogo delle Buone Pratiche Culturali della Regione Lazio” annualità 2023, di cui alla Decisione di Giunta n. 13 del 15 giugno 2023, approvato con Determinazione n. G16357 del 5 dicembre 2023. Componente esterno all’Amministrazione regionale.</t>
         </is>
       </c>
       <c r="F156" t="s">
-        <v>164</v>
+        <v>700</v>
       </c>
       <c r="G156" s="2">
-        <v>44379</v>
+        <v>45414</v>
       </c>
       <c r="I156" s="2">
-        <v>44452</v>
+        <v>45473</v>
       </c>
       <c r="K156" t="s">
-        <v>340</v>
+        <v>701</v>
       </c>
       <c r="L156" t="s">
-        <v>341</v>
+        <v>702</v>
       </c>
       <c r="O156" s="2">
-        <v>44383</v>
-[...4 lines deleted...]
-        </is>
+        <v>45450</v>
+      </c>
+      <c r="P156" t="s" s="3">
+        <v>703</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>546</v>
+        <v>724</v>
       </c>
       <c r="B157" t="s">
-        <v>185</v>
+        <v>234</v>
       </c>
       <c r="C157" t="s">
-        <v>701</v>
+        <v>686</v>
       </c>
       <c r="D157" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>487</v>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>Componente commissione di valutazione di progetti di educazione musicale progetti didattici di formazione ed educazione musicale svolti da soggetti iscritti all’Elenco regionale delle scuole di educazione musicale di cui alla determinazione dirigenziale n. G03892/2025.</t>
+        </is>
       </c>
       <c r="F157" t="s">
-        <v>149</v>
+        <v>75</v>
       </c>
       <c r="G157" s="2">
-        <v>44812</v>
+        <v>45860</v>
       </c>
       <c r="I157" s="2">
-        <v>46607</v>
+        <v>45860</v>
       </c>
       <c r="K157" t="s">
-        <v>150</v>
+        <v>704</v>
       </c>
       <c r="L157" t="s">
-        <v>151</v>
+        <v>489</v>
       </c>
       <c r="O157" s="2">
-        <v>44784</v>
+        <v>45870</v>
+      </c>
+      <c r="P157" t="s" s="3">
+        <v>705</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>271</v>
+        <v>546</v>
       </c>
       <c r="B158" t="s">
-        <v>702</v>
+        <v>185</v>
       </c>
       <c r="C158" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="D158" t="s">
-        <v>17</v>
+        <v>147</v>
       </c>
       <c r="E158" t="s">
-        <v>18</v>
+        <v>148</v>
       </c>
       <c r="F158" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="G158" s="2">
-        <v>42877</v>
+        <v>44812</v>
       </c>
       <c r="I158" s="2">
-        <v>44042</v>
+        <v>46607</v>
       </c>
       <c r="K158" t="s">
-        <v>20</v>
+        <v>150</v>
       </c>
       <c r="L158" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="O158" s="2">
-        <v>43091</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>44784</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>551</v>
+        <v>271</v>
       </c>
       <c r="B159" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C159" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="D159" t="s">
-        <v>147</v>
+        <v>17</v>
       </c>
       <c r="E159" t="s">
-        <v>148</v>
+        <v>18</v>
       </c>
       <c r="F159" t="s">
-        <v>149</v>
+        <v>19</v>
       </c>
       <c r="G159" s="2">
-        <v>44812</v>
+        <v>42877</v>
       </c>
       <c r="I159" s="2">
-        <v>46607</v>
+        <v>44042</v>
       </c>
       <c r="K159" t="s">
-        <v>150</v>
+        <v>20</v>
       </c>
       <c r="L159" t="s">
-        <v>151</v>
+        <v>21</v>
       </c>
       <c r="O159" s="2">
-        <v>44784</v>
+        <v>43091</v>
+      </c>
+      <c r="P159" t="s" s="3">
+        <v>709</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
+        <v>551</v>
+      </c>
+      <c r="B160" t="s">
+        <v>710</v>
+      </c>
+      <c r="C160" t="s">
+        <v>711</v>
+      </c>
+      <c r="D160" t="s">
+        <v>147</v>
+      </c>
+      <c r="E160" t="s">
+        <v>148</v>
+      </c>
+      <c r="F160" t="s">
+        <v>149</v>
+      </c>
+      <c r="G160" s="2">
+        <v>44812</v>
+      </c>
+      <c r="I160" s="2">
+        <v>46607</v>
+      </c>
+      <c r="K160" t="s">
+        <v>150</v>
+      </c>
+      <c r="L160" t="s">
+        <v>151</v>
+      </c>
+      <c r="O160" s="2">
+        <v>44784</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
         <v>194</v>
       </c>
-      <c r="B160" t="s">
-[...8 lines deleted...]
-      <c r="E160" t="inlineStr">
+      <c r="B161" t="s">
+        <v>712</v>
+      </c>
+      <c r="C161" t="s">
+        <v>713</v>
+      </c>
+      <c r="D161" t="s">
+        <v>549</v>
+      </c>
+      <c r="E161" t="inlineStr">
         <is>
           <t>Gruppo di esperti per lo studio e l'elaborazione di proposte e misure di semplificazione normativa e amministrativa in materia di attività produttive, agricoltura e commercio
 </t>
         </is>
       </c>
-      <c r="F160" t="s">
-[...2 lines deleted...]
-      <c r="G160" s="2">
+      <c r="F161" t="s">
+        <v>550</v>
+      </c>
+      <c r="G161" s="2">
         <v>42815</v>
       </c>
-      <c r="I160" s="2">
+      <c r="I161" s="2">
         <v>43178</v>
       </c>
-      <c r="K160" t="s">
-[...5 lines deleted...]
-      <c r="O160" s="2">
+      <c r="K161" t="s">
+        <v>551</v>
+      </c>
+      <c r="L161" t="s">
+        <v>552</v>
+      </c>
+      <c r="O161" s="2">
         <v>43178</v>
       </c>
-      <c r="P160" t="s" s="3">
-[...30 lines deleted...]
-      <c r="K161" t="s">
+      <c r="P161" t="s" s="3">
         <v>714</v>
-      </c>
-[...16 lines deleted...]
-        <v>719</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
-        <v>233</v>
+        <v>25</v>
       </c>
       <c r="B162" t="s">
+        <v>715</v>
+      </c>
+      <c r="C162" t="s">
+        <v>716</v>
+      </c>
+      <c r="D162" t="s">
+        <v>717</v>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>Collaudo Tecnico Amministrativo - lavori di Realizzazione delle adduttrici, delle rete fognarie e della razionalizzazione della depurazione per il risanamento igienico-sanitario nel comprensorio dei Castelli Romani: Comuni di Rocca Priora, Palestrina, San Cesareo, Rocca di Papa, Montecompatri, Grottaferrata e Marino</t>
+        </is>
+      </c>
+      <c r="F162" t="s" s="4">
+        <v>718</v>
+      </c>
+      <c r="G162" s="2">
+        <v>40246</v>
+      </c>
+      <c r="I162" s="2">
+        <v>43100</v>
+      </c>
+      <c r="K162" t="s">
+        <v>719</v>
+      </c>
+      <c r="L162" t="s">
         <v>720</v>
       </c>
-      <c r="C162" t="s">
+      <c r="O162" s="2">
+        <v>42720</v>
+      </c>
+      <c r="P162" t="s" s="3">
         <v>721</v>
       </c>
-      <c r="D162" t="s">
-[...27 lines deleted...]
-      <c r="P162" t="s" s="3">
+      <c r="Q162" t="s" s="3">
         <v>722</v>
+      </c>
+      <c r="R162" t="s" s="3">
+        <v>723</v>
+      </c>
+      <c r="S162" t="s" s="3">
+        <v>724</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
-        <v>272</v>
+        <v>233</v>
       </c>
       <c r="B163" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C163" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="D163" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>139</v>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>In qualità di componente del "Progetto IPOCAD Azione 04 (PROG – 1477) - Promozione della partecipazione attiva dei migranti alla vita economica, sociale e culturale, anche attraverso la valorizzazione delle associazioni. Costituzione Comitato istituzionale" </t>
+        </is>
       </c>
       <c r="F163" t="s">
         <v>19</v>
       </c>
       <c r="G163" s="2">
-        <v>42877</v>
+        <v>42898</v>
       </c>
       <c r="I163" s="2">
-        <v>44042</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>43373</v>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>Con Decreto del 15 aprile 2016 l'Autorità Delegata ha adottato l'Avviso Pubblico multi-azione n. 1/2016 per la presentazione di progetti da finanziare a valere sul FAMI.</t>
+        </is>
       </c>
       <c r="L163" t="s">
-        <v>21</v>
+        <v>141</v>
       </c>
       <c r="O163" s="2">
-        <v>43091</v>
+        <v>43012</v>
       </c>
       <c r="P163" t="s" s="3">
-        <v>725</v>
+        <v>727</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
-        <v>629</v>
+        <v>272</v>
       </c>
       <c r="B164" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="C164" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="D164" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="E164" t="s">
-        <v>728</v>
+        <v>18</v>
       </c>
       <c r="F164" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G164" s="2">
-        <v>45341</v>
+        <v>42877</v>
       </c>
       <c r="I164" s="2">
-        <v>46072</v>
+        <v>44042</v>
       </c>
       <c r="K164" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="L164" t="s">
-        <v>729</v>
+        <v>21</v>
       </c>
       <c r="O164" s="2">
-        <v>45505</v>
-[...4 lines deleted...]
-        </is>
+        <v>43091</v>
+      </c>
+      <c r="P164" t="s" s="3">
+        <v>730</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
-        <v>710</v>
+        <v>629</v>
       </c>
       <c r="B165" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="C165" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="D165" t="s">
-        <v>732</v>
-[...4 lines deleted...]
-        </is>
+        <v>47</v>
+      </c>
+      <c r="E165" t="s">
+        <v>733</v>
       </c>
       <c r="F165" t="s">
-        <v>733</v>
+        <v>33</v>
       </c>
       <c r="G165" s="2">
-        <v>45786</v>
-[...1 lines deleted...]
-      <c r="J165" t="s">
+        <v>45341</v>
+      </c>
+      <c r="I165" s="2">
+        <v>46072</v>
+      </c>
+      <c r="K165" t="s">
+        <v>49</v>
+      </c>
+      <c r="L165" t="s">
         <v>734</v>
       </c>
-      <c r="L165" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O165" s="2">
-        <v>45789</v>
-[...2 lines deleted...]
-        <v>736</v>
+        <v>45505</v>
+      </c>
+      <c r="P165" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-GIAMBERARDINO-GIAMBATTISTA-CV.pdf</t>
+        </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>217</v>
+        <v>710</v>
       </c>
       <c r="B166" t="s">
-        <v>710</v>
+        <v>735</v>
       </c>
       <c r="C166" t="s">
+        <v>736</v>
+      </c>
+      <c r="D166" t="s">
         <v>737</v>
       </c>
-      <c r="D166" t="s">
-[...3 lines deleted...]
-        <v>379</v>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>Componente Commissione di valutazione per l'individuazione all'interno del Roster regionale, istituito presso l'Istituto regionale di Studi giuridici del Lazio - Arturo Carlo Jemolo, di profili professionali da destinare al supporto tecnico della Direzione Sviluppo Economico, Attività Produttive e Ricerca nell'ambito del PR FESR Lazio 2021-2027.</t>
+        </is>
       </c>
       <c r="F166" t="s">
-        <v>19</v>
+        <v>738</v>
       </c>
       <c r="G166" s="2">
-        <v>42884</v>
-[...5 lines deleted...]
-        <v>380</v>
+        <v>45786</v>
+      </c>
+      <c r="J166" t="s">
+        <v>739</v>
       </c>
       <c r="L166" t="s">
-        <v>381</v>
+        <v>740</v>
       </c>
       <c r="O166" s="2">
-        <v>42921</v>
+        <v>45789</v>
       </c>
       <c r="P166" t="s" s="3">
-        <v>738</v>
+        <v>741</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>463</v>
+        <v>217</v>
       </c>
       <c r="B167" t="s">
-        <v>353</v>
+        <v>715</v>
       </c>
       <c r="C167" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="D167" t="s">
-        <v>740</v>
-[...4 lines deleted...]
-        </is>
+        <v>378</v>
+      </c>
+      <c r="E167" t="s">
+        <v>379</v>
       </c>
       <c r="F167" t="s">
-        <v>690</v>
+        <v>19</v>
       </c>
       <c r="G167" s="2">
-        <v>44295</v>
+        <v>42884</v>
       </c>
       <c r="I167" s="2">
-        <v>44392</v>
+        <v>44710</v>
       </c>
       <c r="K167" t="s">
-        <v>741</v>
+        <v>380</v>
       </c>
       <c r="L167" t="s">
-        <v>742</v>
+        <v>381</v>
       </c>
       <c r="O167" s="2">
-        <v>45421</v>
+        <v>42921</v>
       </c>
       <c r="P167" t="s" s="3">
         <v>743</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>450</v>
+        <v>463</v>
       </c>
       <c r="B168" t="s">
         <v>353</v>
       </c>
       <c r="C168" t="s">
-        <v>739</v>
+        <v>744</v>
       </c>
       <c r="D168" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>745</v>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>Commissione per la valutazione delle domande presentate per la selezione di interventi e iniziative in ambito culturale ai fini della loro raccolta, sistematizzazione e pubblicazione nel “Catalogo delle Buone Pratiche Culturali della Regione Lazio”, ed. 2. Componente esterno all’Amministrazione regionale. Il procedimento è in capo all’Area Benchmarking culturale e qualità della Direzione regionale Cultura, Politiche giovanili e Lazio creativo.</t>
+        </is>
       </c>
       <c r="F168" t="s">
-        <v>56</v>
+        <v>700</v>
       </c>
       <c r="G168" s="2">
-        <v>43915</v>
+        <v>44295</v>
       </c>
       <c r="I168" s="2">
-        <v>45010</v>
-[...4 lines deleted...]
-        </is>
+        <v>44392</v>
+      </c>
+      <c r="K168" t="s">
+        <v>746</v>
       </c>
       <c r="L168" t="s">
-        <v>156</v>
+        <v>747</v>
       </c>
       <c r="O168" s="2">
-        <v>44229</v>
+        <v>45421</v>
       </c>
       <c r="P168" t="s" s="3">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>613</v>
+        <v>450</v>
       </c>
       <c r="B169" t="s">
-        <v>247</v>
+        <v>353</v>
       </c>
       <c r="C169" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="D169" t="s">
-        <v>507</v>
-[...4 lines deleted...]
-        </is>
+        <v>154</v>
+      </c>
+      <c r="E169" t="s">
+        <v>155</v>
       </c>
       <c r="F169" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="G169" s="2">
-        <v>45233</v>
+        <v>43915</v>
       </c>
       <c r="I169" s="2">
-        <v>45358</v>
+        <v>45010</v>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>&amp;nbsp;Legge regionale 29 novembre 2001, n. 29. Programma Lazio Creativo. Avviso pubblico "Lazio Contemporaneo 2022"&amp;nbsp;approvato con determinazione n. G13739 del 11 ottobre 2022.&amp;nbsp;</t>
+          <t>Legge Regionale 29 dicembre 2014 n. 15. Nomina della Commissione per la valutazione delle domande presentate per il sostegno di cui ai Paragrafi 2a, 2b, 3, 4a, 4b,9 dell'Allegato A del Regolamento Regionale 5 agosto 2019, n. 16.</t>
         </is>
       </c>
       <c r="L169" t="s">
-        <v>508</v>
+        <v>156</v>
       </c>
       <c r="O169" s="2">
-        <v>45323</v>
+        <v>44229</v>
       </c>
       <c r="P169" t="s" s="3">
-        <v>746</v>
+        <v>749</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="B170" t="s">
         <v>247</v>
       </c>
       <c r="C170" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="D170" t="s">
-        <v>747</v>
+        <v>513</v>
       </c>
       <c r="E170" t="inlineStr">
+        <is>
+          <t>Componente Commissione di Valutazione a valere sulla Legge regionale 29 novembre 2001, n. 29. Programma Lazio Creativo. Avviso pubblico "Lazio Contemporaneo 2022" approvato con determinazione n. G13739 del 11 ottobre 2022.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="F170" t="s">
+        <v>33</v>
+      </c>
+      <c r="G170" s="2">
+        <v>45233</v>
+      </c>
+      <c r="I170" s="2">
+        <v>45358</v>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>&amp;nbsp;Legge regionale 29 novembre 2001, n. 29. Programma Lazio Creativo. Avviso pubblico "Lazio Contemporaneo 2022"&amp;nbsp;approvato con determinazione n. G13739 del 11 ottobre 2022.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="L170" t="s">
+        <v>514</v>
+      </c>
+      <c r="O170" s="2">
+        <v>45323</v>
+      </c>
+      <c r="P170" t="s" s="3">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>608</v>
+      </c>
+      <c r="B171" t="s">
+        <v>247</v>
+      </c>
+      <c r="C171" t="s">
+        <v>750</v>
+      </c>
+      <c r="D171" t="s">
+        <v>752</v>
+      </c>
+      <c r="E171" t="inlineStr">
         <is>
           <t>Legge Regionale 29 dicembre 2014 n.15 e ss.mm. ii. &amp;nbsp;Nomina della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo – circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l’accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1, 5, 6, 7, 8 del Regolamento Regionale 5 agosto 2019, n. 16.
 </t>
         </is>
       </c>
-      <c r="F170" t="s">
-[...2 lines deleted...]
-      <c r="G170" s="2">
+      <c r="F171" t="s">
+        <v>690</v>
+      </c>
+      <c r="G171" s="2">
         <v>45117</v>
       </c>
-      <c r="I170" s="2">
+      <c r="I171" s="2">
         <v>45991</v>
       </c>
-      <c r="K170" t="s">
-[...5 lines deleted...]
-      <c r="O170" s="2">
+      <c r="K171" t="s">
+        <v>753</v>
+      </c>
+      <c r="L171" t="s">
+        <v>754</v>
+      </c>
+      <c r="O171" s="2">
         <v>45223</v>
       </c>
-      <c r="P170" t="s" s="3">
-[...35 lines deleted...]
-        <v>44784</v>
+      <c r="P171" t="s" s="3">
+        <v>755</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
+        <v>542</v>
+      </c>
+      <c r="B172" t="s">
+        <v>353</v>
+      </c>
+      <c r="C172" t="s">
+        <v>756</v>
+      </c>
+      <c r="D172" t="s">
+        <v>147</v>
+      </c>
+      <c r="E172" t="s">
+        <v>148</v>
+      </c>
+      <c r="F172" t="s">
+        <v>149</v>
+      </c>
+      <c r="G172" s="2">
+        <v>44812</v>
+      </c>
+      <c r="I172" s="2">
+        <v>46607</v>
+      </c>
+      <c r="K172" t="s">
+        <v>150</v>
+      </c>
+      <c r="L172" t="s">
+        <v>151</v>
+      </c>
+      <c r="O172" s="2">
+        <v>44784</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
         <v>11</v>
       </c>
-      <c r="B172" t="s">
-[...5 lines deleted...]
-      <c r="D172" t="s">
+      <c r="B173" t="s">
+        <v>757</v>
+      </c>
+      <c r="C173" t="s">
+        <v>758</v>
+      </c>
+      <c r="D173" t="s">
         <v>239</v>
       </c>
-      <c r="E172" t="inlineStr">
+      <c r="E173" t="inlineStr">
         <is>
           <t>Componente esterno del Comitato Regionale per i Lavori Pubblici.&amp;nbsp;Conclusione incarico "Il sessantesimo giorno successivo alla data di insediamento della nuova Giunta Regionale"
 </t>
         </is>
       </c>
-      <c r="F172" t="s">
+      <c r="F173" t="s">
         <v>325</v>
       </c>
-      <c r="G172" s="2">
+      <c r="G173" s="2">
         <v>41578</v>
       </c>
-      <c r="I172" s="2">
+      <c r="I173" s="2">
         <v>43239</v>
       </c>
-      <c r="K172" t="s">
+      <c r="K173" t="s">
         <v>241</v>
       </c>
-      <c r="L172" t="s">
+      <c r="L173" t="s">
         <v>242</v>
       </c>
-      <c r="N172" t="s">
+      <c r="N173" t="s">
         <v>130</v>
       </c>
-      <c r="O172" s="2">
+      <c r="O173" s="2">
         <v>43239</v>
       </c>
-      <c r="P172" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A173">
+      <c r="P173" t="s" s="3">
+        <v>759</v>
+      </c>
+      <c r="Q173" t="s" s="3">
+        <v>760</v>
+      </c>
+      <c r="R173" t="s" s="3">
+        <v>761</v>
+      </c>
+      <c r="S173" t="s" s="3">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
         <v>527</v>
       </c>
-      <c r="B173" t="s">
-[...8 lines deleted...]
-      <c r="E173" t="inlineStr">
+      <c r="B174" t="s">
+        <v>763</v>
+      </c>
+      <c r="C174" t="s">
+        <v>764</v>
+      </c>
+      <c r="D174" t="s">
+        <v>765</v>
+      </c>
+      <c r="E174" t="inlineStr">
         <is>
           <t>Nomina quale componente della Commissione di Valutazione a valere sull’Avviso pubblico per la presentazione di proposte di intervento per il restauro e la valorizzazione del patrimonio architettonico e paesaggistico rurale da finanziare nell’ambito del PNRR, Missione 1 – Digitalizzazione, innovazione, competitività e cultura, Componente 3 – Cultura 4.0 (M1C3), Misura 2 “Rigenerazione di piccoli siti culturali, patrimonio culturale, religioso e rurale”, Investimento 2.2: “Protezione e valorizzazione dell’architettura e del paesaggio rurale” finanziato dall’Unione europea – NextGenerationE
 </t>
         </is>
       </c>
-      <c r="F173" t="s">
+      <c r="F174" t="s">
         <v>56</v>
       </c>
-      <c r="G173" s="2">
+      <c r="G174" s="2">
         <v>44701</v>
       </c>
-      <c r="I173" s="2">
+      <c r="I174" s="2">
         <v>44897</v>
       </c>
-      <c r="K173" t="s">
-[...5 lines deleted...]
-      <c r="O173" s="2">
+      <c r="K174" t="s">
+        <v>766</v>
+      </c>
+      <c r="L174" t="s">
+        <v>767</v>
+      </c>
+      <c r="O174" s="2">
         <v>45352</v>
       </c>
-      <c r="P173" t="inlineStr" s="3">
+      <c r="P174" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Di-Matteo-Alessandra-CV-29022024.pdf</t>
         </is>
-      </c>
-[...38 lines deleted...]
-        <v>765</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
-        <v>333</v>
+        <v>483</v>
       </c>
       <c r="B175" t="s">
-        <v>763</v>
+        <v>768</v>
       </c>
       <c r="C175" t="s">
-        <v>764</v>
+        <v>769</v>
       </c>
       <c r="D175" t="s">
-        <v>79</v>
+        <v>119</v>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Legge Regionale 15/2014. Membro esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno ai par.5,6,7,8,9:Circuiti regionali, orchestre ed ensemble musicli, progetti per favorire l'accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale coreutica, teatro di figura e iniziative di spettacolo dal vivo destinate ai bambnini e infanzia dell'allegato A del Reg Reg n.20/2018</t>
+          <t>Legge Regionale 29 dicembre 2014 n.15 e ss.mm.ii. Nomina della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo - circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l'accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1, 5, 6, 7, 8 del Regolamento Regionale 5 agosto 2019, n. 16.</t>
         </is>
       </c>
       <c r="F175" t="s">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="G175" s="2">
-        <v>43538</v>
+        <v>44277</v>
       </c>
       <c r="I175" s="2">
-        <v>44634</v>
+        <v>44642</v>
       </c>
       <c r="K175" t="s">
-        <v>81</v>
+        <v>120</v>
       </c>
       <c r="L175" t="s">
-        <v>338</v>
+        <v>770</v>
       </c>
       <c r="O175" s="2">
-        <v>43559</v>
-[...2 lines deleted...]
-        <v>766</v>
+        <v>44342</v>
+      </c>
+      <c r="P175" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-MICCO.ARCANGELO-CV-26052021-agg..pdf</t>
+        </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
-        <v>483</v>
+        <v>511</v>
       </c>
       <c r="B176" t="s">
-        <v>763</v>
+        <v>768</v>
       </c>
       <c r="C176" t="s">
-        <v>764</v>
+        <v>769</v>
       </c>
       <c r="D176" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Legge Regionale 29 dicembre 2014 n.15 e ss.mm.ii. Nomina della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo - circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l'accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1, 5, 6, 7, 8 del Regolamento Regionale 5 agosto 2019, n. 16.</t>
+          <t>Componente quale Esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo ? circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l?accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1, 5, 6, 7, 8 del Regolamento Regionale 5 agosto 2019, n. 16. Legge Regionale 29 dicembre 2014 n.15 e ss.mm.ii.&amp;nbsp;</t>
         </is>
       </c>
       <c r="F176" t="s">
-        <v>56</v>
+        <v>33</v>
       </c>
       <c r="G176" s="2">
-        <v>44277</v>
+        <v>44636</v>
       </c>
       <c r="I176" s="2">
-        <v>44642</v>
+        <v>45001</v>
       </c>
       <c r="K176" t="s">
-        <v>120</v>
+        <v>771</v>
       </c>
       <c r="L176" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
       <c r="O176" s="2">
-        <v>44342</v>
-[...4 lines deleted...]
-        </is>
+        <v>45371</v>
+      </c>
+      <c r="P176" t="s" s="3">
+        <v>773</v>
+      </c>
+      <c r="Q176" t="s" s="3">
+        <v>774</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
-        <v>511</v>
+        <v>333</v>
       </c>
       <c r="B177" t="s">
-        <v>763</v>
+        <v>768</v>
       </c>
       <c r="C177" t="s">
-        <v>764</v>
+        <v>769</v>
       </c>
       <c r="D177" t="s">
-        <v>115</v>
+        <v>74</v>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Componente quale Esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo ? circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l?accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1, 5, 6, 7, 8 del Regolamento Regionale 5 agosto 2019, n. 16. Legge Regionale 29 dicembre 2014 n.15 e ss.mm.ii.&amp;nbsp;</t>
+          <t>Legge Regionale 15/2014. Membro esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno ai par.5,6,7,8,9:Circuiti regionali, orchestre ed ensemble musicli, progetti per favorire l'accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale coreutica, teatro di figura e iniziative di spettacolo dal vivo destinate ai bambnini e infanzia dell'allegato A del Reg Reg n.20/2018</t>
         </is>
       </c>
       <c r="F177" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="G177" s="2">
-        <v>44636</v>
+        <v>43538</v>
       </c>
       <c r="I177" s="2">
-        <v>45001</v>
+        <v>44634</v>
       </c>
       <c r="K177" t="s">
-        <v>768</v>
+        <v>76</v>
       </c>
       <c r="L177" t="s">
-        <v>769</v>
+        <v>338</v>
       </c>
       <c r="O177" s="2">
-        <v>45371</v>
+        <v>43559</v>
       </c>
       <c r="P177" t="s" s="3">
-        <v>770</v>
-[...2 lines deleted...]
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
-        <v>540</v>
+        <v>329</v>
       </c>
       <c r="B178" t="s">
-        <v>772</v>
+        <v>768</v>
       </c>
       <c r="C178" t="s">
-        <v>773</v>
+        <v>769</v>
       </c>
       <c r="D178" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>74</v>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>Legge Regionale 15/2014. Membro supplente esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno al paragrafo 1:Produzione dello spettacolo dal Vivo, par 2. Centri di Produzione, Centri di produzione teatrale, centri di produzione di danza dell'allegato A del Reg Reg n.20/2018</t>
+        </is>
       </c>
       <c r="F178" t="s">
-        <v>149</v>
+        <v>75</v>
       </c>
       <c r="G178" s="2">
-        <v>44812</v>
+        <v>43538</v>
       </c>
       <c r="I178" s="2">
-        <v>46607</v>
+        <v>44634</v>
       </c>
       <c r="K178" t="s">
-        <v>150</v>
+        <v>76</v>
       </c>
       <c r="L178" t="s">
-        <v>151</v>
+        <v>169</v>
       </c>
       <c r="O178" s="2">
-        <v>44784</v>
+        <v>43558</v>
+      </c>
+      <c r="P178" t="s" s="3">
+        <v>776</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
+        <v>540</v>
+      </c>
+      <c r="B179" t="s">
+        <v>777</v>
+      </c>
+      <c r="C179" t="s">
+        <v>778</v>
+      </c>
+      <c r="D179" t="s">
+        <v>147</v>
+      </c>
+      <c r="E179" t="s">
+        <v>148</v>
+      </c>
+      <c r="F179" t="s">
+        <v>149</v>
+      </c>
+      <c r="G179" s="2">
+        <v>44812</v>
+      </c>
+      <c r="I179" s="2">
+        <v>46607</v>
+      </c>
+      <c r="K179" t="s">
+        <v>150</v>
+      </c>
+      <c r="L179" t="s">
+        <v>151</v>
+      </c>
+      <c r="O179" s="2">
+        <v>44784</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>693</v>
+      </c>
+      <c r="B180" t="s">
+        <v>779</v>
+      </c>
+      <c r="C180" t="s">
+        <v>780</v>
+      </c>
+      <c r="D180" t="s">
+        <v>781</v>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>Legge Regionale 29 dicembre 2014 n. 15 e successive modifiche. &amp;nbsp;Avviso pubblico per il sostegno a progetti di valorizzazione del patrimonio culturale attraverso lo spettacolo dal vivo nella Regione Lazio approvato con determinazione dirigenziale n. G06774 del 3 giugno 2024. Costituzione e nomina della commissione di valutazione tecnica.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="F180" t="s">
+        <v>33</v>
+      </c>
+      <c r="G180" s="2">
+        <v>45554</v>
+      </c>
+      <c r="I180" s="2">
+        <v>45596</v>
+      </c>
+      <c r="K180" t="s">
+        <v>782</v>
+      </c>
+      <c r="L180" t="s">
+        <v>783</v>
+      </c>
+      <c r="O180" s="2">
+        <v>45600</v>
+      </c>
+      <c r="P180" t="s" s="3">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
         <v>604</v>
       </c>
-      <c r="B179" t="s">
-[...8 lines deleted...]
-      <c r="E179" t="inlineStr">
+      <c r="B181" t="s">
+        <v>779</v>
+      </c>
+      <c r="C181" t="s">
+        <v>780</v>
+      </c>
+      <c r="D181" t="s">
+        <v>115</v>
+      </c>
+      <c r="E181" t="inlineStr">
         <is>
           <t>L.R. 29 dicembre 2014, n.15 e successive modifiche ed integrazioni - Avviso Pubblico per il sostegno a progetti di valorizzazione del patrimonio culturale attraverso lo spettacolo dal vivo nella Regione Lazio approvato con determinazione dirigenziale 11 luglio 2023 n. G09506. Costituzione e nomina della commissione di valutazione tecnica.
 </t>
         </is>
       </c>
-      <c r="F179" t="s">
-[...2 lines deleted...]
-      <c r="G179" s="2">
+      <c r="F181" t="s">
+        <v>33</v>
+      </c>
+      <c r="G181" s="2">
         <v>45191</v>
       </c>
-      <c r="I179" s="2">
+      <c r="I181" s="2">
         <v>45230</v>
       </c>
-      <c r="K179" t="s">
-[...5 lines deleted...]
-      <c r="O179" s="2">
+      <c r="K181" t="s">
+        <v>785</v>
+      </c>
+      <c r="L181" t="s">
+        <v>786</v>
+      </c>
+      <c r="O181" s="2">
         <v>45223</v>
       </c>
-      <c r="P179" t="s" s="3">
-[...76 lines deleted...]
-      </c>
       <c r="P181" t="s" s="3">
-        <v>784</v>
+        <v>787</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
+        <v>725</v>
+      </c>
+      <c r="B182" t="s">
+        <v>779</v>
+      </c>
+      <c r="C182" t="s">
+        <v>780</v>
+      </c>
+      <c r="D182" t="s">
+        <v>788</v>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>Componente commissione di valutazione delle istanze presentate per il sostegno a progetti di residenza individuali per artisti in materia di spettacolo dal vivo nei territori della Regione Lazio, ai sensi della L.R. n.15/2014, art. 3, comma 3, lettera a) – triennio 2025-2027. Accordo di Programma interregionale triennale 2025-2027, in attuazione dell’articolo 47 “Residenze” del D.M. 23 dicembre 2024 n. 463.</t>
+        </is>
+      </c>
+      <c r="F182" t="s">
+        <v>75</v>
+      </c>
+      <c r="G182" s="2">
+        <v>45925</v>
+      </c>
+      <c r="I182" s="2">
+        <v>45936</v>
+      </c>
+      <c r="K182" t="s">
+        <v>789</v>
+      </c>
+      <c r="L182" t="s">
+        <v>790</v>
+      </c>
+      <c r="O182" s="2">
+        <v>45950</v>
+      </c>
+      <c r="P182" t="s" s="3">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
         <v>508</v>
       </c>
-      <c r="B182" t="s">
-[...8 lines deleted...]
-      <c r="E182" t="inlineStr">
+      <c r="B183" t="s">
+        <v>779</v>
+      </c>
+      <c r="C183" t="s">
+        <v>780</v>
+      </c>
+      <c r="D183" t="s">
+        <v>110</v>
+      </c>
+      <c r="E183" t="inlineStr">
         <is>
           <t>Componente quale Esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo ? circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l?accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1, 5, 6, 7, 8 del Regolamento Regionale 5 agosto 2019, n. 16. Legge Regionale 29 dicembre 2014 n.15 e ss.mm.ii.&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="F182" t="s">
-[...2 lines deleted...]
-      <c r="G182" s="2">
+      <c r="F183" t="s">
+        <v>33</v>
+      </c>
+      <c r="G183" s="2">
         <v>44636</v>
       </c>
-      <c r="I182" s="2">
+      <c r="I183" s="2">
         <v>45001</v>
       </c>
-      <c r="K182" t="s">
-[...5 lines deleted...]
-      <c r="O182" s="2">
+      <c r="K183" t="s">
+        <v>792</v>
+      </c>
+      <c r="L183" t="s">
+        <v>111</v>
+      </c>
+      <c r="O183" s="2">
         <v>44684</v>
       </c>
-      <c r="P182" t="s" s="3">
-[...41 lines deleted...]
-      </c>
       <c r="P183" t="s" s="3">
-        <v>791</v>
+        <v>793</v>
+      </c>
+      <c r="Q183" t="s" s="3">
+        <v>794</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
+        <v>297</v>
+      </c>
+      <c r="B184" t="s">
+        <v>795</v>
+      </c>
+      <c r="C184" t="s">
+        <v>780</v>
+      </c>
+      <c r="D184" t="s">
+        <v>95</v>
+      </c>
+      <c r="E184" t="s">
+        <v>96</v>
+      </c>
+      <c r="F184" t="s">
+        <v>19</v>
+      </c>
+      <c r="G184" s="2">
+        <v>43234</v>
+      </c>
+      <c r="I184" s="2">
+        <v>43769</v>
+      </c>
+      <c r="K184" t="s">
+        <v>97</v>
+      </c>
+      <c r="L184" t="s">
+        <v>98</v>
+      </c>
+      <c r="O184" s="2">
+        <v>43241</v>
+      </c>
+      <c r="P184" t="s" s="3">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
         <v>567</v>
       </c>
-      <c r="B184" t="s">
-[...8 lines deleted...]
-      <c r="E184" t="inlineStr">
+      <c r="B185" t="s">
+        <v>779</v>
+      </c>
+      <c r="C185" t="s">
+        <v>780</v>
+      </c>
+      <c r="D185" t="s">
+        <v>797</v>
+      </c>
+      <c r="E185" t="inlineStr">
         <is>
           <t>Componente commissione di valutazione &amp;nbsp;progetti per un centro di residenza e residenze individuali di artisti nei territori in materia di spettacolo dal vivo per attività da svolgersi nel triennio 2022-2024. L'incarico è stato conferito &amp;nbsp;in applicazione degli artt. 11 dei rispettivi avvisi pubblici &amp;nbsp;approvati con DD n. G09580 del 20/7/2022 e G09633 del 21/07/2022
 </t>
         </is>
       </c>
-      <c r="F184" t="s">
-[...2 lines deleted...]
-      <c r="G184" s="2">
+      <c r="F185" t="s">
+        <v>75</v>
+      </c>
+      <c r="G185" s="2">
         <v>44861</v>
       </c>
-      <c r="I184" s="2">
+      <c r="I185" s="2">
         <v>44861</v>
       </c>
-      <c r="K184" t="inlineStr">
+      <c r="K185" t="inlineStr">
         <is>
           <t>L.R. 15/2014 art. 3, comma 3, lettera a); Accordo di programma interregionale triennale 2022-2024 ai sensi dell'art. 43 "residenze" del DM 27 luglio 2017 n. 332
 </t>
         </is>
       </c>
-      <c r="L184" t="s">
-[...2 lines deleted...]
-      <c r="O184" s="2">
+      <c r="L185" t="s">
+        <v>798</v>
+      </c>
+      <c r="O185" s="2">
         <v>44911</v>
       </c>
-      <c r="P184" t="s" s="3">
-[...30 lines deleted...]
-      <c r="L185" t="s">
+      <c r="P185" t="s" s="3">
         <v>799</v>
-      </c>
-[...4 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
-        <v>273</v>
+        <v>740</v>
       </c>
       <c r="B186" t="s">
-        <v>224</v>
+        <v>800</v>
       </c>
       <c r="C186" t="s">
         <v>801</v>
       </c>
       <c r="D186" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>438</v>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>Individuazione come esperto per la valutazione di merito delle domande di iscrizione all'Elenco Regionale dei professionisti con competenze ed esperienza nell'ambito dei trattamenti per i disturbi dello spettro autistico, a supporto della Direzione Inclusione sociale come previsto dal Regolamento regionale n. 1 del 15/01/2019, articolo 5, comma 3.</t>
+        </is>
       </c>
       <c r="F186" t="s">
-        <v>19</v>
+        <v>439</v>
       </c>
       <c r="G186" s="2">
-        <v>42877</v>
+        <v>46066</v>
       </c>
       <c r="I186" s="2">
-        <v>44042</v>
+        <v>46796</v>
       </c>
       <c r="K186" t="s">
-        <v>20</v>
+        <v>440</v>
       </c>
       <c r="L186" t="s">
-        <v>21</v>
+        <v>441</v>
       </c>
       <c r="O186" s="2">
-        <v>43091</v>
+        <v>46087</v>
       </c>
       <c r="P186" t="s" s="3">
         <v>802</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
-        <v>659</v>
+        <v>722</v>
       </c>
       <c r="B187" t="s">
         <v>803</v>
       </c>
       <c r="C187" t="s">
         <v>804</v>
       </c>
       <c r="D187" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="E187" t="s">
         <v>805</v>
       </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>Segretario Commissione di valutazione per l'individuazione all'interno del Roster regionale, istituito presso l'Istituto regionale di Studi giuridici del Lazio - Arturo Carlo Jemolo, di profili professionali da destinare al supporto tecnico della Direzione Sviluppo Economico, Attività Produttive e Ricerca nell'ambito del PR FESR Lazio 2021-2027.</t>
+        </is>
+      </c>
       <c r="F187" t="s">
-        <v>27</v>
+        <v>738</v>
       </c>
       <c r="G187" s="2">
-        <v>45341</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>45813</v>
+      </c>
+      <c r="J187" t="s">
+        <v>806</v>
       </c>
       <c r="L187" t="s">
-        <v>46</v>
+        <v>807</v>
       </c>
       <c r="O187" s="2">
-        <v>45505</v>
+        <v>45821</v>
       </c>
       <c r="P187" t="s" s="3">
-        <v>806</v>
+        <v>808</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
-        <v>375</v>
+        <v>273</v>
       </c>
       <c r="B188" t="s">
-        <v>807</v>
+        <v>224</v>
       </c>
       <c r="C188" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="D188" t="s">
-        <v>449</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="E188" t="s">
+        <v>18</v>
       </c>
       <c r="F188" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="G188" s="2">
-        <v>44082</v>
+        <v>42877</v>
       </c>
       <c r="I188" s="2">
-        <v>44090</v>
+        <v>44042</v>
       </c>
       <c r="K188" t="s">
-        <v>450</v>
+        <v>20</v>
       </c>
       <c r="L188" t="s">
-        <v>451</v>
+        <v>21</v>
       </c>
       <c r="O188" s="2">
-        <v>44106</v>
+        <v>43091</v>
       </c>
       <c r="P188" t="s" s="3">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
-        <v>274</v>
+        <v>659</v>
       </c>
       <c r="B189" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="C189" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="D189" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="E189" t="s">
-        <v>18</v>
+        <v>813</v>
       </c>
       <c r="F189" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G189" s="2">
-        <v>42877</v>
+        <v>45341</v>
       </c>
       <c r="I189" s="2">
-        <v>44042</v>
+        <v>46072</v>
       </c>
       <c r="K189" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="L189" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="O189" s="2">
-        <v>43091</v>
+        <v>45505</v>
       </c>
       <c r="P189" t="s" s="3">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
-        <v>361</v>
+        <v>375</v>
       </c>
       <c r="B190" t="s">
-        <v>563</v>
+        <v>815</v>
       </c>
       <c r="C190" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="D190" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>455</v>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>Nomina Commissione tecnica per la valutazione delle domande pervenute a seguito della pubblicazione dell'Avviso per manifestazione di interesse a partecipare alla procedura di affidamento diretto di servizi di trasporto pubblico integrativi e temporanei a supporto della ripresa delle attività produttive e scolastiche per il periodo 14/09/2020-31/10/2020</t>
+        </is>
       </c>
       <c r="F190" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="G190" s="2">
-        <v>42584</v>
+        <v>44082</v>
       </c>
       <c r="I190" s="2">
-        <v>44045</v>
+        <v>44090</v>
       </c>
       <c r="K190" t="s">
-        <v>72</v>
+        <v>456</v>
       </c>
       <c r="L190" t="s">
-        <v>814</v>
+        <v>457</v>
       </c>
       <c r="O190" s="2">
-        <v>43868</v>
+        <v>44106</v>
       </c>
       <c r="P190" t="s" s="3">
-        <v>815</v>
+        <v>817</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
-        <v>237</v>
+        <v>274</v>
       </c>
       <c r="B191" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="C191" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="D191" t="s">
-        <v>137</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="E191" t="s">
+        <v>18</v>
       </c>
       <c r="F191" t="s">
         <v>19</v>
       </c>
       <c r="G191" s="2">
-        <v>42898</v>
+        <v>42877</v>
       </c>
       <c r="I191" s="2">
-        <v>43373</v>
-[...4 lines deleted...]
-        </is>
+        <v>44042</v>
+      </c>
+      <c r="K191" t="s">
+        <v>20</v>
       </c>
       <c r="L191" t="s">
-        <v>139</v>
+        <v>21</v>
       </c>
       <c r="O191" s="2">
-        <v>43012</v>
+        <v>43091</v>
       </c>
       <c r="P191" t="s" s="3">
-        <v>818</v>
+        <v>820</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
-        <v>373</v>
+        <v>361</v>
       </c>
       <c r="B192" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="C192" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="D192" t="s">
-        <v>449</v>
-[...4 lines deleted...]
-        </is>
+        <v>79</v>
+      </c>
+      <c r="E192" t="s">
+        <v>80</v>
       </c>
       <c r="F192" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="G192" s="2">
-        <v>44082</v>
+        <v>42584</v>
       </c>
       <c r="I192" s="2">
-        <v>44090</v>
+        <v>44045</v>
       </c>
       <c r="K192" t="s">
-        <v>450</v>
+        <v>81</v>
       </c>
       <c r="L192" t="s">
-        <v>451</v>
+        <v>822</v>
       </c>
       <c r="O192" s="2">
-        <v>44106</v>
+        <v>43868</v>
       </c>
       <c r="P192" t="s" s="3">
-        <v>820</v>
+        <v>823</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
-        <v>731</v>
+        <v>237</v>
       </c>
       <c r="B193" t="s">
-        <v>291</v>
+        <v>824</v>
       </c>
       <c r="C193" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="D193" t="s">
-        <v>822</v>
+        <v>139</v>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Componente, in qualità di esperto di Arte Contemporanea nell’ambito di una della Fondazioni partecipate dalla Regione Lazio (MAXXI), della Commissione per la valutazione delle istanze di contributo presentate a valere sull'Avviso pubblico "Arte sui Cammini di spiritualità" annualità 2025 (Determinazione 8 agosto 2025, n. G10569), in attuazione delle D.G.R. n. 441 del 12/06/2025 e D.G.R. n. 578 del 10/07/2025 per la valorizzazione degli itinerari attraverso l'arte contemporanea&amp;nbsp;</t>
+          <t>In qualità di componente del "Progetto IPOCAD Azione 04 (PROG – 1477) - Promozione della partecipazione attiva dei migranti alla vita economica, sociale e culturale, anche attraverso la valorizzazione delle associazioni. Costituzione Comitato istituzionale" </t>
         </is>
       </c>
       <c r="F193" t="s">
-        <v>823</v>
+        <v>19</v>
       </c>
       <c r="G193" s="2">
-        <v>45971</v>
+        <v>42898</v>
       </c>
       <c r="I193" s="2">
-        <v>45994</v>
-[...10 lines deleted...]
-        <v>823</v>
+        <v>43373</v>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>Con Decreto del 15 aprile 2016 l'Autorità Delegata ha adottato l'Avviso Pubblico multi-azione n. 1/2016 per la presentazione di progetti da finanziare a valere sul FAMI.</t>
+        </is>
+      </c>
+      <c r="L193" t="s">
+        <v>141</v>
       </c>
       <c r="O193" s="2">
-        <v>46036</v>
+        <v>43012</v>
       </c>
       <c r="P193" t="s" s="3">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
-        <v>502</v>
+        <v>373</v>
       </c>
       <c r="B194" t="s">
-        <v>826</v>
+        <v>569</v>
       </c>
       <c r="C194" t="s">
         <v>827</v>
       </c>
       <c r="D194" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>455</v>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>Nomina Commissione tecnica per la valutazione delle domande pervenute a seguito della pubblicazione dell'Avviso per manifestazione di interesse a partecipare alla procedura di affidamento diretto di servizi di trasporto pubblico integrativi e temporanei a supporto della ripresa delle attività produttive e scolastiche per il periodo 14/09/2020-31/10/2020</t>
+        </is>
       </c>
       <c r="F194" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="G194" s="2">
-        <v>44400</v>
+        <v>44082</v>
       </c>
       <c r="I194" s="2">
-        <v>44712</v>
+        <v>44090</v>
       </c>
       <c r="K194" t="s">
-        <v>28</v>
+        <v>456</v>
       </c>
       <c r="L194" t="s">
-        <v>29</v>
+        <v>457</v>
       </c>
       <c r="O194" s="2">
-        <v>44554</v>
+        <v>44106</v>
       </c>
       <c r="P194" t="s" s="3">
         <v>828</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
-        <v>707</v>
+        <v>731</v>
       </c>
       <c r="B195" t="s">
-        <v>167</v>
+        <v>291</v>
       </c>
       <c r="C195" t="s">
         <v>829</v>
       </c>
       <c r="D195" t="s">
         <v>830</v>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Nomina di Componente della Commissione esaminatrice per la procedura di valutazione comparativa, per titoli e colloquio, per l'affidamento dell'incarico di Consigliera/e di Fiducia della Regione Lazio a soggetto esterno all'Amministrazione</t>
+          <t>Componente, in qualità di esperto di Arte Contemporanea nell’ambito di una della Fondazioni partecipate dalla Regione Lazio (MAXXI), della Commissione per la valutazione delle istanze di contributo presentate a valere sull'Avviso pubblico "Arte sui Cammini di spiritualità" annualità 2025 (Determinazione 8 agosto 2025, n. G10569), in attuazione delle D.G.R. n. 441 del 12/06/2025 e D.G.R. n. 578 del 10/07/2025 per la valorizzazione degli itinerari attraverso l'arte contemporanea&amp;nbsp;</t>
         </is>
       </c>
       <c r="F195" t="s">
-        <v>464</v>
-[...1 lines deleted...]
-      <c r="H195" t="s">
         <v>831</v>
       </c>
-      <c r="J195" t="s">
+      <c r="G195" s="2">
+        <v>45971</v>
+      </c>
+      <c r="I195" s="2">
+        <v>45994</v>
+      </c>
+      <c r="K195" t="s">
+        <v>832</v>
+      </c>
+      <c r="L195" t="inlineStr">
+        <is>
+          <t>Decreto del Direttore della Direzione Regionale Cultura, Politiche Giovanili e della Famiglia, Pari Opportunita’, Servizio Civile n. G14877 del 10/11/2025&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="M195" t="s">
         <v>831</v>
       </c>
-      <c r="K195" t="inlineStr">
-[...6 lines deleted...]
-      </c>
       <c r="O195" s="2">
-        <v>45646</v>
+        <v>46036</v>
       </c>
       <c r="P195" t="s" s="3">
         <v>833</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
-        <v>275</v>
+        <v>502</v>
       </c>
       <c r="B196" t="s">
         <v>834</v>
       </c>
       <c r="C196" t="s">
         <v>835</v>
       </c>
       <c r="D196" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="E196" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="F196" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G196" s="2">
-        <v>42877</v>
+        <v>44400</v>
       </c>
       <c r="I196" s="2">
-        <v>44042</v>
+        <v>44712</v>
       </c>
       <c r="K196" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="L196" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="O196" s="2">
-        <v>43091</v>
+        <v>44554</v>
       </c>
       <c r="P196" t="s" s="3">
         <v>836</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
-        <v>717</v>
+        <v>707</v>
       </c>
       <c r="B197" t="s">
+        <v>167</v>
+      </c>
+      <c r="C197" t="s">
         <v>837</v>
       </c>
-      <c r="C197" t="s">
+      <c r="D197" t="s">
         <v>838</v>
       </c>
-      <c r="D197" t="s">
-[...3 lines deleted...]
-        <v>249</v>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>Nomina di Componente della Commissione esaminatrice per la procedura di valutazione comparativa, per titoli e colloquio, per l'affidamento dell'incarico di Consigliera/e di Fiducia della Regione Lazio a soggetto esterno all'Amministrazione</t>
+        </is>
       </c>
       <c r="F197" t="s">
-        <v>56</v>
-[...8 lines deleted...]
-        <v>57</v>
+        <v>474</v>
+      </c>
+      <c r="H197" t="s">
+        <v>839</v>
+      </c>
+      <c r="J197" t="s">
+        <v>839</v>
+      </c>
+      <c r="K197" t="inlineStr">
+        <is>
+          <t>Determinazione 13 agosto 2024, n. G10985, con cui è stato approvato un Avviso pubblico &amp;nbsp;di procedura di valutazione comparativa, per titoli e colloquio, per l'affidamento dell'incarico di &amp;nbsp;Consigliera/e di fiducia della Regione Lazio a soggetto esterno all'Amministrazione</t>
+        </is>
       </c>
       <c r="L197" t="s">
-        <v>58</v>
+        <v>840</v>
       </c>
       <c r="O197" s="2">
-        <v>45805</v>
+        <v>45646</v>
       </c>
       <c r="P197" t="s" s="3">
-        <v>839</v>
+        <v>841</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
-        <v>213</v>
+        <v>275</v>
       </c>
       <c r="B198" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="C198" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="D198" t="s">
-        <v>378</v>
+        <v>17</v>
       </c>
       <c r="E198" t="s">
-        <v>379</v>
+        <v>18</v>
       </c>
       <c r="F198" t="s">
         <v>19</v>
       </c>
       <c r="G198" s="2">
-        <v>42884</v>
+        <v>42877</v>
       </c>
       <c r="I198" s="2">
-        <v>44710</v>
+        <v>44042</v>
       </c>
       <c r="K198" t="s">
-        <v>380</v>
+        <v>20</v>
       </c>
       <c r="L198" t="s">
-        <v>381</v>
+        <v>21</v>
       </c>
       <c r="O198" s="2">
-        <v>42921</v>
+        <v>43091</v>
       </c>
       <c r="P198" t="s" s="3">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
+        <v>717</v>
+      </c>
+      <c r="B199" t="s">
+        <v>845</v>
+      </c>
+      <c r="C199" t="s">
+        <v>846</v>
+      </c>
+      <c r="D199" t="s">
+        <v>54</v>
+      </c>
+      <c r="E199" t="s">
+        <v>249</v>
+      </c>
+      <c r="F199" t="s">
+        <v>56</v>
+      </c>
+      <c r="G199" s="2">
+        <v>45785</v>
+      </c>
+      <c r="I199" s="2">
+        <v>45792</v>
+      </c>
+      <c r="K199" t="s">
+        <v>57</v>
+      </c>
+      <c r="L199" t="s">
+        <v>58</v>
+      </c>
+      <c r="O199" s="2">
+        <v>45805</v>
+      </c>
+      <c r="P199" t="s" s="3">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
+        <v>213</v>
+      </c>
+      <c r="B200" t="s">
+        <v>848</v>
+      </c>
+      <c r="C200" t="s">
+        <v>849</v>
+      </c>
+      <c r="D200" t="s">
+        <v>378</v>
+      </c>
+      <c r="E200" t="s">
+        <v>379</v>
+      </c>
+      <c r="F200" t="s">
+        <v>19</v>
+      </c>
+      <c r="G200" s="2">
+        <v>42884</v>
+      </c>
+      <c r="I200" s="2">
+        <v>44710</v>
+      </c>
+      <c r="K200" t="s">
+        <v>380</v>
+      </c>
+      <c r="L200" t="s">
+        <v>381</v>
+      </c>
+      <c r="O200" s="2">
+        <v>42921</v>
+      </c>
+      <c r="P200" t="s" s="3">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
         <v>200</v>
       </c>
-      <c r="B199" t="s">
-[...8 lines deleted...]
-      <c r="E199" t="inlineStr">
+      <c r="B201" t="s">
+        <v>851</v>
+      </c>
+      <c r="C201" t="s">
+        <v>852</v>
+      </c>
+      <c r="D201" t="s">
+        <v>549</v>
+      </c>
+      <c r="E201" t="inlineStr">
         <is>
           <t>Gruppo di esperti per lo studio e l'elaborazione di proposte e misure di semplificazione normativa e amministrativa in materia di attività produttive, agricoltura e commercio
 </t>
         </is>
       </c>
-      <c r="F199" t="s">
-[...2 lines deleted...]
-      <c r="G199" s="2">
+      <c r="F201" t="s">
+        <v>550</v>
+      </c>
+      <c r="G201" s="2">
         <v>42815</v>
       </c>
-      <c r="I199" s="2">
+      <c r="I201" s="2">
         <v>43178</v>
       </c>
-      <c r="K199" t="s">
-[...5 lines deleted...]
-      <c r="O199" s="2">
+      <c r="K201" t="s">
+        <v>551</v>
+      </c>
+      <c r="L201" t="s">
+        <v>552</v>
+      </c>
+      <c r="O201" s="2">
         <v>43178</v>
       </c>
-      <c r="P199" t="s" s="3">
-[...84 lines deleted...]
-      </c>
       <c r="P201" t="s" s="3">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
-        <v>369</v>
+        <v>347</v>
       </c>
       <c r="B202" t="s">
-        <v>852</v>
+        <v>343</v>
       </c>
       <c r="C202" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="D202" t="s">
-        <v>854</v>
+        <v>159</v>
       </c>
       <c r="E202" t="s">
-        <v>855</v>
+        <v>160</v>
       </c>
       <c r="F202" t="s">
-        <v>80</v>
+        <v>161</v>
       </c>
       <c r="G202" s="2">
-        <v>44090</v>
+        <v>43648</v>
       </c>
       <c r="I202" s="2">
         <v>44986</v>
       </c>
-      <c r="K202" t="inlineStr">
+      <c r="K202" t="s">
+        <v>162</v>
+      </c>
+      <c r="L202" t="s">
+        <v>163</v>
+      </c>
+      <c r="M202" t="s">
+        <v>164</v>
+      </c>
+      <c r="N202" t="s">
+        <v>165</v>
+      </c>
+      <c r="O202" s="2">
+        <v>43655</v>
+      </c>
+      <c r="P202" t="s" s="3">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
+        <v>453</v>
+      </c>
+      <c r="B203" t="s">
+        <v>364</v>
+      </c>
+      <c r="C203" t="s">
+        <v>856</v>
+      </c>
+      <c r="D203" t="s">
+        <v>857</v>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>Accordo di collaborazione tra la Regione Lazio e ATER-Latina finalizzato ad attività di progettazione e valorizzazione dell'edificio denominato "Stallino" di proprietà regionale, approvato con DGR 6 agosto 2020, n. 575. Nomina Componenti Comitato tecnico.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="F203" t="s">
+        <v>56</v>
+      </c>
+      <c r="G203" s="2">
+        <v>44195</v>
+      </c>
+      <c r="I203" s="2">
+        <v>44770</v>
+      </c>
+      <c r="K203" t="inlineStr">
+        <is>
+          <t>Deliberazione di Giunta regionale 6 agosto 2020, n. 575 avente ad oggetto “Approvazione dello schema di Accordo di collaborazione ai sensi dell‟art. 15 L. 241/1990 tra la Regione Lazio e ATER Latina per attività di progettazione e valorizzazione dell‟edificio denominato Stallino e dell'area circostante di proprietà regionale".</t>
+        </is>
+      </c>
+      <c r="L203" t="s">
+        <v>858</v>
+      </c>
+      <c r="O203" s="2">
+        <v>44229</v>
+      </c>
+      <c r="P203" t="s" s="3">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
+        <v>369</v>
+      </c>
+      <c r="B204" t="s">
+        <v>860</v>
+      </c>
+      <c r="C204" t="s">
+        <v>861</v>
+      </c>
+      <c r="D204" t="s">
+        <v>862</v>
+      </c>
+      <c r="E204" t="s">
+        <v>863</v>
+      </c>
+      <c r="F204" t="s">
+        <v>75</v>
+      </c>
+      <c r="G204" s="2">
+        <v>44090</v>
+      </c>
+      <c r="I204" s="2">
+        <v>44986</v>
+      </c>
+      <c r="K204" t="inlineStr">
         <is>
           <t>Articolo 17, commi 59 – 62 della legge regionale del 14 agosto 2017, n. 9 “Misure integrative, correttive e di coordinamento in materia di finanza pubblica regionale. Disposizioni varie”; deliberazione della Giunta della regionale del 19 giugno 2018, n. 307 “Attuazione legge regionale n. 9 del 14.08.2017, articolo 17, commi 59 – 62 di istituzione del Museo del Neorealismo a Fondi, presso l'ex convento di San Domenico. Approvazione delle modalità di funzionamento, organizzazione e gestione”: deliberazione della Giunta della regionale del 29 maggio 2020, n. 317 "Modifica della DGR 307/2018 "Attuazione legge regionale n. 9 del 14.08.2017, articolo 17, commi 59 – 62 di istituzione del Museo del Neorealismo a Fondi, presso l'ex convento di San Domenico. Approvazione delle modalità di funzionamento, organizzazione e gestione."
 </t>
         </is>
       </c>
-      <c r="L202" t="s">
-[...2 lines deleted...]
-      <c r="O202" s="2">
+      <c r="L204" t="s">
+        <v>864</v>
+      </c>
+      <c r="O204" s="2">
         <v>45359</v>
       </c>
-      <c r="P202" t="s" s="3">
-[...40 lines deleted...]
-      <c r="Q203" t="s" s="3">
+      <c r="P204" t="s" s="3">
         <v>865</v>
-      </c>
-[...36 lines deleted...]
-        <v>869</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
+        <v>611</v>
+      </c>
+      <c r="B205" t="s">
+        <v>52</v>
+      </c>
+      <c r="C205" t="s">
+        <v>866</v>
+      </c>
+      <c r="D205" t="s">
+        <v>867</v>
+      </c>
+      <c r="E205" t="s">
+        <v>868</v>
+      </c>
+      <c r="F205" t="s">
+        <v>869</v>
+      </c>
+      <c r="G205" s="2">
+        <v>45301</v>
+      </c>
+      <c r="I205" s="2">
+        <v>45667</v>
+      </c>
+      <c r="K205" t="s">
+        <v>870</v>
+      </c>
+      <c r="L205" t="s">
+        <v>871</v>
+      </c>
+      <c r="O205" s="2">
+        <v>45309</v>
+      </c>
+      <c r="P205" t="s" s="3">
+        <v>872</v>
+      </c>
+      <c r="Q205" t="s" s="3">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>362</v>
+      </c>
+      <c r="B206" t="s">
+        <v>874</v>
+      </c>
+      <c r="C206" t="s">
+        <v>875</v>
+      </c>
+      <c r="D206" t="s">
+        <v>79</v>
+      </c>
+      <c r="E206" t="s">
+        <v>80</v>
+      </c>
+      <c r="F206" t="s">
+        <v>64</v>
+      </c>
+      <c r="G206" s="2">
+        <v>42552</v>
+      </c>
+      <c r="I206" s="2">
+        <v>44013</v>
+      </c>
+      <c r="K206" t="s">
+        <v>81</v>
+      </c>
+      <c r="L206" t="s">
+        <v>876</v>
+      </c>
+      <c r="O206" s="2">
+        <v>43868</v>
+      </c>
+      <c r="P206" t="s" s="3">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
         <v>137</v>
       </c>
-      <c r="B205" t="s">
+      <c r="B207" t="s">
         <v>257</v>
       </c>
-      <c r="C205" t="s">
-[...2 lines deleted...]
-      <c r="D205" t="s">
+      <c r="C207" t="s">
+        <v>878</v>
+      </c>
+      <c r="D207" t="s">
         <v>324</v>
       </c>
-      <c r="E205" t="inlineStr">
+      <c r="E207" t="inlineStr">
         <is>
           <t>Presidente del Comitato Regionale per i Lavori Pubblici.&amp;nbsp;Conclusione incarico "Il sessantesimo giorno successivo alla data di insediamento della nuova Giunta Regionale"
 </t>
         </is>
       </c>
-      <c r="F205" t="s">
-[...2 lines deleted...]
-      <c r="G205" s="2">
+      <c r="F207" t="s">
+        <v>879</v>
+      </c>
+      <c r="G207" s="2">
         <v>41578</v>
       </c>
-      <c r="I205" s="2">
+      <c r="I207" s="2">
         <v>43239</v>
       </c>
-      <c r="K205" t="s">
+      <c r="K207" t="s">
         <v>241</v>
       </c>
-      <c r="L205" t="s">
+      <c r="L207" t="s">
         <v>242</v>
       </c>
-      <c r="N205" t="s">
+      <c r="N207" t="s">
         <v>130</v>
       </c>
-      <c r="O205" s="2">
+      <c r="O207" s="2">
         <v>43239</v>
       </c>
-      <c r="P205" t="s" s="3">
-[...87 lines deleted...]
-      </c>
       <c r="P207" t="s" s="3">
-        <v>877</v>
+        <v>880</v>
+      </c>
+      <c r="Q207" t="s" s="3">
+        <v>881</v>
+      </c>
+      <c r="R207" t="s" s="3">
+        <v>882</v>
+      </c>
+      <c r="S207" t="s" s="3">
+        <v>883</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
-        <v>109</v>
+        <v>67</v>
       </c>
       <c r="B208" t="s">
         <v>100</v>
       </c>
       <c r="C208" t="s">
-        <v>876</v>
+        <v>884</v>
       </c>
       <c r="D208" t="s">
         <v>86</v>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>In qualità di componente del Comitato Direttivo del "Progetto "O.S.O.: Orientamento e Sostegno Occupabilità" - Costituzione del Comitato Direttivo e del Gruppo di Lavoro" approvato con Decreto del Dipartimento  per le Libertà Civili e l'immigrazione Direzione Centrale per le Politiche dell'immigrazione e dell'Asilo 0524/0381 - Prot. n. 0004800 del 30/07/2014.</t>
+          <t>In qualità di componente dell' "Integrazione Coordinamento tecnico per il lavoro e i Servizi per l'Impiego istituito con Determinazione n. G02110/2014." approvato con nota prot. n. 22714 del 15.01.2014.</t>
         </is>
       </c>
       <c r="F208" t="s">
         <v>19</v>
       </c>
       <c r="G208" s="2">
-        <v>42065</v>
+        <v>41696</v>
       </c>
       <c r="I208" s="2">
-        <v>42247</v>
-[...4 lines deleted...]
-        </is>
+        <v>41869</v>
+      </c>
+      <c r="K208" t="s">
+        <v>102</v>
       </c>
       <c r="L208" t="s">
-        <v>87</v>
+        <v>103</v>
       </c>
       <c r="O208" s="2">
-        <v>42165</v>
+        <v>42082</v>
       </c>
       <c r="P208" t="s" s="3">
-        <v>877</v>
+        <v>885</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
-        <v>691</v>
+        <v>109</v>
       </c>
       <c r="B209" t="s">
-        <v>878</v>
+        <v>100</v>
       </c>
       <c r="C209" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
       <c r="D209" t="s">
-        <v>880</v>
+        <v>86</v>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Selezione pubblica per titoli e colloquio riservata a persone con disabilità, ai sensi dell'art. 11 L. 68/99 per attivazione di n. 2 tirocini formativi e di orientamento della durata di 6 mesi finalizzati all'assunzione a tempo indeterminato di n. 2 unità profilo prof. esecutore area ammi.va cat. B posizione ec. B1 . Nomina Componente aggiunto interprete lingua dei segni italiana - LIS.</t>
+          <t>In qualità di componente del Comitato Direttivo del "Progetto "O.S.O.: Orientamento e Sostegno Occupabilità" - Costituzione del Comitato Direttivo e del Gruppo di Lavoro" approvato con Decreto del Dipartimento  per le Libertà Civili e l'immigrazione Direzione Centrale per le Politiche dell'immigrazione e dell'Asilo 0524/0381 - Prot. n. 0004800 del 30/07/2014.</t>
         </is>
       </c>
       <c r="F209" t="s">
-        <v>881</v>
+        <v>19</v>
       </c>
       <c r="G209" s="2">
-        <v>45428</v>
+        <v>42065</v>
       </c>
       <c r="I209" s="2">
-        <v>45428</v>
-[...2 lines deleted...]
-        <v>882</v>
+        <v>42247</v>
+      </c>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>Decreto del Dipartimento per le Libertà Civili e l'immigrazione Direzione Centrale per le Politiche dell'immigrazione e dell' Asilo - Autorità Responsabile del Fondo Europeo per l'integrazione di Cittadini di Paesi Terzi " 2007/2013 n. 0001517 del 04/03/2014 con il quale è stato adottato l'Avviso Pubblico per la presentazione di progetti a carattere territoriale finanziati a valere sul Fondo Europeo per l'integarzione di cittadini di Paesi terzi - Azione 2/2013 - Orienatmento al lavoro e sostegno all'occupabilità.</t>
+        </is>
       </c>
       <c r="L209" t="s">
-        <v>883</v>
+        <v>87</v>
       </c>
       <c r="O209" s="2">
-        <v>45588</v>
+        <v>42165</v>
       </c>
       <c r="P209" t="s" s="3">
-        <v>884</v>
-[...9 lines deleted...]
-        </is>
+        <v>885</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
-        <v>443</v>
+        <v>61</v>
       </c>
       <c r="B210" t="s">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="C210" t="s">
+        <v>884</v>
+      </c>
+      <c r="D210" t="s">
+        <v>86</v>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>In qualità di componente dell'Istituzione di un "Coordinamento tecnico per il lavoro e i Servizi per l'Impiego" approvato con nota prot. n. 22714 del 15.01.2014.</t>
+        </is>
+      </c>
+      <c r="F210" t="s">
+        <v>19</v>
+      </c>
+      <c r="G210" s="2">
+        <v>41696</v>
+      </c>
+      <c r="I210" s="2">
+        <v>41869</v>
+      </c>
+      <c r="K210" t="s">
+        <v>102</v>
+      </c>
+      <c r="L210" t="s">
+        <v>144</v>
+      </c>
+      <c r="O210" s="2">
+        <v>42082</v>
+      </c>
+      <c r="P210" t="s" s="3">
         <v>885</v>
-      </c>
-[...34 lines deleted...]
-        <v>889</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
-        <v>248</v>
+        <v>691</v>
       </c>
       <c r="B211" t="s">
-        <v>189</v>
+        <v>886</v>
       </c>
       <c r="C211" t="s">
+        <v>887</v>
+      </c>
+      <c r="D211" t="s">
+        <v>888</v>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>Selezione pubblica per titoli e colloquio riservata a persone con disabilità, ai sensi dell'art. 11 L. 68/99 per attivazione di n. 2 tirocini formativi e di orientamento della durata di 6 mesi finalizzati all'assunzione a tempo indeterminato di n. 2 unità profilo prof. esecutore area ammi.va cat. B posizione ec. B1 . Nomina Componente aggiunto interprete lingua dei segni italiana - LIS.</t>
+        </is>
+      </c>
+      <c r="F211" t="s">
+        <v>889</v>
+      </c>
+      <c r="G211" s="2">
+        <v>45428</v>
+      </c>
+      <c r="I211" s="2">
+        <v>45428</v>
+      </c>
+      <c r="K211" t="s">
         <v>890</v>
       </c>
-      <c r="D211" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="L211" t="s">
-        <v>21</v>
+        <v>891</v>
       </c>
       <c r="O211" s="2">
-        <v>43091</v>
+        <v>45588</v>
       </c>
       <c r="P211" t="s" s="3">
-        <v>891</v>
+        <v>892</v>
+      </c>
+      <c r="Q211" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GABRIELI-SABRINA-Dich-Svolg-incarichi-22102024.pdf</t>
+        </is>
+      </c>
+      <c r="R211" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GABRIELI-SABRINA-Attestaz-Direttore-22102024.pdf</t>
+        </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
-        <v>350</v>
+        <v>443</v>
       </c>
       <c r="B212" t="s">
-        <v>300</v>
+        <v>52</v>
       </c>
       <c r="C212" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="D212" t="s">
-        <v>159</v>
+        <v>571</v>
       </c>
       <c r="E212" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>572</v>
+      </c>
+      <c r="F212" t="s" s="4">
+        <v>573</v>
       </c>
       <c r="G212" s="2">
-        <v>43648</v>
+        <v>43993</v>
       </c>
       <c r="I212" s="2">
-        <v>44986</v>
+        <v>45818</v>
       </c>
       <c r="K212" t="s">
-        <v>162</v>
+        <v>574</v>
       </c>
       <c r="L212" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>575</v>
       </c>
       <c r="O212" s="2">
-        <v>43655</v>
+        <v>44214</v>
       </c>
       <c r="P212" t="s" s="3">
-        <v>893</v>
+        <v>894</v>
+      </c>
+      <c r="Q212" t="s" s="3">
+        <v>895</v>
+      </c>
+      <c r="R212" t="s" s="3">
+        <v>896</v>
+      </c>
+      <c r="S212" t="s" s="3">
+        <v>897</v>
       </c>
     </row>
     <row r="213">
       <c r="A213">
-        <v>70</v>
+        <v>248</v>
       </c>
       <c r="B213" t="s">
-        <v>894</v>
+        <v>189</v>
       </c>
       <c r="C213" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="D213" t="s">
-        <v>86</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="E213" t="s">
+        <v>18</v>
       </c>
       <c r="F213" t="s">
         <v>19</v>
       </c>
       <c r="G213" s="2">
-        <v>41696</v>
+        <v>42877</v>
       </c>
       <c r="I213" s="2">
-        <v>41869</v>
+        <v>44042</v>
       </c>
       <c r="K213" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="L213" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
       <c r="O213" s="2">
-        <v>42082</v>
+        <v>43091</v>
       </c>
       <c r="P213" t="s" s="3">
-        <v>896</v>
+        <v>899</v>
       </c>
     </row>
     <row r="214">
       <c r="A214">
-        <v>59</v>
+        <v>350</v>
       </c>
       <c r="B214" t="s">
-        <v>894</v>
+        <v>300</v>
       </c>
       <c r="C214" t="s">
-        <v>895</v>
+        <v>900</v>
       </c>
       <c r="D214" t="s">
-        <v>86</v>
-[...4 lines deleted...]
-        </is>
+        <v>159</v>
+      </c>
+      <c r="E214" t="s">
+        <v>160</v>
       </c>
       <c r="F214" t="s">
-        <v>19</v>
+        <v>161</v>
       </c>
       <c r="G214" s="2">
-        <v>41696</v>
+        <v>43648</v>
       </c>
       <c r="I214" s="2">
-        <v>41869</v>
+        <v>44986</v>
       </c>
       <c r="K214" t="s">
-        <v>102</v>
+        <v>162</v>
       </c>
       <c r="L214" t="s">
-        <v>144</v>
+        <v>163</v>
+      </c>
+      <c r="M214" t="s">
+        <v>164</v>
+      </c>
+      <c r="N214" t="s">
+        <v>165</v>
       </c>
       <c r="O214" s="2">
-        <v>42082</v>
+        <v>43655</v>
       </c>
       <c r="P214" t="s" s="3">
-        <v>896</v>
+        <v>901</v>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>249</v>
       </c>
       <c r="B215" t="s">
-        <v>894</v>
+        <v>902</v>
       </c>
       <c r="C215" t="s">
-        <v>895</v>
+        <v>903</v>
       </c>
       <c r="D215" t="s">
         <v>17</v>
       </c>
       <c r="E215" t="s">
         <v>18</v>
       </c>
       <c r="F215" t="s">
         <v>19</v>
       </c>
       <c r="G215" s="2">
         <v>42877</v>
       </c>
       <c r="I215" s="2">
         <v>44042</v>
       </c>
       <c r="K215" t="s">
         <v>20</v>
       </c>
       <c r="L215" t="s">
         <v>21</v>
       </c>
       <c r="O215" s="2">
         <v>43091</v>
       </c>
       <c r="P215" t="s" s="3">
-        <v>896</v>
+        <v>904</v>
       </c>
     </row>
     <row r="216">
       <c r="A216">
-        <v>726</v>
+        <v>59</v>
       </c>
       <c r="B216" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
       <c r="C216" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="D216" t="s">
-        <v>779</v>
+        <v>86</v>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Componente commissione di valutazione delle istanze presentate per il sostegno a progetti di residenza individuali per artisti in materia di spettacolo dal vivo nei territori della Regione Lazio, ai sensi della L.R. n.15/2014, art. 3, comma 3, lettera a) – triennio 2025-2027. Accordo di Programma interregionale triennale 2025-2027, in attuazione dell’articolo 47 “Residenze” del D.M. 23 dicembre 2024 n. 463.</t>
+          <t>In qualità di supplente dell' "Istituzione di un  "Coordinamento tecnico per il lavoro e i Servizi per l'Impiego" approvato con nota prot. n. 22714 del 15.01.2014.</t>
         </is>
       </c>
       <c r="F216" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="G216" s="2">
-        <v>45925</v>
+        <v>41696</v>
       </c>
       <c r="I216" s="2">
-        <v>45936</v>
+        <v>41869</v>
       </c>
       <c r="K216" t="s">
-        <v>780</v>
+        <v>102</v>
       </c>
       <c r="L216" t="s">
-        <v>899</v>
+        <v>144</v>
       </c>
       <c r="O216" s="2">
-        <v>45950</v>
-[...4 lines deleted...]
-        </is>
+        <v>42082</v>
+      </c>
+      <c r="P216" t="s" s="3">
+        <v>904</v>
       </c>
     </row>
     <row r="217">
       <c r="A217">
-        <v>250</v>
+        <v>70</v>
       </c>
       <c r="B217" t="s">
-        <v>487</v>
+        <v>902</v>
       </c>
       <c r="C217" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="D217" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>86</v>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>in qualità di supplente dell' "Integrazione Coordinamento tecnico per il lavoro e i Servizi per l'Impiego istituito con Determinazione n. G02110/2014." approvato con nota prot. n. 22714 del 15.01.2014.</t>
+        </is>
       </c>
       <c r="F217" t="s">
         <v>19</v>
       </c>
       <c r="G217" s="2">
-        <v>42877</v>
+        <v>41696</v>
       </c>
       <c r="I217" s="2">
-        <v>44042</v>
+        <v>41869</v>
       </c>
       <c r="K217" t="s">
-        <v>20</v>
+        <v>102</v>
       </c>
       <c r="L217" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="O217" s="2">
-        <v>43091</v>
+        <v>42082</v>
       </c>
       <c r="P217" t="s" s="3">
-        <v>901</v>
+        <v>904</v>
       </c>
     </row>
     <row r="218">
       <c r="A218">
-        <v>363</v>
+        <v>726</v>
       </c>
       <c r="B218" t="s">
-        <v>627</v>
+        <v>905</v>
       </c>
       <c r="C218" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="D218" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>788</v>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>Componente commissione di valutazione delle istanze presentate per il sostegno a progetti di residenza individuali per artisti in materia di spettacolo dal vivo nei territori della Regione Lazio, ai sensi della L.R. n.15/2014, art. 3, comma 3, lettera a) – triennio 2025-2027. Accordo di Programma interregionale triennale 2025-2027, in attuazione dell’articolo 47 “Residenze” del D.M. 23 dicembre 2024 n. 463.</t>
+        </is>
       </c>
       <c r="F218" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="G218" s="2">
-        <v>43780</v>
+        <v>45925</v>
       </c>
       <c r="I218" s="2">
-        <v>45241</v>
+        <v>45936</v>
       </c>
       <c r="K218" t="s">
-        <v>72</v>
+        <v>789</v>
       </c>
       <c r="L218" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="O218" s="2">
-        <v>43868</v>
-[...2 lines deleted...]
-        <v>904</v>
+        <v>45950</v>
+      </c>
+      <c r="P218" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Gattulli-Graziella-CV-maggio-2024.pdf</t>
+        </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
-        <v>81</v>
+        <v>250</v>
       </c>
       <c r="B219" t="s">
-        <v>185</v>
+        <v>493</v>
       </c>
       <c r="C219" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="D219" t="s">
-        <v>214</v>
-[...7 lines deleted...]
-        <v>906</v>
+        <v>17</v>
+      </c>
+      <c r="E219" t="s">
+        <v>18</v>
+      </c>
+      <c r="F219" t="s">
+        <v>19</v>
       </c>
       <c r="G219" s="2">
-        <v>41593</v>
+        <v>42877</v>
       </c>
       <c r="I219" s="2">
-        <v>41744</v>
+        <v>44042</v>
       </c>
       <c r="K219" t="s">
-        <v>216</v>
+        <v>20</v>
       </c>
       <c r="L219" t="s">
-        <v>217</v>
+        <v>21</v>
       </c>
       <c r="O219" s="2">
-        <v>42121</v>
+        <v>43091</v>
       </c>
       <c r="P219" t="s" s="3">
-        <v>907</v>
-[...4 lines deleted...]
-      <c r="R219" t="s" s="3">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="220">
       <c r="A220">
-        <v>251</v>
+        <v>363</v>
       </c>
       <c r="B220" t="s">
-        <v>611</v>
+        <v>633</v>
       </c>
       <c r="C220" t="s">
+        <v>910</v>
+      </c>
+      <c r="D220" t="s">
+        <v>79</v>
+      </c>
+      <c r="E220" t="s">
+        <v>80</v>
+      </c>
+      <c r="F220" t="s">
+        <v>64</v>
+      </c>
+      <c r="G220" s="2">
+        <v>43780</v>
+      </c>
+      <c r="I220" s="2">
+        <v>45241</v>
+      </c>
+      <c r="K220" t="s">
+        <v>81</v>
+      </c>
+      <c r="L220" t="s">
         <v>911</v>
       </c>
-      <c r="D220" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="O220" s="2">
-        <v>43091</v>
+        <v>43868</v>
       </c>
       <c r="P220" t="s" s="3">
         <v>912</v>
       </c>
     </row>
     <row r="221">
       <c r="A221">
-        <v>487</v>
+        <v>81</v>
       </c>
       <c r="B221" t="s">
+        <v>185</v>
+      </c>
+      <c r="C221" t="s">
         <v>913</v>
       </c>
-      <c r="C221" t="s">
+      <c r="D221" t="s">
+        <v>214</v>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>Componente Esperto  tecnico Commissione incaricata di riorganizzare. Semplificare e innovare la normativa regionale in materia urbanistica ed edilizia, istituita con D.G.R. n. 105/2013</t>
+        </is>
+      </c>
+      <c r="F221" t="s" s="4">
         <v>914</v>
       </c>
-      <c r="D221" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="G221" s="2">
-        <v>44379</v>
+        <v>41593</v>
       </c>
       <c r="I221" s="2">
-        <v>44452</v>
+        <v>41744</v>
       </c>
       <c r="K221" t="s">
-        <v>340</v>
+        <v>216</v>
       </c>
       <c r="L221" t="s">
-        <v>341</v>
+        <v>217</v>
       </c>
       <c r="O221" s="2">
-        <v>44383</v>
-[...4 lines deleted...]
-        </is>
+        <v>42121</v>
+      </c>
+      <c r="P221" t="s" s="3">
+        <v>915</v>
+      </c>
+      <c r="Q221" t="s" s="3">
+        <v>916</v>
+      </c>
+      <c r="R221" t="s" s="3">
+        <v>917</v>
+      </c>
+      <c r="S221" t="s" s="3">
+        <v>918</v>
       </c>
     </row>
     <row r="222">
       <c r="A222">
-        <v>564</v>
+        <v>251</v>
       </c>
       <c r="B222" t="s">
-        <v>913</v>
+        <v>617</v>
       </c>
       <c r="C222" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="D222" t="s">
-        <v>191</v>
+        <v>17</v>
       </c>
       <c r="E222" t="s">
-        <v>192</v>
+        <v>18</v>
       </c>
       <c r="F222" t="s">
-        <v>193</v>
+        <v>19</v>
       </c>
       <c r="G222" s="2">
-        <v>44830</v>
+        <v>42877</v>
       </c>
       <c r="I222" s="2">
-        <v>45322</v>
+        <v>44042</v>
       </c>
       <c r="K222" t="s">
-        <v>194</v>
+        <v>20</v>
       </c>
       <c r="L222" t="s">
-        <v>195</v>
+        <v>21</v>
       </c>
       <c r="O222" s="2">
-        <v>45352</v>
-[...4 lines deleted...]
-        </is>
+        <v>43091</v>
+      </c>
+      <c r="P222" t="s" s="3">
+        <v>920</v>
       </c>
     </row>
     <row r="223">
       <c r="A223">
-        <v>332</v>
+        <v>487</v>
       </c>
       <c r="B223" t="s">
-        <v>913</v>
+        <v>921</v>
       </c>
       <c r="C223" t="s">
-        <v>914</v>
+        <v>922</v>
       </c>
       <c r="D223" t="s">
-        <v>79</v>
+        <v>339</v>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Legge Regionale 15/2014. Membro esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno ai par.5,6,7,8,9:Circuiti regionali, orchestre ed ensemble musicli, progetti per favorire l'accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale coreutica, teatro di figura e iniziative di spettacolo dal vivo destinate ai bambnini e infanzia dell'allegato A del Reg Reg n.20/2018</t>
+          <t>Commissione per la valutazione delle domande presentate per l’aggiornamento dell’Albo regionale dei festival del folklore, di cui alla Legge Regionale 29 dicembre 2014, n. 15 art. 9</t>
         </is>
       </c>
       <c r="F223" t="s">
-        <v>80</v>
+        <v>164</v>
       </c>
       <c r="G223" s="2">
-        <v>43538</v>
+        <v>44379</v>
       </c>
       <c r="I223" s="2">
-        <v>44634</v>
+        <v>44452</v>
       </c>
       <c r="K223" t="s">
-        <v>81</v>
+        <v>340</v>
       </c>
       <c r="L223" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="O223" s="2">
-        <v>43559</v>
-[...2 lines deleted...]
-        <v>915</v>
+        <v>44383</v>
+      </c>
+      <c r="P223" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANANDREA-FRANCESCA-ROMANA-CV-agg..pdf</t>
+        </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>330</v>
       </c>
       <c r="B224" t="s">
-        <v>913</v>
+        <v>921</v>
       </c>
       <c r="C224" t="s">
-        <v>914</v>
+        <v>922</v>
       </c>
       <c r="D224" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>Legge Regionale 15/2014. Membro supplente esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno al paragrafo 1:Produzione dello spettacolo dal Vivo, par 2. Centri di Produzione, Centri di produzione teatrale, centri di produzione di danza dell'allegato A del Reg Reg n.20/2018</t>
         </is>
       </c>
       <c r="F224" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="G224" s="2">
         <v>43538</v>
       </c>
       <c r="I224" s="2">
         <v>44634</v>
       </c>
       <c r="K224" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="L224" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="O224" s="2">
         <v>43558</v>
       </c>
       <c r="P224" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANANDREA-FRANCESCA-ROMANA-CV-agg.pdf</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
-        <v>642</v>
+        <v>564</v>
       </c>
       <c r="B225" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="C225" t="s">
-        <v>917</v>
+        <v>922</v>
       </c>
       <c r="D225" t="s">
-        <v>43</v>
+        <v>191</v>
       </c>
       <c r="E225" t="s">
-        <v>918</v>
+        <v>192</v>
       </c>
       <c r="F225" t="s">
-        <v>27</v>
+        <v>193</v>
       </c>
       <c r="G225" s="2">
-        <v>45341</v>
+        <v>44830</v>
       </c>
       <c r="I225" s="2">
-        <v>46072</v>
+        <v>45322</v>
       </c>
       <c r="K225" t="s">
-        <v>45</v>
+        <v>194</v>
       </c>
       <c r="L225" t="s">
-        <v>46</v>
+        <v>195</v>
       </c>
       <c r="O225" s="2">
-        <v>45505</v>
-[...2 lines deleted...]
-        <v>919</v>
+        <v>45352</v>
+      </c>
+      <c r="P225" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Gianandrea-Francesca-Romana-CV-29022024.pdf</t>
+        </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
-        <v>727</v>
+        <v>332</v>
       </c>
       <c r="B226" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="C226" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D226" t="s">
-        <v>308</v>
+        <v>74</v>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Incarico di Direttore della Direzione regionale "Trasporti, mobilità, tutela del territorio e autorità idraulica, demanio e patrimonio". Nomina della Commissione ai sensi dell'Allegato "H" del r.r. n. 1/2002.</t>
+          <t>Legge Regionale 15/2014. Membro esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno ai par.5,6,7,8,9:Circuiti regionali, orchestre ed ensemble musicli, progetti per favorire l'accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale coreutica, teatro di figura e iniziative di spettacolo dal vivo destinate ai bambnini e infanzia dell'allegato A del Reg Reg n.20/2018</t>
         </is>
       </c>
       <c r="F226" t="s">
-        <v>528</v>
+        <v>75</v>
       </c>
       <c r="G226" s="2">
-        <v>45793</v>
+        <v>43538</v>
       </c>
       <c r="I226" s="2">
-        <v>45812</v>
+        <v>44634</v>
       </c>
       <c r="K226" t="s">
-        <v>180</v>
+        <v>76</v>
       </c>
       <c r="L226" t="s">
-        <v>531</v>
+        <v>338</v>
       </c>
       <c r="O226" s="2">
-        <v>46002</v>
+        <v>43559</v>
       </c>
       <c r="P226" t="s" s="3">
-        <v>922</v>
-[...14 lines deleted...]
-        </is>
+        <v>923</v>
       </c>
     </row>
     <row r="227">
       <c r="A227">
-        <v>729</v>
+        <v>642</v>
       </c>
       <c r="B227" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="C227" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="D227" t="s">
-        <v>308</v>
+        <v>47</v>
       </c>
       <c r="E227" t="s">
-        <v>527</v>
+        <v>926</v>
       </c>
       <c r="F227" t="s">
-        <v>528</v>
+        <v>33</v>
       </c>
       <c r="G227" s="2">
-        <v>45793</v>
+        <v>45341</v>
       </c>
       <c r="I227" s="2">
-        <v>45812</v>
+        <v>46072</v>
       </c>
       <c r="K227" t="s">
-        <v>180</v>
+        <v>49</v>
       </c>
       <c r="L227" t="s">
-        <v>529</v>
+        <v>50</v>
       </c>
       <c r="O227" s="2">
-        <v>46003</v>
+        <v>45505</v>
       </c>
       <c r="P227" t="s" s="3">
-        <v>923</v>
-[...14 lines deleted...]
-        </is>
+        <v>927</v>
       </c>
     </row>
     <row r="228">
       <c r="A228">
-        <v>214</v>
+        <v>729</v>
       </c>
       <c r="B228" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
       <c r="C228" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="D228" t="s">
-        <v>378</v>
+        <v>308</v>
       </c>
       <c r="E228" t="s">
-        <v>379</v>
+        <v>533</v>
       </c>
       <c r="F228" t="s">
-        <v>19</v>
+        <v>534</v>
       </c>
       <c r="G228" s="2">
-        <v>42884</v>
+        <v>45793</v>
       </c>
       <c r="I228" s="2">
-        <v>44710</v>
+        <v>45812</v>
       </c>
       <c r="K228" t="s">
-        <v>380</v>
+        <v>180</v>
       </c>
       <c r="L228" t="s">
-        <v>381</v>
+        <v>535</v>
       </c>
       <c r="O228" s="2">
-        <v>42921</v>
+        <v>46003</v>
       </c>
       <c r="P228" t="s" s="3">
-        <v>926</v>
+        <v>930</v>
+      </c>
+      <c r="Q228" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-Dich-cariche-incarichi-1.pdf</t>
+        </is>
+      </c>
+      <c r="R228" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-Dich-insuss-situazioni-conflitto-interesse-1.pdf</t>
+        </is>
+      </c>
+      <c r="S228" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-Attest-Direttore-conflitto-interessi-1.pdf</t>
+        </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
-        <v>232</v>
+        <v>727</v>
       </c>
       <c r="B229" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="C229" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="D229" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>489</v>
+        <v>308</v>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>Incarico di Direttore della Direzione regionale "Trasporti, mobilità, tutela del territorio e autorità idraulica, demanio e patrimonio". Nomina della Commissione ai sensi dell'Allegato "H" del r.r. n. 1/2002.</t>
+        </is>
       </c>
       <c r="F229" t="s">
-        <v>19</v>
+        <v>534</v>
       </c>
       <c r="G229" s="2">
-        <v>42884</v>
+        <v>45793</v>
       </c>
       <c r="I229" s="2">
-        <v>44710</v>
+        <v>45812</v>
       </c>
       <c r="K229" t="s">
-        <v>380</v>
+        <v>180</v>
       </c>
       <c r="L229" t="s">
-        <v>381</v>
+        <v>537</v>
       </c>
       <c r="O229" s="2">
-        <v>42921</v>
+        <v>46002</v>
       </c>
       <c r="P229" t="s" s="3">
-        <v>929</v>
+        <v>931</v>
+      </c>
+      <c r="Q229" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-Dich-cariche-incarichi_0.pdf</t>
+        </is>
+      </c>
+      <c r="R229" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-Dich-insuss-situazioni-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+      <c r="S229" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-Attest-Direttore-conflitto-interessi.pdf</t>
+        </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
-        <v>656</v>
+        <v>214</v>
       </c>
       <c r="B230" t="s">
-        <v>185</v>
+        <v>932</v>
       </c>
       <c r="C230" t="s">
-        <v>928</v>
+        <v>933</v>
       </c>
       <c r="D230" t="s">
-        <v>43</v>
+        <v>378</v>
       </c>
       <c r="E230" t="s">
-        <v>930</v>
+        <v>379</v>
       </c>
       <c r="F230" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G230" s="2">
-        <v>45341</v>
+        <v>42884</v>
       </c>
       <c r="I230" s="2">
-        <v>46072</v>
+        <v>44710</v>
       </c>
       <c r="K230" t="s">
-        <v>45</v>
+        <v>380</v>
       </c>
       <c r="L230" t="s">
-        <v>46</v>
+        <v>381</v>
       </c>
       <c r="O230" s="2">
-        <v>45505</v>
+        <v>42921</v>
       </c>
       <c r="P230" t="s" s="3">
-        <v>931</v>
+        <v>934</v>
       </c>
     </row>
     <row r="231">
       <c r="A231">
-        <v>519</v>
+        <v>232</v>
       </c>
       <c r="B231" t="s">
-        <v>247</v>
+        <v>935</v>
       </c>
       <c r="C231" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="D231" t="s">
-        <v>62</v>
+        <v>378</v>
       </c>
       <c r="E231" t="s">
-        <v>63</v>
+        <v>495</v>
       </c>
       <c r="F231" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G231" s="2">
-        <v>44587</v>
+        <v>42884</v>
       </c>
       <c r="I231" s="2">
-        <v>46048</v>
+        <v>44710</v>
       </c>
       <c r="K231" t="s">
-        <v>65</v>
+        <v>380</v>
       </c>
       <c r="L231" t="s">
-        <v>933</v>
+        <v>381</v>
       </c>
       <c r="O231" s="2">
-        <v>44705</v>
+        <v>42921</v>
       </c>
       <c r="P231" t="s" s="3">
-        <v>934</v>
+        <v>937</v>
       </c>
     </row>
     <row r="232">
       <c r="A232">
-        <v>202</v>
+        <v>656</v>
       </c>
       <c r="B232" t="s">
-        <v>935</v>
+        <v>185</v>
       </c>
       <c r="C232" t="s">
         <v>936</v>
       </c>
       <c r="D232" t="s">
-        <v>86</v>
-[...4 lines deleted...]
-        </is>
+        <v>47</v>
+      </c>
+      <c r="E232" t="s">
+        <v>938</v>
       </c>
       <c r="F232" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G232" s="2">
-        <v>42663</v>
+        <v>45341</v>
       </c>
       <c r="I232" s="2">
-        <v>43281</v>
+        <v>46072</v>
       </c>
       <c r="K232" t="s">
-        <v>535</v>
+        <v>49</v>
       </c>
       <c r="L232" t="s">
-        <v>536</v>
+        <v>50</v>
       </c>
       <c r="O232" s="2">
-        <v>42843</v>
+        <v>45505</v>
       </c>
       <c r="P232" t="s" s="3">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="233">
       <c r="A233">
-        <v>193</v>
+        <v>519</v>
       </c>
       <c r="B233" t="s">
-        <v>938</v>
+        <v>247</v>
       </c>
       <c r="C233" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="D233" t="s">
-        <v>86</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c r="E233" t="s">
+        <v>63</v>
       </c>
       <c r="F233" t="s">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="G233" s="2">
-        <v>42668</v>
+        <v>44587</v>
       </c>
       <c r="I233" s="2">
-        <v>44125</v>
+        <v>46048</v>
       </c>
       <c r="K233" t="s">
-        <v>939</v>
+        <v>65</v>
       </c>
       <c r="L233" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="O233" s="2">
-        <v>42765</v>
+        <v>44705</v>
       </c>
       <c r="P233" t="s" s="3">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="234">
       <c r="A234">
-        <v>658</v>
+        <v>193</v>
       </c>
       <c r="B234" t="s">
-        <v>285</v>
+        <v>943</v>
       </c>
       <c r="C234" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="D234" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>943</v>
+        <v>86</v>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>In qualità di nuovo componente supplente della consulta dei lavoratori atipici iscritti alla gestione separata dell'Istituto nazionale della previdenza sociale (INPS) e dei libero professionisti del Lazio, designato dalla COLAP, in sostituzione della Dott.ssa Francesca Petrelli. </t>
+        </is>
       </c>
       <c r="F234" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G234" s="2">
-        <v>45341</v>
+        <v>42668</v>
       </c>
       <c r="I234" s="2">
-        <v>46072</v>
+        <v>44125</v>
       </c>
       <c r="K234" t="s">
-        <v>45</v>
+        <v>945</v>
       </c>
       <c r="L234" t="s">
-        <v>46</v>
+        <v>946</v>
       </c>
       <c r="O234" s="2">
-        <v>45505</v>
+        <v>42765</v>
       </c>
       <c r="P234" t="s" s="3">
-        <v>944</v>
+        <v>947</v>
       </c>
     </row>
     <row r="235">
       <c r="A235">
-        <v>252</v>
+        <v>202</v>
       </c>
       <c r="B235" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="C235" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="D235" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>86</v>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>In qualità di componente del  "Progetto integrato degli interventi in materia di inserimento Lavorativo e di Integrazione Sociale dei Migranti" - Costituzione Cabina di Regia interistituzionale.</t>
+        </is>
       </c>
       <c r="F235" t="s">
         <v>19</v>
       </c>
       <c r="G235" s="2">
-        <v>42877</v>
+        <v>42663</v>
       </c>
       <c r="I235" s="2">
-        <v>44042</v>
+        <v>43281</v>
       </c>
       <c r="K235" t="s">
-        <v>20</v>
+        <v>541</v>
       </c>
       <c r="L235" t="s">
-        <v>21</v>
+        <v>542</v>
       </c>
       <c r="O235" s="2">
-        <v>43091</v>
+        <v>42843</v>
       </c>
       <c r="P235" t="s" s="3">
-        <v>947</v>
+        <v>949</v>
       </c>
     </row>
     <row r="236">
       <c r="A236">
+        <v>658</v>
+      </c>
+      <c r="B236" t="s">
+        <v>285</v>
+      </c>
+      <c r="C236" t="s">
+        <v>950</v>
+      </c>
+      <c r="D236" t="s">
+        <v>47</v>
+      </c>
+      <c r="E236" t="s">
+        <v>951</v>
+      </c>
+      <c r="F236" t="s">
+        <v>33</v>
+      </c>
+      <c r="G236" s="2">
+        <v>45341</v>
+      </c>
+      <c r="I236" s="2">
+        <v>46072</v>
+      </c>
+      <c r="K236" t="s">
+        <v>49</v>
+      </c>
+      <c r="L236" t="s">
+        <v>50</v>
+      </c>
+      <c r="O236" s="2">
+        <v>45505</v>
+      </c>
+      <c r="P236" t="s" s="3">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237">
+        <v>252</v>
+      </c>
+      <c r="B237" t="s">
+        <v>953</v>
+      </c>
+      <c r="C237" t="s">
+        <v>954</v>
+      </c>
+      <c r="D237" t="s">
+        <v>17</v>
+      </c>
+      <c r="E237" t="s">
+        <v>18</v>
+      </c>
+      <c r="F237" t="s">
+        <v>19</v>
+      </c>
+      <c r="G237" s="2">
+        <v>42877</v>
+      </c>
+      <c r="I237" s="2">
+        <v>44042</v>
+      </c>
+      <c r="K237" t="s">
+        <v>20</v>
+      </c>
+      <c r="L237" t="s">
+        <v>21</v>
+      </c>
+      <c r="O237" s="2">
+        <v>43091</v>
+      </c>
+      <c r="P237" t="s" s="3">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238">
         <v>195</v>
       </c>
-      <c r="B236" t="s">
+      <c r="B238" t="s">
         <v>105</v>
       </c>
-      <c r="C236" t="s">
-[...5 lines deleted...]
-      <c r="E236" t="inlineStr">
+      <c r="C238" t="s">
+        <v>956</v>
+      </c>
+      <c r="D238" t="s">
+        <v>549</v>
+      </c>
+      <c r="E238" t="inlineStr">
         <is>
           <t>Gruppo di esperti per lo studio e l'elaborazione di proposte e misure di semplificazione normativa e amministrativa in materia di attività produttive, agricoltura e commercio
 </t>
         </is>
       </c>
-      <c r="F236" t="s">
-[...2 lines deleted...]
-      <c r="G236" s="2">
+      <c r="F238" t="s">
+        <v>550</v>
+      </c>
+      <c r="G238" s="2">
         <v>42815</v>
       </c>
-      <c r="I236" s="2">
+      <c r="I238" s="2">
         <v>43178</v>
       </c>
-      <c r="K236" t="s">
-[...5 lines deleted...]
-      <c r="O236" s="2">
+      <c r="K238" t="s">
+        <v>551</v>
+      </c>
+      <c r="L238" t="s">
+        <v>552</v>
+      </c>
+      <c r="O238" s="2">
         <v>43178</v>
-      </c>
-[...88 lines deleted...]
-        <v>42921</v>
       </c>
       <c r="P238" t="s" s="3">
         <v>957</v>
       </c>
     </row>
     <row r="239">
       <c r="A239">
-        <v>661</v>
+        <v>739</v>
       </c>
       <c r="B239" t="s">
-        <v>548</v>
+        <v>958</v>
       </c>
       <c r="C239" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="D239" t="s">
-        <v>959</v>
-[...1 lines deleted...]
-      <c r="E239" t="s">
+        <v>655</v>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>Revisore dei Conti Unico dei Consorzi di bonifica "A Sud di Anagni", "Conca di Sora" e "Valle del Liri" - Art. 26 della Legge Regionale 21 Gennaio 1984, n. 4 "Norme in materia di bonifica e di consorzi di bonifica" e ss.mm.ii."</t>
+        </is>
+      </c>
+      <c r="F239" t="s">
         <v>960</v>
       </c>
-      <c r="F239" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G239" s="2">
-        <v>45540</v>
+        <v>45996</v>
       </c>
       <c r="I239" s="2">
-        <v>46607</v>
+        <v>47091</v>
       </c>
       <c r="K239" t="s">
         <v>961</v>
       </c>
       <c r="L239" t="s">
         <v>962</v>
       </c>
+      <c r="N239" t="inlineStr">
+        <is>
+          <t>Dichiarazione relativa allo svolgimento di incarichi o titolarità di cariche in enti di diritto privato regolati o finanziati dalla P.A o relativi allo svolgimento di attività professionali</t>
+        </is>
+      </c>
       <c r="O239" s="2">
-        <v>45546</v>
-[...2 lines deleted...]
-        <v>963</v>
+        <v>46051</v>
+      </c>
+      <c r="P239" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GOLINI-PETRARCONE-SILVESTRO-CV-29012026.pdf</t>
+        </is>
+      </c>
+      <c r="Q239" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GOLINI-PETRARCONE-SILVESTRO-Dich-insuss-cause-inconf-incomp-carica-11082025.pdf</t>
+        </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
-        <v>543</v>
+        <v>229</v>
       </c>
       <c r="B240" t="s">
+        <v>963</v>
+      </c>
+      <c r="C240" t="s">
         <v>964</v>
       </c>
-      <c r="C240" t="s">
+      <c r="D240" t="s">
+        <v>378</v>
+      </c>
+      <c r="E240" t="s">
+        <v>495</v>
+      </c>
+      <c r="F240" t="s">
+        <v>19</v>
+      </c>
+      <c r="G240" s="2">
+        <v>42884</v>
+      </c>
+      <c r="I240" s="2">
+        <v>44710</v>
+      </c>
+      <c r="K240" t="s">
+        <v>380</v>
+      </c>
+      <c r="L240" t="s">
+        <v>381</v>
+      </c>
+      <c r="O240" s="2">
+        <v>42921</v>
+      </c>
+      <c r="P240" t="s" s="3">
         <v>965</v>
-      </c>
-[...22 lines deleted...]
-        <v>44784</v>
       </c>
     </row>
     <row r="241">
       <c r="A241">
-        <v>655</v>
+        <v>661</v>
       </c>
       <c r="B241" t="s">
-        <v>391</v>
+        <v>554</v>
       </c>
       <c r="C241" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="D241" t="s">
-        <v>43</v>
+        <v>967</v>
       </c>
       <c r="E241" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="F241" t="s">
-        <v>27</v>
+        <v>149</v>
       </c>
       <c r="G241" s="2">
-        <v>45341</v>
+        <v>45540</v>
       </c>
       <c r="I241" s="2">
-        <v>46072</v>
+        <v>46607</v>
       </c>
       <c r="K241" t="s">
-        <v>45</v>
+        <v>969</v>
       </c>
       <c r="L241" t="s">
-        <v>46</v>
+        <v>970</v>
       </c>
       <c r="O241" s="2">
-        <v>45505</v>
+        <v>45546</v>
       </c>
       <c r="P241" t="s" s="3">
-        <v>967</v>
+        <v>971</v>
       </c>
     </row>
     <row r="242">
       <c r="A242">
-        <v>336</v>
+        <v>543</v>
       </c>
       <c r="B242" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="C242" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="D242" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-        </is>
+        <v>147</v>
+      </c>
+      <c r="E242" t="s">
+        <v>148</v>
       </c>
       <c r="F242" t="s">
-        <v>80</v>
+        <v>149</v>
       </c>
       <c r="G242" s="2">
-        <v>43538</v>
+        <v>44812</v>
       </c>
       <c r="I242" s="2">
-        <v>44634</v>
+        <v>46607</v>
       </c>
       <c r="K242" t="s">
-        <v>81</v>
+        <v>150</v>
       </c>
       <c r="L242" t="s">
-        <v>82</v>
+        <v>151</v>
       </c>
       <c r="O242" s="2">
-        <v>43559</v>
-[...2 lines deleted...]
-        <v>970</v>
+        <v>44784</v>
       </c>
     </row>
     <row r="243">
       <c r="A243">
-        <v>312</v>
+        <v>655</v>
       </c>
       <c r="B243" t="s">
-        <v>364</v>
+        <v>391</v>
       </c>
       <c r="C243" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="D243" t="s">
-        <v>632</v>
+        <v>47</v>
       </c>
       <c r="E243" t="s">
-        <v>972</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>974</v>
+      </c>
+      <c r="F243" t="s">
+        <v>33</v>
       </c>
       <c r="G243" s="2">
-        <v>43447</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>45341</v>
+      </c>
+      <c r="I243" s="2">
+        <v>46072</v>
       </c>
       <c r="K243" t="s">
-        <v>635</v>
+        <v>49</v>
       </c>
       <c r="L243" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>50</v>
       </c>
       <c r="O243" s="2">
-        <v>43482</v>
+        <v>45505</v>
       </c>
       <c r="P243" t="s" s="3">
-        <v>973</v>
+        <v>975</v>
       </c>
     </row>
     <row r="244">
       <c r="A244">
-        <v>705</v>
+        <v>336</v>
       </c>
       <c r="B244" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="C244" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="D244" t="s">
-        <v>830</v>
+        <v>74</v>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>Nomina di Presidente della Commissione esaminatrice per la procedura di valutazione comparativa, per titoli e colloquio, per l'affidamento dell'incarico di Consigliera/e di Fiducia della Regione Lazio a soggetto esterno all'Amministrazione</t>
+          <t>Legge Regionale 15/2014. Membro esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno al paragrafo 3:Festival e rassegne teatro, musica, danza par 4: Festival circensi e degli artisti di strada dell'allegato A del Reg Reg n. 20/2018</t>
         </is>
       </c>
       <c r="F244" t="s">
-        <v>464</v>
-[...10 lines deleted...]
-        </is>
+        <v>75</v>
+      </c>
+      <c r="G244" s="2">
+        <v>43538</v>
+      </c>
+      <c r="I244" s="2">
+        <v>44634</v>
+      </c>
+      <c r="K244" t="s">
+        <v>76</v>
       </c>
       <c r="L244" t="s">
-        <v>832</v>
+        <v>77</v>
       </c>
       <c r="O244" s="2">
-        <v>45646</v>
+        <v>43559</v>
       </c>
       <c r="P244" t="s" s="3">
-        <v>976</v>
+        <v>978</v>
       </c>
     </row>
     <row r="245">
       <c r="A245">
+        <v>312</v>
+      </c>
+      <c r="B245" t="s">
+        <v>364</v>
+      </c>
+      <c r="C245" t="s">
+        <v>979</v>
+      </c>
+      <c r="D245" t="s">
+        <v>638</v>
+      </c>
+      <c r="E245" t="s">
+        <v>980</v>
+      </c>
+      <c r="F245">
+        <v>0</v>
+      </c>
+      <c r="G245" s="2">
+        <v>43447</v>
+      </c>
+      <c r="J245" t="s">
+        <v>640</v>
+      </c>
+      <c r="K245" t="s">
+        <v>641</v>
+      </c>
+      <c r="L245" t="s">
+        <v>642</v>
+      </c>
+      <c r="M245" t="s">
+        <v>643</v>
+      </c>
+      <c r="O245" s="2">
+        <v>43482</v>
+      </c>
+      <c r="P245" t="s" s="3">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246">
+        <v>705</v>
+      </c>
+      <c r="B246" t="s">
+        <v>982</v>
+      </c>
+      <c r="C246" t="s">
+        <v>983</v>
+      </c>
+      <c r="D246" t="s">
+        <v>838</v>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>Nomina di Presidente della Commissione esaminatrice per la procedura di valutazione comparativa, per titoli e colloquio, per l'affidamento dell'incarico di Consigliera/e di Fiducia della Regione Lazio a soggetto esterno all'Amministrazione</t>
+        </is>
+      </c>
+      <c r="F246" t="s">
+        <v>474</v>
+      </c>
+      <c r="H246" t="s">
+        <v>839</v>
+      </c>
+      <c r="J246" t="s">
+        <v>839</v>
+      </c>
+      <c r="K246" t="inlineStr">
+        <is>
+          <t>Determinazione 13 agosto 2024, n. G10985, con cui è stato approvato un Avviso pubblico &amp;nbsp;di procedura di valutazione comparativa, per titoli e colloquio, per l'affidamento dell'incarico di &amp;nbsp;Consigliera/e di fiducia della Regione Lazio a soggetto esterno all'Amministrazione</t>
+        </is>
+      </c>
+      <c r="L246" t="s">
+        <v>840</v>
+      </c>
+      <c r="O246" s="2">
+        <v>45646</v>
+      </c>
+      <c r="P246" t="s" s="3">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247">
         <v>16</v>
       </c>
-      <c r="B245" t="s">
-[...5 lines deleted...]
-      <c r="D245" t="s">
+      <c r="B247" t="s">
+        <v>985</v>
+      </c>
+      <c r="C247" t="s">
+        <v>986</v>
+      </c>
+      <c r="D247" t="s">
         <v>239</v>
       </c>
-      <c r="E245" t="inlineStr">
+      <c r="E247" t="inlineStr">
         <is>
           <t>Componente esterno del Comitato Regionale per i Lavori Pubblici.&amp;nbsp;Conclusione incarico "Il sessantesimo giorno successivo alla data di insediamento della nuova Giunta Regionale"
 </t>
         </is>
       </c>
-      <c r="F245" t="s">
+      <c r="F247" t="s">
         <v>240</v>
       </c>
-      <c r="G245" s="2">
+      <c r="G247" s="2">
         <v>41578</v>
       </c>
-      <c r="I245" s="2">
+      <c r="I247" s="2">
         <v>43239</v>
       </c>
-      <c r="K245" t="s">
+      <c r="K247" t="s">
         <v>241</v>
       </c>
-      <c r="L245" t="s">
+      <c r="L247" t="s">
         <v>242</v>
       </c>
-      <c r="N245" t="s">
+      <c r="N247" t="s">
         <v>130</v>
       </c>
-      <c r="O245" s="2">
+      <c r="O247" s="2">
         <v>43239</v>
-      </c>
-[...83 lines deleted...]
-        <v>44214</v>
       </c>
       <c r="P247" t="s" s="3">
         <v>987</v>
       </c>
       <c r="Q247" t="s" s="3">
         <v>988</v>
       </c>
       <c r="R247" t="s" s="3">
         <v>989</v>
       </c>
       <c r="S247" t="s" s="3">
         <v>990</v>
       </c>
     </row>
     <row r="248">
       <c r="A248">
-        <v>80</v>
+        <v>654</v>
       </c>
       <c r="B248" t="s">
         <v>991</v>
       </c>
       <c r="C248" t="s">
-        <v>986</v>
+        <v>992</v>
       </c>
       <c r="D248" t="s">
-        <v>214</v>
-[...7 lines deleted...]
-        <v>992</v>
+        <v>47</v>
+      </c>
+      <c r="E248" t="s">
+        <v>974</v>
+      </c>
+      <c r="F248" t="s">
+        <v>33</v>
       </c>
       <c r="G248" s="2">
-        <v>41593</v>
+        <v>45341</v>
       </c>
       <c r="I248" s="2">
-        <v>41744</v>
+        <v>46072</v>
       </c>
       <c r="K248" t="s">
-        <v>216</v>
+        <v>49</v>
       </c>
       <c r="L248" t="s">
-        <v>217</v>
+        <v>50</v>
       </c>
       <c r="O248" s="2">
-        <v>42121</v>
+        <v>45505</v>
       </c>
       <c r="P248" t="s" s="3">
-        <v>987</v>
-[...1 lines deleted...]
-      <c r="Q248" t="s" s="3">
         <v>993</v>
-      </c>
-[...4 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="249">
       <c r="A249">
-        <v>711</v>
+        <v>444</v>
       </c>
       <c r="B249" t="s">
+        <v>370</v>
+      </c>
+      <c r="C249" t="s">
+        <v>994</v>
+      </c>
+      <c r="D249" t="s">
+        <v>571</v>
+      </c>
+      <c r="E249" t="s">
+        <v>572</v>
+      </c>
+      <c r="F249" t="s" s="4">
+        <v>573</v>
+      </c>
+      <c r="G249" s="2">
+        <v>43993</v>
+      </c>
+      <c r="I249" s="2">
+        <v>45818</v>
+      </c>
+      <c r="K249" t="s">
+        <v>574</v>
+      </c>
+      <c r="L249" t="s">
+        <v>575</v>
+      </c>
+      <c r="O249" s="2">
+        <v>44214</v>
+      </c>
+      <c r="P249" t="s" s="3">
+        <v>995</v>
+      </c>
+      <c r="Q249" t="s" s="3">
         <v>996</v>
       </c>
-      <c r="C249" t="s">
+      <c r="R249" t="s" s="3">
         <v>997</v>
       </c>
-      <c r="D249" t="s">
-[...25 lines deleted...]
-        </is>
+      <c r="S249" t="s" s="3">
+        <v>998</v>
       </c>
     </row>
     <row r="250">
       <c r="A250">
-        <v>580</v>
+        <v>80</v>
       </c>
       <c r="B250" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="C250" t="s">
-        <v>999</v>
+        <v>994</v>
       </c>
       <c r="D250" t="s">
-        <v>407</v>
-[...1 lines deleted...]
-      <c r="E250" t="s">
+        <v>214</v>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>Componente Presidente Commissione incaricata di riorganizzare. Semplificare e innovare la normativa regionale in materia urbanistica ed edilizia, istituita con D.G.R. n. 105/2013</t>
+        </is>
+      </c>
+      <c r="F250" t="s" s="4">
         <v>1000</v>
       </c>
-      <c r="F250" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G250" s="2">
-        <v>44897</v>
+        <v>41593</v>
       </c>
       <c r="I250" s="2">
-        <v>45261</v>
+        <v>41744</v>
       </c>
       <c r="K250" t="s">
+        <v>216</v>
+      </c>
+      <c r="L250" t="s">
+        <v>217</v>
+      </c>
+      <c r="O250" s="2">
+        <v>42121</v>
+      </c>
+      <c r="P250" t="s" s="3">
+        <v>995</v>
+      </c>
+      <c r="Q250" t="s" s="3">
         <v>1001</v>
       </c>
-      <c r="L250" t="s">
+      <c r="R250" t="s" s="3">
         <v>1002</v>
       </c>
-      <c r="O250" s="2">
-[...2 lines deleted...]
-      <c r="P250" t="s" s="3">
+      <c r="S250" t="s" s="3">
         <v>1003</v>
       </c>
     </row>
     <row r="251">
       <c r="A251">
-        <v>586</v>
+        <v>711</v>
       </c>
       <c r="B251" t="s">
-        <v>977</v>
+        <v>1004</v>
       </c>
       <c r="C251" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="D251" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>737</v>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>Componente Commissione di valutazione per l'individuazione all'interno del Roster regionale, istituito presso l'Istituto regionale di Studi giuridici del Lazio - Arturo Carlo Jemolo, di profili professionali da destinare al supporto tecnico della Direzione Sviluppo Economico, Attività Produttive e Ricerca nell'ambito del PR FESR Lazio 2021-2027.</t>
+        </is>
       </c>
       <c r="F251" t="s">
-        <v>149</v>
+        <v>738</v>
       </c>
       <c r="G251" s="2">
-        <v>45154</v>
+        <v>45786</v>
       </c>
       <c r="J251" t="s">
-        <v>459</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>739</v>
       </c>
       <c r="L251" t="s">
-        <v>279</v>
+        <v>740</v>
       </c>
       <c r="O251" s="2">
-        <v>45208</v>
-[...2 lines deleted...]
-        <v>1005</v>
+        <v>45789</v>
+      </c>
+      <c r="P251" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Iadarola-Grazia-Maria-CV-12052025.pdf</t>
+        </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
-        <v>227</v>
+        <v>580</v>
       </c>
       <c r="B252" t="s">
-        <v>487</v>
+        <v>1006</v>
       </c>
       <c r="C252" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="D252" t="s">
-        <v>378</v>
+        <v>407</v>
       </c>
       <c r="E252" t="s">
-        <v>489</v>
+        <v>1008</v>
       </c>
       <c r="F252" t="s">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="G252" s="2">
-        <v>42884</v>
+        <v>44897</v>
       </c>
       <c r="I252" s="2">
-        <v>44710</v>
+        <v>45261</v>
       </c>
       <c r="K252" t="s">
-        <v>380</v>
+        <v>1009</v>
       </c>
       <c r="L252" t="s">
-        <v>381</v>
+        <v>1010</v>
       </c>
       <c r="O252" s="2">
-        <v>42921</v>
+        <v>45097</v>
       </c>
       <c r="P252" t="s" s="3">
-        <v>1007</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="253">
       <c r="A253">
-        <v>484</v>
+        <v>586</v>
       </c>
       <c r="B253" t="s">
-        <v>1008</v>
+        <v>985</v>
       </c>
       <c r="C253" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
       <c r="D253" t="s">
-        <v>119</v>
-[...4 lines deleted...]
-        </is>
+        <v>275</v>
+      </c>
+      <c r="E253" t="s">
+        <v>276</v>
       </c>
       <c r="F253" t="s">
-        <v>56</v>
+        <v>149</v>
       </c>
       <c r="G253" s="2">
-        <v>44277</v>
-[...2 lines deleted...]
-        <v>44642</v>
+        <v>45154</v>
+      </c>
+      <c r="J253" t="s">
+        <v>465</v>
       </c>
       <c r="K253" t="s">
-        <v>120</v>
+        <v>278</v>
       </c>
       <c r="L253" t="s">
-        <v>767</v>
+        <v>279</v>
       </c>
       <c r="O253" s="2">
-        <v>44342</v>
+        <v>45208</v>
       </c>
       <c r="P253" t="s" s="3">
-        <v>1010</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="254">
       <c r="A254">
-        <v>510</v>
+        <v>227</v>
       </c>
       <c r="B254" t="s">
-        <v>1008</v>
+        <v>493</v>
       </c>
       <c r="C254" t="s">
-        <v>1009</v>
+        <v>1014</v>
       </c>
       <c r="D254" t="s">
-        <v>115</v>
-[...4 lines deleted...]
-        </is>
+        <v>378</v>
+      </c>
+      <c r="E254" t="s">
+        <v>495</v>
       </c>
       <c r="F254" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G254" s="2">
-        <v>44636</v>
+        <v>42884</v>
       </c>
       <c r="I254" s="2">
-        <v>45001</v>
+        <v>44710</v>
       </c>
       <c r="K254" t="s">
-        <v>768</v>
+        <v>380</v>
       </c>
       <c r="L254" t="s">
-        <v>769</v>
+        <v>381</v>
       </c>
       <c r="O254" s="2">
-        <v>45371</v>
+        <v>42921</v>
       </c>
       <c r="P254" t="s" s="3">
-        <v>1011</v>
-[...2 lines deleted...]
-        <v>1012</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>697</v>
       </c>
       <c r="B255" t="s">
-        <v>1008</v>
+        <v>1016</v>
       </c>
       <c r="C255" t="s">
-        <v>1009</v>
+        <v>1017</v>
       </c>
       <c r="D255" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>Commissione di valutazione tecnica - Avviso pubblico per l'aggiornamento dell'Albo regionale dei festival del folklore, approvato con determinazione n. G11687 del 6 settembre 2024.</t>
         </is>
       </c>
       <c r="F255" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="G255" s="2">
         <v>45595</v>
       </c>
       <c r="I255" s="2">
         <v>45657</v>
       </c>
       <c r="K255" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
       <c r="L255" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
       <c r="O255" s="2">
         <v>45610</v>
       </c>
       <c r="P255" t="s" s="3">
-        <v>1013</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>601</v>
       </c>
       <c r="B256" t="s">
-        <v>1008</v>
+        <v>1016</v>
       </c>
       <c r="C256" t="s">
-        <v>1009</v>
+        <v>1017</v>
       </c>
       <c r="D256" t="s">
-        <v>1014</v>
+        <v>1019</v>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>Commissione di valutazione di cui all’Avviso pubblico per la selezione di interventi e iniziative in ambito culturale ai fini della loro raccolta, sistematizzazione e pubblicazione nel “Catalogo delle Buone Pratiche Culturali della Regione Lazio”, ed. 3 approvato con Determinazione n. G07240 del 6 giugno 2022 e modificato con Determinazione n. G12716 del 27 settembre 2023. Componente esterno all’Amministrazione regionale. Il procedimento è in capo all’Area Informazione, Immagine e Portale della Cultura della Direzione regionale Cultura e Lazio creativo.</t>
         </is>
       </c>
       <c r="F256" t="s">
-        <v>690</v>
+        <v>700</v>
       </c>
       <c r="G256" s="2">
         <v>45216</v>
       </c>
       <c r="I256" s="2">
         <v>45264</v>
       </c>
       <c r="K256" t="s">
-        <v>1015</v>
+        <v>1020</v>
       </c>
       <c r="L256" t="s">
-        <v>1016</v>
+        <v>1021</v>
       </c>
       <c r="O256" s="2">
         <v>45219</v>
       </c>
       <c r="P256" t="s" s="3">
-        <v>1017</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="257">
       <c r="A257">
-        <v>464</v>
+        <v>484</v>
       </c>
       <c r="B257" t="s">
-        <v>1008</v>
+        <v>1016</v>
       </c>
       <c r="C257" t="s">
-        <v>1009</v>
+        <v>1017</v>
       </c>
       <c r="D257" t="s">
-        <v>740</v>
+        <v>119</v>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Commissione per la valutazione delle domande presentate per la selezione di interventi e iniziative in ambito culturale ai fini della loro raccolta, sistematizzazione e pubblicazione nel “Catalogo delle Buone Pratiche Culturali della Regione Lazio”, ed. 2. Componente esterno all’Amministrazione regionale. Il procedimento è in capo all’Area Benchmarking culturale e qualità della Direzione regionale Cultura, Politiche giovanili e Lazio creativo.</t>
+          <t>Legge Regionale 29 dicembre 2014 n.15 e ss.mm.ii. Nomina della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo - circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l'accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1, 5, 6, 7, 8 del Regolamento Regionale 5 agosto 2019, n. 16.</t>
         </is>
       </c>
       <c r="F257" t="s">
-        <v>690</v>
+        <v>56</v>
       </c>
       <c r="G257" s="2">
-        <v>44295</v>
+        <v>44277</v>
       </c>
       <c r="I257" s="2">
-        <v>44392</v>
+        <v>44642</v>
       </c>
       <c r="K257" t="s">
-        <v>741</v>
+        <v>120</v>
       </c>
       <c r="L257" t="s">
-        <v>742</v>
+        <v>770</v>
       </c>
       <c r="O257" s="2">
-        <v>45421</v>
+        <v>44342</v>
       </c>
       <c r="P257" t="s" s="3">
-        <v>1018</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="258">
       <c r="A258">
-        <v>345</v>
+        <v>510</v>
       </c>
       <c r="B258" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="C258" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
       <c r="D258" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>110</v>
+      </c>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>Componente quale Esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo ? circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l?accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1, 5, 6, 7, 8 del Regolamento Regionale 5 agosto 2019, n. 16. Legge Regionale 29 dicembre 2014 n.15 e ss.mm.ii.&amp;nbsp;</t>
+        </is>
       </c>
       <c r="F258" t="s">
-        <v>161</v>
+        <v>33</v>
       </c>
       <c r="G258" s="2">
-        <v>43648</v>
+        <v>44636</v>
       </c>
       <c r="I258" s="2">
-        <v>44986</v>
+        <v>45001</v>
       </c>
       <c r="K258" t="s">
-        <v>162</v>
+        <v>771</v>
       </c>
       <c r="L258" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>772</v>
       </c>
       <c r="O258" s="2">
-        <v>43655</v>
+        <v>45371</v>
       </c>
       <c r="P258" t="s" s="3">
-        <v>1021</v>
+        <v>1024</v>
+      </c>
+      <c r="Q258" t="s" s="3">
+        <v>1025</v>
       </c>
     </row>
     <row r="259">
       <c r="A259">
-        <v>668</v>
+        <v>464</v>
       </c>
       <c r="B259" t="s">
-        <v>1022</v>
+        <v>1016</v>
       </c>
       <c r="C259" t="s">
-        <v>1023</v>
+        <v>1017</v>
       </c>
       <c r="D259" t="s">
-        <v>179</v>
+        <v>745</v>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>Incarico di Direttore della Direzione regionale "Sviluppo Economico, Attività Produttive e Ricerca". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002.</t>
+          <t>Commissione per la valutazione delle domande presentate per la selezione di interventi e iniziative in ambito culturale ai fini della loro raccolta, sistematizzazione e pubblicazione nel “Catalogo delle Buone Pratiche Culturali della Regione Lazio”, ed. 2. Componente esterno all’Amministrazione regionale. Il procedimento è in capo all’Area Benchmarking culturale e qualità della Direzione regionale Cultura, Politiche giovanili e Lazio creativo.</t>
         </is>
       </c>
       <c r="F259" t="s">
-        <v>149</v>
+        <v>700</v>
       </c>
       <c r="G259" s="2">
-        <v>45337</v>
+        <v>44295</v>
       </c>
       <c r="I259" s="2">
-        <v>45338</v>
+        <v>44392</v>
       </c>
       <c r="K259" t="s">
-        <v>180</v>
+        <v>746</v>
       </c>
       <c r="L259" t="s">
-        <v>468</v>
+        <v>747</v>
       </c>
       <c r="O259" s="2">
-        <v>45553</v>
+        <v>45421</v>
       </c>
       <c r="P259" t="s" s="3">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="260">
       <c r="A260">
-        <v>571</v>
+        <v>345</v>
       </c>
       <c r="B260" t="s">
-        <v>383</v>
+        <v>1027</v>
       </c>
       <c r="C260" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="D260" t="s">
-        <v>441</v>
+        <v>159</v>
       </c>
       <c r="E260" t="s">
-        <v>1026</v>
+        <v>160</v>
       </c>
       <c r="F260" t="s">
-        <v>1027</v>
+        <v>161</v>
       </c>
       <c r="G260" s="2">
-        <v>44992</v>
+        <v>43648</v>
       </c>
       <c r="I260" s="2">
-        <v>45013</v>
+        <v>44986</v>
       </c>
       <c r="K260" t="s">
-        <v>443</v>
+        <v>162</v>
       </c>
       <c r="L260" t="s">
-        <v>444</v>
+        <v>163</v>
+      </c>
+      <c r="M260" t="s">
+        <v>164</v>
+      </c>
+      <c r="N260" t="s">
+        <v>165</v>
       </c>
       <c r="O260" s="2">
-        <v>45002</v>
+        <v>43655</v>
       </c>
       <c r="P260" t="s" s="3">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="261">
       <c r="A261">
-        <v>364</v>
+        <v>668</v>
       </c>
       <c r="B261" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="C261" t="s">
-        <v>1025</v>
+        <v>1031</v>
       </c>
       <c r="D261" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>179</v>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>Incarico di Direttore della Direzione regionale "Sviluppo Economico, Attività Produttive e Ricerca". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002.</t>
+        </is>
       </c>
       <c r="F261" t="s">
-        <v>64</v>
+        <v>149</v>
       </c>
       <c r="G261" s="2">
-        <v>43780</v>
+        <v>45337</v>
       </c>
       <c r="I261" s="2">
-        <v>45241</v>
+        <v>45338</v>
       </c>
       <c r="K261" t="s">
-        <v>72</v>
+        <v>180</v>
       </c>
       <c r="L261" t="s">
-        <v>903</v>
+        <v>470</v>
       </c>
       <c r="O261" s="2">
-        <v>43868</v>
+        <v>45553</v>
       </c>
       <c r="P261" t="s" s="3">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="262">
       <c r="A262">
-        <v>281</v>
+        <v>571</v>
       </c>
       <c r="B262" t="s">
         <v>383</v>
       </c>
       <c r="C262" t="s">
-        <v>1025</v>
+        <v>1033</v>
       </c>
       <c r="D262" t="s">
-        <v>1031</v>
-[...1 lines deleted...]
-      <c r="E262" t="inlineStr">
+        <v>447</v>
+      </c>
+      <c r="E262" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F262" t="s">
+        <v>1035</v>
+      </c>
+      <c r="G262" s="2">
+        <v>44992</v>
+      </c>
+      <c r="I262" s="2">
+        <v>45013</v>
+      </c>
+      <c r="K262" t="s">
+        <v>449</v>
+      </c>
+      <c r="L262" t="s">
+        <v>450</v>
+      </c>
+      <c r="O262" s="2">
+        <v>45002</v>
+      </c>
+      <c r="P262" t="s" s="3">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263">
+        <v>281</v>
+      </c>
+      <c r="B263" t="s">
+        <v>383</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D263" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E263" t="inlineStr">
         <is>
           <t>COMPONENTE DELLA COMMISSIONE DI VALUTAZIONE IN RELAZIONE ALL'AVVISO PUBBLICO "FONDO IN FAVORE DEI LAVORATORI E DELLE IMPRESE DELL'INDOTTO DEL SETTORE DELL'AEROMOBILE" DI CUI ALLA DETERMINAZIONE DIRIGENZIALE G12035 DEL 04/09/2017
 </t>
         </is>
       </c>
-      <c r="F262">
+      <c r="F263">
         <v>0</v>
       </c>
-      <c r="G262" s="2">
+      <c r="G263" s="2">
         <v>43055</v>
       </c>
-      <c r="J262" t="s">
-[...8 lines deleted...]
-      <c r="O262" s="2">
+      <c r="J263" t="s">
+        <v>1038</v>
+      </c>
+      <c r="K263" t="s">
+        <v>1039</v>
+      </c>
+      <c r="L263" t="s">
+        <v>1040</v>
+      </c>
+      <c r="O263" s="2">
         <v>43181</v>
       </c>
-      <c r="P262" t="s" s="3">
-[...31 lines deleted...]
-      <c r="L263" t="s">
+      <c r="P263" t="s" s="3">
         <v>1041</v>
-      </c>
-[...4 lines deleted...]
-        <v>1042</v>
       </c>
     </row>
     <row r="264">
       <c r="A264">
-        <v>522</v>
+        <v>364</v>
       </c>
       <c r="B264" t="s">
-        <v>1043</v>
+        <v>1042</v>
       </c>
       <c r="C264" t="s">
-        <v>1044</v>
+        <v>1033</v>
       </c>
       <c r="D264" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="E264" t="s">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="F264" t="s">
         <v>64</v>
       </c>
       <c r="G264" s="2">
-        <v>43635</v>
+        <v>43780</v>
       </c>
       <c r="I264" s="2">
-        <v>45096</v>
+        <v>45241</v>
       </c>
       <c r="K264" t="s">
-        <v>65</v>
+        <v>81</v>
       </c>
       <c r="L264" t="s">
-        <v>1045</v>
+        <v>911</v>
       </c>
       <c r="O264" s="2">
-        <v>44705</v>
+        <v>43868</v>
       </c>
       <c r="P264" t="s" s="3">
-        <v>1046</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="265">
       <c r="A265">
-        <v>123</v>
+        <v>708</v>
       </c>
       <c r="B265" t="s">
-        <v>563</v>
+        <v>1044</v>
       </c>
       <c r="C265" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D265" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E265" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F265" t="s">
+        <v>474</v>
+      </c>
+      <c r="G265" s="2">
+        <v>45747</v>
+      </c>
+      <c r="J265" t="s">
         <v>1047</v>
       </c>
-      <c r="D265" t="s">
+      <c r="K265" t="s">
         <v>1048</v>
       </c>
-      <c r="E265" t="s">
+      <c r="L265" t="s">
         <v>1049</v>
       </c>
-      <c r="F265" t="s">
+      <c r="O265" s="2">
+        <v>45755</v>
+      </c>
+      <c r="P265" t="s" s="3">
         <v>1050</v>
-      </c>
-[...31 lines deleted...]
-        <v>1057</v>
       </c>
     </row>
     <row r="266">
       <c r="A266">
-        <v>598</v>
+        <v>522</v>
       </c>
       <c r="B266" t="s">
-        <v>261</v>
+        <v>1051</v>
       </c>
       <c r="C266" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="D266" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="E266" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="F266" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="G266" s="2">
-        <v>45125</v>
+        <v>43635</v>
       </c>
       <c r="I266" s="2">
-        <v>45443</v>
+        <v>45096</v>
       </c>
       <c r="K266" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="L266" t="s">
-        <v>35</v>
+        <v>1053</v>
       </c>
       <c r="O266" s="2">
-        <v>45219</v>
+        <v>44705</v>
       </c>
       <c r="P266" t="s" s="3">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="267">
       <c r="A267">
-        <v>532</v>
+        <v>123</v>
       </c>
       <c r="B267" t="s">
-        <v>261</v>
+        <v>569</v>
       </c>
       <c r="C267" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E267" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F267" t="s">
         <v>1058</v>
       </c>
-      <c r="D267" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G267" s="2">
-        <v>44706</v>
+        <v>41675</v>
       </c>
       <c r="I267" s="2">
-        <v>45077</v>
+        <v>43178</v>
       </c>
       <c r="K267" t="s">
-        <v>34</v>
+        <v>1059</v>
       </c>
       <c r="L267" t="s">
-        <v>39</v>
+        <v>1060</v>
+      </c>
+      <c r="M267" t="s">
+        <v>1061</v>
+      </c>
+      <c r="N267" t="s">
+        <v>130</v>
       </c>
       <c r="O267" s="2">
-        <v>45352</v>
+        <v>42352</v>
       </c>
       <c r="P267" t="s" s="3">
-        <v>1060</v>
+        <v>1062</v>
+      </c>
+      <c r="Q267" t="s" s="3">
+        <v>1063</v>
+      </c>
+      <c r="R267" t="s" s="3">
+        <v>1064</v>
+      </c>
+      <c r="S267" t="s" s="3">
+        <v>1065</v>
       </c>
     </row>
     <row r="268">
       <c r="A268">
-        <v>496</v>
+        <v>532</v>
       </c>
       <c r="B268" t="s">
         <v>261</v>
       </c>
       <c r="C268" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="D268" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="E268" t="s">
-        <v>293</v>
+        <v>38</v>
       </c>
       <c r="F268" t="s">
         <v>27</v>
       </c>
       <c r="G268" s="2">
-        <v>44400</v>
+        <v>44706</v>
       </c>
       <c r="I268" s="2">
-        <v>44712</v>
+        <v>45077</v>
       </c>
       <c r="K268" t="s">
-        <v>294</v>
+        <v>28</v>
       </c>
       <c r="L268" t="s">
-        <v>1062</v>
+        <v>39</v>
       </c>
       <c r="O268" s="2">
-        <v>44554</v>
-[...4 lines deleted...]
-        </is>
+        <v>45352</v>
+      </c>
+      <c r="P268" t="s" s="3">
+        <v>1067</v>
       </c>
     </row>
     <row r="269">
       <c r="A269">
-        <v>276</v>
+        <v>598</v>
       </c>
       <c r="B269" t="s">
-        <v>1063</v>
+        <v>261</v>
       </c>
       <c r="C269" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="D269" t="s">
-        <v>1065</v>
+        <v>25</v>
       </c>
       <c r="E269" t="s">
-        <v>1066</v>
+        <v>26</v>
       </c>
       <c r="F269" t="s">
-        <v>544</v>
+        <v>27</v>
       </c>
       <c r="G269" s="2">
-        <v>42927</v>
+        <v>45125</v>
       </c>
       <c r="I269" s="2">
-        <v>44023</v>
+        <v>45443</v>
       </c>
       <c r="K269" t="s">
-        <v>1067</v>
+        <v>28</v>
       </c>
       <c r="L269" t="s">
+        <v>29</v>
+      </c>
+      <c r="O269" s="2">
+        <v>45219</v>
+      </c>
+      <c r="P269" t="s" s="3">
         <v>1068</v>
-      </c>
-[...4 lines deleted...]
-        <v>1069</v>
       </c>
     </row>
     <row r="270">
       <c r="A270">
-        <v>585</v>
+        <v>496</v>
       </c>
       <c r="B270" t="s">
+        <v>261</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D270" t="s">
+        <v>31</v>
+      </c>
+      <c r="E270" t="s">
+        <v>294</v>
+      </c>
+      <c r="F270" t="s">
+        <v>33</v>
+      </c>
+      <c r="G270" s="2">
+        <v>44400</v>
+      </c>
+      <c r="I270" s="2">
+        <v>44712</v>
+      </c>
+      <c r="K270" t="s">
+        <v>295</v>
+      </c>
+      <c r="L270" t="s">
         <v>1070</v>
       </c>
-      <c r="C270" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="O270" s="2">
-        <v>45208</v>
-[...2 lines deleted...]
-        <v>1072</v>
+        <v>44554</v>
+      </c>
+      <c r="P270" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LANZETTA-LETIZIA-CV-06022020-agg..pdf</t>
+        </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
-        <v>718</v>
+        <v>276</v>
       </c>
       <c r="B271" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D271" t="s">
         <v>1073</v>
       </c>
-      <c r="C271" t="s">
+      <c r="E271" t="s">
         <v>1074</v>
       </c>
-      <c r="D271" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F271" t="s">
-        <v>56</v>
+        <v>550</v>
       </c>
       <c r="G271" s="2">
-        <v>45785</v>
+        <v>42927</v>
       </c>
       <c r="I271" s="2">
-        <v>45792</v>
+        <v>44023</v>
       </c>
       <c r="K271" t="s">
-        <v>57</v>
+        <v>1075</v>
       </c>
       <c r="L271" t="s">
-        <v>58</v>
+        <v>1076</v>
       </c>
       <c r="O271" s="2">
-        <v>45805</v>
+        <v>43150</v>
       </c>
       <c r="P271" t="s" s="3">
-        <v>1075</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="272">
       <c r="A272">
-        <v>737</v>
+        <v>585</v>
       </c>
       <c r="B272" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="C272" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="D272" t="s">
-        <v>308</v>
+        <v>275</v>
       </c>
       <c r="E272" t="s">
-        <v>1078</v>
+        <v>276</v>
       </c>
       <c r="F272" t="s">
-        <v>313</v>
+        <v>149</v>
       </c>
       <c r="G272" s="2">
-        <v>45793</v>
-[...2 lines deleted...]
-        <v>45813</v>
+        <v>45154</v>
+      </c>
+      <c r="J272" t="s">
+        <v>465</v>
       </c>
       <c r="K272" t="s">
-        <v>314</v>
+        <v>278</v>
       </c>
       <c r="L272" t="s">
-        <v>1079</v>
+        <v>279</v>
       </c>
       <c r="O272" s="2">
-        <v>46044</v>
+        <v>45208</v>
       </c>
       <c r="P272" t="s" s="3">
         <v>1080</v>
       </c>
-      <c r="Q272" t="inlineStr" s="3">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="273">
       <c r="A273">
-        <v>579</v>
+        <v>718</v>
       </c>
       <c r="B273" t="s">
-        <v>617</v>
+        <v>1081</v>
       </c>
       <c r="C273" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="D273" t="s">
-        <v>407</v>
+        <v>54</v>
       </c>
       <c r="E273" t="s">
-        <v>1082</v>
+        <v>249</v>
       </c>
       <c r="F273" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="G273" s="2">
-        <v>44897</v>
+        <v>45785</v>
       </c>
       <c r="I273" s="2">
-        <v>45261</v>
+        <v>45792</v>
       </c>
       <c r="K273" t="s">
-        <v>409</v>
+        <v>57</v>
       </c>
       <c r="L273" t="s">
-        <v>410</v>
+        <v>58</v>
       </c>
       <c r="O273" s="2">
-        <v>45097</v>
+        <v>45805</v>
       </c>
       <c r="P273" t="s" s="3">
         <v>1083</v>
       </c>
     </row>
     <row r="274">
       <c r="A274">
-        <v>253</v>
+        <v>737</v>
       </c>
       <c r="B274" t="s">
-        <v>563</v>
+        <v>1084</v>
       </c>
       <c r="C274" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="D274" t="s">
-        <v>17</v>
+        <v>308</v>
       </c>
       <c r="E274" t="s">
-        <v>18</v>
+        <v>1086</v>
       </c>
       <c r="F274" t="s">
-        <v>19</v>
+        <v>313</v>
       </c>
       <c r="G274" s="2">
-        <v>42877</v>
+        <v>45793</v>
       </c>
       <c r="I274" s="2">
-        <v>44042</v>
+        <v>45813</v>
       </c>
       <c r="K274" t="s">
-        <v>20</v>
+        <v>314</v>
       </c>
       <c r="L274" t="s">
-        <v>21</v>
+        <v>1087</v>
       </c>
       <c r="O274" s="2">
-        <v>43091</v>
+        <v>46044</v>
       </c>
       <c r="P274" t="s" s="3">
-        <v>1085</v>
+        <v>1088</v>
+      </c>
+      <c r="Q274" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LEONARDI-GIOVANNI-Dich-svolgimento-incarichi-05052025.pdf</t>
+        </is>
+      </c>
+      <c r="R274" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LEONARDI-GIOVANNI-Dich-insuss-situazioni-conflitto-interesse-05052025.pdf</t>
+        </is>
+      </c>
+      <c r="S274" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LEONARDI-GIOVANNI-Attestazione-Direttore-Verifica-conflitto-di-interessi.pdf</t>
+        </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
-        <v>445</v>
+        <v>579</v>
       </c>
       <c r="B275" t="s">
-        <v>353</v>
+        <v>623</v>
       </c>
       <c r="C275" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="D275" t="s">
-        <v>565</v>
+        <v>407</v>
       </c>
       <c r="E275" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>567</v>
+        <v>1090</v>
+      </c>
+      <c r="F275" t="s">
+        <v>64</v>
       </c>
       <c r="G275" s="2">
-        <v>43993</v>
+        <v>44897</v>
       </c>
       <c r="I275" s="2">
-        <v>45818</v>
+        <v>45261</v>
       </c>
       <c r="K275" t="s">
-        <v>568</v>
+        <v>409</v>
       </c>
       <c r="L275" t="s">
-        <v>569</v>
+        <v>410</v>
       </c>
       <c r="O275" s="2">
-        <v>44214</v>
+        <v>45097</v>
       </c>
       <c r="P275" t="s" s="3">
-        <v>1087</v>
-[...8 lines deleted...]
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="276">
       <c r="A276">
-        <v>465</v>
+        <v>253</v>
       </c>
       <c r="B276" t="s">
-        <v>1091</v>
+        <v>569</v>
       </c>
       <c r="C276" t="s">
         <v>1092</v>
       </c>
       <c r="D276" t="s">
-        <v>740</v>
-[...1 lines deleted...]
-      <c r="E276" t="inlineStr">
+        <v>17</v>
+      </c>
+      <c r="E276" t="s">
+        <v>18</v>
+      </c>
+      <c r="F276" t="s">
+        <v>19</v>
+      </c>
+      <c r="G276" s="2">
+        <v>42877</v>
+      </c>
+      <c r="I276" s="2">
+        <v>44042</v>
+      </c>
+      <c r="K276" t="s">
+        <v>20</v>
+      </c>
+      <c r="L276" t="s">
+        <v>21</v>
+      </c>
+      <c r="O276" s="2">
+        <v>43091</v>
+      </c>
+      <c r="P276" t="s" s="3">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277">
+        <v>445</v>
+      </c>
+      <c r="B277" t="s">
+        <v>353</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D277" t="s">
+        <v>571</v>
+      </c>
+      <c r="E277" t="s">
+        <v>572</v>
+      </c>
+      <c r="F277" t="s" s="4">
+        <v>573</v>
+      </c>
+      <c r="G277" s="2">
+        <v>43993</v>
+      </c>
+      <c r="I277" s="2">
+        <v>45818</v>
+      </c>
+      <c r="K277" t="s">
+        <v>574</v>
+      </c>
+      <c r="L277" t="s">
+        <v>575</v>
+      </c>
+      <c r="O277" s="2">
+        <v>44214</v>
+      </c>
+      <c r="P277" t="s" s="3">
+        <v>1095</v>
+      </c>
+      <c r="Q277" t="s" s="3">
+        <v>1096</v>
+      </c>
+      <c r="R277" t="s" s="3">
+        <v>1097</v>
+      </c>
+      <c r="S277" t="s" s="3">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278">
+        <v>503</v>
+      </c>
+      <c r="B278" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>Determinazione 10 marzo 2021, n. G02623 - D.G.R. n. 598 del 08/09/2020 Attuazione del punto 5 - Digitalizzazione e restauro del prodotto filmico e audiovisivo - Allegato A. Approvazione avviso pubblico contenente "Modalità e Criteri per la concessione dei contributi a fondo perduto per il restauro e la digitalizzazione delle opere cinematografiche e audiovisive" - Costituzione Commissione tecnica</t>
+        </is>
+      </c>
+      <c r="F278" t="s">
+        <v>33</v>
+      </c>
+      <c r="G278" s="2">
+        <v>44340</v>
+      </c>
+      <c r="I278" s="2">
+        <v>44561</v>
+      </c>
+      <c r="K278" t="s">
+        <v>1102</v>
+      </c>
+      <c r="L278" t="s">
+        <v>1103</v>
+      </c>
+      <c r="O278" s="2">
+        <v>45371</v>
+      </c>
+      <c r="P278" t="s" s="3">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279">
+        <v>465</v>
+      </c>
+      <c r="B279" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D279" t="s">
+        <v>745</v>
+      </c>
+      <c r="E279" t="inlineStr">
         <is>
           <t>Commissione per la valutazione delle domande presentate per la selezione di interventi e iniziative in ambito culturale ai fini della loro raccolta, sistematizzazione e pubblicazione nel “Catalogo delle Buone Pratiche Culturali della Regione Lazio”, ed. 2. Componente esterno all’Amministrazione regionale. Il procedimento è in capo all’Area Benchmarking culturale e qualità della Direzione regionale Cultura, Politiche giovanili e Lazio creativo.
 </t>
         </is>
       </c>
-      <c r="F276" t="s">
-[...2 lines deleted...]
-      <c r="G276" s="2">
+      <c r="F279" t="s">
+        <v>700</v>
+      </c>
+      <c r="G279" s="2">
         <v>44295</v>
       </c>
-      <c r="I276" s="2">
+      <c r="I279" s="2">
         <v>44392</v>
       </c>
-      <c r="K276" t="s">
-[...5 lines deleted...]
-      <c r="O276" s="2">
+      <c r="K279" t="s">
+        <v>1106</v>
+      </c>
+      <c r="L279" t="s">
+        <v>1107</v>
+      </c>
+      <c r="O279" s="2">
         <v>45359</v>
       </c>
-      <c r="P276" t="s" s="3">
-[...123 lines deleted...]
-      </c>
       <c r="P279" t="s" s="3">
-        <v>1105</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="280">
       <c r="A280">
-        <v>715</v>
+        <v>664</v>
       </c>
       <c r="B280" t="s">
         <v>257</v>
       </c>
       <c r="C280" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="D280" t="s">
-        <v>788</v>
+        <v>1110</v>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Legge regionale 29 dicembre 2014 n. 15 e successive modifiche. Costituzione e nomina della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo, circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l'accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai Paragrafi 1, 5, 6, 7, 8 del Regolamento regionale 5 agosto 2019, n.16, successivamente modificato dal Regolamento regionale 25 marzo 2025, n. 6.</t>
+          <t>Legge Regionale 29 dicembre 2014 n. 15 e successive modifiche. &amp;nbsp;Nomina della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo, circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l’accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1,5,6,7,8 dell’Allegato A al Regolamento Regionale 5 agosto 2019, n.16.</t>
         </is>
       </c>
       <c r="F280" t="s">
-        <v>56</v>
+        <v>690</v>
       </c>
       <c r="G280" s="2">
-        <v>45750</v>
+        <v>45447</v>
+      </c>
+      <c r="H280" t="inlineStr">
+        <is>
+          <t>CULTURA, POLITICHE GIOVANILI E DELLA FAMIGLIA, PARI OPPORTUNITA’, SERVIZIO CIVILE&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;SPETTACOLO DAL VIVOCommissioneLegge Regionale 29 dicembre 2014 n. 15 e successive modifiche. &amp;nbsp;Nomina della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo, circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l’accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1,5,6,7,8 dell’Allegato A al Regolamento Regionale 5 agosto 2019, n.16.TITOLO GRATUITO&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;04/06/24&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;30/11/24Determinazione n. G06808/2024L.R. 15/214 art. 5 c. 4 R.R. n. 16/2019</t>
+        </is>
       </c>
       <c r="I280" s="2">
-        <v>46022</v>
+        <v>45626</v>
       </c>
       <c r="K280" t="s">
-        <v>1107</v>
+        <v>116</v>
       </c>
       <c r="L280" t="s">
-        <v>1108</v>
+        <v>1111</v>
       </c>
       <c r="O280" s="2">
-        <v>45805</v>
+        <v>45553</v>
       </c>
       <c r="P280" t="s" s="3">
-        <v>1109</v>
-[...4 lines deleted...]
-        </is>
+        <v>1112</v>
       </c>
     </row>
     <row r="281">
       <c r="A281">
+        <v>700</v>
+      </c>
+      <c r="B281" t="s">
+        <v>257</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D281" t="s">
+        <v>689</v>
+      </c>
+      <c r="E281" t="inlineStr">
+        <is>
+          <t>Commissione di valutazione tecnica - Avviso pubblico per l'aggiornamento dell'Albo regionale dei festival del folklore, approvato con determinazione n. G11687 del 6 settembre 2024.</t>
+        </is>
+      </c>
+      <c r="F281" t="s">
+        <v>690</v>
+      </c>
+      <c r="G281" s="2">
+        <v>45595</v>
+      </c>
+      <c r="I281" s="2">
+        <v>45657</v>
+      </c>
+      <c r="K281" t="s">
+        <v>691</v>
+      </c>
+      <c r="L281" t="s">
+        <v>692</v>
+      </c>
+      <c r="O281" s="2">
+        <v>45610</v>
+      </c>
+      <c r="P281" t="s" s="3">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282">
+        <v>715</v>
+      </c>
+      <c r="B282" t="s">
+        <v>257</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D282" t="s">
+        <v>781</v>
+      </c>
+      <c r="E282" t="inlineStr">
+        <is>
+          <t>Legge regionale 29 dicembre 2014 n. 15 e successive modifiche. Costituzione e nomina della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo, circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l'accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai Paragrafi 1, 5, 6, 7, 8 del Regolamento regionale 5 agosto 2019, n.16, successivamente modificato dal Regolamento regionale 25 marzo 2025, n. 6.</t>
+        </is>
+      </c>
+      <c r="F282" t="s">
+        <v>56</v>
+      </c>
+      <c r="G282" s="2">
+        <v>45750</v>
+      </c>
+      <c r="I282" s="2">
+        <v>46022</v>
+      </c>
+      <c r="K282" t="s">
+        <v>1115</v>
+      </c>
+      <c r="L282" t="s">
+        <v>1116</v>
+      </c>
+      <c r="O282" s="2">
+        <v>45805</v>
+      </c>
+      <c r="P282" t="s" s="3">
+        <v>1117</v>
+      </c>
+      <c r="Q282" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LO-GATTO-SERGIO-Scheda-Anagrafe-Prestazioni-ConsulentI-collaboratori.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283">
         <v>282</v>
       </c>
-      <c r="B281" t="s">
+      <c r="B283" t="s">
         <v>285</v>
       </c>
-      <c r="C281" t="s">
-[...5 lines deleted...]
-      <c r="E281" t="inlineStr">
+      <c r="C283" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E283" t="inlineStr">
         <is>
           <t>COMPONENTE DELLA COMMISSIONE DI VALUTAZIONE IN RELAZIONE ALL'AVVISO PUBBLICO "FONDO IN FAVORE DEI LAVORATORI E DELLE IMPRESE DELL'INDOTTO DEL SETTORE DELL'AEROMOBILE" DI CUI ALLA DETERMINAZIONE DIRIGENZIALE G12035 DEL 04/09/2017
 </t>
         </is>
       </c>
-      <c r="F281">
+      <c r="F283">
         <v>0</v>
       </c>
-      <c r="G281" s="2">
+      <c r="G283" s="2">
         <v>43055</v>
       </c>
-      <c r="J281" t="s">
-[...8 lines deleted...]
-      <c r="O281" s="2">
+      <c r="J283" t="s">
+        <v>1038</v>
+      </c>
+      <c r="K283" t="s">
+        <v>1039</v>
+      </c>
+      <c r="L283" t="s">
+        <v>1040</v>
+      </c>
+      <c r="O283" s="2">
         <v>43181</v>
       </c>
-      <c r="P281" t="s" s="3">
-[...71 lines deleted...]
-      </c>
       <c r="P283" t="s" s="3">
-        <v>1115</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="284">
       <c r="A284">
-        <v>650</v>
+        <v>545</v>
       </c>
       <c r="B284" t="s">
-        <v>1116</v>
+        <v>167</v>
       </c>
       <c r="C284" t="s">
-        <v>1113</v>
+        <v>1120</v>
       </c>
       <c r="D284" t="s">
-        <v>43</v>
+        <v>147</v>
       </c>
       <c r="E284" t="s">
-        <v>1117</v>
+        <v>148</v>
       </c>
       <c r="F284" t="s">
-        <v>27</v>
+        <v>149</v>
       </c>
       <c r="G284" s="2">
-        <v>45341</v>
+        <v>44812</v>
       </c>
       <c r="I284" s="2">
-        <v>46072</v>
+        <v>46607</v>
       </c>
       <c r="K284" t="s">
-        <v>45</v>
+        <v>150</v>
       </c>
       <c r="L284" t="s">
-        <v>46</v>
+        <v>151</v>
       </c>
       <c r="O284" s="2">
-        <v>45505</v>
-[...2 lines deleted...]
-        <v>1118</v>
+        <v>44784</v>
       </c>
     </row>
     <row r="285">
       <c r="A285">
-        <v>84</v>
+        <v>650</v>
       </c>
       <c r="B285" t="s">
-        <v>209</v>
+        <v>1121</v>
       </c>
       <c r="C285" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="D285" t="s">
-        <v>214</v>
-[...7 lines deleted...]
-        <v>215</v>
+        <v>47</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1123</v>
+      </c>
+      <c r="F285" t="s">
+        <v>33</v>
       </c>
       <c r="G285" s="2">
-        <v>41593</v>
+        <v>45341</v>
       </c>
       <c r="I285" s="2">
-        <v>41744</v>
+        <v>46072</v>
       </c>
       <c r="K285" t="s">
-        <v>216</v>
+        <v>49</v>
       </c>
       <c r="L285" t="s">
-        <v>217</v>
+        <v>50</v>
       </c>
       <c r="O285" s="2">
-        <v>42121</v>
+        <v>45505</v>
       </c>
       <c r="P285" t="s" s="3">
-        <v>1120</v>
-[...8 lines deleted...]
-        <v>1123</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="286">
       <c r="A286">
-        <v>578</v>
+        <v>649</v>
       </c>
       <c r="B286" t="s">
-        <v>1124</v>
+        <v>1105</v>
       </c>
       <c r="C286" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D286" t="s">
+        <v>47</v>
+      </c>
+      <c r="E286" t="s">
         <v>1125</v>
       </c>
-      <c r="D286" t="s">
-[...2 lines deleted...]
-      <c r="E286" t="s">
+      <c r="F286" t="s">
+        <v>33</v>
+      </c>
+      <c r="G286" s="2">
+        <v>45341</v>
+      </c>
+      <c r="I286" s="2">
+        <v>46072</v>
+      </c>
+      <c r="K286" t="s">
+        <v>49</v>
+      </c>
+      <c r="L286" t="s">
+        <v>50</v>
+      </c>
+      <c r="O286" s="2">
+        <v>45505</v>
+      </c>
+      <c r="P286" t="s" s="3">
         <v>1126</v>
-      </c>
-[...19 lines deleted...]
-        <v>1127</v>
       </c>
     </row>
     <row r="287">
       <c r="A287">
+        <v>84</v>
+      </c>
+      <c r="B287" t="s">
+        <v>209</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D287" t="s">
+        <v>214</v>
+      </c>
+      <c r="E287" t="inlineStr">
+        <is>
+          <t>Componente Esperto Avvocato Commissione incaricata di riorganizzare. Semplificare e innovare la normativa regionale in materia urbanistica ed edilizia, istituita con D.G.R. n. 105/2013</t>
+        </is>
+      </c>
+      <c r="F287" t="s" s="4">
+        <v>215</v>
+      </c>
+      <c r="G287" s="2">
+        <v>41593</v>
+      </c>
+      <c r="I287" s="2">
+        <v>41744</v>
+      </c>
+      <c r="K287" t="s">
+        <v>216</v>
+      </c>
+      <c r="L287" t="s">
+        <v>217</v>
+      </c>
+      <c r="O287" s="2">
+        <v>42121</v>
+      </c>
+      <c r="P287" t="s" s="3">
+        <v>1128</v>
+      </c>
+      <c r="Q287" t="s" s="3">
+        <v>1129</v>
+      </c>
+      <c r="R287" t="s" s="3">
+        <v>1130</v>
+      </c>
+      <c r="S287" t="s" s="3">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288">
         <v>606</v>
       </c>
-      <c r="B287" t="s">
-[...8 lines deleted...]
-      <c r="E287" t="inlineStr">
+      <c r="B288" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D288" t="s">
+        <v>115</v>
+      </c>
+      <c r="E288" t="inlineStr">
         <is>
           <t>L.R. 29 dicembre 2014, n.15 e successive modifiche ed integrazioni - Avviso Pubblico per il sostegno a progetti di valorizzazione del patrimonio culturale attraverso lo spettacolo dal vivo nella Regione Lazio approvato con determinazione dirigenziale 11 luglio 2023 n. G09506. Costituzione e nomina della commissione di valutazione tecnica.
 </t>
         </is>
       </c>
-      <c r="F287" t="s">
-[...2 lines deleted...]
-      <c r="G287" s="2">
+      <c r="F288" t="s">
+        <v>33</v>
+      </c>
+      <c r="G288" s="2">
         <v>45191</v>
       </c>
-      <c r="I287" s="2">
+      <c r="I288" s="2">
         <v>45230</v>
-      </c>
-[...38 lines deleted...]
-        <v>42004</v>
       </c>
       <c r="K288" t="s">
         <v>1134</v>
       </c>
       <c r="L288" t="s">
         <v>1135</v>
       </c>
       <c r="O288" s="2">
-        <v>41836</v>
+        <v>45223</v>
       </c>
       <c r="P288" t="s" s="3">
         <v>1136</v>
       </c>
     </row>
     <row r="289">
       <c r="A289">
-        <v>556</v>
+        <v>578</v>
       </c>
       <c r="B289" t="s">
-        <v>185</v>
+        <v>1132</v>
       </c>
       <c r="C289" t="s">
-        <v>938</v>
+        <v>1133</v>
       </c>
       <c r="D289" t="s">
-        <v>147</v>
+        <v>407</v>
       </c>
       <c r="E289" t="s">
-        <v>148</v>
+        <v>1137</v>
       </c>
       <c r="F289" t="s">
-        <v>149</v>
+        <v>64</v>
       </c>
       <c r="G289" s="2">
-        <v>44812</v>
+        <v>44897</v>
       </c>
       <c r="I289" s="2">
-        <v>46607</v>
+        <v>45261</v>
       </c>
       <c r="K289" t="s">
-        <v>150</v>
+        <v>409</v>
       </c>
       <c r="L289" t="s">
-        <v>151</v>
+        <v>410</v>
       </c>
       <c r="O289" s="2">
-        <v>44784</v>
+        <v>45097</v>
+      </c>
+      <c r="P289" t="s" s="3">
+        <v>1138</v>
       </c>
     </row>
     <row r="290">
       <c r="A290">
+        <v>13</v>
+      </c>
+      <c r="B290" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>Lavori di ristrutturazione degli impianti idrovori del circondario idraulico del fiume Tevere-Aniene. Impianto idrovoro di Corcolle. Incarico di collaudatore statico. Ing. Maurizio Lucci</t>
+        </is>
+      </c>
+      <c r="F290" t="s">
+        <v>1141</v>
+      </c>
+      <c r="G290" s="2">
+        <v>41528</v>
+      </c>
+      <c r="I290" s="2">
+        <v>42004</v>
+      </c>
+      <c r="K290" t="s">
+        <v>1142</v>
+      </c>
+      <c r="L290" t="s">
+        <v>1143</v>
+      </c>
+      <c r="O290" s="2">
+        <v>41836</v>
+      </c>
+      <c r="P290" t="s" s="3">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291">
+        <v>556</v>
+      </c>
+      <c r="B291" t="s">
+        <v>185</v>
+      </c>
+      <c r="C291" t="s">
+        <v>943</v>
+      </c>
+      <c r="D291" t="s">
+        <v>147</v>
+      </c>
+      <c r="E291" t="s">
+        <v>148</v>
+      </c>
+      <c r="F291" t="s">
+        <v>149</v>
+      </c>
+      <c r="G291" s="2">
+        <v>44812</v>
+      </c>
+      <c r="I291" s="2">
+        <v>46607</v>
+      </c>
+      <c r="K291" t="s">
+        <v>150</v>
+      </c>
+      <c r="L291" t="s">
+        <v>151</v>
+      </c>
+      <c r="O291" s="2">
+        <v>44784</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292">
         <v>381</v>
       </c>
-      <c r="B290" t="s">
-[...8 lines deleted...]
-      <c r="E290" t="inlineStr">
+      <c r="B292" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D292" t="s">
+        <v>459</v>
+      </c>
+      <c r="E292" t="inlineStr">
         <is>
           <t>Costituzione e nomina dei componenti della Commissione per la valutazione tecnica ed economica delle domande di contributo, ai sensi della D.G.R. n. 470 del 21/07/2020, recante: "Approvazione dei criteri e delle modalità per il riparto delle&amp;nbsp;risorse del fondo regionale per la progettazione di infrastrutture di interesse locale e per la concessione dei contributi, in attuazione dell'articolo 4, comma 4, della legge regionale 14 agosto 2017, n. 9 (Misure integrative, correttive e di coordinamento in materia di finanza pubblica regionale. Disposizioni Varie)".
 </t>
         </is>
       </c>
-      <c r="F290" t="s">
+      <c r="F292" t="s">
         <v>56</v>
       </c>
-      <c r="H290" t="s">
-[...11 lines deleted...]
-      <c r="O290" s="2">
+      <c r="H292" t="s">
+        <v>460</v>
+      </c>
+      <c r="J292" t="s">
+        <v>460</v>
+      </c>
+      <c r="K292" t="s">
+        <v>683</v>
+      </c>
+      <c r="L292" t="s">
+        <v>684</v>
+      </c>
+      <c r="O292" s="2">
         <v>44112</v>
       </c>
-      <c r="P290" t="s" s="3">
-[...71 lines deleted...]
-      </c>
       <c r="P292" t="s" s="3">
-        <v>1144</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="293">
       <c r="A293">
-        <v>507</v>
+        <v>538</v>
       </c>
       <c r="B293" t="s">
-        <v>234</v>
+        <v>251</v>
       </c>
       <c r="C293" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="D293" t="s">
-        <v>1146</v>
-[...5 lines deleted...]
-        </is>
+        <v>147</v>
+      </c>
+      <c r="E293" t="s">
+        <v>148</v>
       </c>
       <c r="F293" t="s">
-        <v>1147</v>
+        <v>149</v>
       </c>
       <c r="G293" s="2">
-        <v>44582</v>
+        <v>44812</v>
       </c>
       <c r="I293" s="2">
-        <v>44582</v>
+        <v>46607</v>
       </c>
       <c r="K293" t="s">
-        <v>1148</v>
+        <v>150</v>
       </c>
       <c r="L293" t="s">
-        <v>1149</v>
+        <v>151</v>
       </c>
       <c r="O293" s="2">
-        <v>44585</v>
-[...2 lines deleted...]
-        <v>1150</v>
+        <v>44784</v>
       </c>
     </row>
     <row r="294">
       <c r="A294">
-        <v>344</v>
+        <v>641</v>
       </c>
       <c r="B294" t="s">
-        <v>234</v>
+        <v>1149</v>
       </c>
       <c r="C294" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="D294" t="s">
+        <v>47</v>
+      </c>
+      <c r="E294" t="s">
         <v>1151</v>
       </c>
-      <c r="E294" t="s">
+      <c r="F294" t="s">
+        <v>33</v>
+      </c>
+      <c r="G294" s="2">
+        <v>45341</v>
+      </c>
+      <c r="I294" s="2">
+        <v>46072</v>
+      </c>
+      <c r="K294" t="s">
+        <v>49</v>
+      </c>
+      <c r="L294" t="s">
+        <v>50</v>
+      </c>
+      <c r="O294" s="2">
+        <v>45505</v>
+      </c>
+      <c r="P294" t="s" s="3">
         <v>1152</v>
-      </c>
-[...33 lines deleted...]
-        <v>1159</v>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>470</v>
       </c>
       <c r="B295" t="s">
         <v>234</v>
       </c>
       <c r="C295" t="s">
-        <v>1145</v>
+        <v>1153</v>
       </c>
       <c r="D295" t="s">
-        <v>1146</v>
+        <v>1154</v>
       </c>
       <c r="E295" t="inlineStr">
         <is>
           <t>Componente Commissione di esame-Esperto di metodo unità di competenza UC3 “Pianificare e realizzare le attività valutative rivolte alla validazione delle competenze” DDG07943 del 21/06/2018
 </t>
         </is>
       </c>
       <c r="F295" t="s">
         <v>56</v>
       </c>
       <c r="G295" s="2">
         <v>44295</v>
       </c>
       <c r="I295" s="2">
         <v>44295</v>
       </c>
       <c r="K295" t="s">
-        <v>1160</v>
+        <v>1155</v>
       </c>
       <c r="L295" t="s">
-        <v>1161</v>
+        <v>1156</v>
       </c>
       <c r="O295" s="2">
         <v>44306</v>
       </c>
       <c r="P295" t="s" s="3">
-        <v>1162</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="296">
       <c r="A296">
-        <v>557</v>
+        <v>344</v>
       </c>
       <c r="B296" t="s">
+        <v>234</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1159</v>
+      </c>
+      <c r="F296" t="inlineStr">
+        <is>
+          <t>ONERI NON QUANTIFICABILI IN QUANTO LA PRESTAZIONE E' STATA EROGATA NELL'AMBITO DEL CONTRATTO STIPULATO RTI CLES SRL,IZI SPA,ISRI CON REGIONE LAZIO PER SERVIZI DI ASSISTENZA TECNICA</t>
+        </is>
+      </c>
+      <c r="G296" s="2">
+        <v>43563</v>
+      </c>
+      <c r="I296" s="2">
+        <v>43565</v>
+      </c>
+      <c r="K296" t="s">
+        <v>1160</v>
+      </c>
+      <c r="L296" t="s">
+        <v>1161</v>
+      </c>
+      <c r="N296" t="s">
+        <v>1162</v>
+      </c>
+      <c r="O296" s="2">
+        <v>43578</v>
+      </c>
+      <c r="P296" t="s" s="3">
         <v>1163</v>
       </c>
-      <c r="C296" t="s">
+      <c r="Q296" t="s" s="3">
         <v>1164</v>
       </c>
-      <c r="D296" t="s">
-[...21 lines deleted...]
-        <v>44784</v>
+      <c r="R296" t="s" s="3">
+        <v>1165</v>
+      </c>
+      <c r="S296" t="s" s="3">
+        <v>1166</v>
       </c>
     </row>
     <row r="297">
       <c r="A297">
-        <v>352</v>
+        <v>507</v>
       </c>
       <c r="B297" t="s">
-        <v>1165</v>
+        <v>234</v>
       </c>
       <c r="C297" t="s">
-        <v>1166</v>
+        <v>1153</v>
       </c>
       <c r="D297" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>1154</v>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>Componente Commissione di esame-Esperto di metodo unità di competenza UC3 “Pianificare e realizzare le attività valutative rivolte alla validazione delle competenze”DDG07943 del 21/06/2018
+</t>
+        </is>
       </c>
       <c r="F297" t="s">
-        <v>161</v>
+        <v>1167</v>
       </c>
       <c r="G297" s="2">
-        <v>43648</v>
+        <v>44582</v>
       </c>
       <c r="I297" s="2">
-        <v>44986</v>
+        <v>44582</v>
       </c>
       <c r="K297" t="s">
-        <v>162</v>
+        <v>1168</v>
       </c>
       <c r="L297" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>1169</v>
       </c>
       <c r="O297" s="2">
-        <v>43655</v>
+        <v>44585</v>
       </c>
       <c r="P297" t="s" s="3">
-        <v>1167</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="298">
       <c r="A298">
-        <v>183</v>
+        <v>557</v>
       </c>
       <c r="B298" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
       <c r="C298" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="D298" t="s">
-        <v>393</v>
+        <v>147</v>
       </c>
       <c r="E298" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>148</v>
+      </c>
+      <c r="F298" t="s">
+        <v>149</v>
       </c>
       <c r="G298" s="2">
-        <v>41456</v>
+        <v>44812</v>
       </c>
       <c r="I298" s="2">
-        <v>43178</v>
+        <v>46607</v>
       </c>
       <c r="K298" t="s">
-        <v>396</v>
+        <v>150</v>
       </c>
       <c r="L298" t="s">
-        <v>1170</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>151</v>
       </c>
       <c r="O298" s="2">
-        <v>42660</v>
-[...13 lines deleted...]
-        <v>1173</v>
+        <v>44784</v>
       </c>
     </row>
     <row r="299">
       <c r="A299">
-        <v>19</v>
+        <v>352</v>
       </c>
       <c r="B299" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C299" t="s">
         <v>1174</v>
       </c>
-      <c r="C299" t="s">
+      <c r="D299" t="s">
+        <v>159</v>
+      </c>
+      <c r="E299" t="s">
+        <v>160</v>
+      </c>
+      <c r="F299" t="s">
+        <v>161</v>
+      </c>
+      <c r="G299" s="2">
+        <v>43648</v>
+      </c>
+      <c r="I299" s="2">
+        <v>44986</v>
+      </c>
+      <c r="K299" t="s">
+        <v>162</v>
+      </c>
+      <c r="L299" t="s">
+        <v>163</v>
+      </c>
+      <c r="M299" t="s">
+        <v>164</v>
+      </c>
+      <c r="N299" t="s">
+        <v>165</v>
+      </c>
+      <c r="O299" s="2">
+        <v>43655</v>
+      </c>
+      <c r="P299" t="s" s="3">
         <v>1175</v>
-      </c>
-[...28 lines deleted...]
-        <v>41836</v>
       </c>
     </row>
     <row r="300">
       <c r="A300">
-        <v>66</v>
+        <v>183</v>
       </c>
       <c r="B300" t="s">
-        <v>894</v>
+        <v>1176</v>
       </c>
       <c r="C300" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D300" t="s">
+        <v>393</v>
+      </c>
+      <c r="E300" t="s">
+        <v>423</v>
+      </c>
+      <c r="F300" t="s" s="4">
+        <v>395</v>
+      </c>
+      <c r="G300" s="2">
+        <v>41456</v>
+      </c>
+      <c r="I300" s="2">
+        <v>43178</v>
+      </c>
+      <c r="K300" t="s">
+        <v>396</v>
+      </c>
+      <c r="L300" t="s">
+        <v>1178</v>
+      </c>
+      <c r="N300" t="s">
+        <v>130</v>
+      </c>
+      <c r="O300" s="2">
+        <v>42660</v>
+      </c>
+      <c r="P300" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti//binary/rl_amministrazione_trasparente/tbl_consulenti_esterni/CV_Manfredi_Selvaggi.pdf</t>
+        </is>
+      </c>
+      <c r="Q300" t="s" s="3">
         <v>1179</v>
       </c>
-      <c r="D300" t="s">
-[...25 lines deleted...]
-      <c r="P300" t="s" s="3">
+      <c r="R300" t="s" s="3">
         <v>1180</v>
+      </c>
+      <c r="S300" t="s" s="3">
+        <v>1181</v>
       </c>
     </row>
     <row r="301">
       <c r="A301">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="B301" t="s">
-        <v>894</v>
+        <v>1182</v>
       </c>
       <c r="C301" t="s">
-        <v>1179</v>
+        <v>1183</v>
       </c>
       <c r="D301" t="s">
-        <v>86</v>
-[...7 lines deleted...]
-        <v>19</v>
+        <v>674</v>
+      </c>
+      <c r="E301" t="s">
+        <v>675</v>
+      </c>
+      <c r="F301" t="s" s="4">
+        <v>1184</v>
       </c>
       <c r="G301" s="2">
-        <v>41696</v>
+        <v>41339</v>
       </c>
       <c r="I301" s="2">
-        <v>41869</v>
+        <v>41806</v>
       </c>
       <c r="K301" t="s">
-        <v>102</v>
+        <v>677</v>
       </c>
       <c r="L301" t="s">
-        <v>144</v>
+        <v>678</v>
+      </c>
+      <c r="M301" t="s">
+        <v>1185</v>
+      </c>
+      <c r="N301" t="s">
+        <v>1186</v>
       </c>
       <c r="O301" s="2">
-        <v>42082</v>
-[...2 lines deleted...]
-        <v>1180</v>
+        <v>41836</v>
       </c>
     </row>
     <row r="302">
       <c r="A302">
-        <v>630</v>
+        <v>60</v>
       </c>
       <c r="B302" t="s">
-        <v>93</v>
+        <v>902</v>
       </c>
       <c r="C302" t="s">
-        <v>1181</v>
+        <v>1187</v>
       </c>
       <c r="D302" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>1182</v>
+        <v>86</v>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>In qualità di componente dell'Istituzione di un "Coordinamento tecnico per il lavoro e i Servizi per l'Impiego" approvato con nota prot. n. 22714 del 15.01.2014.</t>
+        </is>
       </c>
       <c r="F302" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G302" s="2">
-        <v>45341</v>
+        <v>41696</v>
       </c>
       <c r="I302" s="2">
-        <v>46072</v>
+        <v>41869</v>
       </c>
       <c r="K302" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c r="L302" t="s">
-        <v>46</v>
+        <v>144</v>
       </c>
       <c r="O302" s="2">
-        <v>45505</v>
+        <v>42082</v>
       </c>
       <c r="P302" t="s" s="3">
-        <v>1183</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="303">
       <c r="A303">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="B303" t="s">
-        <v>730</v>
+        <v>902</v>
       </c>
       <c r="C303" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="D303" t="s">
-        <v>214</v>
+        <v>86</v>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>Componente Esperto tecnico Commissione incaricata di riorganizzare. Semplificare e innovare la normativa regionale in materia urbanistica ed edilizia, istituita con D.G.R. n. 105/2013</t>
-[...3 lines deleted...]
-        <v>906</v>
+          <t>In qualità di componente dell' "Integrazione Coordinamento tecnico per il lavoro e i Servizi per l'Impiego istituito con Determinazione n. G02110/2014." approvato con nota prot. n. 22714 del 15.01.2014.</t>
+        </is>
+      </c>
+      <c r="F303" t="s">
+        <v>19</v>
       </c>
       <c r="G303" s="2">
-        <v>41593</v>
+        <v>41696</v>
       </c>
       <c r="I303" s="2">
-        <v>41744</v>
+        <v>41869</v>
       </c>
       <c r="K303" t="s">
-        <v>216</v>
+        <v>102</v>
       </c>
       <c r="L303" t="s">
-        <v>217</v>
+        <v>103</v>
       </c>
       <c r="O303" s="2">
-        <v>42121</v>
+        <v>42082</v>
       </c>
       <c r="P303" t="s" s="3">
-        <v>1185</v>
-[...7 lines deleted...]
-      <c r="S303" t="s" s="3">
         <v>1188</v>
       </c>
     </row>
     <row r="304">
       <c r="A304">
-        <v>712</v>
+        <v>630</v>
       </c>
       <c r="B304" t="s">
+        <v>93</v>
+      </c>
+      <c r="C304" t="s">
         <v>1189</v>
       </c>
-      <c r="C304" t="s">
+      <c r="D304" t="s">
+        <v>47</v>
+      </c>
+      <c r="E304" t="s">
         <v>1190</v>
       </c>
-      <c r="D304" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="F304" t="s">
-        <v>733</v>
+        <v>33</v>
       </c>
       <c r="G304" s="2">
-        <v>45786</v>
-[...2 lines deleted...]
-        <v>734</v>
+        <v>45341</v>
+      </c>
+      <c r="I304" s="2">
+        <v>46072</v>
+      </c>
+      <c r="K304" t="s">
+        <v>49</v>
       </c>
       <c r="L304" t="s">
-        <v>735</v>
+        <v>50</v>
       </c>
       <c r="O304" s="2">
-        <v>45789</v>
-[...4 lines deleted...]
-        </is>
+        <v>45505</v>
+      </c>
+      <c r="P304" t="s" s="3">
+        <v>1191</v>
       </c>
     </row>
     <row r="305">
       <c r="A305">
+        <v>83</v>
+      </c>
+      <c r="B305" t="s">
+        <v>735</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D305" t="s">
+        <v>214</v>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>Componente Esperto tecnico Commissione incaricata di riorganizzare. Semplificare e innovare la normativa regionale in materia urbanistica ed edilizia, istituita con D.G.R. n. 105/2013</t>
+        </is>
+      </c>
+      <c r="F305" t="s" s="4">
+        <v>914</v>
+      </c>
+      <c r="G305" s="2">
+        <v>41593</v>
+      </c>
+      <c r="I305" s="2">
+        <v>41744</v>
+      </c>
+      <c r="K305" t="s">
+        <v>216</v>
+      </c>
+      <c r="L305" t="s">
+        <v>217</v>
+      </c>
+      <c r="O305" s="2">
+        <v>42121</v>
+      </c>
+      <c r="P305" t="s" s="3">
+        <v>1193</v>
+      </c>
+      <c r="Q305" t="s" s="3">
+        <v>1194</v>
+      </c>
+      <c r="R305" t="s" s="3">
+        <v>1195</v>
+      </c>
+      <c r="S305" t="s" s="3">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306">
+        <v>712</v>
+      </c>
+      <c r="B306" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D306" t="s">
+        <v>737</v>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>Segretario Commissione di valutazione per l'individuazione all'interno del Roster regionale, istituito presso l'Istituto regionale di Studi giuridici del Lazio - Arturo Carlo Jemolo, di profili professionali da destinare al supporto tecnico della Direzione Sviluppo Economico, Attività Produttive e Ricerca nell'ambito del PR FESR Lazio 2021-2027.</t>
+        </is>
+      </c>
+      <c r="F306" t="s">
+        <v>738</v>
+      </c>
+      <c r="G306" s="2">
+        <v>45786</v>
+      </c>
+      <c r="J306" t="s">
+        <v>739</v>
+      </c>
+      <c r="L306" t="s">
+        <v>740</v>
+      </c>
+      <c r="O306" s="2">
+        <v>45789</v>
+      </c>
+      <c r="P306" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Marrazzo-Angelomaria-CV-12052025.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307">
         <v>380</v>
       </c>
-      <c r="B305" t="s">
+      <c r="B307" t="s">
         <v>167</v>
       </c>
-      <c r="C305" t="s">
-[...5 lines deleted...]
-      <c r="E305" t="inlineStr">
+      <c r="C307" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D307" t="s">
+        <v>459</v>
+      </c>
+      <c r="E307" t="inlineStr">
         <is>
           <t>Costituzione e nomina dei componenti della Commissione per la valutazione tecnica ed economica delle domande di contributo, ai sensi della D.G.R. n. 470 del 21/07/2020, recante: "Approvazione dei criteri e delle modalità per il riparto delle&amp;nbsp;risorse del fondo regionale per la progettazione di infrastrutture di interesse locale e per la concessione dei contributi, in attuazione dell'articolo 4, comma 4, della legge regionale 14 agosto 2017, n. 9 (Misure integrative, correttive e di coordinamento in materia di finanza pubblica regionale. Disposizioni Varie)".
 </t>
         </is>
       </c>
-      <c r="F305" t="s">
+      <c r="F307" t="s">
         <v>56</v>
       </c>
-      <c r="H305" t="s">
-[...11 lines deleted...]
-      <c r="O305" s="2">
+      <c r="H307" t="s">
+        <v>460</v>
+      </c>
+      <c r="J307" t="s">
+        <v>460</v>
+      </c>
+      <c r="K307" t="s">
+        <v>683</v>
+      </c>
+      <c r="L307" t="s">
+        <v>684</v>
+      </c>
+      <c r="O307" s="2">
         <v>44112</v>
       </c>
-      <c r="P305" t="s" s="3">
-[...76 lines deleted...]
-      </c>
       <c r="P307" t="s" s="3">
-        <v>1197</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="308">
       <c r="A308">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="B308" t="s">
-        <v>1193</v>
+        <v>1201</v>
       </c>
       <c r="C308" t="s">
-        <v>1194</v>
+        <v>1202</v>
       </c>
       <c r="D308" t="s">
         <v>179</v>
       </c>
-      <c r="E308" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E308" t="s">
+        <v>598</v>
       </c>
       <c r="F308" t="s">
         <v>149</v>
       </c>
       <c r="G308" s="2">
-        <v>45257</v>
+        <v>45274</v>
       </c>
       <c r="I308" s="2">
-        <v>45257</v>
+        <v>45334</v>
       </c>
       <c r="K308" t="s">
         <v>180</v>
       </c>
       <c r="L308" t="s">
-        <v>181</v>
+        <v>599</v>
       </c>
       <c r="O308" s="2">
         <v>45553</v>
       </c>
       <c r="P308" t="s" s="3">
-        <v>1198</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="309">
       <c r="A309">
-        <v>678</v>
+        <v>674</v>
       </c>
       <c r="B309" t="s">
-        <v>1193</v>
+        <v>1201</v>
       </c>
       <c r="C309" t="s">
-        <v>1194</v>
+        <v>1202</v>
       </c>
       <c r="D309" t="s">
         <v>179</v>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>Incarico di Direttore della Direzione regionale "Anticorruzione - Audit FESR, FSE - Controllo interno". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002</t>
+          <t>Incarico di Direttore della Direzione regionale "Lavori pubblici e infrastrutture, innovazione tecnologica". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002.</t>
         </is>
       </c>
       <c r="F309" t="s">
         <v>149</v>
       </c>
       <c r="G309" s="2">
         <v>45257</v>
       </c>
       <c r="I309" s="2">
-        <v>45264</v>
+        <v>45257</v>
       </c>
       <c r="K309" t="s">
         <v>180</v>
       </c>
       <c r="L309" t="s">
-        <v>1199</v>
+        <v>183</v>
       </c>
       <c r="O309" s="2">
         <v>45553</v>
       </c>
       <c r="P309" t="s" s="3">
-        <v>1200</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="310">
       <c r="A310">
-        <v>622</v>
+        <v>678</v>
       </c>
       <c r="B310" t="s">
-        <v>964</v>
+        <v>1201</v>
       </c>
       <c r="C310" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="D310" t="s">
-        <v>48</v>
+        <v>179</v>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>Art.18 della legge regionale del 14 settembre 1996, n. 21 e successive modificazioni ed integrazioni "Disciplina della professione di maestro di sci e ordinamento delle scuole di sci". Nomina della commissione d'esame per l'abilitazione all'esercizio della professione di maestro di sci alpino, nordico e snowboard.</t>
-[...5 lines deleted...]
-        </is>
+          <t>Incarico di Direttore della Direzione regionale "Anticorruzione - Audit FESR, FSE - Controllo interno". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002</t>
+        </is>
+      </c>
+      <c r="F310" t="s">
+        <v>149</v>
       </c>
       <c r="G310" s="2">
-        <v>44305</v>
+        <v>45257</v>
       </c>
       <c r="I310" s="2">
-        <v>45035</v>
+        <v>45264</v>
       </c>
       <c r="K310" t="s">
-        <v>49</v>
+        <v>180</v>
       </c>
       <c r="L310" t="s">
-        <v>50</v>
+        <v>1205</v>
       </c>
       <c r="O310" s="2">
-        <v>45443</v>
+        <v>45553</v>
       </c>
       <c r="P310" t="s" s="3">
-        <v>1202</v>
-[...9 lines deleted...]
-        </is>
+        <v>1206</v>
       </c>
     </row>
     <row r="311">
       <c r="A311">
-        <v>636</v>
+        <v>676</v>
       </c>
       <c r="B311" t="s">
-        <v>964</v>
+        <v>1201</v>
       </c>
       <c r="C311" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="D311" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>1203</v>
+        <v>179</v>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>Incarico di Direttore della Direzione regionale Agricoltura e sovranità alimentare, caccia e pesca, foreste. Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002.</t>
+        </is>
       </c>
       <c r="F311" t="s">
-        <v>27</v>
+        <v>149</v>
       </c>
       <c r="G311" s="2">
-        <v>45341</v>
+        <v>45253</v>
       </c>
       <c r="I311" s="2">
-        <v>46072</v>
+        <v>45254</v>
       </c>
       <c r="K311" t="s">
-        <v>45</v>
+        <v>180</v>
       </c>
       <c r="L311" t="s">
-        <v>729</v>
+        <v>1207</v>
       </c>
       <c r="O311" s="2">
-        <v>45505</v>
+        <v>45553</v>
       </c>
       <c r="P311" t="s" s="3">
-        <v>1204</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="312">
       <c r="A312">
-        <v>296</v>
+        <v>622</v>
       </c>
       <c r="B312" t="s">
-        <v>185</v>
+        <v>972</v>
       </c>
       <c r="C312" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="D312" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>43</v>
+      </c>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>Art.18 della legge regionale del 14 settembre 1996, n. 21 e successive modificazioni ed integrazioni "Disciplina della professione di maestro di sci e ordinamento delle scuole di sci". Nomina della commissione d'esame per l'abilitazione all'esercizio della professione di maestro di sci alpino, nordico e snowboard.</t>
+        </is>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>Per sessione d’esame, riconoscimento spese definite nella Convenzione, approvata con Determinazione G15637 del 04/12/2018, ad esclusivo carico del Collegio Regionale dei Maestri di sci del Lazio- C.F. 96331660587 e s.m. del G14943 del 9/12/2020.</t>
+        </is>
       </c>
       <c r="G312" s="2">
-        <v>43234</v>
+        <v>44305</v>
       </c>
       <c r="I312" s="2">
-        <v>43769</v>
+        <v>45035</v>
       </c>
       <c r="K312" t="s">
-        <v>97</v>
+        <v>44</v>
       </c>
       <c r="L312" t="s">
-        <v>98</v>
+        <v>45</v>
       </c>
       <c r="O312" s="2">
-        <v>43241</v>
+        <v>45443</v>
       </c>
       <c r="P312" t="s" s="3">
-        <v>1206</v>
+        <v>1210</v>
+      </c>
+      <c r="Q312" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Martorelli-Angelo-dich-altri-incarichi-12022019.pdf</t>
+        </is>
+      </c>
+      <c r="R312" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Martorelli-Angelo-Dich-conflitto-interessi-15042021.pdf</t>
+        </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
-        <v>254</v>
+        <v>636</v>
       </c>
       <c r="B313" t="s">
-        <v>353</v>
+        <v>972</v>
       </c>
       <c r="C313" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="D313" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="E313" t="s">
-        <v>18</v>
+        <v>1211</v>
       </c>
       <c r="F313" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G313" s="2">
-        <v>42877</v>
+        <v>45341</v>
       </c>
       <c r="I313" s="2">
-        <v>44042</v>
+        <v>46072</v>
       </c>
       <c r="K313" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="L313" t="s">
-        <v>21</v>
+        <v>734</v>
       </c>
       <c r="O313" s="2">
-        <v>43091</v>
+        <v>45505</v>
       </c>
       <c r="P313" t="s" s="3">
-        <v>1208</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="314">
       <c r="A314">
-        <v>388</v>
+        <v>296</v>
       </c>
       <c r="B314" t="s">
-        <v>1209</v>
+        <v>185</v>
       </c>
       <c r="C314" t="s">
-        <v>1210</v>
+        <v>1213</v>
       </c>
       <c r="D314" t="s">
-        <v>332</v>
-[...4 lines deleted...]
-        </is>
+        <v>95</v>
+      </c>
+      <c r="E314" t="s">
+        <v>96</v>
       </c>
       <c r="F314" t="s">
-        <v>149</v>
+        <v>19</v>
       </c>
       <c r="G314" s="2">
-        <v>43937</v>
+        <v>43234</v>
       </c>
       <c r="I314" s="2">
-        <v>45763</v>
+        <v>43769</v>
       </c>
       <c r="K314" t="s">
-        <v>333</v>
+        <v>97</v>
       </c>
       <c r="L314" t="s">
-        <v>334</v>
+        <v>98</v>
       </c>
       <c r="O314" s="2">
-        <v>44138</v>
+        <v>43241</v>
       </c>
       <c r="P314" t="s" s="3">
-        <v>1211</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="315">
       <c r="A315">
-        <v>666</v>
+        <v>254</v>
       </c>
       <c r="B315" t="s">
-        <v>843</v>
+        <v>353</v>
       </c>
       <c r="C315" t="s">
-        <v>1212</v>
+        <v>1215</v>
       </c>
       <c r="D315" t="s">
-        <v>179</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="E315" t="s">
+        <v>18</v>
       </c>
       <c r="F315" t="s">
-        <v>149</v>
+        <v>19</v>
       </c>
       <c r="G315" s="2">
-        <v>45257</v>
+        <v>42877</v>
       </c>
       <c r="I315" s="2">
-        <v>45272</v>
+        <v>44042</v>
       </c>
       <c r="K315" t="s">
-        <v>180</v>
+        <v>20</v>
       </c>
       <c r="L315" t="s">
-        <v>1213</v>
+        <v>21</v>
       </c>
       <c r="O315" s="2">
-        <v>45553</v>
+        <v>43091</v>
       </c>
       <c r="P315" t="s" s="3">
-        <v>1214</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="316">
       <c r="A316">
-        <v>680</v>
+        <v>388</v>
       </c>
       <c r="B316" t="s">
-        <v>843</v>
+        <v>1217</v>
       </c>
       <c r="C316" t="s">
-        <v>1212</v>
+        <v>1218</v>
       </c>
       <c r="D316" t="s">
-        <v>179</v>
+        <v>332</v>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>Incarico di Direttore della Direzione regionale "Trasporti, mobilità, tutela del territorio, demanio e patrimonio". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002.</t>
+          <t>Membro esterno del Comitato consultivo e di coordinamento previsto dall'art. 4 della Legge regionale 20 giugno 2016, n. 8 “Interventi di valorizzazione delle dimore, ville, complessi architettonici, parchi e giardini di valore storico e culturale della Regione Lazio”</t>
         </is>
       </c>
       <c r="F316" t="s">
         <v>149</v>
       </c>
       <c r="G316" s="2">
-        <v>45274</v>
+        <v>43937</v>
       </c>
       <c r="I316" s="2">
-        <v>45316</v>
+        <v>45763</v>
       </c>
       <c r="K316" t="s">
-        <v>180</v>
+        <v>333</v>
       </c>
       <c r="L316" t="s">
-        <v>1215</v>
+        <v>334</v>
       </c>
       <c r="O316" s="2">
-        <v>45553</v>
+        <v>44138</v>
       </c>
       <c r="P316" t="s" s="3">
-        <v>1216</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>670</v>
       </c>
       <c r="B317" t="s">
-        <v>843</v>
+        <v>851</v>
       </c>
       <c r="C317" t="s">
-        <v>1212</v>
+        <v>1220</v>
       </c>
       <c r="D317" t="s">
         <v>179</v>
       </c>
       <c r="E317" t="inlineStr">
         <is>
           <t>Incarico di Direttore della Direzione regionale "Affari della presidenza, turismo, cinema, audiovisivo e sport". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002</t>
         </is>
       </c>
       <c r="F317" t="s">
         <v>149</v>
       </c>
       <c r="G317" s="2">
         <v>45257</v>
       </c>
       <c r="I317" s="2">
         <v>45258</v>
       </c>
       <c r="K317" t="s">
         <v>180</v>
       </c>
       <c r="L317" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="O317" s="2">
         <v>45553</v>
       </c>
       <c r="P317" t="s" s="3">
-        <v>1217</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>736</v>
       </c>
       <c r="B318" t="s">
-        <v>843</v>
+        <v>851</v>
       </c>
       <c r="C318" t="s">
-        <v>1212</v>
+        <v>1220</v>
       </c>
       <c r="D318" t="s">
         <v>308</v>
       </c>
       <c r="E318" t="s">
-        <v>1078</v>
+        <v>1086</v>
       </c>
       <c r="F318" t="s">
         <v>313</v>
       </c>
       <c r="G318" s="2">
         <v>45793</v>
       </c>
       <c r="I318" s="2">
         <v>45813</v>
       </c>
       <c r="K318" t="s">
         <v>314</v>
       </c>
       <c r="L318" t="s">
-        <v>1079</v>
+        <v>1087</v>
       </c>
       <c r="O318" s="2">
         <v>46044</v>
       </c>
       <c r="P318" t="s" s="3">
-        <v>1218</v>
+        <v>1222</v>
       </c>
       <c r="Q318" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MASTROCOLA-CLAUDIA-Dich_svolg-incarichi-2025.pdf</t>
         </is>
       </c>
       <c r="R318" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MASTROCOLA-CLAUDIA-Dich-insuss-situazioni-conflitto-interesse-23042025.pdf</t>
         </is>
       </c>
       <c r="S318" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MASTROCOLA-CLAUDIA-Attestazione-Direttore-Verifica-conflitto-interessi.pdf</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
-        <v>216</v>
+        <v>680</v>
       </c>
       <c r="B319" t="s">
-        <v>1219</v>
+        <v>851</v>
       </c>
       <c r="C319" t="s">
         <v>1220</v>
       </c>
       <c r="D319" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>179</v>
+      </c>
+      <c r="E319" t="inlineStr">
+        <is>
+          <t>Incarico di Direttore della Direzione regionale "Trasporti, mobilità, tutela del territorio, demanio e patrimonio". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002.</t>
+        </is>
       </c>
       <c r="F319" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="G319" s="2">
-        <v>42884</v>
+        <v>45274</v>
       </c>
       <c r="I319" s="2">
-        <v>44710</v>
+        <v>45316</v>
       </c>
       <c r="K319" t="s">
-        <v>380</v>
+        <v>180</v>
       </c>
       <c r="L319" t="s">
-        <v>381</v>
+        <v>1223</v>
       </c>
       <c r="O319" s="2">
-        <v>42921</v>
+        <v>45553</v>
       </c>
       <c r="P319" t="s" s="3">
-        <v>1221</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="320">
       <c r="A320">
-        <v>610</v>
+        <v>666</v>
       </c>
       <c r="B320" t="s">
-        <v>548</v>
+        <v>851</v>
       </c>
       <c r="C320" t="s">
-        <v>1222</v>
+        <v>1220</v>
       </c>
       <c r="D320" t="s">
-        <v>110</v>
+        <v>179</v>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>Legge Regionale 29 dicembre 2014 n.15 e ss.mm. ii. &amp;nbsp;Nomina della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo – circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l’accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1, 5, 6, 7, 8 del Regolamento Regionale 5 agosto 2019, n. 16. &amp;nbsp;</t>
+          <t>Incarico di Direttore della Direzione regionale "Programmazione economica, centrale acquisti, fondi europei, PNRR". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002</t>
         </is>
       </c>
       <c r="F320" t="s">
-        <v>27</v>
+        <v>149</v>
       </c>
       <c r="G320" s="2">
-        <v>45117</v>
+        <v>45257</v>
       </c>
       <c r="I320" s="2">
-        <v>45260</v>
+        <v>45272</v>
       </c>
       <c r="K320" t="s">
-        <v>111</v>
+        <v>180</v>
       </c>
       <c r="L320" t="s">
-        <v>112</v>
+        <v>1225</v>
       </c>
       <c r="O320" s="2">
-        <v>45223</v>
+        <v>45553</v>
       </c>
       <c r="P320" t="s" s="3">
-        <v>1223</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="321">
       <c r="A321">
-        <v>124</v>
+        <v>216</v>
       </c>
       <c r="B321" t="s">
-        <v>52</v>
+        <v>1227</v>
       </c>
       <c r="C321" t="s">
-        <v>1224</v>
+        <v>1228</v>
       </c>
       <c r="D321" t="s">
-        <v>1048</v>
+        <v>378</v>
       </c>
       <c r="E321" t="s">
-        <v>1049</v>
+        <v>379</v>
       </c>
       <c r="F321" t="s">
-        <v>1050</v>
+        <v>19</v>
       </c>
       <c r="G321" s="2">
-        <v>41675</v>
+        <v>42884</v>
       </c>
       <c r="I321" s="2">
-        <v>43178</v>
+        <v>44710</v>
       </c>
       <c r="K321" t="s">
-        <v>1051</v>
+        <v>380</v>
       </c>
       <c r="L321" t="s">
-        <v>1052</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>381</v>
       </c>
       <c r="O321" s="2">
-        <v>42352</v>
+        <v>42921</v>
       </c>
       <c r="P321" t="s" s="3">
-        <v>1225</v>
-[...8 lines deleted...]
-        <v>1228</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="322">
       <c r="A322">
-        <v>324</v>
+        <v>610</v>
       </c>
       <c r="B322" t="s">
-        <v>391</v>
+        <v>554</v>
       </c>
       <c r="C322" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="D322" t="s">
-        <v>1151</v>
-[...7 lines deleted...]
-        </is>
+        <v>115</v>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>Legge Regionale 29 dicembre 2014 n.15 e ss.mm. ii. &amp;nbsp;Nomina della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo – circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l’accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1, 5, 6, 7, 8 del Regolamento Regionale 5 agosto 2019, n. 16. &amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="F322" t="s">
+        <v>33</v>
       </c>
       <c r="G322" s="2">
-        <v>43264</v>
+        <v>45117</v>
       </c>
       <c r="I322" s="2">
-        <v>43266</v>
+        <v>45260</v>
       </c>
       <c r="K322" t="s">
+        <v>116</v>
+      </c>
+      <c r="L322" t="s">
+        <v>117</v>
+      </c>
+      <c r="O322" s="2">
+        <v>45223</v>
+      </c>
+      <c r="P322" t="s" s="3">
         <v>1231</v>
-      </c>
-[...19 lines deleted...]
-        <v>1236</v>
       </c>
     </row>
     <row r="323">
       <c r="A323">
-        <v>323</v>
+        <v>124</v>
       </c>
       <c r="B323" t="s">
-        <v>391</v>
+        <v>52</v>
       </c>
       <c r="C323" t="s">
-        <v>1229</v>
+        <v>1232</v>
       </c>
       <c r="D323" t="s">
-        <v>1151</v>
+        <v>1056</v>
       </c>
       <c r="E323" t="s">
-        <v>1230</v>
-[...4 lines deleted...]
-        </is>
+        <v>1057</v>
+      </c>
+      <c r="F323" t="s">
+        <v>1058</v>
       </c>
       <c r="G323" s="2">
-        <v>43206</v>
+        <v>41675</v>
       </c>
       <c r="I323" s="2">
-        <v>43210</v>
+        <v>43178</v>
       </c>
       <c r="K323" t="s">
-        <v>1231</v>
+        <v>1059</v>
       </c>
       <c r="L323" t="s">
-        <v>1237</v>
+        <v>1060</v>
+      </c>
+      <c r="M323" t="s">
+        <v>1061</v>
       </c>
       <c r="N323" t="s">
-        <v>1155</v>
+        <v>130</v>
       </c>
       <c r="O323" s="2">
-        <v>43549</v>
+        <v>42352</v>
       </c>
       <c r="P323" t="s" s="3">
         <v>1233</v>
       </c>
       <c r="Q323" t="s" s="3">
-        <v>1238</v>
+        <v>1234</v>
       </c>
       <c r="R323" t="s" s="3">
-        <v>1239</v>
+        <v>1235</v>
       </c>
       <c r="S323" t="s" s="3">
-        <v>1240</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="324">
       <c r="A324">
-        <v>492</v>
+        <v>323</v>
       </c>
       <c r="B324" t="s">
+        <v>391</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1238</v>
+      </c>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t>€ 900. Le risorse sono state assegnate ed erogate dal CLES srl nell'ambito del budget previsto per il Progetto Pilota Formazione Valore Apprendimento di cui alla Determinazione dirigenziale n. G15838 del 22/12/2016</t>
+        </is>
+      </c>
+      <c r="G324" s="2">
+        <v>43206</v>
+      </c>
+      <c r="I324" s="2">
+        <v>43210</v>
+      </c>
+      <c r="K324" t="s">
+        <v>1239</v>
+      </c>
+      <c r="L324" t="s">
+        <v>1240</v>
+      </c>
+      <c r="N324" t="s">
+        <v>1162</v>
+      </c>
+      <c r="O324" s="2">
+        <v>43549</v>
+      </c>
+      <c r="P324" t="s" s="3">
         <v>1241</v>
       </c>
-      <c r="C324" t="s">
+      <c r="Q324" t="s" s="3">
         <v>1242</v>
       </c>
-      <c r="D324" t="s">
-[...5 lines deleted...]
-      <c r="F324" t="s">
+      <c r="R324" t="s" s="3">
         <v>1243</v>
       </c>
-      <c r="G324" s="2">
-[...14 lines deleted...]
-      <c r="P324" t="s" s="3">
+      <c r="S324" t="s" s="3">
         <v>1244</v>
       </c>
     </row>
     <row r="325">
       <c r="A325">
-        <v>255</v>
+        <v>324</v>
       </c>
       <c r="B325" t="s">
-        <v>548</v>
+        <v>391</v>
       </c>
       <c r="C325" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E325" t="s">
+        <v>1238</v>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>€ 700. Le risorse sono state assegnate ed erogate dal CLES srl nell'ambito del budget previsto per il Progetto Pilota Formazione Valore Apprendimento, di cui alla Determinazione dirigenziale n. G15838 del 22/12/2016</t>
+        </is>
+      </c>
+      <c r="G325" s="2">
+        <v>43264</v>
+      </c>
+      <c r="I325" s="2">
+        <v>43266</v>
+      </c>
+      <c r="K325" t="s">
+        <v>1239</v>
+      </c>
+      <c r="L325" t="s">
         <v>1245</v>
       </c>
-      <c r="D325" t="s">
-[...18 lines deleted...]
-        <v>21</v>
+      <c r="N325" t="s">
+        <v>1162</v>
       </c>
       <c r="O325" s="2">
-        <v>43091</v>
+        <v>43549</v>
       </c>
       <c r="P325" t="s" s="3">
+        <v>1241</v>
+      </c>
+      <c r="Q325" t="s" s="3">
         <v>1246</v>
+      </c>
+      <c r="R325" t="s" s="3">
+        <v>1247</v>
+      </c>
+      <c r="S325" t="s" s="3">
+        <v>1248</v>
       </c>
     </row>
     <row r="326">
       <c r="A326">
-        <v>660</v>
+        <v>492</v>
       </c>
       <c r="B326" t="s">
-        <v>548</v>
+        <v>1249</v>
       </c>
       <c r="C326" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
       <c r="D326" t="s">
-        <v>959</v>
+        <v>197</v>
       </c>
       <c r="E326" t="s">
-        <v>1248</v>
+        <v>198</v>
       </c>
       <c r="F326" t="s">
-        <v>149</v>
+        <v>1251</v>
       </c>
       <c r="G326" s="2">
-        <v>45540</v>
+        <v>44404</v>
       </c>
       <c r="I326" s="2">
-        <v>46607</v>
+        <v>44561</v>
       </c>
       <c r="K326" t="s">
-        <v>961</v>
+        <v>199</v>
       </c>
       <c r="L326" t="s">
-        <v>962</v>
+        <v>200</v>
       </c>
       <c r="O326" s="2">
-        <v>45546</v>
+        <v>44461</v>
       </c>
       <c r="P326" t="s" s="3">
-        <v>1249</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="327">
       <c r="A327">
-        <v>523</v>
+        <v>255</v>
       </c>
       <c r="B327" t="s">
-        <v>617</v>
+        <v>554</v>
       </c>
       <c r="C327" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
       <c r="D327" t="s">
-        <v>62</v>
+        <v>17</v>
       </c>
       <c r="E327" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F327" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G327" s="2">
-        <v>44138</v>
+        <v>42877</v>
       </c>
       <c r="I327" s="2">
-        <v>45599</v>
+        <v>44042</v>
       </c>
       <c r="K327" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="L327" t="s">
-        <v>1251</v>
+        <v>21</v>
       </c>
       <c r="O327" s="2">
-        <v>44705</v>
+        <v>43091</v>
       </c>
       <c r="P327" t="s" s="3">
-        <v>1252</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="328">
       <c r="A328">
-        <v>365</v>
+        <v>660</v>
       </c>
       <c r="B328" t="s">
-        <v>617</v>
+        <v>554</v>
       </c>
       <c r="C328" t="s">
-        <v>1250</v>
+        <v>1255</v>
       </c>
       <c r="D328" t="s">
-        <v>70</v>
+        <v>967</v>
       </c>
       <c r="E328" t="s">
-        <v>71</v>
+        <v>1256</v>
       </c>
       <c r="F328" t="s">
-        <v>64</v>
+        <v>149</v>
       </c>
       <c r="G328" s="2">
-        <v>42614</v>
+        <v>45540</v>
       </c>
       <c r="I328" s="2">
-        <v>44075</v>
+        <v>46607</v>
       </c>
       <c r="K328" t="s">
-        <v>72</v>
+        <v>969</v>
       </c>
       <c r="L328" t="s">
-        <v>1253</v>
+        <v>970</v>
       </c>
       <c r="O328" s="2">
-        <v>43868</v>
+        <v>45546</v>
       </c>
       <c r="P328" t="s" s="3">
-        <v>1254</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="329">
       <c r="A329">
-        <v>646</v>
+        <v>365</v>
       </c>
       <c r="B329" t="s">
-        <v>1255</v>
+        <v>623</v>
       </c>
       <c r="C329" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="D329" t="s">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="E329" t="s">
-        <v>1257</v>
+        <v>80</v>
       </c>
       <c r="F329" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="G329" s="2">
-        <v>45341</v>
+        <v>42614</v>
       </c>
       <c r="I329" s="2">
-        <v>46072</v>
+        <v>44075</v>
       </c>
       <c r="K329" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="L329" t="s">
-        <v>729</v>
+        <v>1259</v>
       </c>
       <c r="O329" s="2">
-        <v>45505</v>
+        <v>43868</v>
       </c>
       <c r="P329" t="s" s="3">
-        <v>1258</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="330">
       <c r="A330">
-        <v>342</v>
+        <v>523</v>
       </c>
       <c r="B330" t="s">
-        <v>1259</v>
+        <v>623</v>
       </c>
       <c r="C330" t="s">
-        <v>1260</v>
+        <v>1258</v>
       </c>
       <c r="D330" t="s">
-        <v>1151</v>
+        <v>62</v>
       </c>
       <c r="E330" t="s">
+        <v>63</v>
+      </c>
+      <c r="F330" t="s">
+        <v>64</v>
+      </c>
+      <c r="G330" s="2">
+        <v>44138</v>
+      </c>
+      <c r="I330" s="2">
+        <v>45599</v>
+      </c>
+      <c r="K330" t="s">
+        <v>65</v>
+      </c>
+      <c r="L330" t="s">
         <v>1261</v>
       </c>
-      <c r="F330" t="s">
+      <c r="O330" s="2">
+        <v>44705</v>
+      </c>
+      <c r="P330" t="s" s="3">
         <v>1262</v>
-      </c>
-[...28 lines deleted...]
-        <v>1267</v>
       </c>
     </row>
     <row r="331">
       <c r="A331">
+        <v>646</v>
+      </c>
+      <c r="B331" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D331" t="s">
+        <v>47</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1265</v>
+      </c>
+      <c r="F331" t="s">
+        <v>33</v>
+      </c>
+      <c r="G331" s="2">
+        <v>45341</v>
+      </c>
+      <c r="I331" s="2">
+        <v>46072</v>
+      </c>
+      <c r="K331" t="s">
+        <v>49</v>
+      </c>
+      <c r="L331" t="s">
+        <v>734</v>
+      </c>
+      <c r="O331" s="2">
+        <v>45505</v>
+      </c>
+      <c r="P331" t="s" s="3">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332">
         <v>489</v>
       </c>
-      <c r="B331" t="s">
-[...8 lines deleted...]
-      <c r="E331" t="inlineStr">
+      <c r="B332" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D332" t="s">
+        <v>588</v>
+      </c>
+      <c r="E332" t="inlineStr">
         <is>
           <t>Componente esperto di contenuto della Commissione esame Unità di Competenza UC1 “Accompagnare e supportare l’individuazione e la messa in trasparenza delle competenze anche al fine del riconoscimento dei crediti formativi”
 </t>
         </is>
       </c>
-      <c r="F331" t="s">
+      <c r="F332" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G332" s="2">
+        <v>44406</v>
+      </c>
+      <c r="I332" s="2">
+        <v>44407</v>
+      </c>
+      <c r="K332" t="s">
+        <v>1270</v>
+      </c>
+      <c r="L332" t="s">
+        <v>1271</v>
+      </c>
+      <c r="O332" s="2">
+        <v>44405</v>
+      </c>
+      <c r="P332" t="s" s="3">
+        <v>1272</v>
+      </c>
+      <c r="Q332" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MIDDEI-SANDRO-Dich-cariche-incarichi.pdf</t>
+        </is>
+      </c>
+      <c r="R332" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MIDDEI-SANDRO-Dich-assenza-incomp.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333">
+        <v>342</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C333" t="s">
         <v>1268</v>
       </c>
-      <c r="G331" s="2">
-[...29 lines deleted...]
-      <c r="A332">
+      <c r="D333" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1273</v>
+      </c>
+      <c r="F333" t="s">
+        <v>1274</v>
+      </c>
+      <c r="G333" s="2">
+        <v>43564</v>
+      </c>
+      <c r="I333" s="2">
+        <v>43570</v>
+      </c>
+      <c r="K333" t="s">
+        <v>1160</v>
+      </c>
+      <c r="L333" t="s">
+        <v>1275</v>
+      </c>
+      <c r="N333" t="s">
+        <v>1162</v>
+      </c>
+      <c r="O333" s="2">
+        <v>43578</v>
+      </c>
+      <c r="P333" t="s" s="3">
+        <v>1276</v>
+      </c>
+      <c r="Q333" t="s" s="3">
+        <v>1277</v>
+      </c>
+      <c r="R333" t="s" s="3">
+        <v>1278</v>
+      </c>
+      <c r="S333" t="s" s="3">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334">
         <v>144</v>
       </c>
-      <c r="B332" t="s">
-[...5 lines deleted...]
-      <c r="D332" t="s">
+      <c r="B334" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D334" t="s">
         <v>324</v>
       </c>
-      <c r="E332" t="inlineStr">
+      <c r="E334" t="inlineStr">
         <is>
           <t>Componente esterno del Comitato Regionale per i Lavori Pubblici.&amp;nbsp;Conclusione incarico "Il sessantesimo giorno successivo alla data di insediamento della nuova Giunta Regionale"
 </t>
         </is>
       </c>
-      <c r="F332" t="s">
-[...2 lines deleted...]
-      <c r="G332" s="2">
+      <c r="F334" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G334" s="2">
         <v>41578</v>
       </c>
-      <c r="I332" s="2">
+      <c r="I334" s="2">
         <v>43239</v>
       </c>
-      <c r="K332" t="s">
+      <c r="K334" t="s">
         <v>241</v>
       </c>
-      <c r="L332" t="s">
+      <c r="L334" t="s">
         <v>242</v>
       </c>
-      <c r="N332" t="s">
+      <c r="N334" t="s">
         <v>130</v>
       </c>
-      <c r="O332" s="2">
+      <c r="O334" s="2">
         <v>43239</v>
-      </c>
-[...83 lines deleted...]
-        <v>45505</v>
       </c>
       <c r="P334" t="s" s="3">
         <v>1283</v>
       </c>
+      <c r="Q334" t="s" s="3">
+        <v>1284</v>
+      </c>
+      <c r="R334" t="s" s="3">
+        <v>1285</v>
+      </c>
+      <c r="S334" t="s" s="3">
+        <v>1286</v>
+      </c>
     </row>
     <row r="335">
       <c r="A335">
-        <v>392</v>
+        <v>648</v>
       </c>
       <c r="B335" t="s">
-        <v>1284</v>
+        <v>816</v>
       </c>
       <c r="C335" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="D335" t="s">
-        <v>416</v>
+        <v>47</v>
       </c>
       <c r="E335" t="s">
-        <v>417</v>
+        <v>1288</v>
       </c>
       <c r="F335" t="s">
-        <v>149</v>
+        <v>33</v>
       </c>
       <c r="G335" s="2">
-        <v>44175</v>
+        <v>45341</v>
       </c>
       <c r="I335" s="2">
-        <v>44353</v>
+        <v>46072</v>
       </c>
       <c r="K335" t="s">
-        <v>418</v>
+        <v>49</v>
       </c>
       <c r="L335" t="s">
-        <v>419</v>
+        <v>50</v>
       </c>
       <c r="O335" s="2">
-        <v>44169</v>
+        <v>45505</v>
       </c>
       <c r="P335" t="s" s="3">
-        <v>1286</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="336">
       <c r="A336">
-        <v>633</v>
+        <v>651</v>
       </c>
       <c r="B336" t="s">
-        <v>1287</v>
+        <v>569</v>
       </c>
       <c r="C336" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="D336" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E336" t="s">
-        <v>1289</v>
+        <v>1123</v>
       </c>
       <c r="F336" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G336" s="2">
         <v>45341</v>
       </c>
       <c r="I336" s="2">
         <v>46072</v>
       </c>
       <c r="K336" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L336" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O336" s="2">
         <v>45505</v>
       </c>
       <c r="P336" t="s" s="3">
-        <v>1290</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="337">
       <c r="A337">
-        <v>632</v>
+        <v>392</v>
       </c>
       <c r="B337" t="s">
-        <v>1076</v>
+        <v>1292</v>
       </c>
       <c r="C337" t="s">
-        <v>1288</v>
+        <v>1293</v>
       </c>
       <c r="D337" t="s">
-        <v>43</v>
+        <v>416</v>
       </c>
       <c r="E337" t="s">
-        <v>1291</v>
+        <v>417</v>
       </c>
       <c r="F337" t="s">
-        <v>27</v>
+        <v>149</v>
       </c>
       <c r="G337" s="2">
-        <v>45341</v>
+        <v>44175</v>
       </c>
       <c r="I337" s="2">
-        <v>46072</v>
+        <v>44353</v>
       </c>
       <c r="K337" t="s">
-        <v>45</v>
+        <v>418</v>
       </c>
       <c r="L337" t="s">
-        <v>46</v>
+        <v>419</v>
       </c>
       <c r="O337" s="2">
-        <v>45505</v>
+        <v>44169</v>
       </c>
       <c r="P337" t="s" s="3">
-        <v>1292</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="338">
       <c r="A338">
+        <v>632</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D338" t="s">
+        <v>47</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1296</v>
+      </c>
+      <c r="F338" t="s">
+        <v>33</v>
+      </c>
+      <c r="G338" s="2">
+        <v>45341</v>
+      </c>
+      <c r="I338" s="2">
+        <v>46072</v>
+      </c>
+      <c r="K338" t="s">
+        <v>49</v>
+      </c>
+      <c r="L338" t="s">
+        <v>50</v>
+      </c>
+      <c r="O338" s="2">
+        <v>45505</v>
+      </c>
+      <c r="P338" t="s" s="3">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339">
+        <v>633</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D339" t="s">
+        <v>47</v>
+      </c>
+      <c r="E339" t="s">
+        <v>1299</v>
+      </c>
+      <c r="F339" t="s">
+        <v>33</v>
+      </c>
+      <c r="G339" s="2">
+        <v>45341</v>
+      </c>
+      <c r="I339" s="2">
+        <v>46072</v>
+      </c>
+      <c r="K339" t="s">
+        <v>49</v>
+      </c>
+      <c r="L339" t="s">
+        <v>50</v>
+      </c>
+      <c r="O339" s="2">
+        <v>45505</v>
+      </c>
+      <c r="P339" t="s" s="3">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340">
         <v>201</v>
       </c>
-      <c r="B338" t="s">
-[...8 lines deleted...]
-      <c r="E338" t="inlineStr">
+      <c r="B340" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D340" t="s">
+        <v>549</v>
+      </c>
+      <c r="E340" t="inlineStr">
         <is>
           <t>Gruppo di esperti per lo studio e l'elaborazione di proposte e misure di semplificazione normativa e amministrativa in materia di attività produttive, agricoltura e commercio
 </t>
         </is>
       </c>
-      <c r="F338" t="s">
-[...2 lines deleted...]
-      <c r="G338" s="2">
+      <c r="F340" t="s">
+        <v>550</v>
+      </c>
+      <c r="G340" s="2">
         <v>42815</v>
       </c>
-      <c r="I338" s="2">
+      <c r="I340" s="2">
         <v>43178</v>
       </c>
-      <c r="K338" t="s">
-[...5 lines deleted...]
-      <c r="O338" s="2">
+      <c r="K340" t="s">
+        <v>551</v>
+      </c>
+      <c r="L340" t="s">
+        <v>552</v>
+      </c>
+      <c r="O340" s="2">
         <v>43178</v>
       </c>
-      <c r="P338" t="s" s="3">
-[...46 lines deleted...]
-      <c r="R339" t="s" s="3">
+      <c r="P340" t="s" s="3">
         <v>1303</v>
-      </c>
-[...50 lines deleted...]
-        <v>1310</v>
       </c>
     </row>
     <row r="341">
       <c r="A341">
+        <v>244</v>
+      </c>
+      <c r="B341" t="s">
+        <v>89</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D341" t="s">
+        <v>179</v>
+      </c>
+      <c r="E341" t="s">
+        <v>1305</v>
+      </c>
+      <c r="F341" t="s">
+        <v>1306</v>
+      </c>
+      <c r="G341" s="2">
+        <v>43087</v>
+      </c>
+      <c r="I341" s="2">
+        <v>43178</v>
+      </c>
+      <c r="K341" t="s">
+        <v>1307</v>
+      </c>
+      <c r="L341" t="s">
+        <v>1308</v>
+      </c>
+      <c r="N341" t="s">
+        <v>130</v>
+      </c>
+      <c r="O341" s="2">
+        <v>43088</v>
+      </c>
+      <c r="P341" t="s" s="3">
+        <v>1309</v>
+      </c>
+      <c r="Q341" t="s" s="3">
+        <v>1310</v>
+      </c>
+      <c r="R341" t="s" s="3">
+        <v>1311</v>
+      </c>
+      <c r="S341" t="s" s="3">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342">
+        <v>82</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D342" t="s">
+        <v>214</v>
+      </c>
+      <c r="E342" t="inlineStr">
+        <is>
+          <t>Componente Esperto  tecnico Commissione incaricata di riorganizzare. Semplificare e innovare la normativa regionale in materia urbanistica ed edilizia, istituita con D.G.R. n. 105/2013</t>
+        </is>
+      </c>
+      <c r="F342" t="s" s="4">
+        <v>215</v>
+      </c>
+      <c r="G342" s="2">
+        <v>41593</v>
+      </c>
+      <c r="I342" s="2">
+        <v>41744</v>
+      </c>
+      <c r="K342" t="s">
+        <v>216</v>
+      </c>
+      <c r="L342" t="s">
+        <v>217</v>
+      </c>
+      <c r="O342" s="2">
+        <v>42121</v>
+      </c>
+      <c r="P342" t="s" s="3">
+        <v>1315</v>
+      </c>
+      <c r="Q342" t="s" s="3">
+        <v>1316</v>
+      </c>
+      <c r="R342" t="s" s="3">
+        <v>1317</v>
+      </c>
+      <c r="S342" t="s" s="3">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343">
         <v>505</v>
       </c>
-      <c r="B341" t="s">
-[...8 lines deleted...]
-      <c r="E341" t="inlineStr">
+      <c r="B343" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E343" t="inlineStr">
         <is>
           <t>Presidente della Commissione esaminatrice del Concorso pubblico, per titoli ed&amp;nbsp;esami, per la copertura di 10 posti a tempo pieno ed indeterminato di Esperto Legale - Avvocato, categoria giuridica D, posizione economica D1, presso Avvocatura Regionale.
 </t>
         </is>
       </c>
-      <c r="F341" t="s">
-[...2 lines deleted...]
-      <c r="G341" s="2">
+      <c r="F343" t="s">
+        <v>1322</v>
+      </c>
+      <c r="G343" s="2">
         <v>44392</v>
       </c>
-      <c r="I341" s="2">
+      <c r="I343" s="2">
         <v>44544</v>
       </c>
-      <c r="K341" t="s">
-[...5 lines deleted...]
-      <c r="O341" s="2">
+      <c r="K343" t="s">
+        <v>1323</v>
+      </c>
+      <c r="L343" t="s">
+        <v>1324</v>
+      </c>
+      <c r="O343" s="2">
         <v>44579</v>
       </c>
-      <c r="P341" t="s" s="3">
-[...2 lines deleted...]
-      <c r="Q341" t="inlineStr" s="3">
+      <c r="P343" t="s" s="3">
+        <v>1325</v>
+      </c>
+      <c r="Q343" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MONDERA-Acheropita-Dich-cariche-incarichi.pdf</t>
         </is>
       </c>
-      <c r="R341" t="inlineStr" s="3">
+      <c r="R343" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MONDERA-Acheropita-Dich-conflitto-interesse.pdf</t>
         </is>
       </c>
-      <c r="S341" t="inlineStr" s="3">
+      <c r="S343" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MONDERA-Acheropita-Attestaz-Direttore.pdf</t>
         </is>
       </c>
-      <c r="T341" t="inlineStr" s="3">
+      <c r="T343" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MONDERA-Acheropita-Dich-sostitutiva.pdf</t>
         </is>
-      </c>
-[...77 lines deleted...]
-        <v>1323</v>
       </c>
     </row>
     <row r="344">
       <c r="A344">
+        <v>313</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D344" t="s">
+        <v>638</v>
+      </c>
+      <c r="E344" t="s">
+        <v>1328</v>
+      </c>
+      <c r="F344">
+        <v>0</v>
+      </c>
+      <c r="G344" s="2">
+        <v>43447</v>
+      </c>
+      <c r="J344" t="s">
+        <v>640</v>
+      </c>
+      <c r="K344" t="s">
+        <v>641</v>
+      </c>
+      <c r="L344" t="s">
+        <v>642</v>
+      </c>
+      <c r="M344" t="s">
+        <v>643</v>
+      </c>
+      <c r="O344" s="2">
+        <v>43482</v>
+      </c>
+      <c r="P344" t="s" s="3">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345">
+        <v>228</v>
+      </c>
+      <c r="B345" t="s">
         <v>370</v>
       </c>
-      <c r="B344" t="s">
-[...8 lines deleted...]
-      <c r="E344" t="inlineStr">
+      <c r="C345" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D345" t="s">
+        <v>378</v>
+      </c>
+      <c r="E345" t="s">
+        <v>495</v>
+      </c>
+      <c r="F345" t="s">
+        <v>19</v>
+      </c>
+      <c r="G345" s="2">
+        <v>42884</v>
+      </c>
+      <c r="I345" s="2">
+        <v>44710</v>
+      </c>
+      <c r="K345" t="s">
+        <v>380</v>
+      </c>
+      <c r="L345" t="s">
+        <v>381</v>
+      </c>
+      <c r="O345" s="2">
+        <v>42921</v>
+      </c>
+      <c r="P345" t="s" s="3">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346">
+        <v>370</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D346" t="s">
+        <v>862</v>
+      </c>
+      <c r="E346" t="inlineStr">
         <is>
           <t>Membro del Comitato tecnico scientifico del Museo del Neorealismo di Fondi quale rappresentante di elevato profilo professionale esperto in Regia cinematografica
 </t>
         </is>
       </c>
-      <c r="F344" t="s">
-[...2 lines deleted...]
-      <c r="G344" s="2">
+      <c r="F346" t="s">
+        <v>75</v>
+      </c>
+      <c r="G346" s="2">
         <v>44090</v>
       </c>
-      <c r="I344" s="2">
+      <c r="I346" s="2">
         <v>44986</v>
       </c>
-      <c r="K344" t="inlineStr">
+      <c r="K346" t="inlineStr">
         <is>
           <t>articolo 17, commi 59 – 62 della legge regionale del 14 agosto 2017, n. 9 “Misure integrative, correttive e di coordinamento in materia di finanza pubblica regionale. Disposizioni varie”; deliberazione della Giunta della regionale del 19 giugno 2018, n. 307 “Attuazione legge regionale n. 9 del 14.08.2017, articolo 17, commi 59 – 62 di istituzione del Museo del Neorealismo a Fondi, presso l'ex convento di San Domenico. Approvazione delle modalità di funzionamento, organizzazione e gestione”: deliberazione della Giunta della regionale del 29 maggio 2020, n. 317 "Modifica della DGR 307/2018 "Attuazione legge regionale n. 9 del 14.08.2017, articolo 17, commi 59 – 62 di istituzione del Museo del Neorealismo a Fondi, presso l'ex convento di San Domenico. Approvazione delle modalità di funzionamento, organizzazione e gestione."
 </t>
         </is>
       </c>
-      <c r="L344" t="s">
-[...2 lines deleted...]
-      <c r="O344" s="2">
+      <c r="L346" t="s">
+        <v>864</v>
+      </c>
+      <c r="O346" s="2">
         <v>45359</v>
       </c>
-      <c r="P344" t="s" s="3">
-[...73 lines deleted...]
-      </c>
       <c r="P346" t="s" s="3">
-        <v>1332</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="347">
       <c r="A347">
-        <v>204</v>
+        <v>721</v>
       </c>
       <c r="B347" t="s">
-        <v>580</v>
+        <v>364</v>
       </c>
       <c r="C347" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="D347" t="s">
-        <v>86</v>
+        <v>1336</v>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>In qualità di componente del  "Progetto integrato degli interventi in materia di inserimento Lavorativo e di Integrazione Sociale dei Migranti" - Costituzione Cabina di Regia interistituzionale.</t>
+          <t>Componente Commissione di valutazione per l'individuazione all'interno del Roster regionale, istituito presso l'Istituto regionale di Studi giuridici del Lazio - Arturo Carlo Jemolo, di profili professionali da destinare al supporto tecnico della Direzione Sviluppo Economico, Attività Produttive e Ricerca nell'ambito del PR FESR Lazio 2021-2027.</t>
         </is>
       </c>
       <c r="F347" t="s">
-        <v>19</v>
+        <v>738</v>
       </c>
       <c r="G347" s="2">
-        <v>42663</v>
-[...5 lines deleted...]
-        <v>535</v>
+        <v>45813</v>
+      </c>
+      <c r="J347" t="s">
+        <v>806</v>
       </c>
       <c r="L347" t="s">
-        <v>536</v>
+        <v>807</v>
       </c>
       <c r="O347" s="2">
-        <v>42843</v>
+        <v>45821</v>
       </c>
       <c r="P347" t="s" s="3">
-        <v>1334</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="348">
       <c r="A348">
-        <v>554</v>
+        <v>572</v>
       </c>
       <c r="B348" t="s">
-        <v>563</v>
+        <v>291</v>
       </c>
       <c r="C348" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="D348" t="s">
-        <v>147</v>
+        <v>447</v>
       </c>
       <c r="E348" t="s">
-        <v>148</v>
+        <v>1339</v>
       </c>
       <c r="F348" t="s">
-        <v>149</v>
+        <v>19</v>
       </c>
       <c r="G348" s="2">
-        <v>44812</v>
+        <v>44992</v>
       </c>
       <c r="I348" s="2">
-        <v>46607</v>
+        <v>45013</v>
       </c>
       <c r="K348" t="s">
-        <v>150</v>
+        <v>449</v>
       </c>
       <c r="L348" t="s">
-        <v>151</v>
+        <v>450</v>
       </c>
       <c r="O348" s="2">
-        <v>44784</v>
+        <v>45002</v>
+      </c>
+      <c r="P348" t="s" s="3">
+        <v>1340</v>
       </c>
     </row>
     <row r="349">
       <c r="A349">
-        <v>29</v>
+        <v>204</v>
       </c>
       <c r="B349" t="s">
-        <v>560</v>
+        <v>586</v>
       </c>
       <c r="C349" t="s">
-        <v>1336</v>
+        <v>1341</v>
       </c>
       <c r="D349" t="s">
-        <v>518</v>
+        <v>86</v>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>Collaudo Tecnico Amministrativo - lavori di completamento rete fognante nelle località Castagnetta, Martin Pescatore Basso, Monachelle, Santa Procula – Cinque Poderi, e nelle località Campobello, Santa Procula – S.P. Laurentina, Macchiozza, Campo Jemini – Via Fiordalisi, Vicerè, nel Comune di Pomezia – I Stralcio </t>
-[...3 lines deleted...]
-        <v>1337</v>
+          <t>In qualità di componente del  "Progetto integrato degli interventi in materia di inserimento Lavorativo e di Integrazione Sociale dei Migranti" - Costituzione Cabina di Regia interistituzionale.</t>
+        </is>
+      </c>
+      <c r="F349" t="s">
+        <v>19</v>
       </c>
       <c r="G349" s="2">
-        <v>41668</v>
+        <v>42663</v>
       </c>
       <c r="I349" s="2">
-        <v>42711</v>
+        <v>43281</v>
       </c>
       <c r="K349" t="s">
-        <v>714</v>
+        <v>541</v>
       </c>
       <c r="L349" t="s">
-        <v>1338</v>
+        <v>542</v>
       </c>
       <c r="O349" s="2">
-        <v>42720</v>
+        <v>42843</v>
       </c>
       <c r="P349" t="s" s="3">
-        <v>1339</v>
-[...7 lines deleted...]
-      <c r="S349" t="s" s="3">
         <v>1342</v>
       </c>
     </row>
     <row r="350">
       <c r="A350">
-        <v>639</v>
+        <v>554</v>
       </c>
       <c r="B350" t="s">
+        <v>569</v>
+      </c>
+      <c r="C350" t="s">
         <v>1343</v>
       </c>
-      <c r="C350" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D350" t="s">
-        <v>43</v>
+        <v>147</v>
       </c>
       <c r="E350" t="s">
-        <v>1345</v>
+        <v>148</v>
       </c>
       <c r="F350" t="s">
-        <v>27</v>
+        <v>149</v>
       </c>
       <c r="G350" s="2">
-        <v>45341</v>
+        <v>44812</v>
       </c>
       <c r="I350" s="2">
-        <v>46072</v>
+        <v>46607</v>
       </c>
       <c r="K350" t="s">
-        <v>45</v>
+        <v>150</v>
       </c>
       <c r="L350" t="s">
-        <v>46</v>
+        <v>151</v>
       </c>
       <c r="O350" s="2">
-        <v>45505</v>
-[...2 lines deleted...]
-        <v>1346</v>
+        <v>44784</v>
       </c>
     </row>
     <row r="351">
       <c r="A351">
-        <v>620</v>
+        <v>29</v>
       </c>
       <c r="B351" t="s">
-        <v>1076</v>
+        <v>566</v>
       </c>
       <c r="C351" t="s">
         <v>1344</v>
       </c>
       <c r="D351" t="s">
-        <v>48</v>
+        <v>524</v>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>Art.18 della legge regionale del 14 settembre 1996, n. 21 e successive modificazioni ed integrazioni "Disciplina della professione di maestro di sci e ordinamento delle scuole di sci". Nomina della commissione d'esame per l'abilitazione all'esercizio della professione di maestro di sci alpino, nordico e snowboard.</t>
-[...5 lines deleted...]
-        </is>
+          <t>Collaudo Tecnico Amministrativo - lavori di completamento rete fognante nelle località Castagnetta, Martin Pescatore Basso, Monachelle, Santa Procula – Cinque Poderi, e nelle località Campobello, Santa Procula – S.P. Laurentina, Macchiozza, Campo Jemini – Via Fiordalisi, Vicerè, nel Comune di Pomezia – I Stralcio </t>
+        </is>
+      </c>
+      <c r="F351" t="s" s="4">
+        <v>1345</v>
       </c>
       <c r="G351" s="2">
-        <v>44305</v>
+        <v>41668</v>
       </c>
       <c r="I351" s="2">
-        <v>45035</v>
+        <v>42711</v>
       </c>
       <c r="K351" t="s">
-        <v>49</v>
+        <v>719</v>
       </c>
       <c r="L351" t="s">
-        <v>50</v>
+        <v>1346</v>
       </c>
       <c r="O351" s="2">
-        <v>45443</v>
+        <v>42720</v>
       </c>
       <c r="P351" t="s" s="3">
         <v>1347</v>
       </c>
-      <c r="Q351" t="inlineStr" s="3">
-[...7 lines deleted...]
-        </is>
+      <c r="Q351" t="s" s="3">
+        <v>1348</v>
+      </c>
+      <c r="R351" t="s" s="3">
+        <v>1349</v>
+      </c>
+      <c r="S351" t="s" s="3">
+        <v>1350</v>
       </c>
     </row>
     <row r="352">
       <c r="A352">
-        <v>131</v>
+        <v>620</v>
       </c>
       <c r="B352" t="s">
-        <v>834</v>
+        <v>1084</v>
       </c>
       <c r="C352" t="s">
-        <v>1348</v>
+        <v>1351</v>
       </c>
       <c r="D352" t="s">
-        <v>318</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>43</v>
+      </c>
+      <c r="E352" t="inlineStr">
+        <is>
+          <t>Art.18 della legge regionale del 14 settembre 1996, n. 21 e successive modificazioni ed integrazioni "Disciplina della professione di maestro di sci e ordinamento delle scuole di sci". Nomina della commissione d'esame per l'abilitazione all'esercizio della professione di maestro di sci alpino, nordico e snowboard.</t>
+        </is>
+      </c>
+      <c r="F352" t="inlineStr">
+        <is>
+          <t>Per sessione d’esame, riconoscimento spese definite nella Convenzione, approvata con Determinazione G15637 del 04/12/2018, ad esclusivo carico del Collegio Regionale dei Maestri di sci del Lazio- C.F. 96331660587 e s.m. del G14943 del 9/12/2020.</t>
+        </is>
       </c>
       <c r="G352" s="2">
-        <v>42199</v>
+        <v>44305</v>
       </c>
       <c r="I352" s="2">
-        <v>44025</v>
+        <v>45035</v>
       </c>
       <c r="K352" t="s">
-        <v>320</v>
+        <v>44</v>
       </c>
       <c r="L352" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="O352" s="2">
-        <v>42535</v>
+        <v>45443</v>
       </c>
       <c r="P352" t="s" s="3">
-        <v>1349</v>
+        <v>1352</v>
+      </c>
+      <c r="Q352" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Moriconi-Giovanni-Dich-altri-incarichi-14042021.pdf</t>
+        </is>
+      </c>
+      <c r="R352" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Moriconi-Giovanni-Dich-ass-conflitto-interessi-15042021.pdf</t>
+        </is>
       </c>
     </row>
     <row r="353">
       <c r="A353">
-        <v>224</v>
+        <v>639</v>
       </c>
       <c r="B353" t="s">
-        <v>185</v>
+        <v>1353</v>
       </c>
       <c r="C353" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="D353" t="s">
-        <v>378</v>
+        <v>47</v>
       </c>
       <c r="E353" t="s">
-        <v>489</v>
+        <v>1354</v>
       </c>
       <c r="F353" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G353" s="2">
-        <v>42884</v>
+        <v>45341</v>
       </c>
       <c r="I353" s="2">
-        <v>44710</v>
+        <v>46072</v>
       </c>
       <c r="K353" t="s">
-        <v>380</v>
+        <v>49</v>
       </c>
       <c r="L353" t="s">
-        <v>381</v>
+        <v>50</v>
       </c>
       <c r="O353" s="2">
-        <v>42921</v>
+        <v>45505</v>
       </c>
       <c r="P353" t="s" s="3">
-        <v>1351</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="354">
       <c r="A354">
-        <v>735</v>
+        <v>131</v>
       </c>
       <c r="B354" t="s">
-        <v>1352</v>
+        <v>842</v>
       </c>
       <c r="C354" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="D354" t="s">
-        <v>308</v>
-[...4 lines deleted...]
-        </is>
+        <v>318</v>
+      </c>
+      <c r="E354" t="s">
+        <v>319</v>
       </c>
       <c r="F354" t="s">
-        <v>313</v>
+        <v>19</v>
       </c>
       <c r="G354" s="2">
-        <v>45793</v>
+        <v>42199</v>
       </c>
       <c r="I354" s="2">
-        <v>45818</v>
+        <v>44025</v>
+      </c>
+      <c r="K354" t="s">
+        <v>320</v>
       </c>
       <c r="L354" t="s">
-        <v>1354</v>
+        <v>321</v>
+      </c>
+      <c r="M354">
+        <v>0</v>
       </c>
       <c r="O354" s="2">
-        <v>46041</v>
+        <v>42535</v>
       </c>
       <c r="P354" t="s" s="3">
-        <v>1355</v>
-[...14 lines deleted...]
-        </is>
+        <v>1357</v>
       </c>
     </row>
     <row r="355">
       <c r="A355">
-        <v>677</v>
+        <v>224</v>
       </c>
       <c r="B355" t="s">
-        <v>1352</v>
+        <v>185</v>
       </c>
       <c r="C355" t="s">
-        <v>1353</v>
+        <v>1358</v>
       </c>
       <c r="D355" t="s">
-        <v>179</v>
-[...4 lines deleted...]
-        </is>
+        <v>378</v>
+      </c>
+      <c r="E355" t="s">
+        <v>495</v>
       </c>
       <c r="F355" t="s">
-        <v>149</v>
+        <v>19</v>
       </c>
       <c r="G355" s="2">
-        <v>45253</v>
+        <v>42884</v>
       </c>
       <c r="I355" s="2">
-        <v>45254</v>
+        <v>44710</v>
       </c>
       <c r="K355" t="s">
-        <v>180</v>
+        <v>380</v>
       </c>
       <c r="L355" t="s">
-        <v>1195</v>
+        <v>381</v>
       </c>
       <c r="O355" s="2">
-        <v>45553</v>
+        <v>42921</v>
       </c>
       <c r="P355" t="s" s="3">
-        <v>1356</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="356">
       <c r="A356">
+        <v>735</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D356" t="s">
+        <v>308</v>
+      </c>
+      <c r="E356" t="inlineStr">
+        <is>
+          <t>Incarico di Direttore della Direzione regionale "Ambiente, transizione energetica e ciclo dei rifiuti. Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002.</t>
+        </is>
+      </c>
+      <c r="F356" t="s">
+        <v>313</v>
+      </c>
+      <c r="G356" s="2">
+        <v>45793</v>
+      </c>
+      <c r="I356" s="2">
+        <v>45818</v>
+      </c>
+      <c r="L356" t="s">
+        <v>1362</v>
+      </c>
+      <c r="O356" s="2">
+        <v>46041</v>
+      </c>
+      <c r="P356" t="s" s="3">
+        <v>1363</v>
+      </c>
+      <c r="Q356" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MULEO-ROSARIO-Dich-svolg-incarichi-24042025.pdf</t>
+        </is>
+      </c>
+      <c r="R356" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MULEO-ROSARIO-Dich-insuss-situazioni-conflitto-interesse-24042025.pdf</t>
+        </is>
+      </c>
+      <c r="S356" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MULEO-ROSARIO-Attestazione-Direttore-Verifica-conflitto-interessi.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357">
+        <v>677</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D357" t="s">
+        <v>179</v>
+      </c>
+      <c r="E357" t="inlineStr">
+        <is>
+          <t>Incarico di Direttore della Direzione regionale Agricoltura e sovranità alimentare, caccia e pesca, foreste. Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002.</t>
+        </is>
+      </c>
+      <c r="F357" t="s">
+        <v>149</v>
+      </c>
+      <c r="G357" s="2">
+        <v>45253</v>
+      </c>
+      <c r="I357" s="2">
+        <v>45254</v>
+      </c>
+      <c r="K357" t="s">
+        <v>180</v>
+      </c>
+      <c r="L357" t="s">
+        <v>1207</v>
+      </c>
+      <c r="O357" s="2">
+        <v>45553</v>
+      </c>
+      <c r="P357" t="s" s="3">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358">
         <v>198</v>
       </c>
-      <c r="B356" t="s">
-[...8 lines deleted...]
-      <c r="E356" t="inlineStr">
+      <c r="B358" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D358" t="s">
+        <v>549</v>
+      </c>
+      <c r="E358" t="inlineStr">
         <is>
           <t>Gruppo di esperti per lo studio e l'elaborazione di proposte e misure di semplificazione normativa e amministrativa in materia di attività produttive, agricoltura e commercio
 </t>
         </is>
       </c>
-      <c r="F356" t="s">
-[...2 lines deleted...]
-      <c r="G356" s="2">
+      <c r="F358" t="s">
+        <v>550</v>
+      </c>
+      <c r="G358" s="2">
         <v>42815</v>
       </c>
-      <c r="I356" s="2">
+      <c r="I358" s="2">
         <v>43178</v>
       </c>
-      <c r="K356" t="s">
-[...5 lines deleted...]
-      <c r="O356" s="2">
+      <c r="K358" t="s">
+        <v>551</v>
+      </c>
+      <c r="L358" t="s">
+        <v>552</v>
+      </c>
+      <c r="O358" s="2">
         <v>43178</v>
       </c>
-      <c r="P356" t="s" s="3">
-[...4 lines deleted...]
-      <c r="A357">
+      <c r="P358" t="s" s="3">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359">
+        <v>315</v>
+      </c>
+      <c r="B359" t="s">
+        <v>811</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E359" t="inlineStr">
+        <is>
+          <t>Delibera di Giunta regionale del Lazio dell’8 maggio 2018, n. 218, recante: “D.G.R. n. 56 del 6 febbraio 2018: L.R. n. 5/2014 e L.R. n. 9/2017, art. 17, commi 98 e 99. Individuazione Ambiti Territoriali Ottimali di Bacino Idrografico”. Costituzione comitato di consultazione scientifico</t>
+        </is>
+      </c>
+      <c r="F359" t="s" s="4">
+        <v>1369</v>
+      </c>
+      <c r="G359" s="2">
+        <v>43392</v>
+      </c>
+      <c r="I359" s="2">
+        <v>43555</v>
+      </c>
+      <c r="K359" t="s">
+        <v>1370</v>
+      </c>
+      <c r="L359" t="s">
+        <v>1371</v>
+      </c>
+      <c r="M359">
+        <v>0</v>
+      </c>
+      <c r="O359" s="2">
+        <v>43496</v>
+      </c>
+      <c r="P359" t="s" s="3">
+        <v>1372</v>
+      </c>
+      <c r="Q359" t="s" s="3">
+        <v>1373</v>
+      </c>
+      <c r="R359" t="s" s="3">
+        <v>1374</v>
+      </c>
+      <c r="S359" t="s" s="3">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360">
         <v>294</v>
       </c>
-      <c r="B357" t="s">
-[...8 lines deleted...]
-      <c r="E357" t="inlineStr">
+      <c r="B360" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D360" t="s">
+        <v>603</v>
+      </c>
+      <c r="E360" t="inlineStr">
         <is>
           <t>In qualità di componente esperto della Commissione di cui all’art. 13, comma 2, dell’allegato A alla&amp;nbsp;D.G.R. 451/2017, incaricata della valutazione dei progetti sperimentali pervenuti&amp;nbsp;alla Regione ai sensi dell’art. 13, comma 3, del summenzionato allegato A della D.R.G. 451/2017
 </t>
         </is>
       </c>
-      <c r="F357" t="s">
+      <c r="F360" t="s">
         <v>19</v>
       </c>
-      <c r="G357" s="2">
+      <c r="G360" s="2">
         <v>43171</v>
       </c>
-      <c r="J357" t="s">
-[...8 lines deleted...]
-      <c r="O357" s="2">
+      <c r="J360" t="s">
+        <v>604</v>
+      </c>
+      <c r="K360" t="s">
+        <v>605</v>
+      </c>
+      <c r="L360" t="s">
+        <v>606</v>
+      </c>
+      <c r="O360" s="2">
         <v>43220</v>
       </c>
-      <c r="P357" t="s" s="3">
-[...139 lines deleted...]
-      </c>
       <c r="P360" t="s" s="3">
-        <v>1366</v>
-[...8 lines deleted...]
-        <v>1369</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="361">
       <c r="A361">
-        <v>28</v>
+        <v>309</v>
       </c>
       <c r="B361" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="C361" t="s">
-        <v>1375</v>
+        <v>1367</v>
       </c>
       <c r="D361" t="s">
-        <v>518</v>
-[...5 lines deleted...]
-        <v>1377</v>
+        <v>603</v>
+      </c>
+      <c r="E361" t="inlineStr">
+        <is>
+          <t>In qualità di componente esperto della Commissione di valutazione ai sensi dell’articolo 7 dell’allegato 1 alla determinazione dirigenziale n. G18392 del 22 dicembre 2017 “Modalità e i termini per la presentazione dei progetti sperimentali per l'erogazione della formazione specifica in modalità e-Learning nei settori sanitario e della ricerca pubblica in attuazione dell'art. 13, comma 1, dell'Allegato A alla deliberazione di Giunta regionale 25 luglio 2017, n. 451 e dell'art. 13, comma 1, dell'Allegato A alla deliberazione di Giunta regionale 12 dicembre 2017, n. 844</t>
+        </is>
+      </c>
+      <c r="F361" t="s">
+        <v>19</v>
       </c>
       <c r="G361" s="2">
-        <v>41667</v>
+        <v>43287</v>
       </c>
       <c r="I361" s="2">
-        <v>42432</v>
+        <v>43377</v>
       </c>
       <c r="K361" t="s">
-        <v>714</v>
+        <v>608</v>
       </c>
       <c r="L361" t="s">
+        <v>609</v>
+      </c>
+      <c r="M361" t="s">
+        <v>164</v>
+      </c>
+      <c r="N361" t="s">
+        <v>268</v>
+      </c>
+      <c r="O361" s="2">
+        <v>43458</v>
+      </c>
+      <c r="P361" t="s" s="3">
         <v>1378</v>
-      </c>
-[...13 lines deleted...]
-        <v>1382</v>
       </c>
     </row>
     <row r="362">
       <c r="A362">
-        <v>552</v>
+        <v>314</v>
       </c>
       <c r="B362" t="s">
-        <v>364</v>
+        <v>811</v>
       </c>
       <c r="C362" t="s">
-        <v>1383</v>
+        <v>1367</v>
       </c>
       <c r="D362" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>1368</v>
+      </c>
+      <c r="E362" t="inlineStr">
+        <is>
+          <t>Collaudo funzionale degli impianti di potabilizzazione realizzati nell’ambito dell’appalto relativo agli Interventi per la potabilizzazione delle acque nell’Ambito Territoriale Ottimale n. 1 – Viterbo – II Fase. Comuni aderenti al gestore Talete Spa.</t>
+        </is>
+      </c>
+      <c r="F362" t="s" s="4">
+        <v>1379</v>
       </c>
       <c r="G362" s="2">
-        <v>44812</v>
+        <v>43381</v>
       </c>
       <c r="I362" s="2">
-        <v>46607</v>
+        <v>43465</v>
       </c>
       <c r="K362" t="s">
-        <v>150</v>
+        <v>1380</v>
       </c>
       <c r="L362" t="s">
-        <v>151</v>
+        <v>1381</v>
+      </c>
+      <c r="M362">
+        <v>0</v>
       </c>
       <c r="O362" s="2">
-        <v>44784</v>
+        <v>43496</v>
+      </c>
+      <c r="P362" t="s" s="3">
+        <v>1372</v>
+      </c>
+      <c r="Q362" t="s" s="3">
+        <v>1373</v>
+      </c>
+      <c r="R362" t="s" s="3">
+        <v>1374</v>
+      </c>
+      <c r="S362" t="s" s="3">
+        <v>1375</v>
       </c>
     </row>
     <row r="363">
       <c r="A363">
-        <v>561</v>
+        <v>28</v>
       </c>
       <c r="B363" t="s">
-        <v>41</v>
+        <v>1382</v>
       </c>
       <c r="C363" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D363" t="s">
+        <v>524</v>
+      </c>
+      <c r="E363" t="s">
         <v>1384</v>
       </c>
-      <c r="D363" t="s">
-[...6 lines deleted...]
-        <v>149</v>
+      <c r="F363" t="s" s="4">
+        <v>1385</v>
       </c>
       <c r="G363" s="2">
-        <v>44812</v>
+        <v>41667</v>
       </c>
       <c r="I363" s="2">
-        <v>46607</v>
+        <v>42432</v>
       </c>
       <c r="K363" t="s">
-        <v>150</v>
+        <v>719</v>
       </c>
       <c r="L363" t="s">
-        <v>151</v>
+        <v>1386</v>
       </c>
       <c r="O363" s="2">
-        <v>44784</v>
+        <v>42653</v>
+      </c>
+      <c r="P363" t="s" s="3">
+        <v>1387</v>
+      </c>
+      <c r="Q363" t="s" s="3">
+        <v>1388</v>
+      </c>
+      <c r="R363" t="s" s="3">
+        <v>1389</v>
+      </c>
+      <c r="S363" t="s" s="3">
+        <v>1390</v>
       </c>
     </row>
     <row r="364">
       <c r="A364">
-        <v>256</v>
+        <v>552</v>
       </c>
       <c r="B364" t="s">
-        <v>257</v>
+        <v>364</v>
       </c>
       <c r="C364" t="s">
-        <v>1385</v>
+        <v>1391</v>
       </c>
       <c r="D364" t="s">
-        <v>17</v>
+        <v>147</v>
       </c>
       <c r="E364" t="s">
-        <v>18</v>
+        <v>148</v>
       </c>
       <c r="F364" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="G364" s="2">
-        <v>42877</v>
+        <v>44812</v>
       </c>
       <c r="I364" s="2">
-        <v>44042</v>
+        <v>46607</v>
       </c>
       <c r="K364" t="s">
-        <v>20</v>
+        <v>150</v>
       </c>
       <c r="L364" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="O364" s="2">
-        <v>43091</v>
-[...2 lines deleted...]
-        <v>1386</v>
+        <v>44784</v>
       </c>
     </row>
     <row r="365">
       <c r="A365">
+        <v>561</v>
+      </c>
+      <c r="B365" t="s">
+        <v>41</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D365" t="s">
+        <v>147</v>
+      </c>
+      <c r="E365" t="s">
+        <v>148</v>
+      </c>
+      <c r="F365" t="s">
+        <v>149</v>
+      </c>
+      <c r="G365" s="2">
+        <v>44812</v>
+      </c>
+      <c r="I365" s="2">
+        <v>46607</v>
+      </c>
+      <c r="K365" t="s">
+        <v>150</v>
+      </c>
+      <c r="L365" t="s">
+        <v>151</v>
+      </c>
+      <c r="O365" s="2">
+        <v>44784</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366">
+        <v>256</v>
+      </c>
+      <c r="B366" t="s">
+        <v>257</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D366" t="s">
+        <v>17</v>
+      </c>
+      <c r="E366" t="s">
+        <v>18</v>
+      </c>
+      <c r="F366" t="s">
+        <v>19</v>
+      </c>
+      <c r="G366" s="2">
+        <v>42877</v>
+      </c>
+      <c r="I366" s="2">
+        <v>44042</v>
+      </c>
+      <c r="K366" t="s">
+        <v>20</v>
+      </c>
+      <c r="L366" t="s">
+        <v>21</v>
+      </c>
+      <c r="O366" s="2">
+        <v>43091</v>
+      </c>
+      <c r="P366" t="s" s="3">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367">
         <v>506</v>
       </c>
-      <c r="B365" t="s">
-[...8 lines deleted...]
-      <c r="E365" t="inlineStr">
+      <c r="B367" t="s">
+        <v>114</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E367" t="inlineStr">
         <is>
           <t>Componente Commissione di esame-Esperto di contenuto unità di competenza UC3 “Pianificare e realizzare le attività valutative rivolte alla validazione delle competenze”DDG07943 del 21/06/2018
 </t>
         </is>
       </c>
-      <c r="F365" t="s">
-[...2 lines deleted...]
-      <c r="G365" s="2">
+      <c r="F367" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G367" s="2">
         <v>44582</v>
       </c>
-      <c r="I365" s="2">
+      <c r="I367" s="2">
         <v>44582</v>
       </c>
-      <c r="K365" t="s">
-[...5 lines deleted...]
-      <c r="O365" s="2">
+      <c r="K367" t="s">
+        <v>1168</v>
+      </c>
+      <c r="L367" t="s">
+        <v>1169</v>
+      </c>
+      <c r="O367" s="2">
         <v>44585</v>
       </c>
-      <c r="P365" t="s" s="3">
-[...4 lines deleted...]
-      <c r="A366">
+      <c r="P367" t="s" s="3">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368">
         <v>587</v>
       </c>
-      <c r="B366" t="s">
-[...5 lines deleted...]
-      <c r="D366" t="s">
+      <c r="B368" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D368" t="s">
         <v>275</v>
       </c>
-      <c r="E366" t="s">
+      <c r="E368" t="s">
         <v>276</v>
       </c>
-      <c r="F366" t="s">
+      <c r="F368" t="s">
         <v>149</v>
       </c>
-      <c r="G366" s="2">
+      <c r="G368" s="2">
         <v>45154</v>
       </c>
-      <c r="J366" t="s">
-[...2 lines deleted...]
-      <c r="K366" t="s">
+      <c r="J368" t="s">
+        <v>465</v>
+      </c>
+      <c r="K368" t="s">
         <v>278</v>
       </c>
-      <c r="L366" t="s">
+      <c r="L368" t="s">
         <v>279</v>
       </c>
-      <c r="O366" s="2">
+      <c r="O368" s="2">
         <v>45208</v>
       </c>
-      <c r="P366" t="s" s="3">
-[...4 lines deleted...]
-      <c r="A367">
+      <c r="P368" t="s" s="3">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369">
+        <v>180</v>
+      </c>
+      <c r="B369" t="s">
+        <v>224</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D369" t="s">
+        <v>393</v>
+      </c>
+      <c r="E369" t="s">
+        <v>423</v>
+      </c>
+      <c r="F369" t="s" s="4">
+        <v>395</v>
+      </c>
+      <c r="G369" s="2">
+        <v>41456</v>
+      </c>
+      <c r="I369" s="2">
+        <v>43178</v>
+      </c>
+      <c r="K369" t="s">
+        <v>396</v>
+      </c>
+      <c r="L369" t="s">
+        <v>1402</v>
+      </c>
+      <c r="N369" t="s">
+        <v>130</v>
+      </c>
+      <c r="O369" s="2">
+        <v>43178</v>
+      </c>
+      <c r="P369" t="s" s="3">
+        <v>1403</v>
+      </c>
+      <c r="Q369" t="s" s="3">
+        <v>1404</v>
+      </c>
+      <c r="R369" t="s" s="3">
+        <v>1405</v>
+      </c>
+      <c r="S369" t="s" s="3">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370">
         <v>199</v>
       </c>
-      <c r="B367" t="s">
+      <c r="B370" t="s">
         <v>185</v>
       </c>
-      <c r="C367" t="s">
-[...5 lines deleted...]
-      <c r="E367" t="inlineStr">
+      <c r="C370" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D370" t="s">
+        <v>549</v>
+      </c>
+      <c r="E370" t="inlineStr">
         <is>
           <t>Gruppo di esperti per lo studio e l'elaborazione di proposte e misure di semplificazione normativa e amministrativa in materia di attività produttive, agricoltura e commercio
 </t>
         </is>
       </c>
-      <c r="F367" t="s">
-[...2 lines deleted...]
-      <c r="G367" s="2">
+      <c r="F370" t="s">
+        <v>474</v>
+      </c>
+      <c r="G370" s="2">
         <v>42815</v>
       </c>
-      <c r="I367" s="2">
+      <c r="I370" s="2">
         <v>43178</v>
       </c>
-      <c r="K367" t="s">
-[...5 lines deleted...]
-      <c r="O367" s="2">
+      <c r="K370" t="s">
+        <v>551</v>
+      </c>
+      <c r="L370" t="s">
+        <v>552</v>
+      </c>
+      <c r="O370" s="2">
         <v>43178</v>
       </c>
-      <c r="P367" t="s" s="3">
-[...127 lines deleted...]
-      </c>
       <c r="P370" t="s" s="3">
-        <v>1405</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="371">
       <c r="A371">
-        <v>549</v>
+        <v>311</v>
       </c>
       <c r="B371" t="s">
-        <v>52</v>
+        <v>167</v>
       </c>
       <c r="C371" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="D371" t="s">
-        <v>147</v>
+        <v>638</v>
       </c>
       <c r="E371" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>1409</v>
+      </c>
+      <c r="F371">
+        <v>0</v>
       </c>
       <c r="G371" s="2">
-        <v>44812</v>
-[...2 lines deleted...]
-        <v>46607</v>
+        <v>43447</v>
+      </c>
+      <c r="J371" t="s">
+        <v>640</v>
       </c>
       <c r="K371" t="s">
-        <v>150</v>
+        <v>641</v>
       </c>
       <c r="L371" t="s">
-        <v>151</v>
+        <v>642</v>
+      </c>
+      <c r="M371" t="s">
+        <v>643</v>
       </c>
       <c r="O371" s="2">
-        <v>44784</v>
+        <v>43482</v>
+      </c>
+      <c r="P371" t="s" s="3">
+        <v>1410</v>
       </c>
     </row>
     <row r="372">
       <c r="A372">
-        <v>65</v>
+        <v>638</v>
       </c>
       <c r="B372" t="s">
-        <v>41</v>
+        <v>1411</v>
       </c>
       <c r="C372" t="s">
-        <v>1407</v>
+        <v>1412</v>
       </c>
       <c r="D372" t="s">
-        <v>86</v>
-[...4 lines deleted...]
-        </is>
+        <v>47</v>
+      </c>
+      <c r="E372" t="s">
+        <v>1354</v>
       </c>
       <c r="F372" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G372" s="2">
-        <v>41696</v>
+        <v>45341</v>
       </c>
       <c r="I372" s="2">
-        <v>41869</v>
+        <v>46072</v>
       </c>
       <c r="K372" t="s">
-        <v>102</v>
+        <v>49</v>
       </c>
       <c r="L372" t="s">
-        <v>103</v>
+        <v>50</v>
       </c>
       <c r="O372" s="2">
-        <v>42082</v>
+        <v>45505</v>
       </c>
       <c r="P372" t="s" s="3">
-        <v>1408</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="373">
       <c r="A373">
-        <v>257</v>
+        <v>549</v>
       </c>
       <c r="B373" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="C373" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="D373" t="s">
-        <v>17</v>
+        <v>147</v>
       </c>
       <c r="E373" t="s">
-        <v>18</v>
+        <v>148</v>
       </c>
       <c r="F373" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="G373" s="2">
-        <v>42877</v>
+        <v>44812</v>
       </c>
       <c r="I373" s="2">
-        <v>44042</v>
+        <v>46607</v>
       </c>
       <c r="K373" t="s">
-        <v>20</v>
+        <v>150</v>
       </c>
       <c r="L373" t="s">
-        <v>21</v>
+        <v>151</v>
       </c>
       <c r="O373" s="2">
-        <v>43091</v>
-[...2 lines deleted...]
-        <v>1409</v>
+        <v>44784</v>
       </c>
     </row>
     <row r="374">
       <c r="A374">
         <v>58</v>
       </c>
       <c r="B374" t="s">
         <v>41</v>
       </c>
       <c r="C374" t="s">
-        <v>1407</v>
+        <v>1415</v>
       </c>
       <c r="D374" t="s">
         <v>86</v>
       </c>
       <c r="E374" t="inlineStr">
         <is>
           <t>In qualità di supplente dell' "Istituzione di un  "Coordinamento tecnico per il lavoro e i Servizi per l'Impiego" approvato con nota prot. n. 22714 del 15.01.2014.</t>
         </is>
       </c>
       <c r="F374" t="s">
         <v>19</v>
       </c>
       <c r="G374" s="2">
         <v>41696</v>
       </c>
       <c r="I374" s="2">
         <v>41869</v>
       </c>
       <c r="K374" t="s">
         <v>102</v>
       </c>
       <c r="L374" t="s">
         <v>144</v>
       </c>
       <c r="O374" s="2">
         <v>42082</v>
       </c>
       <c r="P374" t="s" s="3">
-        <v>1408</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="375">
       <c r="A375">
-        <v>221</v>
+        <v>65</v>
       </c>
       <c r="B375" t="s">
-        <v>1410</v>
+        <v>41</v>
       </c>
       <c r="C375" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="D375" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>489</v>
+        <v>86</v>
+      </c>
+      <c r="E375" t="inlineStr">
+        <is>
+          <t>In qualità di supplente dell' "Integrazione Coordinamento tecnico per il lavoro e i Servizi per l'Impiego istituito con Determinazione n. G02110/2014." approvato con nota prot. n. 22714 del 15.01.2014.</t>
+        </is>
       </c>
       <c r="F375" t="s">
         <v>19</v>
       </c>
       <c r="G375" s="2">
-        <v>42884</v>
+        <v>41696</v>
       </c>
       <c r="I375" s="2">
-        <v>44710</v>
+        <v>41869</v>
       </c>
       <c r="K375" t="s">
-        <v>380</v>
+        <v>102</v>
       </c>
       <c r="L375" t="s">
-        <v>381</v>
+        <v>103</v>
       </c>
       <c r="O375" s="2">
-        <v>42921</v>
+        <v>42082</v>
       </c>
       <c r="P375" t="s" s="3">
-        <v>1412</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="376">
       <c r="A376">
-        <v>647</v>
+        <v>257</v>
       </c>
       <c r="B376" t="s">
-        <v>1413</v>
+        <v>41</v>
       </c>
       <c r="C376" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="D376" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="E376" t="s">
-        <v>1257</v>
+        <v>18</v>
       </c>
       <c r="F376" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G376" s="2">
-        <v>45341</v>
+        <v>42877</v>
       </c>
       <c r="I376" s="2">
-        <v>46072</v>
+        <v>44042</v>
       </c>
       <c r="K376" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="L376" t="s">
-        <v>729</v>
+        <v>21</v>
       </c>
       <c r="O376" s="2">
-        <v>45505</v>
+        <v>43091</v>
       </c>
       <c r="P376" t="s" s="3">
-        <v>1415</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="377">
       <c r="A377">
-        <v>26</v>
+        <v>221</v>
       </c>
       <c r="B377" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
       <c r="C377" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="D377" t="s">
-        <v>712</v>
-[...2 lines deleted...]
-        <v>1418</v>
+        <v>378</v>
+      </c>
+      <c r="E377" t="s">
+        <v>495</v>
+      </c>
+      <c r="F377" t="s">
+        <v>19</v>
       </c>
       <c r="G377" s="2">
-        <v>41110</v>
+        <v>42884</v>
       </c>
       <c r="I377" s="2">
-        <v>41961</v>
+        <v>44710</v>
       </c>
       <c r="K377" t="s">
-        <v>714</v>
+        <v>380</v>
       </c>
       <c r="L377" t="s">
-        <v>1419</v>
+        <v>381</v>
       </c>
       <c r="O377" s="2">
-        <v>42653</v>
+        <v>42921</v>
       </c>
       <c r="P377" t="s" s="3">
         <v>1420</v>
       </c>
     </row>
     <row r="378">
       <c r="A378">
-        <v>366</v>
+        <v>647</v>
       </c>
       <c r="B378" t="s">
-        <v>487</v>
+        <v>1421</v>
       </c>
       <c r="C378" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="D378" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="E378" t="s">
-        <v>71</v>
+        <v>1265</v>
       </c>
       <c r="F378" t="s">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="G378" s="2">
-        <v>42552</v>
+        <v>45341</v>
       </c>
       <c r="I378" s="2">
-        <v>44013</v>
+        <v>46072</v>
       </c>
       <c r="K378" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="L378" t="s">
-        <v>868</v>
+        <v>734</v>
       </c>
       <c r="O378" s="2">
-        <v>43868</v>
+        <v>45505</v>
       </c>
       <c r="P378" t="s" s="3">
-        <v>1422</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="379">
       <c r="A379">
-        <v>134</v>
+        <v>26</v>
       </c>
       <c r="B379" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="C379" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="D379" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>126</v>
+        <v>717</v>
+      </c>
+      <c r="F379" t="s" s="4">
+        <v>1426</v>
       </c>
       <c r="G379" s="2">
-        <v>40647</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>41110</v>
+      </c>
+      <c r="I379" s="2">
+        <v>41961</v>
       </c>
       <c r="K379" t="s">
-        <v>128</v>
+        <v>719</v>
       </c>
       <c r="L379" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>1427</v>
       </c>
       <c r="O379" s="2">
-        <v>42542</v>
+        <v>42653</v>
       </c>
       <c r="P379" t="s" s="3">
-        <v>1425</v>
-[...7 lines deleted...]
-      <c r="S379" t="s" s="3">
         <v>1428</v>
       </c>
     </row>
     <row r="380">
       <c r="A380">
-        <v>245</v>
+        <v>366</v>
       </c>
       <c r="B380" t="s">
-        <v>349</v>
+        <v>493</v>
       </c>
       <c r="C380" t="s">
         <v>1429</v>
       </c>
       <c r="D380" t="s">
-        <v>179</v>
+        <v>79</v>
       </c>
       <c r="E380" t="s">
-        <v>423</v>
+        <v>80</v>
       </c>
       <c r="F380" t="s">
-        <v>1298</v>
+        <v>64</v>
       </c>
       <c r="G380" s="2">
-        <v>43087</v>
+        <v>42552</v>
       </c>
       <c r="I380" s="2">
-        <v>43178</v>
+        <v>44013</v>
       </c>
       <c r="K380" t="s">
-        <v>1299</v>
+        <v>81</v>
       </c>
       <c r="L380" t="s">
-        <v>1300</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>876</v>
       </c>
       <c r="O380" s="2">
-        <v>43088</v>
+        <v>43868</v>
       </c>
       <c r="P380" t="s" s="3">
         <v>1430</v>
       </c>
-      <c r="Q380" t="s" s="3">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="381">
       <c r="A381">
-        <v>574</v>
+        <v>134</v>
       </c>
       <c r="B381" t="s">
-        <v>560</v>
+        <v>1431</v>
       </c>
       <c r="C381" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D381" t="s">
+        <v>124</v>
+      </c>
+      <c r="E381" t="s">
+        <v>125</v>
+      </c>
+      <c r="F381" t="s">
+        <v>126</v>
+      </c>
+      <c r="G381" s="2">
+        <v>40647</v>
+      </c>
+      <c r="J381" t="s">
+        <v>127</v>
+      </c>
+      <c r="K381" t="s">
+        <v>128</v>
+      </c>
+      <c r="L381" t="s">
+        <v>129</v>
+      </c>
+      <c r="N381" t="s">
+        <v>130</v>
+      </c>
+      <c r="O381" s="2">
+        <v>42542</v>
+      </c>
+      <c r="P381" t="s" s="3">
+        <v>1433</v>
+      </c>
+      <c r="Q381" t="s" s="3">
         <v>1434</v>
       </c>
-      <c r="D381" t="s">
-[...2 lines deleted...]
-      <c r="E381" t="s">
+      <c r="R381" t="s" s="3">
         <v>1435</v>
       </c>
-      <c r="F381" t="s">
-[...17 lines deleted...]
-      <c r="P381" t="s" s="3">
+      <c r="S381" t="s" s="3">
         <v>1436</v>
       </c>
     </row>
     <row r="382">
       <c r="A382">
-        <v>683</v>
+        <v>245</v>
       </c>
       <c r="B382" t="s">
-        <v>834</v>
+        <v>349</v>
       </c>
       <c r="C382" t="s">
         <v>1437</v>
       </c>
       <c r="D382" t="s">
         <v>179</v>
       </c>
-      <c r="E382" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="E382" t="s">
+        <v>423</v>
       </c>
       <c r="F382" t="s">
-        <v>149</v>
+        <v>1306</v>
       </c>
       <c r="G382" s="2">
-        <v>45279</v>
+        <v>43087</v>
       </c>
       <c r="I382" s="2">
-        <v>45281</v>
+        <v>43178</v>
       </c>
       <c r="K382" t="s">
-        <v>180</v>
+        <v>1307</v>
       </c>
       <c r="L382" t="s">
+        <v>1308</v>
+      </c>
+      <c r="N382" t="s">
+        <v>130</v>
+      </c>
+      <c r="O382" s="2">
+        <v>43088</v>
+      </c>
+      <c r="P382" t="s" s="3">
         <v>1438</v>
       </c>
-      <c r="O382" s="2">
-[...2 lines deleted...]
-      <c r="P382" t="s" s="3">
+      <c r="Q382" t="s" s="3">
         <v>1439</v>
+      </c>
+      <c r="R382" t="s" s="3">
+        <v>1440</v>
+      </c>
+      <c r="S382" t="s" s="3">
+        <v>1441</v>
       </c>
     </row>
     <row r="383">
       <c r="A383">
-        <v>685</v>
+        <v>574</v>
       </c>
       <c r="B383" t="s">
-        <v>834</v>
+        <v>566</v>
       </c>
       <c r="C383" t="s">
-        <v>1437</v>
+        <v>1442</v>
       </c>
       <c r="D383" t="s">
-        <v>179</v>
+        <v>447</v>
       </c>
       <c r="E383" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
       <c r="F383" t="s">
-        <v>149</v>
+        <v>1035</v>
       </c>
       <c r="G383" s="2">
-        <v>45257</v>
+        <v>44992</v>
       </c>
       <c r="I383" s="2">
-        <v>45261</v>
+        <v>45013</v>
       </c>
       <c r="K383" t="s">
-        <v>180</v>
+        <v>449</v>
       </c>
       <c r="L383" t="s">
-        <v>1441</v>
+        <v>450</v>
       </c>
       <c r="O383" s="2">
-        <v>45553</v>
+        <v>45002</v>
       </c>
       <c r="P383" t="s" s="3">
-        <v>1442</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="384">
       <c r="A384">
         <v>679</v>
       </c>
       <c r="B384" t="s">
-        <v>834</v>
+        <v>842</v>
       </c>
       <c r="C384" t="s">
-        <v>1437</v>
+        <v>1445</v>
       </c>
       <c r="D384" t="s">
         <v>179</v>
       </c>
       <c r="E384" t="inlineStr">
         <is>
           <t>Incarico di Direttore della Direzione regionale "Anticorruzione - Audit FESR, FSE - Controllo interno". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002</t>
         </is>
       </c>
       <c r="F384" t="s">
         <v>149</v>
       </c>
       <c r="G384" s="2">
         <v>45257</v>
       </c>
       <c r="I384" s="2">
         <v>45264</v>
       </c>
       <c r="K384" t="s">
         <v>180</v>
       </c>
       <c r="L384" t="s">
-        <v>1199</v>
+        <v>1205</v>
       </c>
       <c r="O384" s="2">
         <v>45553</v>
       </c>
       <c r="P384" t="s" s="3">
-        <v>1443</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="385">
       <c r="A385">
-        <v>446</v>
+        <v>685</v>
       </c>
       <c r="B385" t="s">
-        <v>1416</v>
+        <v>842</v>
       </c>
       <c r="C385" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="D385" t="s">
-        <v>565</v>
+        <v>179</v>
       </c>
       <c r="E385" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>567</v>
+        <v>1447</v>
+      </c>
+      <c r="F385" t="s">
+        <v>149</v>
       </c>
       <c r="G385" s="2">
-        <v>43993</v>
+        <v>45257</v>
       </c>
       <c r="I385" s="2">
-        <v>45818</v>
+        <v>45261</v>
       </c>
       <c r="K385" t="s">
-        <v>568</v>
+        <v>180</v>
       </c>
       <c r="L385" t="s">
-        <v>569</v>
+        <v>1448</v>
       </c>
       <c r="O385" s="2">
-        <v>44214</v>
+        <v>45553</v>
       </c>
       <c r="P385" t="s" s="3">
-        <v>1445</v>
-[...8 lines deleted...]
-        <v>1448</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="386">
       <c r="A386">
-        <v>706</v>
+        <v>683</v>
       </c>
       <c r="B386" t="s">
-        <v>1416</v>
+        <v>842</v>
       </c>
       <c r="C386" t="s">
-        <v>1449</v>
+        <v>1445</v>
       </c>
       <c r="D386" t="s">
-        <v>830</v>
+        <v>179</v>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>Nomina di Componente della Commissione esaminatrice per la procedura di valutazione comparativa, per titoli e colloquio, per l'affidamento dell'incarico di Consigliera/e di Fiducia della Regione Lazio a soggetto esterno all'Amministrazione</t>
+          <t>Incarico di Direttore della Direzione regionale "Cultura, politiche giovanili e della famiglia, pari opportunità, servizio civile". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002</t>
         </is>
       </c>
       <c r="F386" t="s">
-        <v>464</v>
-[...10 lines deleted...]
-        </is>
+        <v>149</v>
+      </c>
+      <c r="G386" s="2">
+        <v>45279</v>
+      </c>
+      <c r="I386" s="2">
+        <v>45281</v>
+      </c>
+      <c r="K386" t="s">
+        <v>180</v>
       </c>
       <c r="L386" t="s">
-        <v>832</v>
+        <v>1450</v>
       </c>
       <c r="O386" s="2">
-        <v>45646</v>
+        <v>45553</v>
       </c>
       <c r="P386" t="s" s="3">
-        <v>1450</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="387">
       <c r="A387">
-        <v>594</v>
+        <v>446</v>
       </c>
       <c r="B387" t="s">
-        <v>343</v>
+        <v>1424</v>
       </c>
       <c r="C387" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="D387" t="s">
-        <v>31</v>
+        <v>571</v>
       </c>
       <c r="E387" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>572</v>
+      </c>
+      <c r="F387" t="s" s="4">
+        <v>573</v>
       </c>
       <c r="G387" s="2">
-        <v>45125</v>
+        <v>43993</v>
       </c>
       <c r="I387" s="2">
-        <v>45443</v>
+        <v>45818</v>
       </c>
       <c r="K387" t="s">
-        <v>34</v>
+        <v>574</v>
       </c>
       <c r="L387" t="s">
-        <v>35</v>
+        <v>575</v>
       </c>
       <c r="O387" s="2">
-        <v>45352</v>
+        <v>44214</v>
       </c>
       <c r="P387" t="s" s="3">
-        <v>1452</v>
+        <v>1453</v>
+      </c>
+      <c r="Q387" t="s" s="3">
+        <v>1454</v>
+      </c>
+      <c r="R387" t="s" s="3">
+        <v>1455</v>
+      </c>
+      <c r="S387" t="s" s="3">
+        <v>1456</v>
       </c>
     </row>
     <row r="388">
       <c r="A388">
+        <v>706</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D388" t="s">
+        <v>838</v>
+      </c>
+      <c r="E388" t="inlineStr">
+        <is>
+          <t>Nomina di Componente della Commissione esaminatrice per la procedura di valutazione comparativa, per titoli e colloquio, per l'affidamento dell'incarico di Consigliera/e di Fiducia della Regione Lazio a soggetto esterno all'Amministrazione</t>
+        </is>
+      </c>
+      <c r="F388" t="s">
+        <v>474</v>
+      </c>
+      <c r="H388" t="s">
+        <v>839</v>
+      </c>
+      <c r="J388" t="s">
+        <v>839</v>
+      </c>
+      <c r="K388" t="inlineStr">
+        <is>
+          <t>Determinazione 13 agosto 2024, n. G10985, con cui è stato approvato un Avviso pubblico &amp;nbsp;di procedura di valutazione comparativa, per titoli e colloquio, per l'affidamento dell'incarico di &amp;nbsp;Consigliera/e di fiducia della Regione Lazio a soggetto esterno all'Amministrazione</t>
+        </is>
+      </c>
+      <c r="L388" t="s">
+        <v>840</v>
+      </c>
+      <c r="O388" s="2">
+        <v>45646</v>
+      </c>
+      <c r="P388" t="s" s="3">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389">
+        <v>594</v>
+      </c>
+      <c r="B389" t="s">
+        <v>343</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D389" t="s">
+        <v>25</v>
+      </c>
+      <c r="E389" t="s">
+        <v>26</v>
+      </c>
+      <c r="F389" t="s">
+        <v>27</v>
+      </c>
+      <c r="G389" s="2">
+        <v>45125</v>
+      </c>
+      <c r="I389" s="2">
+        <v>45443</v>
+      </c>
+      <c r="K389" t="s">
+        <v>28</v>
+      </c>
+      <c r="L389" t="s">
+        <v>29</v>
+      </c>
+      <c r="O389" s="2">
+        <v>45352</v>
+      </c>
+      <c r="P389" t="s" s="3">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390">
         <v>372</v>
       </c>
-      <c r="B388" t="s">
-[...8 lines deleted...]
-      <c r="E388" t="inlineStr">
+      <c r="B390" t="s">
+        <v>539</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D390" t="s">
+        <v>862</v>
+      </c>
+      <c r="E390" t="inlineStr">
         <is>
           <t>Membro del Comitato tecnico scientifico del Museo del Neorealismo di Fondi quale rappresentante di elevato profilo professionale esperto in Critica cinematografica
 </t>
         </is>
       </c>
-      <c r="F388" t="s">
-[...2 lines deleted...]
-      <c r="G388" s="2">
+      <c r="F390" t="s">
+        <v>75</v>
+      </c>
+      <c r="G390" s="2">
         <v>44090</v>
       </c>
-      <c r="I388" s="2">
+      <c r="I390" s="2">
         <v>44986</v>
       </c>
-      <c r="K388" t="inlineStr">
+      <c r="K390" t="inlineStr">
         <is>
           <t>articolo 17, commi 59 – 62 della legge regionale del 14 agosto 2017, n. 9 “Misure integrative, correttive e di coordinamento in materia di finanza pubblica regionale. Disposizioni varie”; deliberazione della Giunta della regionale del 19 giugno 2018, n. 307 “Attuazione legge regionale n. 9 del 14.08.2017, articolo 17, commi 59 – 62 di istituzione del Museo del Neorealismo a Fondi, presso l'ex convento di San Domenico. Approvazione delle modalità di funzionamento, organizzazione e gestione”: deliberazione della Giunta della regionale del 29 maggio 2020, n. 317 "Modifica della DGR 307/2018 "Attuazione legge regionale n. 9 del 14.08.2017, articolo 17, commi 59 – 62 di istituzione del Museo del Neorealismo a Fondi, presso l'ex convento di San Domenico. Approvazione delle modalità di funzionamento, organizzazione e gestione."
 </t>
         </is>
       </c>
-      <c r="L388" t="s">
-[...2 lines deleted...]
-      <c r="O388" s="2">
+      <c r="L390" t="s">
+        <v>864</v>
+      </c>
+      <c r="O390" s="2">
         <v>45359</v>
       </c>
-      <c r="P388" t="s" s="3">
-[...74 lines deleted...]
-      </c>
       <c r="P390" t="s" s="3">
-        <v>1461</v>
-[...1 lines deleted...]
-      <c r="Q390" t="s" s="3">
         <v>1462</v>
-      </c>
-[...4 lines deleted...]
-        <v>1464</v>
       </c>
     </row>
     <row r="391">
       <c r="A391">
-        <v>230</v>
+        <v>652</v>
       </c>
       <c r="B391" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D391" t="s">
+        <v>47</v>
+      </c>
+      <c r="E391" t="s">
         <v>1465</v>
       </c>
-      <c r="C391" t="s">
+      <c r="F391" t="s">
+        <v>33</v>
+      </c>
+      <c r="G391" s="2">
+        <v>45341</v>
+      </c>
+      <c r="I391" s="2">
+        <v>46072</v>
+      </c>
+      <c r="K391" t="s">
+        <v>49</v>
+      </c>
+      <c r="L391" t="s">
+        <v>50</v>
+      </c>
+      <c r="O391" s="2">
+        <v>45505</v>
+      </c>
+      <c r="P391" t="s" s="3">
         <v>1466</v>
-      </c>
-[...25 lines deleted...]
-        <v>1467</v>
       </c>
     </row>
     <row r="392">
       <c r="A392">
-        <v>348</v>
+        <v>447</v>
       </c>
       <c r="B392" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C392" t="s">
         <v>1468</v>
       </c>
-      <c r="C392" t="s">
+      <c r="D392" t="s">
+        <v>571</v>
+      </c>
+      <c r="E392" t="s">
+        <v>572</v>
+      </c>
+      <c r="F392" t="s" s="4">
+        <v>573</v>
+      </c>
+      <c r="G392" s="2">
+        <v>43993</v>
+      </c>
+      <c r="I392" s="2">
+        <v>45818</v>
+      </c>
+      <c r="K392" t="s">
+        <v>574</v>
+      </c>
+      <c r="L392" t="s">
+        <v>575</v>
+      </c>
+      <c r="O392" s="2">
+        <v>44214</v>
+      </c>
+      <c r="P392" t="s" s="3">
         <v>1469</v>
       </c>
-      <c r="D392" t="s">
-[...30 lines deleted...]
-        <v>404</v>
+      <c r="Q392" t="s" s="3">
+        <v>1470</v>
+      </c>
+      <c r="R392" t="s" s="3">
+        <v>1471</v>
+      </c>
+      <c r="S392" t="s" s="3">
+        <v>1472</v>
       </c>
     </row>
     <row r="393">
       <c r="A393">
-        <v>657</v>
+        <v>230</v>
       </c>
       <c r="B393" t="s">
-        <v>1470</v>
+        <v>1473</v>
       </c>
       <c r="C393" t="s">
-        <v>1471</v>
+        <v>1474</v>
       </c>
       <c r="D393" t="s">
-        <v>43</v>
+        <v>378</v>
       </c>
       <c r="E393" t="s">
-        <v>1472</v>
+        <v>495</v>
       </c>
       <c r="F393" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G393" s="2">
-        <v>45341</v>
+        <v>42884</v>
       </c>
       <c r="I393" s="2">
-        <v>46072</v>
+        <v>44710</v>
       </c>
       <c r="K393" t="s">
-        <v>45</v>
+        <v>380</v>
       </c>
       <c r="L393" t="s">
-        <v>46</v>
+        <v>381</v>
       </c>
       <c r="O393" s="2">
-        <v>45505</v>
+        <v>42921</v>
       </c>
       <c r="P393" t="s" s="3">
-        <v>1473</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="394">
       <c r="A394">
+        <v>348</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D394" t="s">
+        <v>159</v>
+      </c>
+      <c r="E394" t="s">
+        <v>160</v>
+      </c>
+      <c r="F394" t="s">
+        <v>161</v>
+      </c>
+      <c r="G394" s="2">
+        <v>43648</v>
+      </c>
+      <c r="I394" s="2">
+        <v>44986</v>
+      </c>
+      <c r="K394" t="s">
+        <v>162</v>
+      </c>
+      <c r="L394" t="s">
+        <v>163</v>
+      </c>
+      <c r="M394" t="s">
+        <v>164</v>
+      </c>
+      <c r="N394" t="s">
+        <v>165</v>
+      </c>
+      <c r="O394" s="2">
+        <v>43655</v>
+      </c>
+      <c r="P394" t="s" s="3">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395">
+        <v>657</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D395" t="s">
+        <v>47</v>
+      </c>
+      <c r="E395" t="s">
+        <v>1480</v>
+      </c>
+      <c r="F395" t="s">
+        <v>33</v>
+      </c>
+      <c r="G395" s="2">
+        <v>45341</v>
+      </c>
+      <c r="I395" s="2">
+        <v>46072</v>
+      </c>
+      <c r="K395" t="s">
+        <v>49</v>
+      </c>
+      <c r="L395" t="s">
+        <v>50</v>
+      </c>
+      <c r="O395" s="2">
+        <v>45505</v>
+      </c>
+      <c r="P395" t="s" s="3">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396">
         <v>570</v>
       </c>
-      <c r="B394" t="s">
-[...8 lines deleted...]
-      <c r="E394" t="inlineStr">
+      <c r="B396" t="s">
+        <v>617</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D396" t="s">
+        <v>505</v>
+      </c>
+      <c r="E396" t="inlineStr">
         <is>
           <t>Componente della commissione istituita a valere sull'Avviso Pubblico "Lazio Street Art 2022" approvato con determinazione 23 febbraio 2022, n. G01892, in attuazione della legge regionale n.22 del 23 dicembre 2020 "Disposizioni per la valorizzazione, promozione e diffusione della Street art"
 </t>
         </is>
       </c>
-      <c r="F394" t="s">
-[...2 lines deleted...]
-      <c r="G394" s="2">
+      <c r="F396" t="s">
+        <v>33</v>
+      </c>
+      <c r="G396" s="2">
         <v>44750</v>
       </c>
-      <c r="I394" s="2">
+      <c r="I396" s="2">
         <v>44852</v>
       </c>
-      <c r="K394" t="s">
-[...5 lines deleted...]
-      <c r="O394" s="2">
+      <c r="K396" t="s">
+        <v>506</v>
+      </c>
+      <c r="L396" t="s">
+        <v>507</v>
+      </c>
+      <c r="O396" s="2">
         <v>45352</v>
       </c>
-      <c r="P394" t="s" s="3">
-[...69 lines deleted...]
-      <c r="L396" t="s">
+      <c r="P396" t="s" s="3">
         <v>1483</v>
-      </c>
-[...4 lines deleted...]
-        <v>1484</v>
       </c>
     </row>
     <row r="397">
       <c r="A397">
+        <v>218</v>
+      </c>
+      <c r="B397" t="s">
+        <v>177</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D397" t="s">
+        <v>378</v>
+      </c>
+      <c r="E397" t="s">
+        <v>1485</v>
+      </c>
+      <c r="F397" t="s">
+        <v>19</v>
+      </c>
+      <c r="G397" s="2">
+        <v>42884</v>
+      </c>
+      <c r="I397" s="2">
+        <v>44710</v>
+      </c>
+      <c r="K397" t="s">
+        <v>380</v>
+      </c>
+      <c r="L397" t="s">
+        <v>381</v>
+      </c>
+      <c r="O397" s="2">
+        <v>42921</v>
+      </c>
+      <c r="P397" t="s" s="3">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398">
+        <v>192</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D398" t="s">
+        <v>662</v>
+      </c>
+      <c r="E398" t="s">
+        <v>1489</v>
+      </c>
+      <c r="F398" t="s">
+        <v>668</v>
+      </c>
+      <c r="G398" s="2">
+        <v>42705</v>
+      </c>
+      <c r="I398" s="2">
+        <v>42766</v>
+      </c>
+      <c r="K398" t="s">
+        <v>1490</v>
+      </c>
+      <c r="L398" t="s">
+        <v>1491</v>
+      </c>
+      <c r="O398" s="2">
+        <v>42711</v>
+      </c>
+      <c r="P398" t="s" s="3">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399">
         <v>247</v>
       </c>
-      <c r="B397" t="s">
-[...8 lines deleted...]
-      <c r="E397" t="inlineStr">
+      <c r="B399" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D399" t="s">
+        <v>662</v>
+      </c>
+      <c r="E399" t="inlineStr">
         <is>
           <t>Membro Commissione di valutazione per selezione proposte per programma di interventi per lo sviluppo e la messa in sicurezza di itinerari e percorsi ciclabili e pedonali
 </t>
         </is>
       </c>
-      <c r="F397" t="s">
-[...86 lines deleted...]
-      </c>
       <c r="F399" t="s">
         <v>19</v>
       </c>
       <c r="G399" s="2">
-        <v>42884</v>
-[...2 lines deleted...]
-        <v>44710</v>
+        <v>42831</v>
+      </c>
+      <c r="J399" t="s">
+        <v>663</v>
       </c>
       <c r="K399" t="s">
-        <v>380</v>
+        <v>664</v>
       </c>
       <c r="L399" t="s">
-        <v>381</v>
+        <v>665</v>
       </c>
       <c r="O399" s="2">
-        <v>42921</v>
+        <v>43091</v>
       </c>
       <c r="P399" t="s" s="3">
-        <v>1494</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="400">
       <c r="A400">
-        <v>258</v>
+        <v>186</v>
       </c>
       <c r="B400" t="s">
-        <v>964</v>
+        <v>1494</v>
       </c>
       <c r="C400" t="s">
         <v>1495</v>
       </c>
       <c r="D400" t="s">
-        <v>17</v>
+        <v>263</v>
       </c>
       <c r="E400" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>264</v>
+      </c>
+      <c r="F400" t="s" s="4">
+        <v>265</v>
       </c>
       <c r="G400" s="2">
-        <v>42877</v>
+        <v>42481</v>
       </c>
       <c r="I400" s="2">
-        <v>44042</v>
+        <v>44561</v>
       </c>
       <c r="K400" t="s">
-        <v>20</v>
+        <v>266</v>
       </c>
       <c r="L400" t="s">
-        <v>21</v>
+        <v>1496</v>
+      </c>
+      <c r="N400" t="s">
+        <v>268</v>
       </c>
       <c r="O400" s="2">
-        <v>43091</v>
+        <v>42662</v>
       </c>
       <c r="P400" t="s" s="3">
-        <v>1496</v>
+        <v>1497</v>
+      </c>
+      <c r="Q400" t="s" s="3">
+        <v>1498</v>
+      </c>
+      <c r="R400" t="s" s="3">
+        <v>1499</v>
+      </c>
+      <c r="S400" t="s" s="3">
+        <v>1500</v>
       </c>
     </row>
     <row r="401">
       <c r="A401">
-        <v>524</v>
+        <v>219</v>
       </c>
       <c r="B401" t="s">
-        <v>1497</v>
+        <v>811</v>
       </c>
       <c r="C401" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="D401" t="s">
-        <v>62</v>
+        <v>378</v>
       </c>
       <c r="E401" t="s">
-        <v>63</v>
+        <v>495</v>
       </c>
       <c r="F401" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G401" s="2">
-        <v>44138</v>
+        <v>42884</v>
       </c>
       <c r="I401" s="2">
-        <v>45599</v>
+        <v>44710</v>
       </c>
       <c r="K401" t="s">
-        <v>65</v>
+        <v>380</v>
       </c>
       <c r="L401" t="s">
-        <v>1499</v>
+        <v>381</v>
       </c>
       <c r="O401" s="2">
-        <v>44705</v>
+        <v>42921</v>
       </c>
       <c r="P401" t="s" s="3">
-        <v>1500</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="402">
       <c r="A402">
-        <v>367</v>
+        <v>258</v>
       </c>
       <c r="B402" t="s">
-        <v>1497</v>
+        <v>972</v>
       </c>
       <c r="C402" t="s">
-        <v>1498</v>
+        <v>1503</v>
       </c>
       <c r="D402" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="E402" t="s">
-        <v>71</v>
+        <v>18</v>
       </c>
       <c r="F402" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G402" s="2">
-        <v>42544</v>
+        <v>42877</v>
       </c>
       <c r="I402" s="2">
-        <v>44005</v>
+        <v>44042</v>
       </c>
       <c r="K402" t="s">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="L402" t="s">
-        <v>1501</v>
+        <v>21</v>
       </c>
       <c r="O402" s="2">
-        <v>43868</v>
+        <v>43091</v>
       </c>
       <c r="P402" t="s" s="3">
-        <v>1502</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="403">
       <c r="A403">
-        <v>241</v>
+        <v>367</v>
       </c>
       <c r="B403" t="s">
-        <v>167</v>
+        <v>1505</v>
       </c>
       <c r="C403" t="s">
-        <v>1503</v>
+        <v>1506</v>
       </c>
       <c r="D403" t="s">
-        <v>137</v>
-[...4 lines deleted...]
-        </is>
+        <v>79</v>
+      </c>
+      <c r="E403" t="s">
+        <v>80</v>
       </c>
       <c r="F403" t="s">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="G403" s="2">
-        <v>43056</v>
+        <v>42544</v>
       </c>
       <c r="I403" s="2">
-        <v>43131</v>
-[...4 lines deleted...]
-        </is>
+        <v>44005</v>
+      </c>
+      <c r="K403" t="s">
+        <v>81</v>
       </c>
       <c r="L403" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
       <c r="O403" s="2">
-        <v>43080</v>
+        <v>43868</v>
       </c>
       <c r="P403" t="s" s="3">
-        <v>1505</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="404">
       <c r="A404">
-        <v>720</v>
+        <v>524</v>
       </c>
       <c r="B404" t="s">
-        <v>977</v>
+        <v>1505</v>
       </c>
       <c r="C404" t="s">
         <v>1506</v>
       </c>
       <c r="D404" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="E404" t="s">
-        <v>249</v>
+        <v>63</v>
       </c>
       <c r="F404" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="G404" s="2">
-        <v>45785</v>
+        <v>44138</v>
       </c>
       <c r="I404" s="2">
-        <v>45792</v>
+        <v>45599</v>
       </c>
       <c r="K404" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="L404" t="s">
-        <v>58</v>
+        <v>1509</v>
       </c>
       <c r="O404" s="2">
-        <v>45805</v>
+        <v>44705</v>
       </c>
       <c r="P404" t="s" s="3">
-        <v>1507</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="405">
       <c r="A405">
-        <v>259</v>
+        <v>241</v>
       </c>
       <c r="B405" t="s">
-        <v>1124</v>
+        <v>167</v>
       </c>
       <c r="C405" t="s">
-        <v>1508</v>
+        <v>1511</v>
       </c>
       <c r="D405" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>139</v>
+      </c>
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>In qualità di componente della commissione di valutazione dell' Avviso "Accompagnamento al lavoro autonomo per gli ex lavoratori Almaviva Contact Spa sede di Roma" approvato con determinazione dirigenziale n. G07081 del 19/05/2017.</t>
+        </is>
       </c>
       <c r="F405" t="s">
         <v>19</v>
       </c>
       <c r="G405" s="2">
-        <v>42877</v>
+        <v>43056</v>
       </c>
       <c r="I405" s="2">
-        <v>44042</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>43131</v>
+      </c>
+      <c r="K405" t="inlineStr">
+        <is>
+          <t>Il Regolamento(CE) n. 1309/2013 sul Fondo Europeo di adeguamento alla globalizzazione(2014-2020); Regolamento (UE) n. 1407/2013 e n. 1408/2013 sul funzionamento dell'Unione europea agli aiuti «de minimis»; Regolamento (UE) n. 651/2014.</t>
+        </is>
       </c>
       <c r="L405" t="s">
-        <v>21</v>
+        <v>1512</v>
       </c>
       <c r="O405" s="2">
-        <v>43091</v>
+        <v>43080</v>
       </c>
       <c r="P405" t="s" s="3">
-        <v>1509</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="406">
       <c r="A406">
+        <v>720</v>
+      </c>
+      <c r="B406" t="s">
+        <v>985</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D406" t="s">
+        <v>54</v>
+      </c>
+      <c r="E406" t="s">
+        <v>249</v>
+      </c>
+      <c r="F406" t="s">
+        <v>56</v>
+      </c>
+      <c r="G406" s="2">
+        <v>45785</v>
+      </c>
+      <c r="I406" s="2">
+        <v>45792</v>
+      </c>
+      <c r="K406" t="s">
+        <v>57</v>
+      </c>
+      <c r="L406" t="s">
+        <v>58</v>
+      </c>
+      <c r="O406" s="2">
+        <v>45805</v>
+      </c>
+      <c r="P406" t="s" s="3">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407">
+        <v>259</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D407" t="s">
+        <v>17</v>
+      </c>
+      <c r="E407" t="s">
+        <v>18</v>
+      </c>
+      <c r="F407" t="s">
+        <v>19</v>
+      </c>
+      <c r="G407" s="2">
+        <v>42877</v>
+      </c>
+      <c r="I407" s="2">
+        <v>44042</v>
+      </c>
+      <c r="K407" t="s">
+        <v>20</v>
+      </c>
+      <c r="L407" t="s">
+        <v>21</v>
+      </c>
+      <c r="O407" s="2">
+        <v>43091</v>
+      </c>
+      <c r="P407" t="s" s="3">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408">
         <v>616</v>
       </c>
-      <c r="B406" t="s">
-[...5 lines deleted...]
-      <c r="D406" t="inlineStr">
+      <c r="B408" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D408" t="inlineStr">
         <is>
           <t>Direzione Sviluppo Economico, Attività Produttive e Ricerca - Area Programmazione e attuazione del Programma operativo FESR Lazio, assistenza all'Autorità di Gestione del POR FESR</t>
         </is>
       </c>
-      <c r="E406" t="inlineStr">
+      <c r="E408" t="inlineStr">
         <is>
           <t>Nomina Componenti della Commissione Tecnica di Valutazione delle richieste presentate ai sensi dell’Avviso pubblico "Voucher Internazionalizzazione PMI Programma Regionale FESR Lazio 2021-2027", approvato con Determinazione n. G13698 n. 18/10/2023 nell’ambito del PR Lazio FESR 2021-2028
 </t>
         </is>
       </c>
-      <c r="F406" t="s">
+      <c r="F408" t="s">
         <v>431</v>
       </c>
-      <c r="G406" s="2">
+      <c r="G408" s="2">
         <v>45337</v>
       </c>
-      <c r="J406" t="s">
+      <c r="J408" t="s">
         <v>432</v>
       </c>
-      <c r="K406" t="s">
+      <c r="K408" t="s">
         <v>433</v>
       </c>
-      <c r="L406" t="s">
+      <c r="L408" t="s">
         <v>434</v>
       </c>
-      <c r="O406" s="2">
+      <c r="O408" s="2">
         <v>45359</v>
       </c>
-      <c r="P406" t="s" s="3">
-[...78 lines deleted...]
-      </c>
       <c r="P408" t="s" s="3">
-        <v>1516</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="409">
       <c r="A409">
-        <v>466</v>
+        <v>331</v>
       </c>
       <c r="B409" t="s">
-        <v>364</v>
+        <v>1521</v>
       </c>
       <c r="C409" t="s">
-        <v>1517</v>
+        <v>1522</v>
       </c>
       <c r="D409" t="s">
-        <v>740</v>
+        <v>74</v>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>Commissione per la valutazione delle domande presentate per la selezione di interventi e iniziative in ambito culturale ai fini della loro raccolta, sistematizzazione e pubblicazione nel “Catalogo delle Buone Pratiche Culturali della Regione Lazio”, ed. 2. Componente esterno all’Amministrazione regionale. Il procedimento è in capo all’Area Benchmarking culturale e qualità della Direzione regionale Cultura, Politiche giovanili e Lazio creativo.</t>
+          <t>Legge Regionale 15/2014. Membro esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno ai par.5,6,7,8,9:Circuiti regionali, orchestre ed ensemble musicli, progetti per favorire l'accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale coreutica, teatro di figura e iniziative di spettacolo dal vivo destinate ai bambnini e infanzia dell'allegato A del Reg Reg n.20/2018</t>
         </is>
       </c>
       <c r="F409" t="s">
-        <v>690</v>
+        <v>75</v>
       </c>
       <c r="G409" s="2">
-        <v>44295</v>
+        <v>43538</v>
       </c>
       <c r="I409" s="2">
-        <v>44392</v>
+        <v>44634</v>
       </c>
       <c r="K409" t="s">
-        <v>741</v>
+        <v>76</v>
       </c>
       <c r="L409" t="s">
-        <v>742</v>
+        <v>338</v>
       </c>
       <c r="O409" s="2">
-        <v>45421</v>
+        <v>43559</v>
       </c>
       <c r="P409" t="s" s="3">
-        <v>1518</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="410">
       <c r="A410">
-        <v>393</v>
+        <v>698</v>
       </c>
       <c r="B410" t="s">
-        <v>364</v>
+        <v>1521</v>
       </c>
       <c r="C410" t="s">
-        <v>1517</v>
+        <v>1522</v>
       </c>
       <c r="D410" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>1519</v>
+        <v>689</v>
+      </c>
+      <c r="E410" t="inlineStr">
+        <is>
+          <t>Commissione di valutazione tecnica - Avviso pubblico per l'aggiornamento dell'Albo regionale dei festival del folklore, approvato con determinazione n. G11687 del 6 settembre 2024.</t>
+        </is>
       </c>
       <c r="F410" t="s">
-        <v>149</v>
+        <v>690</v>
       </c>
       <c r="G410" s="2">
-        <v>44175</v>
+        <v>45595</v>
       </c>
       <c r="I410" s="2">
-        <v>44353</v>
+        <v>45657</v>
       </c>
       <c r="K410" t="s">
-        <v>418</v>
+        <v>691</v>
       </c>
       <c r="L410" t="s">
-        <v>419</v>
+        <v>692</v>
       </c>
       <c r="O410" s="2">
-        <v>44169</v>
+        <v>45610</v>
       </c>
       <c r="P410" t="s" s="3">
-        <v>1286</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="411">
       <c r="A411">
-        <v>602</v>
+        <v>742</v>
       </c>
       <c r="B411" t="s">
-        <v>364</v>
+        <v>1525</v>
       </c>
       <c r="C411" t="s">
-        <v>1517</v>
+        <v>1526</v>
       </c>
       <c r="D411" t="s">
-        <v>1014</v>
+        <v>438</v>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>Commissione di valutazione di cui all’Avviso pubblico per la selezione di interventi e iniziative in ambito culturale ai fini della loro raccolta, sistematizzazione e pubblicazione nel “Catalogo delle Buone Pratiche Culturali della Regione Lazio”, ed. 3 approvato con Determinazione n. G07240 del 6 giugno 2022 e modificato con Determinazione n. G12716 del 27 settembre 2023. Componente esterno all’Amministrazione regionale. Il procedimento è in capo all’Area Informazione, Immagine e Portale della Cultura della Direzione regionale Cultura e Lazio creativo.</t>
+          <t>Individuazione come esperto per la valutazione di merito delle domande di iscrizione all'Elenco Regionale dei professionisti con competenze ed esperienza nell'ambito dei trattamenti per i disturbi dello spettro autistico, a supporto della Direzione Inclusione sociale come previsto dal Regolamento regionale n. 1 del 15/01/2019, articolo 5, comma 3.</t>
         </is>
       </c>
       <c r="F411" t="s">
-        <v>690</v>
+        <v>439</v>
       </c>
       <c r="G411" s="2">
-        <v>45216</v>
+        <v>46120</v>
       </c>
       <c r="I411" s="2">
-        <v>45264</v>
+        <v>46851</v>
       </c>
       <c r="K411" t="s">
-        <v>1015</v>
+        <v>440</v>
       </c>
       <c r="L411" t="s">
-        <v>1016</v>
+        <v>1527</v>
       </c>
       <c r="O411" s="2">
-        <v>45219</v>
+        <v>46122</v>
       </c>
       <c r="P411" t="s" s="3">
-        <v>1520</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="412">
       <c r="A412">
-        <v>260</v>
+        <v>393</v>
       </c>
       <c r="B412" t="s">
-        <v>1521</v>
+        <v>364</v>
       </c>
       <c r="C412" t="s">
-        <v>1522</v>
+        <v>1529</v>
       </c>
       <c r="D412" t="s">
-        <v>17</v>
+        <v>416</v>
       </c>
       <c r="E412" t="s">
-        <v>18</v>
+        <v>1530</v>
       </c>
       <c r="F412" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="G412" s="2">
-        <v>42877</v>
+        <v>44175</v>
       </c>
       <c r="I412" s="2">
-        <v>44042</v>
+        <v>44353</v>
       </c>
       <c r="K412" t="s">
-        <v>20</v>
+        <v>418</v>
       </c>
       <c r="L412" t="s">
-        <v>21</v>
+        <v>419</v>
       </c>
       <c r="O412" s="2">
-        <v>43091</v>
+        <v>44169</v>
       </c>
       <c r="P412" t="s" s="3">
-        <v>1523</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="413">
       <c r="A413">
-        <v>185</v>
+        <v>602</v>
       </c>
       <c r="B413" t="s">
-        <v>391</v>
+        <v>364</v>
       </c>
       <c r="C413" t="s">
-        <v>1524</v>
+        <v>1529</v>
       </c>
       <c r="D413" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>265</v>
+        <v>1019</v>
+      </c>
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>Commissione di valutazione di cui all’Avviso pubblico per la selezione di interventi e iniziative in ambito culturale ai fini della loro raccolta, sistematizzazione e pubblicazione nel “Catalogo delle Buone Pratiche Culturali della Regione Lazio”, ed. 3 approvato con Determinazione n. G07240 del 6 giugno 2022 e modificato con Determinazione n. G12716 del 27 settembre 2023. Componente esterno all’Amministrazione regionale. Il procedimento è in capo all’Area Informazione, Immagine e Portale della Cultura della Direzione regionale Cultura e Lazio creativo.</t>
+        </is>
+      </c>
+      <c r="F413" t="s">
+        <v>700</v>
       </c>
       <c r="G413" s="2">
-        <v>41803</v>
+        <v>45216</v>
       </c>
       <c r="I413" s="2">
-        <v>44561</v>
+        <v>45264</v>
       </c>
       <c r="K413" t="s">
-        <v>266</v>
+        <v>1020</v>
       </c>
       <c r="L413" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>1021</v>
       </c>
       <c r="O413" s="2">
-        <v>42662</v>
+        <v>45219</v>
       </c>
       <c r="P413" t="s" s="3">
-        <v>1525</v>
-[...8 lines deleted...]
-        <v>1528</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="414">
       <c r="A414">
-        <v>569</v>
+        <v>466</v>
       </c>
       <c r="B414" t="s">
-        <v>306</v>
+        <v>364</v>
       </c>
       <c r="C414" t="s">
         <v>1529</v>
       </c>
       <c r="D414" t="s">
-        <v>499</v>
+        <v>745</v>
       </c>
       <c r="E414" t="inlineStr">
+        <is>
+          <t>Commissione per la valutazione delle domande presentate per la selezione di interventi e iniziative in ambito culturale ai fini della loro raccolta, sistematizzazione e pubblicazione nel “Catalogo delle Buone Pratiche Culturali della Regione Lazio”, ed. 2. Componente esterno all’Amministrazione regionale. Il procedimento è in capo all’Area Benchmarking culturale e qualità della Direzione regionale Cultura, Politiche giovanili e Lazio creativo.</t>
+        </is>
+      </c>
+      <c r="F414" t="s">
+        <v>700</v>
+      </c>
+      <c r="G414" s="2">
+        <v>44295</v>
+      </c>
+      <c r="I414" s="2">
+        <v>44392</v>
+      </c>
+      <c r="K414" t="s">
+        <v>746</v>
+      </c>
+      <c r="L414" t="s">
+        <v>747</v>
+      </c>
+      <c r="O414" s="2">
+        <v>45421</v>
+      </c>
+      <c r="P414" t="s" s="3">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415">
+        <v>260</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D415" t="s">
+        <v>17</v>
+      </c>
+      <c r="E415" t="s">
+        <v>18</v>
+      </c>
+      <c r="F415" t="s">
+        <v>19</v>
+      </c>
+      <c r="G415" s="2">
+        <v>42877</v>
+      </c>
+      <c r="I415" s="2">
+        <v>44042</v>
+      </c>
+      <c r="K415" t="s">
+        <v>20</v>
+      </c>
+      <c r="L415" t="s">
+        <v>21</v>
+      </c>
+      <c r="O415" s="2">
+        <v>43091</v>
+      </c>
+      <c r="P415" t="s" s="3">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416">
+        <v>185</v>
+      </c>
+      <c r="B416" t="s">
+        <v>391</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D416" t="s">
+        <v>263</v>
+      </c>
+      <c r="E416" t="s">
+        <v>264</v>
+      </c>
+      <c r="F416" t="s" s="4">
+        <v>265</v>
+      </c>
+      <c r="G416" s="2">
+        <v>41803</v>
+      </c>
+      <c r="I416" s="2">
+        <v>44561</v>
+      </c>
+      <c r="K416" t="s">
+        <v>266</v>
+      </c>
+      <c r="L416" t="s">
+        <v>267</v>
+      </c>
+      <c r="N416" t="s">
+        <v>268</v>
+      </c>
+      <c r="O416" s="2">
+        <v>42662</v>
+      </c>
+      <c r="P416" t="s" s="3">
+        <v>1537</v>
+      </c>
+      <c r="Q416" t="s" s="3">
+        <v>1538</v>
+      </c>
+      <c r="R416" t="s" s="3">
+        <v>1539</v>
+      </c>
+      <c r="S416" t="s" s="3">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417">
+        <v>569</v>
+      </c>
+      <c r="B417" t="s">
+        <v>306</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D417" t="s">
+        <v>505</v>
+      </c>
+      <c r="E417" t="inlineStr">
         <is>
           <t>Componente della commissione istituita a valere sull'Avviso Pubblico "Lazio Street Art 2022" approvato con determinazione 23 febbraio 2022, n. G01892, in attuazione della legge regionale n.22 del 23 dicembre 2020 "Disposizioni per la valorizzazione, promozione e diffusione della Street art"
 </t>
         </is>
       </c>
-      <c r="F414" t="s">
-[...2 lines deleted...]
-      <c r="G414" s="2">
+      <c r="F417" t="s">
+        <v>33</v>
+      </c>
+      <c r="G417" s="2">
         <v>44750</v>
       </c>
-      <c r="I414" s="2">
+      <c r="I417" s="2">
         <v>44852</v>
       </c>
-      <c r="K414" t="s">
-[...5 lines deleted...]
-      <c r="O414" s="2">
+      <c r="K417" t="s">
+        <v>506</v>
+      </c>
+      <c r="L417" t="s">
+        <v>507</v>
+      </c>
+      <c r="O417" s="2">
         <v>45352</v>
       </c>
-      <c r="P414" t="s" s="3">
-[...112 lines deleted...]
-      </c>
       <c r="P417" t="s" s="3">
-        <v>1535</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="418">
       <c r="A418">
+        <v>531</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D418" t="s">
+        <v>37</v>
+      </c>
+      <c r="E418" t="s">
+        <v>38</v>
+      </c>
+      <c r="F418" t="s">
+        <v>27</v>
+      </c>
+      <c r="G418" s="2">
+        <v>44706</v>
+      </c>
+      <c r="I418" s="2">
+        <v>45077</v>
+      </c>
+      <c r="K418" t="s">
+        <v>28</v>
+      </c>
+      <c r="L418" t="s">
+        <v>39</v>
+      </c>
+      <c r="O418" s="2">
+        <v>45352</v>
+      </c>
+      <c r="P418" t="s" s="3">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419">
+        <v>596</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D419" t="s">
+        <v>25</v>
+      </c>
+      <c r="E419" t="s">
+        <v>26</v>
+      </c>
+      <c r="F419" t="s">
+        <v>27</v>
+      </c>
+      <c r="G419" s="2">
+        <v>45125</v>
+      </c>
+      <c r="I419" s="2">
+        <v>45443</v>
+      </c>
+      <c r="K419" t="s">
+        <v>28</v>
+      </c>
+      <c r="L419" t="s">
+        <v>29</v>
+      </c>
+      <c r="O419" s="2">
+        <v>45219</v>
+      </c>
+      <c r="P419" t="s" s="3">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420">
+        <v>497</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D420" t="s">
+        <v>31</v>
+      </c>
+      <c r="E420" t="s">
+        <v>294</v>
+      </c>
+      <c r="F420" t="s">
+        <v>33</v>
+      </c>
+      <c r="G420" s="2">
+        <v>44400</v>
+      </c>
+      <c r="I420" s="2">
+        <v>44712</v>
+      </c>
+      <c r="K420" t="s">
+        <v>295</v>
+      </c>
+      <c r="L420" t="s">
+        <v>296</v>
+      </c>
+      <c r="O420" s="2">
+        <v>44554</v>
+      </c>
+      <c r="P420" t="s" s="3">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421">
         <v>605</v>
       </c>
-      <c r="B418" t="s">
-[...8 lines deleted...]
-      <c r="E418" t="inlineStr">
+      <c r="B421" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D421" t="s">
+        <v>752</v>
+      </c>
+      <c r="E421" t="inlineStr">
         <is>
           <t>Legge Regionale 29 dicembre 2014 n.15 e ss.mm. ii. &amp;nbsp;Nomina della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo – circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l’accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1, 5, 6, 7, 8 del Regolamento Regionale 5 agosto 2019, n. 16.
 </t>
         </is>
       </c>
-      <c r="F418" t="s">
-[...2 lines deleted...]
-      <c r="G418" s="2">
+      <c r="F421" t="s">
+        <v>690</v>
+      </c>
+      <c r="G421" s="2">
         <v>45117</v>
       </c>
-      <c r="I418" s="2">
+      <c r="I421" s="2">
         <v>45991</v>
       </c>
-      <c r="K418" t="s">
-[...5 lines deleted...]
-      <c r="O418" s="2">
+      <c r="K421" t="s">
+        <v>753</v>
+      </c>
+      <c r="L421" t="s">
+        <v>754</v>
+      </c>
+      <c r="O421" s="2">
         <v>45351</v>
       </c>
-      <c r="P418" t="s" s="3">
-[...118 lines deleted...]
-      <c r="E421" t="s">
+      <c r="P421" t="s" s="3">
         <v>1549</v>
-      </c>
-[...33 lines deleted...]
-        <v>1553</v>
       </c>
     </row>
     <row r="422">
       <c r="A422">
         <v>318</v>
       </c>
       <c r="B422" t="s">
-        <v>1538</v>
+        <v>1550</v>
       </c>
       <c r="C422" t="s">
-        <v>1539</v>
+        <v>1551</v>
       </c>
       <c r="D422" t="s">
-        <v>1151</v>
+        <v>1158</v>
       </c>
       <c r="E422" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
       <c r="F422" t="inlineStr">
         <is>
           <t>€ 300. Le risorse sono state assegnate ed erogate dal CLES srl nell'ambito del budget previsto per il Progetto Pilota Formazione Valore Apprendimento, di cui alla Determinazione dirigenziale n. G15838 del 22/12/2016.</t>
         </is>
       </c>
       <c r="G422" s="2">
         <v>43180</v>
       </c>
       <c r="I422" s="2">
         <v>43181</v>
       </c>
       <c r="K422" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="L422" t="s">
-        <v>1554</v>
+        <v>1552</v>
       </c>
       <c r="N422" t="s">
-        <v>1155</v>
+        <v>1162</v>
       </c>
       <c r="O422" s="2">
         <v>43549</v>
       </c>
       <c r="P422" t="s" s="3">
-        <v>1540</v>
+        <v>1553</v>
       </c>
       <c r="Q422" t="s" s="3">
+        <v>1554</v>
+      </c>
+      <c r="R422" t="s" s="3">
         <v>1555</v>
       </c>
-      <c r="R422" t="s" s="3">
+      <c r="S422" t="s" s="3">
         <v>1556</v>
-      </c>
-[...1 lines deleted...]
-        <v>1557</v>
       </c>
     </row>
     <row r="423">
       <c r="A423">
-        <v>319</v>
+        <v>341</v>
       </c>
       <c r="B423" t="s">
-        <v>1538</v>
+        <v>1550</v>
       </c>
       <c r="C423" t="s">
-        <v>1539</v>
+        <v>1551</v>
       </c>
       <c r="D423" t="s">
-        <v>1151</v>
+        <v>1158</v>
       </c>
       <c r="E423" t="s">
-        <v>1230</v>
-[...4 lines deleted...]
-        </is>
+        <v>1557</v>
+      </c>
+      <c r="F423" t="s">
+        <v>1558</v>
       </c>
       <c r="G423" s="2">
-        <v>43206</v>
+        <v>43563</v>
       </c>
       <c r="I423" s="2">
-        <v>43210</v>
+        <v>43565</v>
       </c>
       <c r="K423" t="s">
-        <v>1231</v>
+        <v>1160</v>
       </c>
       <c r="L423" t="s">
-        <v>1237</v>
+        <v>1161</v>
       </c>
       <c r="N423" t="s">
-        <v>1155</v>
+        <v>1162</v>
       </c>
       <c r="O423" s="2">
-        <v>43549</v>
+        <v>43578</v>
       </c>
       <c r="P423" t="s" s="3">
-        <v>1540</v>
+        <v>1559</v>
       </c>
       <c r="Q423" t="s" s="3">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="R423" t="s" s="3">
-        <v>1239</v>
+        <v>1561</v>
       </c>
       <c r="S423" t="s" s="3">
-        <v>1559</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="424">
       <c r="A424">
-        <v>696</v>
+        <v>321</v>
       </c>
       <c r="B424" t="s">
-        <v>1560</v>
+        <v>1550</v>
       </c>
       <c r="C424" t="s">
-        <v>1561</v>
+        <v>1551</v>
       </c>
       <c r="D424" t="s">
-        <v>959</v>
+        <v>1158</v>
       </c>
       <c r="E424" t="s">
-        <v>1562</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1563</v>
+      </c>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t>€ 600. Le risorse sono state assegnate ed erogate dal CLES srl nell'ambito del budget previsto per il Progetto Pilota Formazione Valore Apprendimento, di cui alla Determinazione dirigenziale n. G15838 del 22/12/2016</t>
+        </is>
       </c>
       <c r="G424" s="2">
-        <v>45593</v>
+        <v>43397</v>
       </c>
       <c r="I424" s="2">
-        <v>46607</v>
+        <v>43410</v>
       </c>
       <c r="K424" t="s">
-        <v>961</v>
+        <v>1239</v>
       </c>
       <c r="L424" t="s">
-        <v>1563</v>
+        <v>1564</v>
+      </c>
+      <c r="N424" t="s">
+        <v>1162</v>
       </c>
       <c r="O424" s="2">
-        <v>45604</v>
+        <v>43549</v>
       </c>
       <c r="P424" t="s" s="3">
-        <v>1564</v>
+        <v>1553</v>
+      </c>
+      <c r="Q424" t="s" s="3">
+        <v>1565</v>
+      </c>
+      <c r="R424" t="s" s="3">
+        <v>1566</v>
+      </c>
+      <c r="S424" t="s" s="3">
+        <v>1567</v>
       </c>
     </row>
     <row r="425">
       <c r="A425">
+        <v>320</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1238</v>
+      </c>
+      <c r="F425" t="inlineStr">
+        <is>
+          <t>€ 700. Le risorse sono state assegnate ed erogate dal CLES srl nell'ambito del budget previsto per il Progetto Pilota Formazione Valore Apprendimento, di cui alla Determinazione dirigenziale n. G15838 del 22/12/2016</t>
+        </is>
+      </c>
+      <c r="G425" s="2">
+        <v>43264</v>
+      </c>
+      <c r="I425" s="2">
+        <v>43266</v>
+      </c>
+      <c r="K425" t="s">
+        <v>1239</v>
+      </c>
+      <c r="L425" t="s">
+        <v>1245</v>
+      </c>
+      <c r="N425" t="s">
+        <v>1162</v>
+      </c>
+      <c r="O425" s="2">
+        <v>43549</v>
+      </c>
+      <c r="P425" t="s" s="3">
+        <v>1553</v>
+      </c>
+      <c r="Q425" t="s" s="3">
+        <v>1568</v>
+      </c>
+      <c r="R425" t="s" s="3">
+        <v>1247</v>
+      </c>
+      <c r="S425" t="s" s="3">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426">
+        <v>319</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E426" t="s">
+        <v>1238</v>
+      </c>
+      <c r="F426" t="inlineStr">
+        <is>
+          <t>€ 900. Le risorse sono state assegnate ed erogate dal CLES srl nell'ambito del budget previsto per il Progetto Pilota Formazione Valore Apprendimento di cui alla Determinazione dirigenziale n. G15838 del 22/12/2016</t>
+        </is>
+      </c>
+      <c r="G426" s="2">
+        <v>43206</v>
+      </c>
+      <c r="I426" s="2">
+        <v>43210</v>
+      </c>
+      <c r="K426" t="s">
+        <v>1239</v>
+      </c>
+      <c r="L426" t="s">
+        <v>1240</v>
+      </c>
+      <c r="N426" t="s">
+        <v>1162</v>
+      </c>
+      <c r="O426" s="2">
+        <v>43549</v>
+      </c>
+      <c r="P426" t="s" s="3">
+        <v>1553</v>
+      </c>
+      <c r="Q426" t="s" s="3">
+        <v>1570</v>
+      </c>
+      <c r="R426" t="s" s="3">
+        <v>1243</v>
+      </c>
+      <c r="S426" t="s" s="3">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427">
+        <v>696</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D427" t="s">
+        <v>967</v>
+      </c>
+      <c r="E427" t="s">
+        <v>1574</v>
+      </c>
+      <c r="F427" t="s">
+        <v>33</v>
+      </c>
+      <c r="G427" s="2">
+        <v>45593</v>
+      </c>
+      <c r="I427" s="2">
+        <v>46607</v>
+      </c>
+      <c r="K427" t="s">
+        <v>969</v>
+      </c>
+      <c r="L427" t="s">
+        <v>1575</v>
+      </c>
+      <c r="O427" s="2">
+        <v>45604</v>
+      </c>
+      <c r="P427" t="s" s="3">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428">
         <v>22</v>
       </c>
-      <c r="B425" t="s">
-[...5 lines deleted...]
-      <c r="D425" t="s">
+      <c r="B428" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D428" t="s">
         <v>239</v>
       </c>
-      <c r="E425" t="inlineStr">
+      <c r="E428" t="inlineStr">
         <is>
           <t>Componente esterno del Comitato Regionale per i Lavori Pubblici.&amp;nbsp;Conclusione incarico "Il sessantesimo giorno successivo alla data di insediamento della nuova Giunta Regionale"
 </t>
         </is>
       </c>
-      <c r="F425" t="s">
+      <c r="F428" t="s">
         <v>240</v>
       </c>
-      <c r="G425" s="2">
+      <c r="G428" s="2">
         <v>41578</v>
       </c>
-      <c r="I425" s="2">
+      <c r="I428" s="2">
         <v>43239</v>
       </c>
-      <c r="K425" t="s">
+      <c r="K428" t="s">
         <v>241</v>
       </c>
-      <c r="L425" t="s">
+      <c r="L428" t="s">
         <v>242</v>
       </c>
-      <c r="N425" t="s">
+      <c r="N428" t="s">
         <v>130</v>
       </c>
-      <c r="O425" s="2">
+      <c r="O428" s="2">
         <v>43239</v>
       </c>
-      <c r="P425" t="s" s="3">
-[...106 lines deleted...]
-      <c r="B428" t="s">
+      <c r="P428" t="s" s="3">
         <v>1579</v>
       </c>
-      <c r="C428" t="s">
+      <c r="Q428" t="s" s="3">
         <v>1580</v>
       </c>
-      <c r="D428" t="s">
-[...25 lines deleted...]
-      <c r="P428" t="s" s="3">
+      <c r="R428" t="s" s="3">
         <v>1581</v>
+      </c>
+      <c r="S428" t="s" s="3">
+        <v>1582</v>
       </c>
     </row>
     <row r="429">
       <c r="A429">
-        <v>682</v>
+        <v>261</v>
       </c>
       <c r="B429" t="s">
-        <v>1579</v>
+        <v>1583</v>
       </c>
       <c r="C429" t="s">
-        <v>1580</v>
+        <v>1584</v>
       </c>
       <c r="D429" t="s">
-        <v>179</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="E429" t="s">
+        <v>18</v>
       </c>
       <c r="F429" t="s">
-        <v>149</v>
+        <v>19</v>
       </c>
       <c r="G429" s="2">
-        <v>45279</v>
+        <v>42877</v>
       </c>
       <c r="I429" s="2">
-        <v>45281</v>
+        <v>44042</v>
       </c>
       <c r="K429" t="s">
-        <v>180</v>
+        <v>20</v>
       </c>
       <c r="L429" t="s">
-        <v>1438</v>
+        <v>21</v>
       </c>
       <c r="O429" s="2">
-        <v>45553</v>
+        <v>43091</v>
       </c>
       <c r="P429" t="s" s="3">
-        <v>1582</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="430">
       <c r="A430">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="B430" t="s">
-        <v>1583</v>
+        <v>234</v>
       </c>
       <c r="C430" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
       <c r="D430" t="s">
         <v>393</v>
       </c>
       <c r="E430" t="s">
         <v>423</v>
       </c>
       <c r="F430" t="s" s="4">
         <v>395</v>
       </c>
       <c r="G430" s="2">
         <v>41456</v>
       </c>
       <c r="I430" s="2">
         <v>43178</v>
       </c>
       <c r="K430" t="s">
         <v>396</v>
       </c>
       <c r="L430" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="N430" t="s">
         <v>130</v>
       </c>
       <c r="O430" s="2">
-        <v>42699</v>
-[...2 lines deleted...]
-        <v>1586</v>
+        <v>42653</v>
+      </c>
+      <c r="P430" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti//binary/rl_amministrazione_trasparente/tbl_consulenti_esterni/CV_Paola_Pulliatti.pdf</t>
+        </is>
       </c>
       <c r="Q430" t="s" s="3">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="R430" t="s" s="3">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="S430" t="s" s="3">
-        <v>1589</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="431">
       <c r="A431">
-        <v>236</v>
+        <v>682</v>
       </c>
       <c r="B431" t="s">
-        <v>555</v>
+        <v>1591</v>
       </c>
       <c r="C431" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
       <c r="D431" t="s">
-        <v>137</v>
+        <v>179</v>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>In qualità di componente del "Progetto IPOCAD Azione 04 (PROG – 1477) - Promozione della partecipazione attiva dei migranti alla vita economica, sociale e culturale, anche attraverso la valorizzazione delle associazioni. Costituzione Comitato istituzionale" </t>
+          <t>Incarico di Direttore della Direzione regionale "Cultura, politiche giovanili e della famiglia, pari opportunità, servizio civile". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002</t>
         </is>
       </c>
       <c r="F431" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="G431" s="2">
-        <v>42898</v>
+        <v>45279</v>
       </c>
       <c r="I431" s="2">
-        <v>43373</v>
-[...4 lines deleted...]
-        </is>
+        <v>45281</v>
+      </c>
+      <c r="K431" t="s">
+        <v>180</v>
       </c>
       <c r="L431" t="s">
-        <v>139</v>
+        <v>1450</v>
       </c>
       <c r="O431" s="2">
-        <v>43012</v>
+        <v>45553</v>
       </c>
       <c r="P431" t="s" s="3">
-        <v>1591</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="432">
       <c r="A432">
-        <v>539</v>
+        <v>686</v>
       </c>
       <c r="B432" t="s">
-        <v>185</v>
+        <v>1591</v>
       </c>
       <c r="C432" t="s">
         <v>1592</v>
       </c>
       <c r="D432" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>179</v>
+      </c>
+      <c r="E432" t="inlineStr">
+        <is>
+          <t>Incarico di Direttore della Direzione regionale "Urbanistica e politiche abitative, pianificazione territoriale, politiche del mare". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002.</t>
+        </is>
       </c>
       <c r="F432" t="s">
         <v>149</v>
       </c>
       <c r="G432" s="2">
-        <v>44812</v>
+        <v>45278</v>
       </c>
       <c r="I432" s="2">
-        <v>46607</v>
+        <v>45475</v>
       </c>
       <c r="K432" t="s">
-        <v>150</v>
+        <v>180</v>
       </c>
       <c r="L432" t="s">
-        <v>151</v>
+        <v>181</v>
       </c>
       <c r="O432" s="2">
-        <v>44784</v>
+        <v>45553</v>
+      </c>
+      <c r="P432" t="s" s="3">
+        <v>1594</v>
       </c>
     </row>
     <row r="433">
       <c r="A433">
-        <v>262</v>
+        <v>191</v>
       </c>
       <c r="B433" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="C433" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
       <c r="D433" t="s">
-        <v>17</v>
+        <v>393</v>
       </c>
       <c r="E433" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>423</v>
+      </c>
+      <c r="F433" t="s" s="4">
+        <v>395</v>
       </c>
       <c r="G433" s="2">
-        <v>42877</v>
+        <v>41456</v>
       </c>
       <c r="I433" s="2">
-        <v>44042</v>
+        <v>43178</v>
       </c>
       <c r="K433" t="s">
-        <v>20</v>
+        <v>396</v>
       </c>
       <c r="L433" t="s">
-        <v>21</v>
+        <v>1597</v>
+      </c>
+      <c r="N433" t="s">
+        <v>130</v>
       </c>
       <c r="O433" s="2">
-        <v>43091</v>
+        <v>42699</v>
       </c>
       <c r="P433" t="s" s="3">
-        <v>1595</v>
+        <v>1598</v>
+      </c>
+      <c r="Q433" t="s" s="3">
+        <v>1599</v>
+      </c>
+      <c r="R433" t="s" s="3">
+        <v>1600</v>
+      </c>
+      <c r="S433" t="s" s="3">
+        <v>1601</v>
       </c>
     </row>
     <row r="434">
       <c r="A434">
-        <v>590</v>
+        <v>236</v>
       </c>
       <c r="B434" t="s">
-        <v>964</v>
+        <v>561</v>
       </c>
       <c r="C434" t="s">
-        <v>1596</v>
+        <v>1602</v>
       </c>
       <c r="D434" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>139</v>
+      </c>
+      <c r="E434" t="inlineStr">
+        <is>
+          <t>In qualità di componente del "Progetto IPOCAD Azione 04 (PROG – 1477) - Promozione della partecipazione attiva dei migranti alla vita economica, sociale e culturale, anche attraverso la valorizzazione delle associazioni. Costituzione Comitato istituzionale" </t>
+        </is>
       </c>
       <c r="F434" t="s">
-        <v>149</v>
+        <v>19</v>
       </c>
       <c r="G434" s="2">
-        <v>45154</v>
-[...5 lines deleted...]
-        <v>278</v>
+        <v>42898</v>
+      </c>
+      <c r="I434" s="2">
+        <v>43373</v>
+      </c>
+      <c r="K434" t="inlineStr">
+        <is>
+          <t>Con Decreto del 15 aprile 2016 l'Autorità Delegata ha adottato l'Avviso Pubblico multi-azione n. 1/2016 per la presentazione di progetti da finanziare a valere sul FAMI.</t>
+        </is>
       </c>
       <c r="L434" t="s">
-        <v>279</v>
+        <v>141</v>
       </c>
       <c r="O434" s="2">
-        <v>45208</v>
+        <v>43012</v>
       </c>
       <c r="P434" t="s" s="3">
-        <v>1597</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="435">
       <c r="A435">
-        <v>600</v>
+        <v>539</v>
       </c>
       <c r="B435" t="s">
-        <v>1598</v>
+        <v>185</v>
       </c>
       <c r="C435" t="s">
-        <v>1599</v>
+        <v>1604</v>
       </c>
       <c r="D435" t="s">
-        <v>31</v>
+        <v>147</v>
       </c>
       <c r="E435" t="s">
-        <v>32</v>
+        <v>148</v>
       </c>
       <c r="F435" t="s">
-        <v>33</v>
+        <v>149</v>
       </c>
       <c r="G435" s="2">
-        <v>45125</v>
+        <v>44812</v>
       </c>
       <c r="I435" s="2">
-        <v>45443</v>
+        <v>46607</v>
       </c>
       <c r="K435" t="s">
-        <v>34</v>
+        <v>150</v>
       </c>
       <c r="L435" t="s">
-        <v>35</v>
+        <v>151</v>
       </c>
       <c r="O435" s="2">
-        <v>45219</v>
-[...2 lines deleted...]
-        <v>1600</v>
+        <v>44784</v>
       </c>
     </row>
     <row r="436">
       <c r="A436">
-        <v>530</v>
+        <v>262</v>
       </c>
       <c r="B436" t="s">
-        <v>1598</v>
+        <v>1605</v>
       </c>
       <c r="C436" t="s">
-        <v>1599</v>
+        <v>1606</v>
       </c>
       <c r="D436" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="E436" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F436" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="G436" s="2">
-        <v>44706</v>
+        <v>42877</v>
       </c>
       <c r="I436" s="2">
-        <v>45077</v>
+        <v>44042</v>
       </c>
       <c r="K436" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="L436" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="O436" s="2">
-        <v>45352</v>
+        <v>43091</v>
       </c>
       <c r="P436" t="s" s="3">
-        <v>1601</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="437">
       <c r="A437">
-        <v>581</v>
+        <v>590</v>
       </c>
       <c r="B437" t="s">
-        <v>234</v>
+        <v>972</v>
       </c>
       <c r="C437" t="s">
-        <v>1602</v>
+        <v>1608</v>
       </c>
       <c r="D437" t="s">
-        <v>407</v>
+        <v>275</v>
       </c>
       <c r="E437" t="s">
-        <v>1603</v>
+        <v>276</v>
       </c>
       <c r="F437" t="s">
-        <v>64</v>
+        <v>149</v>
       </c>
       <c r="G437" s="2">
-        <v>44897</v>
-[...2 lines deleted...]
-        <v>45261</v>
+        <v>45154</v>
+      </c>
+      <c r="J437" t="s">
+        <v>465</v>
       </c>
       <c r="K437" t="s">
-        <v>409</v>
+        <v>278</v>
       </c>
       <c r="L437" t="s">
-        <v>410</v>
+        <v>279</v>
       </c>
       <c r="O437" s="2">
-        <v>45097</v>
+        <v>45208</v>
       </c>
       <c r="P437" t="s" s="3">
-        <v>1604</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="438">
       <c r="A438">
-        <v>684</v>
+        <v>600</v>
       </c>
       <c r="B438" t="s">
-        <v>108</v>
+        <v>1610</v>
       </c>
       <c r="C438" t="s">
-        <v>1605</v>
+        <v>1611</v>
       </c>
       <c r="D438" t="s">
-        <v>179</v>
+        <v>25</v>
       </c>
       <c r="E438" t="s">
-        <v>1440</v>
+        <v>26</v>
       </c>
       <c r="F438" t="s">
-        <v>149</v>
+        <v>27</v>
       </c>
       <c r="G438" s="2">
-        <v>45257</v>
+        <v>45125</v>
       </c>
       <c r="I438" s="2">
-        <v>45261</v>
+        <v>45443</v>
       </c>
       <c r="K438" t="s">
-        <v>180</v>
+        <v>28</v>
       </c>
       <c r="L438" t="s">
-        <v>1441</v>
+        <v>29</v>
       </c>
       <c r="O438" s="2">
-        <v>45553</v>
+        <v>45219</v>
       </c>
       <c r="P438" t="s" s="3">
-        <v>1606</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="439">
       <c r="A439">
+        <v>530</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D439" t="s">
+        <v>37</v>
+      </c>
+      <c r="E439" t="s">
+        <v>38</v>
+      </c>
+      <c r="F439" t="s">
+        <v>27</v>
+      </c>
+      <c r="G439" s="2">
+        <v>44706</v>
+      </c>
+      <c r="I439" s="2">
+        <v>45077</v>
+      </c>
+      <c r="K439" t="s">
+        <v>28</v>
+      </c>
+      <c r="L439" t="s">
+        <v>39</v>
+      </c>
+      <c r="O439" s="2">
+        <v>45352</v>
+      </c>
+      <c r="P439" t="s" s="3">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440">
+        <v>581</v>
+      </c>
+      <c r="B440" t="s">
+        <v>234</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D440" t="s">
+        <v>407</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1615</v>
+      </c>
+      <c r="F440" t="s">
+        <v>64</v>
+      </c>
+      <c r="G440" s="2">
+        <v>44897</v>
+      </c>
+      <c r="I440" s="2">
+        <v>45261</v>
+      </c>
+      <c r="K440" t="s">
+        <v>409</v>
+      </c>
+      <c r="L440" t="s">
+        <v>410</v>
+      </c>
+      <c r="O440" s="2">
+        <v>45097</v>
+      </c>
+      <c r="P440" t="s" s="3">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441">
+        <v>684</v>
+      </c>
+      <c r="B441" t="s">
+        <v>114</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D441" t="s">
+        <v>179</v>
+      </c>
+      <c r="E441" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F441" t="s">
+        <v>149</v>
+      </c>
+      <c r="G441" s="2">
+        <v>45257</v>
+      </c>
+      <c r="I441" s="2">
+        <v>45261</v>
+      </c>
+      <c r="K441" t="s">
+        <v>180</v>
+      </c>
+      <c r="L441" t="s">
+        <v>1448</v>
+      </c>
+      <c r="O441" s="2">
+        <v>45553</v>
+      </c>
+      <c r="P441" t="s" s="3">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442">
         <v>371</v>
       </c>
-      <c r="B439" t="s">
-[...8 lines deleted...]
-      <c r="E439" t="inlineStr">
+      <c r="B442" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D442" t="s">
+        <v>862</v>
+      </c>
+      <c r="E442" t="inlineStr">
         <is>
           <t>Membro del Comitato tecnico scientifico del Museo del Neorealismo di Fondi quale rappresentante di elevato profilo professionale esperto in Storia dell’arte con esperienza in allestimenti museali
 </t>
         </is>
       </c>
-      <c r="F439" t="s">
-[...2 lines deleted...]
-      <c r="G439" s="2">
+      <c r="F442" t="s">
+        <v>75</v>
+      </c>
+      <c r="G442" s="2">
         <v>44090</v>
       </c>
-      <c r="I439" s="2">
+      <c r="I442" s="2">
         <v>44986</v>
       </c>
-      <c r="K439" t="inlineStr">
+      <c r="K442" t="inlineStr">
         <is>
           <t>articolo 17, commi 59 – 62 della legge regionale del 14 agosto 2017, n. 9 “Misure integrative, correttive e di coordinamento in materia di finanza pubblica regionale. Disposizioni varie”; deliberazione della Giunta della regionale del 19 giugno 2018, n. 307 “Attuazione legge regionale n. 9 del 14.08.2017, articolo 17, commi 59 – 62 di istituzione del Museo del Neorealismo a Fondi, presso l'ex convento di San Domenico. Approvazione delle modalità di funzionamento, organizzazione e gestione”: deliberazione della Giunta della regionale del 29 maggio 2020, n. 317 "Modifica della DGR 307/2018 "Attuazione legge regionale n. 9 del 14.08.2017, articolo 17, commi 59 – 62 di istituzione del Museo del Neorealismo a Fondi, presso l'ex convento di San Domenico. Approvazione delle modalità di funzionamento, organizzazione e gestione."
 </t>
         </is>
       </c>
-      <c r="L439" t="s">
-[...2 lines deleted...]
-      <c r="O439" s="2">
+      <c r="L442" t="s">
+        <v>864</v>
+      </c>
+      <c r="O442" s="2">
         <v>45359</v>
       </c>
-      <c r="P439" t="s" s="3">
-[...126 lines deleted...]
-      </c>
       <c r="P442" t="s" s="3">
-        <v>1618</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="443">
       <c r="A443">
-        <v>448</v>
+        <v>623</v>
       </c>
       <c r="B443" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="C443" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="D443" t="s">
-        <v>565</v>
-[...5 lines deleted...]
-        <v>567</v>
+        <v>43</v>
+      </c>
+      <c r="E443" t="inlineStr">
+        <is>
+          <t>Art.18 della legge regionale del 14 settembre 1996, n. 21 e successive modificazioni ed integrazioni "Disciplina della professione di maestro di sci e ordinamento delle scuole di sci". Nomina della commissione d'esame per l'abilitazione all'esercizio della professione di maestro di sci alpino, nordico e snowboard.</t>
+        </is>
+      </c>
+      <c r="F443" t="inlineStr">
+        <is>
+          <t>Per sessione d’esame, riconoscimento spese definite nella Convenzione, approvata con Determinazione G15637 del 04/12/2018, ad esclusivo carico del Collegio Regionale dei Maestri di sci del Lazio- C.F. 96331660587 e s.m. del G14943 del 9/12/2020.</t>
+        </is>
       </c>
       <c r="G443" s="2">
-        <v>43993</v>
+        <v>44305</v>
       </c>
       <c r="I443" s="2">
-        <v>45818</v>
+        <v>45035</v>
       </c>
       <c r="K443" t="s">
-        <v>568</v>
+        <v>44</v>
       </c>
       <c r="L443" t="s">
-        <v>569</v>
+        <v>45</v>
       </c>
       <c r="O443" s="2">
-        <v>44214</v>
+        <v>45443</v>
       </c>
       <c r="P443" t="s" s="3">
-        <v>1621</v>
-[...4 lines deleted...]
-      <c r="R443" t="s" s="3">
         <v>1623</v>
       </c>
-      <c r="S443" t="s" s="3">
-        <v>1624</v>
+      <c r="Q443" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/RESTANTE-CRISTIAN-Dich-cariche-incarichi.pdf</t>
+        </is>
+      </c>
+      <c r="R443" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/RESTANTE-CRISTIAN-Dich-conflitto-interesse.pdf</t>
+        </is>
       </c>
     </row>
     <row r="444">
       <c r="A444">
-        <v>449</v>
+        <v>637</v>
       </c>
       <c r="B444" t="s">
-        <v>93</v>
+        <v>1621</v>
       </c>
       <c r="C444" t="s">
-        <v>1625</v>
+        <v>1622</v>
       </c>
       <c r="D444" t="s">
-        <v>565</v>
+        <v>47</v>
       </c>
       <c r="E444" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>567</v>
+        <v>1211</v>
+      </c>
+      <c r="F444" t="s">
+        <v>33</v>
       </c>
       <c r="G444" s="2">
-        <v>43993</v>
+        <v>45341</v>
       </c>
       <c r="I444" s="2">
-        <v>45818</v>
+        <v>46072</v>
       </c>
       <c r="K444" t="s">
-        <v>568</v>
+        <v>49</v>
       </c>
       <c r="L444" t="s">
-        <v>569</v>
+        <v>734</v>
       </c>
       <c r="O444" s="2">
-        <v>44214</v>
+        <v>45505</v>
       </c>
       <c r="P444" t="s" s="3">
-        <v>1626</v>
-[...8 lines deleted...]
-        <v>1629</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="445">
       <c r="A445">
-        <v>212</v>
+        <v>565</v>
       </c>
       <c r="B445" t="s">
+        <v>569</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E445" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F445" t="s">
+        <v>550</v>
+      </c>
+      <c r="G445" s="2">
+        <v>44804</v>
+      </c>
+      <c r="I445" s="2">
+        <v>44926</v>
+      </c>
+      <c r="K445" t="s">
+        <v>1628</v>
+      </c>
+      <c r="L445" t="s">
+        <v>1629</v>
+      </c>
+      <c r="O445" s="2">
+        <v>45371</v>
+      </c>
+      <c r="P445" t="s" s="3">
         <v>1630</v>
-      </c>
-[...28 lines deleted...]
-        <v>1632</v>
       </c>
     </row>
     <row r="446">
       <c r="A446">
-        <v>316</v>
+        <v>448</v>
       </c>
       <c r="B446" t="s">
-        <v>1124</v>
+        <v>1631</v>
       </c>
       <c r="C446" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D446" t="s">
+        <v>571</v>
+      </c>
+      <c r="E446" t="s">
+        <v>572</v>
+      </c>
+      <c r="F446" t="s" s="4">
+        <v>573</v>
+      </c>
+      <c r="G446" s="2">
+        <v>43993</v>
+      </c>
+      <c r="I446" s="2">
+        <v>45818</v>
+      </c>
+      <c r="K446" t="s">
+        <v>574</v>
+      </c>
+      <c r="L446" t="s">
+        <v>575</v>
+      </c>
+      <c r="O446" s="2">
+        <v>44214</v>
+      </c>
+      <c r="P446" t="s" s="3">
         <v>1633</v>
       </c>
-      <c r="D446" t="s">
-[...28 lines deleted...]
-      <c r="P446" t="s" s="3">
+      <c r="Q446" t="s" s="3">
         <v>1634</v>
       </c>
-      <c r="Q446" t="s" s="3">
+      <c r="R446" t="s" s="3">
         <v>1635</v>
       </c>
-      <c r="R446" t="s" s="3">
+      <c r="S446" t="s" s="3">
         <v>1636</v>
-      </c>
-[...1 lines deleted...]
-        <v>1637</v>
       </c>
     </row>
     <row r="447">
       <c r="A447">
-        <v>681</v>
+        <v>449</v>
       </c>
       <c r="B447" t="s">
-        <v>548</v>
+        <v>93</v>
       </c>
       <c r="C447" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D447" t="s">
+        <v>571</v>
+      </c>
+      <c r="E447" t="s">
+        <v>572</v>
+      </c>
+      <c r="F447" t="s" s="4">
+        <v>573</v>
+      </c>
+      <c r="G447" s="2">
+        <v>43993</v>
+      </c>
+      <c r="I447" s="2">
+        <v>45818</v>
+      </c>
+      <c r="K447" t="s">
+        <v>574</v>
+      </c>
+      <c r="L447" t="s">
+        <v>575</v>
+      </c>
+      <c r="O447" s="2">
+        <v>44214</v>
+      </c>
+      <c r="P447" t="s" s="3">
         <v>1638</v>
       </c>
-      <c r="D447" t="s">
-[...25 lines deleted...]
-      <c r="P447" t="s" s="3">
+      <c r="Q447" t="s" s="3">
         <v>1639</v>
+      </c>
+      <c r="R447" t="s" s="3">
+        <v>1640</v>
+      </c>
+      <c r="S447" t="s" s="3">
+        <v>1641</v>
       </c>
     </row>
     <row r="448">
       <c r="A448">
-        <v>110</v>
+        <v>212</v>
       </c>
       <c r="B448" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="C448" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="D448" t="s">
-        <v>86</v>
-[...4 lines deleted...]
-        </is>
+        <v>378</v>
+      </c>
+      <c r="E448" t="s">
+        <v>379</v>
       </c>
       <c r="F448" t="s">
         <v>19</v>
       </c>
       <c r="G448" s="2">
-        <v>42065</v>
+        <v>42884</v>
       </c>
       <c r="I448" s="2">
-        <v>42247</v>
-[...4 lines deleted...]
-        </is>
+        <v>44710</v>
+      </c>
+      <c r="K448" t="s">
+        <v>380</v>
       </c>
       <c r="L448" t="s">
-        <v>87</v>
+        <v>381</v>
       </c>
       <c r="O448" s="2">
-        <v>42165</v>
+        <v>42921</v>
       </c>
       <c r="P448" t="s" s="3">
-        <v>1642</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="449">
       <c r="A449">
+        <v>316</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E449" t="inlineStr">
+        <is>
+          <t>Collaudo funzionale degli impianti di potabilizzazione realizzati nell’ambito dell’appalto relativo agli Interventi per la potabilizzazione delle acque nell’Ambito Territoriale Ottimale n. 1 – Viterbo – II Fase. Comuni aderenti al gestore Talete Spa.</t>
+        </is>
+      </c>
+      <c r="F449" t="s" s="4">
+        <v>1379</v>
+      </c>
+      <c r="G449" s="2">
+        <v>43381</v>
+      </c>
+      <c r="I449" s="2">
+        <v>43465</v>
+      </c>
+      <c r="K449" t="s">
+        <v>1380</v>
+      </c>
+      <c r="L449" t="s">
+        <v>1381</v>
+      </c>
+      <c r="M449">
+        <v>0</v>
+      </c>
+      <c r="O449" s="2">
+        <v>43496</v>
+      </c>
+      <c r="P449" t="s" s="3">
+        <v>1646</v>
+      </c>
+      <c r="Q449" t="s" s="3">
+        <v>1647</v>
+      </c>
+      <c r="R449" t="s" s="3">
+        <v>1648</v>
+      </c>
+      <c r="S449" t="s" s="3">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450">
+        <v>681</v>
+      </c>
+      <c r="B450" t="s">
+        <v>554</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D450" t="s">
+        <v>179</v>
+      </c>
+      <c r="E450" t="inlineStr">
+        <is>
+          <t>Incarico di Direttore della Direzione regionale "Trasporti, mobilità, tutela del territorio, demanio e patrimonio". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002.</t>
+        </is>
+      </c>
+      <c r="F450" t="s">
+        <v>149</v>
+      </c>
+      <c r="G450" s="2">
+        <v>45274</v>
+      </c>
+      <c r="I450" s="2">
+        <v>45316</v>
+      </c>
+      <c r="K450" t="s">
+        <v>180</v>
+      </c>
+      <c r="L450" t="s">
+        <v>1223</v>
+      </c>
+      <c r="O450" s="2">
+        <v>45553</v>
+      </c>
+      <c r="P450" t="s" s="3">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451">
+        <v>110</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D451" t="s">
+        <v>86</v>
+      </c>
+      <c r="E451" t="inlineStr">
+        <is>
+          <t>In qualità di componente del Comitato Direttivo del "Progetto "O.S.O.: Orientamento e Sostegno Occupabilità" - Costituzione del Comitato Direttivo e del Gruppo di Lavoro" approvato con Decreto del Dipartimento  per le Libertà Civili e l'immigrazione Direzione Centrale per le Politiche dell'immigrazione e dell'Asilo 0524/0381 - Prot. n. 0004800 del 30/07/2014.</t>
+        </is>
+      </c>
+      <c r="F451" t="s">
+        <v>19</v>
+      </c>
+      <c r="G451" s="2">
+        <v>42065</v>
+      </c>
+      <c r="I451" s="2">
+        <v>42247</v>
+      </c>
+      <c r="K451" t="inlineStr">
+        <is>
+          <t>Decreto del Dipartimento per le Libertà Civili e l'immigrazione Direzione Centrale per le Politiche dell'immigrazione e dell' Asilo - Autorità Responsabile del Fondo Europeo per l'integrazione di Cittadini di Paesi Terzi " 2007/2013 n. 0001517 del 04/03/2014 con il quale è stato adottato l'Avviso Pubblico per la presentazione di progetti a carattere territoriale finanziati a valere sul Fondo Europeo per l'integarzione di cittadini di Paesi terzi - Azione 2/2013 - Orienatmento al lavoro e sostegno all'occupabilità.</t>
+        </is>
+      </c>
+      <c r="L451" t="s">
+        <v>87</v>
+      </c>
+      <c r="O451" s="2">
+        <v>42165</v>
+      </c>
+      <c r="P451" t="s" s="3">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452">
+        <v>653</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D452" t="s">
+        <v>47</v>
+      </c>
+      <c r="E452" t="s">
+        <v>1465</v>
+      </c>
+      <c r="F452" t="s">
+        <v>33</v>
+      </c>
+      <c r="G452" s="2">
+        <v>45341</v>
+      </c>
+      <c r="I452" s="2">
+        <v>46072</v>
+      </c>
+      <c r="K452" t="s">
+        <v>49</v>
+      </c>
+      <c r="L452" t="s">
+        <v>50</v>
+      </c>
+      <c r="O452" s="2">
+        <v>45505</v>
+      </c>
+      <c r="P452" t="s" s="3">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453">
         <v>504</v>
       </c>
-      <c r="B449" t="s">
-[...8 lines deleted...]
-      <c r="E449" t="inlineStr">
+      <c r="B453" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E453" t="inlineStr">
         <is>
           <t>Componente della Commissione esaminatrice del Concorso pubblico, per titoli ed esami, per la copertura di 10 posti a tempo pieno ed indeterminato di Esperto Legale - Avvocato, categoria giuridica D, posizione economica D1, presso Avvocatura Regionale.
 </t>
         </is>
       </c>
-      <c r="F449" t="s">
-[...2 lines deleted...]
-      <c r="G449" s="2">
+      <c r="F453" t="s">
+        <v>1322</v>
+      </c>
+      <c r="G453" s="2">
         <v>44392</v>
       </c>
-      <c r="I449" s="2">
+      <c r="I453" s="2">
         <v>44544</v>
       </c>
-      <c r="K449" t="s">
-[...5 lines deleted...]
-      <c r="O449" s="2">
+      <c r="K453" t="s">
+        <v>1323</v>
+      </c>
+      <c r="L453" t="s">
+        <v>1324</v>
+      </c>
+      <c r="O453" s="2">
         <v>44579</v>
       </c>
-      <c r="P449" t="s" s="3">
-[...2 lines deleted...]
-      <c r="Q449" t="inlineStr" s="3">
+      <c r="P453" t="s" s="3">
+        <v>1659</v>
+      </c>
+      <c r="Q453" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ROSSI-Livia-Dich-cariche-incarichi.pdf</t>
         </is>
       </c>
-      <c r="R449" t="inlineStr" s="3">
+      <c r="R453" t="inlineStr" s="3">
         <is>
           <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ROSSI-Livia-Dich-conflitto-interesse.pdf</t>
         </is>
       </c>
-      <c r="S449" t="s" s="3">
-[...173 lines deleted...]
-      <c r="K453" t="s">
+      <c r="S453" t="s" s="3">
         <v>1660</v>
       </c>
-      <c r="L453" t="s">
+      <c r="T453" t="s" s="3">
         <v>1661</v>
-      </c>
-[...4 lines deleted...]
-        <v>1662</v>
       </c>
     </row>
     <row r="454">
       <c r="A454">
-        <v>122</v>
+        <v>343</v>
       </c>
       <c r="B454" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C454" t="s">
         <v>1663</v>
       </c>
-      <c r="C454" t="s">
+      <c r="D454" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1273</v>
+      </c>
+      <c r="F454" t="s">
+        <v>1274</v>
+      </c>
+      <c r="G454" s="2">
+        <v>43564</v>
+      </c>
+      <c r="I454" s="2">
+        <v>43570</v>
+      </c>
+      <c r="K454" t="s">
+        <v>1160</v>
+      </c>
+      <c r="L454" t="s">
+        <v>1275</v>
+      </c>
+      <c r="N454" t="s">
+        <v>1162</v>
+      </c>
+      <c r="O454" s="2">
+        <v>43578</v>
+      </c>
+      <c r="P454" t="s" s="3">
         <v>1664</v>
       </c>
-      <c r="D454" t="s">
-[...17 lines deleted...]
-      <c r="L454" t="s">
+      <c r="Q454" t="s" s="3">
         <v>1665</v>
       </c>
-      <c r="M454" t="s">
-[...8 lines deleted...]
-      <c r="P454" t="s" s="3">
+      <c r="R454" t="s" s="3">
         <v>1666</v>
       </c>
-      <c r="Q454" t="s" s="3">
+      <c r="S454" t="s" s="3">
         <v>1667</v>
-      </c>
-[...4 lines deleted...]
-        <v>1669</v>
       </c>
     </row>
     <row r="455">
       <c r="A455">
-        <v>189</v>
+        <v>469</v>
       </c>
       <c r="B455" t="s">
+        <v>364</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E455" t="inlineStr">
+        <is>
+          <t>Componente Commissione di esame-Esperto di metodo unità di competenza UC3 “Pianificare e realizzare le attività valutative rivolte alla validazione delle competenze” DDG07943 del 21/06/2018</t>
+        </is>
+      </c>
+      <c r="F455" t="s">
+        <v>56</v>
+      </c>
+      <c r="G455" s="2">
+        <v>44295</v>
+      </c>
+      <c r="I455" s="2">
+        <v>44295</v>
+      </c>
+      <c r="K455" t="s">
+        <v>1669</v>
+      </c>
+      <c r="L455" t="s">
         <v>1670</v>
       </c>
-      <c r="C455" t="s">
-[...20 lines deleted...]
-      <c r="L455" t="s">
+      <c r="O455" s="2">
+        <v>44306</v>
+      </c>
+      <c r="P455" t="s" s="3">
         <v>1671</v>
-      </c>
-[...16 lines deleted...]
-        <v>1675</v>
       </c>
     </row>
     <row r="456">
       <c r="A456">
-        <v>713</v>
+        <v>325</v>
       </c>
       <c r="B456" t="s">
-        <v>1676</v>
+        <v>364</v>
       </c>
       <c r="C456" t="s">
-        <v>1677</v>
+        <v>1668</v>
       </c>
       <c r="D456" t="s">
-        <v>788</v>
-[...7 lines deleted...]
-        <v>56</v>
+        <v>1158</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1563</v>
+      </c>
+      <c r="F456" t="inlineStr">
+        <is>
+          <t>La prestazione non è quantificabile in quanto effettuata nell'ambito del più ampio rapporto di consulenza con CLES, ISRI ,IZI RTI a cui la Regione ha affidato l'assistenza tecnica nell'ambito del POR FSE 2014-2020</t>
+        </is>
       </c>
       <c r="G456" s="2">
-        <v>45750</v>
+        <v>43397</v>
       </c>
       <c r="I456" s="2">
-        <v>46022</v>
+        <v>43410</v>
       </c>
       <c r="K456" t="s">
-        <v>1678</v>
+        <v>1239</v>
       </c>
       <c r="L456" t="s">
-        <v>1108</v>
+        <v>1564</v>
+      </c>
+      <c r="N456" t="s">
+        <v>1162</v>
       </c>
       <c r="O456" s="2">
-        <v>45805</v>
+        <v>43549</v>
       </c>
       <c r="P456" t="s" s="3">
-        <v>1679</v>
-[...4 lines deleted...]
-        </is>
+        <v>1672</v>
+      </c>
+      <c r="Q456" t="s" s="3">
+        <v>1673</v>
+      </c>
+      <c r="R456" t="s" s="3">
+        <v>1566</v>
+      </c>
+      <c r="S456" t="s" s="3">
+        <v>1674</v>
       </c>
     </row>
     <row r="457">
       <c r="A457">
-        <v>566</v>
+        <v>189</v>
       </c>
       <c r="B457" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D457" t="s">
+        <v>393</v>
+      </c>
+      <c r="E457" t="s">
+        <v>423</v>
+      </c>
+      <c r="F457" t="s" s="4">
+        <v>395</v>
+      </c>
+      <c r="G457" s="2">
+        <v>41460</v>
+      </c>
+      <c r="I457" s="2">
+        <v>43178</v>
+      </c>
+      <c r="K457" t="s">
+        <v>396</v>
+      </c>
+      <c r="L457" t="s">
+        <v>1677</v>
+      </c>
+      <c r="N457" t="s">
+        <v>130</v>
+      </c>
+      <c r="O457" s="2">
+        <v>42653</v>
+      </c>
+      <c r="P457" t="s" s="3">
+        <v>1678</v>
+      </c>
+      <c r="Q457" t="s" s="3">
+        <v>1679</v>
+      </c>
+      <c r="R457" t="s" s="3">
         <v>1680</v>
       </c>
-      <c r="C457" t="s">
-[...5 lines deleted...]
-      <c r="E457" t="s">
+      <c r="S457" t="s" s="3">
         <v>1681</v>
-      </c>
-[...16 lines deleted...]
-        <v>1684</v>
       </c>
     </row>
     <row r="458">
       <c r="A458">
-        <v>563</v>
+        <v>122</v>
       </c>
       <c r="B458" t="s">
-        <v>1680</v>
+        <v>1682</v>
       </c>
       <c r="C458" t="s">
-        <v>1677</v>
+        <v>1676</v>
       </c>
       <c r="D458" t="s">
-        <v>191</v>
+        <v>1056</v>
       </c>
       <c r="E458" t="s">
-        <v>192</v>
+        <v>1057</v>
       </c>
       <c r="F458" t="s">
-        <v>193</v>
+        <v>1058</v>
       </c>
       <c r="G458" s="2">
-        <v>44830</v>
+        <v>41842</v>
       </c>
       <c r="I458" s="2">
-        <v>45322</v>
+        <v>43178</v>
       </c>
       <c r="K458" t="s">
-        <v>194</v>
+        <v>1059</v>
       </c>
       <c r="L458" t="s">
-        <v>195</v>
+        <v>1683</v>
+      </c>
+      <c r="M458" t="s">
+        <v>1061</v>
+      </c>
+      <c r="N458" t="s">
+        <v>130</v>
       </c>
       <c r="O458" s="2">
-        <v>44834</v>
+        <v>42535</v>
       </c>
       <c r="P458" t="s" s="3">
+        <v>1684</v>
+      </c>
+      <c r="Q458" t="s" s="3">
         <v>1685</v>
+      </c>
+      <c r="R458" t="s" s="3">
+        <v>1686</v>
+      </c>
+      <c r="S458" t="s" s="3">
+        <v>1687</v>
       </c>
     </row>
     <row r="459">
       <c r="A459">
+        <v>603</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E459" t="inlineStr">
+        <is>
+          <t>Commissione di valutazione di cui all’Avviso pubblico per la selezione di interventi e iniziative in ambito culturale ai fini della loro raccolta, sistematizzazione e pubblicazione nel “Catalogo delle Buone Pratiche Culturali della Regione Lazio”, ed. 3 approvato con Determinazione n. G07240 del 6 giugno 2022 e modificato con Determinazione n. G12716 del 27 settembre 2023. Componente esterno all’Amministrazione regionale. Il procedimento è in capo all’Area Informazione, Immagine e Portale della Cultura della Direzione regionale Cultura e Lazio creativo.</t>
+        </is>
+      </c>
+      <c r="F459" t="s">
+        <v>700</v>
+      </c>
+      <c r="G459" s="2">
+        <v>45216</v>
+      </c>
+      <c r="I459" s="2">
+        <v>45264</v>
+      </c>
+      <c r="K459" t="s">
+        <v>1020</v>
+      </c>
+      <c r="L459" t="s">
+        <v>1021</v>
+      </c>
+      <c r="O459" s="2">
+        <v>45219</v>
+      </c>
+      <c r="P459" t="s" s="3">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460">
+        <v>328</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D460" t="s">
+        <v>74</v>
+      </c>
+      <c r="E460" t="inlineStr">
+        <is>
+          <t>Legge Regionale 15/2014. Membro esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno al paragrafo 1:Produzione dello spettacolo dal Vivo, par 2. Centri di Produzione, Centri di produzione teatrale, centri di produzione di danza dell'allegato A del Reg Reg n.20/2018</t>
+        </is>
+      </c>
+      <c r="F460" t="s">
+        <v>75</v>
+      </c>
+      <c r="G460" s="2">
+        <v>43538</v>
+      </c>
+      <c r="I460" s="2">
+        <v>44634</v>
+      </c>
+      <c r="K460" t="s">
+        <v>76</v>
+      </c>
+      <c r="L460" t="s">
+        <v>169</v>
+      </c>
+      <c r="O460" s="2">
+        <v>43558</v>
+      </c>
+      <c r="P460" t="s" s="3">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461">
+        <v>566</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D461" t="s">
+        <v>191</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1693</v>
+      </c>
+      <c r="G461" s="2">
+        <v>44763</v>
+      </c>
+      <c r="I461" s="2">
+        <v>44804</v>
+      </c>
+      <c r="K461" t="s">
+        <v>1694</v>
+      </c>
+      <c r="L461" t="s">
+        <v>1695</v>
+      </c>
+      <c r="O461" s="2">
+        <v>44854</v>
+      </c>
+      <c r="P461" t="s" s="3">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462">
+        <v>340</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D462" t="s">
+        <v>74</v>
+      </c>
+      <c r="E462" t="inlineStr">
+        <is>
+          <t>Legge Regionale 15/2014. Membro supplente esperto esterno della Commissione per la valutazione delle domande presentate per il sostegno al paragrafo 3:Festival e rassegne teatro, musica, danza par 4: Festival circensi e degli artisti di strada dell'allegato A del Reg Reg n. 20/2018</t>
+        </is>
+      </c>
+      <c r="F462" t="s">
+        <v>75</v>
+      </c>
+      <c r="G462" s="2">
+        <v>43538</v>
+      </c>
+      <c r="I462" s="2">
+        <v>44634</v>
+      </c>
+      <c r="K462" t="s">
+        <v>76</v>
+      </c>
+      <c r="L462" t="s">
+        <v>77</v>
+      </c>
+      <c r="O462" s="2">
+        <v>45420</v>
+      </c>
+      <c r="P462" t="s" s="3">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463">
+        <v>451</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D463" t="s">
+        <v>154</v>
+      </c>
+      <c r="E463" t="s">
+        <v>155</v>
+      </c>
+      <c r="F463" t="s">
+        <v>56</v>
+      </c>
+      <c r="G463" s="2">
+        <v>43915</v>
+      </c>
+      <c r="I463" s="2">
+        <v>45010</v>
+      </c>
+      <c r="K463" t="inlineStr">
+        <is>
+          <t>Legge Regionale 29 dicembre 2014 n. 15. Nomina della Commissione per la valutazione delle domande presentate per il sostegno di cui ai Paragrafi 2a, 2b, 3, 4a, 4b,9 dell'Allegato A del Regolamento Regionale 5 agosto 2019, n. 16.</t>
+        </is>
+      </c>
+      <c r="L463" t="s">
+        <v>156</v>
+      </c>
+      <c r="O463" s="2">
+        <v>44229</v>
+      </c>
+      <c r="P463" t="s" s="3">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464">
+        <v>494</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D464" t="s">
+        <v>197</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1701</v>
+      </c>
+      <c r="F464" t="s">
+        <v>19</v>
+      </c>
+      <c r="G464" s="2">
+        <v>44404</v>
+      </c>
+      <c r="I464" s="2">
+        <v>44561</v>
+      </c>
+      <c r="K464" t="s">
+        <v>1702</v>
+      </c>
+      <c r="L464" t="s">
+        <v>1703</v>
+      </c>
+      <c r="O464" s="2">
+        <v>44461</v>
+      </c>
+      <c r="P464" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SABATINI-DESIREE-CV-22092021-agg..pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465">
+        <v>663</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E465" t="inlineStr">
+        <is>
+          <t>Legge Regionale 29 dicembre 2014 n. 15 e successive modifiche. &amp;nbsp;Nomina della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo, circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l’accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1,5,6,7,8 dell’Allegato A al Regolamento Regionale 5 agosto 2019, n.16.</t>
+        </is>
+      </c>
+      <c r="F465" t="s">
+        <v>690</v>
+      </c>
+      <c r="G465" s="2">
+        <v>45447</v>
+      </c>
+      <c r="I465" s="2">
+        <v>45626</v>
+      </c>
+      <c r="K465" t="s">
+        <v>116</v>
+      </c>
+      <c r="L465" t="s">
+        <v>1111</v>
+      </c>
+      <c r="O465" s="2">
+        <v>45553</v>
+      </c>
+      <c r="P465" t="s" s="3">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466">
+        <v>713</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D466" t="s">
+        <v>781</v>
+      </c>
+      <c r="E466" t="inlineStr">
+        <is>
+          <t>Legge regionale 29 dicembre 2014 n. 15 e successive modifiche. Costituzione e nomina della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo, circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l'accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai Paragrafi 1, 5, 6, 7, 8 del Regolamento regionale 5 agosto 2019, n.16, successivamente modificato dal Regolamento regionale 25 marzo 2025, n. 6.</t>
+        </is>
+      </c>
+      <c r="F466" t="s">
+        <v>56</v>
+      </c>
+      <c r="G466" s="2">
+        <v>45750</v>
+      </c>
+      <c r="I466" s="2">
+        <v>46022</v>
+      </c>
+      <c r="K466" t="s">
+        <v>1705</v>
+      </c>
+      <c r="L466" t="s">
+        <v>1116</v>
+      </c>
+      <c r="O466" s="2">
+        <v>45805</v>
+      </c>
+      <c r="P466" t="s" s="3">
+        <v>1706</v>
+      </c>
+      <c r="Q466" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SABATINI-DESIREE'-Dich-cariche-incarichi.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467">
         <v>467</v>
       </c>
-      <c r="B459" t="s">
-[...8 lines deleted...]
-      <c r="E459" t="inlineStr">
+      <c r="B467" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D467" t="s">
+        <v>745</v>
+      </c>
+      <c r="E467" t="inlineStr">
         <is>
           <t>Commissione per la valutazione delle domande presentate per la selezione di interventi e iniziative in ambito culturale ai fini della loro raccolta, sistematizzazione e pubblicazione nel “Catalogo delle Buone Pratiche Culturali della Regione Lazio”, ed. 2. Componente esterno all’Amministrazione regionale. Il procedimento è in capo all’Area Benchmarking culturale e qualità della Direzione regionale Cultura, Politiche giovanili e Lazio creativo.
 </t>
         </is>
       </c>
-      <c r="F459" t="s">
-[...2 lines deleted...]
-      <c r="G459" s="2">
+      <c r="F467" t="s">
+        <v>700</v>
+      </c>
+      <c r="G467" s="2">
         <v>44295</v>
       </c>
-      <c r="I459" s="2">
+      <c r="I467" s="2">
         <v>44392</v>
       </c>
-      <c r="K459" t="s">
-[...5 lines deleted...]
-      <c r="O459" s="2">
+      <c r="K467" t="s">
+        <v>1106</v>
+      </c>
+      <c r="L467" t="s">
+        <v>1107</v>
+      </c>
+      <c r="O467" s="2">
         <v>45359</v>
       </c>
-      <c r="P459" t="s" s="3">
-[...316 lines deleted...]
-      </c>
       <c r="P467" t="s" s="3">
-        <v>1701</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="468">
       <c r="A468">
-        <v>211</v>
+        <v>563</v>
       </c>
       <c r="B468" t="s">
-        <v>1070</v>
+        <v>1692</v>
       </c>
       <c r="C468" t="s">
-        <v>1702</v>
+        <v>1689</v>
       </c>
       <c r="D468" t="s">
-        <v>378</v>
+        <v>191</v>
       </c>
       <c r="E468" t="s">
-        <v>379</v>
+        <v>192</v>
       </c>
       <c r="F468" t="s">
-        <v>19</v>
+        <v>193</v>
       </c>
       <c r="G468" s="2">
-        <v>42884</v>
+        <v>44830</v>
       </c>
       <c r="I468" s="2">
-        <v>44710</v>
+        <v>45322</v>
       </c>
       <c r="K468" t="s">
-        <v>380</v>
+        <v>194</v>
       </c>
       <c r="L468" t="s">
-        <v>381</v>
+        <v>195</v>
       </c>
       <c r="O468" s="2">
-        <v>42921</v>
+        <v>44834</v>
       </c>
       <c r="P468" t="s" s="3">
-        <v>1703</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="469">
       <c r="A469">
-        <v>582</v>
+        <v>226</v>
       </c>
       <c r="B469" t="s">
-        <v>52</v>
+        <v>1132</v>
       </c>
       <c r="C469" t="s">
-        <v>1704</v>
+        <v>1709</v>
       </c>
       <c r="D469" t="s">
-        <v>407</v>
+        <v>378</v>
       </c>
       <c r="E469" t="s">
-        <v>1705</v>
+        <v>495</v>
       </c>
       <c r="F469" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G469" s="2">
-        <v>44897</v>
+        <v>42884</v>
       </c>
       <c r="I469" s="2">
-        <v>45261</v>
+        <v>44710</v>
       </c>
       <c r="K469" t="s">
-        <v>409</v>
+        <v>380</v>
       </c>
       <c r="L469" t="s">
-        <v>410</v>
+        <v>381</v>
       </c>
       <c r="O469" s="2">
-        <v>45097</v>
+        <v>42921</v>
       </c>
       <c r="P469" t="s" s="3">
-        <v>1706</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="470">
       <c r="A470">
-        <v>537</v>
+        <v>625</v>
       </c>
       <c r="B470" t="s">
-        <v>122</v>
+        <v>1711</v>
       </c>
       <c r="C470" t="s">
-        <v>1707</v>
+        <v>1712</v>
       </c>
       <c r="D470" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>699</v>
+      </c>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>Commissione di valutazione delle candidature pervenute a seguito dell'Avviso pubblico per la selezione di interventi ed iniziative in ambito culturale ai fini della loro raccolta, sistematizzazione e pubblicazione nel “Catalogo delle Buone Pratiche Culturali della Regione Lazio” annualità 2023, di cui alla Decisione di Giunta n. 13 del 15 giugno 2023, approvato con Determinazione n. G16357 del 5 dicembre 2023. Componente esterno all’Amministrazione regionale.</t>
+        </is>
       </c>
       <c r="F470" t="s">
-        <v>149</v>
+        <v>700</v>
       </c>
       <c r="G470" s="2">
-        <v>44812</v>
+        <v>45414</v>
       </c>
       <c r="I470" s="2">
-        <v>46607</v>
+        <v>45473</v>
       </c>
       <c r="K470" t="s">
-        <v>150</v>
+        <v>701</v>
       </c>
       <c r="L470" t="s">
-        <v>151</v>
+        <v>702</v>
       </c>
       <c r="O470" s="2">
-        <v>44784</v>
+        <v>45450</v>
+      </c>
+      <c r="P470" t="s" s="3">
+        <v>1713</v>
       </c>
     </row>
     <row r="471">
       <c r="A471">
-        <v>709</v>
+        <v>211</v>
       </c>
       <c r="B471" t="s">
-        <v>1565</v>
+        <v>1078</v>
       </c>
       <c r="C471" t="s">
-        <v>1708</v>
+        <v>1714</v>
       </c>
       <c r="D471" t="s">
-        <v>732</v>
-[...4 lines deleted...]
-        </is>
+        <v>378</v>
+      </c>
+      <c r="E471" t="s">
+        <v>379</v>
       </c>
       <c r="F471" t="s">
-        <v>733</v>
+        <v>19</v>
       </c>
       <c r="G471" s="2">
-        <v>45786</v>
-[...2 lines deleted...]
-        <v>734</v>
+        <v>42884</v>
+      </c>
+      <c r="I471" s="2">
+        <v>44710</v>
+      </c>
+      <c r="K471" t="s">
+        <v>380</v>
       </c>
       <c r="L471" t="s">
-        <v>735</v>
+        <v>381</v>
       </c>
       <c r="O471" s="2">
-        <v>45789</v>
-[...4 lines deleted...]
-        </is>
+        <v>42921</v>
+      </c>
+      <c r="P471" t="s" s="3">
+        <v>1715</v>
       </c>
     </row>
     <row r="472">
       <c r="A472">
+        <v>582</v>
+      </c>
+      <c r="B472" t="s">
+        <v>52</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D472" t="s">
+        <v>407</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1717</v>
+      </c>
+      <c r="F472" t="s">
+        <v>64</v>
+      </c>
+      <c r="G472" s="2">
+        <v>44897</v>
+      </c>
+      <c r="I472" s="2">
+        <v>45261</v>
+      </c>
+      <c r="K472" t="s">
+        <v>409</v>
+      </c>
+      <c r="L472" t="s">
+        <v>410</v>
+      </c>
+      <c r="O472" s="2">
+        <v>45097</v>
+      </c>
+      <c r="P472" t="s" s="3">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473">
+        <v>537</v>
+      </c>
+      <c r="B473" t="s">
+        <v>122</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D473" t="s">
+        <v>147</v>
+      </c>
+      <c r="E473" t="s">
+        <v>148</v>
+      </c>
+      <c r="F473" t="s">
+        <v>149</v>
+      </c>
+      <c r="G473" s="2">
+        <v>44812</v>
+      </c>
+      <c r="I473" s="2">
+        <v>46607</v>
+      </c>
+      <c r="K473" t="s">
+        <v>150</v>
+      </c>
+      <c r="L473" t="s">
+        <v>151</v>
+      </c>
+      <c r="O473" s="2">
+        <v>44784</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474">
+        <v>709</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D474" t="s">
+        <v>737</v>
+      </c>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>Presidente Commissione di valutazione per l'individuazione all'interno del Roster regionale, istituito presso l'Istituto regionale di Studi giuridici del Lazio - Arturo Carlo Jemolo, di profili professionali da destinare al supporto tecnico della Direzione Sviluppo Economico, Attività Produttive e Ricerca nell'ambito del PR FESR Lazio 2021-2027.</t>
+        </is>
+      </c>
+      <c r="F474" t="s">
+        <v>738</v>
+      </c>
+      <c r="G474" s="2">
+        <v>45786</v>
+      </c>
+      <c r="J474" t="s">
+        <v>739</v>
+      </c>
+      <c r="L474" t="s">
+        <v>740</v>
+      </c>
+      <c r="O474" s="2">
+        <v>45789</v>
+      </c>
+      <c r="P474" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Sasso-D-Elia-Alberto-CV-12052025.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475">
         <v>140</v>
       </c>
-      <c r="B472" t="s">
-[...5 lines deleted...]
-      <c r="D472" t="s">
+      <c r="B475" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D475" t="s">
         <v>324</v>
       </c>
-      <c r="E472" t="inlineStr">
+      <c r="E475" t="inlineStr">
         <is>
           <t>Componente esterno del Comitato Regionale per i Lavori Pubblici.&amp;nbsp;Conclusione incarico "Il sessantesimo giorno successivo alla data di insediamento della nuova Giunta Regionale"
 </t>
         </is>
       </c>
-      <c r="F472" t="s">
+      <c r="F475" t="s">
         <v>325</v>
       </c>
-      <c r="G472" s="2">
+      <c r="G475" s="2">
         <v>41578</v>
       </c>
-      <c r="I472" s="2">
+      <c r="I475" s="2">
         <v>43239</v>
       </c>
-      <c r="K472" t="s">
+      <c r="K475" t="s">
         <v>241</v>
       </c>
-      <c r="L472" t="s">
+      <c r="L475" t="s">
         <v>242</v>
       </c>
-      <c r="N472" t="s">
+      <c r="N475" t="s">
         <v>130</v>
       </c>
-      <c r="O472" s="2">
+      <c r="O475" s="2">
         <v>43239</v>
       </c>
-      <c r="P472" t="s" s="3">
-[...13 lines deleted...]
-      <c r="A473">
+      <c r="P475" t="s" s="3">
+        <v>1723</v>
+      </c>
+      <c r="Q475" t="s" s="3">
+        <v>1724</v>
+      </c>
+      <c r="R475" t="s" s="3">
+        <v>1725</v>
+      </c>
+      <c r="S475" t="s" s="3">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476">
         <v>479</v>
       </c>
-      <c r="B473" t="s">
-[...8 lines deleted...]
-      <c r="E473" t="inlineStr">
+      <c r="B476" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1729</v>
+      </c>
+      <c r="E476" t="inlineStr">
         <is>
           <t>Costituzione del Gruppo di lavoro per il monitoraggio e l'attuazione dell'Accordo di collaborazione tra&amp;nbsp;pubbliche amministrazioni, ai sensi dell'art. 15 della Legge 7 agosto 1990 n. 240 per gli interventi di potenziamento infrastrutturale della
 linea ferroviaria "Roma - Lido di Ostia"
 </t>
         </is>
       </c>
-      <c r="F473" t="s">
-[...2 lines deleted...]
-      <c r="G473" s="2">
+      <c r="F476" t="s">
+        <v>474</v>
+      </c>
+      <c r="G476" s="2">
         <v>44321</v>
       </c>
-      <c r="J473" t="s">
-[...8 lines deleted...]
-      <c r="O473" s="2">
+      <c r="J476" t="s">
+        <v>1730</v>
+      </c>
+      <c r="K476" t="s">
+        <v>1731</v>
+      </c>
+      <c r="L476" t="s">
+        <v>1732</v>
+      </c>
+      <c r="O476" s="2">
         <v>44342</v>
       </c>
-      <c r="P473" t="s" s="3">
-[...119 lines deleted...]
-      </c>
       <c r="P476" t="s" s="3">
-        <v>1728</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="477">
       <c r="A477">
-        <v>64</v>
+        <v>714</v>
       </c>
       <c r="B477" t="s">
-        <v>222</v>
+        <v>1734</v>
       </c>
       <c r="C477" t="s">
-        <v>1729</v>
+        <v>1728</v>
       </c>
       <c r="D477" t="s">
-        <v>86</v>
+        <v>781</v>
       </c>
       <c r="E477" t="inlineStr">
         <is>
-          <t>In qualità di componente dell' "Integrazione Coordinamento tecnico per il lavoro e i Servizi per l'Impiego istituito con Determinazione n. G02110/2014." approvato con nota prot. n. 22714 del 15.01.2014.</t>
+          <t>Legge regionale 29 dicembre 2014 n. 15 e successive modifiche. Costituzione e nomina della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo, circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l'accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai Paragrafi 1, 5, 6, 7, 8 del Regolamento regionale 5 agosto 2019, n.16, successivamente modificato dal Regolamento regionale 25 marzo 2025, n. 6.</t>
         </is>
       </c>
       <c r="F477" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="G477" s="2">
-        <v>41696</v>
+        <v>45750</v>
       </c>
       <c r="I477" s="2">
-        <v>41869</v>
+        <v>46022</v>
       </c>
       <c r="K477" t="s">
-        <v>102</v>
+        <v>1115</v>
       </c>
       <c r="L477" t="s">
-        <v>103</v>
+        <v>1116</v>
       </c>
       <c r="O477" s="2">
-        <v>42082</v>
+        <v>45805</v>
       </c>
       <c r="P477" t="s" s="3">
-        <v>1730</v>
+        <v>1735</v>
+      </c>
+      <c r="Q477" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SEBASTIANI-FAUSTO-Dich-cariche-incarichi.pdf</t>
+        </is>
       </c>
     </row>
     <row r="478">
       <c r="A478">
-        <v>57</v>
+        <v>631</v>
       </c>
       <c r="B478" t="s">
-        <v>222</v>
+        <v>93</v>
       </c>
       <c r="C478" t="s">
-        <v>1729</v>
+        <v>1736</v>
       </c>
       <c r="D478" t="s">
-        <v>86</v>
-[...4 lines deleted...]
-        </is>
+        <v>47</v>
+      </c>
+      <c r="E478" t="s">
+        <v>1737</v>
       </c>
       <c r="F478" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G478" s="2">
-        <v>41696</v>
+        <v>45341</v>
       </c>
       <c r="I478" s="2">
-        <v>41869</v>
+        <v>46072</v>
       </c>
       <c r="K478" t="s">
-        <v>102</v>
+        <v>49</v>
       </c>
       <c r="L478" t="s">
-        <v>144</v>
+        <v>50</v>
       </c>
       <c r="O478" s="2">
-        <v>42082</v>
+        <v>45505</v>
       </c>
       <c r="P478" t="s" s="3">
-        <v>1730</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="479">
       <c r="A479">
-        <v>23</v>
+        <v>640</v>
       </c>
       <c r="B479" t="s">
-        <v>1731</v>
+        <v>364</v>
       </c>
       <c r="C479" t="s">
-        <v>1729</v>
+        <v>1739</v>
       </c>
       <c r="D479" t="s">
-        <v>669</v>
+        <v>47</v>
       </c>
       <c r="E479" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-        <v>1732</v>
+        <v>1151</v>
+      </c>
+      <c r="F479" t="s">
+        <v>33</v>
       </c>
       <c r="G479" s="2">
-        <v>41339</v>
+        <v>45341</v>
       </c>
       <c r="I479" s="2">
-        <v>41806</v>
+        <v>46072</v>
       </c>
       <c r="K479" t="s">
-        <v>672</v>
+        <v>49</v>
       </c>
       <c r="L479" t="s">
-        <v>673</v>
-[...5 lines deleted...]
-        <v>1733</v>
+        <v>50</v>
       </c>
       <c r="O479" s="2">
-        <v>41836</v>
+        <v>45505</v>
       </c>
       <c r="P479" t="s" s="3">
-        <v>1734</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="480">
       <c r="A480">
-        <v>188</v>
+        <v>23</v>
       </c>
       <c r="B480" t="s">
-        <v>1735</v>
+        <v>1741</v>
       </c>
       <c r="C480" t="s">
-        <v>1736</v>
+        <v>1742</v>
       </c>
       <c r="D480" t="s">
-        <v>263</v>
+        <v>674</v>
       </c>
       <c r="E480" t="s">
-        <v>264</v>
+        <v>675</v>
       </c>
       <c r="F480" t="s" s="4">
-        <v>265</v>
+        <v>1743</v>
       </c>
       <c r="G480" s="2">
-        <v>41893</v>
+        <v>41339</v>
       </c>
       <c r="I480" s="2">
-        <v>44561</v>
+        <v>41806</v>
       </c>
       <c r="K480" t="s">
-        <v>266</v>
+        <v>677</v>
       </c>
       <c r="L480" t="s">
-        <v>1737</v>
+        <v>678</v>
+      </c>
+      <c r="M480" t="s">
+        <v>1185</v>
       </c>
       <c r="N480" t="s">
-        <v>268</v>
+        <v>1744</v>
       </c>
       <c r="O480" s="2">
-        <v>42663</v>
+        <v>41836</v>
       </c>
       <c r="P480" t="s" s="3">
-        <v>1738</v>
-[...8 lines deleted...]
-        <v>1741</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="481">
       <c r="A481">
-        <v>486</v>
+        <v>57</v>
       </c>
       <c r="B481" t="s">
+        <v>222</v>
+      </c>
+      <c r="C481" t="s">
         <v>1742</v>
       </c>
-      <c r="C481" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D481" t="s">
-        <v>339</v>
+        <v>86</v>
       </c>
       <c r="E481" t="inlineStr">
         <is>
-          <t>Commissione per la valutazione delle domande presentate per l’aggiornamento dell’Albo regionale dei festival del folklore, di cui alla Legge Regionale 29 dicembre 2014, n. 15 art. 9</t>
+          <t>In qualità di componente dell'Istituzione di un "Coordinamento tecnico per il lavoro e i Servizi per l'Impiego" approvato con nota prot. n. 22714 del 15.01.2014.</t>
         </is>
       </c>
       <c r="F481" t="s">
-        <v>164</v>
+        <v>19</v>
       </c>
       <c r="G481" s="2">
-        <v>44379</v>
+        <v>41696</v>
       </c>
       <c r="I481" s="2">
-        <v>44452</v>
+        <v>41869</v>
       </c>
       <c r="K481" t="s">
-        <v>340</v>
+        <v>102</v>
       </c>
       <c r="L481" t="s">
-        <v>341</v>
+        <v>144</v>
       </c>
       <c r="O481" s="2">
-        <v>44383</v>
+        <v>42082</v>
       </c>
       <c r="P481" t="s" s="3">
-        <v>1744</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="482">
       <c r="A482">
-        <v>593</v>
+        <v>64</v>
       </c>
       <c r="B482" t="s">
-        <v>605</v>
+        <v>222</v>
       </c>
       <c r="C482" t="s">
-        <v>1745</v>
+        <v>1742</v>
       </c>
       <c r="D482" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>86</v>
+      </c>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>In qualità di componente dell' "Integrazione Coordinamento tecnico per il lavoro e i Servizi per l'Impiego istituito con Determinazione n. G02110/2014." approvato con nota prot. n. 22714 del 15.01.2014.</t>
+        </is>
       </c>
       <c r="F482" t="s">
-        <v>149</v>
+        <v>19</v>
       </c>
       <c r="G482" s="2">
-        <v>45154</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>41696</v>
+      </c>
+      <c r="I482" s="2">
+        <v>41869</v>
       </c>
       <c r="K482" t="s">
-        <v>278</v>
+        <v>102</v>
       </c>
       <c r="L482" t="s">
-        <v>279</v>
+        <v>103</v>
       </c>
       <c r="O482" s="2">
-        <v>45208</v>
+        <v>42082</v>
       </c>
       <c r="P482" t="s" s="3">
         <v>1746</v>
       </c>
     </row>
     <row r="483">
       <c r="A483">
-        <v>607</v>
+        <v>188</v>
       </c>
       <c r="B483" t="s">
         <v>1747</v>
       </c>
       <c r="C483" t="s">
         <v>1748</v>
       </c>
       <c r="D483" t="s">
-        <v>747</v>
-[...1 lines deleted...]
-      <c r="E483" t="inlineStr">
+        <v>263</v>
+      </c>
+      <c r="E483" t="s">
+        <v>264</v>
+      </c>
+      <c r="F483" t="s" s="4">
+        <v>265</v>
+      </c>
+      <c r="G483" s="2">
+        <v>41893</v>
+      </c>
+      <c r="I483" s="2">
+        <v>44561</v>
+      </c>
+      <c r="K483" t="s">
+        <v>266</v>
+      </c>
+      <c r="L483" t="s">
+        <v>1749</v>
+      </c>
+      <c r="N483" t="s">
+        <v>268</v>
+      </c>
+      <c r="O483" s="2">
+        <v>42663</v>
+      </c>
+      <c r="P483" t="s" s="3">
+        <v>1750</v>
+      </c>
+      <c r="Q483" t="s" s="3">
+        <v>1751</v>
+      </c>
+      <c r="R483" t="s" s="3">
+        <v>1752</v>
+      </c>
+      <c r="S483" t="s" s="3">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484">
+        <v>486</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D484" t="s">
+        <v>339</v>
+      </c>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>Commissione per la valutazione delle domande presentate per l’aggiornamento dell’Albo regionale dei festival del folklore, di cui alla Legge Regionale 29 dicembre 2014, n. 15 art. 9</t>
+        </is>
+      </c>
+      <c r="F484" t="s">
+        <v>164</v>
+      </c>
+      <c r="G484" s="2">
+        <v>44379</v>
+      </c>
+      <c r="I484" s="2">
+        <v>44452</v>
+      </c>
+      <c r="K484" t="s">
+        <v>340</v>
+      </c>
+      <c r="L484" t="s">
+        <v>341</v>
+      </c>
+      <c r="O484" s="2">
+        <v>44383</v>
+      </c>
+      <c r="P484" t="s" s="3">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485">
+        <v>593</v>
+      </c>
+      <c r="B485" t="s">
+        <v>611</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D485" t="s">
+        <v>275</v>
+      </c>
+      <c r="E485" t="s">
+        <v>276</v>
+      </c>
+      <c r="F485" t="s">
+        <v>149</v>
+      </c>
+      <c r="G485" s="2">
+        <v>45154</v>
+      </c>
+      <c r="J485" t="s">
+        <v>465</v>
+      </c>
+      <c r="K485" t="s">
+        <v>278</v>
+      </c>
+      <c r="L485" t="s">
+        <v>279</v>
+      </c>
+      <c r="O485" s="2">
+        <v>45208</v>
+      </c>
+      <c r="P485" t="s" s="3">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486">
+        <v>607</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D486" t="s">
+        <v>752</v>
+      </c>
+      <c r="E486" t="inlineStr">
         <is>
           <t>Legge Regionale 29 dicembre 2014 n.15 e ss.mm. ii. &amp;nbsp;Nomina della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo – circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l’accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1, 5, 6, 7, 8 del Regolamento Regionale 5 agosto 2019, n. 16.
 </t>
         </is>
       </c>
-      <c r="F483" t="s">
-[...2 lines deleted...]
-      <c r="G483" s="2">
+      <c r="F486" t="s">
+        <v>690</v>
+      </c>
+      <c r="G486" s="2">
         <v>45117</v>
       </c>
-      <c r="I483" s="2">
+      <c r="I486" s="2">
         <v>45991</v>
       </c>
-      <c r="K483" t="s">
-[...5 lines deleted...]
-      <c r="O483" s="2">
+      <c r="K486" t="s">
+        <v>753</v>
+      </c>
+      <c r="L486" t="s">
+        <v>754</v>
+      </c>
+      <c r="O486" s="2">
         <v>45223</v>
       </c>
-      <c r="P483" t="s" s="3">
-[...120 lines deleted...]
-      </c>
       <c r="P486" t="s" s="3">
-        <v>1754</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="487">
       <c r="A487">
+        <v>703</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D487" t="s">
+        <v>699</v>
+      </c>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>Commissione di valutazione delle candidature pervenute a seguito dell'Avviso pubblico per la selezione di interventi ed iniziative in ambito culturale ai fini della loro raccolta, sistematizzazione e pubblicazione nel “Catalogo delle Buone Pratiche Culturali della Regione Lazio” annualità 2024, di cui alla Decisione di Giunta n. 13 del 15 giugno 2023, approvato con Determinazione n. G10328 del 31 luglio 2024. Componente esterno all’Amministrazione regionale.</t>
+        </is>
+      </c>
+      <c r="F487" t="s">
+        <v>33</v>
+      </c>
+      <c r="G487" s="2">
+        <v>45603</v>
+      </c>
+      <c r="I487" s="2">
+        <v>45657</v>
+      </c>
+      <c r="K487" t="s">
+        <v>1762</v>
+      </c>
+      <c r="L487" t="s">
+        <v>1763</v>
+      </c>
+      <c r="O487" s="2">
+        <v>45615</v>
+      </c>
+      <c r="P487" t="s" s="3">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488">
+        <v>468</v>
+      </c>
+      <c r="B488" t="s">
+        <v>93</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D488" t="s">
+        <v>745</v>
+      </c>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>Commissione per la valutazione delle domande presentate per la selezione di interventi e iniziative in ambito culturale ai fini della loro raccolta, sistematizzazione e pubblicazione nel “Catalogo delle Buone Pratiche Culturali della Regione Lazio”, ed. 2. Componente esterno all’Amministrazione regionale. Il procedimento è in capo all’Area Benchmarking culturale e qualità della Direzione regionale Cultura, Politiche giovanili e Lazio creativo.</t>
+        </is>
+      </c>
+      <c r="F488" t="s">
+        <v>700</v>
+      </c>
+      <c r="G488" s="2">
+        <v>44295</v>
+      </c>
+      <c r="I488" s="2">
+        <v>44392</v>
+      </c>
+      <c r="K488" t="s">
+        <v>746</v>
+      </c>
+      <c r="L488" t="s">
+        <v>747</v>
+      </c>
+      <c r="O488" s="2">
+        <v>45421</v>
+      </c>
+      <c r="P488" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Spalletta-Alessandro-CV-09052024.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489">
+        <v>702</v>
+      </c>
+      <c r="B489" t="s">
+        <v>93</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D489" t="s">
+        <v>699</v>
+      </c>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>Commissione di valutazione delle candidature pervenute a seguito dell'Avviso pubblico per la selezione di interventi ed iniziative in ambito culturale ai fini della loro raccolta, sistematizzazione e pubblicazione nel “Catalogo delle Buone Pratiche Culturali della Regione Lazio” annualità 2024, di cui alla Decisione di Giunta n. 13 del 15 giugno 2023, approvato con Determinazione n. G10328 del 31 luglio 2024. Componente esterno all’Amministrazione regionale.</t>
+        </is>
+      </c>
+      <c r="F489" t="s">
+        <v>33</v>
+      </c>
+      <c r="G489" s="2">
+        <v>45603</v>
+      </c>
+      <c r="I489" s="2">
+        <v>45657</v>
+      </c>
+      <c r="K489" t="s">
+        <v>1762</v>
+      </c>
+      <c r="L489" t="s">
+        <v>1763</v>
+      </c>
+      <c r="O489" s="2">
+        <v>45615</v>
+      </c>
+      <c r="P489" t="s" s="3">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490">
         <v>138</v>
       </c>
-      <c r="B487" t="s">
-[...5 lines deleted...]
-      <c r="D487" t="s">
+      <c r="B490" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D490" t="s">
         <v>324</v>
       </c>
-      <c r="E487" t="inlineStr">
+      <c r="E490" t="inlineStr">
         <is>
           <t>Componente esterno del Comitato Regionale per i Lavori Pubblici. Conclusione incarico "Il sessantesimo giorno successivo alla data di insediamento della nuova Giunta Regionale"
 </t>
         </is>
       </c>
-      <c r="F487" t="s">
+      <c r="F490" t="s">
         <v>325</v>
       </c>
-      <c r="G487" s="2">
+      <c r="G490" s="2">
         <v>42283</v>
       </c>
-      <c r="I487" s="2">
+      <c r="I490" s="2">
         <v>43239</v>
       </c>
-      <c r="K487" t="s">
+      <c r="K490" t="s">
         <v>241</v>
       </c>
-      <c r="L487" t="s">
-[...2 lines deleted...]
-      <c r="N487" t="s">
+      <c r="L490" t="s">
+        <v>1769</v>
+      </c>
+      <c r="N490" t="s">
         <v>130</v>
       </c>
-      <c r="O487" s="2">
+      <c r="O490" s="2">
         <v>43239</v>
       </c>
-      <c r="P487" t="s" s="3">
-[...109 lines deleted...]
-      <c r="C490" t="s">
+      <c r="P490" t="s" s="3">
         <v>1770</v>
       </c>
-      <c r="D490" t="s">
-[...27 lines deleted...]
-      <c r="P490" t="s" s="3">
+      <c r="Q490" t="s" s="3">
         <v>1771</v>
       </c>
-      <c r="Q490" t="inlineStr" s="3">
-[...7 lines deleted...]
-        </is>
+      <c r="R490" t="s" s="3">
+        <v>1772</v>
+      </c>
+      <c r="S490" t="s" s="3">
+        <v>1773</v>
       </c>
     </row>
     <row r="491">
       <c r="A491">
-        <v>88</v>
+        <v>322</v>
       </c>
       <c r="B491" t="s">
-        <v>1772</v>
+        <v>1774</v>
       </c>
       <c r="C491" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
       <c r="D491" t="s">
-        <v>214</v>
-[...7 lines deleted...]
-        <v>1774</v>
+        <v>1158</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1238</v>
+      </c>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t>La prestazione non è quantificabile in quanto effettuata nell'ambito del più ampio rapporto di consulenza con CLES, ISRI ,IZI RTI a cui la Regione ha affidato l'assistenza tecnica nell'ambito del POR FSE 2014-2020</t>
+        </is>
       </c>
       <c r="G491" s="2">
-        <v>41699</v>
+        <v>43180</v>
       </c>
       <c r="I491" s="2">
-        <v>41744</v>
+        <v>43181</v>
       </c>
       <c r="K491" t="s">
-        <v>216</v>
+        <v>1239</v>
       </c>
       <c r="L491" t="s">
-        <v>217</v>
+        <v>1552</v>
+      </c>
+      <c r="N491" t="s">
+        <v>1162</v>
       </c>
       <c r="O491" s="2">
-        <v>42121</v>
+        <v>43549</v>
       </c>
       <c r="P491" t="s" s="3">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="Q491" t="s" s="3">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="R491" t="s" s="3">
-        <v>1777</v>
+        <v>1555</v>
       </c>
       <c r="S491" t="s" s="3">
         <v>1778</v>
       </c>
     </row>
     <row r="492">
       <c r="A492">
-        <v>142</v>
+        <v>576</v>
       </c>
       <c r="B492" t="s">
-        <v>222</v>
+        <v>429</v>
       </c>
       <c r="C492" t="s">
         <v>1779</v>
       </c>
       <c r="D492" t="s">
+        <v>407</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1780</v>
+      </c>
+      <c r="F492" t="s">
+        <v>64</v>
+      </c>
+      <c r="G492" s="2">
+        <v>44897</v>
+      </c>
+      <c r="I492" s="2">
+        <v>45261</v>
+      </c>
+      <c r="K492" t="s">
+        <v>1009</v>
+      </c>
+      <c r="L492" t="s">
+        <v>1010</v>
+      </c>
+      <c r="O492" s="2">
+        <v>45422</v>
+      </c>
+      <c r="P492" t="s" s="3">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493">
+        <v>618</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D493" t="s">
+        <v>43</v>
+      </c>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>Art.18 della legge regionale del 14 settembre 1996, n. 21 e successive modificazioni ed integrazioni "Disciplina della professione di maestro di sci e ordinamento delle scuole di sci". Nomina della commissione d'esame per l'abilitazione all'esercizio della professione di maestro di sci alpino, nordico e snowboard.</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t>Per sessione d’esame, riconoscimento spese definite nella Convenzione, approvata con Determinazione G15637 del 04/12/2018, ad esclusivo carico del Collegio Regionale dei Maestri di sci del Lazio- C.F. 96331660587 e s.m. del G14943 del 9/12/2020.</t>
+        </is>
+      </c>
+      <c r="G493" s="2">
+        <v>44305</v>
+      </c>
+      <c r="I493" s="2">
+        <v>45035</v>
+      </c>
+      <c r="K493" t="s">
+        <v>44</v>
+      </c>
+      <c r="L493" t="s">
+        <v>45</v>
+      </c>
+      <c r="O493" s="2">
+        <v>45443</v>
+      </c>
+      <c r="P493" t="s" s="3">
+        <v>1783</v>
+      </c>
+      <c r="Q493" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/STAMEGNA-GABRIELE-dich-cariche-incarichi.pdf</t>
+        </is>
+      </c>
+      <c r="R493" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/STAMEGNA-GABRIELE-dich-conflitto-interesse.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494">
+        <v>88</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D494" t="s">
+        <v>214</v>
+      </c>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>Componente Esperto tecnico Commissione incaricata di riorganizzare. Semplificare e innovare la normativa regionale in materia urbanistica ed edilizia, istituita con D.G.R. n. 105/2013</t>
+        </is>
+      </c>
+      <c r="F494" t="s" s="4">
+        <v>1786</v>
+      </c>
+      <c r="G494" s="2">
+        <v>41699</v>
+      </c>
+      <c r="I494" s="2">
+        <v>41744</v>
+      </c>
+      <c r="K494" t="s">
+        <v>216</v>
+      </c>
+      <c r="L494" t="s">
+        <v>217</v>
+      </c>
+      <c r="O494" s="2">
+        <v>42121</v>
+      </c>
+      <c r="P494" t="s" s="3">
+        <v>1787</v>
+      </c>
+      <c r="Q494" t="s" s="3">
+        <v>1788</v>
+      </c>
+      <c r="R494" t="s" s="3">
+        <v>1789</v>
+      </c>
+      <c r="S494" t="s" s="3">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495">
+        <v>142</v>
+      </c>
+      <c r="B495" t="s">
+        <v>222</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D495" t="s">
         <v>324</v>
       </c>
-      <c r="E492" t="inlineStr">
+      <c r="E495" t="inlineStr">
         <is>
           <t>Componente esterno del Comitato Regionale per i Lavori Pubblici. Conclusione incarico "Il sessantesimo giorno successivo alla data di insediamento della nuova Giunta Regionale"
 </t>
         </is>
       </c>
-      <c r="F492" t="s">
-[...2 lines deleted...]
-      <c r="G492" s="2">
+      <c r="F495" t="s">
+        <v>517</v>
+      </c>
+      <c r="G495" s="2">
         <v>41578</v>
       </c>
-      <c r="I492" s="2">
+      <c r="I495" s="2">
         <v>43239</v>
       </c>
-      <c r="K492" t="s">
+      <c r="K495" t="s">
         <v>241</v>
       </c>
-      <c r="L492" t="s">
+      <c r="L495" t="s">
         <v>242</v>
       </c>
-      <c r="N492" t="s">
+      <c r="N495" t="s">
         <v>130</v>
       </c>
-      <c r="O492" s="2">
+      <c r="O495" s="2">
         <v>43239</v>
       </c>
-      <c r="P492" t="s" s="3">
-[...117 lines deleted...]
-        <v>44784</v>
+      <c r="P495" t="s" s="3">
+        <v>1792</v>
+      </c>
+      <c r="Q495" t="s" s="3">
+        <v>1793</v>
+      </c>
+      <c r="R495" t="s" s="3">
+        <v>1794</v>
+      </c>
+      <c r="S495" t="s" s="3">
+        <v>1795</v>
       </c>
     </row>
     <row r="496">
       <c r="A496">
-        <v>614</v>
+        <v>643</v>
       </c>
       <c r="B496" t="s">
-        <v>1789</v>
+        <v>23</v>
       </c>
       <c r="C496" t="s">
-        <v>1790</v>
+        <v>1796</v>
       </c>
       <c r="D496" t="s">
-        <v>507</v>
-[...4 lines deleted...]
-        </is>
+        <v>47</v>
+      </c>
+      <c r="E496" t="s">
+        <v>926</v>
       </c>
       <c r="F496" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G496" s="2">
-        <v>45233</v>
+        <v>45341</v>
       </c>
       <c r="I496" s="2">
-        <v>45358</v>
-[...4 lines deleted...]
-        </is>
+        <v>46072</v>
+      </c>
+      <c r="K496" t="s">
+        <v>49</v>
       </c>
       <c r="L496" t="s">
-        <v>508</v>
+        <v>50</v>
       </c>
       <c r="O496" s="2">
-        <v>45323</v>
+        <v>45505</v>
       </c>
       <c r="P496" t="s" s="3">
-        <v>1791</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="497">
       <c r="A497">
-        <v>501</v>
+        <v>547</v>
       </c>
       <c r="B497" t="s">
-        <v>1792</v>
+        <v>1798</v>
       </c>
       <c r="C497" t="s">
-        <v>1793</v>
+        <v>1799</v>
       </c>
       <c r="D497" t="s">
-        <v>25</v>
+        <v>147</v>
       </c>
       <c r="E497" t="s">
-        <v>293</v>
+        <v>148</v>
       </c>
       <c r="F497" t="s">
-        <v>27</v>
+        <v>149</v>
       </c>
       <c r="G497" s="2">
-        <v>44400</v>
+        <v>44812</v>
       </c>
       <c r="I497" s="2">
-        <v>44712</v>
+        <v>46607</v>
       </c>
       <c r="K497" t="s">
-        <v>294</v>
+        <v>150</v>
       </c>
       <c r="L497" t="s">
-        <v>295</v>
+        <v>151</v>
       </c>
       <c r="O497" s="2">
-        <v>44554</v>
-[...4 lines deleted...]
-        </is>
+        <v>44784</v>
       </c>
     </row>
     <row r="498">
       <c r="A498">
+        <v>544</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D498" t="s">
+        <v>147</v>
+      </c>
+      <c r="E498" t="s">
+        <v>148</v>
+      </c>
+      <c r="F498" t="s">
+        <v>149</v>
+      </c>
+      <c r="G498" s="2">
+        <v>44812</v>
+      </c>
+      <c r="I498" s="2">
+        <v>46607</v>
+      </c>
+      <c r="K498" t="s">
+        <v>150</v>
+      </c>
+      <c r="L498" t="s">
+        <v>151</v>
+      </c>
+      <c r="O498" s="2">
+        <v>44784</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499">
+        <v>614</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D499" t="s">
+        <v>513</v>
+      </c>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>Componente Commissione di Valutazione a valere sulla Legge regionale 29 novembre 2001, n. 29. Programma Lazio Creativo. Avviso pubblico "Lazio Contemporaneo 2022"&amp;nbsp;approvato con determinazione n. G13739 del 11 ottobre 2022.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="F499" t="s">
+        <v>33</v>
+      </c>
+      <c r="G499" s="2">
+        <v>45233</v>
+      </c>
+      <c r="I499" s="2">
+        <v>45358</v>
+      </c>
+      <c r="K499" t="inlineStr">
+        <is>
+          <t>&amp;nbsp;Legge regionale 29 novembre 2001, n. 29. Programma Lazio Creativo. Avviso pubblico "Lazio Contemporaneo 2022"&amp;nbsp;approvato con determinazione n. G13739 del 11 ottobre 2022.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="L499" t="s">
+        <v>514</v>
+      </c>
+      <c r="O499" s="2">
+        <v>45323</v>
+      </c>
+      <c r="P499" t="s" s="3">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500">
+        <v>501</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D500" t="s">
+        <v>31</v>
+      </c>
+      <c r="E500" t="s">
+        <v>294</v>
+      </c>
+      <c r="F500" t="s">
+        <v>33</v>
+      </c>
+      <c r="G500" s="2">
+        <v>44400</v>
+      </c>
+      <c r="I500" s="2">
+        <v>44712</v>
+      </c>
+      <c r="K500" t="s">
+        <v>295</v>
+      </c>
+      <c r="L500" t="s">
+        <v>296</v>
+      </c>
+      <c r="O500" s="2">
+        <v>44554</v>
+      </c>
+      <c r="P500" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TEDESCO-ANTONIO-PIO-CV-2021-agg..pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501">
         <v>145</v>
       </c>
-      <c r="B498" t="s">
-[...5 lines deleted...]
-      <c r="D498" t="s">
+      <c r="B501" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D501" t="s">
         <v>86</v>
       </c>
-      <c r="E498" t="inlineStr">
+      <c r="E501" t="inlineStr">
         <is>
           <t>In qualità di componente del nucleo di valutazione delle domande pervenute in relazione all’ "Avviso pubblico per la “Presentazione di progetti per l’attivazione di tirocini ai sensi della DGR 199/2013 per persone con disabilità grave e handicap intellettivo e psichico”, individuato da BIC Lazio, approvato con determinazione n. G18408 del 19 dicembre 2014, e modificato con determinazione n.G15956 del 16 dicembre 2015.
 </t>
         </is>
       </c>
-      <c r="F498" t="s">
+      <c r="F501" t="s">
         <v>19</v>
       </c>
-      <c r="G498" s="2">
+      <c r="G501" s="2">
         <v>42465</v>
       </c>
-      <c r="J498" t="s">
-[...8 lines deleted...]
-      <c r="O498" s="2">
+      <c r="J501" t="s">
+        <v>619</v>
+      </c>
+      <c r="K501" t="s">
+        <v>620</v>
+      </c>
+      <c r="L501" t="s">
+        <v>621</v>
+      </c>
+      <c r="O501" s="2">
         <v>42499</v>
       </c>
-      <c r="P498" t="s" s="3">
-[...122 lines deleted...]
-      </c>
       <c r="P501" t="s" s="3">
-        <v>1801</v>
-[...8 lines deleted...]
-        <v>1804</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="502">
       <c r="A502">
-        <v>626</v>
+        <v>242</v>
       </c>
       <c r="B502" t="s">
-        <v>1805</v>
+        <v>1610</v>
       </c>
       <c r="C502" t="s">
         <v>1806</v>
       </c>
       <c r="D502" t="s">
-        <v>689</v>
+        <v>139</v>
       </c>
       <c r="E502" t="inlineStr">
         <is>
-          <t>Commissione di valutazione delle candidature pervenute a seguito dell'Avviso pubblico per la selezione di interventi ed iniziative in ambito culturale ai fini della loro raccolta, sistematizzazione e pubblicazione nel “Catalogo delle Buone Pratiche Culturali della Regione Lazio” annualità 2023, di cui alla Decisione di Giunta n. 13 del 15 giugno 2023, approvato con Determinazione n. G16357 del 5 dicembre 2023. Componente esterno all’Amministrazione regionale.</t>
+          <t>In qualità di componente e segretario della commissione di valutazione dell' Avviso "Accompagnamento al lavoro autonomo per gli ex lavoratori Almaviva Contact Spa sede di Roma" approvato con determinazione dirigenziale n. G07081 del 19/05/2017.</t>
         </is>
       </c>
       <c r="F502" t="s">
-        <v>690</v>
+        <v>19</v>
       </c>
       <c r="G502" s="2">
-        <v>45414</v>
+        <v>43056</v>
       </c>
       <c r="I502" s="2">
-        <v>45473</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>43131</v>
+      </c>
+      <c r="K502" t="inlineStr">
+        <is>
+          <t>Il Regolamento(CE) n. 1309/2013 sul Fondo Europeo di adeguamento alla globalizzazione(2014-2020); Regolamento (UE) n. 1407/2013 e n. 1408/2013 sul funzionamento dell'Unione europea agli aiuti «de minimis»; Regolamento (UE) n. 651/2014.</t>
+        </is>
       </c>
       <c r="L502" t="s">
-        <v>692</v>
+        <v>1512</v>
       </c>
       <c r="O502" s="2">
-        <v>45450</v>
+        <v>43080</v>
       </c>
       <c r="P502" t="s" s="3">
-        <v>1807</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="503">
       <c r="A503">
-        <v>645</v>
+        <v>628</v>
       </c>
       <c r="B503" t="s">
-        <v>1565</v>
+        <v>370</v>
       </c>
       <c r="C503" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="D503" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E503" t="s">
-        <v>283</v>
+        <v>1810</v>
       </c>
       <c r="F503" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G503" s="2">
         <v>45341</v>
       </c>
       <c r="I503" s="2">
         <v>46072</v>
       </c>
       <c r="K503" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L503" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O503" s="2">
         <v>45505</v>
       </c>
       <c r="P503" t="s" s="3">
-        <v>1809</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="504">
       <c r="A504">
-        <v>351</v>
+        <v>120</v>
       </c>
       <c r="B504" t="s">
-        <v>1810</v>
+        <v>1084</v>
       </c>
       <c r="C504" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="D504" t="s">
-        <v>159</v>
+        <v>1056</v>
       </c>
       <c r="E504" t="s">
-        <v>160</v>
+        <v>1057</v>
       </c>
       <c r="F504" t="s">
-        <v>161</v>
+        <v>1058</v>
       </c>
       <c r="G504" s="2">
-        <v>43648</v>
+        <v>41842</v>
       </c>
       <c r="I504" s="2">
-        <v>44986</v>
+        <v>43178</v>
       </c>
       <c r="K504" t="s">
-        <v>162</v>
+        <v>1059</v>
       </c>
       <c r="L504" t="s">
-        <v>163</v>
+        <v>1683</v>
       </c>
       <c r="M504" t="s">
-        <v>164</v>
+        <v>1061</v>
       </c>
       <c r="N504" t="s">
-        <v>165</v>
+        <v>130</v>
       </c>
       <c r="O504" s="2">
-        <v>43655</v>
+        <v>42352</v>
       </c>
       <c r="P504" t="s" s="3">
-        <v>1812</v>
+        <v>1813</v>
+      </c>
+      <c r="Q504" t="s" s="3">
+        <v>1814</v>
+      </c>
+      <c r="R504" t="s" s="3">
+        <v>1815</v>
+      </c>
+      <c r="S504" t="s" s="3">
+        <v>1816</v>
       </c>
     </row>
     <row r="505">
       <c r="A505">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="B505" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C505" t="s">
-        <v>1814</v>
+        <v>1818</v>
       </c>
       <c r="D505" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>1815</v>
+        <v>699</v>
+      </c>
+      <c r="E505" t="inlineStr">
+        <is>
+          <t>Commissione di valutazione delle candidature pervenute a seguito dell'Avviso pubblico per la selezione di interventi ed iniziative in ambito culturale ai fini della loro raccolta, sistematizzazione e pubblicazione nel “Catalogo delle Buone Pratiche Culturali della Regione Lazio” annualità 2023, di cui alla Decisione di Giunta n. 13 del 15 giugno 2023, approvato con Determinazione n. G16357 del 5 dicembre 2023. Componente esterno all’Amministrazione regionale.</t>
+        </is>
       </c>
       <c r="F505" t="s">
-        <v>27</v>
+        <v>700</v>
       </c>
       <c r="G505" s="2">
-        <v>45341</v>
+        <v>45414</v>
       </c>
       <c r="I505" s="2">
-        <v>46072</v>
+        <v>45473</v>
       </c>
       <c r="K505" t="s">
-        <v>45</v>
+        <v>701</v>
       </c>
       <c r="L505" t="s">
-        <v>46</v>
+        <v>702</v>
       </c>
       <c r="O505" s="2">
-        <v>45505</v>
+        <v>45450</v>
       </c>
       <c r="P505" t="s" s="3">
-        <v>1816</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="506">
       <c r="A506">
-        <v>222</v>
+        <v>645</v>
       </c>
       <c r="B506" t="s">
-        <v>1817</v>
+        <v>1577</v>
       </c>
       <c r="C506" t="s">
-        <v>1818</v>
+        <v>1820</v>
       </c>
       <c r="D506" t="s">
-        <v>378</v>
+        <v>47</v>
       </c>
       <c r="E506" t="s">
-        <v>489</v>
+        <v>283</v>
       </c>
       <c r="F506" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G506" s="2">
-        <v>42884</v>
+        <v>45341</v>
       </c>
       <c r="I506" s="2">
-        <v>44710</v>
+        <v>46072</v>
       </c>
       <c r="K506" t="s">
-        <v>380</v>
+        <v>49</v>
       </c>
       <c r="L506" t="s">
-        <v>381</v>
+        <v>50</v>
       </c>
       <c r="O506" s="2">
-        <v>42921</v>
+        <v>45505</v>
       </c>
       <c r="P506" t="s" s="3">
-        <v>1819</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="507">
       <c r="A507">
-        <v>141</v>
+        <v>351</v>
       </c>
       <c r="B507" t="s">
-        <v>487</v>
+        <v>1822</v>
       </c>
       <c r="C507" t="s">
-        <v>1820</v>
+        <v>1823</v>
       </c>
       <c r="D507" t="s">
-        <v>86</v>
-[...4 lines deleted...]
-        </is>
+        <v>159</v>
+      </c>
+      <c r="E507" t="s">
+        <v>160</v>
       </c>
       <c r="F507" t="s">
-        <v>19</v>
+        <v>161</v>
       </c>
       <c r="G507" s="2">
-        <v>42342</v>
+        <v>43648</v>
       </c>
       <c r="I507" s="2">
-        <v>42361</v>
+        <v>44986</v>
       </c>
       <c r="K507" t="s">
-        <v>1821</v>
+        <v>162</v>
       </c>
       <c r="L507" t="s">
-        <v>1822</v>
+        <v>163</v>
+      </c>
+      <c r="M507" t="s">
+        <v>164</v>
+      </c>
+      <c r="N507" t="s">
+        <v>165</v>
       </c>
       <c r="O507" s="2">
-        <v>42389</v>
+        <v>43655</v>
       </c>
       <c r="P507" t="s" s="3">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="508">
       <c r="A508">
-        <v>15</v>
+        <v>627</v>
       </c>
       <c r="B508" t="s">
-        <v>100</v>
+        <v>1825</v>
       </c>
       <c r="C508" t="s">
-        <v>1824</v>
+        <v>1826</v>
       </c>
       <c r="D508" t="s">
-        <v>1825</v>
-[...4 lines deleted...]
-        </is>
+        <v>47</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1827</v>
       </c>
       <c r="F508" t="s">
-        <v>1826</v>
+        <v>33</v>
       </c>
       <c r="G508" s="2">
-        <v>41558</v>
+        <v>45341</v>
       </c>
       <c r="I508" s="2">
-        <v>42004</v>
+        <v>46072</v>
       </c>
       <c r="K508" t="s">
-        <v>1134</v>
+        <v>49</v>
       </c>
       <c r="L508" t="s">
-        <v>1827</v>
+        <v>50</v>
       </c>
       <c r="O508" s="2">
-        <v>41836</v>
+        <v>45505</v>
       </c>
       <c r="P508" t="s" s="3">
         <v>1828</v>
       </c>
     </row>
     <row r="509">
       <c r="A509">
-        <v>24</v>
+        <v>222</v>
       </c>
       <c r="B509" t="s">
-        <v>563</v>
+        <v>1829</v>
       </c>
       <c r="C509" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="D509" t="s">
-        <v>712</v>
-[...7 lines deleted...]
-        <v>1830</v>
+        <v>378</v>
+      </c>
+      <c r="E509" t="s">
+        <v>495</v>
+      </c>
+      <c r="F509" t="s">
+        <v>19</v>
       </c>
       <c r="G509" s="2">
-        <v>40879</v>
+        <v>42884</v>
       </c>
       <c r="I509" s="2">
-        <v>42711</v>
+        <v>44710</v>
       </c>
       <c r="K509" t="s">
-        <v>714</v>
+        <v>380</v>
       </c>
       <c r="L509" t="s">
-        <v>715</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>381</v>
       </c>
       <c r="O509" s="2">
-        <v>42720</v>
+        <v>42921</v>
       </c>
       <c r="P509" t="s" s="3">
         <v>1831</v>
       </c>
-      <c r="Q509" t="s" s="3">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="510">
       <c r="A510">
-        <v>112</v>
+        <v>141</v>
       </c>
       <c r="B510" t="s">
-        <v>1835</v>
+        <v>493</v>
       </c>
       <c r="C510" t="s">
-        <v>1836</v>
+        <v>1832</v>
       </c>
       <c r="D510" t="s">
         <v>86</v>
       </c>
       <c r="E510" t="inlineStr">
         <is>
-          <t>In qualità di componente del Gruppo di Lavoro del "Progetto "O.S.O.: Orientamento e Sostegno Occupabilità" - Costituzione del Comitato Direttivo e del Gruppo di Lavoro" approvato con Decreto del Dipartimento  per le Libertà Civili e l'immigrazione Direzione Centrale per le Politiche dell'immigrazione e dell'Asilo 0524/0381 - Prot. n. 0004800 del 30/07/2014.</t>
+          <t>in qualità di componente esterno nel Nucleo di valutazione delle proposte progettuali di cui all'  "Avviso pubblico per la presentazione di progetti formativi rivolti ai lavoratori del Piano di intervento "Alitalia 2014". Formazione on demand - Ricollocazione Diretta", approvato con determinazione n. G11599 del 29 settembre 2015.</t>
         </is>
       </c>
       <c r="F510" t="s">
         <v>19</v>
       </c>
       <c r="G510" s="2">
-        <v>42065</v>
+        <v>42342</v>
       </c>
       <c r="I510" s="2">
-        <v>42247</v>
-[...4 lines deleted...]
-        </is>
+        <v>42361</v>
+      </c>
+      <c r="K510" t="s">
+        <v>1833</v>
       </c>
       <c r="L510" t="s">
-        <v>87</v>
+        <v>1834</v>
       </c>
       <c r="O510" s="2">
-        <v>42165</v>
+        <v>42389</v>
       </c>
       <c r="P510" t="s" s="3">
-        <v>1837</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="511">
       <c r="A511">
-        <v>121</v>
+        <v>15</v>
       </c>
       <c r="B511" t="s">
-        <v>758</v>
+        <v>100</v>
       </c>
       <c r="C511" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E511" t="inlineStr">
+        <is>
+          <t>Lavori di ristabilimento dell’area demaniale dello Scalo De Pinedo con sistemazione della banchina di magra in corrispondenza del porto di Ripetta in Roma. Collaudo statico e tecnico-amministrativo - Ing. Andrea Trabattoni</t>
+        </is>
+      </c>
+      <c r="F511" t="s">
         <v>1838</v>
       </c>
-      <c r="D511" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G511" s="2">
-        <v>41842</v>
+        <v>41558</v>
       </c>
       <c r="I511" s="2">
-        <v>43178</v>
+        <v>42004</v>
       </c>
       <c r="K511" t="s">
-        <v>1051</v>
+        <v>1142</v>
       </c>
       <c r="L511" t="s">
-        <v>1665</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>1839</v>
       </c>
       <c r="O511" s="2">
-        <v>42352</v>
+        <v>41836</v>
       </c>
       <c r="P511" t="s" s="3">
-        <v>1839</v>
-[...1 lines deleted...]
-      <c r="Q511" t="s" s="3">
         <v>1840</v>
-      </c>
-[...4 lines deleted...]
-        <v>1842</v>
       </c>
     </row>
     <row r="512">
       <c r="A512">
-        <v>234</v>
+        <v>24</v>
       </c>
       <c r="B512" t="s">
-        <v>122</v>
+        <v>569</v>
       </c>
       <c r="C512" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D512" t="s">
+        <v>717</v>
+      </c>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>Incarico di Direzione Lavori completamento rete fognante nelle località Castagnetta, Martin Pescatore Basso, Monachelle, Santa Procula – Cinque Poderi, e nelle località Campobello, Santa Procula – S.P. Laurentina, Macchiozza, Campo Jemini – Via Fiordalisi, Vicerè, nel Comune di Pomezia –  I  STRALCIO</t>
+        </is>
+      </c>
+      <c r="F512" t="s" s="4">
+        <v>1842</v>
+      </c>
+      <c r="G512" s="2">
+        <v>40879</v>
+      </c>
+      <c r="I512" s="2">
+        <v>42711</v>
+      </c>
+      <c r="K512" t="s">
+        <v>719</v>
+      </c>
+      <c r="L512" t="s">
+        <v>720</v>
+      </c>
+      <c r="N512" t="s">
+        <v>268</v>
+      </c>
+      <c r="O512" s="2">
+        <v>42720</v>
+      </c>
+      <c r="P512" t="s" s="3">
         <v>1843</v>
       </c>
-      <c r="D512" t="s">
-[...27 lines deleted...]
-      <c r="P512" t="s" s="3">
+      <c r="Q512" t="s" s="3">
         <v>1844</v>
+      </c>
+      <c r="R512" t="s" s="3">
+        <v>1845</v>
+      </c>
+      <c r="S512" t="s" s="3">
+        <v>1846</v>
       </c>
     </row>
     <row r="513">
       <c r="A513">
-        <v>733</v>
+        <v>112</v>
       </c>
       <c r="B513" t="s">
-        <v>803</v>
+        <v>1847</v>
       </c>
       <c r="C513" t="s">
-        <v>1845</v>
+        <v>1848</v>
       </c>
       <c r="D513" t="s">
-        <v>308</v>
+        <v>86</v>
       </c>
       <c r="E513" t="inlineStr">
         <is>
-          <t>Incarico di Direttore della Direzione regionale "Programmazione economica, &amp;nbsp;fondi europei e patrimonio naturale". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002</t>
-[...3 lines deleted...]
-        <v>309</v>
+          <t>In qualità di componente del Gruppo di Lavoro del "Progetto "O.S.O.: Orientamento e Sostegno Occupabilità" - Costituzione del Comitato Direttivo e del Gruppo di Lavoro" approvato con Decreto del Dipartimento  per le Libertà Civili e l'immigrazione Direzione Centrale per le Politiche dell'immigrazione e dell'Asilo 0524/0381 - Prot. n. 0004800 del 30/07/2014.</t>
+        </is>
+      </c>
+      <c r="F513" t="s">
+        <v>19</v>
       </c>
       <c r="G513" s="2">
-        <v>45793</v>
+        <v>42065</v>
       </c>
       <c r="I513" s="2">
-        <v>45826</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>42247</v>
+      </c>
+      <c r="K513" t="inlineStr">
+        <is>
+          <t>Decreto del Dipartimento per le Libertà Civili e l'immigrazione Direzione Centrale per le Politiche dell'immigrazione e dell' Asilo - Autorità Responsabile del Fondo Europeo per l'integrazione di Cittadini di Paesi Terzi " 2007/2013 n. 0001517 del 04/03/2014 con il quale è stato adottato l'Avviso Pubblico per la presentazione di progetti a carattere territoriale finanziati a valere sul Fondo Europeo per l'integarzione di cittadini di Paesi terzi - Azione 2/2013 - Orienatmento al lavoro e sostegno all'occupabilità.</t>
+        </is>
       </c>
       <c r="L513" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>87</v>
       </c>
       <c r="O513" s="2">
-        <v>46038</v>
+        <v>42165</v>
       </c>
       <c r="P513" t="s" s="3">
-        <v>1846</v>
-[...14 lines deleted...]
-        </is>
+        <v>1849</v>
       </c>
     </row>
     <row r="514">
       <c r="A514">
-        <v>662</v>
+        <v>121</v>
       </c>
       <c r="B514" t="s">
-        <v>758</v>
+        <v>763</v>
       </c>
       <c r="C514" t="s">
-        <v>1847</v>
+        <v>1850</v>
       </c>
       <c r="D514" t="s">
-        <v>959</v>
+        <v>1056</v>
       </c>
       <c r="E514" t="s">
-        <v>1848</v>
+        <v>1057</v>
       </c>
       <c r="F514" t="s">
-        <v>149</v>
+        <v>1058</v>
       </c>
       <c r="G514" s="2">
-        <v>45540</v>
+        <v>41842</v>
       </c>
       <c r="I514" s="2">
-        <v>46607</v>
+        <v>43178</v>
       </c>
       <c r="K514" t="s">
-        <v>961</v>
+        <v>1059</v>
       </c>
       <c r="L514" t="s">
-        <v>962</v>
+        <v>1683</v>
+      </c>
+      <c r="M514" t="s">
+        <v>1061</v>
+      </c>
+      <c r="N514" t="s">
+        <v>130</v>
       </c>
       <c r="O514" s="2">
-        <v>45546</v>
+        <v>42352</v>
       </c>
       <c r="P514" t="s" s="3">
-        <v>1849</v>
+        <v>1851</v>
+      </c>
+      <c r="Q514" t="s" s="3">
+        <v>1852</v>
+      </c>
+      <c r="R514" t="s" s="3">
+        <v>1853</v>
+      </c>
+      <c r="S514" t="s" s="3">
+        <v>1854</v>
       </c>
     </row>
     <row r="515">
       <c r="A515">
-        <v>525</v>
+        <v>234</v>
       </c>
       <c r="B515" t="s">
-        <v>1850</v>
+        <v>122</v>
       </c>
       <c r="C515" t="s">
-        <v>1851</v>
+        <v>1855</v>
       </c>
       <c r="D515" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>139</v>
+      </c>
+      <c r="E515" t="inlineStr">
+        <is>
+          <t>In qualità di componente del "Progetto IPOCAD Azione 04 (PROG – 1477) - Promozione della partecipazione attiva dei migranti alla vita economica, sociale e culturale, anche attraverso la valorizzazione delle associazioni. Costituzione Comitato istituzionale" </t>
+        </is>
       </c>
       <c r="F515" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G515" s="2">
-        <v>44151</v>
+        <v>42898</v>
       </c>
       <c r="I515" s="2">
-        <v>45612</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>43373</v>
+      </c>
+      <c r="K515" t="inlineStr">
+        <is>
+          <t>Con Decreto del 15 aprile 2016 l'Autorità Delegata ha adottato l'Avviso Pubblico multi-azione n. 1/2016 per la presentazione di progetti da finanziare a valere sul FAMI.</t>
+        </is>
       </c>
       <c r="L515" t="s">
-        <v>91</v>
+        <v>141</v>
       </c>
       <c r="O515" s="2">
-        <v>44705</v>
+        <v>43012</v>
       </c>
       <c r="P515" t="s" s="3">
-        <v>1852</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="516">
       <c r="A516">
-        <v>368</v>
+        <v>733</v>
       </c>
       <c r="B516" t="s">
-        <v>1850</v>
+        <v>811</v>
       </c>
       <c r="C516" t="s">
-        <v>1851</v>
+        <v>1857</v>
       </c>
       <c r="D516" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>308</v>
+      </c>
+      <c r="E516" t="inlineStr">
+        <is>
+          <t>Incarico di Direttore della Direzione regionale "Programmazione economica, &amp;nbsp;fondi europei e patrimonio naturale". Nomina della Commissione ai sensi dell'Allegato H del r.r. n. 1/2002</t>
+        </is>
+      </c>
+      <c r="F516" t="s" s="4">
+        <v>309</v>
       </c>
       <c r="G516" s="2">
-        <v>42566</v>
+        <v>45793</v>
       </c>
       <c r="I516" s="2">
-        <v>44027</v>
+        <v>45826</v>
       </c>
       <c r="K516" t="s">
-        <v>72</v>
+        <v>180</v>
       </c>
       <c r="L516" t="s">
-        <v>1853</v>
+        <v>310</v>
+      </c>
+      <c r="N516" t="s">
+        <v>311</v>
       </c>
       <c r="O516" s="2">
-        <v>43868</v>
+        <v>46038</v>
       </c>
       <c r="P516" t="s" s="3">
-        <v>1854</v>
+        <v>1858</v>
+      </c>
+      <c r="Q516" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TUFARELLI-FRANCESCO-Dich-cariche-incarichi_0.pdf</t>
+        </is>
+      </c>
+      <c r="R516" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TUFARELLI-FRANCESCO-Dich-cariche-incarichi.pdf</t>
+        </is>
+      </c>
+      <c r="S516" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TUFARELLI-FRANCESCO-Attestaz-Direttore-conflitto-interessi.pdf</t>
+        </is>
       </c>
     </row>
     <row r="517">
       <c r="A517">
-        <v>575</v>
+        <v>662</v>
       </c>
       <c r="B517" t="s">
-        <v>1855</v>
+        <v>763</v>
       </c>
       <c r="C517" t="s">
-        <v>1856</v>
+        <v>1859</v>
       </c>
       <c r="D517" t="s">
-        <v>407</v>
+        <v>967</v>
       </c>
       <c r="E517" t="s">
-        <v>1857</v>
+        <v>1860</v>
       </c>
       <c r="F517" t="s">
-        <v>64</v>
+        <v>149</v>
       </c>
       <c r="G517" s="2">
-        <v>44897</v>
+        <v>45540</v>
       </c>
       <c r="I517" s="2">
-        <v>45261</v>
+        <v>46607</v>
       </c>
       <c r="K517" t="s">
-        <v>409</v>
+        <v>969</v>
       </c>
       <c r="L517" t="s">
-        <v>410</v>
+        <v>970</v>
       </c>
       <c r="O517" s="2">
-        <v>45097</v>
+        <v>45546</v>
       </c>
       <c r="P517" t="s" s="3">
-        <v>1858</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="518">
       <c r="A518">
-        <v>583</v>
+        <v>368</v>
       </c>
       <c r="B518" t="s">
-        <v>1859</v>
+        <v>1862</v>
       </c>
       <c r="C518" t="s">
-        <v>1860</v>
+        <v>1863</v>
       </c>
       <c r="D518" t="s">
-        <v>275</v>
+        <v>79</v>
       </c>
       <c r="E518" t="s">
-        <v>276</v>
+        <v>80</v>
       </c>
       <c r="F518" t="s">
-        <v>149</v>
+        <v>64</v>
       </c>
       <c r="G518" s="2">
-        <v>45154</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>42566</v>
+      </c>
+      <c r="I518" s="2">
+        <v>44027</v>
       </c>
       <c r="K518" t="s">
-        <v>278</v>
+        <v>81</v>
       </c>
       <c r="L518" t="s">
-        <v>279</v>
+        <v>1864</v>
       </c>
       <c r="O518" s="2">
-        <v>45208</v>
+        <v>43868</v>
       </c>
       <c r="P518" t="s" s="3">
-        <v>1861</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="519">
       <c r="A519">
-        <v>550</v>
+        <v>525</v>
       </c>
       <c r="B519" t="s">
         <v>1862</v>
       </c>
       <c r="C519" t="s">
         <v>1863</v>
       </c>
       <c r="D519" t="s">
-        <v>147</v>
+        <v>62</v>
       </c>
       <c r="E519" t="s">
-        <v>148</v>
+        <v>63</v>
       </c>
       <c r="F519" t="s">
-        <v>149</v>
+        <v>64</v>
       </c>
       <c r="G519" s="2">
-        <v>44812</v>
+        <v>44151</v>
       </c>
       <c r="I519" s="2">
-        <v>46607</v>
+        <v>45612</v>
       </c>
       <c r="K519" t="s">
-        <v>150</v>
+        <v>65</v>
       </c>
       <c r="L519" t="s">
-        <v>151</v>
+        <v>91</v>
       </c>
       <c r="O519" s="2">
-        <v>44784</v>
+        <v>44705</v>
+      </c>
+      <c r="P519" t="s" s="3">
+        <v>1866</v>
       </c>
     </row>
     <row r="520">
       <c r="A520">
-        <v>215</v>
+        <v>575</v>
       </c>
       <c r="B520" t="s">
-        <v>1168</v>
+        <v>1867</v>
       </c>
       <c r="C520" t="s">
-        <v>1864</v>
+        <v>1868</v>
       </c>
       <c r="D520" t="s">
-        <v>378</v>
+        <v>407</v>
       </c>
       <c r="E520" t="s">
-        <v>1865</v>
+        <v>1869</v>
       </c>
       <c r="F520" t="s">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="G520" s="2">
-        <v>42884</v>
+        <v>44897</v>
       </c>
       <c r="I520" s="2">
-        <v>44710</v>
+        <v>45261</v>
       </c>
       <c r="K520" t="s">
-        <v>380</v>
+        <v>409</v>
       </c>
       <c r="L520" t="s">
-        <v>381</v>
+        <v>410</v>
       </c>
       <c r="O520" s="2">
-        <v>42921</v>
+        <v>45097</v>
       </c>
       <c r="P520" t="s" s="3">
-        <v>1866</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="521">
       <c r="A521">
-        <v>692</v>
+        <v>583</v>
       </c>
       <c r="B521" t="s">
-        <v>1867</v>
+        <v>1871</v>
       </c>
       <c r="C521" t="s">
-        <v>1868</v>
+        <v>1872</v>
       </c>
       <c r="D521" t="s">
-        <v>788</v>
-[...4 lines deleted...]
-        </is>
+        <v>275</v>
+      </c>
+      <c r="E521" t="s">
+        <v>276</v>
       </c>
       <c r="F521" t="s">
-        <v>27</v>
+        <v>149</v>
       </c>
       <c r="G521" s="2">
-        <v>45554</v>
-[...2 lines deleted...]
-        <v>45596</v>
+        <v>45154</v>
+      </c>
+      <c r="J521" t="s">
+        <v>465</v>
       </c>
       <c r="K521" t="s">
-        <v>789</v>
+        <v>278</v>
       </c>
       <c r="L521" t="s">
-        <v>790</v>
+        <v>279</v>
       </c>
       <c r="O521" s="2">
-        <v>45600</v>
+        <v>45208</v>
       </c>
       <c r="P521" t="s" s="3">
-        <v>1869</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="522">
       <c r="A522">
-        <v>701</v>
+        <v>550</v>
       </c>
       <c r="B522" t="s">
-        <v>1867</v>
+        <v>1874</v>
       </c>
       <c r="C522" t="s">
-        <v>1868</v>
+        <v>1875</v>
       </c>
       <c r="D522" t="s">
-        <v>689</v>
-[...4 lines deleted...]
-        </is>
+        <v>147</v>
+      </c>
+      <c r="E522" t="s">
+        <v>148</v>
       </c>
       <c r="F522" t="s">
-        <v>27</v>
+        <v>149</v>
       </c>
       <c r="G522" s="2">
-        <v>45603</v>
+        <v>44812</v>
       </c>
       <c r="I522" s="2">
-        <v>45657</v>
+        <v>46607</v>
       </c>
       <c r="K522" t="s">
-        <v>1750</v>
+        <v>150</v>
       </c>
       <c r="L522" t="s">
-        <v>1751</v>
+        <v>151</v>
       </c>
       <c r="O522" s="2">
-        <v>45615</v>
-[...4 lines deleted...]
-        </is>
+        <v>44784</v>
       </c>
     </row>
     <row r="523">
       <c r="A523">
-        <v>665</v>
+        <v>215</v>
       </c>
       <c r="B523" t="s">
-        <v>1870</v>
+        <v>1176</v>
       </c>
       <c r="C523" t="s">
-        <v>1868</v>
+        <v>1876</v>
       </c>
       <c r="D523" t="s">
-        <v>1102</v>
-[...4 lines deleted...]
-        </is>
+        <v>378</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1877</v>
       </c>
       <c r="F523" t="s">
-        <v>695</v>
+        <v>19</v>
       </c>
       <c r="G523" s="2">
-        <v>45447</v>
+        <v>42884</v>
       </c>
       <c r="I523" s="2">
-        <v>45626</v>
+        <v>44710</v>
       </c>
       <c r="K523" t="s">
-        <v>111</v>
+        <v>380</v>
       </c>
       <c r="L523" t="s">
-        <v>1103</v>
+        <v>381</v>
       </c>
       <c r="O523" s="2">
-        <v>45553</v>
-[...4 lines deleted...]
-        </is>
+        <v>42921</v>
+      </c>
+      <c r="P523" t="s" s="3">
+        <v>1878</v>
       </c>
     </row>
     <row r="524">
       <c r="A524">
-        <v>493</v>
+        <v>665</v>
       </c>
       <c r="B524" t="s">
-        <v>1871</v>
+        <v>1879</v>
       </c>
       <c r="C524" t="s">
-        <v>1872</v>
+        <v>1880</v>
       </c>
       <c r="D524" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>1110</v>
+      </c>
+      <c r="E524" t="inlineStr">
+        <is>
+          <t>Legge Regionale 29 dicembre 2014 n. 15 e successive modifiche. &amp;nbsp;Nomina della Commissione per la valutazione delle domande presentate per il sostegno alla produzione dello spettacolo dal vivo, circuiti regionali, orchestre ed ensemble musicali, progetti per favorire l’accesso dei giovani allo spettacolo dal vivo in collaborazione con le istituzioni scolastiche, educazione e formazione musicale, teatrale e coreutica di cui ai paragrafi 1,5,6,7,8 dell’Allegato A al Regolamento Regionale 5 agosto 2019, n.16.</t>
+        </is>
       </c>
       <c r="F524" t="s">
-        <v>19</v>
+        <v>690</v>
       </c>
       <c r="G524" s="2">
-        <v>44404</v>
+        <v>45447</v>
       </c>
       <c r="I524" s="2">
-        <v>44561</v>
+        <v>45626</v>
       </c>
       <c r="K524" t="s">
-        <v>199</v>
+        <v>116</v>
       </c>
       <c r="L524" t="s">
-        <v>200</v>
+        <v>1111</v>
       </c>
       <c r="O524" s="2">
-        <v>44461</v>
-[...2 lines deleted...]
-        <v>1873</v>
+        <v>45553</v>
+      </c>
+      <c r="P524" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Voglino-Alessandro-Massimo-Maria-CV-2024.pdf</t>
+        </is>
       </c>
     </row>
     <row r="525">
       <c r="A525">
-        <v>240</v>
+        <v>701</v>
       </c>
       <c r="B525" t="s">
-        <v>251</v>
+        <v>1881</v>
       </c>
       <c r="C525" t="s">
-        <v>1874</v>
+        <v>1880</v>
       </c>
       <c r="D525" t="s">
-        <v>1875</v>
+        <v>699</v>
       </c>
       <c r="E525" t="inlineStr">
         <is>
-          <t>Nomina del rappresentante della Coldiretti Lazio quale componente della Rete regionale dei Servizi per il Lavoro del Lazio istituita con Deliberazione della Giunta regionale 26 luglio 2016 n.433, in sostituzione del componente dimissionario Gianluigi Terenzi.</t>
+          <t>Commissione di valutazione delle candidature pervenute a seguito dell'Avviso pubblico per la selezione di interventi ed iniziative in ambito culturale ai fini della loro raccolta, sistematizzazione e pubblicazione nel “Catalogo delle Buone Pratiche Culturali della Regione Lazio” annualità 2024, di cui alla Decisione di Giunta n. 13 del 15 giugno 2023, approvato con Determinazione n. G10328 del 31 luglio 2024. Componente esterno all’Amministrazione regionale.</t>
         </is>
       </c>
       <c r="F525" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G525" s="2">
-        <v>42933</v>
+        <v>45603</v>
       </c>
       <c r="I525" s="2">
-        <v>44029</v>
+        <v>45657</v>
       </c>
       <c r="K525" t="s">
-        <v>20</v>
+        <v>1762</v>
       </c>
       <c r="L525" t="s">
-        <v>1876</v>
+        <v>1763</v>
       </c>
       <c r="O525" s="2">
-        <v>43026</v>
-[...2 lines deleted...]
-        <v>1877</v>
+        <v>45615</v>
+      </c>
+      <c r="P525" t="inlineStr" s="3">
+        <is>
+          <t>https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/VOGLINO-ALESSANDRO-MASSIMO-CV-2024.pdf</t>
+        </is>
       </c>
     </row>
     <row r="526">
       <c r="A526">
-        <v>125</v>
+        <v>692</v>
       </c>
       <c r="B526" t="s">
-        <v>1878</v>
+        <v>1881</v>
       </c>
       <c r="C526" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="D526" t="s">
-        <v>1048</v>
-[...2 lines deleted...]
-        <v>1880</v>
+        <v>781</v>
+      </c>
+      <c r="E526" t="inlineStr">
+        <is>
+          <t>Legge Regionale 29 dicembre 2014 n. 15 e successive modifiche. &amp;nbsp;Avviso pubblico per il sostegno a progetti di valorizzazione del patrimonio culturale attraverso lo spettacolo dal vivo nella Regione Lazio approvato con determinazione dirigenziale n. G06774 del 3 giugno 2024. Costituzione e nomina della commissione di valutazione tecnica.&amp;nbsp;</t>
+        </is>
       </c>
       <c r="F526" t="s">
-        <v>1050</v>
+        <v>33</v>
       </c>
       <c r="G526" s="2">
-        <v>41675</v>
+        <v>45554</v>
       </c>
       <c r="I526" s="2">
-        <v>42101</v>
+        <v>45596</v>
       </c>
       <c r="K526" t="s">
-        <v>1051</v>
+        <v>782</v>
       </c>
       <c r="L526" t="s">
-        <v>1052</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>783</v>
       </c>
       <c r="O526" s="2">
-        <v>42352</v>
+        <v>45600</v>
       </c>
       <c r="P526" t="s" s="3">
-        <v>1881</v>
-[...1 lines deleted...]
-      <c r="Q526" t="s" s="3">
         <v>1882</v>
       </c>
     </row>
     <row r="527">
       <c r="A527">
+        <v>493</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D527" t="s">
+        <v>197</v>
+      </c>
+      <c r="E527" t="s">
+        <v>198</v>
+      </c>
+      <c r="F527" t="s">
+        <v>19</v>
+      </c>
+      <c r="G527" s="2">
+        <v>44404</v>
+      </c>
+      <c r="I527" s="2">
+        <v>44561</v>
+      </c>
+      <c r="K527" t="s">
+        <v>199</v>
+      </c>
+      <c r="L527" t="s">
+        <v>200</v>
+      </c>
+      <c r="O527" s="2">
+        <v>44461</v>
+      </c>
+      <c r="P527" t="s" s="3">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528">
+        <v>240</v>
+      </c>
+      <c r="B528" t="s">
+        <v>251</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E528" t="inlineStr">
+        <is>
+          <t>Nomina del rappresentante della Coldiretti Lazio quale componente della Rete regionale dei Servizi per il Lavoro del Lazio istituita con Deliberazione della Giunta regionale 26 luglio 2016 n.433, in sostituzione del componente dimissionario Gianluigi Terenzi.</t>
+        </is>
+      </c>
+      <c r="F528" t="s">
+        <v>19</v>
+      </c>
+      <c r="G528" s="2">
+        <v>42933</v>
+      </c>
+      <c r="I528" s="2">
+        <v>44029</v>
+      </c>
+      <c r="K528" t="s">
+        <v>20</v>
+      </c>
+      <c r="L528" t="s">
+        <v>1888</v>
+      </c>
+      <c r="O528" s="2">
+        <v>43026</v>
+      </c>
+      <c r="P528" t="s" s="3">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529">
+        <v>125</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1892</v>
+      </c>
+      <c r="F529" t="s">
+        <v>1058</v>
+      </c>
+      <c r="G529" s="2">
+        <v>41675</v>
+      </c>
+      <c r="I529" s="2">
+        <v>42101</v>
+      </c>
+      <c r="K529" t="s">
+        <v>1059</v>
+      </c>
+      <c r="L529" t="s">
+        <v>1060</v>
+      </c>
+      <c r="M529" t="s">
+        <v>1061</v>
+      </c>
+      <c r="N529" t="s">
+        <v>130</v>
+      </c>
+      <c r="O529" s="2">
+        <v>42352</v>
+      </c>
+      <c r="P529" t="s" s="3">
+        <v>1893</v>
+      </c>
+      <c r="Q529" t="s" s="3">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530">
         <v>704</v>
       </c>
-      <c r="B527" t="s">
+      <c r="B530" t="s">
         <v>167</v>
       </c>
-      <c r="C527" t="s">
-[...11 lines deleted...]
-      <c r="G527" s="2">
+      <c r="C530" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1897</v>
+      </c>
+      <c r="F530" t="s">
+        <v>700</v>
+      </c>
+      <c r="G530" s="2">
         <v>45615</v>
       </c>
-      <c r="J527" t="s">
-[...8 lines deleted...]
-      <c r="O527" s="2">
+      <c r="J530" t="s">
+        <v>1898</v>
+      </c>
+      <c r="K530" t="s">
+        <v>1899</v>
+      </c>
+      <c r="L530" t="s">
+        <v>1900</v>
+      </c>
+      <c r="O530" s="2">
         <v>45632</v>
       </c>
-      <c r="P527" t="s" s="3">
-        <v>1889</v>
+      <c r="P530" t="s" s="3">
+        <v>1901</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="P2" r:id="rId1" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ABATE_PIETRO_23072019.pdf"/>
-    <hyperlink ref="P3" r:id="rId2" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-TOMMASO-AGNONI-2021.pdf"/>
-    <hyperlink ref="P4" r:id="rId3" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/AGNONI-TOMMASO-CV-agg..pdf"/>
+    <hyperlink ref="P3" r:id="rId2" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/AGNONI-TOMMASO-CV-agg..pdf"/>
+    <hyperlink ref="P4" r:id="rId3" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-TOMMASO-AGNONI-2021.pdf"/>
     <hyperlink ref="P5" r:id="rId4" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Agnoni-Tommaso-CV-29022024.pdf"/>
-    <hyperlink ref="P6" r:id="rId5" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ALBORGHETTI-GIUSEPPE-CV.pdf"/>
-[...2 lines deleted...]
-    <hyperlink ref="R7" r:id="rId8" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ALBORGHETTI-GIUSEPPE-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="P6" r:id="rId5" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-ALBORGHETTI-GIUSEPPE.pdf"/>
+    <hyperlink ref="Q6" r:id="rId6" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ALBORGHETTI-GIUSEPPE-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R6" r:id="rId7" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ALBORGHETTI-GIUSEPPE-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="P7" r:id="rId8" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ALBORGHETTI-GIUSEPPE-CV.pdf"/>
     <hyperlink ref="P8" r:id="rId9" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ALEANDRI-ROBERTO-CV.pdf"/>
     <hyperlink ref="P9" r:id="rId10" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-ALLEGRINI-ERNESTO.pdf"/>
-    <hyperlink ref="P10" r:id="rId11" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMANTE_GIORGIA_CV_23032018.pdf"/>
-[...1 lines deleted...]
-    <hyperlink ref="P12" r:id="rId13" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Amante-Maria-Luica-CV-08052024.pdf"/>
+    <hyperlink ref="P10" r:id="rId11" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Amante-Giorgia-CV.pdf"/>
+    <hyperlink ref="P11" r:id="rId12" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Amante-Maria-Luica-CV-08052024.pdf"/>
+    <hyperlink ref="P12" r:id="rId13" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/AMANTE_GIORGIA_CV_23032018.pdf"/>
     <hyperlink ref="P13" r:id="rId14" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_AMATORI_TIZIANO.pdf"/>
     <hyperlink ref="P14" r:id="rId15" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-AMBROSINI-CARLO.pdf"/>
     <hyperlink ref="P15" r:id="rId16" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_AMORI_ALESSANDRO_17052018.pdf"/>
     <hyperlink ref="P16" r:id="rId17" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ANEMONE_ANDREA.pdf"/>
     <hyperlink ref="P17" r:id="rId18" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Angelici-Matteo-CV-29022024.pdf"/>
-    <hyperlink ref="P18" r:id="rId19" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ANGELINI-PATRIZIA-CV-agg..pdf"/>
-[...1 lines deleted...]
-    <hyperlink ref="Q19" r:id="rId21" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-ANGELINI-LEONARDO-2022.pdf"/>
+    <hyperlink ref="P18" r:id="rId19" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/G03103-16032022_2.pdf"/>
+    <hyperlink ref="Q18" r:id="rId20" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-ANGELINI-LEONARDO-2022.pdf"/>
+    <hyperlink ref="P19" r:id="rId21" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ANGELINI-PATRIZIA-CV-agg..pdf"/>
     <hyperlink ref="P20" r:id="rId22" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ANGELINI-LEONARDO-CV-26052021-agg..pdf"/>
     <hyperlink ref="P21" r:id="rId23" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ANTONUCCI_MASSIMILIANO.pdf"/>
     <hyperlink ref="Q21" r:id="rId24" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANTONUCCI_MASSIMILIANO_Dich_altre_cariche_incarichi_senza_CI_20_05_2016.pdf"/>
     <hyperlink ref="R21" r:id="rId25" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANTONUCCI_MASSIMILIANO_Dich_assenza_conflitto_interessi.pdf"/>
     <hyperlink ref="S21" r:id="rId26" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ANTONUCCI_MASSIMILIANO_Attestazione_insussistenza_Direttore.pdf"/>
     <hyperlink ref="P22" r:id="rId27" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_APOLLONJ_GHETTI_NICOLA_MARIA.pdf"/>
     <hyperlink ref="P23" r:id="rId28" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_APOLLONJ_GHETTI_NICOLA_MARIA.pdf"/>
     <hyperlink ref="P24" r:id="rId29" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_AQUILANI_GIULIANA.pdf"/>
     <hyperlink ref="P25" r:id="rId30" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_AQUILANI_GIULIANA.pdf"/>
     <hyperlink ref="P27" r:id="rId31" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Artiano_Fulvio_CV_02022021.pdf"/>
     <hyperlink ref="P28" r:id="rId32" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Auriemma_Patrizia.pdf"/>
-    <hyperlink ref="P29" r:id="rId33" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Aversano_Luca_CV_02022021.pdf"/>
+    <hyperlink ref="P29" r:id="rId33" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_AVERSANO_LUCA.pdf"/>
     <hyperlink ref="P30" r:id="rId34" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/G03103-16032022_3.pdf"/>
     <hyperlink ref="Q30" r:id="rId35" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-ANVERSANO-LUCA-04042022.pdf"/>
-    <hyperlink ref="P31" r:id="rId36" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_AVERSANO_LUCA.pdf"/>
-[...1 lines deleted...]
-    <hyperlink ref="P33" r:id="rId38" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BACIOCCHI-RENATO-CV_0.pdf"/>
+    <hyperlink ref="P31" r:id="rId36" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Aversano_Luca_CV_02022021.pdf"/>
+    <hyperlink ref="P32" r:id="rId37" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BACIOCCHI-RENATO-CV_0.pdf"/>
+    <hyperlink ref="P33" r:id="rId38" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BACIOCCHI-RENATO-CV.pdf"/>
     <hyperlink ref="P34" r:id="rId39" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-BAILONNI-MASSIMO.pdf"/>
     <hyperlink ref="P35" r:id="rId40" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-Ugo-Baistrocchi.pdf"/>
     <hyperlink ref="P36" r:id="rId41" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BAISTROCCHI-UGO-CV-22092021.pdf"/>
     <hyperlink ref="P37" r:id="rId42" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BALDANZA_ANDREA_10_07_2015.pdf"/>
     <hyperlink ref="P38" r:id="rId43" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BARBINI_ENRICO.pdf"/>
     <hyperlink ref="P39" r:id="rId44" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BELLOMIA_SALVATORE.pdf"/>
     <hyperlink ref="Q39" r:id="rId45" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._svolg._incarichi_enti_dir_priv_BELLOMIA.pdf"/>
     <hyperlink ref="R39" r:id="rId46" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._no_conflitti_interesse_BELLOMIA.pdf"/>
     <hyperlink ref="S39" r:id="rId47" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ATTESTAZIONE_BELLOMIA.pdf"/>
     <hyperlink ref="P41" r:id="rId48" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BENINCASA_VINCENZO.pdf"/>
     <hyperlink ref="P42" r:id="rId49" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BERARDINO_GIUSEPPINA.pdf"/>
     <hyperlink ref="P43" r:id="rId50" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BERBEGLIA_PAOLA.pdf"/>
     <hyperlink ref="P44" r:id="rId51" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Bianchi_Catia.pdf"/>
     <hyperlink ref="Q44" r:id="rId52" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bianchi_Catia_Dich_cariche_incarichi.pdf"/>
     <hyperlink ref="R44" r:id="rId53" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bianchi_Catia_Dich_insussistenza_conflitto_interesse.pdf"/>
     <hyperlink ref="S44" r:id="rId54" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Bianchi_Catia_Attestazione_insussistenza_conflitto_interesse.pdf"/>
     <hyperlink ref="P45" r:id="rId55" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BISOGNI-FABIO-CV.pdf"/>
     <hyperlink ref="P46" r:id="rId56" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BOATI_MAURO_10042016.pdf"/>
     <hyperlink ref="P47" r:id="rId57" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BOEZI_MAFALDA.pdf"/>
     <hyperlink ref="P48" r:id="rId58" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BOEZI_MAFALDA.pdf"/>
     <hyperlink ref="P49" r:id="rId59" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONETTI_SERGIO_CV.pdf"/>
     <hyperlink ref="P50" r:id="rId60" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BONGIORNO_LETIZIA.pdf"/>
     <hyperlink ref="Q50" r:id="rId61" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONGIORNO_LETIZIA_Dich_svolg_incarichi_cariche_.pdf"/>
     <hyperlink ref="R50" r:id="rId62" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONGIORNO_LETIZIA_Dich_assenza_conflitto_interessi.pdf"/>
     <hyperlink ref="S50" r:id="rId63" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BONGIORNO_LETIZIA_Attestaz_assenza_conflitto_interesse.pdf"/>
     <hyperlink ref="P51" r:id="rId64" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BORZI'-LIDIA-CV.pdf"/>
     <hyperlink ref="P52" r:id="rId65" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BRIGHETTI-MARIA-ANTONIA-CV.pdf"/>
     <hyperlink ref="P53" r:id="rId66" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-BROCCO-GIANLUCA.pdf"/>
     <hyperlink ref="P54" r:id="rId67" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/BROCCO_GIANLUC_CV.pdf"/>
-    <hyperlink ref="P55" r:id="rId68" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BRUGNOLI-GIULIA-CV-04022020-agg..pdf"/>
-    <hyperlink ref="P56" r:id="rId69" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BRUGNOLI-GIULIA-CV-10062022.pdf"/>
+    <hyperlink ref="P55" r:id="rId68" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BRUGNOLI-GIULIA-CV-10062022.pdf"/>
+    <hyperlink ref="P56" r:id="rId69" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/BRUGNOLI-GIULIA-CV-04022020-agg..pdf"/>
     <hyperlink ref="P57" r:id="rId70" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Brugnoli-Giulia-CV.pdf"/>
     <hyperlink ref="P59" r:id="rId71" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_BUSNENGO_LORENZO.pdf"/>
     <hyperlink ref="Q59" r:id="rId72" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._svolg._incarichi_enti_dir_priv_BUSNENGO.pdf"/>
     <hyperlink ref="R59" r:id="rId73" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._no_conflitti_interesse_BUSNENGO.pdf"/>
     <hyperlink ref="S59" r:id="rId74" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ATTESTAZIONE_BUSNENGO.pdf"/>
     <hyperlink ref="P60" r:id="rId75" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CACCIAVILLANI-CHIARA-CV.pdf"/>
     <hyperlink ref="Q60" r:id="rId76" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CACCIAVILLANI-CHIARA-Dich-cariche-incarichi.pdf"/>
     <hyperlink ref="R60" r:id="rId77" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CACCIAVILLANI-CHIARA-Dich-insuss-situazioni-conflitto-interesse.pdf"/>
     <hyperlink ref="S60" r:id="rId78" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CACCIAVILLANI-CHIARA-Attestaz-Direttore-conflitto-interessi.pdf"/>
     <hyperlink ref="P61" r:id="rId79" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CACCIAVILLANI-CHIARA-CV-22042025.pdf"/>
     <hyperlink ref="Q61" r:id="rId80" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CACCIAVILLANI-CHIARA-Dich-svolg-incarichi-22042025.pdf"/>
     <hyperlink ref="R61" r:id="rId81" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CACCIAVILLANI-CHIARA-Dich-insuss-situazioni-conflitto-interesse-22042025.pdf"/>
     <hyperlink ref="S61" r:id="rId82" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CACCIAVILLANI-CHIARA-Attestazione-Direttore-Verifica-conflitto-interessi.pdf"/>
     <hyperlink ref="P62" r:id="rId83" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CALCAGNINI_MARIA_LAURA_14062016.pdf"/>
     <hyperlink ref="P63" r:id="rId84" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Calcara_Enrico.pdf"/>
     <hyperlink ref="Q63" r:id="rId85" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calcara_Enrico_Dich_cariche_incarichi.pdf"/>
     <hyperlink ref="R63" r:id="rId86" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calcara_Enrico_Dich_insussistenza_conflitto_interesse.pdf"/>
     <hyperlink ref="S63" r:id="rId87" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Calcara_Enrico_Attestazione_insussistenza_conflitto_interesse.pdf"/>
     <hyperlink ref="P64" r:id="rId88" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Campitelli_Alberta_20052019.pdf"/>
     <hyperlink ref="P65" r:id="rId89" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CANALI-PIERLUIGI-CV-08052024-agg..pdf"/>
-    <hyperlink ref="P66" r:id="rId90" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CANALI-PIERLUIGI-CV-agg..pdf"/>
-    <hyperlink ref="P67" r:id="rId91" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CANALI-PIERLUIGI-CV-08052024-agg._0.pdf"/>
+    <hyperlink ref="P66" r:id="rId90" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CANALI-PIERLUIGI-CV-08052024-agg._0.pdf"/>
+    <hyperlink ref="P67" r:id="rId91" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CANALI-PIERLUIGI-CV-agg..pdf"/>
     <hyperlink ref="P68" r:id="rId92" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CANDELINI_FRANCESCA.pdf"/>
     <hyperlink ref="P69" r:id="rId93" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CANDELINI_FRANCESCA.pdf"/>
-    <hyperlink ref="P70" r:id="rId94" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CANDELINI_FRANCESCA.pdf"/>
-    <hyperlink ref="P71" r:id="rId95" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Candelini-Francesca-CV-26052021.pdf"/>
+    <hyperlink ref="P70" r:id="rId94" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Candelini-Francesca-CV-26052021.pdf"/>
+    <hyperlink ref="P71" r:id="rId95" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CANDELINI_FRANCESCA.pdf"/>
     <hyperlink ref="P72" r:id="rId96" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Capellini-Germana-CV-29022024.pdf"/>
     <hyperlink ref="P73" r:id="rId97" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CAPELLINI-GERMANA-CV-2021-agg..pdf"/>
     <hyperlink ref="P74" r:id="rId98" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CAPITANI_ANTONIO_22052017.pdf"/>
     <hyperlink ref="P75" r:id="rId99" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CAPOTORTO_SEBASTIANO.pdf"/>
     <hyperlink ref="Q75" r:id="rId100" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._svolg._incarichi_enti_dir_priv_CAPOTORTO.pdf"/>
     <hyperlink ref="R75" r:id="rId101" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._no_conflitti_interesse_CAPOTORTO.pdf"/>
     <hyperlink ref="S75" r:id="rId102" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ATTESTAZIONE_CAPOTORTO.pdf"/>
     <hyperlink ref="P76" r:id="rId103" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CAPELLINI-GERMANA-CV-agg..pdf"/>
     <hyperlink ref="P77" r:id="rId104" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Caranzetti-Marco-CV.pdf"/>
     <hyperlink ref="P78" r:id="rId105" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARANZETTI_MARCO_CV.pdf"/>
-    <hyperlink ref="P79" r:id="rId106" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-CARATELLI-DANIELE.pdf"/>
-    <hyperlink ref="P80" r:id="rId107" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARATELLI_DANIELE_CV.pdf"/>
+    <hyperlink ref="P79" r:id="rId106" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARATELLI_DANIELE_CV.pdf"/>
+    <hyperlink ref="P80" r:id="rId107" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-CARATELLI-DANIELE.pdf"/>
     <hyperlink ref="P81" r:id="rId108" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CARBONETTI_ALFONSO.pdf"/>
     <hyperlink ref="P82" r:id="rId109" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CAROLI-GERARDO-CV.pdf"/>
     <hyperlink ref="Q82" r:id="rId110" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CAROLI-GERARDO-Dich-sostitutiva.pdf"/>
     <hyperlink ref="R82" r:id="rId111" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CAROLI-GERARDO-Attestazione-Direttore.pdf"/>
     <hyperlink ref="P83" r:id="rId112" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Carpino_Riccardo.pdf"/>
     <hyperlink ref="Q83" r:id="rId113" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARPINO_RICCARDO_dich_incarichi_22022016.pdf"/>
     <hyperlink ref="R83" r:id="rId114" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARPINO_RICCARDO_dich_assenz_conflitto_interesse_22022016.pdf"/>
     <hyperlink ref="S83" r:id="rId115" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARPINO_RICCARDO_attestaz_assenz_conflitto_interesse_23092016.pdf"/>
     <hyperlink ref="P84" r:id="rId116" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Passuello_Graziella.pdf"/>
     <hyperlink ref="P85" r:id="rId117" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CARROCCIA-ROSALBA-FRANCESCA-CV.pdf"/>
     <hyperlink ref="P86" r:id="rId118" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CARTA_MAURO.pdf"/>
     <hyperlink ref="P87" r:id="rId119" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Carucci_Marina_CV.pdf"/>
     <hyperlink ref="P88" r:id="rId120" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CARUSO_GIUSEPPE_DOMENICO.pdf"/>
     <hyperlink ref="Q88" r:id="rId121" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARUSO_dich_cariche_incarichi_27072016.pdf"/>
     <hyperlink ref="R88" r:id="rId122" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARUSO_dich_assenz_conflitto_interessi_27072016.pdf"/>
     <hyperlink ref="S88" r:id="rId123" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CARUSO_attestaz_assenz_conflitto_interessi_23092016.pdf"/>
     <hyperlink ref="P89" r:id="rId124" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CASSITTO-LUISA-CV.pdf"/>
-    <hyperlink ref="P90" r:id="rId125" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CASTELLANO-CHRISTIAN-CV.pdf"/>
-[...5 lines deleted...]
-    <hyperlink ref="P97" r:id="rId131" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELLOTTO-GIUSEPPE-CV_0.pdf"/>
+    <hyperlink ref="P90" r:id="rId125" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Castellano-Angela-CV-02032026.pdf"/>
+    <hyperlink ref="P91" r:id="rId126" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CASTELLANO-CHRISTIAN-CV.pdf"/>
+    <hyperlink ref="P92" r:id="rId127" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CATTANI-Danilo-CV.pdf"/>
+    <hyperlink ref="P94" r:id="rId128" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CECCONI_CARLO_CV_2019.pdf"/>
+    <hyperlink ref="P95" r:id="rId129" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CECCONI_CARLO_2019.pdf"/>
+    <hyperlink ref="P96" r:id="rId130" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELLINI-ROBERTO-CV.pdf"/>
+    <hyperlink ref="P97" r:id="rId131" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELOTTO-GIUSEPPE-CV_1.pdf"/>
     <hyperlink ref="P98" r:id="rId132" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELOTTO-GIUSEPPE-CV_0.pdf"/>
-    <hyperlink ref="P99" r:id="rId133" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELOTTO-GIUSEPPE-CV_1.pdf"/>
+    <hyperlink ref="P99" r:id="rId133" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELOTTO-GIUSEPPE-CV.pdf"/>
     <hyperlink ref="P100" r:id="rId134" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELLOTTO-GIUSEPPE-CV.pdf"/>
     <hyperlink ref="P101" r:id="rId135" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELLOTTO-GIUSEPPE-CV_1.pdf"/>
-    <hyperlink ref="P102" r:id="rId136" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CERBONE_ROSSANA_16012017.pdf"/>
-[...54 lines deleted...]
-    <hyperlink ref="P138" r:id="rId191" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-DE-CESARE-MARGHERITA.pdf"/>
+    <hyperlink ref="P102" r:id="rId136" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CELLOTTO-GIUSEPPE-CV_0.pdf"/>
+    <hyperlink ref="P103" r:id="rId137" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CERBONE_ROSSANA_16012017.pdf"/>
+    <hyperlink ref="P104" r:id="rId138" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Cerocchi-Antonietta-CV-01082025.pdf"/>
+    <hyperlink ref="P106" r:id="rId139" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CIAFFI_MARIO.pdf"/>
+    <hyperlink ref="P107" r:id="rId140" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CIAMPA-MARIA-CATERINA-CV.pdf"/>
+    <hyperlink ref="P108" r:id="rId141" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Ciaschi_Antonio_CV.pdf"/>
+    <hyperlink ref="P110" r:id="rId142" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Ciorra-Giuseppe-CV-29022024.pdf"/>
+    <hyperlink ref="P111" r:id="rId143" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-CIPRIANETTI-CHIARA.pdf"/>
+    <hyperlink ref="P112" r:id="rId144" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COLASANTI-ARNALDO-CV-agg..pdf"/>
+    <hyperlink ref="P113" r:id="rId145" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_COLECCHIA_CARLO.pdf"/>
+    <hyperlink ref="Q113" r:id="rId146" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLECCHIA_CARLO_dich_altre_cariche_incarichi_2015.pdf"/>
+    <hyperlink ref="R113" r:id="rId147" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLECCHIA_CARLO_Dich_insussistenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="S113" r:id="rId148" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLECCHIA_CARLO_Attestazione_insussistenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="P114" r:id="rId149" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_COLOSIMO_RAFFAELLO.pdf"/>
+    <hyperlink ref="Q114" r:id="rId150" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLOSIMO_RAFFAELLO_Dich_incarichi_cariche_03122014.pdf"/>
+    <hyperlink ref="R114" r:id="rId151" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLOSIMO_RAFFAELLO_Dich_assenza_conflitto_interessi_03122014.pdf"/>
+    <hyperlink ref="S114" r:id="rId152" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/COLOSIMO_RAFFAELLO_Attestaz_assenza_conflitto_interessi_30012015.pdf"/>
+    <hyperlink ref="P115" r:id="rId153" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-CV-1.pdf"/>
+    <hyperlink ref="Q115" r:id="rId154" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-Dich-cariche-incarichi-1.pdf"/>
+    <hyperlink ref="R115" r:id="rId155" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-Dich-insuss-situazioni-conflitto-interesse-1.pdf"/>
+    <hyperlink ref="S115" r:id="rId156" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-Attest-Direttore-conflitto-interessi-1.pdf"/>
+    <hyperlink ref="P116" r:id="rId157" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-CV.pdf"/>
+    <hyperlink ref="Q116" r:id="rId158" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R116" r:id="rId159" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-Dich-insuss-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="S116" r:id="rId160" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COMI-ANTONIO-Attest-Direttore-conflitto-interessi.pdf"/>
+    <hyperlink ref="P117" r:id="rId161" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CONGIA_STEFANIA.pdf"/>
+    <hyperlink ref="P118" r:id="rId162" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CONTE_FILOMENA_CARMELINA_21092017.pdf"/>
+    <hyperlink ref="P119" r:id="rId163" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Conticelli_Martina_28022017.pdf"/>
+    <hyperlink ref="P120" r:id="rId164" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Cornelini_Paolo.pdf"/>
+    <hyperlink ref="Q120" r:id="rId165" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cornelini_Paolo_Dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R120" r:id="rId166" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cornelini_Paolo_Dich_insussistenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="S120" r:id="rId167" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Cornelini_Paolo_Attestazione_insussistenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="P121" r:id="rId168" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_COSTANZA_MARIA_TERESA.pdf"/>
+    <hyperlink ref="P122" r:id="rId169" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/COSTINI-GIOBERTO-CV.pdf"/>
+    <hyperlink ref="Q122" r:id="rId170" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Costini-Gioberto-Dich-conflitto-interessi-15042021.pdf"/>
+    <hyperlink ref="P123" r:id="rId171" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CRISTOFORI_VALERIO.pdf"/>
+    <hyperlink ref="P124" r:id="rId172" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_CRIVELLI_STEFANO.pdf"/>
+    <hyperlink ref="Q124" r:id="rId173" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRIVELLI_STEFANO_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R124" r:id="rId174" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRIVELLI_STEFANO_dich_conflitto_interesse.pdf"/>
+    <hyperlink ref="S124" r:id="rId175" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CRIVELLI_STEFANO_attestazione_Direttore.pdf"/>
+    <hyperlink ref="P125" r:id="rId176" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Crivelli_Stefano.pdf"/>
+    <hyperlink ref="Q125" r:id="rId177" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crivelli_Stefano_Dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R125" r:id="rId178" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crivelli_Stefano_Dich_insussistenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="S125" r:id="rId179" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Crivelli_Stefano_Attestazione_insussistenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="P127" r:id="rId180" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-D'ALESSANDRO-GIOVANNA.pdf"/>
+    <hyperlink ref="P128" r:id="rId181" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-D'ALESSANDRO-GIOVANNA-20092021.pdf"/>
+    <hyperlink ref="P129" r:id="rId182" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/D'ANGELO-TOMMASO-CV.pdf"/>
+    <hyperlink ref="P130" r:id="rId183" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/D'ANGELO-LUIGI-CV.pdf"/>
+    <hyperlink ref="P131" r:id="rId184" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_D_Onofrio_Adriano_30042018.pdf"/>
+    <hyperlink ref="P132" r:id="rId185" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_D_ONOFRIO_ADRIANO.pdf"/>
+    <hyperlink ref="P133" r:id="rId186" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/D'UBALDI-SONIA-CV_0.pdf"/>
+    <hyperlink ref="P134" r:id="rId187" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DANESE-FRANCESCA-CV.pdf"/>
+    <hyperlink ref="P135" r:id="rId188" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_ANGELIS_FEDERICA.pdf"/>
+    <hyperlink ref="P136" r:id="rId189" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_ANGELIS_RAFFAELLA_2017.pdf"/>
+    <hyperlink ref="P137" r:id="rId190" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_De_Bellis_Maurizia_27012016.pdf"/>
+    <hyperlink ref="P138" r:id="rId191" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_CESARE_MARGHERITA_2017.pdf"/>
     <hyperlink ref="P139" r:id="rId192" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_CESARE_MARGHERITA.pdf"/>
-    <hyperlink ref="P140" r:id="rId193" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_CRESCENZO_EUGENIO_CV.pdf"/>
-[...1 lines deleted...]
-    <hyperlink ref="P142" r:id="rId195" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-DE-GAETANO-GIANLUCA.pdf"/>
+    <hyperlink ref="P140" r:id="rId193" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-DE-CESARE-MARGHERITA.pdf"/>
+    <hyperlink ref="P141" r:id="rId194" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_CRESCENZO_EUGENIO_CV.pdf"/>
+    <hyperlink ref="P142" r:id="rId195" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DeFalco_Marco_08012019.PDF"/>
     <hyperlink ref="P143" r:id="rId196" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_GAETANO_GIANLUCA_2017.pdf"/>
-    <hyperlink ref="P144" r:id="rId197" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_LUCA_ANGELA.pdf"/>
-[...76 lines deleted...]
-    <hyperlink ref="P207" r:id="rId274" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FUSCO_ANDREA.pdf"/>
+    <hyperlink ref="P144" r:id="rId197" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-DE-GAETANO-GIANLUCA.pdf"/>
+    <hyperlink ref="P145" r:id="rId198" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_LUCA_ANGELA.pdf"/>
+    <hyperlink ref="P146" r:id="rId199" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DE-MARTINO-ROSAROLL-JEAN-FRANCOIS-CV.pdf"/>
+    <hyperlink ref="Q146" r:id="rId200" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DE-MARTINO-ROSAROLL-JEAN-FRANCOIS-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="R146" r:id="rId201" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DE-MARTINO-ROSAROLL-JEAN-FRANCOIS-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="P147" r:id="rId202" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DE-PRETIS-DOMENICO-CV-29012026.pdf"/>
+    <hyperlink ref="Q147" r:id="rId203" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DE-PRETIS-DOMENICO-Dich-insuss-cause-inconf-incomp-carica-22102025.pdf"/>
+    <hyperlink ref="P148" r:id="rId204" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_RIGHI_GIUSEPPE_22122017.pdf"/>
+    <hyperlink ref="P149" r:id="rId205" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_RIGHI_GIUSEPPE.pdf"/>
+    <hyperlink ref="P150" r:id="rId206" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_RITIS_GAETANO.pdf"/>
+    <hyperlink ref="P151" r:id="rId207" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_SANTO_DANILO_18092020.pdf"/>
+    <hyperlink ref="P152" r:id="rId208" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DE-SIMONE-PAOLA-CV-10052021-agg..pdf"/>
+    <hyperlink ref="P153" r:id="rId209" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/De-Simone-Paola-CV-26052021.pdf"/>
+    <hyperlink ref="P154" r:id="rId210" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/De-Simone-Paola-CV.pdf"/>
+    <hyperlink ref="P155" r:id="rId211" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DE_SIMONE_GIAMPIERO_CV.pdf"/>
+    <hyperlink ref="Q155" r:id="rId212" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_SIMONE_GIAMPIERO_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R155" r:id="rId213" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_SIMONE_GIAMPIERO_dich_conflitto_interesse.pdf"/>
+    <hyperlink ref="S155" r:id="rId214" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DE_SIMONE_GIAMPIERO_attestazione_Direttore.pdf"/>
+    <hyperlink ref="P156" r:id="rId215" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DE-SIMONE-PAOLA-CV-2024.pdf"/>
+    <hyperlink ref="P157" r:id="rId216" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/De-Simone-Paola-CV-01082025.pdf"/>
+    <hyperlink ref="P159" r:id="rId217" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DEL_CASALE_ILARIA_19052017.pdf"/>
+    <hyperlink ref="P161" r:id="rId218" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Della_Cananea_Giacinto_2017.pdf"/>
+    <hyperlink ref="P162" r:id="rId219" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DI_BIAGIO_CLAUDIO.pdf"/>
+    <hyperlink ref="Q162" r:id="rId220" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI_BIAGIO_CLAUDIO_Dich_incarichi_cariche.pdf"/>
+    <hyperlink ref="R162" r:id="rId221" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI_BIAGIO_CLAUDIO_Dich_assenza_conflitto_interessi.pdf"/>
+    <hyperlink ref="S162" r:id="rId222" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/DI_BIAGIO_CLAUDIO_Attestaz_assenza_conflitto_interessi.pdf"/>
+    <hyperlink ref="P163" r:id="rId223" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DI_BLASIO_PRIMO.pdf"/>
+    <hyperlink ref="P164" r:id="rId224" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DI_DONATO_LUCIA_2017.pdf"/>
+    <hyperlink ref="P165" r:id="rId225" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-GIAMBERARDINO-GIAMBATTISTA-CV.pdf"/>
+    <hyperlink ref="P166" r:id="rId226" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Di-Giorgio-Carmela-CV-12052025.pdf"/>
+    <hyperlink ref="P167" r:id="rId227" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Di_Giovannantonio_Claudio.pdf"/>
+    <hyperlink ref="P168" r:id="rId228" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Di-Lascio-Antonio-CV-09052024.pdf"/>
+    <hyperlink ref="P169" r:id="rId229" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di_Lascio_Antonio_CV_02022021.pdf"/>
+    <hyperlink ref="P170" r:id="rId230" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-LELLA-FABIO-CV_0.pdf"/>
+    <hyperlink ref="P171" r:id="rId231" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-LELLA-FABIO-CV-agg..pdf"/>
+    <hyperlink ref="P173" r:id="rId232" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DI_LUCENTE_FELICE.pdf"/>
+    <hyperlink ref="Q173" r:id="rId233" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di_Lucente_Felice_Dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R173" r:id="rId234" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di_Lucente_Felice_Dich_insussistenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="S173" r:id="rId235" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Di_Lucente_Felice_Attestazione_insussistenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="P174" r:id="rId236" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Di-Matteo-Alessandra-CV-29022024.pdf"/>
+    <hyperlink ref="P175" r:id="rId237" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-MICCO.ARCANGELO-CV-26052021-agg..pdf"/>
+    <hyperlink ref="P176" r:id="rId238" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/G03103-16032022_1.pdf"/>
+    <hyperlink ref="Q176" r:id="rId239" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-MICCO-ARCANGELO-CV-20042022.pdf"/>
+    <hyperlink ref="P177" r:id="rId240" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-MICCO-ARCANGELO-CV-agg...pdf"/>
+    <hyperlink ref="P178" r:id="rId241" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-MICCO-ARCANGELO-CV-agg..pdf"/>
+    <hyperlink ref="P180" r:id="rId242" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-PALMA-GUIDO-CV-2024.pdf"/>
+    <hyperlink ref="P181" r:id="rId243" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-PALMA-GUIDO-CV.pdf"/>
+    <hyperlink ref="P182" r:id="rId244" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-PALMA-GUIDO-CV-01072024.pdf"/>
+    <hyperlink ref="P183" r:id="rId245" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/G03103-16032022.pdf"/>
+    <hyperlink ref="Q183" r:id="rId246" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-DI-PALMA-GUIDO-2022.pdf"/>
+    <hyperlink ref="P184" r:id="rId247" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_DI_PALMA_TIZIANA_17052018.pdf"/>
+    <hyperlink ref="P185" r:id="rId248" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-Di-Palma-Guido-2022.pdf"/>
+    <hyperlink ref="P186" r:id="rId249" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Di-Pietro-Diana-CV-23022026.pdf"/>
+    <hyperlink ref="P187" r:id="rId250" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/DI-SABATO-MODESTINA-CV.pdf"/>
+    <hyperlink ref="P188" r:id="rId251" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ELIFANI_VINCENZO_22052017.pdf"/>
+    <hyperlink ref="P189" r:id="rId252" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ERMANNI-FRANCESCO-CV_0.pdf"/>
+    <hyperlink ref="P190" r:id="rId253" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FABRIZIO_BERNARDO_MARIA_CV_29052018.pdf"/>
+    <hyperlink ref="P191" r:id="rId254" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FAENZA_OTTAVIO_19052017.pdf"/>
+    <hyperlink ref="P192" r:id="rId255" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FAGGI_STEFANO_CV.pdf"/>
+    <hyperlink ref="P193" r:id="rId256" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FARGNOLI_ANTONIO_FELICE.pdf"/>
+    <hyperlink ref="P194" r:id="rId257" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FERMANTE_STEFANO_CV.pdf"/>
+    <hyperlink ref="P195" r:id="rId258" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/FERRACCI-GIULIA-CV.pdf"/>
+    <hyperlink ref="P196" r:id="rId259" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-SIMONA-FERRANTIN-2021.pdf"/>
+    <hyperlink ref="P197" r:id="rId260" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/FERRARA-LUCA-CV.pdf"/>
+    <hyperlink ref="P198" r:id="rId261" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FERRAZZA_FRANCO_15032017.pdf"/>
+    <hyperlink ref="P199" r:id="rId262" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/FICARELLI-VALERIA-CV.pdf"/>
+    <hyperlink ref="P200" r:id="rId263" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FICCO_GIACOMO.pdf"/>
+    <hyperlink ref="P201" r:id="rId264" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FIGLIOLIA_CLAUDIA.pdf"/>
+    <hyperlink ref="P202" r:id="rId265" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Filippi_Francesca.pdf"/>
+    <hyperlink ref="P203" r:id="rId266" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FIORAVANTE_MARCO_CV_02022021.pdf"/>
+    <hyperlink ref="P204" r:id="rId267" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FIORE_GINO_CV.pdf"/>
+    <hyperlink ref="P205" r:id="rId268" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/FIORELLI-ROBERTO-CV-09012017.pdf"/>
+    <hyperlink ref="Q205" r:id="rId269" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/G00137-10012024.pdf"/>
+    <hyperlink ref="P206" r:id="rId270" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/FRITTELLONI_FLAVIA_CV.pdf"/>
+    <hyperlink ref="P207" r:id="rId271" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Fusacchia_Sergio.pdf"/>
+    <hyperlink ref="Q207" r:id="rId272" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fusacchia_Sergio_Dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R207" r:id="rId273" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fusacchia_Sergio_Dich_insussistenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="S207" r:id="rId274" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Fusacchia_Sergio_Attestazione_insussistenza_conflitto_interesse.pdf"/>
     <hyperlink ref="P208" r:id="rId275" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FUSCO_ANDREA.pdf"/>
-    <hyperlink ref="P209" r:id="rId276" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GABRIELI-SABRINA-CV-22102024.pdf"/>
-[...9 lines deleted...]
-    <hyperlink ref="P214" r:id="rId286" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GATTA_MARIA_RITA_28052019.pdf"/>
+    <hyperlink ref="P209" r:id="rId276" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FUSCO_ANDREA.pdf"/>
+    <hyperlink ref="P210" r:id="rId277" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_FUSCO_ANDREA.pdf"/>
+    <hyperlink ref="P211" r:id="rId278" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GABRIELI-SABRINA-CV-22102024.pdf"/>
+    <hyperlink ref="Q211" r:id="rId279" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GABRIELI-SABRINA-Dich-Svolg-incarichi-22102024.pdf"/>
+    <hyperlink ref="R211" r:id="rId280" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GABRIELI-SABRINA-Attestaz-Direttore-22102024.pdf"/>
+    <hyperlink ref="P212" r:id="rId281" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GALLIA_ROBERTO.pdf"/>
+    <hyperlink ref="Q212" r:id="rId282" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GALLIA_ROBERTO_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R212" r:id="rId283" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GALLIA_ROBERTO_dich_conflitto_interesse.pdf"/>
+    <hyperlink ref="S212" r:id="rId284" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GALLIA_ROBERTO_attestazione_Direttore.pdf"/>
+    <hyperlink ref="P213" r:id="rId285" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GALLO_UGO_10052017.pdf"/>
+    <hyperlink ref="P214" r:id="rId286" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Gasparrini_Lorenzo.pdf"/>
     <hyperlink ref="P215" r:id="rId287" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GATTA_MARIA_RITA_28052019.pdf"/>
-    <hyperlink ref="P216" r:id="rId288" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Gattulli-Graziella-CV-maggio-2024.pdf"/>
-[...9 lines deleted...]
-    <hyperlink ref="P223" r:id="rId298" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIANANDREA_FRANCESCA_ROMANA.pdf"/>
+    <hyperlink ref="P216" r:id="rId288" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GATTA_MARIA_RITA_28052019.pdf"/>
+    <hyperlink ref="P217" r:id="rId289" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GATTA_MARIA_RITA_28052019.pdf"/>
+    <hyperlink ref="P218" r:id="rId290" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Gattulli-Graziella-CV-maggio-2024.pdf"/>
+    <hyperlink ref="P219" r:id="rId291" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GENTILUOMO_MARIO_2017.pdf"/>
+    <hyperlink ref="P220" r:id="rId292" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/GHIGNONI_EUGENIO_CV.pdf"/>
+    <hyperlink ref="P221" r:id="rId293" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GHILONI_MASSIMO.pdf"/>
+    <hyperlink ref="Q221" r:id="rId294" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._svolg._incarichi_enti_dir_priv_GHILONI.pdf"/>
+    <hyperlink ref="R221" r:id="rId295" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._no_conflitti_interesse_GHILONI.pdf"/>
+    <hyperlink ref="S221" r:id="rId296" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ATTESTAZIONE_GHILONI.pdf"/>
+    <hyperlink ref="P222" r:id="rId297" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GHITARRARI_FEDERICA_2017.pdf"/>
+    <hyperlink ref="P223" r:id="rId298" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANANDREA-FRANCESCA-ROMANA-CV-agg..pdf"/>
     <hyperlink ref="P224" r:id="rId299" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANANDREA-FRANCESCA-ROMANA-CV-agg.pdf"/>
-    <hyperlink ref="P225" r:id="rId300" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANCOLA-ALESSIO-CV.pdf"/>
-[...125 lines deleted...]
-    <hyperlink ref="P316" r:id="rId426" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MASTROCOLA-CLAUDIA-CV_1.pdf"/>
+    <hyperlink ref="P225" r:id="rId300" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Gianandrea-Francesca-Romana-CV-29022024.pdf"/>
+    <hyperlink ref="P226" r:id="rId301" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIANANDREA_FRANCESCA_ROMANA.pdf"/>
+    <hyperlink ref="P227" r:id="rId302" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANCOLA-ALESSIO-CV.pdf"/>
+    <hyperlink ref="P228" r:id="rId303" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-CV-1.pdf"/>
+    <hyperlink ref="Q228" r:id="rId304" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-Dich-cariche-incarichi-1.pdf"/>
+    <hyperlink ref="R228" r:id="rId305" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-Dich-insuss-situazioni-conflitto-interesse-1.pdf"/>
+    <hyperlink ref="S228" r:id="rId306" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-Attest-Direttore-conflitto-interessi-1.pdf"/>
+    <hyperlink ref="P229" r:id="rId307" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-CV.pdf"/>
+    <hyperlink ref="Q229" r:id="rId308" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-Dich-cariche-incarichi_0.pdf"/>
+    <hyperlink ref="R229" r:id="rId309" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-Dich-insuss-situazioni-conflitto-interesse.pdf"/>
+    <hyperlink ref="S229" r:id="rId310" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIANI-LOREDANA-Attest-Direttore-conflitto-interessi.pdf"/>
+    <hyperlink ref="P230" r:id="rId311" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIGANTI_ROSELLA.pdf"/>
+    <hyperlink ref="P231" r:id="rId312" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIGLI_Maria_Pia.pdf"/>
+    <hyperlink ref="P232" r:id="rId313" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIGLI-MASSIMO-CV.pdf"/>
+    <hyperlink ref="P233" r:id="rId314" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-GIOIOSA-FABIO.pdf"/>
+    <hyperlink ref="P234" r:id="rId315" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIORGETTI_LUCIANO.pdf"/>
+    <hyperlink ref="P235" r:id="rId316" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIORGETTI_RODOLFO.pdf"/>
+    <hyperlink ref="P236" r:id="rId317" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GIOVANNETTI-GIANLUCA-CV.pdf"/>
+    <hyperlink ref="P237" r:id="rId318" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GIUSTINI_ELISABETTA_15082016.pdf"/>
+    <hyperlink ref="P238" r:id="rId319" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Gnes_Matteo_31122016.pdf"/>
+    <hyperlink ref="P239" r:id="rId320" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GOLINI-PETRARCONE-SILVESTRO-CV-29012026.pdf"/>
+    <hyperlink ref="Q239" r:id="rId321" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GOLINI-PETRARCONE-SILVESTRO-Dich-insuss-cause-inconf-incomp-carica-11082025.pdf"/>
+    <hyperlink ref="P240" r:id="rId322" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GOZZI_ANNIBALE.pdf"/>
+    <hyperlink ref="P241" r:id="rId323" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GRAMICCIA-PAOLO-CV.pdf"/>
+    <hyperlink ref="P243" r:id="rId324" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GRILLO-RICCARDO-CV.pdf"/>
+    <hyperlink ref="P244" r:id="rId325" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_GUARINO_RAIMONDO.pdf"/>
+    <hyperlink ref="P245" r:id="rId326" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Guglielmi_Marco_17012019.pdf"/>
+    <hyperlink ref="P246" r:id="rId327" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GUGLIELMINO-ORNELLA-CV.pdf"/>
+    <hyperlink ref="P247" r:id="rId328" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Guidobaldi_Bruno.pdf"/>
+    <hyperlink ref="Q247" r:id="rId329" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guidobaldi_Bruno_Dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R247" r:id="rId330" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guidobaldi_Bruno_Dich_insussistenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="S247" r:id="rId331" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Guidobaldi_Bruno_Attestazione_insussistenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="P248" r:id="rId332" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/GUSCI-RENZETTI-EMILIANO-CV.pdf"/>
+    <hyperlink ref="P249" r:id="rId333" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_IACOVONE_DANIELE.pdf"/>
+    <hyperlink ref="Q249" r:id="rId334" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IACOVONE_DANIELE_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R249" r:id="rId335" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IACOVONE_DANIELE_dich_conflitto_interesse.pdf"/>
+    <hyperlink ref="S249" r:id="rId336" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IACOVONE_DANIELE_attestazione_Direttore.pdf"/>
+    <hyperlink ref="P250" r:id="rId337" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_IACOVONE_DANIELE.pdf"/>
+    <hyperlink ref="Q250" r:id="rId338" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._svolg._incarichi_enti_dir_priv_IACOVONE.pdf"/>
+    <hyperlink ref="R250" r:id="rId339" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._no_conflitti_interesse_IACOVONE.pdf"/>
+    <hyperlink ref="S250" r:id="rId340" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/IACOVONE_ATTESTAZIONE.pdf"/>
+    <hyperlink ref="P251" r:id="rId341" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Iadarola-Grazia-Maria-CV-12052025.pdf"/>
+    <hyperlink ref="P252" r:id="rId342" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/IANNINI-GERARDINA-CV.pdf"/>
+    <hyperlink ref="P253" r:id="rId343" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/IZZI-BRUNO-CV.pdf"/>
+    <hyperlink ref="P254" r:id="rId344" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_IZZO_MARIO.pdf"/>
+    <hyperlink ref="P255" r:id="rId345" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Jesurum-Olga-CV.pdf"/>
+    <hyperlink ref="P256" r:id="rId346" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/JESURUM-OLGA-CV-agg..pdf"/>
+    <hyperlink ref="P257" r:id="rId347" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/JESURUM-OLGA-CV-26052021-agg..pdf"/>
+    <hyperlink ref="P258" r:id="rId348" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/G03103-16032022_0.pdf"/>
+    <hyperlink ref="Q258" r:id="rId349" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/JESURUM-OLGA-CV-06042022.pdf"/>
+    <hyperlink ref="P259" r:id="rId350" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Jesurum-Olga-CV-09052024-464.pdf"/>
+    <hyperlink ref="P260" r:id="rId351" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Leda_Barbara_Kenny.pdf"/>
+    <hyperlink ref="P261" r:id="rId352" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LA-MARRA-ANNA-MARIA-CV.pdf"/>
+    <hyperlink ref="P262" r:id="rId353" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LANCIA-Gerardo-CV.pdf"/>
+    <hyperlink ref="P263" r:id="rId354" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LANCIA_GERARDO.pdf"/>
+    <hyperlink ref="P264" r:id="rId355" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LANCIA_CINZIA_CV.pdf"/>
+    <hyperlink ref="P265" r:id="rId356" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LANCIA-AMADIO-CV-18032025.pdf"/>
+    <hyperlink ref="P266" r:id="rId357" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-LANCIOTTI-IRENE.pdf"/>
+    <hyperlink ref="P267" r:id="rId358" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LANDI_Stefano.pdf"/>
+    <hyperlink ref="Q267" r:id="rId359" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LANDI_dich_altre_cariche_incarichi_2015.pdf"/>
+    <hyperlink ref="R267" r:id="rId360" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LANDI_dich_assenza_conflitto_interessi_2015.pdf"/>
+    <hyperlink ref="S267" r:id="rId361" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LANDI_ATTESTAZIONE_DIRETTORE.pdf"/>
+    <hyperlink ref="P268" r:id="rId362" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Lanzetta-Letizia-CV-29022024.pdf"/>
+    <hyperlink ref="P269" r:id="rId363" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LANZETTA-LETIZIA-CV-agg..pdf"/>
+    <hyperlink ref="P270" r:id="rId364" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LANZETTA-LETIZIA-CV-06022020-agg..pdf"/>
+    <hyperlink ref="P271" r:id="rId365" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LAROSA_GIUSEPPE_SALVATORE.pdf"/>
+    <hyperlink ref="P272" r:id="rId366" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LATINI-LAURA-CV.pdf"/>
+    <hyperlink ref="P273" r:id="rId367" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LATTANZI-GIOVANNI-CARLO-CV.pdf"/>
+    <hyperlink ref="P274" r:id="rId368" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LEONARDI-GIOVANNI-CV.pdf"/>
+    <hyperlink ref="Q274" r:id="rId369" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LEONARDI-GIOVANNI-Dich-svolgimento-incarichi-05052025.pdf"/>
+    <hyperlink ref="R274" r:id="rId370" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LEONARDI-GIOVANNI-Dich-insuss-situazioni-conflitto-interesse-05052025.pdf"/>
+    <hyperlink ref="S274" r:id="rId371" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LEONARDI-GIOVANNI-Attestazione-Direttore-Verifica-conflitto-di-interessi.pdf"/>
+    <hyperlink ref="P275" r:id="rId372" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LEONCINI-RAFFAELLA-CV.pdf"/>
+    <hyperlink ref="P276" r:id="rId373" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LIALI_STEFANO_2017.pdf"/>
+    <hyperlink ref="P277" r:id="rId374" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LISONI_ANTONIO.pdf"/>
+    <hyperlink ref="Q277" r:id="rId375" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISONI_ANTONIO_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R277" r:id="rId376" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISONI_ANTONIO_dich_conflitto_interesse.pdf"/>
+    <hyperlink ref="S277" r:id="rId377" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/LISONI_ANTONIO_attestazione_Direttore.pdf"/>
+    <hyperlink ref="P278" r:id="rId378" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-LO-FOCO-MICHELE-2022.pdf"/>
+    <hyperlink ref="P279" r:id="rId379" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LO_FOCO_MICHELE.pdf"/>
+    <hyperlink ref="P280" r:id="rId380" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LO-GATTO-SERGIO-CV-2024.pdf"/>
+    <hyperlink ref="P281" r:id="rId381" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Lo-Gatto-Sergio-CV.pdf"/>
+    <hyperlink ref="P282" r:id="rId382" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LO-GATTO-SERGIO-CV.pdf"/>
+    <hyperlink ref="Q282" r:id="rId383" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LO-GATTO-SERGIO-Scheda-Anagrafe-Prestazioni-ConsulentI-collaboratori.pdf"/>
+    <hyperlink ref="P283" r:id="rId384" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LO_PRESTI_GIANLUCA.pdf"/>
+    <hyperlink ref="P285" r:id="rId385" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LORENZI-GABRIELE-CV.pdf"/>
+    <hyperlink ref="P286" r:id="rId386" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LORENZI-MICHELE-CV.pdf"/>
+    <hyperlink ref="P287" r:id="rId387" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LORUSSO_ENRICO.pdf"/>
+    <hyperlink ref="Q287" r:id="rId388" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._svolg._incarichi_enti_dir_priv_LORUSSO.pdf"/>
+    <hyperlink ref="R287" r:id="rId389" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._no_conflitti_interesse_LORUSSO.pdf"/>
+    <hyperlink ref="S287" r:id="rId390" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ATTESTAZIONE_LORUSSO.pdf"/>
+    <hyperlink ref="P288" r:id="rId391" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LOZZI-MAURIZIO-CV-agg..pdf"/>
+    <hyperlink ref="P289" r:id="rId392" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/LOZZI-MAURIZIO-CV.pdf"/>
+    <hyperlink ref="P290" r:id="rId393" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/maurizio_lucci.pdf"/>
+    <hyperlink ref="P292" r:id="rId394" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_LUPO_MORGANA_01072017.pdf"/>
+    <hyperlink ref="P294" r:id="rId395" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MAESTRI-JGOR-CV.pdf"/>
+    <hyperlink ref="P295" r:id="rId396" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAINETTI_PAOLA_CV_20042021.pdf"/>
+    <hyperlink ref="P296" r:id="rId397" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MAINETTI_PAOLA.pdf"/>
+    <hyperlink ref="Q296" r:id="rId398" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAINETTI_PAOLA_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R296" r:id="rId399" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAINETTI_PAOLA_dich_conflitto_interesse.pdf"/>
+    <hyperlink ref="S296" r:id="rId400" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAINETTI_PAOLA_attestazione_Direttore.pdf"/>
+    <hyperlink ref="P297" r:id="rId401" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MAINETTI-Paola-CV.pdf"/>
+    <hyperlink ref="P299" r:id="rId402" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Maisto_Gelsomina.pdf"/>
+    <hyperlink ref="P300" r:id="rId403" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti//binary/rl_amministrazione_trasparente/tbl_consulenti_esterni/CV_Manfredi_Selvaggi.pdf"/>
+    <hyperlink ref="Q300" r:id="rId404" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANFREDI_SELVAGGI_CA_Dich_svolg_incarichi_cariche_27072016.pdf"/>
+    <hyperlink ref="R300" r:id="rId405" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANFREDI_SELVAGGI_CA_Dich_assenz_conflitto_interessi_27072016.pdf"/>
+    <hyperlink ref="S300" r:id="rId406" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MANFREDI_SELVAGGI_CA_Attestaz_assenz_conflitto_interessi_23092016.pdf"/>
+    <hyperlink ref="P302" r:id="rId407" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MARCHETTI_MARIA_RITA.pdf"/>
+    <hyperlink ref="P303" r:id="rId408" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MARCHETTI_MARIA_RITA.pdf"/>
+    <hyperlink ref="P304" r:id="rId409" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MARFISI-ALESSANDRO-CV.pdf"/>
+    <hyperlink ref="P305" r:id="rId410" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MARIANO_CARMELA.pdf"/>
+    <hyperlink ref="Q305" r:id="rId411" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._svolg._incarichi_enti_dir_priv_MARIANO.pdf"/>
+    <hyperlink ref="R305" r:id="rId412" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._no_conflitti_interesse_MARIANO.pdf"/>
+    <hyperlink ref="S305" r:id="rId413" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ATTESTAZIONE_MARIANO.pdf"/>
+    <hyperlink ref="P306" r:id="rId414" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Marrazzo-Angelomaria-CV-12052025.pdf"/>
+    <hyperlink ref="P307" r:id="rId415" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MARTA_LUCA_06022019.pdf"/>
+    <hyperlink ref="P308" r:id="rId416" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MARTOCCIA-ROSA-MARIA-CV.pdf"/>
+    <hyperlink ref="P309" r:id="rId417" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MARTOCCIA-ROSA-MARIA-CV_0.pdf"/>
+    <hyperlink ref="P310" r:id="rId418" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MARTOCCIA-ROSA-MARIA-CV_2.pdf"/>
+    <hyperlink ref="P311" r:id="rId419" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MARTOCCIA-ROSA-MARIA-CV_1.pdf"/>
+    <hyperlink ref="P312" r:id="rId420" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-MARTORELLI-ANGELO.pdf"/>
+    <hyperlink ref="Q312" r:id="rId421" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Martorelli-Angelo-dich-altri-incarichi-12022019.pdf"/>
+    <hyperlink ref="R312" r:id="rId422" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Martorelli-Angelo-Dich-conflitto-interessi-15042021.pdf"/>
+    <hyperlink ref="P313" r:id="rId423" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MARTORELLI-ANGELO-CV.pdf"/>
+    <hyperlink ref="P314" r:id="rId424" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MARZANO_MASSIMO_20022018.pdf"/>
+    <hyperlink ref="P315" r:id="rId425" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MASSARO_ANTONIO_2017.pdf"/>
+    <hyperlink ref="P316" r:id="rId426" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Lancellotti_Filippo_Massimo.pdf"/>
     <hyperlink ref="P317" r:id="rId427" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MASTROCOLA-CLAUDIA-CV_0.pdf"/>
     <hyperlink ref="P318" r:id="rId428" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MASTROCOLA-CLAUDIA-CV_2.pdf"/>
     <hyperlink ref="Q318" r:id="rId429" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MASTROCOLA-CLAUDIA-Dich_svolg-incarichi-2025.pdf"/>
     <hyperlink ref="R318" r:id="rId430" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MASTROCOLA-CLAUDIA-Dich-insuss-situazioni-conflitto-interesse-23042025.pdf"/>
     <hyperlink ref="S318" r:id="rId431" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MASTROCOLA-CLAUDIA-Attestazione-Direttore-Verifica-conflitto-interessi.pdf"/>
-    <hyperlink ref="P319" r:id="rId432" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MATASSINO_DONATO.pdf"/>
-[...96 lines deleted...]
-    <hyperlink ref="P373" r:id="rId529" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PAGNANI_GIUSEPPE_2017.pdf"/>
+    <hyperlink ref="P319" r:id="rId432" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MASTROCOLA-CLAUDIA-CV_1.pdf"/>
+    <hyperlink ref="P320" r:id="rId433" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MASTROCOLA-CLAUDIA-CV.pdf"/>
+    <hyperlink ref="P321" r:id="rId434" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MATASSINO_DONATO.pdf"/>
+    <hyperlink ref="P322" r:id="rId435" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MATTEUCCI-PAOLO-CV-agg...pdf"/>
+    <hyperlink ref="P323" r:id="rId436" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Mazza_Roberto.pdf"/>
+    <hyperlink ref="Q323" r:id="rId437" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAZZA_dich_altre_cariche_incarichi_2015.pdf"/>
+    <hyperlink ref="R323" r:id="rId438" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAZZA_dich_assenza_conflitto_interessi_2015.pdf"/>
+    <hyperlink ref="S323" r:id="rId439" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MAZZA_ATTESTAZIONE_DIRETTORE.pdf"/>
+    <hyperlink ref="P324" r:id="rId440" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_mazzarella_22032019.pdf"/>
+    <hyperlink ref="Q324" r:id="rId441" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich_incarichi_Mazzarella_04_2018.pdf"/>
+    <hyperlink ref="R324" r:id="rId442" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_insuss_conflitto_interessi_aprile_2018.pdf"/>
+    <hyperlink ref="S324" r:id="rId443" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_mazzarella_04_2018.pdf"/>
+    <hyperlink ref="P325" r:id="rId444" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_mazzarella_22032019.pdf"/>
+    <hyperlink ref="Q325" r:id="rId445" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich_incarichi_Mazzarella_06_2018.pdf"/>
+    <hyperlink ref="R325" r:id="rId446" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_insuss_conflitto_interessi_giugno_2018.pdf"/>
+    <hyperlink ref="S325" r:id="rId447" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_Mazzarella_06_2018.pdf"/>
+    <hyperlink ref="P326" r:id="rId448" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MEALE-RAFFAELE-CV-22092021.pdf"/>
+    <hyperlink ref="P327" r:id="rId449" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MELFA_PAOLO_2017.pdf"/>
+    <hyperlink ref="P328" r:id="rId450" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MENNA-PAOLO-CV.pdf"/>
+    <hyperlink ref="P329" r:id="rId451" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MERLINO_RAFFAELLA_CV.pdf"/>
+    <hyperlink ref="P330" r:id="rId452" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-MERLINO-RAFFAELLA.pdf"/>
+    <hyperlink ref="P331" r:id="rId453" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MICOZZI-MARIANNA-CV.pdf"/>
+    <hyperlink ref="P332" r:id="rId454" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-MIDDEI-SANDRO.pdf"/>
+    <hyperlink ref="Q332" r:id="rId455" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MIDDEI-SANDRO-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R332" r:id="rId456" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MIDDEI-SANDRO-Dich-assenza-incomp.pdf"/>
+    <hyperlink ref="P333" r:id="rId457" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MIDDEI_SANDRO.pdf"/>
+    <hyperlink ref="Q333" r:id="rId458" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MIDDEI_SANDRO_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R333" r:id="rId459" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MIDDEI_SANDRO_dich_conflitto_interesse.pdf"/>
+    <hyperlink ref="S333" r:id="rId460" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MIDDEI_SANDRO_attestazione_Direttore.pdf"/>
+    <hyperlink ref="P334" r:id="rId461" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Milano_Valentina.pdf"/>
+    <hyperlink ref="Q334" r:id="rId462" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MILANO_VALENTINA_dich_altre_cariche_incarichi_2015.pdf"/>
+    <hyperlink ref="R334" r:id="rId463" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MILANO_VALENTINA_dich_assenza_conflitto_interessi_2015.pdf"/>
+    <hyperlink ref="S334" r:id="rId464" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MILANO_VALENTINA_Attestazione_insussistenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="P335" r:id="rId465" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MILI-FABRIZIO-CV.pdf"/>
+    <hyperlink ref="P336" r:id="rId466" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MIRAMONTI-STEFANO-CV.pdf"/>
+    <hyperlink ref="P337" r:id="rId467" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Miscetti_Stefania_Maria_CV.pdf"/>
+    <hyperlink ref="P338" r:id="rId468" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MIZZONI-GIOVANNI-CV.pdf"/>
+    <hyperlink ref="P339" r:id="rId469" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MIZZONI-PIERGIORGIO-CV.pdf"/>
+    <hyperlink ref="P340" r:id="rId470" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Mocavini_Giorgio_28022017.pdf"/>
+    <hyperlink ref="P341" r:id="rId471" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/cv_de_mohac.pdf"/>
+    <hyperlink ref="Q341" r:id="rId472" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich._P.A._de_mohac_Parte2.pdf"/>
+    <hyperlink ref="R341" r:id="rId473" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich._CONFLITTO_de_mohac_Parte1.pdf"/>
+    <hyperlink ref="S341" r:id="rId474" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/direttore_de_mohac.pdf"/>
+    <hyperlink ref="P342" r:id="rId475" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MODIGLIANI_DANIEL.pdf"/>
+    <hyperlink ref="Q342" r:id="rId476" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._svolg._incarichi_enti_dir_priv_MODIGLIANI.pdf"/>
+    <hyperlink ref="R342" r:id="rId477" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._no_conflitti_interesse_MODIGLIANI.pdf"/>
+    <hyperlink ref="S342" r:id="rId478" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ATTESTAZIONE_MODIGLIANI.pdf"/>
+    <hyperlink ref="P343" r:id="rId479" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MONDERA-Acheropita-CV.pdf"/>
+    <hyperlink ref="Q343" r:id="rId480" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MONDERA-Acheropita-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R343" r:id="rId481" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MONDERA-Acheropita-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S343" r:id="rId482" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MONDERA-Acheropita-Attestaz-Direttore.pdf"/>
+    <hyperlink ref="T343" r:id="rId483" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MONDERA-Acheropita-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="P344" r:id="rId484" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MONGILLO_17012019.pdf"/>
+    <hyperlink ref="P345" r:id="rId485" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MONTAGNINI_DANIELE.pdf"/>
+    <hyperlink ref="P346" r:id="rId486" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MONTALDO_GIULIANO_CV.pdf"/>
+    <hyperlink ref="P347" r:id="rId487" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MONTEBELLO-MARCO-CV.pdf"/>
+    <hyperlink ref="P348" r:id="rId488" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MONTELEONE-Giluia-CV.pdf"/>
+    <hyperlink ref="P349" r:id="rId489" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MONTI_GIOVANNA.pdf"/>
+    <hyperlink ref="P351" r:id="rId490" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MORGIA_VALERIO.pdf"/>
+    <hyperlink ref="Q351" r:id="rId491" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MORGIA_VALERIO_Dich_incarichi_cariche_02122014.pdf"/>
+    <hyperlink ref="R351" r:id="rId492" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MORGIA_VALERIO_Dich_assenza_conflitto_interessi_02122014.pdf"/>
+    <hyperlink ref="S351" r:id="rId493" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/MORGIA_VALERIO_Attestaz_assenza_conflitto_interessi_25022016.pdf"/>
+    <hyperlink ref="P352" r:id="rId494" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-MORICONI-GIOVANNI.pdf"/>
+    <hyperlink ref="Q352" r:id="rId495" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Moriconi-Giovanni-Dich-altri-incarichi-14042021.pdf"/>
+    <hyperlink ref="R352" r:id="rId496" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Moriconi-Giovanni-Dich-ass-conflitto-interessi-15042021.pdf"/>
+    <hyperlink ref="P353" r:id="rId497" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MORICONI-MICHELA-CV.pdf"/>
+    <hyperlink ref="P354" r:id="rId498" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MOSTACCI_FRANCO_14062016.pdf"/>
+    <hyperlink ref="P355" r:id="rId499" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_MUGANU_MASSIMO.pdf"/>
+    <hyperlink ref="P356" r:id="rId500" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MULEO-ROSARIO-CV-24042025.pdf"/>
+    <hyperlink ref="Q356" r:id="rId501" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MULEO-ROSARIO-Dich-svolg-incarichi-24042025.pdf"/>
+    <hyperlink ref="R356" r:id="rId502" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MULEO-ROSARIO-Dich-insuss-situazioni-conflitto-interesse-24042025.pdf"/>
+    <hyperlink ref="S356" r:id="rId503" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MULEO-ROSARIO-Attestazione-Direttore-Verifica-conflitto-interessi.pdf"/>
+    <hyperlink ref="P357" r:id="rId504" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/MULEO-ROSARIO-CV.pdf"/>
+    <hyperlink ref="P358" r:id="rId505" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Muzi__Laura_05032017.pdf"/>
+    <hyperlink ref="P359" r:id="rId506" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_NAPOLITANO_FRANCESCO.pdf"/>
+    <hyperlink ref="Q359" r:id="rId507" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO_FRANCESCO_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R359" r:id="rId508" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO_FRANCESCO_dich_conflitto_interesse.pdf"/>
+    <hyperlink ref="S359" r:id="rId509" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO_FRANCESCO_attestazione_Direttore.pdf"/>
+    <hyperlink ref="P360" r:id="rId510" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Napolitano_Andrea_Maria_30042018.pdf"/>
+    <hyperlink ref="P361" r:id="rId511" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_NAPOLITANO_ANDREA_MARIA.pdf"/>
+    <hyperlink ref="P362" r:id="rId512" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_NAPOLITANO_FRANCESCO.pdf"/>
+    <hyperlink ref="Q362" r:id="rId513" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO_FRANCESCO_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R362" r:id="rId514" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO_FRANCESCO_dich_conflitto_interesse.pdf"/>
+    <hyperlink ref="S362" r:id="rId515" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NAPOLITANO_FRANCESCO_attestazione_Direttore.pdf"/>
+    <hyperlink ref="P363" r:id="rId516" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_NARDINI_GIULIO.pdf"/>
+    <hyperlink ref="Q363" r:id="rId517" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NARDINI_GIULIO_Dich_incarichi_cariche_02122014.pdf"/>
+    <hyperlink ref="R363" r:id="rId518" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NARDINI_GIULIO_Dich_assenza_conflitto_interessi_02122014.pdf"/>
+    <hyperlink ref="S363" r:id="rId519" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NARDINI_GIULIO_Attestaz_assenza_conflitto_interessi_25022016.pdf"/>
+    <hyperlink ref="P366" r:id="rId520" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_NISI_SERGIO_15202017.pdf"/>
+    <hyperlink ref="P367" r:id="rId521" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/NOTARI-Patrizia-CV.pdf"/>
+    <hyperlink ref="P368" r:id="rId522" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/NOVELLI-LINA-CV.pdf"/>
+    <hyperlink ref="P369" r:id="rId523" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Nunziata_Vincenzo_25112016.pdf"/>
+    <hyperlink ref="Q369" r:id="rId524" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NUNZIATA_Dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R369" r:id="rId525" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NUNZIATA_Dich_assenza_conflitto_interessi.pdf"/>
+    <hyperlink ref="S369" r:id="rId526" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/NUNZIATA_Attestaz_assenza_conflitto_interessi.pdf"/>
+    <hyperlink ref="P370" r:id="rId527" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Nunziata_Massimo_02042017.pdf"/>
+    <hyperlink ref="P371" r:id="rId528" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_OLLEIA_Luca_14012019.pdf"/>
+    <hyperlink ref="P372" r:id="rId529" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ORLANDI-CRISTIANO-CV.pdf"/>
     <hyperlink ref="P374" r:id="rId530" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PAGNANI_GIUSEPPE.pdf"/>
-    <hyperlink ref="P375" r:id="rId531" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PAGNOTTA__MARIO_AUGUSTO.pdf"/>
-[...13 lines deleted...]
-    <hyperlink ref="P383" r:id="rId545" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PAPARELLA-FRANCO-CV_1.pdf"/>
+    <hyperlink ref="P375" r:id="rId531" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PAGNANI_GIUSEPPE.pdf"/>
+    <hyperlink ref="P376" r:id="rId532" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PAGNANI_GIUSEPPE_2017.pdf"/>
+    <hyperlink ref="P377" r:id="rId533" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PAGNOTTA__MARIO_AUGUSTO.pdf"/>
+    <hyperlink ref="P378" r:id="rId534" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PALLA-FEDERICO-CV.pdf"/>
+    <hyperlink ref="P379" r:id="rId535" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PALLADINO_ALESSIA.pdf"/>
+    <hyperlink ref="P380" r:id="rId536" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PALMIERI_MARIO_CV.pdf"/>
+    <hyperlink ref="P381" r:id="rId537" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PANUNZI_GIAN_MATTEO.pdf"/>
+    <hyperlink ref="Q381" r:id="rId538" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PANUNZI_GIANMATEO_Dich_altre_cariche_incarichi.pdf"/>
+    <hyperlink ref="R381" r:id="rId539" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PANUNZI_GIANMATTEO_Dich_assenza_conflitto_interessi.pdf"/>
+    <hyperlink ref="S381" r:id="rId540" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PANUNZI_GIANMATEO_Attestazione_insussistenza_Direttore.pdf"/>
+    <hyperlink ref="P382" r:id="rId541" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/cv_panzironi.pdf"/>
+    <hyperlink ref="Q382" r:id="rId542" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich.P.A._panzironi.pdf"/>
+    <hyperlink ref="R382" r:id="rId543" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich.CONFLITTO_panzironi.pdf"/>
+    <hyperlink ref="S382" r:id="rId544" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/direttore_panzironi.pdf"/>
+    <hyperlink ref="P383" r:id="rId545" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PAOLINI-Valerio-CV.pdf"/>
     <hyperlink ref="P384" r:id="rId546" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PAPARELLA-FRANCO-CV.pdf"/>
-    <hyperlink ref="P385" r:id="rId547" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PAPI_ALESSIA.pdf"/>
-[...234 lines deleted...]
-    <hyperlink ref="P527" r:id="rId782" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ZONCHEDDU-LUCA-CV.pdf"/>
+    <hyperlink ref="P385" r:id="rId547" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PAPARELLA-FRANCO-CV_1.pdf"/>
+    <hyperlink ref="P386" r:id="rId548" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PAPARELLA-FRANCO-CV_0.pdf"/>
+    <hyperlink ref="P387" r:id="rId549" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PAPI_ALESSIA.pdf"/>
+    <hyperlink ref="Q387" r:id="rId550" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPI_ALESSIA_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R387" r:id="rId551" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPI_ALESSIA_dich_conflitto_interesse.pdf"/>
+    <hyperlink ref="S387" r:id="rId552" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PAPI_ALESSIA_attestazione_Direttore.pdf"/>
+    <hyperlink ref="P388" r:id="rId553" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PAPLOMATAS-ALESSIA-CV.pdf"/>
+    <hyperlink ref="P389" r:id="rId554" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Pardini-Francesca-CV-29022024.pdf"/>
+    <hyperlink ref="P390" r:id="rId555" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PARIGI_STEFANIA_CV.pdf"/>
+    <hyperlink ref="P391" r:id="rId556" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PARIS-PIERGIUSEPPE-CV.pdf"/>
+    <hyperlink ref="P392" r:id="rId557" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PASQUAL_ELEONORA.pdf"/>
+    <hyperlink ref="Q392" r:id="rId558" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PASQUAL_ELEONORA_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R392" r:id="rId559" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PASQUAL_ELEONORA_dich_conflitto_interesse.pdf"/>
+    <hyperlink ref="S392" r:id="rId560" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PASQUAL_ELEONORA_attestazione_Direttore.pdf"/>
+    <hyperlink ref="P393" r:id="rId561" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PASQUINI_BARBARA.pdf"/>
+    <hyperlink ref="P394" r:id="rId562" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Passuello_Graziella.pdf"/>
+    <hyperlink ref="P395" r:id="rId563" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PASTORE-ENRICA-CV.pdf"/>
+    <hyperlink ref="P396" r:id="rId564" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Patti-Federica-CV-29022024.pdf"/>
+    <hyperlink ref="P397" r:id="rId565" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PAVIA_RENATO.pdf"/>
+    <hyperlink ref="P398" r:id="rId566" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PEDRONI_SANDRA.pdf"/>
+    <hyperlink ref="P399" r:id="rId567" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PEDRONI_SANDRA_22122017.pdf"/>
+    <hyperlink ref="P400" r:id="rId568" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PELLEGRINO_LAURA_MARIA.pdf"/>
+    <hyperlink ref="Q400" r:id="rId569" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PELLEGRINO_LAURA_MARIA_Dich_svolg_incarichi_cariche_.pdf"/>
+    <hyperlink ref="R400" r:id="rId570" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PELLEGRINO_LAURA_MARIA_Dich_assenza_conflitto_interessi.pdf"/>
+    <hyperlink ref="S400" r:id="rId571" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PELLEGRINO_LAURA_MARIA_Attestaz_assenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="P401" r:id="rId572" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PEPPONI_FRANCESCO.pdf"/>
+    <hyperlink ref="P402" r:id="rId573" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PERFETTI_ANGELO_2017.pdf"/>
+    <hyperlink ref="P403" r:id="rId574" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PERGAMO_PIERCARMINE_CV.pdf"/>
+    <hyperlink ref="P404" r:id="rId575" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-PERGAMO-PIER-CARMINE.pdf"/>
+    <hyperlink ref="P405" r:id="rId576" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PESCIARELLI_LUCA.pdf"/>
+    <hyperlink ref="P406" r:id="rId577" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PETRUCCI-BRUNO-CV.pdf"/>
+    <hyperlink ref="P407" r:id="rId578" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PICCINETTI_MAURIZIO_2017.pdf"/>
+    <hyperlink ref="P408" r:id="rId579" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PICCIONE-DONATELLA.-CV.pdf"/>
+    <hyperlink ref="P409" r:id="rId580" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PIERANGELI_ROSSELLA.pdf"/>
+    <hyperlink ref="P410" r:id="rId581" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Pierangeli-Rossella-CV.pdf"/>
+    <hyperlink ref="P411" r:id="rId582" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PIERATTINI-CAMILLA-CV.pdf"/>
+    <hyperlink ref="P412" r:id="rId583" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Miscetti_Stefania_Maria_CV.pdf"/>
+    <hyperlink ref="P413" r:id="rId584" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PIETROSANTE-MARCO-CV-agg..pdf"/>
+    <hyperlink ref="P414" r:id="rId585" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Pietrosante-Marco-09052024.pdf"/>
+    <hyperlink ref="P415" r:id="rId586" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PIGLIACELLI_MARCELLO_2017.pdf"/>
+    <hyperlink ref="P416" r:id="rId587" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PIOLI_RICCARDO.pdf"/>
+    <hyperlink ref="Q416" r:id="rId588" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PIOLI_RICCARDO_Dich_svolg_incarichi_cariche_.pdf"/>
+    <hyperlink ref="R416" r:id="rId589" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PIOLI_RICCARDO_Dich_assenza_conflitto_interessi.pdf"/>
+    <hyperlink ref="S416" r:id="rId590" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PIOLI_RICCARDO_Attestaz_assenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="P417" r:id="rId591" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Pirozzi-Chiara-CV-29022024.pdf"/>
+    <hyperlink ref="P418" r:id="rId592" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Pizzi-Arianna-CV-29022024.pdf"/>
+    <hyperlink ref="P419" r:id="rId593" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PIZZI-ARIANNA-CV-agg..pdf"/>
+    <hyperlink ref="P420" r:id="rId594" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PIZZI-ARIANNA-CV-23072021-agg..pdf"/>
+    <hyperlink ref="P421" r:id="rId595" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PIZZUTO-MAURIZIO-CV-29022024.pdf"/>
+    <hyperlink ref="P422" r:id="rId596" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Porcelli_22032019.pdf"/>
+    <hyperlink ref="Q422" r:id="rId597" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich_incarichi_Porcelli_03_2018.pdf"/>
+    <hyperlink ref="R422" r:id="rId598" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_insuss_conflitto_interessi_marzo_2018.pdf"/>
+    <hyperlink ref="S422" r:id="rId599" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_Porcelli_03_2018.pdf"/>
+    <hyperlink ref="P423" r:id="rId600" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PORCELLI_RITA_1.pdf"/>
+    <hyperlink ref="Q423" r:id="rId601" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PORCELLI_RITA_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R423" r:id="rId602" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PORCELLI_RITA_dich_conflitto_interesse.pdf"/>
+    <hyperlink ref="S423" r:id="rId603" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PORCELLI_RITA_attestazione_Direttore.pdf"/>
+    <hyperlink ref="P424" r:id="rId604" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Porcelli_22032019.pdf"/>
+    <hyperlink ref="Q424" r:id="rId605" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich_incarichi_Porcelli_10_2018.pdf"/>
+    <hyperlink ref="R424" r:id="rId606" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_insuss_conflitto_interessi_ottobre_2018.pdf"/>
+    <hyperlink ref="S424" r:id="rId607" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_Porcelli_10_2018.pdf"/>
+    <hyperlink ref="P425" r:id="rId608" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Porcelli_22032019.pdf"/>
+    <hyperlink ref="Q425" r:id="rId609" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich_incarichi_Porcelli_06_2018.pdf"/>
+    <hyperlink ref="R425" r:id="rId610" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_insuss_conflitto_interessi_giugno_2018.pdf"/>
+    <hyperlink ref="S425" r:id="rId611" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_Porcelli_06_2018.pdf"/>
+    <hyperlink ref="P426" r:id="rId612" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Porcelli_22032019.pdf"/>
+    <hyperlink ref="Q426" r:id="rId613" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich_incarichi_Porcelli_04_2018.pdf"/>
+    <hyperlink ref="R426" r:id="rId614" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_insuss_conflitto_interessi_aprile_2018.pdf"/>
+    <hyperlink ref="S426" r:id="rId615" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_Porcelli_04_2018.pdf"/>
+    <hyperlink ref="P427" r:id="rId616" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/PRESICCE-GIORGIO-ANTONIO-CV.pdf"/>
+    <hyperlink ref="P428" r:id="rId617" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Prestininzi_Alberto.pdf"/>
+    <hyperlink ref="Q428" r:id="rId618" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Prestininzi_Alberto_Dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R428" r:id="rId619" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Prestininzi_Alberto_Dich_insussistenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="S428" r:id="rId620" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Prestininzi_Alberto_Attestazione_insussistenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="P429" r:id="rId621" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_PUGLIESE_LOREDANA_2017.pdf"/>
+    <hyperlink ref="P430" r:id="rId622" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti//binary/rl_amministrazione_trasparente/tbl_consulenti_esterni/CV_Paola_Pulliatti.pdf"/>
+    <hyperlink ref="Q430" r:id="rId623" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PULIATTI_Dich_cariche_incarichi_25052016.pdf"/>
+    <hyperlink ref="R430" r:id="rId624" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PULIATTI_Dich_ass_conflitto_interessi_25052016.pdf"/>
+    <hyperlink ref="S430" r:id="rId625" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/PULIATTI_Attestaz_ass_conflitto_interessi_23092016.pdf"/>
+    <hyperlink ref="P431" r:id="rId626" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/QUATTROCIOCCHE-SILVIA-CV.pdf"/>
+    <hyperlink ref="P432" r:id="rId627" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/QUATTROCIOCCHE-SILVIA-CV_0.pdf"/>
+    <hyperlink ref="P433" r:id="rId628" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Quiligotti_MariaCristina_25112016.pdf"/>
+    <hyperlink ref="Q433" r:id="rId629" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/QUILIGOTTI_Dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R433" r:id="rId630" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/QUILIGOTTI_Dich_assenza_conflitto_interessi.pdf"/>
+    <hyperlink ref="S433" r:id="rId631" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/QUILIGOTTI_Attestaz_assenza_conflitto_interessi.pdf"/>
+    <hyperlink ref="P434" r:id="rId632" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_RAGUSO_COSTANZA.pdf"/>
+    <hyperlink ref="P436" r:id="rId633" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_RAPACCIONI_GIORDANO_2017.pdf"/>
+    <hyperlink ref="P437" r:id="rId634" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/RAPONI-ANGELO-CV.pdf"/>
+    <hyperlink ref="P438" r:id="rId635" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/RASPA-DANIELA-CV-agg..pdf"/>
+    <hyperlink ref="P439" r:id="rId636" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Raspa-Daniela-CV-29022024.pdf"/>
+    <hyperlink ref="P440" r:id="rId637" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/RAVAGNOLI-PAOLA-CV.pdf"/>
+    <hyperlink ref="P441" r:id="rId638" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/RAVAIOLI-PATRIZIA-CV.pdf"/>
+    <hyperlink ref="P442" r:id="rId639" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/REA_LOREDANA_CV.pdf"/>
+    <hyperlink ref="P443" r:id="rId640" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-RESTANTE-CRISTIAN.pdf"/>
+    <hyperlink ref="Q443" r:id="rId641" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/RESTANTE-CRISTIAN-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R443" r:id="rId642" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/RESTANTE-CRISTIAN-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="P444" r:id="rId643" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/RESTANTE-CRISTIAN-CV.pdf"/>
+    <hyperlink ref="P445" r:id="rId644" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Riccardi-Stefano-CV-29022024.pdf"/>
+    <hyperlink ref="P446" r:id="rId645" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_RICCOBELLI_SILVIO.pdf"/>
+    <hyperlink ref="Q446" r:id="rId646" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RICCOBELLI_SILVIO_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R446" r:id="rId647" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RICCOBELLI_SILVIO_dich_conflitto_interesse.pdf"/>
+    <hyperlink ref="S446" r:id="rId648" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RICCOBELLI_SILVIO_attestazione_Direttore.pdf"/>
+    <hyperlink ref="P447" r:id="rId649" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_RIDOLFI_ALESSANDRO.pdf"/>
+    <hyperlink ref="Q447" r:id="rId650" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RIDOLFI_ALESSANDRO_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R447" r:id="rId651" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RIDOLFI_ALESSANDRO_dich_conflitto_interesse.pdf"/>
+    <hyperlink ref="S447" r:id="rId652" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RIDOLFI_ALESSANDRO_attestazione_Direttore.pdf"/>
+    <hyperlink ref="P448" r:id="rId653" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_RILLO_LUIGINA.pdf"/>
+    <hyperlink ref="P449" r:id="rId654" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_RINALDINI_MAURIZIO.pdf"/>
+    <hyperlink ref="Q449" r:id="rId655" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RINALDINI_MAURIZIO_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R449" r:id="rId656" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RINALDINI_MAURIZIO_dich_conflitto_interesse.pdf"/>
+    <hyperlink ref="S449" r:id="rId657" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RINALDINI_MAURIZIO_attestazione_Direttore.pdf"/>
+    <hyperlink ref="P450" r:id="rId658" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/RISSO-PAOLO-CV.pdf"/>
+    <hyperlink ref="P451" r:id="rId659" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_RONDINELLI_MIRELLA.pdf"/>
+    <hyperlink ref="P452" r:id="rId660" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ROSSI-ROBERTO-FABRIZIO-CV.pdf"/>
+    <hyperlink ref="P453" r:id="rId661" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ROSSI-Livia-CV.pdf"/>
+    <hyperlink ref="Q453" r:id="rId662" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ROSSI-Livia-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R453" r:id="rId663" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ROSSI-Livia-Dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="S453" r:id="rId664" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ROSSI-Livia-Attestaz-Avv-Coord.pdf"/>
+    <hyperlink ref="T453" r:id="rId665" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ROSSI-Livia-Dich-sostitutiva.pdf"/>
+    <hyperlink ref="P454" r:id="rId666" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ROZZO_GIUSEPPA.pdf"/>
+    <hyperlink ref="Q454" r:id="rId667" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROZZO_GIUSEPPA_dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R454" r:id="rId668" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROZZO_GIUSEPPA_dich_conflitto_interesse.pdf"/>
+    <hyperlink ref="S454" r:id="rId669" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ROZZO_GIUSEPPA_attestazione_Direttore.pdf"/>
+    <hyperlink ref="P455" r:id="rId670" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUFFINO_MARCO_CV_20042021.pdf"/>
+    <hyperlink ref="P456" r:id="rId671" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Ruffino_22032019.pdf"/>
+    <hyperlink ref="Q456" r:id="rId672" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich_incarichi_Ruffino_10_2018.pdf"/>
+    <hyperlink ref="R456" r:id="rId673" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_insuss_conflitto_interessi_ottobre_2018.pdf"/>
+    <hyperlink ref="S456" r:id="rId674" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_Ruffino_10_2018.pdf"/>
+    <hyperlink ref="P457" r:id="rId675" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_RUSSO_SILVESTRO_MARIA.pdf"/>
+    <hyperlink ref="Q457" r:id="rId676" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUSSO_SILVESTRO_MARIA_Dich_svolgim_incarichi_25052016.pdf"/>
+    <hyperlink ref="R457" r:id="rId677" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUSSO_SILVESTRO_MARIA_Dich_conflitto_interessi.pdf"/>
+    <hyperlink ref="S457" r:id="rId678" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUSSO_SILVESTRO_MARIA_Attestazione_assenza_conflitto_interessi.pdf"/>
+    <hyperlink ref="P458" r:id="rId679" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_RUSSO_ANTONIO_MARINO_14062016.pdf"/>
+    <hyperlink ref="Q458" r:id="rId680" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUSSO_dich_altre_cariche_incarichi_2015.pdf"/>
+    <hyperlink ref="R458" r:id="rId681" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUSSO_dich_assenza_conflitto_interessi_2015.pdf"/>
+    <hyperlink ref="S458" r:id="rId682" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/RUSSO_ATTESTAZIONE_DIRETTORE.pdf"/>
+    <hyperlink ref="P459" r:id="rId683" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SABATINI-DESIREE'-CV.pdf"/>
+    <hyperlink ref="P460" r:id="rId684" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SABATINI-DESIREE'-CV-agg..pdf"/>
+    <hyperlink ref="P461" r:id="rId685" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Sabatini-Desirée-CV-20102022.pdf"/>
+    <hyperlink ref="P462" r:id="rId686" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Sabatini-Desiree-CV-08052024.pdf"/>
+    <hyperlink ref="P463" r:id="rId687" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Sabatini_desiree_CV_02022021.pdf"/>
+    <hyperlink ref="P464" r:id="rId688" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SABATINI-DESIREE-CV-22092021-agg..pdf"/>
+    <hyperlink ref="P465" r:id="rId689" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Sabatini-Desiree-CV-02042024.pdf"/>
+    <hyperlink ref="P466" r:id="rId690" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SABATINI-DESIREE'-CV-2025.pdf"/>
+    <hyperlink ref="Q466" r:id="rId691" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SABATINI-DESIREE'-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="P467" r:id="rId692" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SABATINI_DESIREE.pdf"/>
+    <hyperlink ref="P468" r:id="rId693" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-Desirèe-Sabatini.pdf"/>
+    <hyperlink ref="P469" r:id="rId694" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SABATTI_MAURIZIO.pdf"/>
+    <hyperlink ref="P470" r:id="rId695" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SALETNICH-GASTONE-CV.pdf"/>
+    <hyperlink ref="P471" r:id="rId696" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Santoro_Laura.pdf"/>
+    <hyperlink ref="P472" r:id="rId697" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SARDO-ROBERTO-CV.pdf"/>
+    <hyperlink ref="P474" r:id="rId698" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Sasso-D-Elia-Alberto-CV-12052025.pdf"/>
+    <hyperlink ref="P475" r:id="rId699" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Scoccianti_M_Maddalena.pdf"/>
+    <hyperlink ref="Q475" r:id="rId700" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scoccianti_M_Maddalena_Dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R475" r:id="rId701" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scoccianti_M_Maddalena_Dich_insussistenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="S475" r:id="rId702" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Scoccianti_M_Maddalena_Attestazione_insussistenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="P476" r:id="rId703" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-SEBASTIANI-VITTORIO.pdf"/>
+    <hyperlink ref="P477" r:id="rId704" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SEBASTIANI-FAUSTO-CV.pdf"/>
+    <hyperlink ref="Q477" r:id="rId705" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SEBASTIANI-FAUSTO-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="P478" r:id="rId706" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SEGUITI-ALESSANDRO-CV.pdf"/>
+    <hyperlink ref="P479" r:id="rId707" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SELLE-MARCO-CV.pdf"/>
+    <hyperlink ref="P480" r:id="rId708" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/cv_silvestri_romano.pdf"/>
+    <hyperlink ref="P481" r:id="rId709" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SILVESTRI_ALDO.pdf"/>
+    <hyperlink ref="P482" r:id="rId710" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SILVESTRI_ALDO.pdf"/>
+    <hyperlink ref="P483" r:id="rId711" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_SIMEONE_IVAN.pdf"/>
+    <hyperlink ref="Q483" r:id="rId712" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMEONE_IVAN_Dich_svolg_incarichi_cariche_.pdf"/>
+    <hyperlink ref="R483" r:id="rId713" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMEONE_IVAN_Dich_assenza_conflitto_interessi.pdf"/>
+    <hyperlink ref="S483" r:id="rId714" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/SIMEONE_IVAN_Attestaz_assenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="P484" r:id="rId715" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SIMONETTI-MANUELA-CV-agg..pdf"/>
+    <hyperlink ref="P485" r:id="rId716" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SIRIZZOTTI-SONIA-CV.pdf"/>
+    <hyperlink ref="P486" r:id="rId717" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SOLEA-ALEXANDRA-CV-agg..pdf"/>
+    <hyperlink ref="P487" r:id="rId718" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SOLEA-ALEXANDRA-CV-2024.pdf"/>
+    <hyperlink ref="P488" r:id="rId719" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Spalletta-Alessandro-CV-09052024.pdf"/>
+    <hyperlink ref="P489" r:id="rId720" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/SPALLETTA-ALESSANDRO-CV.pdf"/>
+    <hyperlink ref="P490" r:id="rId721" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Spallino_Rosalia.pdf"/>
+    <hyperlink ref="Q490" r:id="rId722" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Spallino_Rosalia_Dich_cariche_incarichi.pdf"/>
+    <hyperlink ref="R490" r:id="rId723" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Spallino_Rosalia_Dich_insussistenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="S490" r:id="rId724" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Spallino_Rosalia_Attestazione_insussistenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="P491" r:id="rId725" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Sposato_22032019.pdf"/>
+    <hyperlink ref="Q491" r:id="rId726" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/dich_incarichi_Sposato_03_2018.pdf"/>
+    <hyperlink ref="R491" r:id="rId727" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_insuss_conflitto_interessi_marzo_2018.pdf"/>
+    <hyperlink ref="S491" r:id="rId728" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich_dir_Sposato_03_2018.pdf"/>
+    <hyperlink ref="P492" r:id="rId729" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Squarcia-Luisa-CV-10052024.pdf"/>
+    <hyperlink ref="P493" r:id="rId730" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-STAMENGA-GABRIELE.pdf"/>
+    <hyperlink ref="Q493" r:id="rId731" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/STAMEGNA-GABRIELE-dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="R493" r:id="rId732" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/STAMEGNA-GABRIELE-dich-conflitto-interesse.pdf"/>
+    <hyperlink ref="P494" r:id="rId733" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_STORTO_GIANCARLO.pdf"/>
+    <hyperlink ref="Q494" r:id="rId734" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._svolg._incarichi_enti_dir_priv_STORTO.pdf"/>
+    <hyperlink ref="R494" r:id="rId735" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Dich._no_conflitti_interesse_STORTO.pdf"/>
+    <hyperlink ref="S494" r:id="rId736" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/STORTO_ATTESTAZIONE.pdf"/>
+    <hyperlink ref="P495" r:id="rId737" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TAMBURRINO_ALDO.pdf"/>
+    <hyperlink ref="Q495" r:id="rId738" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TAMBURRINO_ALDO_dich_altre_cariche_incarichi_2015.pdf"/>
+    <hyperlink ref="R495" r:id="rId739" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TAMBURRINO_ALDO_Dich_insussistenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="S495" r:id="rId740" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TAMBURRINO_ALDO_Attestaz_insussistenza_conflitto_interesse.pdf"/>
+    <hyperlink ref="P496" r:id="rId741" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TAMBURRO-TOMMASO-CV.pdf"/>
+    <hyperlink ref="P499" r:id="rId742" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TEDESCHINI-DAVIDE-CV.pdf"/>
+    <hyperlink ref="P500" r:id="rId743" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TEDESCO-ANTONIO-PIO-CV-2021-agg..pdf"/>
+    <hyperlink ref="P501" r:id="rId744" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TERRINONI_DANIELA.pdf"/>
+    <hyperlink ref="P502" r:id="rId745" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TERRINONI_DANIELA_27112017.pdf"/>
+    <hyperlink ref="P503" r:id="rId746" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TESSE-DANIELE-CV.pdf"/>
+    <hyperlink ref="P504" r:id="rId747" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Teti_Giovanni.pdf"/>
+    <hyperlink ref="Q504" r:id="rId748" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TETI_dich_altre_cariche_incarichi_2015.pdf"/>
+    <hyperlink ref="R504" r:id="rId749" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TETI_dich_assenza_conflitto_interessi_2015.pdf"/>
+    <hyperlink ref="S504" r:id="rId750" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TETI_ATTESTAZIONE_DIRETTORE.pdf"/>
+    <hyperlink ref="P505" r:id="rId751" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TODARO-BENEDETTO-CV.pdf"/>
+    <hyperlink ref="P506" r:id="rId752" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TOGNETTI-ALBERTO-CV.pdf"/>
+    <hyperlink ref="P507" r:id="rId753" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Tola_Vittoria.pdf"/>
+    <hyperlink ref="P508" r:id="rId754" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TORELLA-SILVANA-CV.pdf"/>
+    <hyperlink ref="P509" r:id="rId755" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TORRICELLI_RENZO.pdf"/>
+    <hyperlink ref="P510" r:id="rId756" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TORTORICI_MARIO.pdf"/>
+    <hyperlink ref="P511" r:id="rId757" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/Andrea_Trabattoni.pdf"/>
+    <hyperlink ref="P512" r:id="rId758" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_tranquilli_s.pdf"/>
+    <hyperlink ref="Q512" r:id="rId759" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TRANQUILLI_STEFANO_Dich_incarichi_cariche_02122014.pdf"/>
+    <hyperlink ref="R512" r:id="rId760" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TRANQUILLI_STEFANO_Dich_assenza_conflitto_interessi_02122014.pdf"/>
+    <hyperlink ref="S512" r:id="rId761" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TRANQUILLI_STEFANO_Attestaz_assenza_conflitto_interessi_25022015.pdf"/>
+    <hyperlink ref="P513" r:id="rId762" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TRENTA_ROMINA.pdf"/>
+    <hyperlink ref="P514" r:id="rId763" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_Trigari_Alessandra.pdf"/>
+    <hyperlink ref="Q514" r:id="rId764" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TRIGARI_dich_altre_cariche_incarichi_2015.pdf"/>
+    <hyperlink ref="R514" r:id="rId765" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TRIGARI_dich_assenza_conflitto_interessi_2015.pdf"/>
+    <hyperlink ref="S514" r:id="rId766" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/TRIGARI_ATTESTAZIONE_DIRETTORE.pdf"/>
+    <hyperlink ref="P515" r:id="rId767" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_TRULLI_MASSIMILIANO.pdf"/>
+    <hyperlink ref="P516" r:id="rId768" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TUFARELLI-FRANCESCO-CV.pdf"/>
+    <hyperlink ref="Q516" r:id="rId769" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TUFARELLI-FRANCESCO-Dich-cariche-incarichi_0.pdf"/>
+    <hyperlink ref="R516" r:id="rId770" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TUFARELLI-FRANCESCO-Dich-cariche-incarichi.pdf"/>
+    <hyperlink ref="S516" r:id="rId771" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/TUFARELLI-FRANCESCO-Attestaz-Direttore-conflitto-interessi.pdf"/>
+    <hyperlink ref="P517" r:id="rId772" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/VALENTINI-ALESSANDRA-CV.pdf"/>
+    <hyperlink ref="P518" r:id="rId773" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/VALIANI_ARMANDO_CV.pdf"/>
+    <hyperlink ref="P519" r:id="rId774" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/CV-VALIANI-ARMANDO.pdf"/>
+    <hyperlink ref="P520" r:id="rId775" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/VAN-KAMPEN-IEFKE-JOHANNA-CV.pdf"/>
+    <hyperlink ref="P521" r:id="rId776" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/VELTRI-MARIA-ANNUNZIATA-CV.pdf"/>
+    <hyperlink ref="P523" r:id="rId777" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_VENZAGA_CARLO_ALBERTO.pdf"/>
+    <hyperlink ref="P524" r:id="rId778" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/Voglino-Alessandro-Massimo-Maria-CV-2024.pdf"/>
+    <hyperlink ref="P525" r:id="rId779" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/VOGLINO-ALESSANDRO-MASSIMO-CV-2024.pdf"/>
+    <hyperlink ref="P526" r:id="rId780" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/VOGLINO-ALESSANDRO-MASSIMO-CV.pdf"/>
+    <hyperlink ref="P527" r:id="rId781" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ZAGARRIO-VITO-CV-22092021.pdf"/>
+    <hyperlink ref="P528" r:id="rId782" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ZALABRA_MAURO.pdf"/>
+    <hyperlink ref="P529" r:id="rId783" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/CV_ZINGALE_Antonino.pdf"/>
+    <hyperlink ref="Q529" r:id="rId784" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/consulenti/ZINGALE_ATTESTAZIONE_DIRETTORE.pdf"/>
+    <hyperlink ref="P530" r:id="rId785" location="" display="https://regione.lazio.it/sites/default/files/amministrazione-trasparente/incarichi-commissioni-comitati-consulte-osservatori/ZONCHEDDU-LUCA-CV.pdf"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>