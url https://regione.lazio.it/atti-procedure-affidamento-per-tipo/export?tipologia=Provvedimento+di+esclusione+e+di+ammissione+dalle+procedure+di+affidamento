--- v5 (2026-08-24)
+++ v6 (2026-10-25)
@@ -2465,51 +2465,51 @@
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2801</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata finalizzata alla stipula di un accordo quadro per fornitura di stent vascolari occorrenti alle Aziende sanitarie della Regione Lazio e della Regione Calabria.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C49" t="s">
         <v>56</v>
       </c>
       <c r="D49"/>
       <c r="E49" s="2">
         <v>45014</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2793</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta, suddivisa in 84 lotti, finalizzata alla stipula di convenzioni per la fornitura di aghi e siringhe occorrenti alle Aziende Sanitarie ed Ospedaliere della Regione Lazio e della Regione Calabria. Approvazione schemi atti, indizione gara e sostituzione del Responsabile Unico del Procedimento. Numero gara 8780148</t>
+          <t>Gara comunitaria centralizzata a procedura aperta, suddivisa in 84 lotti, finalizzata alla stipula di convenzioni per la fornitura di aghi e siringhe occorrenti alle Aziende Sanitarie ed Ospedaliere della Regione Lazio e della Regione Calabria.</t>
         </is>
       </c>
       <c r="C50" t="s">
         <v>57</v>
       </c>
       <c r="D50"/>
       <c r="E50" s="2">
         <v>44938</v>
       </c>
       <c r="F50"/>
       <c r="G50" s="2">
         <v>44924</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2768</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta per la fornitura di fornitura di fornitura di dispositivi per il monitoraggio flash del glucosio e sensori impiantabili per il monitoraggio continuo del glucosio e relativo materiale di consumo e servizi connessi occorrenti alle Aziende Sanitarie della Regione Lazio. Numero gara 8862699</t>
         </is>
       </c>
       <c r="C51" t="s">
         <v>58</v>