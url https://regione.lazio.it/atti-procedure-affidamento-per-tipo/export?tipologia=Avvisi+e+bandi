--- v0 (2026-01-07)
+++ v1 (2026-07-02)
@@ -9,67 +9,280 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2281" uniqueCount="2281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2352" uniqueCount="2352">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Link al bando</t>
   </si>
   <si>
     <t>Percorso</t>
   </si>
   <si>
     <t>Data pubblicazione</t>
   </si>
   <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3795</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3793</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3792</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3791</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3787</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3785</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3783</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3781</t>
+  </si>
+  <si>
+    <t>Intervento di somma urgenza e messa in sicurezza dell’area di accesso al centro storico nel Comune di Stimigliano (RI)</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3780</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3764</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3763</t>
+  </si>
+  <si>
+    <t>Servizio di supporto alle attività di competenza dell'Area Cinema e Audiovisivo</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3762</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3761</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3751</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3750</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3747</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3746</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3743</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3742</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3732</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3731</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3730</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3728</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3727</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3726</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3721</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3719</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3718</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3716</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3715</t>
+  </si>
+  <si>
+    <t>Fornitura di Medicazioni generali per le Aziende Sanitarie della Regione Lazio.</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3711</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3707</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3705</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3702</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3697</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3696</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3690</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3687</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3686</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3684</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3681</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3680</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3678</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3669</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3668</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3667</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3666</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3665</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3663</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3661</t>
+  </si>
+  <si>
+    <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lett. b) del D.lgs. n. 36/2023rnper il servizio di coffee break e lunch per il Comitato di Sorveglianza 2025</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3658</t>
+  </si>
+  <si>
+    <t>Affidamento del servizio di ideazione grafica e testuale di tre messaggi pubblicitari da esporre sui mezzi di trasporto pubblico di COTRAL S.p.A.</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3657</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3651</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3650</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3642</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3640</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3639</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3632</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3631</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3630</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3629</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3627</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3626</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3625</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3624</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3623</t>
+  </si>
+  <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3619</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3618</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3609</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3608</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3602</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3597</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3596</t>
   </si>
   <si>
     <t>MIR Intervento I202001255. Attuazione D.G.R. n. 734/2019. Progetto di miglioramento sismico della sede regionale di Roma, via Laurentina n. 631.&amp;nbsp;</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3595</t>
@@ -137,53 +350,50 @@
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3561</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3559</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3558</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3557</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3551</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3550</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3538</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3528</t>
   </si>
   <si>
-    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3526</t>
-[...1 lines deleted...]
-  <si>
     <t>Affidamento servizio di supporto per la validazione dei PEF 2026-2029 dei gestori degli impianti in applicazione del Metodo Tariffario Rifiuti (MTR-3 ARERA)</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3524</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3523</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3501</t>
   </si>
   <si>
     <t>Richiesta di offerta per l'acquisto di materiale per la promozione dei prodotti a marchio Natura in Campo I prodotti dei Parchi</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3494</t>
   </si>
   <si>
     <t>Ricarica delle scogliere esistenti in località Capo d'Anzio (RM)</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3485</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3484</t>
@@ -654,50 +864,53 @@
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3144</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3143</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3142</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3141</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3140</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3139</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3138</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3137</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3136</t>
+  </si>
+  <si>
+    <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3135</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3134</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3132</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3131</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3130</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3128</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3124</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3123</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3121</t>
   </si>
@@ -1560,52 +1773,51 @@
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/2661</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/2660</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/2659</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/2658</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/2657</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/2656</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/2655</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/2654</t>
   </si>
   <si>
-    <t>Progetto di una passerella ciclopedonale nella riserva naturale Valle dell'Aniene in Comune di Roma Capitale
-</t>
+    <t>Progetto di una passerella ciclopedonale nella riserva naturale Valle dell'Aniene in Comune di Roma Capitale</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/2653</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/2650</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/2649</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/2648</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/2647</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/2646</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/2645</t>
   </si>
   <si>
     <t>regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/2644</t>
   </si>
@@ -6960,175 +7172,187 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:DS1023"/>
+  <dimension ref="A1:EE1089"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="60" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="19" customWidth="1"/>
     <col min="6" max="6" width="60" customWidth="1"/>
     <col min="7" max="7" width="19" customWidth="1"/>
     <col min="8" max="8" width="60" customWidth="1"/>
     <col min="9" max="9" width="19" customWidth="1"/>
     <col min="10" max="10" width="60" customWidth="1"/>
     <col min="11" max="11" width="19" customWidth="1"/>
     <col min="12" max="12" width="60" customWidth="1"/>
     <col min="13" max="13" width="19" customWidth="1"/>
     <col min="14" max="14" width="60" customWidth="1"/>
     <col min="15" max="15" width="19" customWidth="1"/>
     <col min="16" max="16" width="60" customWidth="1"/>
     <col min="17" max="17" width="19" customWidth="1"/>
     <col min="18" max="18" width="60" customWidth="1"/>
     <col min="19" max="19" width="19" customWidth="1"/>
     <col min="20" max="20" width="60" customWidth="1"/>
     <col min="21" max="21" width="19" customWidth="1"/>
     <col min="22" max="22" width="60" customWidth="1"/>
     <col min="23" max="23" width="19" customWidth="1"/>
     <col min="24" max="24" width="60" customWidth="1"/>
     <col min="25" max="25" width="19" customWidth="1"/>
     <col min="26" max="26" width="60" customWidth="1"/>
     <col min="27" max="27" width="19" customWidth="1"/>
-    <col min="28" max="28" width="57" customWidth="1"/>
+    <col min="28" max="28" width="60" customWidth="1"/>
     <col min="29" max="29" width="19" customWidth="1"/>
     <col min="30" max="30" width="50" customWidth="1"/>
     <col min="31" max="31" width="19" customWidth="1"/>
     <col min="32" max="32" width="60" customWidth="1"/>
     <col min="33" max="33" width="19" customWidth="1"/>
     <col min="34" max="34" width="31" customWidth="1"/>
     <col min="35" max="35" width="19" customWidth="1"/>
     <col min="36" max="36" width="58" customWidth="1"/>
     <col min="37" max="37" width="19" customWidth="1"/>
     <col min="38" max="38" width="20" customWidth="1"/>
     <col min="39" max="39" width="19" customWidth="1"/>
     <col min="40" max="40" width="29" customWidth="1"/>
     <col min="41" max="41" width="19" customWidth="1"/>
     <col min="42" max="42" width="20" customWidth="1"/>
     <col min="43" max="43" width="19" customWidth="1"/>
     <col min="44" max="44" width="9" customWidth="1"/>
     <col min="45" max="45" width="19" customWidth="1"/>
     <col min="46" max="46" width="9" customWidth="1"/>
     <col min="47" max="47" width="19" customWidth="1"/>
     <col min="48" max="48" width="9" customWidth="1"/>
     <col min="49" max="49" width="19" customWidth="1"/>
     <col min="50" max="50" width="9" customWidth="1"/>
     <col min="51" max="51" width="19" customWidth="1"/>
     <col min="52" max="52" width="9" customWidth="1"/>
     <col min="53" max="53" width="19" customWidth="1"/>
     <col min="54" max="54" width="9" customWidth="1"/>
     <col min="55" max="55" width="19" customWidth="1"/>
     <col min="56" max="56" width="9" customWidth="1"/>
     <col min="57" max="57" width="19" customWidth="1"/>
     <col min="58" max="58" width="9" customWidth="1"/>
     <col min="59" max="59" width="19" customWidth="1"/>
     <col min="60" max="60" width="9" customWidth="1"/>
     <col min="61" max="61" width="19" customWidth="1"/>
     <col min="62" max="62" width="9" customWidth="1"/>
     <col min="63" max="63" width="19" customWidth="1"/>
     <col min="64" max="64" width="9" customWidth="1"/>
     <col min="65" max="65" width="19" customWidth="1"/>
     <col min="66" max="66" width="9" customWidth="1"/>
     <col min="67" max="67" width="19" customWidth="1"/>
     <col min="68" max="68" width="9" customWidth="1"/>
     <col min="69" max="69" width="19" customWidth="1"/>
     <col min="70" max="70" width="9" customWidth="1"/>
     <col min="71" max="71" width="19" customWidth="1"/>
     <col min="72" max="72" width="9" customWidth="1"/>
     <col min="73" max="73" width="19" customWidth="1"/>
-    <col min="74" max="74" width="60" customWidth="1"/>
+    <col min="74" max="74" width="9" customWidth="1"/>
     <col min="75" max="75" width="19" customWidth="1"/>
     <col min="76" max="76" width="9" customWidth="1"/>
     <col min="77" max="77" width="19" customWidth="1"/>
     <col min="78" max="78" width="9" customWidth="1"/>
     <col min="79" max="79" width="19" customWidth="1"/>
     <col min="80" max="80" width="9" customWidth="1"/>
     <col min="81" max="81" width="19" customWidth="1"/>
     <col min="82" max="82" width="9" customWidth="1"/>
     <col min="83" max="83" width="19" customWidth="1"/>
     <col min="84" max="84" width="9" customWidth="1"/>
     <col min="85" max="85" width="19" customWidth="1"/>
-    <col min="86" max="86" width="9" customWidth="1"/>
+    <col min="86" max="86" width="60" customWidth="1"/>
     <col min="87" max="87" width="19" customWidth="1"/>
     <col min="88" max="88" width="9" customWidth="1"/>
     <col min="89" max="89" width="19" customWidth="1"/>
     <col min="90" max="90" width="9" customWidth="1"/>
     <col min="91" max="91" width="19" customWidth="1"/>
     <col min="92" max="92" width="9" customWidth="1"/>
     <col min="93" max="93" width="19" customWidth="1"/>
     <col min="94" max="94" width="9" customWidth="1"/>
     <col min="95" max="95" width="19" customWidth="1"/>
     <col min="96" max="96" width="9" customWidth="1"/>
     <col min="97" max="97" width="19" customWidth="1"/>
     <col min="98" max="98" width="9" customWidth="1"/>
     <col min="99" max="99" width="19" customWidth="1"/>
     <col min="100" max="100" width="9" customWidth="1"/>
     <col min="101" max="101" width="19" customWidth="1"/>
     <col min="102" max="102" width="9" customWidth="1"/>
     <col min="103" max="103" width="19" customWidth="1"/>
     <col min="104" max="104" width="9" customWidth="1"/>
     <col min="105" max="105" width="19" customWidth="1"/>
     <col min="106" max="106" width="9" customWidth="1"/>
     <col min="107" max="107" width="19" customWidth="1"/>
     <col min="108" max="108" width="9" customWidth="1"/>
     <col min="109" max="109" width="19" customWidth="1"/>
     <col min="110" max="110" width="9" customWidth="1"/>
     <col min="111" max="111" width="19" customWidth="1"/>
     <col min="112" max="112" width="9" customWidth="1"/>
     <col min="113" max="113" width="19" customWidth="1"/>
     <col min="114" max="114" width="9" customWidth="1"/>
     <col min="115" max="115" width="19" customWidth="1"/>
     <col min="116" max="116" width="9" customWidth="1"/>
     <col min="117" max="117" width="19" customWidth="1"/>
     <col min="118" max="118" width="9" customWidth="1"/>
     <col min="119" max="119" width="19" customWidth="1"/>
     <col min="120" max="120" width="9" customWidth="1"/>
     <col min="121" max="121" width="19" customWidth="1"/>
     <col min="122" max="122" width="9" customWidth="1"/>
     <col min="123" max="123" width="19" customWidth="1"/>
+    <col min="124" max="124" width="9" customWidth="1"/>
+    <col min="125" max="125" width="19" customWidth="1"/>
+    <col min="126" max="126" width="9" customWidth="1"/>
+    <col min="127" max="127" width="19" customWidth="1"/>
+    <col min="128" max="128" width="9" customWidth="1"/>
+    <col min="129" max="129" width="19" customWidth="1"/>
+    <col min="130" max="130" width="9" customWidth="1"/>
+    <col min="131" max="131" width="19" customWidth="1"/>
+    <col min="132" max="132" width="9" customWidth="1"/>
+    <col min="133" max="133" width="19" customWidth="1"/>
+    <col min="134" max="134" width="9" customWidth="1"/>
+    <col min="135" max="135" width="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>3</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
@@ -7457,28107 +7681,29615 @@
       </c>
       <c r="DL1" t="s">
         <v>3</v>
       </c>
       <c r="DM1" t="s">
         <v>4</v>
       </c>
       <c r="DN1" t="s">
         <v>3</v>
       </c>
       <c r="DO1" t="s">
         <v>4</v>
       </c>
       <c r="DP1" t="s">
         <v>3</v>
       </c>
       <c r="DQ1" t="s">
         <v>4</v>
       </c>
       <c r="DR1" t="s">
         <v>3</v>
       </c>
       <c r="DS1" t="s">
         <v>4</v>
       </c>
+      <c r="DT1" t="s">
+        <v>3</v>
+      </c>
+      <c r="DU1" t="s">
+        <v>4</v>
+      </c>
+      <c r="DV1" t="s">
+        <v>3</v>
+      </c>
+      <c r="DW1" t="s">
+        <v>4</v>
+      </c>
+      <c r="DX1" t="s">
+        <v>3</v>
+      </c>
+      <c r="DY1" t="s">
+        <v>4</v>
+      </c>
+      <c r="DZ1" t="s">
+        <v>3</v>
+      </c>
+      <c r="EA1" t="s">
+        <v>4</v>
+      </c>
+      <c r="EB1" t="s">
+        <v>3</v>
+      </c>
+      <c r="EC1" t="s">
+        <v>4</v>
+      </c>
+      <c r="ED1" t="s">
+        <v>3</v>
+      </c>
+      <c r="EE1" t="s">
+        <v>4</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2">
-        <v>3619</v>
+        <v>3795</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Lavori di ricostruzione dell'ospedale di Amatrice di cui all'Ordinanza Commissariale n. 56 del 10/05/2018. Codice Opera: OOPP_M_002_2017. Collegio consultivo tecnico - sostituzione di un componente. CUP: F78I18000070008.&amp;nbsp;</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrente alle Aziende sanitarie della Regione Lazio - Farmaci 2026 - V Tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini, mezzi di contrasto e soluzioni infusionali destinato alla AA.SS. della Regione Lazio" - Determinazione a contrarre e Nomina del Responsabile Unico del Progetto. Impegno di spesa di € 880,00 sul Cap. U0000T19427 a favore dell'A.N.A.C. es. fin. 2026. Impegno di spesa di complessivo di 16.355,80 € sul capitoloU0000H11715 e relativo accertamento a carico del Fondo incentivi ex art. 383 sexies R.R. n.1/2002 per importo di 16.355,80 € sul cap. n. E0000341560, es. fin. 2026.</t>
         </is>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
+      <c r="D2"/>
+      <c r="E2" s="2">
+        <v>46192</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3">
-        <v>3618</v>
+        <v>3793</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>PROGETTO DI FATTIBILITÀ TECNICA ED ECONOMICA DELLA FERMATA DI DIVINO AMOREAvviso di avvio del procedimento finalizzato all’approvazione del progetto, anche ai fini dell’apposizione del vincolo preordinato all’esproprio e/o asservimento sulle aree interessate dalle opere e dichiarazione di pubblica utilità delle stesse ex art. 14, comma 5 della L. 241/1990, in conformità a quanto stabilito dal combinato disposto degli artt. 53-bis, comma 1 e 48, comma 5-quater del D.L. 77/2021, convertito in L. 108/2021</t>
+          <t>PR Lazio FESR 2021-2027 - Obiettivo di Policy 2 "Un'Europa resiliente e più verde". Priorità 2 "Europa più verde". Procedura aperta sopra soglia comunitaria ai sensi dell'art. 71 del D.Lgs. 36/23 - Affid servizio Direzione Lavori e Coordinamento della Sicurezza in esecuzione per l'intervento: "Realizzazione piastra integrata energetica polivalente su proprietà Regione Lazio - Fotovoltaico e Climatizzazione" da attuarsi sull'immobile "Mercato ortofrutticolo" di Fondi (MOF) - Azione 2.1.1. b) "Interventi di efficienza energetica: patrimonio regionale e altri edifici pubblici" e Azione 2.2.1 a) "Sostegno alla realizzazione di sistemi di produzione di energia da fonti rinnovabili - soggetti pubblici", rientranti nel PR Lazio FESR 2021-2027, incluse opere demolizioni e opere murarie necessarie a complet. dell'intervento. CUP F72F23000320001.</t>
         </is>
       </c>
       <c r="C3" t="s">
         <v>6</v>
       </c>
       <c r="D3"/>
       <c r="E3" s="2">
-        <v>46020</v>
+        <v>46195</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3" s="2">
+        <v>46195</v>
+      </c>
+      <c r="H3"/>
+      <c r="I3" s="2">
+        <v>46195</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" s="2">
+        <v>46195</v>
+      </c>
+      <c r="L3"/>
+      <c r="M3" s="2">
+        <v>46195</v>
+      </c>
+      <c r="N3"/>
+      <c r="O3" s="2">
+        <v>46195</v>
+      </c>
+      <c r="P3"/>
+      <c r="Q3" s="2">
+        <v>46191</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>3609</v>
+        <v>3792</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Accordo Quadro avente ad oggetto gli interventi di rifacimento di parte delle condotte idriche degli acquedotti regionali di Palidoro, Castel di Guido, Paola Merla, Malagrotta, Cecanibbio, Massimina, monitoraggio e pronto intervento - 2 Lotti Funzionali. Decisione a contrarre di autorizzazione a procedure ex art. 50, comma 1, lett. b) e d), del D.lgs. 31 marzo 2023, n. 36. &amp;nbsp; Prenotazioni sul cap. U0000S22501, es. fin. 2025-2026, a favore creditori diversi: &amp;nbsp;euro 1.464.000,00 per lavori, &amp;nbsp;euro 41.620,13 per incarico di DL, &amp;nbsp;euro 28.985,15 per incarico di CSP e CSE, &amp;nbsp;euro 6.625,17 per incarico di collaudatore. &amp;nbsp;Impegno di euro 25.217,38, cap. U0000S22501, es. fin. 2025-2026, e accertamento di euro 25.217,38 sui cap. E0000341559, E0000341560, E0000341562 e E00000341563, a Fondo Incentivi, es. fin. 2025-2026. &amp;nbsp;Impegno di spesa di € 250,00 cap. U0000T19427, es. fin. 2025, a favore di ANAC.</t>
+          <t>Intervento denominato: "Realizzazione piastra integrata energetica polivalente su proprietà Regione Lazio - Fotovoltaico e Climatizzazione" da attuarsi sull'immobile "Mercato ortofrutticolo" di Fondi (MOF) nell'ambito dell'Azione 2.1.1. b) "Interventi di efficienza energetica: patrimonio regionale e altri edifici pubblici" e dell'Azione 2.2.1 a) "Sostegno alla realizzazione di sistemi di produzione di energia da fonti rinnovabili - soggetti pubblici", rientranti nel PR Lazio FESR 2021- 2027, incluse le opere di demolizioni e opere murarie necessarie a completamento dell'intervento.</t>
         </is>
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
       <c r="D4"/>
       <c r="E4" s="2">
-        <v>46015</v>
+        <v>46191</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>3608</v>
+        <v>3791</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Decisione a contrarre di autorizzazione di una procedura ex art. 50, comma 1, lett. e) e, del D.lgs. 31 marzo 2023, n. 36, per la conclusione di un Accordo Quadro con unico operatore avente ad oggetto l'affidamento del servizio di autospurgo, video-ispezione e manutenzione dei tratti fecali e relativi pozzetti di scarico degli immobili sede degli Uffici della Giunta Regione Lazio e dei Centri per l'Impiego.Prenotazione impegno di spesa a favore creditori diversi sul cap. U0000S21900, es. fin. 2025-2026, di complessivi euro 268.400,00 per servizio. Impegno di spesa sul cap. U0000S21900 di euro 4.420,00 e accertamento di euro 4.420,00 sui cap. E0000341559, E0000341562 e E00000341563, a favore del Fondo Incentivi, es. fin.2025-2026-2027. Impegno di spesa di euro 250,00 sul cap. U0000T19427, es. fin. 2026, a favore di ANAC.</t>
+          <t>PR Lazio FESR 2021-2027 - Obiettivo di Policy 2 "Un'Europa resiliente e più verde". Priorità 2 "Europa più verde" - Azione 2.1.1. b) "Interventi di efficienza energetica: patrimonio regionale e altri edifici pubblici" e Azione 2.2.1 a) "Sostegno alla realizzazione di sistemi di produzione di energia da fonti rinnovabili - soggetti pubblici" - Intervento Realizzazione piastra integrata energetica polivalente su proprietà Regione Lazio - Fotovoltaico e Climatizzazione sull'immobile "Mercato ortofrutticolo" di Fondi (MOF) - CUP F72F23000320001.</t>
         </is>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5"/>
       <c r="E5" s="2">
-        <v>46015</v>
+        <v>46191</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>3602</v>
+        <v>3787</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Decisioni a contrarre di autorizzazione di procedure ex art. 50, comma 1, lett. d) e b), del D.lgs. 31 marzo 2023, n. 36, per la conclusione di un Accordo Quadro con unico operatore avente ad oggetto gli interventi di manutenzione straordinaria delle sedi istituzionali di proprietà della Regione Lazio - 3 Lotti Funzionali, ed incarichi professionali di CSP e CSE, e Collaudatore. &amp;nbsp;Prenotazioni a favore creditori diversi cap. U0000S22501, es. fin. 2025-2026, di euro 2.562.000,00 per lavori, di euro 65.626,02 per incarico CSP e CSE, di euro 15.000,24 per incarico di Collaudatore. &amp;nbsp;Impegno di spesa sul cap. U0000S22501 di € 42.000,00 e accertamento di € 42.000,00 sui cap. E0000341559, E0000341562 e E00000341563, a favore del Fondo Incentivi, es. fin. 2025-2026. &amp;nbsp; Impegno di spesa di € 695,00 sul cap. U0000T19427, es. fin. 2025, a favore di ANAC.</t>
+          <t>Appalto specifico per l'acquisizione di Vaccini antinfluenzali 2026/2027 e del principio attivo per l'immunizzazione passiva contro il virus respiratoria sinciziale in età pediatrica - Quarta tranche 2026 occorrenti alle aziende sanitarie della Regione Lazio, nell'ambito del "Sistema dinamico di acquisizione ai sensi dell'art. 32 del D.Lgs. n. 36/2023 e s.m.i. per la fornitura di farmaci, emoderivati, soluzioni infusionali, vaccini e mezzi di contrasto destinati alle AA.SS. della Regione Lazio e di altri Soggetti Aggregatori" - Approvazione schemi, atti e indizione gara</t>
         </is>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
       <c r="D6"/>
       <c r="E6" s="2">
-        <v>46014</v>
+        <v>46189</v>
+      </c>
+      <c r="F6"/>
+      <c r="G6" s="2">
+        <v>46189</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>3597</v>
+        <v>3785</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta per la “Fornitura di prodotti nutrizionali da somministrare per via enterale, parenterale, supplenti orali e latti occorrenti alle aziende sanitarie della Regione Lazio”.&amp;nbsp;</t>
+          <t>Adesione AQ Consip ex art. 59 del D.lgs. n. 36/2023, suddiviso in 5 lotti, per affidamento di servizi di gestione e manut.ne di sistemi IP e PdL per le PA - Ed. 2 (ID 2648) - Lotto 4: Servizi di gestione, manutenzione e Service Desk per le PAL - Centro (CIG: A03C89A18A). Impegno di spesa compl. di euro 1.825.946,92 compreso IVA, sul cap. U0000S25904 in favore di Vodafone Italia S.p.A. (cod. cred. 120444). Impegno compl. euro 8.017,51 compreso IVA, in favore di LAZIOcrea S.p.A. (cod. cred. 164838) per il servizio di Direzione dell'Esecuzione del Contratto. Impegno compl. euro 9.857,59 sul cap. U0000S25904 ai sensi dell'art. 45 del D.Lgs. n. 36/2023 in favore del "Fondo incentivi ex art.383 sexies R.R. n.1/2002" (cod. cred.176734) e relativi accertamenti sui cap. in entrata E0000341559-E0000341562-E0000341563 (cod. cred.176734). Nomina RUP, DEC e definizione del GdL&amp;nbsp;Eser. finanz. 2026-2027</t>
         </is>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7"/>
       <c r="E7" s="2">
-        <v>46013</v>
+        <v>46188</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>3596</v>
+        <v>3783</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Procedura aperta sopra soglia, ai sensi art. 71 D.lgs. n. 36/2023, per l'acquisto della fornitura di moduli antincendio boschivo (AIB) da allestire sui pick-up. Indizione e approvazione atti di gara.</t>
+          <t>Affidamento in house providing, ai sensi dell'art. 7, co. 2 del d.lgs. n. 36/2023, del servizio di Assistenza Tecnica alla "Cabina di Regia per l'attuazione della politica unitaria per la coesione, la ripresa e la resilienza" - CUP F81C25000360009.</t>
         </is>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8"/>
       <c r="E8" s="2">
-        <v>46013</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>3595</v>
-[...1 lines deleted...]
-      <c r="B9" t="s">
+        <v>3781</v>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Liquidazione Fattura n. FV-25S-217 del 22/12/2025 Servizio idrografico, misure di portata dei fiumi della Regione Lazio. Progetto Bilancio Idrologico Nazionale. RdO MePa n. 2891690. DE n. G07921 del 17/06/2022. CIG 8898746581, CUP:F89J21023300001. Pagamento ritenute a garanzia contrattuale del 0,5%. &amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C9" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="D9"/>
       <c r="E9" s="2">
-        <v>46013</v>
-[...3 lines deleted...]
-        <v>46013</v>
+        <v>46182</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>3593</v>
-[...4 lines deleted...]
-        </is>
+        <v>3780</v>
+      </c>
+      <c r="B10" t="s">
+        <v>13</v>
       </c>
       <c r="C10" t="s">
         <v>14</v>
       </c>
       <c r="D10"/>
       <c r="E10" s="2">
-        <v>46013</v>
+        <v>46196</v>
+      </c>
+      <c r="F10"/>
+      <c r="G10" s="2">
+        <v>46196</v>
+      </c>
+      <c r="H10"/>
+      <c r="I10" s="2">
+        <v>46182</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" s="2">
+        <v>46182</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10" s="2">
+        <v>46182</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>3592</v>
+        <v>3764</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Appalto Specifico per l'acquisizione di soluzioni infusionali, grandi volumi e soluzioni per preparazioni galeniche occorrenti alle Aziende sanitarie della Regione Lazio nell'ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, soluzioni infusionali, vaccini e mezzi di contrasto destinati alle AA.SS. della Regione Lazio e di altri Soggetti Aggregatori. Determinazione a contrarre. Impegno di spesa di € 880,00 sul Cap. U0000T19427 a favore dell'A.N.A.C. es. fin. 2025. Impegno di spesa complessivo di € 49.915,84 sul capitolo U0000H11715 e relativo accertamento a carico del Fondo incentivi ex art. 383 sexies R.R. n.1/2002 per importo di € 49.915,84 sul cap. n. E0000341560, es. fin. 2025&amp;nbsp;</t>
+          <t>Lavori di Restauro esterno del paramento, di realizzazione dell'impianto di illuminazione esterna, di videosorveglianza e dell'impianto termico della Torre di Palidoro CUP: F15F21000650002</t>
         </is>
       </c>
       <c r="C11" t="s">
         <v>15</v>
       </c>
       <c r="D11"/>
       <c r="E11" s="2">
-        <v>46010</v>
+        <v>46168</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>3591</v>
+        <v>3763</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Procedura aperta, ai sensi art. 71 D.lgs. n. 36/2023, per l'affidamento del ""Servizio di assistenza professionale per attività concernenti il piano di sviluppo strategico della Zona Logistica Semplificata della Regione Lazio.&amp;nbsp;</t>
+          <t>Avviso pubblico di manifestazione di interesse, ai sensi dell'art. 50, comma 2 del D.Lgs. 36/2023, per l'affidamento del servizio "Aggiornamento e revisione del prezzario regionale per le opere pubbliche del Lazio", di cui all'art. 41 comma 13 del decreto legislativo 31 marzo 2023, n. 36, con procedura negoziata ai sensi dell'art. 50, comma 1, lett. e) del D.Lgs 36/2023. CUP F84F26000950002.</t>
         </is>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12"/>
       <c r="E12" s="2">
-        <v>46010</v>
+        <v>46195</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>3590</v>
-[...4 lines deleted...]
-        </is>
+        <v>3762</v>
+      </c>
+      <c r="B13" t="s">
+        <v>17</v>
       </c>
       <c r="C13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D13"/>
       <c r="E13" s="2">
-        <v>46010</v>
+        <v>46168</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>3589</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>3761</v>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>Servizi per il supporto alle attività dell’Area Sport, infrastrutture e servizi sportivi per la reingegnerizzazione dei processi, la programmazione e il monitoraggio degli interventi finanziati, la realizzazione di un sistema informativo omogeneo di classificazione e fascicolazione digitale</t>
+        </is>
       </c>
       <c r="C14" t="s">
         <v>19</v>
       </c>
+      <c r="D14"/>
+      <c r="E14" s="2">
+        <v>46167</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>3586</v>
-[...1 lines deleted...]
-      <c r="B15" t="s">
+        <v>3751</v>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Approvazione schema di accordo ai sensi dell'art. 15 della Legge 7 agosto 1990, n. 241 tra la Regione Lazio e l'Ente Parco Regionale dell'Appia Antica per l'utilizzo di personale regionale ai fini dell'individuazione del Responsabile Unico del Progetto (RUP) ex art. 15 d.lgs. 36/2023.</t>
+        </is>
+      </c>
+      <c r="C15" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="D15"/>
       <c r="E15" s="2">
-        <v>46007</v>
+        <v>46162</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>3585</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>3750</v>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - Farmaci 2026 - Terza tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinati alle AA.SS. della Regione Lazio.</t>
+        </is>
       </c>
       <c r="C16" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D16"/>
       <c r="E16" s="2">
-        <v>46007</v>
+        <v>46161</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>3583</v>
+        <v>3747</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Procedura aperta, ai sensi dell’art. 71 D.lgs. n. 36/2023, per l’individuazione di un centro media che si occuperà dell’acquisto di spazi pubblicitari per la promozione della Via Francigena azioni trasversali scheda 33 PSC di cui al Decreto MIT prot. 1145205/24. CUP J59E2200004001 - CUI S80143490581202400033. Provvedimento di aggiudicazione.</t>
+          <t>Procedura negoziata, tramite R.D.O. sul M.E.La., finalizzata all'affidamento del servizio per la fornitura e stampa di tesserini venatori ed opuscoli contenenti il calendario venatorio per la stagione 2026/2027</t>
         </is>
       </c>
       <c r="C17" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D17"/>
       <c r="E17" s="2">
-        <v>46007</v>
+        <v>46161</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>3582</v>
+        <v>3746</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Gara comunitaria a procedura aperta, suddivisa in 10 lotti finalizzata alla stipula di convenzioni quadro per l’acquisizione del servizio di sorveglianza attiva antincendio e di sicurezza per le Aziende sanitarie e ospedaliere della Regione Lazio - II Edizione.</t>
+          <t>Procedura negoziata, tramite R.D.O. sul M.E.La., finalizzata all'affidamento del servizio di gestione dell'applicativo per il monitoraggio dei consumi e della spesa energetica e gas nell'ambito dell'attività di Energy Benchmarking.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C18" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D18"/>
       <c r="E18" s="2">
-        <v>46006</v>
+        <v>46161</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>3581</v>
+        <v>3743</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>D.G.R. n.189 del 12.04.2022. intervento "Opere di collettamento e depurazione relativamente ai poli di Civita Castellana, Sutri e Vignanello - III lotto" - CUP: F22E22000040005- CIG: B937BAC8F5. Determina affidamento diretto incarico professionale per la redazione di tre VPIA Verifica preventiva dell'interesse archeologico art. 41 co. 4 e Allegato I.8 del D.lgs 36/2023 - all'Operatore Economico Matrix Srl Archeologia e Patrimonio (cod. cred. 255878) Perfezionamento di prenotazione impegno n. 9379/2025 per complessivi € 9.012,75 sul cap. U0000C12170. Esercizio Fin. 2025.</t>
+          <t>Interventi di manutenzione, ristrutturazione e restauro sul complesso monumentale del castello di Santa Severa nel comune di Santa Marinella CUP: C52C20000190008</t>
         </is>
       </c>
       <c r="C19" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D19"/>
       <c r="E19" s="2">
-        <v>46003</v>
+        <v>46157</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>3576</v>
+        <v>3742</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Campagna di comunicazione istituzionale denominata: "Anche Oggi". Impegno di spesa complessivo di € 432.629,57 (IVA inclusa) a creditori vari. Capitolo di bilancio U0000R31902 - Es. Fin. 2025</t>
+          <t>Nomina Responsabile Unico del Progetto (RUP), ai sensi dell'art. 15, del d.lgs. n. 36/2023, nell'ambito della procedura per l'affidamento del servizio di valutazione indipendente relativo al tema unitario "Valutazione policy filiera del cinema", finalizzato ad analizzare l'efficacia, l'efficienza, la coerenza, la rilevanza e l'impatto degli interventi finanziati nell'ambito dei PR FESR e PR FSE+ 2021-2027.</t>
         </is>
       </c>
       <c r="C20" t="s">
-        <v>27</v>
+        <v>25</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20" s="2">
+        <v>46157</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>3573</v>
+        <v>3732</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>PSC Lazio Del. CIPESS 29/2021 - Promozione e valorizzazione del Claim Lazio - CUP F89I21000140001 - Cod. SIGEM FESR A0461P0001 - Attuazione MIS. 2 - LR 13/2007 e s.m.i. - DGR 325/2022 - Partecipazione della Regione Lazio alla manifestazione World Travel Market 2025, Londra 4/6 novembre 2025. Affidamento diretto ai sensi dell'art. 50 co. 1, lett. b) del D.Lgs. 36/2023 attraverso la piattaforma S.TEL.LA. Acquisizione dei servizi accessori per il funzionamento dell'area espositiva della Regione Lazio e organizzazione di un evento promozionale enogastronomico. Perfezionamento della prenotazione 52943/2025 per € 21.350,00 sul Cap. U0000C17110 - Piano FSC Lazio delibera CIPE 38/2020 - Iniziative per l'attrattività turistica del territorio regionale - Missione 07 - Programma 02 - PdC 1.03.02.02.000 - Bilancio Regionale - E.F. 2025, in favore della Società Universal Marketing Srl. CIG:B8D76D700E</t>
+          <t>Procedura aperta centralizzata finalizzata alla stipula di Convenzioni Quadro per l’affidamento dei servizi di Ristorazione per le Aziende Sanitarie della Regione Lazio suddivisa in 13 Lotti.</t>
         </is>
       </c>
       <c r="C21" t="s">
-        <v>28</v>
+        <v>26</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21" s="2">
+        <v>46146</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>3572</v>
+        <v>3731</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Partecipazione della Regione Lazio alla manifestazione internazionale ILTM - International Luxury Travel Market - Cannes 01/04 dicembre 2025. Affidamento diretto ai sensi dell'art. 50 co. 1, lett. b) del D.Lgs. 36/2023 attraverso la piattaforma S.TEL.LA. per l'acquisizione dei servizi accessori necessari al funzionamento dell'area espositiva della Regione Lazio. Impegno in favore della Società Hollywood Service S.r.l. dell'importo complessivo € 1.830,00 sul capitolo U0000B43907 "Spese per la promozione turistica" - Missione 07 - Programma 01 - PdC 1.03.02.02.000 - Bilancio Regionale - Esercizio Finanziario 2025. CIG: B8E6532286.</t>
+          <t>Nomina del Responsabile Unico del Progetto (RUP), ai sensi dell'art. 15, co. 1, del d.lgs. n. 36/2023, per l'affidamento del contratto esecutivo in adesione all'Accordo Quadro Consip, avente ad oggetto la fornitura di n. 27 veicoli 4x4 in noleggio a lungo termine, per le esigenze delle Aree Naturali Protette della Regione Lazio - codice identificativo ID 2879.</t>
         </is>
       </c>
       <c r="C22" t="s">
-        <v>29</v>
+        <v>27</v>
+      </c>
+      <c r="D22"/>
+      <c r="E22" s="2">
+        <v>46141</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>3571</v>
+        <v>3730</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>PSC Lazio Del. CIPESS 29/2021 - Promozione e valorizzazione del Claim Lazio - CUP F89I21000140001 - Cod. SIGEM FESR A0461P0001 - Attuazione MIS. 2 - LR 13/2007 e s.m.i. - DGR 325/2022 - Partecipazione della Regione Lazio alla manifestazione ACE - Art Cities Exchange 2025. Affidamento diretto ai sensi dell'art. 50 co. 1, lett. b) del D.Lgs. 36/2023 attraverso la piattaforma S.TEL.LA. per la realizzazione di un evento promozionale enogastronomico dedicato al Lazio, presso il Castello di Santa Severa - Santa Marinella (Roma). Perfezionamento della prenotazione 52943/2025 per l'importo di € 15.635,20 sul Cap. U0000C17110 - Piano FSC Lazio delibera CIPE 38/2020 - Iniziative per l'attrattività turistica del territorio regionale - Missione 07 - Programma 02 - PdC 1.03.02.02.000 - Bilancio Regionale - E.F. 2025, in favore della Società Servizi Cherubini Srl. CIG: B8CF0463D6</t>
+          <t>D.lgs. n. 36/2023, art. 15 - Nomina Responsabile Unico del Progetto (RUP) per le fasi di affidamento ed esecuzione delle procedure di affidamento ex art. 50, comma 1 lettera b) del codice degli appalti necessarie alla Direzione regionale Programmazione Economica, Fondi Europei e Patrimonio naturale, relative a: noleggio lungo termine vetture 4x4, acquisizione di n. 1 figura di libero professionista per attività di istruttoria dei Piani delle ANP, ai sensi dell'ex art. 26 della L.R. 29/1997, acquisizione di n. 1 figura di libero professionista per l'elaborazione dei documenti di VAS, ai sensi dell'art. 13 del Dlgs n.152/2006, nonché per il supporto tecnico all'aggiornamento della normativa del Piano dell'area naturale protetta</t>
         </is>
       </c>
       <c r="C23" t="s">
-        <v>30</v>
+        <v>28</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23" s="2">
+        <v>46141</v>
+      </c>
+      <c r="F23"/>
+      <c r="G23" s="2">
+        <v>46141</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>3568</v>
+        <v>3728</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50 co. 1, lett. b), del d.lgs. 36/2023, per l'acquisizione di un servizio di formazione informatica per il personale dell'ente alla società SAS Institute s.r.l., partita IVA 01573850516, mediante OdA sul MePa. Impegno di spesa di euro 6.097,56 a favore del creditore SAS INSTITUTE S.R.L., codice creditore 15518, assunto sul capitolo di spesa U0000S27505, missione 01, programma 08, PdC finanziario 1.03.02.04.000, esercizio finanziario 2025</t>
+          <t>Gara europea a procedura aperta telematica (art. 71 d.lgs. 36/2023), unico lotto, per l'affidamento del servizio di "Assistenza Tecnica per la Gestione e il Monitoraggio dei Programmi finanziati con risorse del Fondo Sviluppo e Coesione (FSC) e per la Strategia Nazionale per le Aree Interne (SNAI)" - CUP F81C26000060002. Approvazione documenti tecnici e schema di contratto e definizione gruppo di lavoro. Prenotazione di impegni di spesa e.f. 2026-28 per 2.644.960,00 € sul Cap. U0000C11943 in favore di Creditori diversi. Impegni di spesa e.f. 2026-28 per 38.351,24 € sul Cap. U0000C11943 in favore Fondo incentivi, per 1.104,76 € sul Cap. U0000C11943 in favore di LAZIOcrea S.p.A. Per supporto tecnico, per 880,00 € e.f. 2026 sul Cap. U0000T19427 in favore di ANAC. Accertamenti e.f. 2026-28 di 38.351,24 € sui Cap. di entrata E0000341559, E0000341562 e E0000341563 in favore del Fondo incentivi.</t>
         </is>
       </c>
       <c r="C24" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D24"/>
       <c r="E24" s="2">
-        <v>45986</v>
+        <v>46181</v>
+      </c>
+      <c r="F24"/>
+      <c r="G24" s="2">
+        <v>46139</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>3567</v>
+        <v>3727</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Nomina Responsabile Unico del Progetto (RUP), ai sensi dell'art. 15 del d.lgs. n. 36/2023, nell'ambito della procedura per l'affidamento di un servizio di assistenza e formazione informatica nell'utilizzo del software DRUPAL</t>
+          <t>Nomina Responsabile Unico del Progetto (RUP), ai sensi dell'art. 15 del d.lgs. n. 36/2023, nell'ambito della procedura per l'affidamento del servizio di "Assistenza Tecnica per la gestione e il monitoraggio dei programmi finanziati con risorse del Fondo Sviluppo e Coesione e per la Strategia Nazionale per le Aree Interne", per il periodo 2026-2028.</t>
         </is>
       </c>
       <c r="C25" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D25"/>
       <c r="E25" s="2">
-        <v>45986</v>
+        <v>46139</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>3566</v>
+        <v>3726</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Nomina del Responsabile Unico del Progetto (RUP), ai sensi dell'art. 15 del d.lgs. n. 36/2023, nell'ambito della procedura per l'affidamento di un servizio di consulenza strategica per la promozione informatica del sito istituzionale "Statistica Lazio"</t>
+          <t>Nomina del Responsabile Unico del Progetto (RUP), ai sensi dell'art. 15, del d.lgs. n. 36/2023, per le fasi di programmazione, progettazione, affidamento e per l'esecuzione della procedura di affidamento e costituzione del Gruppo Tecnico di Progettazione per la predisposizione degli atti di gara dell'iniziativa finalizzata all'affidamento della fornitura di divise per il personale operativo negli enti parco regionali</t>
         </is>
       </c>
       <c r="C26" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D26"/>
       <c r="E26" s="2">
-        <v>45986</v>
+        <v>46162</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26" s="2">
+        <v>46134</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>3561</v>
+        <v>3721</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata, a procedura aperta, per la fornitura di antisettici e disinfettanti occorrenti alle Aziende Sanitarie ed Ospedaliere della Regione Lazio.</t>
+          <t>Nomina del Responsabile Unico del Progetto (RUP), ai sensi dell'art. 15 del d.lgs. n. 36/2023, per le fasi di programmazione, progettazione, affidamento e per l'esecuzione della procedura di affidamento e costituzione del Gruppo Tecnico di Progettazione per la predisposizione degli atti di gara dell'iniziativa finalizzata all'acquisto di n. 20 veicoli pickup con cassone di cui necessita la Direzione regionale Programmazione economica, Fondi europei e Patrimonio naturale.</t>
         </is>
       </c>
       <c r="C27" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D27"/>
       <c r="E27" s="2">
-        <v>46029</v>
+        <v>46132</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>3559</v>
+        <v>3719</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Appalto specifico per l’acquisizione di farmaci occorrente alle Aziende sanitarie della Regione Lazio – Farmaci 2025 decima tranche – nell’ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini, mezzi di contrasto e soluzioni infusionali destinato alla AA.SS. della Regione Lazio - Determinazione a contrarre, approvazione schemi, atti e indizione gara e nomina del Responsabile Unico del Progetto</t>
+          <t>Adesione alla Convenzione Quadro, attiva su S.Tel.LA, per la fornitura di cancelleria e toner, cartucce a getto d'inchiostro, materiale di consumo accessorio per le amministrazioni aventi sede sul territorio della Regione Lazio e della Regione Umbria - Lotto 2, &amp;nbsp;in favore della Società Errebian S.r.l. Es. Fin. 2026-2027</t>
         </is>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D28"/>
       <c r="E28" s="2">
-        <v>45981</v>
+        <v>46127</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>3558</v>
+        <v>3718</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Procedura aperta, ai sensi art. 71 D.lgs. n. 36/2023, per l'affidamento del "Servizio di vigilanza antincendio della sede della Regione Lazio sita in via Rosa Raimondi Garibaldi n. 7, Roma". Indizione e approvazione atti di gara.</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrente alle Aziende sanitarie della Regione Lazio - Farmaci 2025 Dodicesima tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini, mezzi di contrasto e soluzioni infusionali destinato alla AA.SS. della Regione Lazio.</t>
         </is>
       </c>
       <c r="C29" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D29"/>
       <c r="E29" s="2">
-        <v>45980</v>
+        <v>46127</v>
+      </c>
+      <c r="F29"/>
+      <c r="G29" s="2">
+        <v>46127</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29" s="2">
+        <v>46127</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>3557</v>
+        <v>3716</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Indizione procedura aperta, ai sensi art. 71 D.lgs. n. 36/2023, per l'espletamento del servizio di vigilanza antincendio della sede della Regione Lazio sita in via Rosa Raimondi Garibaldi n. 7, Roma.&amp;nbsp;</t>
+          <t>Piano di Sviluppo e Coesione – PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020 Affidamento diretto dei servizi di ingegneria ed architettura di importo inferiore a 5.000,00 euro, ai sensi dell’art. 50 comma 1 lett. b) del D.lgs 36/2023.</t>
         </is>
       </c>
       <c r="C30" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D30"/>
       <c r="E30" s="2">
-        <v>45980</v>
+        <v>46127</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>3551</v>
+        <v>3715</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Nomina Responsabile Unico del Procedimento (RUP), ai sensi dell'art. 31 del d.lgs. n. 50/2016, nell'ambito della procedura per l'affidamento di servizi professionali tecnici e di supporto all'adozione del cloud e PMO per le Pubbliche Amministrazioni, tramite contratto esecutivo in adesione all'Accordo Quadro CONSIP ID 2652 - Lotto 4, ex art. 54, co. 3 del d.lgs. 50/2016</t>
+          <t>Adesione all'accordo quadro "Veicoli in noleggio (ID 2879)" di Consip S.p.A. lotto 1 e lotto 2 per l'affidamento a noleggio a lungo termine senza conducente di n. 32 autovetture di cui n. 8 Alfa Romeo Tonale Ibrida, n. 2 Fiat Grande Panda ibrida, n. 14 Jeep Avenger 4x4 ibrida, n. 4 Fiat Pandina ibrida e n. 4 Fiat Grande Panda elettrica es. fin. 2026-2030</t>
         </is>
       </c>
       <c r="C31" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D31"/>
       <c r="E31" s="2">
-        <v>45975</v>
+        <v>46126</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>3550</v>
-[...4 lines deleted...]
-        </is>
+        <v>3711</v>
+      </c>
+      <c r="B32" t="s">
+        <v>37</v>
       </c>
       <c r="C32" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D32"/>
       <c r="E32" s="2">
-        <v>45975</v>
+        <v>46121</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>3538</v>
+        <v>3707</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Nomina Responsabile Unico del Procedimento (RUP), ai sensi dell'art. 15 del d.lgs. n. 36/2023, nell'ambito della procedura per comprensivo del servizio di assistenza veterinaria tramite medico veterinario e fornitura dei farmaci e materiali sanitari indispensabili per l'attività di telenarcosi necessari alla sedazione, gestione e risveglio in sicurezza degli animali catturati</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della regione lazio - farmaci 2026 - seconda tranche - antisettici e disinfettanti con AIC, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della regione lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinati alle AA.SS. della Regione Lazio - Approvazione schemi, atti e indizione gara.</t>
         </is>
       </c>
       <c r="C33" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D33"/>
       <c r="E33" s="2">
-        <v>45972</v>
+        <v>46114</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>3528</v>
+        <v>3705</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Adesione alla convenzione "Servizi postali di recapito per le amministrazioni della Regione Lazio, Lotto 1" sulla piattaforma S.TEL.LA, per il servizio di postalizzazione - Impegno di spesa di € 25.010,00 IVA compresa in favore della società Poste Italiane Spa cod. (cred. 61121) - Cap. U0000S23427 - es. fin. 2025. CIG B7D9E76208</t>
+          <t>Interventi di prevenzione e gestione del rischio idrogeologico” Lavori di ripristino delle difese idrauliche del fiume Paglia a protezione della SS Cassia a valle del ponte Gregoriano in Comune di Acquapendente (VT).</t>
         </is>
       </c>
       <c r="C34" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D34"/>
       <c r="E34" s="2">
-        <v>45965</v>
+        <v>46114</v>
+      </c>
+      <c r="F34"/>
+      <c r="G34" s="2">
+        <v>46114</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>3526</v>
+        <v>3702</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>D.G.R. n. 311 del 24/05/2022. Intervento cod. Rendis 12IR009/CI "Lavori straordinari di manutenzione dell'alveo del fiume Tronto nel Comune di Amatrice". CUP: F77H21007280005&amp;nbsp;</t>
+          <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di Accordi Quadro per la fornitura di Suture suddivisa in 22 Lotti. Indizione della procedura e approvazione degli atti di gara.</t>
         </is>
       </c>
       <c r="C35" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35"/>
       <c r="E35" s="2">
-        <v>45964</v>
-[...11 lines deleted...]
-        <v>45964</v>
+        <v>46112</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>3524</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>3697</v>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per manifestazione di interesse ai sensi dell'art. 50 e dell'Allegato II.1 del D.lgs. 36/2023, finalizzata all'individuazione di operatori economici da invitare alla successiva procedura negoziata senza bando, per l'affidamento della fornitura e la stampa di tesserini venatori ed opuscoli contenenti il Calendario venatorio per la stagione 2026/2027.</t>
+        </is>
       </c>
       <c r="C36" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D36"/>
       <c r="E36" s="2">
-        <v>45960</v>
-[...7 lines deleted...]
-        <v>45960</v>
+        <v>46105</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>3523</v>
+        <v>3696</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Affidamento servizio di “Predisposizione dell’allegato tecnico per l’aggiornamento dei criteri per la programmazione dei flussi agli impianti minimi, predisposizione della procedura per la dichiarazione e verifica dei flussi minimi, monitoraggio del PRGR 2019-2025.</t>
+          <t>Procedura aperta, ai sensi art. 71 D.lgs. n. 36/2023 sopra soglia comunitaria per l'acquisto della fornitura di moduli antincendio boschivo (AIB) da allestire sui pick-up. Approvazione verbali valutazione amministrativa e provvedimento di ammissione dei concorrenti alla prosecuzione della gara.</t>
         </is>
       </c>
       <c r="C37" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D37"/>
       <c r="E37" s="2">
-        <v>45959</v>
-[...7 lines deleted...]
-        <v>45959</v>
+        <v>46105</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>3501</v>
+        <v>3690</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Approvazione del progetto. Decisioni a contrarre di autorizzazione di procedure ex art. 50, comma 1, lett. d) e b), del D.Lgs. 31 marzo 2023, n. 36, per il progetto “Accordo Quadro avente ad oggetto gli interventi di messa in sicurezza e di manutenzione delle alberature ed aree a verde di proprietà della Regione Lazio e lungo le fasce frangivento presenti nel territorio di Latina e Provincia, monitoraggio e pronto intervento – 3 Lotti Funzionali”, ed incarichi professionali di Direzione dei Lavori, CSE e Collaudatore. Prenotazioni a favore creditori diversi cap. U0000S22501, es. fin. 2025-2026-2027: € 6.588.000,00 per Lavori e servizio; € 288.747,40 per Spese Tecniche.Impegno di € 84.859,25, cap. U0000S22501 e accertamento di € 84.859,25, cap. E0000341559, E0000341562 e E00000341563, a favore del Fondo Incentivi, es. fin. 2025-2026-2027. Impegno di € 950,00, cap. &amp;nbsp;U0000T19427, es. fin. 2025, per ANAC.&amp;nbsp;</t>
+          <t>Nomina Responsabile Unico del Progetto (RUP), ai sensi dell'art. 15, del d.lgs. n. 36/2023, nell'ambito della procedura per l'affidamento del servizio di valutazione indipendente relativo al tema unitario "Valutazione dei principi di pari opportunità, parità di genere e non discriminazione", finalizzato ad analizzare l'efficacia, l'efficienza, la coerenza, la rilevanza e l'impatto degli interventi finanziati nell'ambito dei PR FESR e PR FSE+ 2021-2027.</t>
         </is>
       </c>
       <c r="C38" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D38"/>
       <c r="E38" s="2">
-        <v>45957</v>
-[...7 lines deleted...]
-        <v>45957</v>
+        <v>46101</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>3494</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>3687</v>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrente alle Aziende sanitarie della Regione Lazio - Farmaci 2026 - I Tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini, mezzi di contrasto e soluzioni infusionali destinato alla AA.SS. della Regione Lazio.</t>
+        </is>
       </c>
       <c r="C39" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D39"/>
       <c r="E39" s="2">
-        <v>46000</v>
+        <v>46098</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>3485</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>3686</v>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Procedura aperta, ai sensi art. 71 D.lgs. n. 36/2023, per l'affidamento del servizio di Banche dati Online di legislazione nazionale e Europea, Giurisprudenza e Dottrina occorrente alla Regione Lazio</t>
+        </is>
       </c>
       <c r="C40" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D40"/>
       <c r="E40" s="2">
-        <v>45953</v>
+        <v>46176</v>
+      </c>
+      <c r="F40"/>
+      <c r="G40" s="2">
+        <v>46105</v>
+      </c>
+      <c r="H40"/>
+      <c r="I40" s="2">
+        <v>46098</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>3484</v>
+        <v>3684</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Nomina Responsabile Unico del Procedimento (RUP), ai sensi dell'art. 15 del d.lgs. n. 36/2023, nell'ambito della procedura per l'affidamento di un servizio di cattura di cinghiali e attività accessorie.</t>
+          <t>POA 2026 - Rafforzamento del servizio "Concessioni Idriche" (Scheda P.LP. LAVINN06.25) per il supporto all'attività amministrativa dell'Area Ciclo delle Acque, Concessioni Idriche e S.I.I., della Direzione Regionale Lavori pubblici e Infrastrutture -Affidamento a LAZIOcrea S.p.A. per il periodo 15/03/2026 - 14/03/2027. Impegno di spesa per un totale di € 207.854,04 sul capitolo U0000D33907 a valere sulle annualità 2026 e 2027.</t>
         </is>
       </c>
       <c r="C41" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D41"/>
       <c r="E41" s="2">
-        <v>46000</v>
-[...3 lines deleted...]
-        <v>45953</v>
+        <v>46094</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>3481</v>
+        <v>3681</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Determinazione a contrarre ai sensi dell'art. 17, comma 2, del D.lgs. n. 36/2023 per procedura di affidamento diretto, ex art. 50, comma 1, lett. b) del D.lgs. n. 36/2023, attraverso la piattaforma S.TEL.LA., servizio di redazione perizie di stima valore di mercato n. 364 terreni agricoli appartenenti alla c.d. "banca della terra". Prenotazione impegno di spesa di € 86.912,80 iva e cnpaia inclusi sul Cap. U0000S21909, es. fin. 2025-2026 in favore di creditori diversi (cod. cred 3805). Impegno sul Cap. U0000T19427 di euro 35,00 in favore dell'Autorità Nazionale Anticorruzione (cod. cred. 159683), es. fin. 2025.</t>
+          <t>Nomina del Responsabile Unico del Progetto (RUP), ai sensi dell'art. 15, del d.lgs. n. 36/2023, per le fasi di programmazione, progettazione, affidamento e per l'esecuzione della procedura di affidamento relativa alla fornitura di hardware con relativi accessori e componenti materiale informatico di cui necessita la Direzione regionale Programmazione economica, Fondi europei e Patrimonio naturale.</t>
         </is>
       </c>
       <c r="C42" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D42"/>
       <c r="E42" s="2">
-        <v>45952</v>
+        <v>46084</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>3480</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>3680</v>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Determina a contrarre per l'affidamento diretto ai sensi del D.lgs. n. 36/2023, ex art. 50 comma 1, lettera b), tramite RDO sulla piattaforma MePA (www.acquistinretepa.it) per la realizzazione di un servizio denominato ""Piattaforma per la gestione di dati Idro-termo-pluviometrici del Servizio Idrografico della Regione Lazio"", a favore della società BNOVA srl. Impegno di spesa complessiva di € 139.080,00 IVA inclusa, sul capitolo U0000E46552, EE.FF. 2025-2026. CUP F8014349058120250000. Impegno di spesa di €35,00 sul cap. U0000T19427 a favore di A.N.A.C. Es. Fin. 2025.</t>
+        </is>
       </c>
       <c r="C43" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D43"/>
       <c r="E43" s="2">
-        <v>45960</v>
-[...39 lines deleted...]
-        <v>45951</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>3479</v>
+        <v>3678</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Procedura aperta per l'affidamento servizio di assistenza professionale per attività concernenti il piano di sviluppo strategico della Zona Logistica Semplificata della Regione Lazio, prenotazione di impegno per € 1.621.197,00 IVA inclusa cap. es. fin. 2025-2028 Cap. U0000C11949, in favore di Creditori diversi - Approvazione doc tecnici e schema di contratto. impegni di spesa per complessivi € 24.361,30 sul Cap. U0000C11949 e relativi accertamenti sui Cap. E0000341559, E0000341562 e E0000341563 al fondo incentivi ex art. 383 sexies R.R. n. 1/2002 per gli es. fin. 2025-2028. Impegno di spesa sul Cap. U0000T19427 di € 660,00 in favore dell'Autorità Nazionale Anticorruzione (ANAC), es. fin. 2025</t>
+          <t>Determinazione a contrarre per la procedura negoziata, ai sensi dell'art. 76 comma 2, lett. b del D.lgs. n. 36/2023 attraverso la piattaforma MEPA, per un servizio di aggiornamento evolutivo del sistema di previsione idraulica ed idrologica EFFORTS per il bacino del fiume Tevere della Regione Lazio alla società PROGEA S.r.l. Impegno della somma complessiva di spesa di € 71.980 Iva inclusa sul capitolo di bilancio U0000E47931 EE.FF. 2025-2026-2027. Impegno di spesa di € 35,00 sul cap. U0000T19427, a favore di ANAC, es. fin. 2025.</t>
         </is>
       </c>
       <c r="C44" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D44"/>
       <c r="E44" s="2">
-        <v>45950</v>
+        <v>46182</v>
+      </c>
+      <c r="F44"/>
+      <c r="G44" s="2">
+        <v>46182</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>3468</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>3669</v>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>DGR 1224/2025 - Partecipazione della Regione Lazio alla manifestazione ITB 2026, in programma a Berlino dal 3 al 5 marzo 2026. Affidamento diretto ai sensi dell'art. 50 comma 1, lett. b) del D.Lgs. 36/2023, attraverso la piattaforma S.TEL.LA. per l'acquisizione del servizio di trasporto internazionale del materiale promozionale della Regione Lazio.</t>
+        </is>
       </c>
       <c r="C45" t="s">
-        <v>57</v>
-[...7 lines deleted...]
-        <v>45937</v>
+        <v>51</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>3463</v>
+        <v>3668</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta l'acquisizione di dispositivi informatici “Notebook e monitor docking station” per gli uffici della Giunta della Regione Lazio, i Centri per l’impiego della Regione Lazio e altri Enti</t>
+          <t>DGR 1224/2025 - Affidamento ai sensi dell'art. 76 co. 2, lett. b) del D.Lgs. 36/2023 attraverso la piattaforma S.TEL.LA. Partecipazione della Regione Lazio alla manifestazione ITB Internationale Tourismus Börse 2026, in programma a Berlino dal 3 al 5 marzo 2026.</t>
         </is>
       </c>
       <c r="C46" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-        <v>45936</v>
+        <v>52</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>3462</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>3667</v>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Determinazione a contrarre per l'affidamento dei lavori relativi alla "Realizzazione piastra integrata energetica polivalente su proprietà Regione Lazio - Fotovoltaico e Climatizzazione", da realizzarsi presso il compendio immobiliare del Mercato Ortofrutticolo di Fondi (MOF), comprensivi delle opere di demolizione e delle opere murarie necessarie al completamento dell'intervento, nell'ambito delle Azioni 2.1.1.b e 2.2.1.a del PR Lazio FESR 2021-2027 - Obiettivo di Policy 2 "Un'Europa resiliente e più verde" - Priorità 2 - CUP F72F23000320001.</t>
+        </is>
       </c>
       <c r="C47" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="D47"/>
       <c r="E47" s="2">
-        <v>45936</v>
+        <v>46107</v>
+      </c>
+      <c r="F47"/>
+      <c r="G47" s="2">
+        <v>46107</v>
+      </c>
+      <c r="H47"/>
+      <c r="I47" s="2">
+        <v>46107</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47" s="2">
+        <v>46107</v>
+      </c>
+      <c r="L47"/>
+      <c r="M47" s="2">
+        <v>46107</v>
+      </c>
+      <c r="N47"/>
+      <c r="O47" s="2">
+        <v>46106</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>3458</v>
+        <v>3666</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Procedura aperta, ai sensi dell'art. 71 D.lgs. n. 36/2023, per l'individuazione di un centro media che si occuperà dell'acquisto di spazi pubblicitari per la promozione della Via Francigena azioni trasversali scheda 33 PSC di cui al Decreto MIT prot. 1145205/24. CUP J59E2200004001 - CUI S80143490581202400033. Pubblicazione e approvazione atti di gara.</t>
+          <t>Adesione alla Convenzioni Quadro per la fornitura di cancelleria e toner, cartucce a getto d'inchiostro, materiale di consumo accessorio per le amministrazioni aventi sede sul territorio della Regione Lazio e della Regione Umbria -Lotto 3.</t>
         </is>
       </c>
       <c r="C48" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="D48"/>
       <c r="E48" s="2">
-        <v>45929</v>
+        <v>46073</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>3455</v>
+        <v>3665</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Manutenzione dei corsi d'acqua e delle opere idrauliche di competenza regionale 2025 - 2026. Approvazione del progetto esecutivo ed affidamento dei lavori con procedura negoziata, ai sensi dell'art. 50 comma 1 lettera d) del D.lgs. n.36/2023, per la stipula di un accordo quadro ai sensi dell'art. 59 del D.lgs. n.36/2023.&amp;nbsp;</t>
+          <t>Affidamento diretto, ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. n. 36 del 31/03/2023 del servizio di supporto agli uffici, dell'Area Ciclo delle Acque, Concessioni Idriche e Servizio Idrico Integrato, con riferimento esclusivo a quelli legati alle grandi concessioni di derivazione, sia idriche che di derivazione idroelettrica e alle attività connesse alla attivazione delle procedure all'attivazione dei procedimenti per aggiudicazione dei contratti pubblici connessi alla L.R. 20/2023 e L. 79/99 (Grandi derivazioni Idroelettriche)- all'operatore Ing. Alessandro Alfì (cod. cred. 212637) assunzione impegno dispesa complessivi € 76.135,23 sul cap. U0000D33907 a valere sulle annualità 2026 e 2027. CUP F82C25000190002 - CIG B96FC4D4E3</t>
         </is>
       </c>
       <c r="C49" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="D49"/>
       <c r="E49" s="2">
-        <v>45924</v>
+        <v>46071</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>3453</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>3663</v>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Affidamento ai sensi dell'art. 50, comma 1. lett. b) del D.lgs. 36/2023 del servizio di supporto al RUP per l'incarico di supporto agli uffici, per il supporto amministrativo compresi eventuali aspetti giuridici, legato ai procedimenti , dell'Area Ciclo delle Acque, Concessioni Idriche e Servizio Idrico Integrato, con particolare ed esclusivo riferimento a quelli legati alle grandi concessioni di derivazione, sia idriche che di derivazione idroelettrica e alle attività connesse alla attivazione delle procedure e dei procedimenti per aggiudicazione contratti pubblici connessi alla L.R. 20/2023 e L. 79/99 (Grandi derivazioni Idroelettriche) - all'operatore Avv. Silvio Crapolicchio (cod. cred. 253911) assunzione impegno di spesa per complessivi € 110.537,86 sul cap. U0000D33907 a valere sulle annualità 2026 e 2027. CUP F82C25000190002 - CIG B9572F07CAG01974 del 17/02/2026</t>
+        </is>
       </c>
       <c r="C50" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="D50"/>
       <c r="E50" s="2">
-        <v>45916</v>
+        <v>46071</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>3452</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>3661</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>OPCM n. 3734/2009 - Lavori di ripristino dell'officiosità idraulica del fosso di Pratolungo, compresa la manutenzione straordinaria dell'alveo e la costituzione di opportune opere di accumulo e laminazione delle piene - II lotto - Progetto di adeguamento alle prescrizioni del provvedimento di compatibilità ambientale. CUP F85D12000040002.</t>
+        </is>
       </c>
       <c r="C51" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="D51"/>
       <c r="E51" s="2">
-        <v>45912</v>
-[...3 lines deleted...]
-        <v>45912</v>
+        <v>46066</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>3444</v>
-[...4 lines deleted...]
-        </is>
+        <v>3658</v>
+      </c>
+      <c r="B52" t="s">
+        <v>58</v>
       </c>
       <c r="C52" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="D52"/>
       <c r="E52" s="2">
-        <v>45908</v>
+        <v>46062</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>3441</v>
-[...4 lines deleted...]
-        </is>
+        <v>3657</v>
+      </c>
+      <c r="B53" t="s">
+        <v>60</v>
       </c>
       <c r="C53" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="D53"/>
       <c r="E53" s="2">
-        <v>45902</v>
+        <v>46062</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>3440</v>
+        <v>3651</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Procedura aperta, suddivisa in tre lotti, finalizzata alla stipula di Convenzioni per l'affidamento dei servizi di manutenzione impianti, destinati alle Amministrazioni del territorio della Regione Lazio e della Regione Umbria.</t>
+          <t>Decisione a contrarre, ai sensi dell'art. 50, co. 1, lett. b), del d.lgs. 36/2023, per l'affidamento di un servizio di Affidamento dei Servizi di Formazione sulla procedura di Valutazione di Incidenza (VINCA) nel Lazio. Impegno di spesa complessivo di 25.062,66 00 euro (IVA inclusa, 22%), a favore della Società SETIN srl.. (cod. cred. 139504), sul Capitolo U0000E21146, Missione 09, Progr. 05.000, per 25.062,66 euro a valere sull'esercizio finanziario 2025. CIG B977045832.</t>
         </is>
       </c>
       <c r="C54" t="s">
-        <v>69</v>
-[...11 lines deleted...]
-        <v>45887</v>
+        <v>62</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>3434</v>
+        <v>3650</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>OPCM 3734/2009 - Lavori di ripristino dell’officiosità idraulica del fosso di Pratolungo, compresa la manutenzione straordinaria dell’alveo e la costituzione di opportune opere di accumulo e laminazione delle piene - II lotto.CUP F85D12000040002 Avviso di Indizione della Conferenza di Servizi, ai sensi dell’art. 14-bis della Legge n° 241/1990, in forma semplificata e in modalità asincrona.</t>
+          <t>D.G.R. n. 435 del 12 giugno 2025 "Programmazione regionale 2024-2026 dei fondi di riparto di cui al Decreto Interministeriale 2 aprile 2025-Piano nazionale degli interventi e dei servizi sociali 2024-2026": affidamento del servizio di analisi strategica, ricerca di mercato e benchmarking nel settore nel settore dell'Information and Communication Technology a livello internazionale. Nomina del seggio di gara monocratico per la valutazione dell'offerta. Bando n. PI252359-25, CIG B95661C1C1, CUP: F84B25000050001 (BUR LAZIO n. 107 del 30/12/2025).</t>
         </is>
       </c>
       <c r="C55" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="D55"/>
       <c r="E55" s="2">
-        <v>45875</v>
+        <v>46049</v>
+      </c>
+      <c r="F55"/>
+      <c r="G55" s="2">
+        <v>46049</v>
+      </c>
+      <c r="H55"/>
+      <c r="I55" s="2">
+        <v>46049</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>3431</v>
+        <v>3642</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Programma Regionale di interventi per la messa in sicurezza delle infrastrutture viarie e per la rigenerazione urbana - Fondo per la Progettazione di Opere Pubbliche - Interventi di mitigazione del rischio idrogeologico del bacino idrografico del Torrente Mollarino. CUP F21J22000050005</t>
+          <t>Determina a contrarre per l’affidamento diretto, ex art. 50 comma 1, lettera b) D.lgs. n. 36/2023, tramite RDO sulla piattaforma MePA (www.acquistinretepa.it) per la fornitura di n. 100 defibrillatori e accessori a favore della società “Iredeem S.p.A.”. Intervento n. 253 - CUP F89120000090001. Impegno di spesa di € 98.210,00 (IVA inclusa) sul cap. U0000E46174 Miss 11, Prog 01, p.d.c. 2.02.01.05.000, es. fin. 2025 a favore della società Iredeem S.p.A. (cod. cred.253641). Impegno di spesa di €1.288,00 sul cap. U0000E46174 e relativi accertamenti a favore del fondo incentivi sul cap. E0000341560 per l’anno 2025.Impegno di spesa di € 161,00 pari allo 0,20% dell’importo sul cap. U0000E46174 a favore della società Giubileo 2025 S.p.A.”. Impegno di spesa di €35,00 sul cap. U0000T19427 a favore di A.N.A.C. (Cod. Cred. 159683) es. fin. 2025.</t>
         </is>
       </c>
       <c r="C56" t="s">
-        <v>71</v>
-[...11 lines deleted...]
-        <v>45869</v>
+        <v>64</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>3430</v>
+        <v>3640</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Gara comunitaria a procedura aperta per l'affidamento del "Servizio di manutenzione dei sistemi di rilevazione e controllo accessi del personale regionale e dei visitatori in uso presso le sedi della Giunta Regionale del Lazio". Determina d'indizione, approvazione documentazione di gara, nomina RUP per la fase di affidamento.</t>
+          <t>Procedura aperta, ai sensi dell'art.71, del D.Lgs. n. 36 del 31.03.2023 finalizzata all'affidamento in concessione del servizio di bar, tavola calda/fredda presso la sede della Regione Lazio di via R. Raimondi Garibaldi 7 Roma.</t>
         </is>
       </c>
       <c r="C57" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="D57"/>
       <c r="E57" s="2">
-        <v>45863</v>
+        <v>46043</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>3427</v>
+        <v>3639</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrente alle Aziende sanitarie della Regione Lazio - Farmaci 2025 nona tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - Determinazione a contrarre, approvazione schemi, atti e indizione gara e nomina del Responsabile Unico del Progetto.</t>
+          <t>Procedura negoziata per l'affidamento in concessione del servizio di distribuzione automatica di generi di ristoro (bevande &amp;nbsp;calde fredde non alcoliche, snack e alimenti preconfezionati e distributori di gelati) presso le sedi della Regione Lazio.</t>
         </is>
       </c>
       <c r="C58" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="D58"/>
       <c r="E58" s="2">
-        <v>45933</v>
-[...3 lines deleted...]
-        <v>45863</v>
+        <v>46043</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>3424</v>
+        <v>3632</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Avviso pubblico ex art. 193 comma 16 del D.Lgs. 36/2023, per la presentazione da parte di operatori economici, in qualità di proponenti, di proposte di Partenariato Pubblico-Privato (PPP), mediante finanza di progetto, volte alla valorizzazione e recupero della ex Colonia Marina di S. Severa (Comune di S. Marinella).</t>
+          <t>Procedura aperta finalizzata all’affidamento del servizio di banche dati online di legislazione nazionale ed europea, giurisprudenza e dottrina occorrente alla Regione Lazio. Indizione e approvazione atti di gara.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C59" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="D59"/>
       <c r="E59" s="2">
-        <v>45861</v>
+        <v>46042</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>3420</v>
+        <v>3631</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Affidamento, ai sensi dell'articolo 50, comma 1, lettera b) del Decreto Legislativo 31 marzo 2023 n. 36, attraverso la piattaforma S.TEL.LA, del servizio di coffee break e allestimento sala riunioni per evento SILD rivolto alle imprese.</t>
+          <t>Gara comunitaria a procedura aperta, suddivisa in 10 lotti per l'acquisizione del servizio di sorveglianza attiva antincendio e di sicurezza per le Aziende sanitarie e ospedaliere della Regione Lazio - II Edizione, autorizzata con Determinazione a contrarre n. G16607 del 05/12/2025.</t>
         </is>
       </c>
       <c r="C60" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-        <v>45925</v>
+        <v>68</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>3419</v>
+        <v>3630</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del d.lgs. n. 36/2023 attraverso la piattaforma S.TEL.LA, per la fornitura della licenza d’uso della piattaforma LinkedIN, della validità di 6 mesi</t>
+          <t>"Farmaci 2025 - Tredicesima tranche", recepimento della Determinazione di PuntoZero S.c.a.r.l. del 04/12/2025 avente ad oggetto "appalto specifico indetto da puntozero s.c. A r.l. (cras) per l'affidamento in convenzione della fornitura di farmaci genericati suddivisa in n. 13 lotti occorrenti alle aziende sanitarie della regione Umbria e della regione Lazio, nell' ambito del sistema dinamico di acquisizione della pubblica amministrazione per la fornitura di prodotti farmaceutici - farmaci 2025 - 7 edizione - aggiudicazione"</t>
         </is>
       </c>
       <c r="C61" t="s">
-        <v>76</v>
+        <v>69</v>
+      </c>
+      <c r="D61"/>
+      <c r="E61" s="2">
+        <v>46042</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>3418</v>
+        <v>3629</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Rinnovo del contratto stipulato con il R.T.I. tra CLES S.r.l. (mandataria), IZI S.p.A. e I.S.R.I. S.c.ar.l. in data 14 settembre 2022 (Registro Cronologico n. 26898 del 03/10/2022)</t>
+          <t>Fondo per la Progettazione di Opere Pubbliche - art. 1, c. 134, L. 30 dicembre 2018, n. 145, e s.m.i. Affidamento diretto ai sensi dell’art. 50, comma 1, lett. a) del D.Lgs. 36/2023 delle attività relative alle indagini geotecniche necessarie alla progettazione dei lavori relativi all’intervento “Messa in sicurezza del territorio dal rischio idrogeologico delle aree limitrofe all’abitato di Via San Pietro e di Via San Filippo nel comune di Contigliano (RI)” – codice Rendis 12IR086/MT - CUP: F84J23001000001 - CIG B86CEB6562. Perfezionamento q.p. impegno n. 47253/2025 di spesa per complessivi € 54.531,57 a favore di G.I.A. CONSULTING SRL sul Cap. U0000C12170 - es. fin. 2025.Impegno di € 35,00 a favore dell’Autorità Nazionale Anticorruzione (Cod. cred. 159683) per contributo riferito alla procedura di affidamento sul cap. U0000T19427 – es. fin. 2025.</t>
         </is>
       </c>
       <c r="C62" t="s">
-        <v>77</v>
+        <v>70</v>
+      </c>
+      <c r="D62"/>
+      <c r="E62" s="2">
+        <v>46041</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>3416</v>
+        <v>3627</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.lgs. n. 36/2023 per l’esecuzione di servizi di produzione video e cortometraggi per sensibilizzazione alla problematica dei disturbi alimentari</t>
+          <t>Affidamento diretto su S.TEL.LA, ai sensi dell'art. 50, comma 1, lett. a) del d.lgs. 36/2023, interventi di bonifica e messa in sicurezza case cantoniere di proprietà della Regione Lazio. Impegno di € 67.732,14 iva compresa in favore della società "Logistic &amp;amp; Green company srl"(cod. cred. 255898) es. fin. 2025/2026 - Cap. U0000S22501.</t>
         </is>
       </c>
       <c r="C63" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-        <v>45925</v>
+        <v>71</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>3415</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>3626</v>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Affidamento servizi di facchinaggio interno ed esterno, servizio di trasloco e movimentazione materiale nelle sedi regionali delle province di Latina e Frosinone di cui alla d.d. G10370/2025 - conferma proroga ex art. 120, comma 11, d. lgs. 36/2023. Impegno di spesa a favore della Società Pianeta Servizi srl (cod.cred. 139237) di € 73.200,00 sul capitolo U0000S23429, es. fin. 2025/2026.</t>
+        </is>
       </c>
       <c r="C64" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>3414</v>
+        <v>3625</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Proroga del contratto sottoscritto digitalmente (Reg. cron. 28569 dell'11/08/2023) per l'esecuzione dei "Servizi analoghi a quelli oggetto del contratto stipulato in data 30/09/2019 (Reg. Cron. n. 13461 del 30.09.2019)</t>
+          <t>Affidamento diretto su S.TEL.LA, ai sensi dell'art. 50, comma 1, lett. a) del d.lgs. 36/2023, fornitura e installazione tende verticali sedi regionali di Latina e Frosinone. Impegno di euro 71.736,00 iva compresa in favore della società ""Home happening 2000 srl"" (cod. cred. 123012) es. fin. 2026 - Cap. U0000S22509</t>
         </is>
       </c>
       <c r="C65" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>3413</v>
+        <v>3624</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lett. b) del D.lgs. n. 36/2023 per il servizio di produzione e stampa del volume riferito al Convegno "ACCOGLIERE, FORMARE, INCLUDERE - La risposta del Lazio all'emergenza Ucraina" svoltosi il 29/11/2023</t>
+          <t>Affidamento diretto, ai sensi dell'art. 50, comma 1, lett. b), del D.Lgs. 31 marzo 2023, n. 36, elaborazione relazioni tecniche asseverate per n. 2 immobili di proprietà regionale</t>
         </is>
       </c>
       <c r="C66" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-        <v>45925</v>
+        <v>74</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>3412</v>
+        <v>3623</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Sistema Dinamico di Acquisizione ai sensi dell'art. 32 del D.Lgs. n. 36/2023 e s.m.i. per la fornitura di farmaci, emoderivati, soluzioni infusionali, vaccini e mezzi di contrasto destinati alle AA.SS. della Regione Lazio e di altri Soggetti Aggregatori.</t>
+          <t>Gara comunitaria centralizzata a procedura aperta per l’affidamento del servizio di pulizia e sanificazione a basso impatto ambientale occorrente alle Aziende Sanitarie della Regione Lazio. Approvazione atti di gara e indizione della procedura.</t>
         </is>
       </c>
       <c r="C67" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="D67"/>
       <c r="E67" s="2">
-        <v>45985</v>
-[...3 lines deleted...]
-        <v>45856</v>
+        <v>46030</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>3411</v>
+        <v>3619</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2025 – Settima tranche, per l'immunizzazione passiva contro il virus respiratoria sinciziale in età pediatrica, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.&amp;nbsp;</t>
+          <t>Lavori di ricostruzione dell'ospedale di Amatrice di cui all'Ordinanza Commissariale n. 56 del 10/05/2018. Codice Opera: OOPP_M_002_2017. Collegio consultivo tecnico - sostituzione di un componente. CUP: F78I18000070008.</t>
         </is>
       </c>
       <c r="C68" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-        <v>45856</v>
+        <v>76</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>3408</v>
+        <v>3618</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Appalto specifico per l’acquisizione di farmaci occorrente alle Aziende sanitarie della Regione Lazio – Farmaci 2025 ottava tranche – nell’ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - Determinazione a contrarre, approvazione schemi, atti e indizione gara e nomina del Responsabile Unico del Progetto</t>
+          <t>PROGETTO DI FATTIBILITÀ TECNICA ED ECONOMICA DELLA FERMATA DI DIVINO AMOREAvviso di avvio del procedimento finalizzato all’approvazione del progetto, anche ai fini dell’apposizione del vincolo preordinato all’esproprio e/o asservimento sulle aree interessate dalle opere e dichiarazione di pubblica utilità delle stesse ex art. 14, comma 5 della L. 241/1990, in conformità a quanto stabilito dal combinato disposto degli artt. 53-bis, comma 1 e 48, comma 5-quater del D.L. 77/2021, convertito in L. 108/2021</t>
         </is>
       </c>
       <c r="C69" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="D69"/>
       <c r="E69" s="2">
-        <v>45889</v>
-[...3 lines deleted...]
-        <v>45848</v>
+        <v>46020</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>3405</v>
+        <v>3609</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Accordo di programma finalizzato alla programmazione ed al finanziamento di interventi urgenti e prioritari per la mitigazione del rischio idrogeologico da effettuare nel territorio della Regione Lazio. Intervento n. 31 "Consolidamento delle cavità sotterranee lungo via G. Valli - Roma". CUP: J87D18000320002.</t>
+          <t>Accordo Quadro avente ad oggetto gli interventi di rifacimento di parte delle condotte idriche degli acquedotti regionali di Palidoro, Castel di Guido, Paola Merla, Malagrotta, Cecanibbio, Massimina, monitoraggio e pronto intervento - 2 Lotti Funzionali. Decisione a contrarre di autorizzazione a procedure ex art. 50, comma 1, lett. b) e d), del D.lgs. 31 marzo 2023, n. 36. &amp;nbsp; Prenotazioni sul cap. U0000S22501, es. fin. 2025-2026, a favore creditori diversi: &amp;nbsp;euro 1.464.000,00 per lavori, &amp;nbsp;euro 41.620,13 per incarico di DL, &amp;nbsp;euro 28.985,15 per incarico di CSP e CSE, &amp;nbsp;euro 6.625,17 per incarico di collaudatore. &amp;nbsp;Impegno di euro 25.217,38, cap. U0000S22501, es. fin. 2025-2026, e accertamento di euro 25.217,38 sui cap. E0000341559, E0000341560, E0000341562 e E00000341563, a Fondo Incentivi, es. fin. 2025-2026. &amp;nbsp;Impegno di spesa di € 250,00 cap. U0000T19427, es. fin. 2025, a favore di ANAC.</t>
         </is>
       </c>
       <c r="C70" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="D70"/>
       <c r="E70" s="2">
-        <v>45852</v>
-[...11 lines deleted...]
-        <v>45842</v>
+        <v>46015</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>3403</v>
+        <v>3608</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Approvazione dello schema di avviso per la formazione di un elenco di ingegneri a cui affidare l'incarico di Ingegnere Indipendente per le attività inerenti al Target comunitario PNRR M6C1-3 (per Case della Comunità) e M6C1-11 (per Ospedali di Comunità).</t>
+          <t>Decisione a contrarre di autorizzazione di una procedura ex art. 50, comma 1, lett. e) e, del D.lgs. 31 marzo 2023, n. 36, per la conclusione di un Accordo Quadro con unico operatore avente ad oggetto l'affidamento del servizio di autospurgo, video-ispezione e manutenzione dei tratti fecali e relativi pozzetti di scarico degli immobili sede degli Uffici della Giunta Regione Lazio e dei Centri per l'Impiego.Prenotazione impegno di spesa a favore creditori diversi sul cap. U0000S21900, es. fin. 2025-2026, di complessivi euro 268.400,00 per servizio. Impegno di spesa sul cap. U0000S21900 di euro 4.420,00 e accertamento di euro 4.420,00 sui cap. E0000341559, E0000341562 e E00000341563, a favore del Fondo Incentivi, es. fin.2025-2026-2027. Impegno di spesa di euro 250,00 sul cap. U0000T19427, es. fin. 2026, a favore di ANAC.</t>
         </is>
       </c>
       <c r="C71" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="D71"/>
       <c r="E71" s="2">
-        <v>45841</v>
+        <v>46015</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>3398</v>
+        <v>3602</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Ordinanza n. 129 del 13 dicembre 2022 del Commissario Straordinario del Governo per la Ricostruzione dal Sisma 2016 – Allegato B - Nuovo Piano di ricostruzione di altre opere pubbliche per le Regioni Abruzzo, Lazio e Umbria - “Intervento per la messa in sicurezza post-sisma della viabilità pubblica nella frazione di Santa Rufina - via Contra” - CUP: H35F21001530001. Comunicazione avvio del procedimento finalizzato all’apposizione del vincolo preordinato all’esproprio, all’approvazione del progetto ai fini della dichiarazione di pubblica utilità dell’opera, ai sensi e per gli effetti degli artt.11 e 16 comma 4 del D.P.R. 8 giugno 2001 n.327 ss.mm.ii.</t>
+          <t>Decisioni a contrarre di autorizzazione di procedure ex art. 50, comma 1, lett. d) e b), del D.lgs. 31 marzo 2023, n. 36, per la conclusione di un Accordo Quadro con unico operatore avente ad oggetto gli interventi di manutenzione straordinaria delle sedi istituzionali di proprietà della Regione Lazio - 3 Lotti Funzionali, ed incarichi professionali di CSP e CSE, e Collaudatore. &amp;nbsp;Prenotazioni a favore creditori diversi cap. U0000S22501, es. fin. 2025-2026, di euro 2.562.000,00 per lavori, di euro 65.626,02 per incarico CSP e CSE, di euro 15.000,24 per incarico di Collaudatore. &amp;nbsp;Impegno di spesa sul cap. U0000S22501 di € 42.000,00 e accertamento di € 42.000,00 sui cap. E0000341559, E0000341562 e E00000341563, a favore del Fondo Incentivi, es. fin. 2025-2026. &amp;nbsp; Impegno di spesa di € 695,00 sul cap. U0000T19427, es. fin. 2025, a favore di ANAC.</t>
         </is>
       </c>
       <c r="C72" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="D72"/>
       <c r="E72" s="2">
-        <v>45839</v>
+        <v>46014</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>3397</v>
+        <v>3597</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per la realizzazione di un video emozionale al castello di Santa Severa. Impegno di spesa in favore Videomnia srl (Cod. Cred. 250658) di € 12.200,00 IVA inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B761AE0D53.</t>
+          <t>Gara comunitaria centralizzata a procedura aperta per la “Fornitura di prodotti nutrizionali da somministrare per via enterale, parenterale, supplenti orali e latti occorrenti alle aziende sanitarie della Regione Lazio”.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C73" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="D73"/>
       <c r="E73" s="2">
-        <v>45839</v>
+        <v>46195</v>
+      </c>
+      <c r="F73"/>
+      <c r="G73" s="2">
+        <v>46013</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>3396</v>
+        <v>3596</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Affidamento del servizio di Direzione Lavori e rilascio del C.R.E per l'intervento di "Completamento della fase finale dell'intervento di bonifica della ex discarica abusiva in via Donegani, loc. Lunghezza e sistemazione finale dell'area" - CUP F81G21000010005.</t>
+          <t>Procedura aperta sopra soglia, ai sensi art. 71 D.lgs. n. 36/2023, per l'acquisto della fornitura di moduli antincendio boschivo (AIB) da allestire sui pick-up. Indizione e approvazione atti di gara.</t>
         </is>
       </c>
       <c r="C74" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="D74"/>
       <c r="E74" s="2">
-        <v>45832</v>
+        <v>46013</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>3395</v>
-[...4 lines deleted...]
-        </is>
+        <v>3595</v>
+      </c>
+      <c r="B75" t="s">
+        <v>83</v>
       </c>
       <c r="C75" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="D75"/>
       <c r="E75" s="2">
-        <v>45831</v>
+        <v>46013</v>
+      </c>
+      <c r="F75"/>
+      <c r="G75" s="2">
+        <v>46013</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>3394</v>
+        <v>3593</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per il servizio di "Campagna social Salute Lazio"- ADV Social (esclusi creatività e video) per la realizzazione di una campagna social informativa per il lancio del nuovo portale Salute Lazio. Impegno di spesa in favore SPIN FACTOR SRL (cod. cred. 248036) di € 48.190,00 IVA inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B7477DC4FB.</t>
+          <t>Rettifica gruppo di lavoro Lotto 1 Fase esecuzione costituito con det. n. G11710 del 15/09/2025. Gara comunitaria a procedura aperta per l'affidamento, tramite accordo quadro, dei servizi di rilevazione dei beni mobiliari e immobiliari di proprietà della Regione Lazio della durata di 36 mesi, suddivisa in due lotti</t>
         </is>
       </c>
       <c r="C76" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="D76"/>
       <c r="E76" s="2">
-        <v>45831</v>
+        <v>46013</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>3391</v>
+        <v>3592</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Piano Sviluppo e Coesione MASE (ex FSC 2014/2020 - Piano Operativo Ambiente) "Opere di difesa del litorale fra Foce verde e capo Portiere (Comune di Latina)" - Codice Rendis n. 12IR851/G1.</t>
+          <t>Appalto Specifico per l'acquisizione di soluzioni infusionali, grandi volumi e soluzioni per preparazioni galeniche occorrenti alle Aziende sanitarie della Regione Lazio nell'ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, soluzioni infusionali, vaccini e mezzi di contrasto destinati alle AA.SS. della Regione Lazio e di altri Soggetti Aggregatori.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C77" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="D77"/>
       <c r="E77" s="2">
         <v>46010</v>
       </c>
-      <c r="F77"/>
-[...6 lines deleted...]
-      </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>3389</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>3591</v>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Procedura aperta, ai sensi art. 71 D.lgs. n. 36/2023, per l'affidamento del "Servizio di assistenza professionale per attività concernenti il piano di sviluppo strategico della Zona Logistica Semplificata della Regione Lazio".&amp;nbsp;</t>
+        </is>
       </c>
       <c r="C78" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="D78"/>
       <c r="E78" s="2">
-        <v>45820</v>
+        <v>46098</v>
+      </c>
+      <c r="F78"/>
+      <c r="G78" s="2">
+        <v>46010</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>3388</v>
+        <v>3590</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrente alle Aziende sanitarie della Regione Lazio - Farmaci 2025 sesta tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrente alle Aziende sanitarie della Regione Lazio - Farmaci 2025 Undicesima tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini, mezzi di contrasto e soluzioni infusionali destinato alla AA.SS. della Regione Lazio - Approvazione schemi, atti e indizione gara e nomina del Responsabile Unico del Progetto.&amp;nbsp;&amp;nbsp;</t>
         </is>
       </c>
       <c r="C79" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="D79"/>
       <c r="E79" s="2">
-        <v>45889</v>
-[...3 lines deleted...]
-        <v>45820</v>
+        <v>46010</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>3387</v>
-[...4 lines deleted...]
-        </is>
+        <v>3589</v>
+      </c>
+      <c r="B80" t="s">
+        <v>89</v>
       </c>
       <c r="C80" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-        <v>45820</v>
+        <v>90</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>3386</v>
-[...4 lines deleted...]
-        </is>
+        <v>3586</v>
+      </c>
+      <c r="B81" t="s">
+        <v>91</v>
       </c>
       <c r="C81" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="D81"/>
-      <c r="E81"/>
+      <c r="E81" s="2">
+        <v>46007</v>
+      </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>3385</v>
-[...4 lines deleted...]
-        </is>
+        <v>3585</v>
+      </c>
+      <c r="B82" t="s">
+        <v>93</v>
       </c>
       <c r="C82" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="D82"/>
       <c r="E82" s="2">
-        <v>45820</v>
+        <v>46007</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>3384</v>
+        <v>3583</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>D.G.R. n. 1179 del 13 dicembre 2022 - Gestione delle risorse idriche e bonifica siti inquinati - Impegno di € 300.000,00 sul capitolo U0000D34129 per l'esercizio finanziario 2023 a favore del Consorzio Industriale del Lazio per l'intervento denominato: "Interventi straordinari per la riqualificazione dell'acquedotto posto a servizio del Consorzio Industriale del Lazio - Agglomerato Industriale di Cisterna di Latina" (CUP G51E22000150002).</t>
+          <t>Procedura aperta, ai sensi dell’art. 71 D.lgs. n. 36/2023, per l’individuazione di un centro media che si occuperà dell’acquisto di spazi pubblicitari per la promozione della Via Francigena azioni trasversali scheda 33 PSC di cui al Decreto MIT prot. 1145205/24. CUP J59E2200004001 - CUI S80143490581202400033. Provvedimento di aggiudicazione.</t>
         </is>
       </c>
       <c r="C83" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="D83"/>
       <c r="E83" s="2">
-        <v>45820</v>
+        <v>46007</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>3383</v>
+        <v>3582</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>D.G.R. n.189 del 12.04.2022. "Opere di regimentazione e laminazione nel rispetto del principio dell'invarianza idraulica - Comuni di Guidonia Montecelio, Fonte Nuova e Sant'Angelo Romano"" - Affidamento diretto ai sensi dell'art. 1, comma 2, lett. a) del D.L. 76/2020, come modificato dall'art. 51, comma 1, lettera a), sub. 2.1) della Legge n. 108/2021, del servizio per la redazione del progetto di fattibilità tecnica ed economica, esteso all'intero quadrante riferito ai territori comunali. CUP F95E22000270005 - CIG 9715695D23. Aggiudicazione all'RTI: O2H Engineering srls (capogruppo mandataria) + HHS - HYDROLOGY &amp;amp; HYDRAULIC SYSTEMS s.r.l. (mandante).</t>
+          <t>Gara comunitaria a procedura aperta, suddivisa in 10 lotti finalizzata alla stipula di convenzioni quadro per l’acquisizione del servizio di sorveglianza attiva antincendio e di sicurezza per le Aziende sanitarie e ospedaliere della Regione Lazio - II Edizione.</t>
         </is>
       </c>
       <c r="C84" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D84"/>
       <c r="E84" s="2">
-        <v>45820</v>
+        <v>46195</v>
+      </c>
+      <c r="F84"/>
+      <c r="G84" s="2">
+        <v>46132</v>
+      </c>
+      <c r="H84"/>
+      <c r="I84" s="2">
+        <v>46042</v>
+      </c>
+      <c r="J84"/>
+      <c r="K84" s="2">
+        <v>46006</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
-        <v>3382</v>
+        <v>3581</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di pubblicità e di promozione d'immagine della Regione Lazio in occasione della iniziativa: "Back Home - L'avventura ha le ali grandi" che si terrà dall'11 al 24 giugno 2025. Impegno di spesa in favore dell'Ass. Juppiter APS Giovanile (Cod. Cred. 53815) € 12.566,00 IVA inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B6EC2B8F7E&amp;nbsp;</t>
+          <t>D.G.R. n.189 del 12.04.2022. intervento "Opere di collettamento e depurazione relativamente ai poli di Civita Castellana, Sutri e Vignanello - III lotto" - CUP: F22E22000040005- CIG: B937BAC8F5. Determina affidamento diretto incarico professionale per la redazione di tre VPIA Verifica preventiva dell'interesse archeologico art. 41 co. 4 e Allegato I.8 del D.lgs 36/2023 - all'Operatore Economico Matrix Srl Archeologia e Patrimonio (cod. cred. 255878) Perfezionamento di prenotazione impegno n. 9379/2025 per complessivi € 9.012,75 sul cap. U0000C12170. Esercizio Fin. 2025.</t>
         </is>
       </c>
       <c r="C85" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="D85"/>
       <c r="E85" s="2">
-        <v>45820</v>
+        <v>46003</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>3369</v>
+        <v>3576</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Affidamento fornitura carburante per autotrazione tramite adesione all’Accordo Quadro di CONSIP “Fuel Card 3”. Impegno complessivo di spesa di € 936.960,00 (IVA compresa) per esercizi finanziari 2025-2026- 2027, Cap. U0000S23420 a favore della Società IP Plus Srl.</t>
+          <t>Campagna di comunicazione istituzionale denominata: "Anche Oggi". Impegno di spesa complessivo di € 432.629,57 (IVA inclusa) a creditori vari. Capitolo di bilancio U0000R31902 - Es. Fin. 2025</t>
         </is>
       </c>
       <c r="C86" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-        <v>45817</v>
+        <v>98</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>3361</v>
+        <v>3573</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2025 - Quinta tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio. Determinazione a contrarre, approvazione schemi, atti e indizione gara.</t>
+          <t>PSC Lazio Del. CIPESS 29/2021 - Promozione e valorizzazione del Claim Lazio - CUP F89I21000140001 - Cod. SIGEM FESR A0461P0001 - Attuazione MIS. 2 - LR 13/2007 e s.m.i. - DGR 325/2022 - Partecipazione della Regione Lazio alla manifestazione World Travel Market 2025, Londra 4/6 novembre 2025. Affidamento diretto ai sensi dell'art. 50 co. 1, lett. b) del D.Lgs. 36/2023 attraverso la piattaforma S.TEL.LA. Acquisizione dei servizi accessori per il funzionamento dell'area espositiva della Regione Lazio e organizzazione di un evento promozionale enogastronomico. Perfezionamento della prenotazione 52943/2025 per € 21.350,00 sul Cap. U0000C17110 - Piano FSC Lazio delibera CIPE 38/2020 - Iniziative per l'attrattività turistica del territorio regionale - Missione 07 - Programma 02 - PdC 1.03.02.02.000 - Bilancio Regionale - E.F. 2025, in favore della Società Universal Marketing Srl. CIG:B8D76D700E</t>
         </is>
       </c>
       <c r="C87" t="s">
-        <v>104</v>
-[...7 lines deleted...]
-        <v>45807</v>
+        <v>99</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>3359</v>
+        <v>3572</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di pubblicità e marketing della Regione Lazio in occasione della iniziativa: "Festival Treccani" che si svolgerà a Roma dal 24 al 25 maggio 2025. Impegno di spesa in favore della Fondazione Treccani Cultura (cod. cred. 253822) di € 10.000,00 Iva esente sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B6E99A0620.</t>
+          <t>Partecipazione della Regione Lazio alla manifestazione internazionale ILTM - International Luxury Travel Market - Cannes 01/04 dicembre 2025. Affidamento diretto ai sensi dell'art. 50 co. 1, lett. b) del D.Lgs. 36/2023 attraverso la piattaforma S.TEL.LA. per l'acquisizione dei servizi accessori necessari al funzionamento dell'area espositiva della Regione Lazio. Impegno in favore della Società Hollywood Service S.r.l. dell'importo complessivo € 1.830,00 sul capitolo U0000B43907 "Spese per la promozione turistica" - Missione 07 - Programma 01 - PdC 1.03.02.02.000 - Bilancio Regionale - Esercizio Finanziario 2025. CIG: B8E6532286.</t>
         </is>
       </c>
       <c r="C88" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-        <v>45805</v>
+        <v>100</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>3341</v>
+        <v>3571</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2024 - Diciassettesima tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - provvedimento di aggiudicazione.</t>
+          <t>PSC Lazio Del. CIPESS 29/2021 - Promozione e valorizzazione del Claim Lazio - CUP F89I21000140001 - Cod. SIGEM FESR A0461P0001 - Attuazione MIS. 2 - LR 13/2007 e s.m.i. - DGR 325/2022 - Partecipazione della Regione Lazio alla manifestazione ACE - Art Cities Exchange 2025. Affidamento diretto ai sensi dell'art. 50 co. 1, lett. b) del D.Lgs. 36/2023 attraverso la piattaforma S.TEL.LA. per la realizzazione di un evento promozionale enogastronomico dedicato al Lazio, presso il Castello di Santa Severa - Santa Marinella (Roma). Perfezionamento della prenotazione 52943/2025 per l'importo di € 15.635,20 sul Cap. U0000C17110 - Piano FSC Lazio delibera CIPE 38/2020 - Iniziative per l'attrattività turistica del territorio regionale - Missione 07 - Programma 02 - PdC 1.03.02.02.000 - Bilancio Regionale - E.F. 2025, in favore della Società Servizi Cherubini Srl. CIG: B8CF0463D6</t>
         </is>
       </c>
       <c r="C89" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-        <v>45804</v>
+        <v>101</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>3340</v>
+        <v>3568</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Piano Nazionale di Ripresa e Resilienza (PNRR), nell'ambito della Missione 2, componente 4, destina con l'investimento 2.1b - "Misure per la gestione del rischio alluvione e per la riduzione del rischio idrogeologico" - Finanziato dall'Unione Europea - Next Generation EU. Lavori di recupero e miglioramento della funzionalità idraulica degli affluenti in sinistra idraulica del canale Elena nei comuni di San Felice Circeo e Terracina" - CUP F31B21004250005</t>
+          <t>Affidamento diretto ai sensi dell'art. 50 co. 1, lett. b), del d.lgs. 36/2023, per l'acquisizione di un servizio di formazione informatica per il personale dell'ente alla società SAS Institute s.r.l., partita IVA 01573850516, mediante OdA sul MePa. Impegno di spesa di euro 6.097,56 a favore del creditore SAS INSTITUTE S.R.L., codice creditore 15518, assunto sul capitolo di spesa U0000S27505, missione 01, programma 08, PdC finanziario 1.03.02.04.000, esercizio finanziario 2025</t>
         </is>
       </c>
       <c r="C90" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="D90"/>
       <c r="E90" s="2">
-        <v>45869</v>
-[...7 lines deleted...]
-        <v>45803</v>
+        <v>45986</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>3335</v>
+        <v>3567</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Procedura di affidamento diretto, ai sensi dell'art. 50, comma 1, lett. b) del D.Lgs. 36/2023, "Trattativa diretta" sulla piattaforma Mepa, per l'acquisizione di ausili informatici destinati a persone con disabilità, in attuazione al Piano nazionale di Ripresa e Resilienza (PNRR), Missione 1, Componente 1, Asse 1, Misura 1.4.2 "Citizen inclusion - Miglioramento dell'accessibilità dei servizi pubblici digitali", alla Società T.T. TECNOSISTEMI SPA SB - P.IVA 00305120974, e impegni di spesa sui capitoli U0000S26111 e U0000S26112 per l'Intervento Missione 1 - Componente 1 - Investimento 1.4 " M1C1I1.4S1.4.2 SERVIZI DIGITALI E CITTADINANZA DIGITALE - CITIZEN INCLUSION, per un importo complessivo di € 74.952,54 € Iva inclusa - Impegno di spesa a favore dell'Autorità Nazionale Anticorruzione di euro 35,00 sul capitolo U0000T19427 e.f. 2025 CUP F54F24000050006 CIG B6EB50B663.</t>
+          <t>Nomina Responsabile Unico del Progetto (RUP), ai sensi dell'art. 15 del d.lgs. n. 36/2023, nell'ambito della procedura per l'affidamento di un servizio di assistenza e formazione informatica nell'utilizzo del software DRUPAL</t>
         </is>
       </c>
       <c r="C91" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="D91"/>
       <c r="E91" s="2">
-        <v>45803</v>
+        <v>45986</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>3334</v>
+        <v>3566</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Affidamento alla Società Volo.com (cod. cred. 253642) per un servizio di attività di ricerca multimediale per la durata di 36 mesi. Impegno di spesa complessivo di € 165.272,27 (IVA inclusa) sul capitolo di spesa U0000R31906, suddiviso in € 32.136,27 Es. Fin. 2025, € 55.090,75 Es. Fin 2026, € 55.090,75 Es. Fin. 2027 ed € 22.954,50 Es. Fin. 2028. Impegno di spesa di € 35,00 sul capitolo di spesa U0000T19427 in favore dell'Autorità Nazionale Anticorruzione (Codice Creditore n. 159683). CIG: B67BF9283E.</t>
+          <t>Nomina del Responsabile Unico del Progetto (RUP), ai sensi dell'art. 15 del d.lgs. n. 36/2023, nell'ambito della procedura per l'affidamento di un servizio di consulenza strategica per la promozione informatica del sito istituzionale "Statistica Lazio"</t>
         </is>
       </c>
       <c r="C92" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="D92"/>
       <c r="E92" s="2">
-        <v>45800</v>
+        <v>45986</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>3333</v>
+        <v>3561</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1. lettera b) del D. lgs.36/2023, attraverso la piattaforma STELLA, per un servizio di pubblicità mper la Regione Lazio, in occasione dell'evento benefico pro ADMO: "La notte dei Leoni", che si svolgerà a Frosinone il 27 maggio 2024. Impegno di spesa in favore dell'A.C.A.I. Associazione Calciatori Attori Italiani (cod cred 136336) di € 12,000,00 iva esente sul cap U000R31902 - Esercizio Finanziario 2025 CIG B6E6069F07.</t>
+          <t>Gara comunitaria centralizzata, a procedura aperta, per la fornitura di antisettici e disinfettanti occorrenti alle Aziende Sanitarie ed Ospedaliere della Regione Lazio.</t>
         </is>
       </c>
       <c r="C93" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="D93"/>
       <c r="E93" s="2">
-        <v>45800</v>
+        <v>46029</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>3332</v>
+        <v>3559</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di pubblicità e marketing della Regione Lazio in occasione della iniziativa: concerto "Messaggeri di speranza" che si svolgerà a Roma il 23 maggio 2025. Impegno di spesa in favore del Movimento Gruppi di Preghiera Figli Spirituali di Giovanni Paolo II (cod. cred. 253818) di € 12.000,00 Iva esente sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B6E658DD07</t>
+          <t>Appalto specifico per l’acquisizione di farmaci occorrente alle Aziende sanitarie della Regione Lazio – Farmaci 2025 decima tranche – nell’ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini, mezzi di contrasto e soluzioni infusionali destinato alla AA.SS. della Regione Lazio.</t>
         </is>
       </c>
       <c r="C94" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="D94"/>
       <c r="E94" s="2">
-        <v>45799</v>
+        <v>46121</v>
+      </c>
+      <c r="F94"/>
+      <c r="G94" s="2">
+        <v>45981</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>3331</v>
+        <v>3558</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di pubblicità e marketing della Regione Lazio in occasione della iniziativa: "Assaggi-Salone dell'Enogastronomia Regionale" che si svolgerà a Viterbo dal 17 al 19 maggio 2025. Impegno di spesa in favore Camera di Commercio di Rieti-Viterbo (cod. cred. 209170) di € 12.2000,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B6CEBC4AF0</t>
+          <t>Procedura aperta, ai sensi art. 71 D.lgs. n. 36/2023, per l'affidamento del "Servizio di vigilanza antincendio della sede della Regione Lazio sita in via Rosa Raimondi Garibaldi n. 7, Roma".</t>
         </is>
       </c>
       <c r="C95" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="D95"/>
       <c r="E95" s="2">
-        <v>45799</v>
+        <v>45980</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>3329</v>
+        <v>3557</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>D.G.R. n. 1172/2022. Attuazione dell'intervento rivolto agli Enti Locali della Regione Lazio e ai distretti sociosanitari -DSS e Aziende pubbliche dei servizi alla persona -ASP, per la realizzazione dell'iniziativa "Rete dei servizi di facilitazione digitale - Regione Lazio" (PNRR, Missione 1 - Componente 1 - Misura 1.7.2). Autorizzazione per la concessione ai Soggetti Sub Attuatori: di un'integrazione del contributo pari al 20%, di un anticipo del 30% e della liquidazione della 2^ tranche di cui alla Determinazione n. G02910/2025. Es.Fin. 2025. CODICE INTERVENTO MIR: I202300781</t>
+          <t>Indizione procedura aperta, ai sensi art. 71 D.lgs. n. 36/2023, per l'espletamento del servizio di vigilanza antincendio della sede della Regione Lazio sita in via Rosa Raimondi Garibaldi n. 7, Roma.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C96" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="D96"/>
       <c r="E96" s="2">
-        <v>45796</v>
+        <v>45980</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>3328</v>
+        <v>3551</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>D.G.R. n. 708/2024. Accordo tra la Regione Lazio e la Regione Veneto per l'adesione alla Community Software Partecipato Aperto e Condiviso (SPAC Reload) ed alla conseguente adozione della piattaforma digitale MyPay-MyPivot. Autorizzazione all'erogazione del contributo annuo 2024 a favore della Regione Veneto (Cod. Cred. 2344): € 60.000,00 a valere sull'impegno di spesa n.6951/25. Es.Fin. 25. CUP: F81F22003770006. CODICE INTERVENTO MIR I202400937.</t>
+          <t>Nomina Responsabile Unico del Procedimento (RUP), ai sensi dell'art. 31 del d.lgs. n. 50/2016, nell'ambito della procedura per l'affidamento di servizi professionali tecnici e di supporto all'adozione del cloud e PMO per le Pubbliche Amministrazioni, tramite contratto esecutivo in adesione all'Accordo Quadro CONSIP ID 2652 - Lotto 4, ex art. 54, co. 3 del d.lgs. 50/2016</t>
         </is>
       </c>
       <c r="C97" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D97"/>
       <c r="E97" s="2">
-        <v>45796</v>
+        <v>45975</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>3326</v>
+        <v>3550</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Indizione procedura ad evidenza pubblica, ex art. 12 r.r. n. 5/2012 e ss..mm.ii. Per svolgimento indagine esplorativa e non vincolante per ricerca immobile uso deposito/magazzino sito nel Comune di Roma Capitale. Approvazione schema Avviso pubblico</t>
+          <t>Nomina Responsabile Unico del Progetto (RUP) ai sensi dell'art. 15 del d.lgs. n. 36/2023, nell'ambito della procedura per l'affidamento in house del servizio di realizzazione del Progetto "LA.S.E.R. per l'attuazione della programmazione europea regionale e delle attività a carattere internazionale di competenza" a favore di FORMEZ PA - Centro servizi, assistenza, studi e formazione per l'ammodernamento della PA</t>
         </is>
       </c>
       <c r="C98" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="D98"/>
       <c r="E98" s="2">
-        <v>45793</v>
-[...3 lines deleted...]
-        <v>45793</v>
+        <v>45975</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>3325</v>
+        <v>3538</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine della Regione Lazio in occasione della iniziativa: "Bicentenario dell'Osteria Romanesca" che si terrà a Roma il 21 giugno 2025. Impegno di spesa in favore di Officine pubblicitarie Unipersonale srl di €18.300,00 Iva Inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B68813103C</t>
+          <t>Nomina Responsabile Unico del Procedimento (RUP), ai sensi dell'art. 15 del d.lgs. n. 36/2023, nell'ambito della procedura per comprensivo del servizio di assistenza veterinaria tramite medico veterinario e fornitura dei farmaci e materiali sanitari indispensabili per l'attività di telenarcosi necessari alla sedazione, gestione e risveglio in sicurezza degli animali catturati</t>
         </is>
       </c>
       <c r="C99" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D99"/>
       <c r="E99" s="2">
-        <v>45831</v>
-[...3 lines deleted...]
-        <v>45791</v>
+        <v>45972</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>3324</v>
+        <v>3528</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di Vaccini antinfluenzali 2025/2026 occorrenti alle Aziende Sanitarie della Regione Lazio - Quarta tranche 2025 Vaccini anti-influenzali, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alle AA.SS. della Regione Lazio e di altri soggetti aggregatori. Determinazione a contrarre. Approvazione schemi, atti e indizione gara.</t>
+          <t>Adesione alla convenzione "Servizi postali di recapito per le amministrazioni della Regione Lazio, Lotto 1" sulla piattaforma S.TEL.LA, per il servizio di postalizzazione - Impegno di spesa di € 25.010,00 IVA compresa in favore della società Poste Italiane Spa cod. (cred. 61121) - Cap. U0000S23427 - es. fin. 2025. CIG B7D9E76208</t>
         </is>
       </c>
       <c r="C100" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="D100"/>
       <c r="E100" s="2">
-        <v>45832</v>
-[...3 lines deleted...]
-        <v>45789</v>
+        <v>45965</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>3323</v>
-[...4 lines deleted...]
-        </is>
+        <v>3524</v>
+      </c>
+      <c r="B101" t="s">
+        <v>113</v>
       </c>
       <c r="C101" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D101"/>
       <c r="E101" s="2">
-        <v>45786</v>
+        <v>45960</v>
+      </c>
+      <c r="F101"/>
+      <c r="G101" s="2">
+        <v>45960</v>
+      </c>
+      <c r="H101"/>
+      <c r="I101" s="2">
+        <v>45960</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>3322</v>
+        <v>3523</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Piano di Sviluppo e Coesione PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 Sezione speciale 2 ex POR FESR 2014-2020. Affidamento servizi di ingegneria e architettura importo inferiore a € 5.000,00 ai sensi dell'art. 50 comma 1 lett. b) del D.lgs. 36/2023 attraverso la piattaforma S.TEL.LA. Incarico redazione Attestato Prestazione Energetica APE del Polo amministrativo e Socioeducativo Via G. Mameli, nel Comune di Poggio Mirteto (RI). Dossier LI-ES2-3190420 Interv.A0100E0343. Perfezionamento prenotazione impegni nn. 32952, 32949 e 32957 a favore del creditore certo arch. Antonio Ciolfi (cod. cr 177417) per l'importo di € 3.318,20 comprensivo di IVA e oneri di legge, e variazione in diminuzione della medesima prenotazione di impegno per € 951,80 sui Cap.U0000A42200, U0000A42201, U0000A42202. Es.Fin. 2025. CUP: F42B16000000006 CIG: B6A187DCE5</t>
+          <t>Affidamento servizio di “Predisposizione dell’allegato tecnico per l’aggiornamento dei criteri per la programmazione dei flussi agli impianti minimi, predisposizione della procedura per la dichiarazione e verifica dei flussi minimi, monitoraggio del PRGR 2019-2025.</t>
         </is>
       </c>
       <c r="C102" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="D102"/>
       <c r="E102" s="2">
-        <v>45931</v>
+        <v>45959</v>
       </c>
       <c r="F102"/>
       <c r="G102" s="2">
-        <v>45786</v>
+        <v>45959</v>
+      </c>
+      <c r="H102"/>
+      <c r="I102" s="2">
+        <v>45959</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>3307</v>
+        <v>3501</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Piano di Sviluppo e Coesione - PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 50 comma 1 lett. b) del D.lgs. 36/2023 attraverso la piattaforma S.TEL.LA. - Incarico per la redazione dell'Attestato di Prestazione Energetica APE del "Plesso scolastico Risorgimento" sito nel Comune di Frascati. Dossier LI-ES2-0820168 - Intervento A0100E0452. Perfezionamento di prenotazione impegno n. 34514/2025 a favore di creditore certo arch. Gerardo Getuli (cod. cred. 177418) per l'importo di € 4.612,95 comprensivo di IVA e oneri di legge, e variazione in diminuzione della medesima prenotazione di impegno per € 885,93 sul Capitolo U0000A42502. Es. Fin. 2025. CUP: F17D17000230009 CIG: B688F5C154.</t>
+          <t>Approvazione del progetto. Decisioni a contrarre di autorizzazione di procedure ex art. 50, comma 1, lett. d) e b), del D.Lgs. 31 marzo 2023, n. 36, per il progetto “Accordo Quadro avente ad oggetto gli interventi di messa in sicurezza e di manutenzione delle alberature ed aree a verde di proprietà della Regione Lazio e lungo le fasce frangivento presenti nel territorio di Latina e Provincia, monitoraggio e pronto intervento – 3 Lotti Funzionali”, ed incarichi professionali di Direzione dei Lavori, CSE e Collaudatore. Prenotazioni a favore creditori diversi cap. U0000S22501, es. fin. 2025-2026-2027: € 6.588.000,00 per Lavori e servizio; € 288.747,40 per Spese Tecniche.Impegno di € 84.859,25, cap. U0000S22501 e accertamento di € 84.859,25, cap. E0000341559, E0000341562 e E00000341563, a favore del Fondo Incentivi, es. fin. 2025-2026-2027. Impegno di € 950,00, cap. &amp;nbsp;U0000T19427, es. fin. 2025, per ANAC.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C103" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="D103"/>
       <c r="E103" s="2">
-        <v>45777</v>
+        <v>45957</v>
+      </c>
+      <c r="F103"/>
+      <c r="G103" s="2">
+        <v>45957</v>
+      </c>
+      <c r="H103"/>
+      <c r="I103" s="2">
+        <v>45957</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>3306</v>
-[...4 lines deleted...]
-        </is>
+        <v>3494</v>
+      </c>
+      <c r="B104" t="s">
+        <v>117</v>
       </c>
       <c r="C104" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="D104"/>
       <c r="E104" s="2">
-        <v>45777</v>
+        <v>46000</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>3305</v>
-[...4 lines deleted...]
-        </is>
+        <v>3485</v>
+      </c>
+      <c r="B105" t="s">
+        <v>119</v>
       </c>
       <c r="C105" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D105"/>
       <c r="E105" s="2">
-        <v>46013</v>
-[...11 lines deleted...]
-        <v>45777</v>
+        <v>45953</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>3303</v>
+        <v>3484</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2025 - Terza tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio. Determinazione a contrarre, approvazione schemi, atti e indizione gara.</t>
+          <t>Nomina Responsabile Unico del Procedimento (RUP), ai sensi dell'art. 15 del d.lgs. n. 36/2023, nell'ambito della procedura per l'affidamento di un servizio di cattura di cinghiali e attività accessorie.</t>
         </is>
       </c>
       <c r="C106" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D106"/>
       <c r="E106" s="2">
-        <v>45863</v>
+        <v>46000</v>
       </c>
       <c r="F106"/>
       <c r="G106" s="2">
-        <v>45775</v>
+        <v>45953</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>3302</v>
+        <v>3481</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di un Accordo Quadro per l’affidamento del “Fornitura di test genomici ormonoresponsivo nelle pazienti con carcinoma mammario in stadio precoce” occorrenti alle Aziende Sanitarie ed Ospedaliere della Regione Lazio.&amp;nbsp;</t>
+          <t>Determinazione a contrarre ai sensi dell'art. 17, comma 2, del D.lgs. n. 36/2023 per procedura di affidamento diretto, ex art. 50, comma 1, lett. b) del D.lgs. n. 36/2023, attraverso la piattaforma S.TEL.LA., servizio di redazione perizie di stima valore di mercato n. 364 terreni agricoli appartenenti alla c.d. "banca della terra". Prenotazione impegno di spesa di € 86.912,80 iva e cnpaia inclusi sul Cap. U0000S21909, es. fin. 2025-2026 in favore di creditori diversi (cod. cred 3805). Impegno sul Cap. U0000T19427 di euro 35,00 in favore dell'Autorità Nazionale Anticorruzione (cod. cred. 159683), es. fin. 2025.</t>
         </is>
       </c>
       <c r="C107" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="D107"/>
       <c r="E107" s="2">
-        <v>45770</v>
+        <v>45952</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>3293</v>
-[...4 lines deleted...]
-        </is>
+        <v>3480</v>
+      </c>
+      <c r="B108" t="s">
+        <v>123</v>
       </c>
       <c r="C108" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D108"/>
       <c r="E108" s="2">
-        <v>45763</v>
+        <v>46128</v>
+      </c>
+      <c r="F108"/>
+      <c r="G108" s="2">
+        <v>46062</v>
+      </c>
+      <c r="H108"/>
+      <c r="I108" s="2">
+        <v>46062</v>
+      </c>
+      <c r="J108"/>
+      <c r="K108" s="2">
+        <v>46042</v>
+      </c>
+      <c r="L108"/>
+      <c r="M108" s="2">
+        <v>46030</v>
+      </c>
+      <c r="N108"/>
+      <c r="O108" s="2">
+        <v>45960</v>
+      </c>
+      <c r="P108"/>
+      <c r="Q108" s="2">
+        <v>45960</v>
+      </c>
+      <c r="R108"/>
+      <c r="S108" s="2">
+        <v>45960</v>
+      </c>
+      <c r="T108"/>
+      <c r="U108" s="2">
+        <v>45960</v>
+      </c>
+      <c r="V108"/>
+      <c r="W108" s="2">
+        <v>45959</v>
+      </c>
+      <c r="X108"/>
+      <c r="Y108" s="2">
+        <v>45958</v>
+      </c>
+      <c r="Z108"/>
+      <c r="AA108" s="2">
+        <v>45958</v>
+      </c>
+      <c r="AB108"/>
+      <c r="AC108" s="2">
+        <v>45952</v>
+      </c>
+      <c r="AD108"/>
+      <c r="AE108" s="2">
+        <v>45952</v>
+      </c>
+      <c r="AF108"/>
+      <c r="AG108" s="2">
+        <v>45952</v>
+      </c>
+      <c r="AH108"/>
+      <c r="AI108" s="2">
+        <v>45951</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>3272</v>
+        <v>3479</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Lavori di ripristino dell’officiosità idraulica del Fosso di Pratolungo nel territorio di Roma Capitale, compresa la manutenzione straordinaria dell’alveo e la costituzione di opportune opere di accumulo e laminazione delle piene – II Lotto. Comunicazione di avvio dei procedimenti finalizzati all’approvazione del progetto esecutivo ed all’apposizione del vincolo preordinato all’esproprio sugli immobili interessati dall’intervento.</t>
+          <t>Procedura aperta per l'affidamento servizio di assistenza professionale per attività concernenti il piano di sviluppo strategico della Zona Logistica Semplificata della Regione Lazio, prenotazione di impegno per € 1.621.197,00 IVA inclusa cap. es. fin. 2025-2028 Cap. U0000C11949, in favore di Creditori diversi - Approvazione doc tecnici e schema di contratto. impegni di spesa per complessivi € 24.361,30 sul Cap. U0000C11949 e relativi accertamenti sui Cap. E0000341559, E0000341562 e E0000341563 al fondo incentivi ex art. 383 sexies R.R. n. 1/2002 per gli es. fin. 2025-2028. Impegno di spesa sul Cap. U0000T19427 di € 660,00 in favore dell'Autorità Nazionale Anticorruzione (ANAC), es. fin. 2025</t>
         </is>
       </c>
       <c r="C109" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D109"/>
       <c r="E109" s="2">
-        <v>45757</v>
-[...3 lines deleted...]
-        <v>45757</v>
+        <v>45950</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>3271</v>
-[...4 lines deleted...]
-        </is>
+        <v>3468</v>
+      </c>
+      <c r="B110" t="s">
+        <v>126</v>
       </c>
       <c r="C110" t="s">
         <v>127</v>
       </c>
       <c r="D110"/>
       <c r="E110" s="2">
-        <v>45757</v>
+        <v>46058</v>
+      </c>
+      <c r="F110"/>
+      <c r="G110" s="2">
+        <v>45946</v>
+      </c>
+      <c r="H110"/>
+      <c r="I110" s="2">
+        <v>45937</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>3270</v>
+        <v>3463</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine della Regione Lazio in occasione della iniziativa: "Sacra Rappresentazione della Passione di Sezze". Impegno di spesa in favore dell'Associazione della Passione di Cristo APS (cod. cred. 3075) di € 10.000,00 Iva esente sul capitolo U0000R31902. Esercizio Finanziario 2025. CIG : B63F06E21B.</t>
+          <t>Gara comunitaria centralizzata a procedura aperta l'acquisizione di dispositivi informatici “Notebook e monitor docking station” per gli uffici della Giunta della Regione Lazio, i Centri per l’impiego della Regione Lazio e altri Enti</t>
         </is>
       </c>
       <c r="C111" t="s">
         <v>128</v>
       </c>
       <c r="D111"/>
       <c r="E111" s="2">
-        <v>45756</v>
+        <v>46188</v>
+      </c>
+      <c r="F111"/>
+      <c r="G111" s="2">
+        <v>45936</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>3267</v>
-[...4 lines deleted...]
-        </is>
+        <v>3462</v>
+      </c>
+      <c r="B112" t="s">
+        <v>129</v>
       </c>
       <c r="C112" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D112"/>
       <c r="E112" s="2">
-        <v>45870</v>
-[...7 lines deleted...]
-        <v>45754</v>
+        <v>45936</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>3266</v>
+        <v>3458</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine della Regione Lazio in occasione della iniziativa: "Etica, Epica ed Estetica dell'Immaginario". Impegno di spesa in favore dell'Associazione Culturale Mediterraneo (cod. cred. 82150) di € 6.100,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B62ED7A038</t>
+          <t>Procedura aperta, ai sensi dell'art. 71 D.lgs. n. 36/2023, per l'individuazione di un centro media che si occuperà dell'acquisto di spazi pubblicitari per la promozione della Via Francigena azioni trasversali scheda 33 PSC di cui al Decreto MIT prot. 1145205/24. CUP J59E2200004001 - CUI S80143490581202400033. Pubblicazione e approvazione atti di gara.</t>
         </is>
       </c>
       <c r="C113" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D113"/>
       <c r="E113" s="2">
-        <v>45751</v>
+        <v>45929</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>3264</v>
+        <v>3455</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Opere di difesa costiera del tratto di litorale di Ostia-Levante - Municipio X di Roma Capitale" - I^ Stralcio - Approvazione schema di avviso di indagine di mercato per la manifestazione di interesse a partecipare al possibile affidamento con procedura negoziata senza bando, ai sensi dell'art. 50, comma 1, lett. b) del D.Lgs 36/2023 del servizio di progettazione e coordinamento per la sicurezza in fase di progettazione - CUP: F84D25000500002</t>
+          <t>Manutenzione dei corsi d'acqua e delle opere idrauliche di competenza regionale 2025 - 2026. Approvazione del progetto esecutivo ed affidamento dei lavori con procedura negoziata, ai sensi dell'art. 50 comma 1 lettera d) del D.lgs. n.36/2023, per la stipula di un accordo quadro ai sensi dell'art. 59 del D.lgs. n.36/2023.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C114" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D114"/>
       <c r="E114" s="2">
-        <v>45784</v>
-[...3 lines deleted...]
-        <v>45748</v>
+        <v>45924</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>3263</v>
-[...4 lines deleted...]
-        </is>
+        <v>3453</v>
+      </c>
+      <c r="B115" t="s">
+        <v>133</v>
       </c>
       <c r="C115" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D115"/>
       <c r="E115" s="2">
-        <v>45748</v>
+        <v>45916</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>3262</v>
-[...4 lines deleted...]
-        </is>
+        <v>3452</v>
+      </c>
+      <c r="B116" t="s">
+        <v>135</v>
       </c>
       <c r="C116" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D116"/>
       <c r="E116" s="2">
-        <v>45747</v>
+        <v>46140</v>
       </c>
       <c r="F116"/>
       <c r="G116" s="2">
-        <v>45747</v>
+        <v>46140</v>
+      </c>
+      <c r="H116"/>
+      <c r="I116" s="2">
+        <v>46140</v>
+      </c>
+      <c r="J116"/>
+      <c r="K116" s="2">
+        <v>46140</v>
+      </c>
+      <c r="L116"/>
+      <c r="M116" s="2">
+        <v>46140</v>
+      </c>
+      <c r="N116"/>
+      <c r="O116" s="2">
+        <v>46136</v>
+      </c>
+      <c r="P116"/>
+      <c r="Q116" s="2">
+        <v>45912</v>
+      </c>
+      <c r="R116"/>
+      <c r="S116" s="2">
+        <v>45912</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>3261</v>
+        <v>3444</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 50 comma 1 lett. b) del D.lgs. 36/2023 attraverso la piattaforma S.TEL.LA. Incarico per la redazione dell'Attestato di Prestazione Energetica APE presso la "Scuola Materna, Elementare e Media C. Rosatelli" nel comune di Roviano (RM). Dossier LI-ES2- 2740248 Intervento A0100E0174. Perfezionamento delle prenotazioni impegno nn. 31465, 31457, 31455 a favore dell'ing. Riccardo Soccodato (cod. cred. 253630) per l'importo di € 3.236,50 comprensivo di IVA e oneri di legge, e variazione in diminuzione delle medesime prenotazioni di impegno per € 1.033,50 sui Capitoli U0000A42200, U0000A42201, U0000A42202. Es. Fin. 2025. CUP: F94D17000130006 CIG: B69D7185CB.</t>
+          <t>D.G.R. n.189 del 12.04.2022. intervento "Opere di collettamento e depurazione relativamente ai poli di Civita Castellana, Sutri e Vignanello - III lotto" - CUP: F22E22000040005- CIG: B3F3130807. Determina semplificata per l'affidamento diretto indagini geognostiche e geofisiche preliminari, ambientali DPR 120/2017 e Topografiche necessarie alla definizione del PFTE - all'Operatore Economico Geovit Srl. (cod. cred 191015) Perfezionamento di prenotazione impegno n. 9379/2025 per complessivi € 97.604,40 sul cap. U0000C12170. Esercizio Fin. 2025.</t>
         </is>
       </c>
       <c r="C117" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D117"/>
       <c r="E117" s="2">
-        <v>45792</v>
+        <v>45908</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>3260</v>
+        <v>3441</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Procedura di gara negoziata ai sensi dell’art. 50, comma 1, lettera c) del D.Lgs. 36/2023 per l’affidamento dei lavori relativi all’Intervento Cod. ReNDiS 12IR008/CI denominato “Interventi di ripristino dell’officiosità idraulica del fiume Nera nel tratto terminale fino alla confluenza con il fiume Tevere”, rientranti nel “Piano di interventi urgenti e prioritari finalizzati al recupero e al miglioramento della funzionalità idraulica dei reticoli idrografici”, approvato con D.G.R. n. 311 del 24/05/2022.</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per l'illuminazione del palazzo della Regione Lazio in occasione della "Giornata regionale della celiachia" il giorno 15 settembre 2025 dalle ore 20:00 alle ore 00:00. Impegno di spesa in favore di Areti Spa (Cod. Cred. 65858) di € 3.050,00 IVA inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B7AEE9BF20.</t>
         </is>
       </c>
       <c r="C118" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D118"/>
       <c r="E118" s="2">
-        <v>45747</v>
+        <v>45902</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>3255</v>
+        <v>3440</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Opere di difesa costiera del tratto di litorale di Ostia-Levante - Municipio X di Roma Capitale" - I^ Stralcio - Approvazione schema di avviso di indagine di mercato per la manifestazione di interesse a partecipare al possibile affidamento con procedura negoziata senza bando, ai sensi dell'art. 50, comma 1, lett. b) del D.Lgs 36/2023 del servizio di progettazione e coordinamento per la sicurezza in fase di progettazione - CUP: F84D25000500002</t>
+          <t>Procedura aperta, suddivisa in tre lotti, finalizzata alla stipula di Convenzioni per l'affidamento dei servizi di manutenzione impianti, destinati alle Amministrazioni del territorio della Regione Lazio e della Regione Umbria.</t>
         </is>
       </c>
       <c r="C119" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D119"/>
       <c r="E119" s="2">
-        <v>45784</v>
+        <v>46192</v>
       </c>
       <c r="F119"/>
       <c r="G119" s="2">
-        <v>45744</v>
+        <v>45936</v>
+      </c>
+      <c r="H119"/>
+      <c r="I119" s="2">
+        <v>45926</v>
+      </c>
+      <c r="J119"/>
+      <c r="K119" s="2">
+        <v>45887</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>3247</v>
+        <v>3434</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>D.G.R. n. 1172/2022. Attuazione dell'intervento rivolto agli Enti Locali della Regione Lazio e ai distretti sociosanitari -DSS e Aziende pubbliche dei servizi alla persona -ASP, per la realizzazione dell'iniziativa "Rete dei servizi di facilitazione digitale - Regione Lazio" (PNRR, Missione 1 - Componente 1 - Misura 1.7.2). Autorizzazione per la concessione di un'integrazione delcontributo pari al 20% e di un anticipo totale del 30% ai Soggetti Sub Attuatori. Es.Fin. 2025. CODICE INTERVENTO MIR: I202300781. Rettifica determina n. G02410 del 26/02/2025 e rimodulazione importi.</t>
+          <t>OPCM 3734/2009 - Lavori di ripristino dell’officiosità idraulica del fosso di Pratolungo, compresa la manutenzione straordinaria dell’alveo e la costituzione di opportune opere di accumulo e laminazione delle piene - II lotto.CUP F85D12000040002 Avviso di Indizione della Conferenza di Servizi, ai sensi dell’art. 14-bis della Legge n° 241/1990, in forma semplificata e in modalità asincrona.</t>
         </is>
       </c>
       <c r="C120" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D120"/>
       <c r="E120" s="2">
-        <v>45737</v>
+        <v>45875</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>3246</v>
+        <v>3431</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione dei principi attivi Emicizumab e Desflurano occorrente alle Aziende sanitarie della Regione Lazio - Farmaci 2024 dodicesima tranche</t>
+          <t>Programma Regionale di interventi per la messa in sicurezza delle infrastrutture viarie e per la rigenerazione urbana - Fondo per la Progettazione di Opere Pubbliche - Interventi di mitigazione del rischio idrogeologico del bacino idrografico del Torrente Mollarino. CUP F21J22000050005</t>
         </is>
       </c>
       <c r="C121" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D121"/>
       <c r="E121" s="2">
-        <v>45736</v>
+        <v>45869</v>
+      </c>
+      <c r="F121"/>
+      <c r="G121" s="2">
+        <v>45869</v>
+      </c>
+      <c r="H121"/>
+      <c r="I121" s="2">
+        <v>45869</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>3245</v>
+        <v>3430</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Piano di Sviluppo e Coesione – PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020 Affidamento diretto dei servizi di ingegneria ed architettura di importo inferiore a 5.000,00 euro, ai sensi dell’art. 50 comma 1 lett. b) del D.lgs 36/2023.</t>
+          <t>Gara comunitaria a procedura aperta per l'affidamento del "Servizio di manutenzione dei sistemi di rilevazione e controllo accessi del personale regionale e dei visitatori in uso presso le sedi della Giunta Regionale del Lazio". Determina d'indizione, approvazione documentazione di gara, nomina RUP per la fase di affidamento.</t>
         </is>
       </c>
       <c r="C122" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D122"/>
       <c r="E122" s="2">
-        <v>45735</v>
+        <v>45863</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>3242</v>
+        <v>3427</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta, per l'affidamento della fornitura di strisce reattive per diabetologia occorrenti alle Aziende Sanitarie ed Ospedaliere della Regione Lazio e di altri soggetti Aggregatori.</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrente alle Aziende sanitarie della Regione Lazio - Farmaci 2025 nona tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - Determinazione a contrarre, approvazione schemi, atti e indizione gara e nomina del Responsabile Unico del Progetto.</t>
         </is>
       </c>
       <c r="C123" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="D123"/>
       <c r="E123" s="2">
-        <v>45786</v>
+        <v>45933</v>
       </c>
       <c r="F123"/>
       <c r="G123" s="2">
-        <v>45730</v>
+        <v>45863</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>3238</v>
+        <v>3424</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di fornitura gadget. Impegno di spesa in favore di WE MADE srl (cod. cred. 253095) di € 43.310,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B5E609D9A8</t>
+          <t>Avviso pubblico ex art. 193 comma 16 del D.Lgs. 36/2023, per la presentazione da parte di operatori economici, in qualità di proponenti, di proposte di Partenariato Pubblico-Privato (PPP), mediante finanza di progetto, volte alla valorizzazione e recupero della ex Colonia Marina di S. Severa (Comune di S. Marinella).</t>
         </is>
       </c>
       <c r="C124" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D124"/>
       <c r="E124" s="2">
-        <v>45728</v>
+        <v>46091</v>
+      </c>
+      <c r="F124"/>
+      <c r="G124" s="2">
+        <v>46091</v>
+      </c>
+      <c r="H124"/>
+      <c r="I124" s="2">
+        <v>45861</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>3235</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>3420</v>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>Affidamento, ai sensi dell'articolo 50, comma 1, lettera b) del Decreto Legislativo 31 marzo 2023 n. 36, attraverso la piattaforma S.TEL.LA, del servizio di coffee break e allestimento sala riunioni per evento SILD rivolto alle imprese.</t>
+        </is>
       </c>
       <c r="C125" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D125"/>
       <c r="E125" s="2">
-        <v>45734</v>
-[...3 lines deleted...]
-        <v>45726</v>
+        <v>45925</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
-        <v>3232</v>
+        <v>3419</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>D.G.R. n. 1172/2022. Attuazione dell'intervento rivolto agli Enti Locali della Regione Lazio e ai distretti sociosanitari -DSS e Aziende pubbliche dei servizi alla persona -ASP, per la realizzazione dell'iniziativa "Rete dei servizi di facilitazione digitale - Regione Lazio" (PNRR, Missione 1 - Componente 1 - Misura 1.7.2). Autorizzazione per la concessione di un'integrazione del contributo pari al 20% e di un anticipo totale del 30% ai Soggetti Sub Attuatori. Es.Fin. 2025. CODICE INTERVENTO MIR:I202300781.</t>
+          <t>Affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del d.lgs. n. 36/2023 attraverso la piattaforma S.TEL.LA, per la fornitura della licenza d’uso della piattaforma LinkedIN, della validità di 6 mesi</t>
         </is>
       </c>
       <c r="C126" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D126"/>
       <c r="E126" s="2">
-        <v>45715</v>
+        <v>46062</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>3226</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>3418</v>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>Rinnovo del contratto stipulato con il R.T.I. tra CLES S.r.l. (mandataria), IZI S.p.A. e I.S.R.I. S.c.ar.l. in data 14 settembre 2022 (Registro Cronologico n. 26898 del 03/10/2022)</t>
+        </is>
       </c>
       <c r="C127" t="s">
-        <v>146</v>
-[...11 lines deleted...]
-        <v>45709</v>
+        <v>147</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>3225</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>3416</v>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.lgs. n. 36/2023 per l’esecuzione di servizi di produzione video e cortometraggi per sensibilizzazione alla problematica dei disturbi alimentari</t>
+        </is>
       </c>
       <c r="C128" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D128"/>
       <c r="E128" s="2">
-        <v>45709</v>
+        <v>45925</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>3223</v>
-[...4 lines deleted...]
-        </is>
+        <v>3415</v>
+      </c>
+      <c r="B129" t="s">
+        <v>149</v>
       </c>
       <c r="C129" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D129"/>
       <c r="E129" s="2">
-        <v>45706</v>
+        <v>46062</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>3219</v>
+        <v>3414</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Affidamento del servizio per il progetto: "Raccontare la Sanità, Esaltare un'Eccellenza" alla Società SocialCom srl (cod. cred. 252138) che si svolgerà nell'anno 2025. Impegno di spesa complessivo di € 164.700,00 (IVA inclusa) sul capitolo di spesa U0000R31902 Es. Fin. 2025. Impegno di spesa di € 35,00 sul capitolo di spesa U0000T19427 in favore dell'Autorità Nazionale Anticorruzione - ANAC (Codice Creditore n. 159683). CIG: B4DA20943E.</t>
+          <t>Proroga del contratto sottoscritto digitalmente (Reg. cron. 28569 dell'11/08/2023) per l'esecuzione dei "Servizi analoghi a quelli oggetto del contratto stipulato in data 30/09/2019 (Reg. Cron. n. 13461 del 30.09.2019)</t>
         </is>
       </c>
       <c r="C130" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-        <v>45701</v>
+        <v>151</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>3216</v>
+        <v>3413</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Proroga e integrazione alla Convenzione tra ENEA e Regione Lazio avente per oggetto: "Gestione del Catasto degli Attestati di Prestazione Energetica del Sistema Informativo APE Lazio, per il supporto tecnico alla realizzazione del Catasto Unico Regionale degli Impianti Termici (CURITEL) e realizzazione del Sistema Informativo dell'Efficienza Energetica della Regione Lazio (SIERL)" Reg Cron. n. 27742/2023. Impegno di spesa sul Capitolo U0000E11111 per l'importo complessivo di € 35.000,00 a valere sull'E.F. 2025 a favore di ENEA - Agenzia nazionale per le nuove tecnologie, l'energia e lo sviluppo economico sostenibile - (codice creditore 6889).</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lett. b) del D.lgs. n. 36/2023 per il servizio di produzione e stampa del volume riferito al Convegno "ACCOGLIERE, FORMARE, INCLUDERE - La risposta del Lazio all'emergenza Ucraina" svoltosi il 29/11/2023</t>
         </is>
       </c>
       <c r="C131" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D131"/>
       <c r="E131" s="2">
-        <v>45694</v>
+        <v>45925</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>3215</v>
+        <v>3412</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Approvazione dello schema di Protocollo d’intesa tra la Regione Lazio e l’ANCI Lazio per l’istituzione di un “tavolo di coordinamento per adottare una strategia integrata inerente al sistema infrastrutturale dei percorsi verdi e ciclopedonali regionali”.</t>
+          <t>Sistema Dinamico di Acquisizione ai sensi dell'art. 32 del D.Lgs. n. 36/2023 e s.m.i. per la fornitura di farmaci, emoderivati, soluzioni infusionali, vaccini e mezzi di contrasto destinati alle AA.SS. della Regione Lazio e di altri Soggetti Aggregatori.</t>
         </is>
       </c>
       <c r="C132" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D132"/>
       <c r="E132" s="2">
-        <v>45694</v>
+        <v>45985</v>
       </c>
       <c r="F132"/>
       <c r="G132" s="2">
-        <v>45694</v>
+        <v>45856</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>3210</v>
+        <v>3411</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrente alle Aziende sanitarie della Regione Lazio - Farmaci 2025_ prima tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - Determinazione a contrarre. Approvazione schemi, atti e indizione gara e nomina del Responsabile Unico del Progetto.</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2025 – Settima tranche, per l'immunizzazione passiva contro il virus respiratoria sinciziale in età pediatrica, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C133" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D133"/>
       <c r="E133" s="2">
-        <v>45855</v>
-[...3 lines deleted...]
-        <v>45691</v>
+        <v>45856</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>3208</v>
+        <v>3408</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Determina a contrarre in adesione all’Accordo Quadro “Servizio di Assistenza Tecnica per la gestione e attuazione del Piano di Sviluppo e Coesione della Regione Lazio – CIG 9281807571 e A05F323F72 (variante ex art. 106, co. 1, lett. c, punto 1, del d.lgs. 50/2016”. Approvazione Schema del III Contratto Attuativo. CIG B4124C2A31 CUP F81C23000470001</t>
+          <t>Appalto specifico per l’acquisizione di farmaci occorrente alle Aziende sanitarie della Regione Lazio – Farmaci 2025 ottava tranche – nell’ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - Determinazione a contrarre, approvazione schemi, atti e indizione gara e nomina del Responsabile Unico del Progetto</t>
         </is>
       </c>
       <c r="C134" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D134"/>
       <c r="E134" s="2">
-        <v>45688</v>
+        <v>46121</v>
+      </c>
+      <c r="F134"/>
+      <c r="G134" s="2">
+        <v>45889</v>
+      </c>
+      <c r="H134"/>
+      <c r="I134" s="2">
+        <v>45848</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>3207</v>
+        <v>3405</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Piano di Sviluppo e Coesione - PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR Lazio 2014-2020. Dossier LI-ES2-2160153_ Intervento A0100E0072 Lavori di efficientamento energetico presso Scuola Elementare Nino Manfredi sita in Via Corropoli n. 122, Roma Capitale. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 - Incarico per la redazione APE. Liquidazione a favore dell'ing. Lanfranco Zonetti (cod. cred. 197084) - C.F. ZNTLFR66E28D493O - P.IVA IT00855800579. Rettifica del codice CIG negli atti e documenti relativi alla procedura di gara. &amp;nbsp;CUP F87D18000550006 -CIG Z413BE0362</t>
+          <t>Accordo di programma finalizzato alla programmazione ed al finanziamento di interventi urgenti e prioritari per la mitigazione del rischio idrogeologico da effettuare nel territorio della Regione Lazio. Intervento n. 31 "Consolidamento delle cavità sotterranee lungo via G. Valli - Roma". CUP: J87D18000320002.</t>
         </is>
       </c>
       <c r="C135" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D135"/>
       <c r="E135" s="2">
-        <v>45687</v>
+        <v>45852</v>
+      </c>
+      <c r="F135"/>
+      <c r="G135" s="2">
+        <v>45849</v>
+      </c>
+      <c r="H135"/>
+      <c r="I135" s="2">
+        <v>45846</v>
+      </c>
+      <c r="J135"/>
+      <c r="K135" s="2">
+        <v>45842</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>3206</v>
+        <v>3403</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Autorizzazione alla liquidazione della fattura n. PA002067/2024 per complessivi Euro 28.514,51, emessa dall'impresa Intellera Consulting S.p.A. (cod. cred. 191021) relativa all'appalto di servizi/forniture CIG 8127321D72 - CIG derivato 9565359FF1 aggiudicato con determinazione dirigenziale n. G03198/2023. Impegno di spesa n. 1901/2024 sul Capitolo U0000S25904 ARMO - SPESE PER L'INFORMATIZZAZIONE (PARTE CORRENTE) § SERVIZI INFORMATICI E DI TELECOMUNICAZIONI. Esercizio finanziario 2024.</t>
+          <t>Approvazione dello schema di avviso per la formazione di un elenco di ingegneri a cui affidare l'incarico di Ingegnere Indipendente per le attività inerenti al Target comunitario PNRR M6C1-3 (per Case della Comunità) e M6C1-11 (per Ospedali di Comunità).</t>
         </is>
       </c>
       <c r="C136" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D136"/>
       <c r="E136" s="2">
-        <v>45686</v>
+        <v>45841</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>3205</v>
+        <v>3398</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell’art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d’immagine della Regione Lazio in occasione della iniziativa: “Maratona Maga Circe” V edizione. San Felice Circeo – Sabaudia (LT), 31 gennaio - 2 febbraio 2025. Lettera/contratto.</t>
+          <t>Ordinanza n. 129 del 13 dicembre 2022 del Commissario Straordinario del Governo per la Ricostruzione dal Sisma 2016 – Allegato B - Nuovo Piano di ricostruzione di altre opere pubbliche per le Regioni Abruzzo, Lazio e Umbria - “Intervento per la messa in sicurezza post-sisma della viabilità pubblica nella frazione di Santa Rufina - via Contra” - CUP: H35F21001530001. Comunicazione avvio del procedimento finalizzato all’apposizione del vincolo preordinato all’esproprio, all’approvazione del progetto ai fini della dichiarazione di pubblica utilità dell’opera, ai sensi e per gli effetti degli artt.11 e 16 comma 4 del D.P.R. 8 giugno 2001 n.327 ss.mm.ii.</t>
         </is>
       </c>
       <c r="C137" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D137"/>
       <c r="E137" s="2">
-        <v>45685</v>
+        <v>45839</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>3204</v>
+        <v>3397</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Aumento delle prestazioni fino a concorrenza del quinto dell'importo del contratto, ai sensi dell'articolo 120, comma 9 del D.lgs. 36/2023 con riferimento agli Appalti specifici per l'acquisizione di farmaci e vaccini occorrenti alle Aziende Sanitarie della Regione Lazio Farmaci - Tranche 2022, 2023 e 2024.</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per la realizzazione di un video emozionale al castello di Santa Severa. Impegno di spesa in favore Videomnia srl (Cod. Cred. 250658) di € 12.200,00 IVA inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B761AE0D53.</t>
         </is>
       </c>
       <c r="C138" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D138"/>
       <c r="E138" s="2">
-        <v>45684</v>
+        <v>45839</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>3203</v>
+        <v>3396</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Gara europea a procedura aperta, ai sensi dell'art. 71 d.lgs. n. 36/2023 per l'affidamento dei servizi di realizzazione ed attuazione della strategia di comunicazione relativa all'iniziativa 1.7.2 del PNRR "Rete dei servizi di facilitazione digitale" della Regione Lazio. Importo € 569.657,05 di cui l'importo a base d'asta € 462.420,00 IVA esclusa ovvero pari a € 564.152,40 IVA inclusa, al netto dei costi per rischi da interferenza stimati pari ad € 0,00 ed € 5.504,65 quali incentivi tecnici per le fasi di programmazione, affidamento ed esecuzione, al netto dei costi per rischi da interferenza stimati pari ad € 0,00. Indizione e approvazione atti di gara. CUP F89I22002660006. CUI S80143490581202300084. INTERVENTO MIR I202401137</t>
+          <t>Affidamento del servizio di Direzione Lavori e rilascio del C.R.E per l'intervento di "Completamento della fase finale dell'intervento di bonifica della ex discarica abusiva in via Donegani, loc. Lunghezza e sistemazione finale dell'area" - CUP F81G21000010005.</t>
         </is>
       </c>
       <c r="C139" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D139"/>
       <c r="E139" s="2">
-        <v>45708</v>
-[...3 lines deleted...]
-        <v>45684</v>
+        <v>45832</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>3202</v>
+        <v>3395</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Affidamento diretto per servizio di assistenza informatica specialistica per l’annualità 2024/2025 per il supporto alla migrazione dei dati nel software informatico gestionale delle derivazioni idriche demaniali nel sistema SICONIDR - all’Operatore Economico Alpha Consult Srl (cod. creditore 30880) Impegno di € 32.775,30 (iva inclusa) sul Cap. U0000E41915 Esercizio Finanziario 2024 - CIG: B41B4096AA</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di pubblicità e di promozione d'immagine della Regione Lazio in occasione della iniziativa: "Verso l'orizzonte" che si terrà dal 4 al 14 giugno 2025. Impegno di spesa in favore della Società Sportiva Usc Team Nardecchia (Cod. Cred. 253898) € 10.675,00 IVA inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B718144213.</t>
         </is>
       </c>
       <c r="C140" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D140"/>
       <c r="E140" s="2">
-        <v>45684</v>
+        <v>45831</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>3201</v>
+        <v>3394</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>PNRR Mis. 1.7.2. Decisione a contrarre per indizione procedura aperta - Affidamento servizi realizzazione ed attuazione strategia di comunicazione "Rete dei servizi di facilitazione digitale" Regione Lazio. Approvazione documenti tecnici e schema di contratto. Importo complessivo procedura aperta e incentivi tecnici pari ad € 569.657,05, esercizio finanziario 2025. CUP F89I22002660006. CUI S80143490581202300084. INTERVENTO MIR I202401137</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per il servizio di "Campagna social Salute Lazio"- ADV Social (esclusi creatività e video) per la realizzazione di una campagna social informativa per il lancio del nuovo portale Salute Lazio. Impegno di spesa in favore SPIN FACTOR SRL (cod. cred. 248036) di € 48.190,00 IVA inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B7477DC4FB.</t>
         </is>
       </c>
       <c r="C141" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D141"/>
       <c r="E141" s="2">
-        <v>45681</v>
+        <v>45831</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>3200</v>
+        <v>3391</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di visibilità e promozione d'immagine della Regione Lazio in occasione della iniziativa: festival organistico "Iubilemus Deo" che si terrà a Tarquinia (VT) dall¿8 febbraio al 30 marzo 2025. Impegno di spesa in favore della Diocesi di Civitavecchia-Tarquinia (cod. cred. 28220) di € 8.540,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B53921CBE5</t>
+          <t>Piano Sviluppo e Coesione MASE (ex FSC 2014/2020 - Piano Operativo Ambiente) "Opere di difesa del litorale fra Foce verde e capo Portiere (Comune di Latina)" - Codice Rendis n. 12IR851/G1.</t>
         </is>
       </c>
       <c r="C142" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D142"/>
       <c r="E142" s="2">
-        <v>45681</v>
+        <v>46156</v>
+      </c>
+      <c r="F142"/>
+      <c r="G142" s="2">
+        <v>46076</v>
+      </c>
+      <c r="H142"/>
+      <c r="I142" s="2">
+        <v>46010</v>
+      </c>
+      <c r="J142"/>
+      <c r="K142" s="2">
+        <v>45909</v>
+      </c>
+      <c r="L142"/>
+      <c r="M142" s="2">
+        <v>45824</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>3199</v>
-[...4 lines deleted...]
-        </is>
+        <v>3389</v>
+      </c>
+      <c r="B143" t="s">
+        <v>164</v>
       </c>
       <c r="C143" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="D143"/>
       <c r="E143" s="2">
-        <v>45908</v>
-[...3 lines deleted...]
-        <v>45680</v>
+        <v>45820</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>3198</v>
+        <v>3388</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>L.R. 55/1984 - D.lgs. 50/2016. Comune di Roma. Intervento di somma urgenza per il ripristino del funzionamento dell'impianto idrovoro di Via Frassineto in Roma, manomesso a seguito di furto dei cavi elettrici. Presa d'atto della Contabilità finale e del certificato di regolare esecuzione lavori - Liquidazione della rata di saldo sul Cap. U0000E46551 a favore dell'Impresa COSAR S.r.l. ed a favore di R. ERRE CONSULTING S.r.l. - Esercizio 2024. CUP: F88H23000310002 - CIG: 997820319B - CIG ZC43BFC378.</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrente alle Aziende sanitarie della Regione Lazio - Farmaci 2025 sesta tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
         </is>
       </c>
       <c r="C144" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D144"/>
       <c r="E144" s="2">
-        <v>45680</v>
+        <v>46121</v>
+      </c>
+      <c r="F144"/>
+      <c r="G144" s="2">
+        <v>46098</v>
+      </c>
+      <c r="H144"/>
+      <c r="I144" s="2">
+        <v>45889</v>
+      </c>
+      <c r="J144"/>
+      <c r="K144" s="2">
+        <v>45820</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>3197</v>
+        <v>3387</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>L.R. 55/1984 - D.lgs. 36/2023. Comune di Magliano Sabina (RI). Intervento di somma urgenza per la messa in sicurezza della frana in Via S. Croce. CUP: F45I24000170002 - CIG: B4A9E05DD8. – Variazione della ragione sociale da Impresa ROSSETTI COSTRUZIONI S.n.c. a ROSSETTI COSTRUZIONI S.r.l. (Cod. Cred. 18142).</t>
+          <t>D.G.R. n.189 del 12.04.2022. "Opere di collettamento e depurazione relativamente ai poli di Civita Castellana, Sutri e Vignanello - III lotto". - Approvazione del Quadro Esigenziale e del Documento di Indirizzo alla Progettazione di cui al D. Lgs. N. 36/2023. Rettifica determinazione n. G18354 del 21/12/2022 - CUP F22E22000040005.</t>
         </is>
       </c>
       <c r="C145" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D145"/>
       <c r="E145" s="2">
-        <v>45680</v>
-[...3 lines deleted...]
-        <v>45680</v>
+        <v>45820</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>3196</v>
+        <v>3386</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Servizio di supporto all'attività contabile relativa alla gestione commissariale di cui all'Accordo di programma concernente gli interventi di mitigazione del rischio idrogeologico da effettuare nel territorio della Regione Lazio, e la relativa contabilità speciale. Liquidazione a favore della Dott.ssa Paola Parroni. CIG B1392B375A</t>
+          <t>D.G.R. n. 86 del 19.02.2019. "Opere di regimentazione e laminazione nel rispetto del principio dell'invarianza idraulica (Comuni di Guidonia Montecelio, Fonte Nuova e Sant'Angelo Romano)" - CUP F96B19004490002 - Affidamento servizi catastali all'Impresa Geoservice 2000 s.r.l. - Disimpegno € 19.215,00 - Impegno n. 17345/2023 - Cap. U0000D32503 - Bil. 2023.</t>
         </is>
       </c>
       <c r="C146" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D146"/>
-      <c r="E146" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="E146"/>
     </row>
     <row r="147">
       <c r="A147">
-        <v>3195</v>
+        <v>3385</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>L.R. 55/1984 - D.lgs. 36/2023. Comune di Bomarzo (VT). Intervento di somma urgenza in Via Teverina - Impegno di spesa complessivo di € 343.314,81 sul Cap. U0000E46551 a favore dell'Impresa EUROSTRADE S.r.l. - Esercizio 2024. CUP: F39J24000440002 - CIG: B2DAED74C1</t>
+          <t>Progettazione di fattibilità tecnica ed economica (PFTE) e relazione geologica, dell'intervento "Opere di collettamento e depurazione relativamente ai poli di Civita Castellana, Sutri e Vignanello - III lotto" - CUP: F22E22000040005- CIG: A01AD56D69. Determina per la decisione a contrarre per l'affidamento del servizio tecnico professionale relativa alla redazione del progetto di fattibilità tecnica ed economica (PFTE) e relazione geologica all'Operatore Economico RTP: TJT società d'ingegneria a.r.l. - Geovit Srl.</t>
         </is>
       </c>
       <c r="C147" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D147"/>
       <c r="E147" s="2">
-        <v>45680</v>
+        <v>45820</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>3194</v>
+        <v>3384</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>L.R. 55/1984 - D.lgs. 50/2016. Comune Itri (LT) - Lavori di somma urgenza per l'eliminazione del pericolo per la pubblica e privata incolumità causato da fenomeni franosi lungo la strada comunale via 8 Marzo. Presa d'atto della Contabilità finale e del certificato di regolare esecuzione lavori - Liquidazione della rata di saldo sul Cap. U0000E46551 a favore dell'Impresa Lombardi Benedetto S.r.l. - Esercizio 2024. CUP: F17H23001460002 - CIG: 9822365803.</t>
+          <t>D.G.R. n. 1179 del 13 dicembre 2022 - Gestione delle risorse idriche e bonifica siti inquinati - Impegno di € 300.000,00 sul capitolo U0000D34129 per l'esercizio finanziario 2023 a favore del Consorzio Industriale del Lazio per l'intervento denominato: "Interventi straordinari per la riqualificazione dell'acquedotto posto a servizio del Consorzio Industriale del Lazio - Agglomerato Industriale di Cisterna di Latina" (CUP G51E22000150002).</t>
         </is>
       </c>
       <c r="C148" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D148"/>
       <c r="E148" s="2">
-        <v>45680</v>
-[...3 lines deleted...]
-        <v>45680</v>
+        <v>45820</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>3193</v>
+        <v>3383</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>L.R. 55/1984 - D.lgs. 36/2023. Comune di Roma. Intervento di somma urgenza per il ripristino del funzionamento dell'impianto idrovoro di Pratolungo in Roma, manomesso a seguito di furto dei cavi elettrici. Presa d'atto della Contabilità finale e del certificato di regolare esecuzione lavori - Liquidazione della rata di saldo sul Cap. U0000E46551 a favore dell'Impresa G.T.A. S.r.l. ed a favore di Costruire Energie S.r.l.-Esercizio 2024. CUP:F88H24000090002 - CIG: A050892D72- CIG: A0513CE2CF</t>
+          <t>D.G.R. n.189 del 12.04.2022. "Opere di regimentazione e laminazione nel rispetto del principio dell'invarianza idraulica - Comuni di Guidonia Montecelio, Fonte Nuova e Sant'Angelo Romano"" - Affidamento diretto ai sensi dell'art. 1, comma 2, lett. a) del D.L. 76/2020, come modificato dall'art. 51, comma 1, lettera a), sub. 2.1) della Legge n. 108/2021, del servizio per la redazione del progetto di fattibilità tecnica ed economica, esteso all'intero quadrante riferito ai territori comunali. CUP F95E22000270005 - CIG 9715695D23. Aggiudicazione all'RTI: O2H Engineering srls (capogruppo mandataria) + HHS - HYDROLOGY &amp;amp; HYDRAULIC SYSTEMS s.r.l. (mandante).</t>
         </is>
       </c>
       <c r="C149" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D149"/>
       <c r="E149" s="2">
-        <v>45680</v>
+        <v>45820</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>3192</v>
+        <v>3382</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Consulenza Tecnica di Parte per la Regione Lazio – CTP Fascicolo n. 156-1/2019 - ricorso in riassunzione presso il Tribunale Regionale delle Acque Pubbliche - per i lavori di ripristino della officiosità idraulica del fosso di Pratolungo, compresa la manutenzione straordinaria dell'alveo e la costituzione di opportune opere di accumulo e laminazione delle piene. II Lotto. CIG: B29124F03A.&amp;nbsp;</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di pubblicità e di promozione d'immagine della Regione Lazio in occasione della iniziativa: "Back Home - L'avventura ha le ali grandi" che si terrà dall'11 al 24 giugno 2025. Impegno di spesa in favore dell'Ass. Juppiter APS Giovanile (Cod. Cred. 53815) € 12.566,00 IVA inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B6EC2B8F7E&amp;nbsp;</t>
         </is>
       </c>
       <c r="C150" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D150"/>
       <c r="E150" s="2">
-        <v>45680</v>
-[...3 lines deleted...]
-        <v>45680</v>
+        <v>45820</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>3186</v>
+        <v>3369</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine della Regione Lazio in occasione della iniziativa: "Il Mare d'Inverno" XXXIV edizione. Impegno di spesa in favore dell'Ass.ne Fare Verde Onlus (cod. cred. 44317) di € 8.540,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B52BE96DE6</t>
+          <t>Affidamento fornitura carburante per autotrazione tramite adesione all’Accordo Quadro di CONSIP “Fuel Card 3”. Impegno complessivo di spesa di € 936.960,00 (IVA compresa) per esercizi finanziari 2025-2026- 2027, Cap. U0000S23420 a favore della Società IP Plus Srl.</t>
         </is>
       </c>
       <c r="C151" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D151"/>
       <c r="E151" s="2">
-        <v>45678</v>
+        <v>45817</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>3185</v>
+        <v>3361</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Adesione all'Accordo Quadro ex art. 54, comma 3, del D.lgs. n. 50/2016, suddiviso in 8 lotti, per l'affidamento di servizidi supporto alla Digital Transformation per la PA - Ed. 2 (ID 2536) - Lotto 1: Strategia della Trasformazione Digitale (CIG: 9853648F8D). Impegno di spesa compl. di € 975.687,68 comprensivo di IVA, sul capitolo U0000S25904, in favore di Intellera Consulting S.p.A. (cod. cred. 191021). Impegno compl. € 5.982,08 sul cap. U0000S25904 ai sensi dell'art. 113 del D.Lgs. n. 50/2016 in favore del "Fondo incentivi ex art.383 sexies R.R. n.1/2002" (cod. cred.176734) e relativi accertamenti sui capitoli in entrata E0000341559-E0000341562-E0000341563. Approvazione schema di contratto, Piano Operativo, nomina RUP, DEC e definizione del gruppo di lavoro. Esercizi finanziari 2024-2026. CIG derivato B2BB444AF3. CUP F89I24001310002.</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2025 - Quinta tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio. Determinazione a contrarre, approvazione schemi, atti e indizione gara.</t>
         </is>
       </c>
       <c r="C152" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D152"/>
       <c r="E152" s="2">
-        <v>45677</v>
+        <v>45863</v>
+      </c>
+      <c r="F152"/>
+      <c r="G152" s="2">
+        <v>45807</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>3184</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>3359</v>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di pubblicità e marketing della Regione Lazio in occasione della iniziativa: "Festival Treccani" che si svolgerà a Roma dal 24 al 25 maggio 2025. Impegno di spesa in favore della Fondazione Treccani Cultura (cod. cred. 253822) di € 10.000,00 Iva esente sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B6E99A0620.</t>
+        </is>
       </c>
       <c r="C153" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D153"/>
       <c r="E153" s="2">
-        <v>45677</v>
-[...3 lines deleted...]
-        <v>45677</v>
+        <v>45805</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
-        <v>3183</v>
+        <v>3341</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>PNRR Missione 1 - Componente 1 - Investimento 1.3 M1C1I1.3S1.3.1 DATI E INTEROPERABILITA' - PIATTAFORMA NAZIONALE DIGITALE DEI DATI - Deliberazione della Giunta Regionale n. 990 del 29 dicembre 2023, affidamento ai sensi dell'art. 7 del D.Lgs. n. 36/2023, alla Società LAZIOcrea S.p.A. (cod. creditore 164838) e impegni di spesa pari ad euro 117.120,00 sul capitolo U0000S25106 e pari ad euro 172.020,00 sul capitolo U000026110 - CUP F51F23001270006. C.I.G. n. B2BD2F5EBF. Esercizio finanziario 2024.</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2024 - Diciassettesima tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - provvedimento di aggiudicazione.</t>
         </is>
       </c>
       <c r="C154" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D154"/>
       <c r="E154" s="2">
-        <v>45677</v>
+        <v>45804</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>3182</v>
+        <v>3340</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Accertamento pari ad euro 1.773.876,00 sul capitolo di entrata E0000229183 (Titolo e Tipologia 2.01.01, P.d.C. 2.01.01.01.003) esercizio finanziario 2024, e di euro 600.000,00 sul capitolo di entrata E0000439132 (Titolo e Tipologia 4.02.00, P.d.C. 4.02.01.01.003), a carico della Presidenza del Consiglio dei Ministri (cod. deb. 4761), ENTRATE DERIVANTI DAL PNRR - DPCM N. 175-4/2022 - M1C1I1.3S1.3.1 DATI E INTEROPERABILITA' - PIATTAFORMA NAZIONALE DIGITALE DEI DATI - CUP F51F23001270006. Esercizio finanziario 2024.</t>
+          <t>Piano Nazionale di Ripresa e Resilienza (PNRR), nell'ambito della Missione 2, componente 4, destina con l'investimento 2.1b - "Misure per la gestione del rischio alluvione e per la riduzione del rischio idrogeologico" - Finanziato dall'Unione Europea - Next Generation EU. Lavori di recupero e miglioramento della funzionalità idraulica degli affluenti in sinistra idraulica del canale Elena nei comuni di San Felice Circeo e Terracina" - CUP F31B21004250005</t>
         </is>
       </c>
       <c r="C155" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D155"/>
       <c r="E155" s="2">
-        <v>45677</v>
+        <v>46195</v>
+      </c>
+      <c r="F155"/>
+      <c r="G155" s="2">
+        <v>46114</v>
+      </c>
+      <c r="H155"/>
+      <c r="I155" s="2">
+        <v>45869</v>
+      </c>
+      <c r="J155"/>
+      <c r="K155" s="2">
+        <v>45803</v>
+      </c>
+      <c r="L155"/>
+      <c r="M155" s="2">
+        <v>45803</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>3181</v>
+        <v>3335</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Affidamento diretto su S.TEL.LA, ai sensi dell'art. 50, comma 1, lett. b) del d.lgs. 36/2023 dei servizi tecnico-amministrativi per valutazione preliminare procedura di valorizzazione dell' "ex Colonia marina" sita nel Comune di S. Marinella (Rm), in località S. Severa, e di strutturazione, valutazione e realizzazione dell'intervento mediante un contratto di partenariato pubblico-privato. Impegno di € 144.692,00 iva compresa in favore della società Cantierabili srl (cod. cred. 251824) es. fin. 2024/2025/2026 - Cap. U0000S21909 - CIG B43CB05256. Impegno di spesa di € 35,00 sul cap. U0000T19427, es. fin. 2024, a favore di ANAC.</t>
+          <t>Procedura di affidamento diretto, ai sensi dell'art. 50, comma 1, lett. b) del D.Lgs. 36/2023, "Trattativa diretta" sulla piattaforma Mepa, per l'acquisizione di ausili informatici destinati a persone con disabilità, in attuazione al Piano nazionale di Ripresa e Resilienza (PNRR), Missione 1, Componente 1, Asse 1, Misura 1.4.2 "Citizen inclusion - Miglioramento dell'accessibilità dei servizi pubblici digitali", alla Società T.T. TECNOSISTEMI SPA SB - P.IVA 00305120974, e impegni di spesa sui capitoli U0000S26111 e U0000S26112 per l'Intervento Missione 1 - Componente 1 - Investimento 1.4 " M1C1I1.4S1.4.2 SERVIZI DIGITALI E CITTADINANZA DIGITALE - CITIZEN INCLUSION, per un importo complessivo di € 74.952,54 € Iva inclusa - Impegno di spesa a favore dell'Autorità Nazionale Anticorruzione di euro 35,00 sul capitolo U0000T19427 e.f. 2025 CUP F54F24000050006 CIG B6EB50B663.</t>
         </is>
       </c>
       <c r="C156" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D156"/>
       <c r="E156" s="2">
-        <v>45952</v>
+        <v>45803</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>3177</v>
+        <v>3334</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Adesione all'AQ ex art. 59 comma 4, del D.lgs. n. 36/2023, lotto 1, per l'affidamento avente ad oggetto Servizi Applicativi in ottica Cloud e Servizi di Demand e PMO per le Pubbliche Amministrazioni Locali (PAL) (ed. 3) - ID 2610 &amp;nbsp;(CIG: A02590F330). Imp. di spesa compl. di € 899.445,00 IVA incl., sul cap. U0000S25904, in fav. di IBM Italia spa (cod. cred. 1977)in qualità di mandataria dell'RTI.. Imp. compl. € 5.514,62 sul cap. U0000S25904 ex art. 45 del D.Lgs. n. 36/2023 in fav. del "Fondo incentivi ex art.383 sexies R.R. n.1/2002" (cod. cred.176734) e relat. accert. &amp;nbsp;sui cap. in entr. E0000341559-E0000341562-E0000341563. Approv. Schema di contratto, Piano Op., nomina RUP, DEC e definizione del gruppo di lav. Es. fin. 2025, 2026 e 2027. CIG deriv. B52A3EAB42 CUP F81F24000830002</t>
+          <t>Affidamento alla Società Volo.com (cod. cred. 253642) per un servizio di attività di ricerca multimediale per la durata di 36 mesi. Impegno di spesa complessivo di € 165.272,27 (IVA inclusa) sul capitolo di spesa U0000R31906, suddiviso in € 32.136,27 Es. Fin. 2025, € 55.090,75 Es. Fin 2026, € 55.090,75 Es. Fin. 2027 ed € 22.954,50 Es. Fin. 2028. Impegno di spesa di € 35,00 sul capitolo di spesa U0000T19427 in favore dell'Autorità Nazionale Anticorruzione (Codice Creditore n. 159683). CIG: B67BF9283E.</t>
         </is>
       </c>
       <c r="C157" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D157"/>
       <c r="E157" s="2">
-        <v>45691</v>
-[...3 lines deleted...]
-        <v>45677</v>
+        <v>45800</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>3172</v>
+        <v>3333</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>PNRR Misura 1.7.2 "Reti di facilitazione digitale- Regione Lazio". Adesione alla convenzione Consip "PC Desktop, Workstation e Monitor 3" lotto 5 Personal Computer All-in-one da 23,8" o da 27" CIG: 9824002EE6. Somma complessiva di € 63.625,44 IVA inclusa. Impegno di spesa di € 37.795,44 IVA inclusa, cap. spesa U0000S26109 in favore di ITALWARE SRL (cod. cred. n. 198845), Es. Fin. 2024. Perfezionamento prenotazione di € 25.830,00 IVA inclusa (rif. boll. n. 2495/2024), cap. spesa U0000S26109 in favore di ITALWARE SRL (cod. cred. n. 198845), Es. Fin. 2024. CIG Derivato: B498EB9C3E, CUP: F89I22002660006, CODICE INTERVENTO MIR: I202300781.</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1. lettera b) del D. lgs.36/2023, attraverso la piattaforma STELLA, per un servizio di pubblicità mper la Regione Lazio, in occasione dell'evento benefico pro ADMO: "La notte dei Leoni", che si svolgerà a Frosinone il 27 maggio 2024. Impegno di spesa in favore dell'A.C.A.I. Associazione Calciatori Attori Italiani (cod cred 136336) di € 12,000,00 iva esente sul cap U000R31902 - Esercizio Finanziario 2025 CIG B6E6069F07.</t>
         </is>
       </c>
       <c r="C158" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D158"/>
       <c r="E158" s="2">
-        <v>45672</v>
+        <v>45800</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>3171</v>
+        <v>3332</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta per l’affidamento del servizio di consulenza assicurativa e brokeraggio per le Aziende Sanitarie della Regione Lazio a Lotto unico. Approvazione atti di gara e indizione procedura.</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di pubblicità e marketing della Regione Lazio in occasione della iniziativa: concerto "Messaggeri di speranza" che si svolgerà a Roma il 23 maggio 2025. Impegno di spesa in favore del Movimento Gruppi di Preghiera Figli Spirituali di Giovanni Paolo II (cod. cred. 253818) di € 12.000,00 Iva esente sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B6E658DD07</t>
         </is>
       </c>
       <c r="C159" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D159"/>
       <c r="E159" s="2">
-        <v>45695</v>
+        <v>45799</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>3169</v>
+        <v>3331</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta per la fornitura di sistemi diagnostici per la ricerca del sangue occulto nelle feci per le Aziende Sanitarie della Regione Lazio a Lotto unico. Approvazione atti di gara e indizione della procedura.</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di pubblicità e marketing della Regione Lazio in occasione della iniziativa: "Assaggi-Salone dell'Enogastronomia Regionale" che si svolgerà a Viterbo dal 17 al 19 maggio 2025. Impegno di spesa in favore Camera di Commercio di Rieti-Viterbo (cod. cred. 209170) di € 12.2000,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B6CEBC4AF0</t>
         </is>
       </c>
       <c r="C160" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D160"/>
       <c r="E160" s="2">
-        <v>45666</v>
+        <v>45799</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
-        <v>3168</v>
+        <v>3329</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Affidamento del servizio per attività di fotoreporter e attività correlate e di videomaker, alla Società MAIM Srl (cod. cred. 251833). Impegno di spesa complessivo di € 124.440,00 (IVA inclusa) sul capitolo di spesa U0000R31906 di cui € 62.220,00 Es. Fin. 2025 e € 62.220,00 Es. Fin. 2026. Impegno di spesa di € 35,00 sul capitolo di spesa U0000T19427 a favore dell'Autorità Nazionale Anticorruzione - ANAC (Codice Creditore n. 159683). CIG: B43823E38C.</t>
+          <t>D.G.R. n. 1172/2022. Attuazione dell'intervento rivolto agli Enti Locali della Regione Lazio e ai distretti sociosanitari -DSS e Aziende pubbliche dei servizi alla persona -ASP, per la realizzazione dell'iniziativa "Rete dei servizi di facilitazione digitale - Regione Lazio" (PNRR, Missione 1 - Componente 1 - Misura 1.7.2). Autorizzazione per la concessione ai Soggetti Sub Attuatori: di un'integrazione del contributo pari al 20%, di un anticipo del 30% e della liquidazione della 2^ tranche di cui alla Determinazione n. G02910/2025. Es.Fin. 2025. CODICE INTERVENTO MIR: I202300781</t>
         </is>
       </c>
       <c r="C161" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D161"/>
       <c r="E161" s="2">
-        <v>45665</v>
+        <v>45796</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
-        <v>3167</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>3328</v>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>D.G.R. n. 708/2024. Accordo tra la Regione Lazio e la Regione Veneto per l'adesione alla Community Software Partecipato Aperto e Condiviso (SPAC Reload) ed alla conseguente adozione della piattaforma digitale MyPay-MyPivot. Autorizzazione all'erogazione del contributo annuo 2024 a favore della Regione Veneto (Cod. Cred. 2344): € 60.000,00 a valere sull'impegno di spesa n.6951/25. Es.Fin. 25. CUP: F81F22003770006. CODICE INTERVENTO MIR I202400937.</t>
+        </is>
       </c>
       <c r="C162" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D162"/>
       <c r="E162" s="2">
-        <v>45664</v>
+        <v>45796</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
-        <v>3166</v>
+        <v>3326</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Affidamento del servizio per attività di videomaker e montatore video, al professionista PARA Benedetta (cod. cred. 248637). Impegno di spesa complessivo di € 80.000,00 (IVA inclusa) sul capitolo di spesa U0000R31906 di cui € 40.000,00 Es. Fin. 2025 e € 40.000,00 Es. Fin. 2026. Impegno di spesa di € 35,00 sul capitolo di spesa U0000T19427 a favore dell'Autorità Nazionale Anticorruzione - ANAC (Codice Creditore n. 159683). CIG: B3F97FFF25.</t>
+          <t>Indizione procedura ad evidenza pubblica, ex art. 12 r.r. n. 5/2012 e ss..mm.ii. Per svolgimento indagine esplorativa e non vincolante per ricerca immobile uso deposito/magazzino sito nel Comune di Roma Capitale. Approvazione schema Avviso pubblico</t>
         </is>
       </c>
       <c r="C163" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D163"/>
       <c r="E163" s="2">
-        <v>45664</v>
+        <v>45793</v>
+      </c>
+      <c r="F163"/>
+      <c r="G163" s="2">
+        <v>45793</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
-        <v>3165</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>3325</v>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine della Regione Lazio in occasione della iniziativa: "Bicentenario dell'Osteria Romanesca" che si terrà a Roma il 21 giugno 2025. Impegno di spesa in favore di Officine pubblicitarie Unipersonale srl di €18.300,00 Iva Inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B68813103C</t>
+        </is>
       </c>
       <c r="C164" t="s">
         <v>186</v>
       </c>
+      <c r="D164"/>
+      <c r="E164" s="2">
+        <v>45831</v>
+      </c>
+      <c r="F164"/>
+      <c r="G164" s="2">
+        <v>45791</v>
+      </c>
     </row>
     <row r="165">
       <c r="A165">
-        <v>3164</v>
+        <v>3324</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di Accordi Quadro per la fornitura di guanti monouso per le Aziende Sanitarie della Regione Lazio suddivisa in 16 Lotti. Approvazione atti di gara e indizione della procedura.</t>
+          <t>Appalto specifico per l'acquisizione di Vaccini antinfluenzali 2025/2026 occorrenti alle Aziende Sanitarie della Regione Lazio - Quarta tranche 2025 Vaccini anti-influenzali, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alle AA.SS. della Regione Lazio e di altri soggetti aggregatori. Determinazione a contrarre. Approvazione schemi, atti e indizione gara.</t>
         </is>
       </c>
       <c r="C165" t="s">
         <v>187</v>
       </c>
       <c r="D165"/>
       <c r="E165" s="2">
-        <v>45659</v>
+        <v>45832</v>
+      </c>
+      <c r="F165"/>
+      <c r="G165" s="2">
+        <v>45789</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>3163</v>
+        <v>3323</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Proroga Noleggio e manutenzione di un plotter per le esigenze del Centro Stampa - per la durata di 6 mesi - Impegno di spesa complessivo di € 2.708,40 IVA compresa</t>
+          <t>Procedura negoziata, ai sensi dell’art. 76 comma 2 lett. b co. 2 del d. lgs. 36/2023, per l’affidamento del servizio di promozione di immagine, in occasione delle due tappe del tour del mediterraneo della nave “Amerigo Vespucci”, che si svolgeranno a Gaeta dal 24 al 27 maggio 2025 e a Civitavecchia dal 28 maggio al 3 giugno 2025.</t>
         </is>
       </c>
       <c r="C166" t="s">
         <v>188</v>
       </c>
       <c r="D166"/>
       <c r="E166" s="2">
-        <v>45657</v>
+        <v>45786</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>3161</v>
+        <v>3322</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di agenzia creativa. Impegno di spesa in favore KLEOS srl (cod. cred. 252140) di € 47.580,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B4B7491A91</t>
+          <t>Piano di Sviluppo e Coesione PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 Sezione speciale 2 ex POR FESR 2014-2020. Affidamento servizi di ingegneria e architettura importo inferiore a € 5.000,00 ai sensi dell'art. 50 comma 1 lett. b) del D.lgs. 36/2023 attraverso la piattaforma S.TEL.LA. Incarico redazione Attestato Prestazione Energetica APE del Polo amministrativo e Socioeducativo Via G. Mameli, nel Comune di Poggio Mirteto (RI). Dossier LI-ES2-3190420 Interv.A0100E0343. Perfezionamento prenotazione impegni nn. 32952, 32949 e 32957 a favore del creditore certo arch. Antonio Ciolfi (cod. cr 177417) per l'importo di € 3.318,20 comprensivo di IVA e oneri di legge, e variazione in diminuzione della medesima prenotazione di impegno per € 951,80 sui Cap.U0000A42200, U0000A42201, U0000A42202. Es.Fin. 2025. CUP: F42B16000000006 CIG: B6A187DCE5</t>
         </is>
       </c>
       <c r="C167" t="s">
         <v>189</v>
       </c>
       <c r="D167"/>
       <c r="E167" s="2">
-        <v>45656</v>
+        <v>45931</v>
+      </c>
+      <c r="F167"/>
+      <c r="G167" s="2">
+        <v>45786</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>3160</v>
+        <v>3307</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di pianificazione campagne promo pubblicitarie. Impegno di spesa in favore BSG srl (cod. cred. 138810) di € 18.300,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B4BF5A7100</t>
+          <t>Piano di Sviluppo e Coesione - PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 50 comma 1 lett. b) del D.lgs. 36/2023 attraverso la piattaforma S.TEL.LA. - Incarico per la redazione dell'Attestato di Prestazione Energetica APE del "Plesso scolastico Risorgimento" sito nel Comune di Frascati. Dossier LI-ES2-0820168 - Intervento A0100E0452. Perfezionamento di prenotazione impegno n. 34514/2025 a favore di creditore certo arch. Gerardo Getuli (cod. cred. 177418) per l'importo di € 4.612,95 comprensivo di IVA e oneri di legge, e variazione in diminuzione della medesima prenotazione di impegno per € 885,93 sul Capitolo U0000A42502. Es. Fin. 2025. CUP: F17D17000230009 CIG: B688F5C154.</t>
         </is>
       </c>
       <c r="C168" t="s">
         <v>190</v>
       </c>
       <c r="D168"/>
       <c r="E168" s="2">
-        <v>45656</v>
+        <v>45777</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>3159</v>
+        <v>3306</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine della Regione Lazio in occasione dell'iniziativa: 24^ edizione "Befana In¿ Polizia" in programma a Roma il 29 dicembre 2024. Impegno di spesa in favore dell'Associazione ACAH APS (cod. cred. 252147) di € 6.100,00 Iva inclusa sul capitolo U0000R31902, nell'esercizio finanziario 2024. CIG: B4C183441F&amp;nbsp;</t>
+          <t>SISTEMA SM@RTC6 2024 - Affidamento diretto, ai sensi dell'art. 50, comma 1 lett. b) del D.Lgs. 36/2023, del servizio di aggiornamento, manutenzione e assistenza del ""Sistema Sm@rtC6"" per la segnalazione assenze per malattie tramite canale telefonico ed APP. Impegno di euro 121.158,20 (IVA inclusa) sul capitolo U0000S25904 in favore di MAPS SpA (cod. cred 253364) sugli esercizi finanziari 2025-2028. Impegno di euro 11.895,00 (IVA inclusa) sul capitolo U0000S26515 in favore di MAPS SpA (cod. cred 253364) esercizio finanziario 2026. Impegno di euro 35,00 a favore di ANAC (cod. cred. 159683) sul Capitolo di Uscita U0000T19427 sull'esercizio finanziario 2025.</t>
         </is>
       </c>
       <c r="C169" t="s">
         <v>191</v>
       </c>
       <c r="D169"/>
       <c r="E169" s="2">
-        <v>45656</v>
+        <v>45777</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>3158</v>
-[...1 lines deleted...]
-      <c r="B170" t="s">
+        <v>3305</v>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>DGR n. 456 del 20/06/2024 e successivo Accordo Istituzionale tra Min della Cultura, Direzione Generale Archivi e Regione Lazio, Direzione Lavori pubblici e infrastrutture, innovazione tecnologica, sottoscritto in data 1/07/2024 - Affidamento diretto ai sensi dell'art. 50, c. 1, lett. b) D.Lgs. n. 36/2023 dei servizi tecnici di Verifica vulnerabilità sismica e statica, redazione Progetto di Fattibilità Tecnico-Economica per appalto integrato, CSP, redazione Relazione Geologica inerenti i lavori di "Ristrutturazione immobile denominato ex Banca d'Italia, sito a Rieti in via G. Garibaldi n. 263 da destinare a nuova &amp;nbsp;dell'Archivio di Stato di Rieti - Verifica della vulnerabilità sismica e interventi di adeguamento antincendio". CUP MASTER: F53C22000160001 - CUP COLLEGATO: F13C25000220001 (Vuln. sismica), CUP MASTER: F59I22000180001 - CUP COLLEGATO: F19I25000220001 (Adeg. antincendio).</t>
+        </is>
+      </c>
+      <c r="C170" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="D170"/>
       <c r="E170" s="2">
-        <v>45684</v>
+        <v>46013</v>
       </c>
       <c r="F170"/>
       <c r="G170" s="2">
-        <v>45684</v>
+        <v>46013</v>
       </c>
       <c r="H170"/>
       <c r="I170" s="2">
-        <v>45656</v>
+        <v>46013</v>
+      </c>
+      <c r="J170"/>
+      <c r="K170" s="2">
+        <v>45777</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>3157</v>
+        <v>3303</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Adesione Convenzione CONSIP ID 2556 per l'affidamento dei Servizi di Posta Elettronica Certificata (PEC) e servizi di Recapito Certificato, CIG 9774270EC1 tra la Regione Lazio e INFOCERT S.P.A. in esito all'aggiudicazione della gara a procedura aperta ai sensi del d.lgs. 50/2016 e s.m.i., Impegno pluriennale di spesa a favore di INFOCERT S.P.A. (codice creditore 234849) dell'importo complessivo di euro 147.945,88 IVA inclusa, esercizi finanziari dal 2025-2028, sul capitolo di bilancio regionale U0000S25904. Impegno compl. € 1.386,18 sul cap. U0000S25904 ai sensi dell'art. 113 del D.Lgs. n. 50/2016 in fav. del "Fondo incentivi ex art.383 sexies R.R. n.1/2002" (cod. cred.176734) e relativi accert. sui cap. in entrata E0000341559-E0000341562- E0000341563 CIG Derivato B46561CE2F.</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2025 - Terza tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio. Determinazione a contrarre, approvazione schemi, atti e indizione gara.</t>
         </is>
       </c>
       <c r="C171" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D171"/>
       <c r="E171" s="2">
-        <v>45674</v>
+        <v>45863</v>
       </c>
       <c r="F171"/>
       <c r="G171" s="2">
-        <v>45656</v>
+        <v>45775</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>3156</v>
+        <v>3302</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.lgs 36/2023, del servizio di incarico professionale per servizi tecnici attinenti all’architettura e all’ingegneria: COLLAUDO TECNICO AMMINISTRATIVO E STATICO IN CORSO D'OPERA E FINALE AI SENSI DELL’ART.116, D. LGS. N. 36/2023 E DEGLI ARTT. DAL 13 AL 30 DELL’ALLEGATO II.14, SEZIONE III DEL D. LGS. N. 36/2023, dell’intervento denominato “Ripristino e realizzazione di scivoli di alaggio di soccorso per la sicurezza della navigazione e della fruizione fluviale”&amp;nbsp;</t>
+          <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di un Accordo Quadro per l’affidamento del “Fornitura di test genomici ormonoresponsivo nelle pazienti con carcinoma mammario in stadio precoce” occorrenti alle Aziende Sanitarie ed Ospedaliere della Regione Lazio.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C172" t="s">
-        <v>195</v>
+        <v>194</v>
+      </c>
+      <c r="D172"/>
+      <c r="E172" s="2">
+        <v>45770</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
-        <v>3155</v>
+        <v>3293</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta per l’affidamento del servizio di manutenzione delle apparecchiature elettromedicali in uso presso le Aziende Sanitarie della Regione Lazio – Seconda edizione</t>
+          <t>Determinazione a contrarre in adesione all'Accordo Quadro "Servizio di Assistenza Tecnica per la gestione e attuazione del Piano di Sviluppo e Coesione della Regione Lazio " (variante ex art. 106, co. 1, lett. c, punto 1, del d.lgs. 50/2016). Importo pari a euro 1.899.953,58 (Iva inclusa 22%). Approvazione Schema del IV Contratto Attuativo. CUP F81C23000470001 CIG B6585B5423</t>
         </is>
       </c>
       <c r="C173" t="s">
-        <v>196</v>
-[...3 lines deleted...]
-        <v>45653</v>
+        <v>195</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
-        <v>3154</v>
+        <v>3272</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio - Tranche 17, nell'ambito del bando SDAPA Consip per la fornitura di prodotti farmaceutici destinato al fabbisogno delle Aziende Sanitarie della Regione Lazio - Determinazione a contrarre. Approvazione schemi, atti e indizione gara.</t>
+          <t>Lavori di ripristino dell’officiosità idraulica del Fosso di Pratolungo nel territorio di Roma Capitale, compresa la manutenzione straordinaria dell’alveo e la costituzione di opportune opere di accumulo e laminazione delle piene – II Lotto. Comunicazione di avvio dei procedimenti finalizzati all’approvazione del progetto esecutivo ed all’apposizione del vincolo preordinato all’esproprio sugli immobili interessati dall’intervento.</t>
         </is>
       </c>
       <c r="C174" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D174"/>
       <c r="E174" s="2">
-        <v>45726</v>
+        <v>45757</v>
       </c>
       <c r="F174"/>
       <c r="G174" s="2">
-        <v>45653</v>
+        <v>45757</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
-        <v>3153</v>
+        <v>3271</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Gara europea a procedura aperta, suddivisa in 8 lotti, finalizzata alla stipula di convenzioni quadro, per la fornitura di cancelleria e toner, cartucce a getto d'inchiostro, materiale di consumo accessorio per le Amm.ni aventi sede sul territorio della Regione Lazio e della Regione Umbria. Impegno di spesa di € 880,00 sul Cap. U0000T19427 a favore dell'A.N.A.C. es. fin. 2024. Impegno di spesa complessivo di € 2.068,00 sul Cap. U0000S23908 a favore del "Fondo incentivi ex art. 383 sexies R.R. n. 1/2002" es. fin. 2024-2025 e accertamenti di € 1.468,28 sul Cap. di entrata n. E0000341559, di € 299,86 sul Cap. di entrata E0000341562 e di € 299,86 sul Cap. E0000341563 a carico del "Fondo incentivi ex art. 383 sexies R.R. n. 1/2002" es. fin. 2024-2025.</t>
+          <t>Determina a contrarre ai sensi dell'art.71D.lgs. n.36/2023 per l'indizione di una procedura aperta sopra soglia comunitaria per l'acquisto di n.10 Tende a 6 moduli da utilizzare per l'allestimento del Villaggio campale di accoglienza in occasione del Giubileo della Chiesa Cattolica 2025 e servizi accessori. Intervento n.253 - CUP F89120000090001.Prenotazione impegni di spesa a favore di cred. diversi per € 1.220.000,00 (compresa Iva) sul capitolo U0000E46174 per le annualità 2024- 2026.Impegno di spesa di € 8.800,00 sul capitolo U0000E46174 e relativi accertamenti a favore del fondo incentivi sul capitolo E0000341560 per le annualità 2024-2026. Impegno di spesa di € 2.000,00 pari allo 0,20% dell'importo, sul capitolo U0000E46174 a favore della società "Giubileo 2025 S.p.A." e. f. 2024.Impegno di spesa di € 660,00 sul Capitolo U0000T19427 a favore dell'A.N.A.C. (Cod. Cred. 159683)E.F. 2024&amp;nbsp;</t>
         </is>
       </c>
       <c r="C175" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D175"/>
       <c r="E175" s="2">
-        <v>45695</v>
-[...7 lines deleted...]
-        <v>45653</v>
+        <v>45757</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
-        <v>3152</v>
+        <v>3270</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Procedura aperta sopra soglia, ai sensi dell'art. 71 d.lgs. n. 36/23, per l'affidamento della gestione di 3 centri antiviolenza e di 3 case rifugio per donne vittime di violenza. Indizione e approvazione atti di gara. CUP S80143490581202400037.</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine della Regione Lazio in occasione della iniziativa: "Sacra Rappresentazione della Passione di Sezze". Impegno di spesa in favore dell'Associazione della Passione di Cristo APS (cod. cred. 3075) di € 10.000,00 Iva esente sul capitolo U0000R31902. Esercizio Finanziario 2025. CIG : B63F06E21B.</t>
         </is>
       </c>
       <c r="C176" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D176"/>
       <c r="E176" s="2">
-        <v>45649</v>
+        <v>45756</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
-        <v>3151</v>
+        <v>3267</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Determina a contrarre (art. 17 d.lgs. n. 36/23) per l'indizione di una procedura aperta sopra soglia per l'affidamento della gestione di 3 centri antiviolenza e di 3 case rifugio per donne vittime di violenza. Durata affidamento 24 mesi. Nomina RUP e gruppo di lavoro. Prenotazione impegno di spesa a creditori diversi (3805) per complessivi €1.575.000,00 sul cap. U0000H41976 es. fin. 2025-2026-2027. Impegno di spesa in favore di ANAC (cod. cred. 159683) di €660,00 sul cap. U0000T19427 es. fin. 2024. Impegno di spesa per complessivi € 16.500,00 sul cap. H000041976 a favore del fondo incentivi, di cui € 11.022,00 es. fin. 2024-25-26-27 con accertamento sul cap. E0000341559, € 2.739,00, es. fin. 2024- 25-26-27 con accertamento sul cap. E0000341562, ed € 2.739,00 es. fin. 24-25-26-27, con accertamento sul cap. E0000341563 - CUI S80143490581202400037.</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrente alle Aziende sanitarie della Regione Lazio - Farmaci 2025 seconda tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
         </is>
       </c>
       <c r="C177" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D177"/>
       <c r="E177" s="2">
-        <v>45649</v>
+        <v>45870</v>
+      </c>
+      <c r="F177"/>
+      <c r="G177" s="2">
+        <v>45855</v>
+      </c>
+      <c r="H177"/>
+      <c r="I177" s="2">
+        <v>45754</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
-        <v>3150</v>
+        <v>3266</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Procedura negoziata, ai sensi ai sensi dell'art. 50 comma 1 lettera d) del Dlgs 36/2023, per l'affidamento dei lavori afferenti "Completamento della fase finale dell'intervento di bonifica della ex discarica abusiva in via Donegani, loc. Lunghezza e sistemazione finale dell'area</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine della Regione Lazio in occasione della iniziativa: "Etica, Epica ed Estetica dell'Immaginario". Impegno di spesa in favore dell'Associazione Culturale Mediterraneo (cod. cred. 82150) di € 6.100,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B62ED7A038</t>
         </is>
       </c>
       <c r="C178" t="s">
-        <v>201</v>
+        <v>200</v>
+      </c>
+      <c r="D178"/>
+      <c r="E178" s="2">
+        <v>45751</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
-        <v>3149</v>
+        <v>3264</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Prog. Reg. di int. per la messa in sicurezza delle infrastrutture viarie e per la rigenerazione urbana-Fondo per la Prog. di Opere Pubbliche–Aff. diretto dei servizi relativi servizio di progettazione dell’int di “Ripascimento protetto da barriera e pennelli in loc. Fregene Nord nel comune di Fiumicino – I stralcio” – Impegno di € 125.617,63 a favore di Interprogetti S.r.l. (cod. Cred. 198816) sul cap. U0000C12170 – Impegno di € 1.394,26 a favore del “Fondo incentivi ex art. 383 sexies R.R. N. 1/2002” (cod. Cred. 176734) sul cap. U0000C12170 – Acc. per € 1.394,26 al “Fondo incentivi ex art. 383 sexies R.R. N. 1/2002” (cod. Cred. 176734) sul cap. E0000341560 - Impegno di € 35,00 all’Autorità nazionale anticorruzione (cod. cred. 159683) sul cap.U0000T19427 – Es fin 2024; CUP: F12B23000350001 - CIG: B3EAF69F88</t>
+          <t>Opere di difesa costiera del tratto di litorale di Ostia-Levante - Municipio X di Roma Capitale" - I^ Stralcio - Approvazione schema di avviso di indagine di mercato per la manifestazione di interesse a partecipare al possibile affidamento con procedura negoziata senza bando, ai sensi dell'art. 50, comma 1, lett. b) del D.Lgs 36/2023 del servizio di progettazione e coordinamento per la sicurezza in fase di progettazione - CUP: F84D25000500002</t>
         </is>
       </c>
       <c r="C179" t="s">
-        <v>202</v>
+        <v>201</v>
+      </c>
+      <c r="D179"/>
+      <c r="E179" s="2">
+        <v>45784</v>
+      </c>
+      <c r="F179"/>
+      <c r="G179" s="2">
+        <v>45748</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
-        <v>3148</v>
+        <v>3263</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Programma Regionale di interventi per la messa in sicurezza delle infrastrutture viarie e per la rigenerazione urbana - Fondo per la Progettazione di Opere Pubbliche - Affidamento diretto dei servizi di supporto al Rup per la verifica della Progettazione Esecutiva del Progetto dell’intervento di “Ricarica delle scogliere esistenti in località Capo D’Anzio (RM)” – Perfezionamento della prenotazione d’impegno n. 1684/2024 per € 29.290,88 a favore di SEACON SRL (cod. Cred. 123589) - Es. Fin. 2024; CUP: F82B21000030005 – CIG B42BD81907</t>
+          <t>Determina a contrarre ai sensi dell'art. 71 D.Lgs. n. 36/2023, per l'indizione di una procedura aperta sopra soglia comunitaria per l'acquisto delle forniture di automezzi ed attrezzature per la colonna mobile della Protezione Civile della Regione Lazio e approvazione schemi atti di gara. Procedura suddivisa in 3 lotti. Prenotazione impegni di spesa a favore di cred. diversi per € 1.958.100,00 (compresa Iva) sul Cap. U0000E46146, per i lotti 1-2, e di € 400.160,00 (compresa Iva) sul capitolo U0000E46147 per il lotto 3, risorse di cui all'articolo 41, comma 4, del d.l. n. 50/2017.Impegno di spesa di € 14.124,00 sul capitolo U0000E46146 e di € 2.886,40 sul capitolo U0000E46147 e relativi accertamenti a favore del fondo incentivi sul Capitolo E000341560 per le annualità 2024. Impegno di spesa di € 660,00 sul Capitolo U0000T19427 a favore dell'A.N.A.C. (Cod. Cred. 159683) Es. Fin. 2024.</t>
         </is>
       </c>
       <c r="C180" t="s">
-        <v>203</v>
+        <v>202</v>
+      </c>
+      <c r="D180"/>
+      <c r="E180" s="2">
+        <v>45748</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
-        <v>3146</v>
+        <v>3262</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2024 - Quattordicesima tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio. Determinazione a contrarre, approvazione schemi, atti e indizione gara</t>
+          <t>Procedura aperta, ai sensi dell'art. 71 del D.lgs. 36/2023, per l'affidamento del "Servizio aereo di spegnimento incendi boschivi e lo svolgimento di altre attività connesse con gli interventi di Protezione Civile nell'intero territorio della Regione Lazio". Determinazione di indizione e approvazione atti di gara</t>
         </is>
       </c>
       <c r="C181" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D181"/>
       <c r="E181" s="2">
-        <v>45726</v>
+        <v>45747</v>
       </c>
       <c r="F181"/>
       <c r="G181" s="2">
-        <v>45700</v>
-[...7 lines deleted...]
-        <v>45646</v>
+        <v>45747</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
-        <v>3145</v>
+        <v>3261</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Affidamento diretto, ai sensi dell'art. 50, comma 1, lett. b), del D.Lgs. 31 marzo 2023, n. 36, dell'incarico professionale di redazione di uno studio di fattibilità per lo sviluppo di un sistema di trasposto aereo a guida autonoma supportato da un sistema distribuito per aree per il decollo verticale. Impegno di spesa sul Capitolo U0000D41928 del Bilancio della Regione Lazio, es. fin. 2024, per complessivi euro 30.298,94 a favore dell'Avv. G M ... OMISSIS, con studio in Roma, Via di Grottarossa n. 50, C.F. ... OMISSIS ..., P.IVA ... OMISSIS ... C.I.G: B42715E48D&amp;nbsp;</t>
+          <t>PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 50 comma 1 lett. b) del D.lgs. 36/2023 attraverso la piattaforma S.TEL.LA. Incarico per la redazione dell'Attestato di Prestazione Energetica APE presso la "Scuola Materna, Elementare e Media C. Rosatelli" nel comune di Roviano (RM). Dossier LI-ES2- 2740248 Intervento A0100E0174. Perfezionamento delle prenotazioni impegno nn. 31465, 31457, 31455 a favore dell'ing. Riccardo Soccodato (cod. cred. 253630) per l'importo di € 3.236,50 comprensivo di IVA e oneri di legge, e variazione in diminuzione delle medesime prenotazioni di impegno per € 1.033,50 sui Capitoli U0000A42200, U0000A42201, U0000A42202. Es. Fin. 2025. CUP: F94D17000130006 CIG: B69D7185CB.</t>
         </is>
       </c>
       <c r="C182" t="s">
-        <v>205</v>
+        <v>204</v>
+      </c>
+      <c r="D182"/>
+      <c r="E182" s="2">
+        <v>45792</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
-        <v>3144</v>
+        <v>3260</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Affidamento diretto, ai sensi dell'art. 50, comma 1, lett. b), del D.Lgs. 31 marzo 2023, n. 36, dell'incarico professionale di redazione di uno studio di fattibilità per lo sviluppo di un sistema di trasporto pubblico fluviale nel bacino del Tevere, nel tratto di competenza della Regione Lazio. &amp;nbsp;Impegno di spesa sul Capitolo U0000D41928 del Bilancio della Regione Lazio, es. fin. 2024, per complessivi euro 30.451,20 a favore dell'Avv. A.C. ... OMISSIS ..., con studio in Roma, Via Ezio n. 36, C.F ... OMISSIS ..., P.IVA ... OMISSIS .... &amp;nbsp;C.I.G: B42713EA23.&amp;nbsp;</t>
+          <t>Procedura di gara negoziata ai sensi dell’art. 50, comma 1, lettera c) del D.Lgs. 36/2023 per l’affidamento dei lavori relativi all’Intervento Cod. ReNDiS 12IR008/CI denominato “Interventi di ripristino dell’officiosità idraulica del fiume Nera nel tratto terminale fino alla confluenza con il fiume Tevere”, rientranti nel “Piano di interventi urgenti e prioritari finalizzati al recupero e al miglioramento della funzionalità idraulica dei reticoli idrografici”, approvato con D.G.R. n. 311 del 24/05/2022.</t>
         </is>
       </c>
       <c r="C183" t="s">
-        <v>206</v>
+        <v>205</v>
+      </c>
+      <c r="D183"/>
+      <c r="E183" s="2">
+        <v>45747</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
-        <v>3143</v>
+        <v>3255</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Affidamento diretto, ai sensi dell'art. 50, comma 1, lett. b), del D.Lgs. 31 marzo 2023, n. 36, dell'incarico professionale di redazione di uno studio di fattibilità per la istituzione di società "in house" preposta all'emissione dei titoli di viaggio per il Trasporto Pubblico Locale Regionale ed al monitoraggio successivo dell'uso dei titoli stessi. &amp;nbsp;Impegno di spesa sul Capitolo U0000D41928 del Bilancio della Regione Lazio, es. fin. 2024, per complessivi euro 29.233,15 a favore dell'Avv. D.R. ... OMISSIS ..., con studio in Roma, Via Caterina Troiani n. 278, C.F. &amp;nbsp; ... OMISSIS ..., P.IVA &amp;nbsp;... OMISSIS .... &amp;nbsp;C.I.G: B426166706.&amp;nbsp;</t>
+          <t>Opere di difesa costiera del tratto di litorale di Ostia-Levante - Municipio X di Roma Capitale" - I^ Stralcio - Approvazione schema di avviso di indagine di mercato per la manifestazione di interesse a partecipare al possibile affidamento con procedura negoziata senza bando, ai sensi dell'art. 50, comma 1, lett. b) del D.Lgs 36/2023 del servizio di progettazione e coordinamento per la sicurezza in fase di progettazione - CUP: F84D25000500002</t>
         </is>
       </c>
       <c r="C184" t="s">
-        <v>207</v>
+        <v>206</v>
+      </c>
+      <c r="D184"/>
+      <c r="E184" s="2">
+        <v>45784</v>
+      </c>
+      <c r="F184"/>
+      <c r="G184" s="2">
+        <v>45744</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
-        <v>3142</v>
+        <v>3247</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine della Regione Lazio in occasione del convegno "Ripartenza famiglia: l'esempio delle iniziative legislative del Lazio" che si terrà a Roma il 19 dicembre 2024. Impegno di spesa in favore del Comitato per la Pubblica Agenda Sussidiaria e Condivisa Ditelo sui Tetti (MT 10,27) (cod. cred. 252041) di € 12.200,00 Iva inclusa sul capitolo U0000R31902, nell'esercizio finanziario 2024. CIG: B49461170B</t>
+          <t>D.G.R. n. 1172/2022. Attuazione dell'intervento rivolto agli Enti Locali della Regione Lazio e ai distretti sociosanitari -DSS e Aziende pubbliche dei servizi alla persona -ASP, per la realizzazione dell'iniziativa "Rete dei servizi di facilitazione digitale - Regione Lazio" (PNRR, Missione 1 - Componente 1 - Misura 1.7.2). Autorizzazione per la concessione di un'integrazione delcontributo pari al 20% e di un anticipo totale del 30% ai Soggetti Sub Attuatori. Es.Fin. 2025. CODICE INTERVENTO MIR: I202300781. Rettifica determina n. G02410 del 26/02/2025 e rimodulazione importi.</t>
         </is>
       </c>
       <c r="C185" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D185"/>
       <c r="E185" s="2">
-        <v>45643</v>
+        <v>45737</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
-        <v>3141</v>
+        <v>3246</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di servizio di visibilità e promozione di immagine per la Regione Lazio, in occasione dell'iniziativa "Giovani generazioni contro cyberbullismo e cyber risk per la cittadinanza digitale" - province della Regione Lazio, 12 - 13 - 16 -17 e 18 dicembre 2024. Impegno di spesa in favore del MOIGE (Cod. Cred. 89115). Impegno di spesa di € 35.380,00 IVA inclusa sul capitolo U0000R31902, nell'esercizio finanziario 2024. CIG: B499083634.</t>
+          <t>Appalto specifico per l'acquisizione dei principi attivi Emicizumab e Desflurano occorrente alle Aziende sanitarie della Regione Lazio - Farmaci 2024 dodicesima tranche</t>
         </is>
       </c>
       <c r="C186" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D186"/>
       <c r="E186" s="2">
-        <v>45643</v>
+        <v>45736</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
-        <v>3140</v>
+        <v>3245</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di visibilità e promozione della Regione Lazio in occasione delle iniziative di presentazione dei libri "Liberi pensieri. Insoliti haiku per Roma" - Roma,12 dicembre 2024 e "Cuori nascosti" - Civitavecchia, 22 dicembre 2024. Impegno di spesa in favore della Prospettiva Editrice sas di Patti Francesca &amp;amp; C. (cod. cred. 251940) di € 5.000,00 IVA inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B4803B8490.&amp;nbsp;</t>
+          <t>Piano di Sviluppo e Coesione – PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020 Affidamento diretto dei servizi di ingegneria ed architettura di importo inferiore a 5.000,00 euro, ai sensi dell’art. 50 comma 1 lett. b) del D.lgs 36/2023.</t>
         </is>
       </c>
       <c r="C187" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D187"/>
       <c r="E187" s="2">
-        <v>45643</v>
+        <v>45735</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
-        <v>3139</v>
+        <v>3242</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Procedura aperta per l'affidamento del servizio di noleggio e manutenzione di n. 110 erogatori d'acqua naturale e frizzante allacciati alla rete idrica presso le sedi della Regione Lazio.</t>
+          <t>Gara comunitaria centralizzata a procedura aperta, per l'affidamento della fornitura di strisce reattive per diabetologia occorrenti alle Aziende Sanitarie ed Ospedaliere della Regione Lazio e di altri soggetti Aggregatori.</t>
         </is>
       </c>
       <c r="C188" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D188"/>
       <c r="E188" s="2">
-        <v>45639</v>
+        <v>45786</v>
+      </c>
+      <c r="F188"/>
+      <c r="G188" s="2">
+        <v>45730</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
-        <v>3138</v>
+        <v>3238</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine della Regione Lazio in occasione della iniziativa: "Il Villaggio di Natale del Giubileo" - Civitavecchia (RM), 8 - 29 dicembre 2024. Impegno di spesa in favore della Associazione Culturale P.A.U.I. Eventi &amp;amp; Fiere di € 18.300,00 Iva inclusa sul capitolo U0000R31902, nell'esercizio finanziario 2024. CIG: B492511B87</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di fornitura gadget. Impegno di spesa in favore di WE MADE srl (cod. cred. 253095) di € 43.310,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B5E609D9A8</t>
         </is>
       </c>
       <c r="C189" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D189"/>
       <c r="E189" s="2">
-        <v>45638</v>
+        <v>45728</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
-        <v>3137</v>
-[...4 lines deleted...]
-        </is>
+        <v>3235</v>
+      </c>
+      <c r="B190" t="s">
+        <v>212</v>
       </c>
       <c r="C190" t="s">
         <v>213</v>
       </c>
       <c r="D190"/>
       <c r="E190" s="2">
-        <v>45638</v>
+        <v>45734</v>
+      </c>
+      <c r="F190"/>
+      <c r="G190" s="2">
+        <v>45726</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
-        <v>3136</v>
+        <v>3232</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Rifacimento pavimentazione in Sinistra idraulica della banchina nel tratto del Fiume Tevere da Ponte Testaccio all'area archeologica Soprintendenza in comune di Roma (RM)</t>
+          <t>D.G.R. n. 1172/2022. Attuazione dell'intervento rivolto agli Enti Locali della Regione Lazio e ai distretti sociosanitari -DSS e Aziende pubbliche dei servizi alla persona -ASP, per la realizzazione dell'iniziativa "Rete dei servizi di facilitazione digitale - Regione Lazio" (PNRR, Missione 1 - Componente 1 - Misura 1.7.2). Autorizzazione per la concessione di un'integrazione del contributo pari al 20% e di un anticipo totale del 30% ai Soggetti Sub Attuatori. Es.Fin. 2025. CODICE INTERVENTO MIR:I202300781.</t>
         </is>
       </c>
       <c r="C191" t="s">
         <v>214</v>
       </c>
       <c r="D191"/>
       <c r="E191" s="2">
-        <v>45952</v>
-[...15 lines deleted...]
-        <v>45637</v>
+        <v>45715</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
-        <v>3134</v>
-[...4 lines deleted...]
-        </is>
+        <v>3226</v>
+      </c>
+      <c r="B192" t="s">
+        <v>215</v>
       </c>
       <c r="C192" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D192"/>
       <c r="E192" s="2">
-        <v>45796</v>
+        <v>45714</v>
       </c>
       <c r="F192"/>
       <c r="G192" s="2">
-        <v>45637</v>
+        <v>45714</v>
+      </c>
+      <c r="H192"/>
+      <c r="I192" s="2">
+        <v>45709</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
-        <v>3132</v>
-[...4 lines deleted...]
-        </is>
+        <v>3225</v>
+      </c>
+      <c r="B193" t="s">
+        <v>215</v>
       </c>
       <c r="C193" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D193"/>
       <c r="E193" s="2">
-        <v>45636</v>
+        <v>45709</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
-        <v>3131</v>
+        <v>3223</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>"Campagna di comunicazione contro la violenza sulle donne" - Affidamento del servizio per la realizzazione di una campagna di comunicazione istituzionale della Regione Lazio. Impegno di spesa complessivo di € 268.475,03 (IVA inclusa) a creditori vari. Capitolo di bilancio U0000R31902 - Es. Fin. 2024.</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del d.lgs. 36/2023 attraverso la Piattaforma Stella, per la fornitura di carta in risme per fotocopie conforme ai Criteri Ambientali minimi di cui al punto 5 del dm 4 aprile 2013 in g.u. n. 102 del 3 maggio 2013.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C194" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D194"/>
       <c r="E194" s="2">
-        <v>45631</v>
+        <v>45706</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
-        <v>3130</v>
+        <v>3219</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Avviso pubblico di indagine di mercato per la manifestazione di interesse a partecipare alla procedura negoziata senza pubblicazione di bando, ai sensi dell’art. 50 comma 1 lettera e) del d.lgs. 36/2023 del decreto legislativo 36/2023, per l'affidamento del servizio di “attività idrografiche per rilievi batimetrici e rilievi geofisici (side scan sonar, multibeam, sbp-chirp, sub bottom profiler chirp, spk sparker) nelle aree identificate come “sito di Terracina”, “sito di Anzio” e &amp;nbsp;“sito di Montalto di Castro”</t>
+          <t>Affidamento del servizio per il progetto: "Raccontare la Sanità, Esaltare un'Eccellenza" alla Società SocialCom srl (cod. cred. 252138) che si svolgerà nell'anno 2025. Impegno di spesa complessivo di € 164.700,00 (IVA inclusa) sul capitolo di spesa U0000R31902 Es. Fin. 2025. Impegno di spesa di € 35,00 sul capitolo di spesa U0000T19427 in favore dell'Autorità Nazionale Anticorruzione - ANAC (Codice Creditore n. 159683). CIG: B4DA20943E.</t>
         </is>
       </c>
       <c r="C195" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D195"/>
       <c r="E195" s="2">
-        <v>45707</v>
-[...3 lines deleted...]
-        <v>45631</v>
+        <v>45701</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
-        <v>3128</v>
+        <v>3216</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine della Regione Lazio in occasione dell'iniziativa: "Il magico villaggio di Babbo Natale" che si svolgerà ad Aquino (FR) dal 15 al 27 dicembre 2024. Impegno di spesa in favore del Comune di Aquino (cod. cred. 20) di € 10.370,00 Iva inclusa sul capitolo U0000R31902, nell'esercizio finanziario 2024. CIG: B44BCD70C9</t>
+          <t>Proroga e integrazione alla Convenzione tra ENEA e Regione Lazio avente per oggetto: "Gestione del Catasto degli Attestati di Prestazione Energetica del Sistema Informativo APE Lazio, per il supporto tecnico alla realizzazione del Catasto Unico Regionale degli Impianti Termici (CURITEL) e realizzazione del Sistema Informativo dell'Efficienza Energetica della Regione Lazio (SIERL)" Reg Cron. n. 27742/2023. Impegno di spesa sul Capitolo U0000E11111 per l'importo complessivo di € 35.000,00 a valere sull'E.F. 2025 a favore di ENEA - Agenzia nazionale per le nuove tecnologie, l'energia e lo sviluppo economico sostenibile - (codice creditore 6889).</t>
         </is>
       </c>
       <c r="C196" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D196"/>
       <c r="E196" s="2">
-        <v>45605</v>
+        <v>45694</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
-        <v>3124</v>
+        <v>3215</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine della Regione Lazio in occasione dell'iniziativa: "Social Football Summit 2024" che si svolgerà a Roma dal 19 al 20 novembre 2024. Impegno di spesa in favore Go Project (cod. cred. 177809) di € 42.700,00 Iva inclusa sul capitolo U0000R31902, nell'esercizio finanziario 2024. CIG: B44AB90ECB</t>
+          <t>Approvazione dello schema di Protocollo d’intesa tra la Regione Lazio e l’ANCI Lazio per l’istituzione di un “tavolo di coordinamento per adottare una strategia integrata inerente al sistema infrastrutturale dei percorsi verdi e ciclopedonali regionali”.</t>
         </is>
       </c>
       <c r="C197" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D197"/>
       <c r="E197" s="2">
-        <v>45618</v>
+        <v>45694</v>
+      </c>
+      <c r="F197"/>
+      <c r="G197" s="2">
+        <v>45694</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
-        <v>3123</v>
+        <v>3210</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>"Lavori di raccolta del materiale galleggiante con apposita barriera sul Fiume Tevere in comune di Fiumicino (RM) e sul Fiume Aniene in comune di Roma (RM)".CUP F91G24000390002</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrente alle Aziende sanitarie della Regione Lazio - Farmaci 2025_ prima tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
         </is>
       </c>
       <c r="C198" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D198"/>
       <c r="E198" s="2">
-        <v>46007</v>
+        <v>46161</v>
       </c>
       <c r="F198"/>
       <c r="G198" s="2">
-        <v>45985</v>
+        <v>45855</v>
       </c>
       <c r="H198"/>
       <c r="I198" s="2">
-        <v>45758</v>
-[...31 lines deleted...]
-        <v>45618</v>
+        <v>45691</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
-        <v>3121</v>
+        <v>3208</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Determine a contrarre di autorizzazione di procedure ex art. 50, comma 1, lett. c) e b), del D.Lgs. 31 marzo 2023, n. 36, per la conclusione di un Accordo Quadro per gli interventi di riparazione rotture, malfunzionamenti, monitoraggio, controllo delle stazioni di pompaggio, degli acquedotti regionali; manutenzione del Complesso sito in Roma, Piazza Carlo Forlanini n. 1, e per l’incarico di DL, CSP e CSE. Prenotazioni a favore creditori diversi cap. U0000S21900, ess. finn. 2024-2025-2026, di € 427.000,00 per interventi, di € 27.945,51 per DL, CSP e CSE. Impegno di spesa sul cap. U0000S21900 di € 6.537,97 e accertamento di € 6.537,97 sui cap. E0000341559, E0000341562 e E00000341563, a favore del Fondo Incentivi, ess. finn. 2024-2025-2026. Impegno di spesa di € 250,00 sul cap. U0000T19427, es. fin. 2024, a favore di ANAC.&amp;nbsp;</t>
+          <t>Determina a contrarre in adesione all’Accordo Quadro “Servizio di Assistenza Tecnica per la gestione e attuazione del Piano di Sviluppo e Coesione della Regione Lazio – CIG 9281807571 e A05F323F72 (variante ex art. 106, co. 1, lett. c, punto 1, del d.lgs. 50/2016”. Approvazione Schema del III Contratto Attuativo. CIG B4124C2A31 CUP F81C23000470001</t>
         </is>
       </c>
       <c r="C199" t="s">
-        <v>222</v>
-[...3 lines deleted...]
-        <v>45616</v>
+        <v>223</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
-        <v>3120</v>
+        <v>3207</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine della Regione Lazio in occasione dell'iniziativa: "Rassegna di Cinema e del Premio per i Migliori Corti #24FrameAlSecondo" che si svolgerà a Roma dal mese di novembre al mese di maggio 2025. Impegno di spesa in favore dell'Associazione Culturale Controchiave APS (cod. cred. 122332) di € 10.000,00 Iva inclusa sul capitolo U0000R31902, di cui € 4.000,00 nell'esercizio finanziario 2024 ed € 6.000,00 nell'esercizio finanziario 2025. CIG: B427CDC05F.&amp;nbsp;</t>
+          <t>Piano di Sviluppo e Coesione - PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR Lazio 2014-2020. Dossier LI-ES2-2160153_ Intervento A0100E0072 Lavori di efficientamento energetico presso Scuola Elementare Nino Manfredi sita in Via Corropoli n. 122, Roma Capitale. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 - Incarico per la redazione APE. Liquidazione a favore dell'ing. Lanfranco Zonetti (cod. cred. 197084) - C.F. ZNTLFR66E28D493O - P.IVA IT00855800579. Rettifica del codice CIG negli atti e documenti relativi alla procedura di gara. &amp;nbsp;CUP F87D18000550006 -CIG Z413BE0362</t>
         </is>
       </c>
       <c r="C200" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D200"/>
       <c r="E200" s="2">
-        <v>45616</v>
+        <v>45687</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
-        <v>3112</v>
+        <v>3206</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>"Vaccinazione antinfluenzale 2024-2025" - Affidamento del servizio per la realizzazione di una campagna di comunicazione istituzionale della Regione Lazio. Impegno di spesa complessivo di € 174.750,39 (IVA inclusa) a creditori vari. Capitolo di bilancio U0000H11786 - Es. Fin. 2024.</t>
+          <t>Autorizzazione alla liquidazione della fattura n. PA002067/2024 per complessivi Euro 28.514,51, emessa dall'impresa Intellera Consulting S.p.A. (cod. cred. 191021) relativa all'appalto di servizi/forniture CIG 8127321D72 - CIG derivato 9565359FF1 aggiudicato con determinazione dirigenziale n. G03198/2023. Impegno di spesa n. 1901/2024 sul Capitolo U0000S25904 ARMO - SPESE PER L'INFORMATIZZAZIONE (PARTE CORRENTE) § SERVIZI INFORMATICI E DI TELECOMUNICAZIONI. Esercizio finanziario 2024.</t>
         </is>
       </c>
       <c r="C201" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D201"/>
       <c r="E201" s="2">
-        <v>45609</v>
+        <v>45686</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
-        <v>3111</v>
+        <v>3205</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Determine a contrarre di autorizzazione di procedure ex art. 50, comma 1, lett. d) e b), del D.Lgs. 31 marzo, n.36, avente ad oggetto gli interventi di strip out, bonifica, pulizia e separazioni degli impianti non funzionanti, e messa in sicurezza del complesso immobiliare denominato "Ex ospedale Forlanini", suddiviso in 5 Lotti funzionali, e per gli incarichi di DL e CSE. Prenotazioni impegni a creditori diversi sul cap. U0000S22501, ess. finn. 2025-2026, di complessivi € 6.001.496,01 per lavori, € 300.074,82 per imprevisti, € 174.437,16 per incarico DL, € 90.913,33 per incarico CSE. Impegni di spesa sul cap. U0000S22501 di complessivi € 83.453,52 e accertamento di € 83.453,52 sui cap. E0000341559, E0000341562 e E00000341563, a favore del Fondo Incentivi, ess. finn. 2024-2025-2026. Impegno di spesa di € 660,00 sul cap. U0000T19427, es. fin. 2024, a favore di ANAC. CUP: F82F24000400</t>
+          <t>Affidamento diretto ai sensi dell’art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d’immagine della Regione Lazio in occasione della iniziativa: “Maratona Maga Circe” V edizione. San Felice Circeo – Sabaudia (LT), 31 gennaio - 2 febbraio 2025. Lettera/contratto.</t>
         </is>
       </c>
       <c r="C202" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D202"/>
       <c r="E202" s="2">
-        <v>45608</v>
+        <v>45685</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
-        <v>3110</v>
+        <v>3204</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Determine a contrarre di autorizzazione a procedure ex art. 50, comma 1, lett. c) e b), del D.Lgs. 31 marzo 2023, n. 36, per la conclusione di un Accordo Quadro con unico operatore avente ad oggetto gli interventi di manutenzione straordinaria del compendio di Roma, via Cristoforo Colombo n. 212. Prenotazione a favore creditori diversi cap. U0000S22515, es. finn. 2024, di € 492.880,00 per lavori. Impegno di spesa sul cap. U0000S22515 di € 7.070,00 e accertamento di € 7.070,00 sui cap. E0000341559, E0000341562 e E00000341563, a favore del Fondo Incentivi, es. fin. 2024. Impegno di spesa di € 250,00 sul cap. U0000T19427, es. fin. 2024, a favore di ANAC.</t>
+          <t>Aumento delle prestazioni fino a concorrenza del quinto dell'importo del contratto, ai sensi dell'articolo 120, comma 9 del D.lgs. 36/2023 con riferimento agli Appalti specifici per l'acquisizione di farmaci e vaccini occorrenti alle Aziende Sanitarie della Regione Lazio Farmaci - Tranche 2022, 2023 e 2024.</t>
         </is>
       </c>
       <c r="C203" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D203"/>
       <c r="E203" s="2">
-        <v>45608</v>
+        <v>45684</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
-        <v>3107</v>
+        <v>3203</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Determine a contrarre di autorizzazione di procedure ex art. 50, comma 1, lett. c) e b), del D.Lgs. 31 marzo 2023, n. 36, per la conclusione di un Accordo Quadro con unico operatore avente ad oggetto gli interventi di manutenzione straordinaria degli immobili di proprietà della Regione Lazio - 2 Lotti Funzionali, ed incarico professionale di CSE. Prenotazioni a favore creditori diversi cap. U0000S22501, ess. finn. 2024-2025, di € 854.000,00 per lavori, di € 13.695,76 CSE.Impegno di spesa sul cap. U0000S22501 di € 12.452,39 e accertamento di € 12.452,39 sui cap. E0000341559, E0000341562 e E00000341563, a favore del Fondo Incentivi, ess. finn. 2024-2025. Impegno di spesa di € 410,00 sul cap. U0000T19427, es. fin. 2024, a favore di ANAC</t>
+          <t>Gara europea a procedura aperta, ai sensi dell'art. 71 d.lgs. n. 36/2023 per l'affidamento dei servizi di realizzazione ed attuazione della strategia di comunicazione relativa all'iniziativa 1.7.2 del PNRR "Rete dei servizi di facilitazione digitale" della Regione Lazio. Importo € 569.657,05 di cui l'importo a base d'asta € 462.420,00 IVA esclusa ovvero pari a € 564.152,40 IVA inclusa, al netto dei costi per rischi da interferenza stimati pari ad € 0,00 ed € 5.504,65 quali incentivi tecnici per le fasi di programmazione, affidamento ed esecuzione, al netto dei costi per rischi da interferenza stimati pari ad € 0,00. Indizione e approvazione atti di gara. CUP F89I22002660006. CUI S80143490581202300084. INTERVENTO MIR I202401137</t>
         </is>
       </c>
       <c r="C204" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D204"/>
       <c r="E204" s="2">
-        <v>45608</v>
+        <v>45708</v>
+      </c>
+      <c r="F204"/>
+      <c r="G204" s="2">
+        <v>45684</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
-        <v>3106</v>
+        <v>3202</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Determine a contrarre di autorizzazione di procedure ex art. 50, comma 1, lett. c) e b), del D.Lgs. 31 marzo 2023, n. 36, per la conclusione di un Accordo Quadro con unico operatore avente ad oggetto gli interventi di messa in sicurezza e di manutenzione delle alberature ed aree a verde di proprietà e/o in uso alla Regione Lazio e lungo le fasce frangivento presenti nel territorio di Latina e Provincia, monitoraggio e pronto intervento - 2 Lotti Funzionali. Incarico di CSE. Rettifica della Determinazione Dirigenziale n. G10925 del 09/08/2024. Approvazione del nuovo quadro economico ed atti. Variazione in aumento delle prenotazioni d'impegno 55388/2024 e 4351/2025 a favore creditori diversi cap. U0000S22501, ess. finn. 2024- 2025, per complessivi euro 10.745,88.</t>
+          <t>Affidamento diretto per servizio di assistenza informatica specialistica per l’annualità 2024/2025 per il supporto alla migrazione dei dati nel software informatico gestionale delle derivazioni idriche demaniali nel sistema SICONIDR - all’Operatore Economico Alpha Consult Srl (cod. creditore 30880) Impegno di € 32.775,30 (iva inclusa) sul Cap. U0000E41915 Esercizio Finanziario 2024 - CIG: B41B4096AA</t>
         </is>
       </c>
       <c r="C205" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D205"/>
       <c r="E205" s="2">
-        <v>45608</v>
+        <v>45684</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
-        <v>3105</v>
+        <v>3201</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Determine a contrarre di autorizzazione di procedure ex art. 50, comma 1, lett. c) e b), del D.Lgs. 31 marzo 2023, n. 36, per la conclusione di un Accordo Quadro con unico operatore avente ad oggetto gli interventi di messa in sicurezza e di manutenzione delle alberature ed aree a verde di proprietà e/o in uso alla Regione Lazio e lungo le fasce frangivento presenti nel territorio di Latina e Provincia, monitoraggio e pronto intervento - 2 Lotti Funzionali, ed incarichi di DL e CSE. Prenotazioni a favore creditori diversi cap. U0000S22501, ess. finn. 2024-2025, di € 854.000,00 per lavori, di € 38.168,71 per DL e di € 7.163,95 per CSE.Impegno di spesa sul cap. U0000S22501 di € 12.919,91 e accertamento di € 12.919,91 cap. E0000341559, E0000341562 e E00000341563, a favore del Fondo Incentivi, ess. finn. 2024-2025. Impegno di € 410,00 cap. U0000T19427, es. fin. 2024, a favore di ANAC</t>
+          <t>PNRR Mis. 1.7.2. Decisione a contrarre per indizione procedura aperta - Affidamento servizi realizzazione ed attuazione strategia di comunicazione "Rete dei servizi di facilitazione digitale" Regione Lazio. Approvazione documenti tecnici e schema di contratto. Importo complessivo procedura aperta e incentivi tecnici pari ad € 569.657,05, esercizio finanziario 2025. CUP F89I22002660006. CUI S80143490581202300084. INTERVENTO MIR I202401137</t>
         </is>
       </c>
       <c r="C206" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D206"/>
       <c r="E206" s="2">
-        <v>45608</v>
+        <v>45681</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
-        <v>3101</v>
+        <v>3200</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Servizio di promozione d'immagine della Regione Lazio in occasione della 37^ edizione del Festival internazionale "Franz Liszt", che si svolgerà nel territorio dei Castelli Romani, dal 3 novembre al 22 dicembre 2024, a cura della Associazione Amici della Musica "Cesare De Sanctis" (cod. cred. 126672). Impegno di spesa di € 45.000,00 (IVA inclusa) sul capitolo di spesa U0000R31902 - Es. Fin. 2024. CIG: B3F32BE07A</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di visibilità e promozione d'immagine della Regione Lazio in occasione della iniziativa: festival organistico "Iubilemus Deo" che si terrà a Tarquinia (VT) dall¿8 febbraio al 30 marzo 2025. Impegno di spesa in favore della Diocesi di Civitavecchia-Tarquinia (cod. cred. 28220) di € 8.540,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B53921CBE5</t>
         </is>
       </c>
       <c r="C207" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D207"/>
       <c r="E207" s="2">
-        <v>45604</v>
+        <v>45681</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
-        <v>3100</v>
+        <v>3199</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Affidamento per i servizi propedeutici per le campagne istituzionali in ambito sanitario. Impegno di spesa complessivo di € 56.300,00 IVA inclusa, suddivisa rispettivamente a Pro Format srl € 38.000,00 e a NMK srl € 18.300,00 sul Capitolo di spesa U0000H11786 - Es. Fin. 2024.</t>
+          <t>L.R. 55/1984 - D.lgs. 36/2023. Comune di Caprarola (VT). Intervento di somma urgenza in Via Rosolino Pilo - Impegno di spesa complessivo di € 328.027,40 sul Cap. U0000E46551 a favore dell'Impresa SAI-ECO RECYCLING S.A.S. di Oroni Alessandro e C. - Esercizio 2024. CUP: F98E24000190002 - CIG: B4957FF2D6</t>
         </is>
       </c>
       <c r="C208" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D208"/>
       <c r="E208" s="2">
-        <v>45602</v>
+        <v>45908</v>
+      </c>
+      <c r="F208"/>
+      <c r="G208" s="2">
+        <v>45680</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
-        <v>3099</v>
+        <v>3198</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2024 - Tredicesima tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio. Determinazione a contrarre, approvazione schemi, atti e indizione gara.</t>
+          <t>L.R. 55/1984 - D.lgs. 50/2016. Comune di Roma. Intervento di somma urgenza per il ripristino del funzionamento dell'impianto idrovoro di Via Frassineto in Roma, manomesso a seguito di furto dei cavi elettrici. Presa d'atto della Contabilità finale e del certificato di regolare esecuzione lavori - Liquidazione della rata di saldo sul Cap. U0000E46551 a favore dell'Impresa COSAR S.r.l. ed a favore di R. ERRE CONSULTING S.r.l. - Esercizio 2024. CUP: F88H23000310002 - CIG: 997820319B - CIG ZC43BFC378.</t>
         </is>
       </c>
       <c r="C209" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D209"/>
       <c r="E209" s="2">
-        <v>45618</v>
-[...3 lines deleted...]
-        <v>45602</v>
+        <v>45680</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
-        <v>3095</v>
+        <v>3197</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera a) del D.lgs. 36/2023, del servizio di ideazione e progettazione della campagna di comunicazione relativa all'iniziativa PNRR "Rete dei servizi di facilitazione digitale" della Regione Lazio.</t>
+          <t>L.R. 55/1984 - D.lgs. 36/2023. Comune di Magliano Sabina (RI). Intervento di somma urgenza per la messa in sicurezza della frana in Via S. Croce. CUP: F45I24000170002 - CIG: B4A9E05DD8. – Variazione della ragione sociale da Impresa ROSSETTI COSTRUZIONI S.n.c. a ROSSETTI COSTRUZIONI S.r.l. (Cod. Cred. 18142).</t>
         </is>
       </c>
       <c r="C210" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D210"/>
       <c r="E210" s="2">
-        <v>45818</v>
+        <v>45680</v>
       </c>
       <c r="F210"/>
       <c r="G210" s="2">
-        <v>45686</v>
+        <v>45680</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
-        <v>3094</v>
+        <v>3196</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta, ai sensi dell'art. 71 del D.Lgs. n. 36/2023, per l'affidamento del servizio di Call Center ReCUP occorrente alle Aziende Sanitarie e Ospedaliere della Regione Lazio. Approvazione atti di gara e indizione della procedura.</t>
+          <t>Servizio di supporto all'attività contabile relativa alla gestione commissariale di cui all'Accordo di programma concernente gli interventi di mitigazione del rischio idrogeologico da effettuare nel territorio della Regione Lazio, e la relativa contabilità speciale. Liquidazione a favore della Dott.ssa Paola Parroni. CIG B1392B375A</t>
         </is>
       </c>
       <c r="C211" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D211"/>
       <c r="E211" s="2">
-        <v>45639</v>
-[...3 lines deleted...]
-        <v>45594</v>
+        <v>45680</v>
       </c>
     </row>
     <row r="212">
       <c r="A212">
-        <v>3093</v>
+        <v>3195</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Avviso pubblico di indagine di mercato per la manifestazione di interesse a partecipare al possibile affidamento diretto, ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs 36/2023 del servizio di “attività idrografiche per rilievi batimetrici e rilievi geofisici (side scan sonar, multibeam, sbp-chirp, sub bottom profiler chirp, spk sparker) nelle aree identificate come “sito di Terracina”, “sito di Anzio” e “sito di Montalto di Castro”</t>
+          <t>L.R. 55/1984 - D.lgs. 36/2023. Comune di Bomarzo (VT). Intervento di somma urgenza in Via Teverina - Impegno di spesa complessivo di € 343.314,81 sul Cap. U0000E46551 a favore dell'Impresa EUROSTRADE S.r.l. - Esercizio 2024. CUP: F39J24000440002 - CIG: B2DAED74C1</t>
         </is>
       </c>
       <c r="C212" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D212"/>
       <c r="E212" s="2">
-        <v>45622</v>
-[...3 lines deleted...]
-        <v>45594</v>
+        <v>45680</v>
       </c>
     </row>
     <row r="213">
       <c r="A213">
-        <v>3091</v>
+        <v>3194</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Procedura aperta, ai sensi art. 71 D.Lgs n. 36/2023, per individuazione di un Organismo Intermedio per gestione e controllo dell'intervento "Buoni servizio per la fruizione di interventi in materia di inclusione sociale"&amp;nbsp;</t>
+          <t>L.R. 55/1984 - D.lgs. 50/2016. Comune Itri (LT) - Lavori di somma urgenza per l'eliminazione del pericolo per la pubblica e privata incolumità causato da fenomeni franosi lungo la strada comunale via 8 Marzo. Presa d'atto della Contabilità finale e del certificato di regolare esecuzione lavori - Liquidazione della rata di saldo sul Cap. U0000E46551 a favore dell'Impresa Lombardi Benedetto S.r.l. - Esercizio 2024. CUP: F17H23001460002 - CIG: 9822365803.</t>
         </is>
       </c>
       <c r="C213" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D213"/>
       <c r="E213" s="2">
-        <v>45677</v>
+        <v>45680</v>
       </c>
       <c r="F213"/>
       <c r="G213" s="2">
-        <v>45677</v>
-[...7 lines deleted...]
-        <v>45593</v>
+        <v>45680</v>
       </c>
     </row>
     <row r="214">
       <c r="A214">
-        <v>3090</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>3193</v>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>L.R. 55/1984 - D.lgs. 36/2023. Comune di Roma. Intervento di somma urgenza per il ripristino del funzionamento dell'impianto idrovoro di Pratolungo in Roma, manomesso a seguito di furto dei cavi elettrici. Presa d'atto della Contabilità finale e del certificato di regolare esecuzione lavori - Liquidazione della rata di saldo sul Cap. U0000E46551 a favore dell'Impresa G.T.A. S.r.l. ed a favore di Costruire Energie S.r.l.-Esercizio 2024. CUP:F88H24000090002 - CIG: A050892D72- CIG: A0513CE2CF</t>
+        </is>
       </c>
       <c r="C214" t="s">
         <v>238</v>
       </c>
       <c r="D214"/>
       <c r="E214" s="2">
-        <v>45590</v>
-[...3 lines deleted...]
-        <v>45590</v>
+        <v>45680</v>
       </c>
     </row>
     <row r="215">
       <c r="A215">
-        <v>3085</v>
+        <v>3192</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Servizio di promozione d'immagine e di visibilità della Regione Lazio in occasione dell'iniziativa "Dominate The Water" che si svolgerà a Roma il 19 ottobre 2024, a cura della Dominate the Water srl (cod. cred. 251460). Impegno di spesa di € 18.300,00 (IVA inclusa) sul capitolo di spesa U0000R31902 - Es. Fin. 2024. CIG: B3607F6070.</t>
+          <t>Consulenza Tecnica di Parte per la Regione Lazio – CTP Fascicolo n. 156-1/2019 - ricorso in riassunzione presso il Tribunale Regionale delle Acque Pubbliche - per i lavori di ripristino della officiosità idraulica del fosso di Pratolungo, compresa la manutenzione straordinaria dell'alveo e la costituzione di opportune opere di accumulo e laminazione delle piene. II Lotto. CIG: B29124F03A.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C215" t="s">
         <v>239</v>
       </c>
       <c r="D215"/>
       <c r="E215" s="2">
-        <v>45586</v>
+        <v>45680</v>
+      </c>
+      <c r="F215"/>
+      <c r="G215" s="2">
+        <v>45680</v>
       </c>
     </row>
     <row r="216">
       <c r="A216">
-        <v>3084</v>
+        <v>3186</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Visibilità Regione Lazio in occasione della manifestazione "Tennis&amp;amp;Friends", che si svolgerà dall'11 al 13 ottobre presso il Foro Italico di Roma, a cura REAL SPORT EVENTS A.S. (cod. cred. 156895). Impegno di spesa di € 24.400,00 (IVA inclusa) sul capitolo di spesa U0000R31902 - Es. Fin. 2024. CIG:B3560FE6F7</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine della Regione Lazio in occasione della iniziativa: "Il Mare d'Inverno" XXXIV edizione. Impegno di spesa in favore dell'Ass.ne Fare Verde Onlus (cod. cred. 44317) di € 8.540,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B52BE96DE6</t>
         </is>
       </c>
       <c r="C216" t="s">
         <v>240</v>
       </c>
       <c r="D216"/>
       <c r="E216" s="2">
-        <v>45586</v>
+        <v>45678</v>
       </c>
     </row>
     <row r="217">
       <c r="A217">
-        <v>3081</v>
+        <v>3185</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine e di visibilità per la Regione Lazio in occasione dell'iniziativa: "Saperi &amp;amp; Sapori" che si svolgerà a Collepardo dal 29 al 30 giugno 2024. Impegno di spesa in favore dell'Ass. Noi Amiamo Collepardo ODV (cod. cred. 250375) di € 9.760,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B22929F51F</t>
+          <t>Adesione all'Accordo Quadro ex art. 54, comma 3, del D.lgs. n. 50/2016, suddiviso in 8 lotti, per l'affidamento di servizidi supporto alla Digital Transformation per la PA - Ed. 2 (ID 2536) - Lotto 1: Strategia della Trasformazione Digitale (CIG: 9853648F8D). Impegno di spesa compl. di € 975.687,68 comprensivo di IVA, sul capitolo U0000S25904, in favore di Intellera Consulting S.p.A. (cod. cred. 191021). Impegno compl. € 5.982,08 sul cap. U0000S25904 ai sensi dell'art. 113 del D.Lgs. n. 50/2016 in favore del "Fondo incentivi ex art.383 sexies R.R. n.1/2002" (cod. cred.176734) e relativi accertamenti sui capitoli in entrata E0000341559-E0000341562-E0000341563. Approvazione schema di contratto, Piano Operativo, nomina RUP, DEC e definizione del gruppo di lavoro. Esercizi finanziari 2024-2026. CIG derivato B2BB444AF3. CUP F89I24001310002.</t>
         </is>
       </c>
       <c r="C217" t="s">
         <v>241</v>
       </c>
       <c r="D217"/>
       <c r="E217" s="2">
-        <v>45580</v>
+        <v>45677</v>
       </c>
     </row>
     <row r="218">
       <c r="A218">
-        <v>3080</v>
-[...4 lines deleted...]
-        </is>
+        <v>3184</v>
+      </c>
+      <c r="B218" t="s">
+        <v>242</v>
       </c>
       <c r="C218" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D218"/>
       <c r="E218" s="2">
-        <v>45576</v>
+        <v>45677</v>
+      </c>
+      <c r="F218"/>
+      <c r="G218" s="2">
+        <v>45677</v>
       </c>
     </row>
     <row r="219">
       <c r="A219">
-        <v>3079</v>
+        <v>3183</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>"Ottobre Rosa 2024"- Campagna di comunicazione istituzionale della Regione Lazio. Impegno di spesa complessivo di € 197.903,70 (IVA inclusa) a creditori vari. Capitolo di spesa U0000H11726 - Es. Fin. 2024.</t>
+          <t>PNRR Missione 1 - Componente 1 - Investimento 1.3 M1C1I1.3S1.3.1 DATI E INTEROPERABILITA' - PIATTAFORMA NAZIONALE DIGITALE DEI DATI - Deliberazione della Giunta Regionale n. 990 del 29 dicembre 2023, affidamento ai sensi dell'art. 7 del D.Lgs. n. 36/2023, alla Società LAZIOcrea S.p.A. (cod. creditore 164838) e impegni di spesa pari ad euro 117.120,00 sul capitolo U0000S25106 e pari ad euro 172.020,00 sul capitolo U000026110 - CUP F51F23001270006. C.I.G. n. B2BD2F5EBF. Esercizio finanziario 2024.</t>
         </is>
       </c>
       <c r="C219" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D219"/>
       <c r="E219" s="2">
-        <v>45574</v>
+        <v>45677</v>
       </c>
     </row>
     <row r="220">
       <c r="A220">
-        <v>3077</v>
+        <v>3182</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine e di visibilità per la Regione Lazio in occasione del Festival e Premio Letterario al Femminile "Le Parole di Lavinia" che si svolgerà a Pomezia (RM), 20 - 21 settembre 2024. Impegno di spesa in favore del Centro Studi Femininum Ingenium (cod. cred. 251208) di € 5.000,00 Iva esente sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B318C050C4</t>
+          <t>Accertamento pari ad euro 1.773.876,00 sul capitolo di entrata E0000229183 (Titolo e Tipologia 2.01.01, P.d.C. 2.01.01.01.003) esercizio finanziario 2024, e di euro 600.000,00 sul capitolo di entrata E0000439132 (Titolo e Tipologia 4.02.00, P.d.C. 4.02.01.01.003), a carico della Presidenza del Consiglio dei Ministri (cod. deb. 4761), ENTRATE DERIVANTI DAL PNRR - DPCM N. 175-4/2022 - M1C1I1.3S1.3.1 DATI E INTEROPERABILITA' - PIATTAFORMA NAZIONALE DIGITALE DEI DATI - CUP F51F23001270006. Esercizio finanziario 2024.</t>
         </is>
       </c>
       <c r="C220" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D220"/>
       <c r="E220" s="2">
-        <v>45559</v>
+        <v>45677</v>
       </c>
     </row>
     <row r="221">
       <c r="A221">
-        <v>3076</v>
+        <v>3181</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine e di visibilità per la Regione Lazio in occasione dell'evento: "Nato il sei ottobre". Impegno di spesa in favore della Duea Film spa (cod. cred. 157803) di € 24.400,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B2F88D8DCE</t>
+          <t>Affidamento diretto su S.TEL.LA, ai sensi dell'art. 50, comma 1, lett. b) del d.lgs. 36/2023 dei servizi tecnico-amministrativi per valutazione preliminare procedura di valorizzazione dell' "ex Colonia marina" sita nel Comune di S. Marinella (Rm), in località S. Severa, e di strutturazione, valutazione e realizzazione dell'intervento mediante un contratto di partenariato pubblico-privato. Impegno di € 144.692,00 iva compresa in favore della società Cantierabili srl (cod. cred. 251824) es. fin. 2024/2025/2026 - Cap. U0000S21909 - CIG B43CB05256. Impegno di spesa di € 35,00 sul cap. U0000T19427, es. fin. 2024, a favore di ANAC.</t>
         </is>
       </c>
       <c r="C221" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D221"/>
       <c r="E221" s="2">
-        <v>45551</v>
+        <v>45952</v>
       </c>
     </row>
     <row r="222">
       <c r="A222">
-        <v>3075</v>
+        <v>3177</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per l'acquisto di uno spazio pubblicitario per campagne istituzionali. Impegno di spesa in favore della G QUADRO ADVERTISING SRL (cod. cred. 250799) di € 115.900,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. Impegno di spesa in favore dell'Anac di € 35,00 sul capitolo U0000T19427 per il contributo obbligatorio - Esercizio finanziario 2024. CIG: B2EE836EDB</t>
+          <t>Adesione all'AQ ex art. 59 comma 4, del D.lgs. n. 36/2023, lotto 1, per l'affidamento avente ad oggetto Servizi Applicativi in ottica Cloud e Servizi di Demand e PMO per le Pubbliche Amministrazioni Locali (PAL) (ed. 3) - ID 2610 &amp;nbsp;(CIG: A02590F330). Imp. di spesa compl. di € 899.445,00 IVA incl., sul cap. U0000S25904, in fav. di IBM Italia spa (cod. cred. 1977)in qualità di mandataria dell'RTI.. Imp. compl. € 5.514,62 sul cap. U0000S25904 ex art. 45 del D.Lgs. n. 36/2023 in fav. del "Fondo incentivi ex art.383 sexies R.R. n.1/2002" (cod. cred.176734) e relat. accert. &amp;nbsp;sui cap. in entr. E0000341559-E0000341562-E0000341563. Approv. Schema di contratto, Piano Op., nomina RUP, DEC e definizione del gruppo di lav. Es. fin. 2025, 2026 e 2027. CIG deriv. B52A3EAB42 CUP F81F24000830002</t>
         </is>
       </c>
       <c r="C222" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D222"/>
       <c r="E222" s="2">
-        <v>45551</v>
+        <v>45691</v>
+      </c>
+      <c r="F222"/>
+      <c r="G222" s="2">
+        <v>45677</v>
       </c>
     </row>
     <row r="223">
       <c r="A223">
-        <v>3074</v>
+        <v>3172</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Rimborso degli oneri sostenuti dalle emittenti televisive e radiofoniche per la trasmissione di messaggi autogestiti relativi alle tornate elettorali 2023 ai sensi dell'art. 4, comma 5, della Legge n. 28 del 22 febbraio 2000. Impegno di spesa di € 14.309,28 sul cap. U0000R31113 e di € 57.990,24 sul cap. U0000R31109 a favore di vari creditori. Esercizio finanziario 2024.</t>
+          <t>PNRR Misura 1.7.2 "Reti di facilitazione digitale- Regione Lazio". Adesione alla convenzione Consip "PC Desktop, Workstation e Monitor 3" lotto 5 Personal Computer All-in-one da 23,8" o da 27" CIG: 9824002EE6. Somma complessiva di € 63.625,44 IVA inclusa. Impegno di spesa di € 37.795,44 IVA inclusa, cap. spesa U0000S26109 in favore di ITALWARE SRL (cod. cred. n. 198845), Es. Fin. 2024. Perfezionamento prenotazione di € 25.830,00 IVA inclusa (rif. boll. n. 2495/2024), cap. spesa U0000S26109 in favore di ITALWARE SRL (cod. cred. n. 198845), Es. Fin. 2024. CIG Derivato: B498EB9C3E, CUP: F89I22002660006, CODICE INTERVENTO MIR: I202300781.</t>
         </is>
       </c>
       <c r="C223" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D223"/>
       <c r="E223" s="2">
-        <v>45548</v>
+        <v>45672</v>
       </c>
     </row>
     <row r="224">
       <c r="A224">
-        <v>3073</v>
+        <v>3171</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Rimborso degli oneri sostenuti dalle emittenti televisive e radiofoniche per la trasmissione di messaggi autogestiti relativi alle tornate elettorali 2022 ai sensi dell'art. 4, comma 5, della Legge n. 28 del 22 febbraio 2000. Impegno di spesa di € 36.931,80 sul cap. U0000R31113 e di € 66.922,33 sul cap. U0000R31109 a favore di vari creditori. Esercizio finanziario 2024.</t>
+          <t>Gara comunitaria centralizzata a procedura aperta per l’affidamento del servizio di consulenza assicurativa e brokeraggio per le Aziende Sanitarie della Regione Lazio a Lotto unico. Approvazione atti di gara e indizione procedura.</t>
         </is>
       </c>
       <c r="C224" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D224"/>
       <c r="E224" s="2">
-        <v>45548</v>
+        <v>45695</v>
       </c>
     </row>
     <row r="225">
       <c r="A225">
-        <v>3072</v>
+        <v>3169</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 76, comma 2, lettera b) punto 3) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per una campagna di comunicazione istituzionale sulla Sanità. Impegno di spesa complessivo di € 304.268,00 (IVA inclusa) a creditori vari. Capitolo U0000R31902 - Es. Fin. 2024.</t>
+          <t>Gara comunitaria centralizzata a procedura aperta per la fornitura di sistemi diagnostici per la ricerca del sangue occulto nelle feci per le Aziende Sanitarie della Regione Lazio a Lotto unico. Approvazione atti di gara e indizione della procedura.</t>
         </is>
       </c>
       <c r="C225" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D225"/>
       <c r="E225" s="2">
-        <v>45547</v>
+        <v>45666</v>
       </c>
     </row>
     <row r="226">
       <c r="A226">
-        <v>3071</v>
+        <v>3168</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine e di visibilità per la Regione Lazio in occasione dell'evento: "1 Congresso Giuridico Forense del Lazio" che si terrà a Roma il 19 e 20 settembre 2024. Impegno di spesa in favore dell'Ordine degli Avvocati di Roma (cod. cred. 62193) di € 12.200,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B2F237C8D8</t>
+          <t>Affidamento del servizio per attività di fotoreporter e attività correlate e di videomaker, alla Società MAIM Srl (cod. cred. 251833). Impegno di spesa complessivo di € 124.440,00 (IVA inclusa) sul capitolo di spesa U0000R31906 di cui € 62.220,00 Es. Fin. 2025 e € 62.220,00 Es. Fin. 2026. Impegno di spesa di € 35,00 sul capitolo di spesa U0000T19427 a favore dell'Autorità Nazionale Anticorruzione - ANAC (Codice Creditore n. 159683). CIG: B43823E38C.</t>
         </is>
       </c>
       <c r="C226" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D226"/>
       <c r="E226" s="2">
-        <v>45547</v>
+        <v>45665</v>
       </c>
     </row>
     <row r="227">
       <c r="A227">
-        <v>3070</v>
-[...4 lines deleted...]
-        </is>
+        <v>3167</v>
+      </c>
+      <c r="B227" t="s">
+        <v>252</v>
       </c>
       <c r="C227" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D227"/>
       <c r="E227" s="2">
-        <v>45547</v>
+        <v>45664</v>
       </c>
     </row>
     <row r="228">
       <c r="A228">
-        <v>3069</v>
+        <v>3166</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine e di visibilità per la Regione Lazio in occasione dell'iniziativa: "Grand Prix Fiumicino Aquabike" - Trofeo Regione Lazio che si svolgerà a Fiumicino (RM) dal 20 al 22 settembre 2024. Impegno di spesa in favore del Comitato reg.le Lazio - Federazione Italiana Motonautica (cod. cred. 94883) di € 18.300,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B2E9A20E96</t>
+          <t>Affidamento del servizio per attività di videomaker e montatore video, al professionista PARA Benedetta (cod. cred. 248637). Impegno di spesa complessivo di € 80.000,00 (IVA inclusa) sul capitolo di spesa U0000R31906 di cui € 40.000,00 Es. Fin. 2025 e € 40.000,00 Es. Fin. 2026. Impegno di spesa di € 35,00 sul capitolo di spesa U0000T19427 a favore dell'Autorità Nazionale Anticorruzione - ANAC (Codice Creditore n. 159683). CIG: B3F97FFF25.</t>
         </is>
       </c>
       <c r="C228" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D228"/>
       <c r="E228" s="2">
-        <v>45547</v>
+        <v>45664</v>
       </c>
     </row>
     <row r="229">
       <c r="A229">
-        <v>3068</v>
-[...4 lines deleted...]
-        </is>
+        <v>3165</v>
+      </c>
+      <c r="B229" t="s">
+        <v>255</v>
       </c>
       <c r="C229" t="s">
-        <v>253</v>
-[...3 lines deleted...]
-        <v>45547</v>
+        <v>256</v>
       </c>
     </row>
     <row r="230">
       <c r="A230">
-        <v>3065</v>
+        <v>3164</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di visibilità e promozione d'immagine della Regione Lazio in occasione della XXI edizione del Premio Le Maschere del Teatro Italiano che si terrà a Roma il 5 settembre 2024. Impegno di spesa in favore della Fondazione Teatro di Roma (cod. cred. 13311) di € 40.260,00 IVA inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B2E0B50455.&amp;nbsp;</t>
+          <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di Accordi Quadro per la fornitura di guanti monouso per le Aziende Sanitarie della Regione Lazio suddivisa in 16 Lotti. Approvazione atti di gara e indizione della procedura.</t>
         </is>
       </c>
       <c r="C230" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="D230"/>
       <c r="E230" s="2">
-        <v>45784</v>
-[...3 lines deleted...]
-        <v>45538</v>
+        <v>45659</v>
       </c>
     </row>
     <row r="231">
       <c r="A231">
-        <v>3064</v>
+        <v>3163</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Procedura aperta finalizzata all’affidamento del servizio di raccolta, carico, trasporto e conferimento presso impianto di trattamento autorizzato dei rifiuti prodotti dalle sedi regionali site nel territorio della Regione Lazio.</t>
+          <t>Proroga Noleggio e manutenzione di un plotter per le esigenze del Centro Stampa - per la durata di 6 mesi - Impegno di spesa complessivo di € 2.708,40 IVA compresa</t>
         </is>
       </c>
       <c r="C231" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="D231"/>
       <c r="E231" s="2">
-        <v>45817</v>
-[...11 lines deleted...]
-        <v>45686</v>
+        <v>45657</v>
       </c>
     </row>
     <row r="232">
       <c r="A232">
-        <v>3063</v>
+        <v>3161</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine per la Regione Lazio in occasione dell'evento "Festeggiamenti in onore della Madonna di Canneto - Pellegrinaggio di Canneto" - che si terrà nel Comune di Settefrati (FR) dal 18 al 22 agosto 2024. Impegno di spesa in favore del Comune di Settefrati (cod. cred. 315) di € 36.600,00 IVA inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG B2C4C919B1</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di agenzia creativa. Impegno di spesa in favore KLEOS srl (cod. cred. 252140) di € 47.580,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B4B7491A91</t>
         </is>
       </c>
       <c r="C232" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D232"/>
       <c r="E232" s="2">
-        <v>45533</v>
+        <v>45656</v>
       </c>
     </row>
     <row r="233">
       <c r="A233">
-        <v>3062</v>
+        <v>3160</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine per la Regione Lazio in occasione della programmazione "Alle radici culturali di una comunità" che si terrà a Subiaco nel periodo compreso tra il 10 agosto ed il 15 ottobre 2024. Impegno di spesa in favore del Comune di Subiaco (cod. cred. 325) di € 20.130,00 IVA inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B2C399E686</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di pianificazione campagne promo pubblicitarie. Impegno di spesa in favore BSG srl (cod. cred. 138810) di € 18.300,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2025. CIG: B4BF5A7100</t>
         </is>
       </c>
       <c r="C233" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="D233"/>
       <c r="E233" s="2">
-        <v>45533</v>
+        <v>45656</v>
       </c>
     </row>
     <row r="234">
       <c r="A234">
-        <v>3061</v>
+        <v>3159</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine per la Regione Lazio in occasione dell'evento "Velletri Libris ed. 2024 - De Cultour" in programma dall'01/09 al 08/09/2024 presso il Comune di Velletri (RM). Impegno di spesa in favore della Fondazione De Cultura (cod. cred. 209291) con sede a Velletri (RM) Piazza Cairoli, 28 - 00049, cod fiscale 9504070585, di € 30.500,00 IVA inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG B2C6072147</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine della Regione Lazio in occasione dell'iniziativa: 24^ edizione "Befana In¿ Polizia" in programma a Roma il 29 dicembre 2024. Impegno di spesa in favore dell'Associazione ACAH APS (cod. cred. 252147) di € 6.100,00 Iva inclusa sul capitolo U0000R31902, nell'esercizio finanziario 2024. CIG: B4C183441F&amp;nbsp;</t>
         </is>
       </c>
       <c r="C234" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D234"/>
       <c r="E234" s="2">
-        <v>45533</v>
+        <v>45656</v>
       </c>
     </row>
     <row r="235">
       <c r="A235">
-        <v>3060</v>
-[...4 lines deleted...]
-        </is>
+        <v>3158</v>
+      </c>
+      <c r="B235" t="s">
+        <v>262</v>
       </c>
       <c r="C235" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="D235"/>
       <c r="E235" s="2">
-        <v>45539</v>
+        <v>45684</v>
       </c>
       <c r="F235"/>
       <c r="G235" s="2">
-        <v>45526</v>
+        <v>45684</v>
       </c>
       <c r="H235"/>
       <c r="I235" s="2">
-        <v>45526</v>
+        <v>45656</v>
       </c>
     </row>
     <row r="236">
       <c r="A236">
-        <v>3059</v>
+        <v>3157</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Procedura aperta, ai sensi dell'art. 71 D.lgs. 36/2023, per l'acquisizione del "Servizio di assistenza organizzativa/gestionale e del supporto tecnico-specialistico alla Direzione Regionale Programmazione economica, centrale acquisti, fondi europei, PNRR". Proroga dell'attuale contratto, ai sensi dell'art. 106, comma 11 del D.lgs 50/2016 per la durata di 6 mesi Impegno di spesa complessivo di 612.135,00 IVA inclusa sul cap. capitolo U0000H11785 di cui € 408.090,00 IVA inclusa Es. Fin. 2024 ed € 204.045,00 IVA inclusa Es. Fin. 2025, in favore di Intellera Consulting S.r.l. in qualità di capogruppo (cod. cred. 191021).</t>
+          <t>Adesione Convenzione CONSIP ID 2556 per l'affidamento dei Servizi di Posta Elettronica Certificata (PEC) e servizi di Recapito Certificato, CIG 9774270EC1 tra la Regione Lazio e INFOCERT S.P.A. in esito all'aggiudicazione della gara a procedura aperta ai sensi del d.lgs. 50/2016 e s.m.i., Impegno pluriennale di spesa a favore di INFOCERT S.P.A. (codice creditore 234849) dell'importo complessivo di euro 147.945,88 IVA inclusa, esercizi finanziari dal 2025-2028, sul capitolo di bilancio regionale U0000S25904. Impegno compl. € 1.386,18 sul cap. U0000S25904 ai sensi dell'art. 113 del D.Lgs. n. 50/2016 in fav. del "Fondo incentivi ex art.383 sexies R.R. n.1/2002" (cod. cred.176734) e relativi accert. sui cap. in entrata E0000341559-E0000341562- E0000341563 CIG Derivato B46561CE2F.</t>
         </is>
       </c>
       <c r="C236" t="s">
-        <v>260</v>
+        <v>264</v>
+      </c>
+      <c r="D236"/>
+      <c r="E236" s="2">
+        <v>45674</v>
+      </c>
+      <c r="F236"/>
+      <c r="G236" s="2">
+        <v>45656</v>
       </c>
     </row>
     <row r="237">
       <c r="A237">
-        <v>3058</v>
+        <v>3156</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>D.G.R. n. 311 del 24/05/2022. Intervento cod. Rendis 12IR009/CI "Lavori straordinari di manutenzione dell'alveo del fiume Tronto nel Comune di Amatrice". CUP: F77H21007280005</t>
+          <t>Affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.lgs 36/2023, del servizio di incarico professionale per servizi tecnici attinenti all’architettura e all’ingegneria: COLLAUDO TECNICO AMMINISTRATIVO E STATICO IN CORSO D'OPERA E FINALE AI SENSI DELL’ART.116, D. LGS. N. 36/2023 E DEGLI ARTT. DAL 13 AL 30 DELL’ALLEGATO II.14, SEZIONE III DEL D. LGS. N. 36/2023, dell’intervento denominato “Ripristino e realizzazione di scivoli di alaggio di soccorso per la sicurezza della navigazione e della fruizione fluviale”&amp;nbsp;</t>
         </is>
       </c>
       <c r="C237" t="s">
-        <v>261</v>
-[...11 lines deleted...]
-        <v>45735</v>
+        <v>265</v>
       </c>
     </row>
     <row r="238">
       <c r="A238">
-        <v>3057</v>
+        <v>3155</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>SIGN_PAD - "Gara comunitaria centralizzata a procedura aperta ex art. 60 D.lgs. 50/2016 e s.m.i. per l'acquisizione di Sign- Pad e relativo software per la gestione della firma elettronica grafometrica per i Centri per l'Impiego, in attuazione del Piano straordinario di Potenziamento dei CPI e delle Politiche Attive del Lavoro della Regione Lazio". CIG: 990524311C – Codice gara: 9170927. Indizione procedura di gara, approvazione atti e nomina del Responsabile Unico del Procedimento.</t>
+          <t>Gara comunitaria centralizzata a procedura aperta per l’affidamento del servizio di manutenzione delle apparecchiature elettromedicali in uso presso le Aziende Sanitarie della Regione Lazio – Seconda edizione</t>
         </is>
       </c>
       <c r="C238" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="D238"/>
       <c r="E238" s="2">
-        <v>45523</v>
-[...3 lines deleted...]
-        <v>45523</v>
+        <v>45653</v>
       </c>
     </row>
     <row r="239">
       <c r="A239">
-        <v>3056</v>
+        <v>3154</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Programma regionale di interventi per la messa in sicurezza delle infrastrutture viarie e per la rigenerazione urbana", in attuazione dell'articolo 1, comma 134, della legge 30 dicembre 2018, n. 145, e s.m.i. - Fondo per la Progettazione di Opere Pubbliche. Attività progettuale relativa all'intervento di "Adeguamento del corpo arginale e di ripristino dell'officiosità idraulica dell'alveo del fiume Velino nel tratto compreso nei Comuni di Cittaducale e Castel San Angelo (RI)</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio - Tranche 17, nell'ambito del bando SDAPA Consip per la fornitura di prodotti farmaceutici destinato al fabbisogno delle Aziende Sanitarie della Regione Lazio - Determinazione a contrarre. Approvazione schemi, atti e indizione gara.</t>
         </is>
       </c>
       <c r="C239" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="D239"/>
       <c r="E239" s="2">
-        <v>45978</v>
+        <v>45726</v>
       </c>
       <c r="F239"/>
       <c r="G239" s="2">
-        <v>45918</v>
-[...23 lines deleted...]
-        <v>45522</v>
+        <v>45653</v>
       </c>
     </row>
     <row r="240">
       <c r="A240">
-        <v>3055</v>
+        <v>3153</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle Aziende sanitarie della Regione Lazio - Farmaci 2024 - Decima tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
+          <t>Gara europea a procedura aperta, suddivisa in 8 lotti, finalizzata alla stipula di convenzioni quadro, per la fornitura di cancelleria e toner, cartucce a getto d'inchiostro, materiale di consumo accessorio per le Amm.ni aventi sede sul territorio della Regione Lazio e della Regione Umbria. Impegno di spesa di € 880,00 sul Cap. U0000T19427 a favore dell'A.N.A.C. es. fin. 2024. Impegno di spesa complessivo di € 2.068,00 sul Cap. U0000S23908 a favore del "Fondo incentivi ex art. 383 sexies R.R. n. 1/2002" es. fin. 2024-2025 e accertamenti di € 1.468,28 sul Cap. di entrata n. E0000341559, di € 299,86 sul Cap. di entrata E0000341562 e di € 299,86 sul Cap. E0000341563 a carico del "Fondo incentivi ex art. 383 sexies R.R. n. 1/2002" es. fin. 2024-2025.</t>
         </is>
       </c>
       <c r="C240" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="D240"/>
       <c r="E240" s="2">
-        <v>45537</v>
+        <v>45695</v>
       </c>
       <c r="F240"/>
       <c r="G240" s="2">
-        <v>45511</v>
+        <v>45653</v>
+      </c>
+      <c r="H240"/>
+      <c r="I240" s="2">
+        <v>45653</v>
       </c>
     </row>
     <row r="241">
       <c r="A241">
-        <v>3054</v>
+        <v>3152</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Approvazione "Avviso Pubblico per la consultazione preliminare di mercato indetta ai sensi dell'art. 77 del d.lgs. 36/2023 per acquisizione istanze di interesse per la fornitura di un servizio specialistico statistico-econometrico</t>
+          <t>Procedura aperta sopra soglia, ai sensi dell'art. 71 d.lgs. n. 36/23, per l'affidamento della gestione di 3 centri antiviolenza e di 3 case rifugio per donne vittime di violenza. Indizione e approvazione atti di gara. CUP S80143490581202400037.</t>
         </is>
       </c>
       <c r="C241" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D241"/>
       <c r="E241" s="2">
-        <v>45510</v>
+        <v>45649</v>
       </c>
     </row>
     <row r="242">
       <c r="A242">
-        <v>3053</v>
+        <v>3151</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>"Programma regionale di interventi per la messa in sicurezza delle infrastrutture viarie e per la rigenerazione urbana", in attuazione dell'articolo 1, comma 134, della legge 30 dicembre 2018, n. 145, e s.m.i. - Fondo per la Progettazione di Opere Pubbliche. Procedura aperta in ambito comunitario suddivisa in due lotti per la conclusione di un accordo quadro con unico operatore economico per ciascuno dei lotti, ai sensi dell’art. 59, comma 3 del D.Lgs. n. 36/2023, per l’affidamento di servizi di progettazione relativi a interventi a favore dei comuni, finalizzati alla mitigazione del rischio idrogeologico nei territori della Regione Lazio.</t>
+          <t>Determina a contrarre (art. 17 d.lgs. n. 36/23) per l'indizione di una procedura aperta sopra soglia per l'affidamento della gestione di 3 centri antiviolenza e di 3 case rifugio per donne vittime di violenza. Durata affidamento 24 mesi. Nomina RUP e gruppo di lavoro. Prenotazione impegno di spesa a creditori diversi (3805) per complessivi €1.575.000,00 sul cap. U0000H41976 es. fin. 2025-2026-2027. Impegno di spesa in favore di ANAC (cod. cred. 159683) di €660,00 sul cap. U0000T19427 es. fin. 2024. Impegno di spesa per complessivi € 16.500,00 sul cap. H000041976 a favore del fondo incentivi, di cui € 11.022,00 es. fin. 2024-25-26-27 con accertamento sul cap. E0000341559, € 2.739,00, es. fin. 2024- 25-26-27 con accertamento sul cap. E0000341562, ed € 2.739,00 es. fin. 24-25-26-27, con accertamento sul cap. E0000341563 - CUI S80143490581202400037.</t>
         </is>
       </c>
       <c r="C242" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="D242"/>
       <c r="E242" s="2">
-        <v>45506</v>
-[...27 lines deleted...]
-        <v>45506</v>
+        <v>45649</v>
       </c>
     </row>
     <row r="243">
       <c r="A243">
-        <v>3052</v>
+        <v>3150</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Determinazione a contrarre ai sensi dell'art. 17, co. 1, del D.lgs. n. 36/2023, indizione Gara europea a procedura aperta finalizzata alla stipula di convenzioni quadro, a ridotto impatto ambientale, per l'affidamento della fornitura di carta in risme per gli enti della Regione Lazio. Edizione 2. Procedura suddivisa in 2 lotti.</t>
+          <t>Procedura negoziata, ai sensi ai sensi dell'art. 50 comma 1 lettera d) del Dlgs 36/2023, per l'affidamento dei lavori afferenti "Completamento della fase finale dell'intervento di bonifica della ex discarica abusiva in via Donegani, loc. Lunghezza e sistemazione finale dell'area</t>
         </is>
       </c>
       <c r="C243" t="s">
-        <v>267</v>
-[...7 lines deleted...]
-        <v>45506</v>
+        <v>271</v>
       </c>
     </row>
     <row r="244">
       <c r="A244">
-        <v>3051</v>
+        <v>3149</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine e di visibilità per la Regione Lazio in occasione dell'evento: Francigena Lazio Festival - Campagnano di Roma, dal 21 al 23 giugno 2024. Impegno di spesa a favore dell'APS Libertà e Partecipazione (cod. cred. 250193) di € 15.000,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B1E967AB8A&amp;nbsp;</t>
+          <t>Prog. Reg. di int. per la messa in sicurezza delle infrastrutture viarie e per la rigenerazione urbana-Fondo per la Prog. di Opere Pubbliche–Aff. diretto dei servizi relativi servizio di progettazione dell’int di “Ripascimento protetto da barriera e pennelli in loc. Fregene Nord nel comune di Fiumicino – I stralcio” – Impegno di € 125.617,63 a favore di Interprogetti S.r.l. (cod. Cred. 198816) sul cap. U0000C12170 – Impegno di € 1.394,26 a favore del “Fondo incentivi ex art. 383 sexies R.R. N. 1/2002” (cod. Cred. 176734) sul cap. U0000C12170 – Acc. per € 1.394,26 al “Fondo incentivi ex art. 383 sexies R.R. N. 1/2002” (cod. Cred. 176734) sul cap. E0000341560 - Impegno di € 35,00 all’Autorità nazionale anticorruzione (cod. cred. 159683) sul cap.U0000T19427 – Es fin 2024; CUP: F12B23000350001 - CIG: B3EAF69F88</t>
         </is>
       </c>
       <c r="C244" t="s">
-        <v>268</v>
-[...3 lines deleted...]
-        <v>45505</v>
+        <v>272</v>
       </c>
     </row>
     <row r="245">
       <c r="A245">
-        <v>3050</v>
+        <v>3148</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine e di visibilità per la Regione Lazio in occasione dell'evento: 3 Grand Prix Storico di Roma - 1 Giornata del Made in Italy Motoristico, che si svolgerà a Roma dal 14 al 15 giugno 2024. Impegno di spesa a favore dell'Ass.ne Orgoglio Motoristico (cod. cred. 250310) di € 15.000,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B208010071.</t>
+          <t>Programma Regionale di interventi per la messa in sicurezza delle infrastrutture viarie e per la rigenerazione urbana - Fondo per la Progettazione di Opere Pubbliche - Affidamento diretto dei servizi di supporto al Rup per la verifica della Progettazione Esecutiva del Progetto dell’intervento di “Ricarica delle scogliere esistenti in località Capo D’Anzio (RM)” – Perfezionamento della prenotazione d’impegno n. 1684/2024 per € 29.290,88 a favore di SEACON SRL (cod. Cred. 123589) - Es. Fin. 2024; CUP: F82B21000030005 – CIG B42BD81907</t>
         </is>
       </c>
       <c r="C245" t="s">
-        <v>269</v>
-[...3 lines deleted...]
-        <v>45505</v>
+        <v>273</v>
       </c>
     </row>
     <row r="246">
       <c r="A246">
-        <v>3049</v>
+        <v>3146</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine e di visibilità per la Regione Lazio in occasione dell'evento: "L'avventura ha le ali grandi - Destinazione Capo Nord" che si terrà dal 19 giugno al 1 luglio 2024. Impegno di spesa a favore di Juppiter APS Giovanile (cod. cred. 53815) di € 18.300,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B208399B4</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2024 - Quattordicesima tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
         </is>
       </c>
       <c r="C246" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="D246"/>
       <c r="E246" s="2">
-        <v>45505</v>
+        <v>45726</v>
+      </c>
+      <c r="F246"/>
+      <c r="G246" s="2">
+        <v>45700</v>
+      </c>
+      <c r="H246"/>
+      <c r="I246" s="2">
+        <v>45694</v>
+      </c>
+      <c r="J246"/>
+      <c r="K246" s="2">
+        <v>45646</v>
       </c>
     </row>
     <row r="247">
       <c r="A247">
-        <v>3048</v>
+        <v>3145</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine e di visibilità per la Regione Lazio in occasione dell'evento: "Ebraica - Festival Internazionale di Cultura che si svolgerà a Roma dal 23 al 26 giugno 2024. Impegno di spesa a favore dell'Artix Soc. Cooperativa (cod. cred. 250369) di € 14.945,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B22306CBC1</t>
+          <t>Affidamento diretto, ai sensi dell'art. 50, comma 1, lett. b), del D.Lgs. 31 marzo 2023, n. 36, dell'incarico professionale di redazione di uno studio di fattibilità per lo sviluppo di un sistema di trasposto aereo a guida autonoma supportato da un sistema distribuito per aree per il decollo verticale. Impegno di spesa sul Capitolo U0000D41928 del Bilancio della Regione Lazio, es. fin. 2024, per complessivi euro 30.298,94 a favore dell'Avv. G M ... OMISSIS, con studio in Roma, Via di Grottarossa n. 50, C.F. ... OMISSIS ..., P.IVA ... OMISSIS ... C.I.G: B42715E48D&amp;nbsp;</t>
         </is>
       </c>
       <c r="C247" t="s">
-        <v>271</v>
-[...3 lines deleted...]
-        <v>45505</v>
+        <v>275</v>
       </c>
     </row>
     <row r="248">
       <c r="A248">
-        <v>3047</v>
+        <v>3144</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dellìart.50, comma 1. letterab) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine e di visibilità per la Regione Lazio in occasione dell'iniziativa: "60^ edizione Coppa dei Canottieri Lazio (cod cred. 73378) di € 12.200 I.V.A. inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024 CIG B2353A6FA8.</t>
+          <t>Affidamento diretto, ai sensi dell'art. 50, comma 1, lett. b), del D.Lgs. 31 marzo 2023, n. 36, dell'incarico professionale di redazione di uno studio di fattibilità per lo sviluppo di un sistema di trasporto pubblico fluviale nel bacino del Tevere, nel tratto di competenza della Regione Lazio. &amp;nbsp;Impegno di spesa sul Capitolo U0000D41928 del Bilancio della Regione Lazio, es. fin. 2024, per complessivi euro 30.451,20 a favore dell'Avv. A.C. ... OMISSIS ..., con studio in Roma, Via Ezio n. 36, C.F ... OMISSIS ..., P.IVA ... OMISSIS .... &amp;nbsp;C.I.G: B42713EA23.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C248" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
     </row>
     <row r="249">
       <c r="A249">
-        <v>3046</v>
+        <v>3143</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di presenza pubblicitaria istituzionale per la Regione Lazio su ""Il Libro dei Fatti 2024"". Impegno di spesa in favore della GMC GIUSEPPE MARRA COMMUNICATIONS S.A.P.A. DI GIUSEPPE PASQUALE MARRA (cod. cred. 127155) di € 19.520,00 IVA inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B236E40376.&amp;nbsp;</t>
+          <t>Affidamento diretto, ai sensi dell'art. 50, comma 1, lett. b), del D.Lgs. 31 marzo 2023, n. 36, dell'incarico professionale di redazione di uno studio di fattibilità per la istituzione di società "in house" preposta all'emissione dei titoli di viaggio per il Trasporto Pubblico Locale Regionale ed al monitoraggio successivo dell'uso dei titoli stessi. &amp;nbsp;Impegno di spesa sul Capitolo U0000D41928 del Bilancio della Regione Lazio, es. fin. 2024, per complessivi euro 29.233,15 a favore dell'Avv. D.R. ... OMISSIS ..., con studio in Roma, Via Caterina Troiani n. 278, C.F. &amp;nbsp; ... OMISSIS ..., P.IVA &amp;nbsp;... OMISSIS .... &amp;nbsp;C.I.G: B426166706.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C249" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-        <v>45505</v>
+        <v>277</v>
       </c>
     </row>
     <row r="250">
       <c r="A250">
-        <v>3045</v>
+        <v>3142</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine e di visibilità per la Regione Lazio in occasione dell'iniziativa: ""Estate con noi"" che si svolgerà ad Ardea dall'11 al 14 luglio 2024. Impegno di spesa in favore dell'Ass. Nuova California 2004 Onlus (cod. cred. 100201) di € 9.150,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B24CC5F14E&amp;nbsp;</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine della Regione Lazio in occasione del convegno "Ripartenza famiglia: l'esempio delle iniziative legislative del Lazio" che si terrà a Roma il 19 dicembre 2024. Impegno di spesa in favore del Comitato per la Pubblica Agenda Sussidiaria e Condivisa Ditelo sui Tetti (MT 10,27) (cod. cred. 252041) di € 12.200,00 Iva inclusa sul capitolo U0000R31902, nell'esercizio finanziario 2024. CIG: B49461170B</t>
         </is>
       </c>
       <c r="C250" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D250"/>
       <c r="E250" s="2">
-        <v>45505</v>
+        <v>45643</v>
       </c>
     </row>
     <row r="251">
       <c r="A251">
-        <v>3044</v>
+        <v>3141</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di presenza istituzionale e promozione di immagine per la Regione Lazio sul prodotto editoriale "Racconti di Sabaudia ed. 2024". Impegno di spesa in favore della Multimedia Communication di Maria Costici &amp;amp; C. sas (cod. cred. 99321) di € 12.200,00 IVA inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B236D18F2E.</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di servizio di visibilità e promozione di immagine per la Regione Lazio, in occasione dell'iniziativa "Giovani generazioni contro cyberbullismo e cyber risk per la cittadinanza digitale" - province della Regione Lazio, 12 - 13 - 16 -17 e 18 dicembre 2024. Impegno di spesa in favore del MOIGE (Cod. Cred. 89115). Impegno di spesa di € 35.380,00 IVA inclusa sul capitolo U0000R31902, nell'esercizio finanziario 2024. CIG: B499083634.</t>
         </is>
       </c>
       <c r="C251" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="D251"/>
       <c r="E251" s="2">
-        <v>45505</v>
+        <v>45643</v>
       </c>
     </row>
     <row r="252">
       <c r="A252">
-        <v>3042</v>
+        <v>3140</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>POR FESR Lazio 2014-2020 Call for proposal "Energia sostenibile 2.0" Asse Prioritario 4 Azione 4.1.1 _ 14^ Aggiornamento elenco operatori economici abilitati a svolgere il servizio di certificazione della prestazione energetica degli edifici, di importo inferiore a 5.000,00 euro, mediante affidamento diretto ai sensi dell'art. 50 del D.lgs. 36/2023</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di visibilità e promozione della Regione Lazio in occasione delle iniziative di presentazione dei libri "Liberi pensieri. Insoliti haiku per Roma" - Roma,12 dicembre 2024 e "Cuori nascosti" - Civitavecchia, 22 dicembre 2024. Impegno di spesa in favore della Prospettiva Editrice sas di Patti Francesca &amp;amp; C. (cod. cred. 251940) di € 5.000,00 IVA inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B4803B8490.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C252" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D252"/>
       <c r="E252" s="2">
-        <v>45504</v>
+        <v>45643</v>
       </c>
     </row>
     <row r="253">
       <c r="A253">
-        <v>3041</v>
+        <v>3139</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle Aziende sanitarie della Regione Lazio - Farmaci 2024 nona tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
+          <t>Procedura aperta per l'affidamento del servizio di noleggio e manutenzione di n. 110 erogatori d'acqua naturale e frizzante allacciati alla rete idrica presso le sedi della Regione Lazio.</t>
         </is>
       </c>
       <c r="C253" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="D253"/>
       <c r="E253" s="2">
-        <v>45855</v>
-[...27 lines deleted...]
-        <v>45497</v>
+        <v>45639</v>
       </c>
     </row>
     <row r="254">
       <c r="A254">
-        <v>3040</v>
+        <v>3138</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2024 - Undicesima tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine della Regione Lazio in occasione della iniziativa: "Il Villaggio di Natale del Giubileo" - Civitavecchia (RM), 8 - 29 dicembre 2024. Impegno di spesa in favore della Associazione Culturale P.A.U.I. Eventi &amp;amp; Fiere di € 18.300,00 Iva inclusa sul capitolo U0000R31902, nell'esercizio finanziario 2024. CIG: B492511B87</t>
         </is>
       </c>
       <c r="C254" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="D254"/>
       <c r="E254" s="2">
-        <v>45736</v>
-[...11 lines deleted...]
-        <v>45537</v>
+        <v>45638</v>
       </c>
     </row>
     <row r="255">
       <c r="A255">
-        <v>3039</v>
+        <v>3137</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Procedura negoziata, tramite R.D.O. sul M.E.La., finalizzata all’affidamento per la fornitura di divise estive e invernali per il personale con qualifica di autista in servizio presso la Giunta della Regione Lazio</t>
+          <t>Campagna di comunicazione istituzionale per il Villaggio di Natale presso il Castello di Santa Severa. Impegno di spesa complessivo di € 48.238,80 (IVA inclusa) a creditori vari. Capitolo di bilancio U0000R31902 - Es. Fin. 2024.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C255" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D255"/>
       <c r="E255" s="2">
-        <v>45593</v>
-[...15 lines deleted...]
-        <v>45485</v>
+        <v>45638</v>
       </c>
     </row>
     <row r="256">
       <c r="A256">
-        <v>3033</v>
+        <v>3136</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - Farmaci 2024 quarta tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alle AA.SS. della Regione Lazio.</t>
+          <t>Rifacimento pavimentazione in Sinistra idraulica della banchina nel tratto del Fiume Tevere da Ponte Testaccio all'area archeologica Soprintendenza in comune di Roma (RM)</t>
         </is>
       </c>
       <c r="C256" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="D256"/>
       <c r="E256" s="2">
-        <v>45694</v>
+        <v>45952</v>
       </c>
       <c r="F256"/>
       <c r="G256" s="2">
-        <v>45621</v>
+        <v>45869</v>
+      </c>
+      <c r="H256"/>
+      <c r="I256" s="2">
+        <v>45670</v>
+      </c>
+      <c r="J256"/>
+      <c r="K256" s="2">
+        <v>45637</v>
+      </c>
+      <c r="L256"/>
+      <c r="M256" s="2">
+        <v>45637</v>
       </c>
     </row>
     <row r="257">
       <c r="A257">
-        <v>3030</v>
+        <v>3135</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2024 - Ottava tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio. Determinazione a contrarre, approvazione schemi, atti e indizione gara.</t>
+          <t>PR Lazio FESR 2021/2027. Progetto A0652B0005. Decisione a contrarre. Avvio della procedura negoziata per l'affidamento di un servizio di valutazione ex ante e in itinere sulle azioni di Housing da realizzare nell'ambito del PR Lazio FESR 2021-2027</t>
         </is>
       </c>
       <c r="C257" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="D257"/>
       <c r="E257" s="2">
-        <v>45863</v>
-[...11 lines deleted...]
-        <v>45453</v>
+        <v>46037</v>
       </c>
     </row>
     <row r="258">
       <c r="A258">
-        <v>3029</v>
+        <v>3134</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2024 settima tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
+          <t>Ades. all'AQ ex art. 54, comma 3, del D.lgs. n. 50/2016, sudd. in 2 lotti, per l'affid. di serv. di sicur. da remoto, di compliance e controllo per le PA - ID 2296 - Lotto 2: Serv. di Compl.e e Contr. PA Locali (CIG: 8884642E81), prog. Vulnerability Assessment Privacy. Imp. di spesa compl. di € 183.018,30 IVA incl., sul cap. U0000S25904, in fav. di Deloitte Risk Advisory S.r.l. (cod. cred. 247471). Imp. di € 1.220,12 sul cap. U0000S25904, per contr. ex art. 18, comma 3, D.Lgs. 177/2009, in fav. di Consip SpA (144527). Imp. compl. € 1.714,78 sul cap. U0000S25904 ex art. 113 del D.Lgs. n. 50/2016 in fav. del "Fondo incentivi ex art.383 sexies R.R. n.1/2002" (cod. cred.176734) e relat. accert. sui cap. in entr. E0000341559-E0000341562- E0000341563. Approv. Sch. di contr., Piano Op., nom. RUP, DEC e definiz. del gruppo di lav. Es. fin. 2024 - 2025. CIG deriv. B35B788108. CUP F89I24001640002.</t>
         </is>
       </c>
       <c r="C258" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="D258"/>
       <c r="E258" s="2">
-        <v>45855</v>
+        <v>45796</v>
       </c>
       <c r="F258"/>
       <c r="G258" s="2">
-        <v>45736</v>
-[...15 lines deleted...]
-        <v>45443</v>
+        <v>45637</v>
       </c>
     </row>
     <row r="259">
       <c r="A259">
-        <v>3028</v>
+        <v>3132</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Piano di Sviluppo e Coesione - PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 50 comma 1 lett. b) del D.lgs. 36/2023 Incarico per la redazione dell'Attestato di Prestazione Energetica APE della Scuola Media ""Aldo Manuzio"" di Latina Scalo, nel Comune di Latina. Dossier LI-ES2-2740248- Intervento A0100E0330. Perfezionamento di prenotazione impegno n. 13014/2024 a favore di creditore certo dott. ing. Massimo Romani (cod. cred. 248697) per l'importo di € 4.900,20 comprensivo di IVA e oneri di legge, e variazione in diminuzione della medesima prenotazione di impegno per € 589,80= sul Capitolo U0000A42502. Es. Fin. 2024. CUP: F24D17000010006 - CIG Z203D6D7B1.</t>
+          <t>Determina a contrarre ai sensi dell'art. 71 D.Lgs. n. 36/2023, indizione, approvazione atti e autorizzazione all'espletamento della Procedura aperta, suddivisa in 4 lotti, finalizzata alla stipula di Convenzioni Quadro per l'affidamento dei servizi di facchinaggio e trasloco, per le Strutture Regionali, gli Enti S.S.R., gli Enti Locali e le altre Amministrazioni Pubbliche del territorio della Regione Lazio - Edizione 2. Impegno di spesa di € 880,00 sul Capitolo U0000T19427 a favore dell'A.N.A.C. (Cod. Cred. 159683) Es. Fin. 2024. Impegno complessivo di € 14.215,09 sul Cap. U0000S23429, (Cod. Cred. 176734) e relativi accertamenti per € 14.215,09 di cui € 10.092,71 sul Cap. E0000341559, € 2.061,19 sul Cap. E0000341562 e € 2.061,19 sul Cap. E0000341563 al fondo incentivi ex art. 383 sexies R.R. 1/2002, (Cod. Cred. 176734) Es. Fin. 2024-2025.</t>
         </is>
       </c>
       <c r="C259" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="D259"/>
       <c r="E259" s="2">
-        <v>45687</v>
-[...3 lines deleted...]
-        <v>45443</v>
+        <v>45636</v>
       </c>
     </row>
     <row r="260">
       <c r="A260">
-        <v>3027</v>
+        <v>3131</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Gara centralizzata a procedura aperta in via d'urgenza con termini ridotti finalizzata alla fornitura in ambito territoriale di aghi penna da insulina G34 - lunghezza 3,5 mm a Lotto unico. Determinazione a contrarre. Approvazione schemi, atti e indizione gara e nomina del Responsabile Unico del Progetto</t>
+          <t>"Campagna di comunicazione contro la violenza sulle donne" - Affidamento del servizio per la realizzazione di una campagna di comunicazione istituzionale della Regione Lazio. Impegno di spesa complessivo di € 268.475,03 (IVA inclusa) a creditori vari. Capitolo di bilancio U0000R31902 - Es. Fin. 2024.</t>
         </is>
       </c>
       <c r="C260" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="D260"/>
       <c r="E260" s="2">
-        <v>45442</v>
+        <v>45631</v>
       </c>
     </row>
     <row r="261">
       <c r="A261">
-        <v>3026</v>
+        <v>3130</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Procedura aperta, ai sensi dell'art. 71 D.lgs. 36/2023, per l'acquisizione del "Servizio di assistenza organizzativa/gestionale alle procedure di appalto per la Direzione Regionale Programmazione economica, centrale acquisti, fondi europei, PNRR" - CUI S80143490581202300099. Indizione e approvazione atti.</t>
+          <t>Avviso pubblico di indagine di mercato per la manifestazione di interesse a partecipare alla procedura negoziata senza pubblicazione di bando, ai sensi dell’art. 50 comma 1 lettera e) del d.lgs. 36/2023 del decreto legislativo 36/2023, per l'affidamento del servizio di “attività idrografiche per rilievi batimetrici e rilievi geofisici (side scan sonar, multibeam, sbp-chirp, sub bottom profiler chirp, spk sparker) nelle aree identificate come “sito di Terracina”, “sito di Anzio” e &amp;nbsp;“sito di Montalto di Castro”</t>
         </is>
       </c>
       <c r="C261" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="D261"/>
       <c r="E261" s="2">
-        <v>45442</v>
+        <v>45707</v>
+      </c>
+      <c r="F261"/>
+      <c r="G261" s="2">
+        <v>45631</v>
       </c>
     </row>
     <row r="262">
       <c r="A262">
-        <v>3025</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>3128</v>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine della Regione Lazio in occasione dell'iniziativa: "Il magico villaggio di Babbo Natale" che si svolgerà ad Aquino (FR) dal 15 al 27 dicembre 2024. Impegno di spesa in favore del Comune di Aquino (cod. cred. 20) di € 10.370,00 Iva inclusa sul capitolo U0000R31902, nell'esercizio finanziario 2024. CIG: B44BCD70C9</t>
+        </is>
       </c>
       <c r="C262" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="D262"/>
       <c r="E262" s="2">
-        <v>45440</v>
+        <v>45605</v>
       </c>
     </row>
     <row r="263">
       <c r="A263">
-        <v>3024</v>
+        <v>3124</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - Farmaci 2024 - terza tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine della Regione Lazio in occasione dell'iniziativa: "Social Football Summit 2024" che si svolgerà a Roma dal 19 al 20 novembre 2024. Impegno di spesa in favore Go Project (cod. cred. 177809) di € 42.700,00 Iva inclusa sul capitolo U0000R31902, nell'esercizio finanziario 2024. CIG: B44AB90ECB</t>
         </is>
       </c>
       <c r="C263" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D263"/>
       <c r="E263" s="2">
-        <v>45736</v>
-[...23 lines deleted...]
-        <v>45436</v>
+        <v>45618</v>
       </c>
     </row>
     <row r="264">
       <c r="A264">
-        <v>3023</v>
+        <v>3123</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Piano di Sviluppo e Coesione - PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 50 comma 1 lett. b) del D.lgs. 36/2023. Incarico per la redazione dell'Attestato di Prestazione Energetica APE dell'immobile Scuola Elementare «Cura di Vetralla», sita in Largo Rodolfo Luzi nel Comune di Vetralla (VT). Dossier LI-ES2-2540467_Intervento A0100E0321.</t>
+          <t>"Lavori di raccolta del materiale galleggiante con apposita barriera sul Fiume Tevere in comune di Fiumicino (RM) e sul Fiume Aniene in comune di Roma (RM)".CUP F91G24000390002</t>
         </is>
       </c>
       <c r="C264" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="D264"/>
       <c r="E264" s="2">
-        <v>45687</v>
+        <v>46205</v>
       </c>
       <c r="F264"/>
       <c r="G264" s="2">
-        <v>45436</v>
+        <v>46007</v>
+      </c>
+      <c r="H264"/>
+      <c r="I264" s="2">
+        <v>45985</v>
+      </c>
+      <c r="J264"/>
+      <c r="K264" s="2">
+        <v>45758</v>
+      </c>
+      <c r="L264"/>
+      <c r="M264" s="2">
+        <v>45681</v>
+      </c>
+      <c r="N264"/>
+      <c r="O264" s="2">
+        <v>45643</v>
+      </c>
+      <c r="P264"/>
+      <c r="Q264" s="2">
+        <v>45643</v>
+      </c>
+      <c r="R264"/>
+      <c r="S264" s="2">
+        <v>45643</v>
+      </c>
+      <c r="T264"/>
+      <c r="U264" s="2">
+        <v>45618</v>
+      </c>
+      <c r="V264"/>
+      <c r="W264" s="2">
+        <v>45618</v>
+      </c>
+      <c r="X264"/>
+      <c r="Y264" s="2">
+        <v>45618</v>
+      </c>
+      <c r="Z264"/>
+      <c r="AA264" s="2">
+        <v>45618</v>
       </c>
     </row>
     <row r="265">
       <c r="A265">
-        <v>3022</v>
+        <v>3121</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Procedura di gara comunitaria a procedura aperta finalizzata alla stipula di convenzioni quadro per servizi di pulizia e sanificazione a ridotto impatto ambientale e servizi accessori per le sedi delle amministrazioni del territorio della regione Lazio - Edizione 2. Procedura suddivisa in 4 lotti.</t>
+          <t>Determine a contrarre di autorizzazione di procedure ex art. 50, comma 1, lett. c) e b), del D.Lgs. 31 marzo 2023, n. 36, per la conclusione di un Accordo Quadro per gli interventi di riparazione rotture, malfunzionamenti, monitoraggio, controllo delle stazioni di pompaggio, degli acquedotti regionali; manutenzione del Complesso sito in Roma, Piazza Carlo Forlanini n. 1, e per l’incarico di DL, CSP e CSE. Prenotazioni a favore creditori diversi cap. U0000S21900, ess. finn. 2024-2025-2026, di € 427.000,00 per interventi, di € 27.945,51 per DL, CSP e CSE. Impegno di spesa sul cap. U0000S21900 di € 6.537,97 e accertamento di € 6.537,97 sui cap. E0000341559, E0000341562 e E00000341563, a favore del Fondo Incentivi, ess. finn. 2024-2025-2026. Impegno di spesa di € 250,00 sul cap. U0000T19427, es. fin. 2024, a favore di ANAC.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C265" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="D265"/>
       <c r="E265" s="2">
-        <v>45436</v>
+        <v>45616</v>
       </c>
     </row>
     <row r="266">
       <c r="A266">
-        <v>3021</v>
+        <v>3120</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Servizio di assistenza organizzativa/gestionale alle procedure di appalto per la Direzione Regionale Programmazione economica, centrale acquisti, fondi europei, PNRR.</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine della Regione Lazio in occasione dell'iniziativa: "Rassegna di Cinema e del Premio per i Migliori Corti #24FrameAlSecondo" che si svolgerà a Roma dal mese di novembre al mese di maggio 2025. Impegno di spesa in favore dell'Associazione Culturale Controchiave APS (cod. cred. 122332) di € 10.000,00 Iva inclusa sul capitolo U0000R31902, di cui € 4.000,00 nell'esercizio finanziario 2024 ed € 6.000,00 nell'esercizio finanziario 2025. CIG: B427CDC05F.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C266" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="D266"/>
       <c r="E266" s="2">
-        <v>45436</v>
+        <v>45616</v>
       </c>
     </row>
     <row r="267">
       <c r="A267">
-        <v>3014</v>
+        <v>3112</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Procedura negoziata, tramite R.D.O. sul M.E.La., finalizzata all’affidamento per la fornitura e la stampa di tesserini venatori ed opuscoli contenenti il calendario venatorio per la stagione 2024/2025.</t>
+          <t>"Vaccinazione antinfluenzale 2024-2025" - Affidamento del servizio per la realizzazione di una campagna di comunicazione istituzionale della Regione Lazio. Impegno di spesa complessivo di € 174.750,39 (IVA inclusa) a creditori vari. Capitolo di bilancio U0000H11786 - Es. Fin. 2024.</t>
         </is>
       </c>
       <c r="C267" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="D267"/>
       <c r="E267" s="2">
-        <v>45447</v>
-[...3 lines deleted...]
-        <v>45427</v>
+        <v>45609</v>
       </c>
     </row>
     <row r="268">
       <c r="A268">
-        <v>3013</v>
+        <v>3111</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Gara europea a procedura aperta per l’affidamento del servizio assicurativo per la Responsabilità Civile Patrimoniale (RCP) per colpa lieve per la Regione Lazio e il Consiglio Regionale</t>
+          <t>Determine a contrarre di autorizzazione di procedure ex art. 50, comma 1, lett. d) e b), del D.Lgs. 31 marzo, n.36, avente ad oggetto gli interventi di strip out, bonifica, pulizia e separazioni degli impianti non funzionanti, e messa in sicurezza del complesso immobiliare denominato "Ex ospedale Forlanini", suddiviso in 5 Lotti funzionali, e per gli incarichi di DL e CSE. Prenotazioni impegni a creditori diversi sul cap. U0000S22501, ess. finn. 2025-2026, di complessivi € 6.001.496,01 per lavori, € 300.074,82 per imprevisti, € 174.437,16 per incarico DL, € 90.913,33 per incarico CSE. Impegni di spesa sul cap. U0000S22501 di complessivi € 83.453,52 e accertamento di € 83.453,52 sui cap. E0000341559, E0000341562 e E00000341563, a favore del Fondo Incentivi, ess. finn. 2024-2025-2026. Impegno di spesa di € 660,00 sul cap. U0000T19427, es. fin. 2024, a favore di ANAC. CUP: F82F24000400</t>
         </is>
       </c>
       <c r="C268" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="D268"/>
       <c r="E268" s="2">
-        <v>45523</v>
-[...27 lines deleted...]
-        <v>45427</v>
+        <v>45608</v>
       </c>
     </row>
     <row r="269">
       <c r="A269">
-        <v>3012</v>
+        <v>3110</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di un contratto per la fornitura in noleggio quadriennale di n. 2 sistemi di stampa a colori ad alta produzione per il centro stampa della Regione Lazio, suddivisa in due lotti&amp;nbsp;</t>
+          <t>Determine a contrarre di autorizzazione a procedure ex art. 50, comma 1, lett. c) e b), del D.Lgs. 31 marzo 2023, n. 36, per la conclusione di un Accordo Quadro con unico operatore avente ad oggetto gli interventi di manutenzione straordinaria del compendio di Roma, via Cristoforo Colombo n. 212. Prenotazione a favore creditori diversi cap. U0000S22515, es. finn. 2024, di € 492.880,00 per lavori. Impegno di spesa sul cap. U0000S22515 di € 7.070,00 e accertamento di € 7.070,00 sui cap. E0000341559, E0000341562 e E00000341563, a favore del Fondo Incentivi, es. fin. 2024. Impegno di spesa di € 250,00 sul cap. U0000T19427, es. fin. 2024, a favore di ANAC.</t>
         </is>
       </c>
       <c r="C269" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="D269"/>
       <c r="E269" s="2">
-        <v>46013</v>
-[...23 lines deleted...]
-        <v>45425</v>
+        <v>45608</v>
       </c>
     </row>
     <row r="270">
       <c r="A270">
-        <v>3001</v>
+        <v>3107</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2024 sesta tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - Determinazione a contrarre. Approvazione schemi, atti e indizione gara e nomina del Responsabile Unico del Progetto.</t>
+          <t>Determine a contrarre di autorizzazione di procedure ex art. 50, comma 1, lett. c) e b), del D.Lgs. 31 marzo 2023, n. 36, per la conclusione di un Accordo Quadro con unico operatore avente ad oggetto gli interventi di manutenzione straordinaria degli immobili di proprietà della Regione Lazio - 2 Lotti Funzionali, ed incarico professionale di CSE. Prenotazioni a favore creditori diversi cap. U0000S22501, ess. finn. 2024-2025, di € 854.000,00 per lavori, di € 13.695,76 CSE.Impegno di spesa sul cap. U0000S22501 di € 12.452,39 e accertamento di € 12.452,39 sui cap. E0000341559, E0000341562 e E00000341563, a favore del Fondo Incentivi, ess. finn. 2024-2025. Impegno di spesa di € 410,00 sul cap. U0000T19427, es. fin. 2024, a favore di ANAC</t>
         </is>
       </c>
       <c r="C270" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D270"/>
       <c r="E270" s="2">
-        <v>45694</v>
-[...11 lines deleted...]
-        <v>45412</v>
+        <v>45608</v>
       </c>
     </row>
     <row r="271">
       <c r="A271">
-        <v>3000</v>
+        <v>3106</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Piano di Sviluppo e Coesione – PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020 Affidamento diretto dei servizi di ingegneria ed architettura di importo inferiore a 5.000,00 euro, ai sensi dell’art. 50 comma 1 lett. b) del D.lgs 36/2023.</t>
+          <t>Determine a contrarre di autorizzazione di procedure ex art. 50, comma 1, lett. c) e b), del D.Lgs. 31 marzo 2023, n. 36, per la conclusione di un Accordo Quadro con unico operatore avente ad oggetto gli interventi di messa in sicurezza e di manutenzione delle alberature ed aree a verde di proprietà e/o in uso alla Regione Lazio e lungo le fasce frangivento presenti nel territorio di Latina e Provincia, monitoraggio e pronto intervento - 2 Lotti Funzionali. Incarico di CSE. Rettifica della Determinazione Dirigenziale n. G10925 del 09/08/2024. Approvazione del nuovo quadro economico ed atti. Variazione in aumento delle prenotazioni d'impegno 55388/2024 e 4351/2025 a favore creditori diversi cap. U0000S22501, ess. finn. 2024- 2025, per complessivi euro 10.745,88.</t>
         </is>
       </c>
       <c r="C271" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="D271"/>
       <c r="E271" s="2">
-        <v>45411</v>
+        <v>45608</v>
       </c>
     </row>
     <row r="272">
       <c r="A272">
-        <v>2999</v>
+        <v>3105</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata per l'affidamento del servizio integrato di rilevazione fisica, valorizzazione economica, riconciliazione con le risultanze contabili esistenti dei beni mobili e immobili delle Aziende sanitarie della Regione Lazio.</t>
+          <t>Determine a contrarre di autorizzazione di procedure ex art. 50, comma 1, lett. c) e b), del D.Lgs. 31 marzo 2023, n. 36, per la conclusione di un Accordo Quadro con unico operatore avente ad oggetto gli interventi di messa in sicurezza e di manutenzione delle alberature ed aree a verde di proprietà e/o in uso alla Regione Lazio e lungo le fasce frangivento presenti nel territorio di Latina e Provincia, monitoraggio e pronto intervento - 2 Lotti Funzionali, ed incarichi di DL e CSE. Prenotazioni a favore creditori diversi cap. U0000S22501, ess. finn. 2024-2025, di € 854.000,00 per lavori, di € 38.168,71 per DL e di € 7.163,95 per CSE.Impegno di spesa sul cap. U0000S22501 di € 12.919,91 e accertamento di € 12.919,91 cap. E0000341559, E0000341562 e E00000341563, a favore del Fondo Incentivi, ess. finn. 2024-2025. Impegno di € 410,00 cap. U0000T19427, es. fin. 2024, a favore di ANAC</t>
         </is>
       </c>
       <c r="C272" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="D272"/>
       <c r="E272" s="2">
-        <v>45408</v>
+        <v>45608</v>
       </c>
     </row>
     <row r="273">
       <c r="A273">
-        <v>2998</v>
+        <v>3101</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di Vaccini antinfluenzali 2024/2025 occorrenti alle Aziende Sanitarie della Regione Lazio - Quinta tranche 2024 Vaccini anti influenzali, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alle AA.SS. della Regione Lazio e di altri soggetti aggregatori.</t>
+          <t>Servizio di promozione d'immagine della Regione Lazio in occasione della 37^ edizione del Festival internazionale "Franz Liszt", che si svolgerà nel territorio dei Castelli Romani, dal 3 novembre al 22 dicembre 2024, a cura della Associazione Amici della Musica "Cesare De Sanctis" (cod. cred. 126672). Impegno di spesa di € 45.000,00 (IVA inclusa) sul capitolo di spesa U0000R31902 - Es. Fin. 2024. CIG: B3F32BE07A</t>
         </is>
       </c>
       <c r="C273" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="D273"/>
       <c r="E273" s="2">
-        <v>45582</v>
-[...7 lines deleted...]
-        <v>45406</v>
+        <v>45604</v>
       </c>
     </row>
     <row r="274">
       <c r="A274">
-        <v>2997</v>
+        <v>3100</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE-SERVIZIO FORNITO DA SOGGETTO ESTERNO ALL’AMMINISTRAZIONE PER IL SUPPORTO TECNICO NELLA PREDISPOSIZIONE DEL PIANO DI AZIONE E DELLE ATTIVITÀ CONSEGUENTI O CORRELATE PER IL PROGETTO EUROPEO INTERREVITA – PROGRAMMA INTERREG EUROPE – PROGRAMMAZIONE 2021-2027.</t>
+          <t>Affidamento per i servizi propedeutici per le campagne istituzionali in ambito sanitario. Impegno di spesa complessivo di € 56.300,00 IVA inclusa, suddivisa rispettivamente a Pro Format srl € 38.000,00 e a NMK srl € 18.300,00 sul Capitolo di spesa U0000H11786 - Es. Fin. 2024.</t>
         </is>
       </c>
       <c r="C274" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="D274"/>
       <c r="E274" s="2">
-        <v>45405</v>
-[...3 lines deleted...]
-        <v>45405</v>
+        <v>45602</v>
       </c>
     </row>
     <row r="275">
       <c r="A275">
-        <v>2996</v>
+        <v>3099</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE-SERVIZIO PER IL CONTROLLO DI PRIMO LIVELLO PER LA VERIFICA E LA CERTIFICAZIONE DELLE SPESE SOSTENUTE E DA RENDICONTARE PER IL PROGETTO EUROPEO INTERREVITA – PROGRAMMA INTERREG EUROPE – PROGRAMMAZIONE 2021-2027.</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2024 - Tredicesima tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio. Determinazione a contrarre, approvazione schemi, atti e indizione gara.</t>
         </is>
       </c>
       <c r="C275" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="D275"/>
       <c r="E275" s="2">
-        <v>45405</v>
+        <v>45618</v>
       </c>
       <c r="F275"/>
       <c r="G275" s="2">
-        <v>45405</v>
+        <v>45602</v>
       </c>
     </row>
     <row r="276">
       <c r="A276">
-        <v>2991</v>
+        <v>3095</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Recepimento della Determinazione dell'amministratore unico del 07/03/2024 emanata dalla società consortile a responsabilità limitata Puntozero della Regione Umbria avente ad oggetto "Appalto specifico indetto da Puntozero s.c. a r.l. (Cras) per l'affidamento della fornitura di farmaci suddivisa in n. 32 lotti occorrenti alle Aziende Sanitarie della regione Umbria e della regione Lazio, nell'ambito del SDA CONSIP- Cod. gara ANAC 9477455" - decima tranche farmaci 2023.</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera a) del D.lgs. 36/2023, del servizio di ideazione e progettazione della campagna di comunicazione relativa all'iniziativa PNRR "Rete dei servizi di facilitazione digitale" della Regione Lazio.</t>
         </is>
       </c>
       <c r="C276" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="D276"/>
       <c r="E276" s="2">
-        <v>45588</v>
+        <v>45818</v>
       </c>
       <c r="F276"/>
       <c r="G276" s="2">
-        <v>45386</v>
+        <v>45686</v>
       </c>
     </row>
     <row r="277">
       <c r="A277">
-        <v>2988</v>
+        <v>3094</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>DPCM del 15 dicembre 2022: Programma degli interventi essenziali e indifferibili connessi alle celebrazioni del Giubileo della Chiesa cattolica per il 2025, ai sensi dell’articolo 1, comma 422, della legge 234 del 2021. Procedura negoziata senza bando, ai sensi dell’art. 50, comma 1 lett. d) del Dlgs 36/23, per l’affidamento, mediante Accordo Quadro, dei lavori di riqualificazione inerenti all’ambito tipologico “Tevere e le vie d’acqua”, relativi agli interventi n. 162, 163, 164 e 170. CUP: F88H22000780005- CUP: F88H22000890005 - CUP F88H22000900005 - CUP: F88H22000800005</t>
+          <t>Gara comunitaria centralizzata a procedura aperta, ai sensi dell'art. 71 del D.Lgs. n. 36/2023, per l'affidamento del servizio di Call Center ReCUP occorrente alle Aziende Sanitarie e Ospedaliere della Regione Lazio. Approvazione atti di gara e indizione della procedura.</t>
         </is>
       </c>
       <c r="C277" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="D277"/>
       <c r="E277" s="2">
-        <v>46000</v>
+        <v>45639</v>
       </c>
       <c r="F277"/>
       <c r="G277" s="2">
-        <v>46000</v>
-[...71 lines deleted...]
-        <v>45373</v>
+        <v>45594</v>
       </c>
     </row>
     <row r="278">
       <c r="A278">
-        <v>2983</v>
+        <v>3093</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Intervento denominato "Ripascimento di un tratto di litorale di Ostia Levante nel Municipio X di Roma Capitale".&amp;nbsp;Approvazione schema di avviso di indagine di mercato per la manifestazione di interesse a partecipare alla procedura&amp;nbsp;negoziata, ai sensi dell'art. 50 comma 1 lettera d) del D.Lgs. 36/2023, per la stipula di un accordo quadro con unico operatore&amp;nbsp;per l'affidamento dei lavori ai sensi dell'art. 59, comma 3, del D.lgs 36/2023 - CUP F82B21000030005</t>
+          <t>Avviso pubblico di indagine di mercato per la manifestazione di interesse a partecipare al possibile affidamento diretto, ai sensi dell’art. 50, comma 1, lett. b) del D.Lgs 36/2023 del servizio di “attività idrografiche per rilievi batimetrici e rilievi geofisici (side scan sonar, multibeam, sbp-chirp, sub bottom profiler chirp, spk sparker) nelle aree identificate come “sito di Terracina”, “sito di Anzio” e “sito di Montalto di Castro”</t>
         </is>
       </c>
       <c r="C278" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="D278"/>
       <c r="E278" s="2">
-        <v>45378</v>
+        <v>45622</v>
       </c>
       <c r="F278"/>
       <c r="G278" s="2">
-        <v>45362</v>
-[...7 lines deleted...]
-        <v>45357</v>
+        <v>45594</v>
       </c>
     </row>
     <row r="279">
       <c r="A279">
-        <v>2982</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>3091</v>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>Procedura aperta, ai sensi art. 71 D.Lgs n. 36/2023, per individuazione di un Organismo Intermedio per gestione e controllo dell'intervento "Buoni servizio per la fruizione di interventi in materia di inclusione sociale"&amp;nbsp;</t>
+        </is>
       </c>
       <c r="C279" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="D279"/>
       <c r="E279" s="2">
-        <v>45357</v>
+        <v>45677</v>
       </c>
       <c r="F279"/>
       <c r="G279" s="2">
-        <v>45356</v>
+        <v>45677</v>
+      </c>
+      <c r="H279"/>
+      <c r="I279" s="2">
+        <v>45593</v>
+      </c>
+      <c r="J279"/>
+      <c r="K279" s="2">
+        <v>45593</v>
       </c>
     </row>
     <row r="280">
       <c r="A280">
-        <v>2981</v>
-[...4 lines deleted...]
-        </is>
+        <v>3090</v>
+      </c>
+      <c r="B280" t="s">
+        <v>308</v>
       </c>
       <c r="C280" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="D280"/>
       <c r="E280" s="2">
-        <v>45350</v>
+        <v>45590</v>
+      </c>
+      <c r="F280"/>
+      <c r="G280" s="2">
+        <v>45590</v>
       </c>
     </row>
     <row r="281">
       <c r="A281">
-        <v>2974</v>
+        <v>3085</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio e della Regione Umbria - farmaci 2024 - seconda tranche nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti Aggregatori&amp;nbsp;</t>
+          <t>Servizio di promozione d'immagine e di visibilità della Regione Lazio in occasione dell'iniziativa "Dominate The Water" che si svolgerà a Roma il 19 ottobre 2024, a cura della Dominate the Water srl (cod. cred. 251460). Impegno di spesa di € 18.300,00 (IVA inclusa) sul capitolo di spesa U0000R31902 - Es. Fin. 2024. CIG: B3607F6070.</t>
         </is>
       </c>
       <c r="C281" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="D281"/>
       <c r="E281" s="2">
-        <v>45588</v>
-[...3 lines deleted...]
-        <v>45313</v>
+        <v>45586</v>
       </c>
     </row>
     <row r="282">
       <c r="A282">
-        <v>2960</v>
+        <v>3084</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta, sopra soglia comunitaria, finalizzata alla stipula di un accordo quadro per la fornitura triennale di protesi ortopediche di anca, ginocchio e spalla per le Aziende Sanitarie ed Ospedaliere della Regione Lazio. Determinazione a contrarre. Provvedimento di indizione e approvazione atti - Lotto 1 - 53</t>
+          <t>Visibilità Regione Lazio in occasione della manifestazione "Tennis&amp;amp;Friends", che si svolgerà dall'11 al 13 ottobre presso il Foro Italico di Roma, a cura REAL SPORT EVENTS A.S. (cod. cred. 156895). Impegno di spesa di € 24.400,00 (IVA inclusa) sul capitolo di spesa U0000R31902 - Es. Fin. 2024. CIG:B3560FE6F7</t>
         </is>
       </c>
       <c r="C282" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="D282"/>
       <c r="E282" s="2">
-        <v>45320</v>
+        <v>45586</v>
       </c>
     </row>
     <row r="283">
       <c r="A283">
-        <v>2959</v>
+        <v>3081</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta ai sensi dell'art. 71 del D.lgs 36/2023 finalizzata alla stipula di convenzione per l'affidamento del servizio di lavanolo occorrente all'Azienda ARES 118</t>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine e di visibilità per la Regione Lazio in occasione dell'iniziativa: "Saperi &amp;amp; Sapori" che si svolgerà a Collepardo dal 29 al 30 giugno 2024. Impegno di spesa in favore dell'Ass. Noi Amiamo Collepardo ODV (cod. cred. 250375) di € 9.760,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B22929F51F</t>
         </is>
       </c>
       <c r="C283" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="D283"/>
       <c r="E283" s="2">
-        <v>45289</v>
+        <v>45580</v>
       </c>
     </row>
     <row r="284">
       <c r="A284">
-        <v>2958</v>
+        <v>3080</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2023 -Tredicesima tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - Determinazione a contrarre. Approvazione schemi, atti e indizione gara. Nr. Gara 9504891</t>
+          <t>Adesione all'Accordo Quadro ex art. 54, comma 3, del D.lgs. n. 50/2016, sudd. in 8 lotti, per l'affid. di serv. di supp. alla Digital Transformation per la PA - Ed. 2 (ID 2536) - Lotto 1: Strategia della Trasformazione Digitale (CIG: 9853648F8D), prog. Data Strategy. Imp. di spesa compl. di € 550.107,76 IVA incl., sul cap. U0000S25904, in favore di McKinsey &amp;amp; Company Inc. Italy (cod. cred. 172162) per Euro 302.558,78 e di Intellera Consulting S.p.A. (cod. cred. 191021) per Euro 247.548,98. Impegno compl. € 4.562,46 sul cap. U0000S25904 ai sensi dell'art. 113 del D.Lgs. n. 50/2016 in fav. del "Fondo incentivi ex art.383 sexies R.R. n.1/2002" (cod. cred.176734) e relativi accert. &amp;nbsp;sui cap. in entrata E0000341559-E0000341562-E0000341563. Approv. schema di contr., Piano Op., nomina RUP, DEC e definiz. del gruppo di lavoro. Es. fin. 2024-2026. CIG derivato B31D427762. CUP F89I24001460002.</t>
         </is>
       </c>
       <c r="C284" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="D284"/>
       <c r="E284" s="2">
-        <v>45398</v>
-[...11 lines deleted...]
-        <v>45288</v>
+        <v>45576</v>
       </c>
     </row>
     <row r="285">
       <c r="A285">
-        <v>2957</v>
+        <v>3079</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Procedura aperta ai sensi dell'art. 71 D.lgs 36/2023 per l'affidamento in concessione del "Servizio di trasporto marittimo di passeggeri, veicoli e merci tra e con Ponza e Ventotene con obblighi di servizio pubblico per la continuità territoriale marittima". Lotto unico. CIG A03FA1EE17 - CUP F69I23000230003 - CUI S80143490581202300079. Determinazione a contrarre n. G17422 del 22/12/2023.&amp;nbsp;</t>
+          <t>"Ottobre Rosa 2024"- Campagna di comunicazione istituzionale della Regione Lazio. Impegno di spesa complessivo di € 197.903,70 (IVA inclusa) a creditori vari. Capitolo di spesa U0000H11726 - Es. Fin. 2024.</t>
         </is>
       </c>
       <c r="C285" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="D285"/>
       <c r="E285" s="2">
-        <v>45351</v>
-[...7 lines deleted...]
-        <v>45288</v>
+        <v>45574</v>
       </c>
     </row>
     <row r="286">
       <c r="A286">
-        <v>2955</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>3077</v>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine e di visibilità per la Regione Lazio in occasione del Festival e Premio Letterario al Femminile "Le Parole di Lavinia" che si svolgerà a Pomezia (RM), 20 - 21 settembre 2024. Impegno di spesa in favore del Centro Studi Femininum Ingenium (cod. cred. 251208) di € 5.000,00 Iva esente sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B318C050C4</t>
+        </is>
       </c>
       <c r="C286" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="D286"/>
       <c r="E286" s="2">
-        <v>45281</v>
+        <v>45559</v>
       </c>
     </row>
     <row r="287">
       <c r="A287">
+        <v>3076</v>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine e di visibilità per la Regione Lazio in occasione dell'evento: "Nato il sei ottobre". Impegno di spesa in favore della Duea Film spa (cod. cred. 157803) di € 24.400,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B2F88D8DCE</t>
+        </is>
+      </c>
+      <c r="C287" t="s">
+        <v>316</v>
+      </c>
+      <c r="D287"/>
+      <c r="E287" s="2">
+        <v>45551</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288">
+        <v>3075</v>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per l'acquisto di uno spazio pubblicitario per campagne istituzionali. Impegno di spesa in favore della G QUADRO ADVERTISING SRL (cod. cred. 250799) di € 115.900,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. Impegno di spesa in favore dell'Anac di € 35,00 sul capitolo U0000T19427 per il contributo obbligatorio - Esercizio finanziario 2024. CIG: B2EE836EDB</t>
+        </is>
+      </c>
+      <c r="C288" t="s">
+        <v>317</v>
+      </c>
+      <c r="D288"/>
+      <c r="E288" s="2">
+        <v>45551</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289">
+        <v>3074</v>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>Rimborso degli oneri sostenuti dalle emittenti televisive e radiofoniche per la trasmissione di messaggi autogestiti relativi alle tornate elettorali 2023 ai sensi dell'art. 4, comma 5, della Legge n. 28 del 22 febbraio 2000. Impegno di spesa di € 14.309,28 sul cap. U0000R31113 e di € 57.990,24 sul cap. U0000R31109 a favore di vari creditori. Esercizio finanziario 2024.</t>
+        </is>
+      </c>
+      <c r="C289" t="s">
+        <v>318</v>
+      </c>
+      <c r="D289"/>
+      <c r="E289" s="2">
+        <v>45548</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290">
+        <v>3073</v>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>Rimborso degli oneri sostenuti dalle emittenti televisive e radiofoniche per la trasmissione di messaggi autogestiti relativi alle tornate elettorali 2022 ai sensi dell'art. 4, comma 5, della Legge n. 28 del 22 febbraio 2000. Impegno di spesa di € 36.931,80 sul cap. U0000R31113 e di € 66.922,33 sul cap. U0000R31109 a favore di vari creditori. Esercizio finanziario 2024.</t>
+        </is>
+      </c>
+      <c r="C290" t="s">
+        <v>319</v>
+      </c>
+      <c r="D290"/>
+      <c r="E290" s="2">
+        <v>45548</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291">
+        <v>3072</v>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell'art. 76, comma 2, lettera b) punto 3) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per una campagna di comunicazione istituzionale sulla Sanità. Impegno di spesa complessivo di € 304.268,00 (IVA inclusa) a creditori vari. Capitolo U0000R31902 - Es. Fin. 2024.</t>
+        </is>
+      </c>
+      <c r="C291" t="s">
+        <v>320</v>
+      </c>
+      <c r="D291"/>
+      <c r="E291" s="2">
+        <v>45547</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292">
+        <v>3071</v>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine e di visibilità per la Regione Lazio in occasione dell'evento: "1 Congresso Giuridico Forense del Lazio" che si terrà a Roma il 19 e 20 settembre 2024. Impegno di spesa in favore dell'Ordine degli Avvocati di Roma (cod. cred. 62193) di € 12.200,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B2F237C8D8</t>
+        </is>
+      </c>
+      <c r="C292" t="s">
+        <v>321</v>
+      </c>
+      <c r="D292"/>
+      <c r="E292" s="2">
+        <v>45547</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293">
+        <v>3070</v>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine e di visibilità per la Regione Lazio in occasione dell'iniziativa: "100 Vele" che si svolgerà ad Ostia (RM) il 15 settembre 2024. Impegno di spesa in favore del CS Yacht Club ASD (cod. cred. 251031) di € 6.100,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B2ECB9A2EA&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C293" t="s">
+        <v>322</v>
+      </c>
+      <c r="D293"/>
+      <c r="E293" s="2">
+        <v>45547</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294">
+        <v>3069</v>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine e di visibilità per la Regione Lazio in occasione dell'iniziativa: "Grand Prix Fiumicino Aquabike" - Trofeo Regione Lazio che si svolgerà a Fiumicino (RM) dal 20 al 22 settembre 2024. Impegno di spesa in favore del Comitato reg.le Lazio - Federazione Italiana Motonautica (cod. cred. 94883) di € 18.300,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B2E9A20E96</t>
+        </is>
+      </c>
+      <c r="C294" t="s">
+        <v>323</v>
+      </c>
+      <c r="D294"/>
+      <c r="E294" s="2">
+        <v>45547</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295">
+        <v>3068</v>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine per la Regione Lazio in occasione dell'evento "Cultura che InSegni" che si svolgerà presso il Comune di Segni (RM) dal 30 agosto al 31 dicembre 2024. Impegno di spesa in favore del Comune di Segni (cod. cred. 312) di € 24.400,00 IVA inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B2D787B8E7.</t>
+        </is>
+      </c>
+      <c r="C295" t="s">
+        <v>324</v>
+      </c>
+      <c r="D295"/>
+      <c r="E295" s="2">
+        <v>45547</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296">
+        <v>3065</v>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di visibilità e promozione d'immagine della Regione Lazio in occasione della XXI edizione del Premio Le Maschere del Teatro Italiano che si terrà a Roma il 5 settembre 2024. Impegno di spesa in favore della Fondazione Teatro di Roma (cod. cred. 13311) di € 40.260,00 IVA inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B2E0B50455.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C296" t="s">
+        <v>325</v>
+      </c>
+      <c r="D296"/>
+      <c r="E296" s="2">
+        <v>45784</v>
+      </c>
+      <c r="F296"/>
+      <c r="G296" s="2">
+        <v>45538</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297">
+        <v>3064</v>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>Procedura aperta finalizzata all’affidamento del servizio di raccolta, carico, trasporto e conferimento presso impianto di trattamento autorizzato dei rifiuti prodotti dalle sedi regionali site nel territorio della Regione Lazio.</t>
+        </is>
+      </c>
+      <c r="C297" t="s">
+        <v>326</v>
+      </c>
+      <c r="D297"/>
+      <c r="E297" s="2">
+        <v>45817</v>
+      </c>
+      <c r="F297"/>
+      <c r="G297" s="2">
+        <v>45804</v>
+      </c>
+      <c r="H297"/>
+      <c r="I297" s="2">
+        <v>45756</v>
+      </c>
+      <c r="J297"/>
+      <c r="K297" s="2">
+        <v>45686</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298">
+        <v>3063</v>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine per la Regione Lazio in occasione dell'evento "Festeggiamenti in onore della Madonna di Canneto - Pellegrinaggio di Canneto" - che si terrà nel Comune di Settefrati (FR) dal 18 al 22 agosto 2024. Impegno di spesa in favore del Comune di Settefrati (cod. cred. 315) di € 36.600,00 IVA inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG B2C4C919B1</t>
+        </is>
+      </c>
+      <c r="C298" t="s">
+        <v>327</v>
+      </c>
+      <c r="D298"/>
+      <c r="E298" s="2">
+        <v>45533</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299">
+        <v>3062</v>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine per la Regione Lazio in occasione della programmazione "Alle radici culturali di una comunità" che si terrà a Subiaco nel periodo compreso tra il 10 agosto ed il 15 ottobre 2024. Impegno di spesa in favore del Comune di Subiaco (cod. cred. 325) di € 20.130,00 IVA inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B2C399E686</t>
+        </is>
+      </c>
+      <c r="C299" t="s">
+        <v>328</v>
+      </c>
+      <c r="D299"/>
+      <c r="E299" s="2">
+        <v>45533</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300">
+        <v>3061</v>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine per la Regione Lazio in occasione dell'evento "Velletri Libris ed. 2024 - De Cultour" in programma dall'01/09 al 08/09/2024 presso il Comune di Velletri (RM). Impegno di spesa in favore della Fondazione De Cultura (cod. cred. 209291) con sede a Velletri (RM) Piazza Cairoli, 28 - 00049, cod fiscale 9504070585, di € 30.500,00 IVA inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG B2C6072147</t>
+        </is>
+      </c>
+      <c r="C300" t="s">
+        <v>329</v>
+      </c>
+      <c r="D300"/>
+      <c r="E300" s="2">
+        <v>45533</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301">
+        <v>3060</v>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>Procedura aperta, suddivisa in quattro lotti, finalizzata alla stipula di Convenzioni Quadro per l'affidamento dei servizi postali e servizi "a monte" del recapito, destinati alle Amministrazioni della Regione Lazio e della Regione Umbria.</t>
+        </is>
+      </c>
+      <c r="C301" t="s">
+        <v>330</v>
+      </c>
+      <c r="D301"/>
+      <c r="E301" s="2">
+        <v>45539</v>
+      </c>
+      <c r="F301"/>
+      <c r="G301" s="2">
+        <v>45526</v>
+      </c>
+      <c r="H301"/>
+      <c r="I301" s="2">
+        <v>45526</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302">
+        <v>3059</v>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>Procedura aperta, ai sensi dell'art. 71 D.lgs. 36/2023, per l'acquisizione del "Servizio di assistenza organizzativa/gestionale e del supporto tecnico-specialistico alla Direzione Regionale Programmazione economica, centrale acquisti, fondi europei, PNRR". Proroga dell'attuale contratto, ai sensi dell'art. 106, comma 11 del D.lgs 50/2016 per la durata di 6 mesi Impegno di spesa complessivo di 612.135,00 IVA inclusa sul cap. capitolo U0000H11785 di cui € 408.090,00 IVA inclusa Es. Fin. 2024 ed € 204.045,00 IVA inclusa Es. Fin. 2025, in favore di Intellera Consulting S.r.l. in qualità di capogruppo (cod. cred. 191021).</t>
+        </is>
+      </c>
+      <c r="C302" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303">
+        <v>3058</v>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>D.G.R. n. 311 del 24/05/2022. Intervento cod. Rendis 12IR009/CI "Lavori straordinari di manutenzione dell'alveo del fiume Tronto nel Comune di Amatrice". CUP: F77H21007280005</t>
+        </is>
+      </c>
+      <c r="C303" t="s">
+        <v>332</v>
+      </c>
+      <c r="D303"/>
+      <c r="E303" s="2">
+        <v>45964</v>
+      </c>
+      <c r="F303"/>
+      <c r="G303" s="2">
+        <v>45964</v>
+      </c>
+      <c r="H303"/>
+      <c r="I303" s="2">
+        <v>45964</v>
+      </c>
+      <c r="J303"/>
+      <c r="K303" s="2">
+        <v>45964</v>
+      </c>
+      <c r="L303"/>
+      <c r="M303" s="2">
+        <v>45961</v>
+      </c>
+      <c r="N303"/>
+      <c r="O303" s="2">
+        <v>45953</v>
+      </c>
+      <c r="P303"/>
+      <c r="Q303" s="2">
+        <v>45735</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304">
+        <v>3057</v>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>SIGN_PAD - "Gara comunitaria centralizzata a procedura aperta ex art. 60 D.lgs. 50/2016 e s.m.i. per l'acquisizione di Sign- Pad e relativo software per la gestione della firma elettronica grafometrica per i Centri per l'Impiego, in attuazione del Piano straordinario di Potenziamento dei CPI e delle Politiche Attive del Lavoro della Regione Lazio". CIG: 990524311C – Codice gara: 9170927. Indizione procedura di gara, approvazione atti e nomina del Responsabile Unico del Procedimento.</t>
+        </is>
+      </c>
+      <c r="C304" t="s">
+        <v>333</v>
+      </c>
+      <c r="D304"/>
+      <c r="E304" s="2">
+        <v>45523</v>
+      </c>
+      <c r="F304"/>
+      <c r="G304" s="2">
+        <v>45523</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305">
+        <v>3056</v>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>Programma regionale di interventi per la messa in sicurezza delle infrastrutture viarie e per la rigenerazione urbana", in attuazione dell'articolo 1, comma 134, della legge 30 dicembre 2018, n. 145, e s.m.i. - Fondo per la Progettazione di Opere Pubbliche. Attività progettuale relativa all'intervento di "Adeguamento del corpo arginale e di ripristino dell'officiosità idraulica dell'alveo del fiume Velino nel tratto compreso nei Comuni di Cittaducale e Castel San Angelo (RI)</t>
+        </is>
+      </c>
+      <c r="C305" t="s">
+        <v>334</v>
+      </c>
+      <c r="D305"/>
+      <c r="E305" s="2">
+        <v>45978</v>
+      </c>
+      <c r="F305"/>
+      <c r="G305" s="2">
+        <v>45918</v>
+      </c>
+      <c r="H305"/>
+      <c r="I305" s="2">
+        <v>45656</v>
+      </c>
+      <c r="J305"/>
+      <c r="K305" s="2">
+        <v>45642</v>
+      </c>
+      <c r="L305"/>
+      <c r="M305" s="2">
+        <v>45540</v>
+      </c>
+      <c r="N305"/>
+      <c r="O305" s="2">
+        <v>45522</v>
+      </c>
+      <c r="P305"/>
+      <c r="Q305" s="2">
+        <v>45522</v>
+      </c>
+      <c r="R305"/>
+      <c r="S305" s="2">
+        <v>45522</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306">
+        <v>3055</v>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle Aziende sanitarie della Regione Lazio - Farmaci 2024 - Decima tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
+        </is>
+      </c>
+      <c r="C306" t="s">
+        <v>335</v>
+      </c>
+      <c r="D306"/>
+      <c r="E306" s="2">
+        <v>45537</v>
+      </c>
+      <c r="F306"/>
+      <c r="G306" s="2">
+        <v>45511</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307">
+        <v>3054</v>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>Approvazione "Avviso Pubblico per la consultazione preliminare di mercato indetta ai sensi dell'art. 77 del d.lgs. 36/2023 per acquisizione istanze di interesse per la fornitura di un servizio specialistico statistico-econometrico</t>
+        </is>
+      </c>
+      <c r="C307" t="s">
+        <v>336</v>
+      </c>
+      <c r="D307"/>
+      <c r="E307" s="2">
+        <v>45510</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308">
+        <v>3053</v>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>"Programma regionale di interventi per la messa in sicurezza delle infrastrutture viarie e per la rigenerazione urbana", in attuazione dell'articolo 1, comma 134, della legge 30 dicembre 2018, n. 145, e s.m.i. - Fondo per la Progettazione di Opere Pubbliche. Procedura aperta in ambito comunitario suddivisa in due lotti per la conclusione di un accordo quadro con unico operatore economico per ciascuno dei lotti, ai sensi dell’art. 59, comma 3 del D.Lgs. n. 36/2023, per l’affidamento di servizi di progettazione relativi a interventi a favore dei comuni, finalizzati alla mitigazione del rischio idrogeologico nei territori della Regione Lazio.</t>
+        </is>
+      </c>
+      <c r="C308" t="s">
+        <v>337</v>
+      </c>
+      <c r="D308"/>
+      <c r="E308" s="2">
+        <v>45506</v>
+      </c>
+      <c r="F308"/>
+      <c r="G308" s="2">
+        <v>45506</v>
+      </c>
+      <c r="H308"/>
+      <c r="I308" s="2">
+        <v>45506</v>
+      </c>
+      <c r="J308"/>
+      <c r="K308" s="2">
+        <v>45506</v>
+      </c>
+      <c r="L308"/>
+      <c r="M308" s="2">
+        <v>45506</v>
+      </c>
+      <c r="N308"/>
+      <c r="O308" s="2">
+        <v>45506</v>
+      </c>
+      <c r="P308"/>
+      <c r="Q308" s="2">
+        <v>45506</v>
+      </c>
+      <c r="R308"/>
+      <c r="S308" s="2">
+        <v>45506</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309">
+        <v>3052</v>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>Determinazione a contrarre ai sensi dell'art. 17, co. 1, del D.lgs. n. 36/2023, indizione Gara europea a procedura aperta finalizzata alla stipula di convenzioni quadro, a ridotto impatto ambientale, per l'affidamento della fornitura di carta in risme per gli enti della Regione Lazio. Edizione 2. Procedura suddivisa in 2 lotti.</t>
+        </is>
+      </c>
+      <c r="C309" t="s">
+        <v>338</v>
+      </c>
+      <c r="D309"/>
+      <c r="E309" s="2">
+        <v>45538</v>
+      </c>
+      <c r="F309"/>
+      <c r="G309" s="2">
+        <v>45506</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310">
+        <v>3051</v>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine e di visibilità per la Regione Lazio in occasione dell'evento: Francigena Lazio Festival - Campagnano di Roma, dal 21 al 23 giugno 2024. Impegno di spesa a favore dell'APS Libertà e Partecipazione (cod. cred. 250193) di € 15.000,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B1E967AB8A&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C310" t="s">
+        <v>339</v>
+      </c>
+      <c r="D310"/>
+      <c r="E310" s="2">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311">
+        <v>3050</v>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine e di visibilità per la Regione Lazio in occasione dell'evento: 3 Grand Prix Storico di Roma - 1 Giornata del Made in Italy Motoristico, che si svolgerà a Roma dal 14 al 15 giugno 2024. Impegno di spesa a favore dell'Ass.ne Orgoglio Motoristico (cod. cred. 250310) di € 15.000,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B208010071.</t>
+        </is>
+      </c>
+      <c r="C311" t="s">
+        <v>340</v>
+      </c>
+      <c r="D311"/>
+      <c r="E311" s="2">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312">
+        <v>3049</v>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine e di visibilità per la Regione Lazio in occasione dell'evento: "L'avventura ha le ali grandi - Destinazione Capo Nord" che si terrà dal 19 giugno al 1 luglio 2024. Impegno di spesa a favore di Juppiter APS Giovanile (cod. cred. 53815) di € 18.300,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B208399B4</t>
+        </is>
+      </c>
+      <c r="C312" t="s">
+        <v>341</v>
+      </c>
+      <c r="D312"/>
+      <c r="E312" s="2">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313">
+        <v>3048</v>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine e di visibilità per la Regione Lazio in occasione dell'evento: "Ebraica - Festival Internazionale di Cultura che si svolgerà a Roma dal 23 al 26 giugno 2024. Impegno di spesa a favore dell'Artix Soc. Cooperativa (cod. cred. 250369) di € 14.945,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B22306CBC1</t>
+        </is>
+      </c>
+      <c r="C313" t="s">
+        <v>342</v>
+      </c>
+      <c r="D313"/>
+      <c r="E313" s="2">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314">
+        <v>3047</v>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dellìart.50, comma 1. letterab) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine e di visibilità per la Regione Lazio in occasione dell'iniziativa: "60^ edizione Coppa dei Canottieri Lazio (cod cred. 73378) di € 12.200 I.V.A. inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024 CIG B2353A6FA8.</t>
+        </is>
+      </c>
+      <c r="C314" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315">
+        <v>3046</v>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di presenza pubblicitaria istituzionale per la Regione Lazio su ""Il Libro dei Fatti 2024"". Impegno di spesa in favore della GMC GIUSEPPE MARRA COMMUNICATIONS S.A.P.A. DI GIUSEPPE PASQUALE MARRA (cod. cred. 127155) di € 19.520,00 IVA inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B236E40376.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C315" t="s">
+        <v>344</v>
+      </c>
+      <c r="D315"/>
+      <c r="E315" s="2">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316">
+        <v>3045</v>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di promozione d'immagine e di visibilità per la Regione Lazio in occasione dell'iniziativa: ""Estate con noi"" che si svolgerà ad Ardea dall'11 al 14 luglio 2024. Impegno di spesa in favore dell'Ass. Nuova California 2004 Onlus (cod. cred. 100201) di € 9.150,00 Iva inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B24CC5F14E&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C316" t="s">
+        <v>345</v>
+      </c>
+      <c r="D316"/>
+      <c r="E316" s="2">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317">
+        <v>3044</v>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per un servizio di presenza istituzionale e promozione di immagine per la Regione Lazio sul prodotto editoriale "Racconti di Sabaudia ed. 2024". Impegno di spesa in favore della Multimedia Communication di Maria Costici &amp;amp; C. sas (cod. cred. 99321) di € 12.200,00 IVA inclusa sul capitolo U0000R31902 - Esercizio Finanziario 2024. CIG: B236D18F2E.</t>
+        </is>
+      </c>
+      <c r="C317" t="s">
+        <v>346</v>
+      </c>
+      <c r="D317"/>
+      <c r="E317" s="2">
+        <v>45505</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318">
+        <v>3042</v>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>POR FESR Lazio 2014-2020 Call for proposal "Energia sostenibile 2.0" Asse Prioritario 4 Azione 4.1.1 _ 14^ Aggiornamento elenco operatori economici abilitati a svolgere il servizio di certificazione della prestazione energetica degli edifici, di importo inferiore a 5.000,00 euro, mediante affidamento diretto ai sensi dell'art. 50 del D.lgs. 36/2023</t>
+        </is>
+      </c>
+      <c r="C318" t="s">
+        <v>347</v>
+      </c>
+      <c r="D318"/>
+      <c r="E318" s="2">
+        <v>45504</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319">
+        <v>3041</v>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle Aziende sanitarie della Regione Lazio - Farmaci 2024 nona tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
+        </is>
+      </c>
+      <c r="C319" t="s">
+        <v>348</v>
+      </c>
+      <c r="D319"/>
+      <c r="E319" s="2">
+        <v>46121</v>
+      </c>
+      <c r="F319"/>
+      <c r="G319" s="2">
+        <v>46098</v>
+      </c>
+      <c r="H319"/>
+      <c r="I319" s="2">
+        <v>45855</v>
+      </c>
+      <c r="J319"/>
+      <c r="K319" s="2">
+        <v>45736</v>
+      </c>
+      <c r="L319"/>
+      <c r="M319" s="2">
+        <v>45694</v>
+      </c>
+      <c r="N319"/>
+      <c r="O319" s="2">
+        <v>45693</v>
+      </c>
+      <c r="P319"/>
+      <c r="Q319" s="2">
+        <v>45621</v>
+      </c>
+      <c r="R319"/>
+      <c r="S319" s="2">
+        <v>45572</v>
+      </c>
+      <c r="T319"/>
+      <c r="U319" s="2">
+        <v>45534</v>
+      </c>
+      <c r="V319"/>
+      <c r="W319" s="2">
+        <v>45497</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320">
+        <v>3040</v>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2024 - Undicesima tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
+        </is>
+      </c>
+      <c r="C320" t="s">
+        <v>349</v>
+      </c>
+      <c r="D320"/>
+      <c r="E320" s="2">
+        <v>45736</v>
+      </c>
+      <c r="F320"/>
+      <c r="G320" s="2">
+        <v>45602</v>
+      </c>
+      <c r="H320"/>
+      <c r="I320" s="2">
+        <v>45593</v>
+      </c>
+      <c r="J320"/>
+      <c r="K320" s="2">
+        <v>45537</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321">
+        <v>3039</v>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>Procedura negoziata, tramite R.D.O. sul M.E.La., finalizzata all’affidamento per la fornitura di divise estive e invernali per il personale con qualifica di autista in servizio presso la Giunta della Regione Lazio</t>
+        </is>
+      </c>
+      <c r="C321" t="s">
+        <v>350</v>
+      </c>
+      <c r="D321"/>
+      <c r="E321" s="2">
+        <v>45593</v>
+      </c>
+      <c r="F321"/>
+      <c r="G321" s="2">
+        <v>45593</v>
+      </c>
+      <c r="H321"/>
+      <c r="I321" s="2">
+        <v>45593</v>
+      </c>
+      <c r="J321"/>
+      <c r="K321" s="2">
+        <v>45593</v>
+      </c>
+      <c r="L321"/>
+      <c r="M321" s="2">
+        <v>45485</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322">
+        <v>3033</v>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - Farmaci 2024 quarta tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alle AA.SS. della Regione Lazio.</t>
+        </is>
+      </c>
+      <c r="C322" t="s">
+        <v>351</v>
+      </c>
+      <c r="D322"/>
+      <c r="E322" s="2">
+        <v>46098</v>
+      </c>
+      <c r="F322"/>
+      <c r="G322" s="2">
+        <v>45694</v>
+      </c>
+      <c r="H322"/>
+      <c r="I322" s="2">
+        <v>45621</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323">
+        <v>3030</v>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2024 - Ottava tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio. Determinazione a contrarre, approvazione schemi, atti e indizione gara.</t>
+        </is>
+      </c>
+      <c r="C323" t="s">
+        <v>352</v>
+      </c>
+      <c r="D323"/>
+      <c r="E323" s="2">
+        <v>45863</v>
+      </c>
+      <c r="F323"/>
+      <c r="G323" s="2">
+        <v>45580</v>
+      </c>
+      <c r="H323"/>
+      <c r="I323" s="2">
+        <v>45506</v>
+      </c>
+      <c r="J323"/>
+      <c r="K323" s="2">
+        <v>45453</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324">
+        <v>3029</v>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2024 settima tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
+        </is>
+      </c>
+      <c r="C324" t="s">
+        <v>353</v>
+      </c>
+      <c r="D324"/>
+      <c r="E324" s="2">
+        <v>46121</v>
+      </c>
+      <c r="F324"/>
+      <c r="G324" s="2">
+        <v>46112</v>
+      </c>
+      <c r="H324"/>
+      <c r="I324" s="2">
+        <v>46098</v>
+      </c>
+      <c r="J324"/>
+      <c r="K324" s="2">
+        <v>45855</v>
+      </c>
+      <c r="L324"/>
+      <c r="M324" s="2">
+        <v>45736</v>
+      </c>
+      <c r="N324"/>
+      <c r="O324" s="2">
+        <v>45694</v>
+      </c>
+      <c r="P324"/>
+      <c r="Q324" s="2">
+        <v>45693</v>
+      </c>
+      <c r="R324"/>
+      <c r="S324" s="2">
+        <v>45461</v>
+      </c>
+      <c r="T324"/>
+      <c r="U324" s="2">
+        <v>45443</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325">
+        <v>3028</v>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>Piano di Sviluppo e Coesione - PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 50 comma 1 lett. b) del D.lgs. 36/2023 Incarico per la redazione dell'Attestato di Prestazione Energetica APE della Scuola Media ""Aldo Manuzio"" di Latina Scalo, nel Comune di Latina. Dossier LI-ES2-2740248- Intervento A0100E0330. Perfezionamento di prenotazione impegno n. 13014/2024 a favore di creditore certo dott. ing. Massimo Romani (cod. cred. 248697) per l'importo di € 4.900,20 comprensivo di IVA e oneri di legge, e variazione in diminuzione della medesima prenotazione di impegno per € 589,80= sul Capitolo U0000A42502. Es. Fin. 2024. CUP: F24D17000010006 - CIG Z203D6D7B1.</t>
+        </is>
+      </c>
+      <c r="C325" t="s">
+        <v>354</v>
+      </c>
+      <c r="D325"/>
+      <c r="E325" s="2">
+        <v>45687</v>
+      </c>
+      <c r="F325"/>
+      <c r="G325" s="2">
+        <v>45443</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326">
+        <v>3027</v>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>Gara centralizzata a procedura aperta in via d'urgenza con termini ridotti finalizzata alla fornitura in ambito territoriale di aghi penna da insulina G34 - lunghezza 3,5 mm a Lotto unico. Determinazione a contrarre. Approvazione schemi, atti e indizione gara e nomina del Responsabile Unico del Progetto</t>
+        </is>
+      </c>
+      <c r="C326" t="s">
+        <v>355</v>
+      </c>
+      <c r="D326"/>
+      <c r="E326" s="2">
+        <v>45442</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327">
+        <v>3026</v>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>Procedura aperta, ai sensi dell'art. 71 D.lgs. 36/2023, per l'acquisizione del "Servizio di assistenza organizzativa/gestionale alle procedure di appalto per la Direzione Regionale Programmazione economica, centrale acquisti, fondi europei, PNRR" - CUI S80143490581202300099. Indizione e approvazione atti.</t>
+        </is>
+      </c>
+      <c r="C327" t="s">
+        <v>356</v>
+      </c>
+      <c r="D327"/>
+      <c r="E327" s="2">
+        <v>45442</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328">
+        <v>3025</v>
+      </c>
+      <c r="B328" t="s">
+        <v>357</v>
+      </c>
+      <c r="C328" t="s">
+        <v>358</v>
+      </c>
+      <c r="D328"/>
+      <c r="E328" s="2">
+        <v>45440</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329">
+        <v>3024</v>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - Farmaci 2024 - terza tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
+        </is>
+      </c>
+      <c r="C329" t="s">
+        <v>359</v>
+      </c>
+      <c r="D329"/>
+      <c r="E329" s="2">
+        <v>46112</v>
+      </c>
+      <c r="F329"/>
+      <c r="G329" s="2">
+        <v>46112</v>
+      </c>
+      <c r="H329"/>
+      <c r="I329" s="2">
+        <v>45736</v>
+      </c>
+      <c r="J329"/>
+      <c r="K329" s="2">
+        <v>45580</v>
+      </c>
+      <c r="L329"/>
+      <c r="M329" s="2">
+        <v>45565</v>
+      </c>
+      <c r="N329"/>
+      <c r="O329" s="2">
+        <v>45554</v>
+      </c>
+      <c r="P329"/>
+      <c r="Q329" s="2">
+        <v>45554</v>
+      </c>
+      <c r="R329"/>
+      <c r="S329" s="2">
+        <v>45469</v>
+      </c>
+      <c r="T329"/>
+      <c r="U329" s="2">
+        <v>45436</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330">
+        <v>3023</v>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>Piano di Sviluppo e Coesione - PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 50 comma 1 lett. b) del D.lgs. 36/2023. Incarico per la redazione dell'Attestato di Prestazione Energetica APE dell'immobile Scuola Elementare «Cura di Vetralla», sita in Largo Rodolfo Luzi nel Comune di Vetralla (VT). Dossier LI-ES2-2540467_Intervento A0100E0321.</t>
+        </is>
+      </c>
+      <c r="C330" t="s">
+        <v>360</v>
+      </c>
+      <c r="D330"/>
+      <c r="E330" s="2">
+        <v>45687</v>
+      </c>
+      <c r="F330"/>
+      <c r="G330" s="2">
+        <v>45436</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331">
+        <v>3022</v>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>Procedura di gara comunitaria a procedura aperta finalizzata alla stipula di convenzioni quadro per servizi di pulizia e sanificazione a ridotto impatto ambientale e servizi accessori per le sedi delle amministrazioni del territorio della regione Lazio - Edizione 2. Procedura suddivisa in 4 lotti.</t>
+        </is>
+      </c>
+      <c r="C331" t="s">
+        <v>361</v>
+      </c>
+      <c r="D331"/>
+      <c r="E331" s="2">
+        <v>45436</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332">
+        <v>3021</v>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>Servizio di assistenza organizzativa/gestionale alle procedure di appalto per la Direzione Regionale Programmazione economica, centrale acquisti, fondi europei, PNRR.</t>
+        </is>
+      </c>
+      <c r="C332" t="s">
+        <v>362</v>
+      </c>
+      <c r="D332"/>
+      <c r="E332" s="2">
+        <v>45436</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333">
+        <v>3014</v>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>Procedura negoziata, tramite R.D.O. sul M.E.La., finalizzata all’affidamento per la fornitura e la stampa di tesserini venatori ed opuscoli contenenti il calendario venatorio per la stagione 2024/2025.</t>
+        </is>
+      </c>
+      <c r="C333" t="s">
+        <v>363</v>
+      </c>
+      <c r="D333"/>
+      <c r="E333" s="2">
+        <v>45447</v>
+      </c>
+      <c r="F333"/>
+      <c r="G333" s="2">
+        <v>45427</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334">
+        <v>3013</v>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>Gara europea a procedura aperta per l’affidamento del servizio assicurativo per la Responsabilità Civile Patrimoniale (RCP) per colpa lieve per la Regione Lazio e il Consiglio Regionale</t>
+        </is>
+      </c>
+      <c r="C334" t="s">
+        <v>364</v>
+      </c>
+      <c r="D334"/>
+      <c r="E334" s="2">
+        <v>45523</v>
+      </c>
+      <c r="F334"/>
+      <c r="G334" s="2">
+        <v>45523</v>
+      </c>
+      <c r="H334"/>
+      <c r="I334" s="2">
+        <v>45523</v>
+      </c>
+      <c r="J334"/>
+      <c r="K334" s="2">
+        <v>45523</v>
+      </c>
+      <c r="L334"/>
+      <c r="M334" s="2">
+        <v>45523</v>
+      </c>
+      <c r="N334"/>
+      <c r="O334" s="2">
+        <v>45523</v>
+      </c>
+      <c r="P334"/>
+      <c r="Q334" s="2">
+        <v>45446</v>
+      </c>
+      <c r="R334"/>
+      <c r="S334" s="2">
+        <v>45427</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335">
+        <v>3012</v>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di un contratto per la fornitura in noleggio quadriennale di n. 2 sistemi di stampa a colori ad alta produzione per il centro stampa della Regione Lazio, suddivisa in due lotti&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C335" t="s">
+        <v>365</v>
+      </c>
+      <c r="D335"/>
+      <c r="E335" s="2">
+        <v>46013</v>
+      </c>
+      <c r="F335"/>
+      <c r="G335" s="2">
+        <v>45985</v>
+      </c>
+      <c r="H335"/>
+      <c r="I335" s="2">
+        <v>45558</v>
+      </c>
+      <c r="J335"/>
+      <c r="K335" s="2">
+        <v>45558</v>
+      </c>
+      <c r="L335"/>
+      <c r="M335" s="2">
+        <v>45485</v>
+      </c>
+      <c r="N335"/>
+      <c r="O335" s="2">
+        <v>45432</v>
+      </c>
+      <c r="P335"/>
+      <c r="Q335" s="2">
+        <v>45425</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336">
+        <v>3001</v>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2024 sesta tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - Determinazione a contrarre. Approvazione schemi, atti e indizione gara e nomina del Responsabile Unico del Progetto.</t>
+        </is>
+      </c>
+      <c r="C336" t="s">
+        <v>366</v>
+      </c>
+      <c r="D336"/>
+      <c r="E336" s="2">
+        <v>45694</v>
+      </c>
+      <c r="F336"/>
+      <c r="G336" s="2">
+        <v>45621</v>
+      </c>
+      <c r="H336"/>
+      <c r="I336" s="2">
+        <v>45588</v>
+      </c>
+      <c r="J336"/>
+      <c r="K336" s="2">
+        <v>45412</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337">
+        <v>3000</v>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>Piano di Sviluppo e Coesione – PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020 Affidamento diretto dei servizi di ingegneria ed architettura di importo inferiore a 5.000,00 euro, ai sensi dell’art. 50 comma 1 lett. b) del D.lgs 36/2023.</t>
+        </is>
+      </c>
+      <c r="C337" t="s">
+        <v>367</v>
+      </c>
+      <c r="D337"/>
+      <c r="E337" s="2">
+        <v>45411</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338">
+        <v>2999</v>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>Gara comunitaria centralizzata per l'affidamento del servizio integrato di rilevazione fisica, valorizzazione economica, riconciliazione con le risultanze contabili esistenti dei beni mobili e immobili delle Aziende sanitarie della Regione Lazio.</t>
+        </is>
+      </c>
+      <c r="C338" t="s">
+        <v>368</v>
+      </c>
+      <c r="D338"/>
+      <c r="E338" s="2">
+        <v>45408</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339">
+        <v>2998</v>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>Appalto specifico per l'acquisizione di Vaccini antinfluenzali 2024/2025 occorrenti alle Aziende Sanitarie della Regione Lazio - Quinta tranche 2024 Vaccini anti influenzali, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alle AA.SS. della Regione Lazio e di altri soggetti aggregatori.</t>
+        </is>
+      </c>
+      <c r="C339" t="s">
+        <v>369</v>
+      </c>
+      <c r="D339"/>
+      <c r="E339" s="2">
+        <v>45582</v>
+      </c>
+      <c r="F339"/>
+      <c r="G339" s="2">
+        <v>45453</v>
+      </c>
+      <c r="H339"/>
+      <c r="I339" s="2">
+        <v>45406</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340">
+        <v>2997</v>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE-SERVIZIO FORNITO DA SOGGETTO ESTERNO ALL’AMMINISTRAZIONE PER IL SUPPORTO TECNICO NELLA PREDISPOSIZIONE DEL PIANO DI AZIONE E DELLE ATTIVITÀ CONSEGUENTI O CORRELATE PER IL PROGETTO EUROPEO INTERREVITA – PROGRAMMA INTERREG EUROPE – PROGRAMMAZIONE 2021-2027.</t>
+        </is>
+      </c>
+      <c r="C340" t="s">
+        <v>370</v>
+      </c>
+      <c r="D340"/>
+      <c r="E340" s="2">
+        <v>45405</v>
+      </c>
+      <c r="F340"/>
+      <c r="G340" s="2">
+        <v>45405</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341">
+        <v>2996</v>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>AVVISO PER MANIFESTAZIONE DI INTERESSE-SERVIZIO PER IL CONTROLLO DI PRIMO LIVELLO PER LA VERIFICA E LA CERTIFICAZIONE DELLE SPESE SOSTENUTE E DA RENDICONTARE PER IL PROGETTO EUROPEO INTERREVITA – PROGRAMMA INTERREG EUROPE – PROGRAMMAZIONE 2021-2027.</t>
+        </is>
+      </c>
+      <c r="C341" t="s">
+        <v>371</v>
+      </c>
+      <c r="D341"/>
+      <c r="E341" s="2">
+        <v>45405</v>
+      </c>
+      <c r="F341"/>
+      <c r="G341" s="2">
+        <v>45405</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342">
+        <v>2991</v>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>Recepimento della Determinazione dell'amministratore unico del 07/03/2024 emanata dalla società consortile a responsabilità limitata Puntozero della Regione Umbria avente ad oggetto "Appalto specifico indetto da Puntozero s.c. a r.l. (Cras) per l'affidamento della fornitura di farmaci suddivisa in n. 32 lotti occorrenti alle Aziende Sanitarie della regione Umbria e della regione Lazio, nell'ambito del SDA CONSIP- Cod. gara ANAC 9477455" - decima tranche farmaci 2023.</t>
+        </is>
+      </c>
+      <c r="C342" t="s">
+        <v>372</v>
+      </c>
+      <c r="D342"/>
+      <c r="E342" s="2">
+        <v>45588</v>
+      </c>
+      <c r="F342"/>
+      <c r="G342" s="2">
+        <v>45386</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343">
+        <v>2988</v>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>DPCM del 15 dicembre 2022: Programma degli interventi essenziali e indifferibili connessi alle celebrazioni del Giubileo della Chiesa cattolica per il 2025, ai sensi dell’articolo 1, comma 422, della legge 234 del 2021. Procedura negoziata senza bando, ai sensi dell’art. 50, comma 1 lett. d) del Dlgs 36/23, per l’affidamento, mediante Accordo Quadro, dei lavori di riqualificazione inerenti all’ambito tipologico “Tevere e le vie d’acqua”, relativi agli interventi n. 162, 163, 164 e 170. CUP: F88H22000780005- CUP: F88H22000890005 - CUP F88H22000900005 - CUP: F88H22000800005</t>
+        </is>
+      </c>
+      <c r="C343" t="s">
+        <v>373</v>
+      </c>
+      <c r="D343"/>
+      <c r="E343" s="2">
+        <v>46195</v>
+      </c>
+      <c r="F343"/>
+      <c r="G343" s="2">
+        <v>46195</v>
+      </c>
+      <c r="H343"/>
+      <c r="I343" s="2">
+        <v>46000</v>
+      </c>
+      <c r="J343"/>
+      <c r="K343" s="2">
+        <v>46000</v>
+      </c>
+      <c r="L343"/>
+      <c r="M343" s="2">
+        <v>46000</v>
+      </c>
+      <c r="N343"/>
+      <c r="O343" s="2">
+        <v>46000</v>
+      </c>
+      <c r="P343"/>
+      <c r="Q343" s="2">
+        <v>45965</v>
+      </c>
+      <c r="R343"/>
+      <c r="S343" s="2">
+        <v>45940</v>
+      </c>
+      <c r="T343"/>
+      <c r="U343" s="2">
+        <v>45940</v>
+      </c>
+      <c r="V343"/>
+      <c r="W343" s="2">
+        <v>45940</v>
+      </c>
+      <c r="X343"/>
+      <c r="Y343" s="2">
+        <v>45940</v>
+      </c>
+      <c r="Z343"/>
+      <c r="AA343" s="2">
+        <v>45924</v>
+      </c>
+      <c r="AB343"/>
+      <c r="AC343" s="2">
+        <v>45924</v>
+      </c>
+      <c r="AD343"/>
+      <c r="AE343" s="2">
+        <v>45924</v>
+      </c>
+      <c r="AF343"/>
+      <c r="AG343" s="2">
+        <v>45924</v>
+      </c>
+      <c r="AH343"/>
+      <c r="AI343" s="2">
+        <v>45882</v>
+      </c>
+      <c r="AJ343"/>
+      <c r="AK343" s="2">
+        <v>45870</v>
+      </c>
+      <c r="AL343"/>
+      <c r="AM343" s="2">
+        <v>45869</v>
+      </c>
+      <c r="AN343"/>
+      <c r="AO343" s="2">
+        <v>45551</v>
+      </c>
+      <c r="AP343"/>
+      <c r="AQ343" s="2">
+        <v>45461</v>
+      </c>
+      <c r="AR343"/>
+      <c r="AS343" s="2">
+        <v>45373</v>
+      </c>
+      <c r="AT343"/>
+      <c r="AU343" s="2">
+        <v>45373</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344">
+        <v>2983</v>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>Intervento denominato "Ripascimento di un tratto di litorale di Ostia Levante nel Municipio X di Roma Capitale".&amp;nbsp;Approvazione schema di avviso di indagine di mercato per la manifestazione di interesse a partecipare alla procedura&amp;nbsp;negoziata, ai sensi dell'art. 50 comma 1 lettera d) del D.Lgs. 36/2023, per la stipula di un accordo quadro con unico operatore&amp;nbsp;per l'affidamento dei lavori ai sensi dell'art. 59, comma 3, del D.lgs 36/2023 - CUP F82B21000030005</t>
+        </is>
+      </c>
+      <c r="C344" t="s">
+        <v>374</v>
+      </c>
+      <c r="D344"/>
+      <c r="E344" s="2">
+        <v>45378</v>
+      </c>
+      <c r="F344"/>
+      <c r="G344" s="2">
+        <v>45362</v>
+      </c>
+      <c r="H344"/>
+      <c r="I344" s="2">
+        <v>45362</v>
+      </c>
+      <c r="J344"/>
+      <c r="K344" s="2">
+        <v>45357</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345">
+        <v>2982</v>
+      </c>
+      <c r="B345" t="s">
+        <v>375</v>
+      </c>
+      <c r="C345" t="s">
+        <v>376</v>
+      </c>
+      <c r="D345"/>
+      <c r="E345" s="2">
+        <v>45357</v>
+      </c>
+      <c r="F345"/>
+      <c r="G345" s="2">
+        <v>45356</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346">
+        <v>2981</v>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>Procedura negoziata, tramite R.d.O. sul Mercato Elettronico Regionale (M.E.La.), per l'affidamento del servizio di assistenza,&amp;nbsp;consulenza e intermediazione assicurativa, in un lotto unico per la durata di 66,5 mesi (sessantasei mesi e quindici giorni).</t>
+        </is>
+      </c>
+      <c r="C346" t="s">
+        <v>377</v>
+      </c>
+      <c r="D346"/>
+      <c r="E346" s="2">
+        <v>45350</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347">
+        <v>2974</v>
+      </c>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio e della Regione Umbria - farmaci 2024 - seconda tranche nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti Aggregatori&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C347" t="s">
+        <v>378</v>
+      </c>
+      <c r="D347"/>
+      <c r="E347" s="2">
+        <v>45588</v>
+      </c>
+      <c r="F347"/>
+      <c r="G347" s="2">
+        <v>45313</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348">
+        <v>2960</v>
+      </c>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>Gara comunitaria centralizzata a procedura aperta, sopra soglia comunitaria, finalizzata alla stipula di un accordo quadro per la fornitura triennale di protesi ortopediche di anca, ginocchio e spalla per le Aziende Sanitarie ed Ospedaliere della Regione Lazio. Determinazione a contrarre. Provvedimento di indizione e approvazione atti - Lotto 1 - 53</t>
+        </is>
+      </c>
+      <c r="C348" t="s">
+        <v>379</v>
+      </c>
+      <c r="D348"/>
+      <c r="E348" s="2">
+        <v>45320</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349">
+        <v>2959</v>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>Gara comunitaria centralizzata a procedura aperta ai sensi dell'art. 71 del D.lgs 36/2023 finalizzata alla stipula di convenzione per l'affidamento del servizio di lavanolo occorrente all'Azienda ARES 118</t>
+        </is>
+      </c>
+      <c r="C349" t="s">
+        <v>380</v>
+      </c>
+      <c r="D349"/>
+      <c r="E349" s="2">
+        <v>45289</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350">
+        <v>2958</v>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2023 -Tredicesima tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - Determinazione a contrarre. Approvazione schemi, atti e indizione gara. Nr. Gara 9504891</t>
+        </is>
+      </c>
+      <c r="C350" t="s">
+        <v>381</v>
+      </c>
+      <c r="D350"/>
+      <c r="E350" s="2">
+        <v>45398</v>
+      </c>
+      <c r="F350"/>
+      <c r="G350" s="2">
+        <v>45359</v>
+      </c>
+      <c r="H350"/>
+      <c r="I350" s="2">
+        <v>45337</v>
+      </c>
+      <c r="J350"/>
+      <c r="K350" s="2">
+        <v>45288</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351">
+        <v>2957</v>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>Procedura aperta ai sensi dell'art. 71 D.lgs 36/2023 per l'affidamento in concessione del "Servizio di trasporto marittimo di passeggeri, veicoli e merci tra e con Ponza e Ventotene con obblighi di servizio pubblico per la continuità territoriale marittima". Lotto unico. CIG A03FA1EE17 - CUP F69I23000230003 - CUI S80143490581202300079. Determinazione a contrarre n. G17422 del 22/12/2023.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C351" t="s">
+        <v>382</v>
+      </c>
+      <c r="D351"/>
+      <c r="E351" s="2">
+        <v>45351</v>
+      </c>
+      <c r="F351"/>
+      <c r="G351" s="2">
+        <v>45288</v>
+      </c>
+      <c r="H351"/>
+      <c r="I351" s="2">
+        <v>45288</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352">
+        <v>2955</v>
+      </c>
+      <c r="B352" t="s">
+        <v>383</v>
+      </c>
+      <c r="C352" t="s">
+        <v>384</v>
+      </c>
+      <c r="D352"/>
+      <c r="E352" s="2">
+        <v>45281</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353">
         <v>2954</v>
       </c>
-      <c r="B287" t="inlineStr">
+      <c r="B353" t="inlineStr">
         <is>
           <t>Affidamento diretto, ai sensi dell'art. 50, co. 1, lett. b), del d.lgs. n. 36/2023, del servizio di stampa del volume "Lazio in Numeri 2023". Impegno di spesa di 3.147,60 euro (IVA inclusa, 22%), a favore della ditta Tipografia Carnicella di Andrea Carnicella, Via D. Silveri, 24-28 - 00165 - ROMA - P.IVA 09069311000.
 </t>
         </is>
       </c>
-      <c r="C287" t="s">
-[...3 lines deleted...]
-      <c r="E287" s="2">
+      <c r="C353" t="s">
+        <v>385</v>
+      </c>
+      <c r="D353"/>
+      <c r="E353" s="2">
         <v>45281</v>
       </c>
     </row>
-    <row r="288">
-      <c r="A288">
+    <row r="354">
+      <c r="A354">
         <v>2953</v>
       </c>
-      <c r="B288" t="inlineStr">
+      <c r="B354" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio- farmaci 2023 - dodicesima tranche - biologici e biosimilari, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio. Nr. Gara 9501086.</t>
         </is>
       </c>
-      <c r="C288" t="s">
-[...3 lines deleted...]
-      <c r="E288" s="2">
+      <c r="C354" t="s">
+        <v>386</v>
+      </c>
+      <c r="D354"/>
+      <c r="E354" s="2">
         <v>45588</v>
       </c>
-      <c r="F288"/>
-      <c r="G288" s="2">
+      <c r="F354"/>
+      <c r="G354" s="2">
         <v>45280</v>
       </c>
     </row>
-    <row r="289">
-      <c r="A289">
+    <row r="355">
+      <c r="A355">
         <v>2952</v>
       </c>
-      <c r="B289" t="s">
-[...6 lines deleted...]
-      <c r="E289" s="2">
+      <c r="B355" t="s">
+        <v>387</v>
+      </c>
+      <c r="C355" t="s">
+        <v>388</v>
+      </c>
+      <c r="D355"/>
+      <c r="E355" s="2">
         <v>45278</v>
       </c>
     </row>
-    <row r="290">
-      <c r="A290">
+    <row r="356">
+      <c r="A356">
         <v>2949</v>
       </c>
-      <c r="B290" t="inlineStr">
+      <c r="B356" t="inlineStr">
         <is>
           <t>Approvazione del programma di studio e monitoraggio organismi nocivi &amp;nbsp;pianteoggetto di un accordo di collaborazione tra la Regione Lazio e il dipartimento di Scienze Agrarie e Forestali (DAFNE) dell'Università degli Studi della Tuscia Impegno complessivo &amp;nbsp;della &amp;nbsp;somma di euro 287.768,66 sul capitolo U0000B11115 del bilancio regionale esercizio finanziario 2023 a favore dell'Università degli Studi della Tuscia, Dipartimento DAFNE (codice creditore 836)</t>
         </is>
       </c>
-      <c r="C290" t="s">
-[...3 lines deleted...]
-      <c r="E290" s="2">
+      <c r="C356" t="s">
+        <v>389</v>
+      </c>
+      <c r="D356"/>
+      <c r="E356" s="2">
         <v>45275</v>
       </c>
     </row>
-    <row r="291">
-      <c r="A291">
+    <row r="357">
+      <c r="A357">
         <v>2948</v>
       </c>
-      <c r="B291" t="inlineStr">
+      <c r="B357" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2023 - Undicesima tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio. Nr. Gara 9474017</t>
         </is>
       </c>
-      <c r="C291" t="s">
-[...3 lines deleted...]
-      <c r="E291" s="2">
+      <c r="C357" t="s">
+        <v>390</v>
+      </c>
+      <c r="D357"/>
+      <c r="E357" s="2">
+        <v>46112</v>
+      </c>
+      <c r="F357"/>
+      <c r="G357" s="2">
         <v>45736</v>
       </c>
-      <c r="F291"/>
-      <c r="G291" s="2">
+      <c r="H357"/>
+      <c r="I357" s="2">
         <v>45429</v>
       </c>
-      <c r="H291"/>
-      <c r="I291" s="2">
+      <c r="J357"/>
+      <c r="K357" s="2">
         <v>45359</v>
       </c>
-      <c r="J291"/>
-      <c r="K291" s="2">
+      <c r="L357"/>
+      <c r="M357" s="2">
         <v>44972</v>
       </c>
-      <c r="L291"/>
-      <c r="M291" s="2">
+      <c r="N357"/>
+      <c r="O357" s="2">
         <v>45313</v>
       </c>
-      <c r="N291"/>
-      <c r="O291" s="2">
+      <c r="P357"/>
+      <c r="Q357" s="2">
         <v>45275</v>
       </c>
     </row>
-    <row r="292">
-      <c r="A292">
+    <row r="358">
+      <c r="A358">
         <v>2947</v>
       </c>
-      <c r="B292" t="inlineStr">
+      <c r="B358" t="inlineStr">
         <is>
           <t>Determina a contrarre ai sensi dell'art. 17, comma 1, del D.lgs. n. 36/2023 e indizione della procedura di gara aperta per la conclusione di convenzioni quadro, ai sensi dell'art. 1, comma 456, della L. n. 296/2006 per l'acquisizione di arredi per ufficio a ridotto impatto ambientale occorrenti alle Amministrazioni del territorio della regione Lazio. lotto 1 mobilio. Lotto 2 sedute.</t>
         </is>
       </c>
-      <c r="C292" t="s">
-[...3 lines deleted...]
-      <c r="E292" s="2">
+      <c r="C358" t="s">
+        <v>391</v>
+      </c>
+      <c r="D358"/>
+      <c r="E358" s="2">
         <v>45587</v>
       </c>
-      <c r="F292"/>
-      <c r="G292" s="2">
+      <c r="F358"/>
+      <c r="G358" s="2">
         <v>45506</v>
       </c>
-      <c r="H292"/>
-      <c r="I292" s="2">
+      <c r="H358"/>
+      <c r="I358" s="2">
         <v>45384</v>
       </c>
-      <c r="J292"/>
-      <c r="K292" s="2">
+      <c r="J358"/>
+      <c r="K358" s="2">
         <v>45272</v>
       </c>
     </row>
-    <row r="293">
-      <c r="A293">
+    <row r="359">
+      <c r="A359">
         <v>2942</v>
       </c>
-      <c r="B293" t="inlineStr">
+      <c r="B359" t="inlineStr">
         <is>
           <t>Piano Sviluppo e Coesione della Regione Lazio - Interventi ammessi e cofinanziati con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a 5.000,00 euro, ai sensi dell'art. 50 comma 1 lett. b) del D.lgs. 36/2023 - Incarico per la redazione dell'Attestato di Prestazione Energetica degli Interventi A0100E0321 e A0100E0330 dei quali la Regione Lazio svolge il ruolo di Soggetto attuatore.
 </t>
         </is>
       </c>
-      <c r="C293" t="s">
-[...3 lines deleted...]
-      <c r="E293" s="2">
+      <c r="C359" t="s">
+        <v>392</v>
+      </c>
+      <c r="D359"/>
+      <c r="E359" s="2">
         <v>45271</v>
       </c>
     </row>
-    <row r="294">
-      <c r="A294">
+    <row r="360">
+      <c r="A360">
         <v>2941</v>
       </c>
-      <c r="B294" t="inlineStr">
+      <c r="B360" t="inlineStr">
         <is>
           <t>Fondo complementare al PNRR - Messa in sicurezza degli edifici e del territorio - Missione 2, Componente 4 (M2C4), Investimento 2.2 “Interventi per la resilienza, la valorizzazione del territorio e l'efficienza energetica dei Comuni” - «Lavori di adeguamento sismico della Scuola Media A. Deci in Orte con ricostruzione dell'edificio preesistente demolito», da eseguirsi nel Comune di Orte - Determinazione di indizione della procedura negoziata per l’affidamento dei lavori per conto del Comune di Orte con contestuale approvazione degli atti di gara e nomina del responsabile dell’affidamento.&amp;nbsp; CUP: G93B07000080007- CIG A02FDF78ED</t>
         </is>
       </c>
-      <c r="C294" t="s">
-[...3 lines deleted...]
-      <c r="E294" s="2">
+      <c r="C360" t="s">
+        <v>393</v>
+      </c>
+      <c r="D360"/>
+      <c r="E360" s="2">
         <v>45282</v>
       </c>
-      <c r="F294"/>
-      <c r="G294" s="2">
+      <c r="F360"/>
+      <c r="G360" s="2">
         <v>45282</v>
       </c>
-      <c r="H294"/>
-      <c r="I294" s="2">
+      <c r="H360"/>
+      <c r="I360" s="2">
         <v>45282</v>
       </c>
-      <c r="J294"/>
-      <c r="K294" s="2">
+      <c r="J360"/>
+      <c r="K360" s="2">
         <v>45282</v>
       </c>
-      <c r="L294"/>
-      <c r="M294" s="2">
+      <c r="L360"/>
+      <c r="M360" s="2">
         <v>45282</v>
       </c>
-      <c r="N294"/>
-      <c r="O294" s="2">
+      <c r="N360"/>
+      <c r="O360" s="2">
         <v>45282</v>
       </c>
-      <c r="P294"/>
-      <c r="Q294" s="2">
+      <c r="P360"/>
+      <c r="Q360" s="2">
         <v>45282</v>
       </c>
-      <c r="R294"/>
-      <c r="S294" s="2">
+      <c r="R360"/>
+      <c r="S360" s="2">
         <v>45282</v>
       </c>
-      <c r="T294"/>
-      <c r="U294" s="2">
+      <c r="T360"/>
+      <c r="U360" s="2">
         <v>45278</v>
       </c>
-      <c r="V294"/>
-      <c r="W294" s="2">
+      <c r="V360"/>
+      <c r="W360" s="2">
         <v>45278</v>
       </c>
-      <c r="X294"/>
-      <c r="Y294" s="2">
+      <c r="X360"/>
+      <c r="Y360" s="2">
         <v>45258</v>
       </c>
-      <c r="Z294"/>
-      <c r="AA294" s="2">
+      <c r="Z360"/>
+      <c r="AA360" s="2">
         <v>45258</v>
       </c>
-      <c r="AB294"/>
-      <c r="AC294" s="2">
+      <c r="AB360"/>
+      <c r="AC360" s="2">
         <v>45257</v>
       </c>
-      <c r="AD294"/>
-      <c r="AE294" s="2">
+      <c r="AD360"/>
+      <c r="AE360" s="2">
         <v>45257</v>
       </c>
-      <c r="AF294"/>
-      <c r="AG294" s="2">
+      <c r="AF360"/>
+      <c r="AG360" s="2">
         <v>45257</v>
       </c>
     </row>
-    <row r="295">
-      <c r="A295">
+    <row r="361">
+      <c r="A361">
         <v>2933</v>
       </c>
-      <c r="B295" t="inlineStr">
+      <c r="B361" t="inlineStr">
         <is>
           <t>Procedura negoziata tramite R.d.O. sul Mercato Elettronico di Regione Lazio (M.E.La) finalizzata all’affidamento della fornitura di arredi per ufficio a ridotto impatto ambientale per gli uffici della Giunta Regionale&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C295" t="s">
-[...3 lines deleted...]
-      <c r="E295" s="2">
+      <c r="C361" t="s">
+        <v>394</v>
+      </c>
+      <c r="D361"/>
+      <c r="E361" s="2">
         <v>45254</v>
       </c>
     </row>
-    <row r="296">
-      <c r="A296">
+    <row r="362">
+      <c r="A362">
         <v>2930</v>
       </c>
-      <c r="B296" t="inlineStr">
+      <c r="B362" t="inlineStr">
         <is>
           <t>L.R. 55/1984 - D.lgs. 36/2023. Comune di Turania (RI). Intervento di somma urgenza per la frana su strada comunale via dell'Acqua Viva. - Impegno di spesa complessivo di € 206.062,39 sul Cap. U0000E46551 a favore dell'Impresa SONDEDILE&amp;nbsp;S.r.l. - Esercizio 2023 - CUP: F42F23000270002 - CIG: 9959250916</t>
         </is>
       </c>
-      <c r="C296" t="s">
-[...3 lines deleted...]
-      <c r="E296" s="2">
+      <c r="C362" t="s">
+        <v>395</v>
+      </c>
+      <c r="D362"/>
+      <c r="E362" s="2">
         <v>45680</v>
       </c>
     </row>
-    <row r="297">
-      <c r="A297">
+    <row r="363">
+      <c r="A363">
         <v>2927</v>
       </c>
-      <c r="B297" t="inlineStr">
+      <c r="B363" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020 Call for proposal "Energia sostenibile 2.0" Asse Prioritario 4 Azione 4.1.1. Aggiornamento elenco operatori economici abilitati a svolgere il servizio di certificazione della prestazione energetica degli edifici, di importo inferiore a 5.000,00 euro, mediante affidamento diretto ai sensi dell'art. 50 del D.lgs. 36/2023.</t>
         </is>
       </c>
-      <c r="C297" t="s">
-[...3 lines deleted...]
-      <c r="E297" s="2">
+      <c r="C363" t="s">
+        <v>396</v>
+      </c>
+      <c r="D363"/>
+      <c r="E363" s="2">
         <v>45399</v>
       </c>
-      <c r="F297"/>
-      <c r="G297" s="2">
+      <c r="F363"/>
+      <c r="G363" s="2">
         <v>45377</v>
       </c>
-      <c r="H297"/>
-      <c r="I297" s="2">
+      <c r="H363"/>
+      <c r="I363" s="2">
         <v>45247</v>
       </c>
-      <c r="J297"/>
-      <c r="K297" s="2">
+      <c r="J363"/>
+      <c r="K363" s="2">
         <v>45236</v>
       </c>
-      <c r="L297"/>
-      <c r="M297" s="2">
+      <c r="L363"/>
+      <c r="M363" s="2">
         <v>45071</v>
       </c>
     </row>
-    <row r="298">
-      <c r="A298">
+    <row r="364">
+      <c r="A364">
         <v>2926</v>
       </c>
-      <c r="B298" t="inlineStr">
+      <c r="B364" t="inlineStr">
         <is>
           <t>Appalto specifico per l’acquisizione di farmaci e vaccini occorrenti alle aziende sanitarie della Regione Lazio e della Regione Sardegna – farmaci 2023 – nona tranche - vaccini vari 2023 bis e farmaci vari, nell’ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti Aggregatori - Determinazione a contrarre. Approvazione schemi, atti e indizione gara e nomina del Responsabile Unico del Progetto. Nr. Gara 9406382
 </t>
         </is>
       </c>
-      <c r="C298" t="s">
-[...3 lines deleted...]
-      <c r="E298" s="2">
+      <c r="C364" t="s">
+        <v>397</v>
+      </c>
+      <c r="D364"/>
+      <c r="E364" s="2">
         <v>45236</v>
       </c>
     </row>
-    <row r="299">
-      <c r="A299">
+    <row r="365">
+      <c r="A365">
         <v>2925</v>
       </c>
-      <c r="B299" t="inlineStr">
+      <c r="B365" t="inlineStr">
         <is>
           <t>Procedura negoziata, tramite R.D.O. sul M.E.La., finalizzata all’affidamento della fornitura del servizio di lettura ottica ed estrapolazione dei dati relativi agli abbattimenti contenuti nei tesserini venatori delle stagioni 2018/2019, 2019/2020 e 2020/2021.
 </t>
         </is>
       </c>
-      <c r="C299" t="s">
-[...3 lines deleted...]
-      <c r="E299" s="2">
+      <c r="C365" t="s">
+        <v>398</v>
+      </c>
+      <c r="D365"/>
+      <c r="E365" s="2">
         <v>45274</v>
       </c>
-      <c r="F299"/>
-      <c r="G299" s="2">
+      <c r="F365"/>
+      <c r="G365" s="2">
         <v>45225</v>
       </c>
     </row>
-    <row r="300">
-      <c r="A300">
+    <row r="366">
+      <c r="A366">
         <v>2924</v>
       </c>
-      <c r="B300" t="inlineStr">
+      <c r="B366" t="inlineStr">
         <is>
           <t>Progetto MIR I202300747. Programma di valorizzazione per il restauro, la rifunzionalizzazione e la valorizzazione del Complesso dell'Antico Ospedale Grande degli Infermi di Viterbo: ratifica Atto di sottomissione di modifica dell'Accordo quadro concluso con la RTI "PROGER SPA-RINA Consulting S.p.A.-Artuso Architetti Associati, autorizzazione alla sottoscrizione del contratto attuativo per lo studio/progetto di fattibilità tecnico economica dei lavori di restauro, rifunzionalizzazione e valorizzazione del complesso dell'Antico Ospedale Grande degli Infermi di Viterbo quale borgo della cultura ed del piano d'indagini propedeutico alla verifica di vulnerabilità sismica del complesso edilizio, impegni di spesa sul Cap. di Bilancio U0000C12170, es. fin. 2023, per € 581.755,90 a favore della medesima RTI, e per euro 18.244,10 a creditori diversi. CUP: F89D22000370001 CIG derivato A01CAAE485
 </t>
         </is>
       </c>
-      <c r="C300" t="s">
-[...3 lines deleted...]
-      <c r="E300" s="2">
+      <c r="C366" t="s">
+        <v>399</v>
+      </c>
+      <c r="D366"/>
+      <c r="E366" s="2">
         <v>45224</v>
       </c>
     </row>
-    <row r="301">
-      <c r="A301">
+    <row r="367">
+      <c r="A367">
         <v>2922</v>
       </c>
-      <c r="B301" t="inlineStr">
+      <c r="B367" t="inlineStr">
         <is>
           <t>Istituzione di un Albo regionale di Operatori Economici da utilizzarsi per gli affidamenti di lavori diversi dalle procedure aperte o ristrette, di importo inferiore alle soglie di rilevanza europea di cui all'art. 14 del D. Lgs. n. 36/2023.
 </t>
         </is>
       </c>
-      <c r="C301" t="s">
-[...3 lines deleted...]
-      <c r="E301" s="2">
+      <c r="C367" t="s">
+        <v>400</v>
+      </c>
+      <c r="D367"/>
+      <c r="E367" s="2">
         <v>45224</v>
       </c>
     </row>
-    <row r="302">
-      <c r="A302">
+    <row r="368">
+      <c r="A368">
         <v>2914</v>
       </c>
-      <c r="B302" t="inlineStr">
+      <c r="B368" t="inlineStr">
         <is>
           <t>Piano di Sviluppo e Coesione - PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 - Incarico per la redazione dell'Attestato di Prestazione Energetica della Scuola Elementare Nino Manfredi sita in Via Corropoli n. 122, Roma Capitale. Dossier LI-ES2-2160153_ Intervento A0100E0072. Variazione in diminuzione dell'importo di € -0,05= sulla prenotazione n. 2023/33454 e perfezionamento della prenotazione n. 2023/33454 per l'importo di € 4.269,95= comprensivo di IVA e oneri di legge a favore dell'ing. Lanfranco Zonetti (cod. cred. 197084) sul Capitolo U0000A42502. Es. Finanziario 2023. CUP F87D18000550006 -CIG Z413B0362
 </t>
         </is>
       </c>
-      <c r="C302" t="s">
-[...3 lines deleted...]
-      <c r="E302" s="2">
+      <c r="C368" t="s">
+        <v>401</v>
+      </c>
+      <c r="D368"/>
+      <c r="E368" s="2">
         <v>45211</v>
       </c>
     </row>
-    <row r="303">
-      <c r="A303">
+    <row r="369">
+      <c r="A369">
         <v>2913</v>
       </c>
-      <c r="B303" t="inlineStr">
+      <c r="B369" t="inlineStr">
         <is>
           <t>Servizio di ingegneria inerente la redazione del progetto esecutivo, il coordinamento della sicurezza in fase di progettazione ed&amp;nbsp;esecuzione, la Direzione Lavori ed il collaudo (C.R.E.) dei "lavori di manutenzione e gestione degli impianti idrovori di&amp;nbsp;Pratolungo e Corcolle posti sul fiume Aniene".
 </t>
         </is>
       </c>
-      <c r="C303" t="s">
-[...3 lines deleted...]
-      <c r="E303" s="2">
+      <c r="C369" t="s">
+        <v>402</v>
+      </c>
+      <c r="D369"/>
+      <c r="E369" s="2">
         <v>45272</v>
       </c>
     </row>
-    <row r="304">
-      <c r="A304">
+    <row r="370">
+      <c r="A370">
         <v>2912</v>
       </c>
-      <c r="B304" t="inlineStr">
+      <c r="B370" t="inlineStr">
         <is>
           <t>PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 - Redazione dell'Attestato di Prestazione Energetica APE della "Scuola primaria G. Carducci" nel Comune di Monte Porzio Catone (RM). Intervento A0100E0182. Disimpegno della&amp;nbsp;somma complessiva di € 1.249,70= e perfezionamento delle prenotazioni n. 2023/31801 - 2023/31797 - 2023/31802 per l'importo complessivo di € 3.020,30= comprensivo di IVA e oneri di legge rispettivamente sui Capitoli U0000A42200 -&amp;nbsp;U0000A42201 - U0000A42202 a favore dell'arch Cristiana IMPERIALI (cod. cred. 240716) Es. finanziario 2023. CUP H86J17000220006 - CIG Z3938FA4A7
 </t>
         </is>
       </c>
-      <c r="C304" t="s">
-[...3 lines deleted...]
-      <c r="E304" s="2">
+      <c r="C370" t="s">
+        <v>403</v>
+      </c>
+      <c r="D370"/>
+      <c r="E370" s="2">
         <v>45204</v>
       </c>
     </row>
-    <row r="305">
-      <c r="A305">
+    <row r="371">
+      <c r="A371">
         <v>2911</v>
       </c>
-      <c r="B305" t="inlineStr">
+      <c r="B371" t="inlineStr">
         <is>
           <t>Piano di Sviluppo e Coesione - PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 e s.m.i.- Incarico per la redazione dell'APE dell'Istituto Comprensivo Luigi Fantappiè sito in Piazza L. Concetti n. 1, Comune di Viterbo (VT) Dossier LI-ES2 2570213_ Intervento A0100E0041. Variazione in diminuzione della somma complessiva di € -1.695,67= sull'impegno 2023/31939 e perfezionamento della prenotazione n. 2023/31939 per l'importo di € 4.404,33= comprensivo di IVA e oneri di legge a favore dell'ing. Marco Carletti (cod. cred. 246566) sul Cap. U0000A42502. Es. Finanziario 2023. CUP F87D17000820006 - CIG ZB53BD6A52</t>
         </is>
       </c>
-      <c r="C305" t="s">
-[...3 lines deleted...]
-      <c r="E305" s="2">
+      <c r="C371" t="s">
+        <v>404</v>
+      </c>
+      <c r="D371"/>
+      <c r="E371" s="2">
         <v>45687</v>
       </c>
-      <c r="F305"/>
-      <c r="G305" s="2">
+      <c r="F371"/>
+      <c r="G371" s="2">
         <v>45204</v>
       </c>
     </row>
-    <row r="306">
-      <c r="A306">
+    <row r="372">
+      <c r="A372">
         <v>2908</v>
       </c>
-      <c r="B306" t="inlineStr">
+      <c r="B372" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2023 – ottava tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - Determinazione a contrarre. Approvazione schemi, atti e indizione gara e nomina del Responsabile Unico del Progetto. Nr. Gara 9334513.
 </t>
         </is>
       </c>
-      <c r="C306" t="s">
-[...3 lines deleted...]
-      <c r="E306" s="2">
+      <c r="C372" t="s">
+        <v>405</v>
+      </c>
+      <c r="D372"/>
+      <c r="E372" s="2">
         <v>45196</v>
       </c>
     </row>
-    <row r="307">
-      <c r="A307">
+    <row r="373">
+      <c r="A373">
         <v>2907</v>
       </c>
-      <c r="B307" t="inlineStr">
+      <c r="B373" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione del farmaco Trastuzumab deruxtecan occorrente alle Aziende Sanitarie della Regione&amp;nbsp;Lazio - farmaci 2023 - settima tranche, nell'ambito del Bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione&amp;nbsp;della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alle AA.SS della Regione&amp;nbsp;Lazio - Determinazione a contrarre. Approvazione schemi, atti e indizione gara e nomina del Responsabile Unico del Progetto.&amp;nbsp;Nr. Gara 9332003.
 </t>
         </is>
       </c>
-      <c r="C307" t="s">
-[...3 lines deleted...]
-      <c r="E307" s="2">
+      <c r="C373" t="s">
+        <v>406</v>
+      </c>
+      <c r="D373"/>
+      <c r="E373" s="2">
         <v>45190</v>
       </c>
     </row>
-    <row r="308">
-      <c r="A308">
+    <row r="374">
+      <c r="A374">
         <v>2903</v>
       </c>
-      <c r="B308" t="inlineStr">
+      <c r="B374" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione del farmaco Remdesivir occorrente alle aziende sanitarie della Regione Lazio - farmaci&amp;nbsp;2023 - sesta tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio&amp;nbsp;per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio. Nr. Gara 9315482
 </t>
         </is>
       </c>
-      <c r="C308" t="s">
-[...3 lines deleted...]
-      <c r="E308" s="2">
+      <c r="C374" t="s">
+        <v>407</v>
+      </c>
+      <c r="D374"/>
+      <c r="E374" s="2">
         <v>45208</v>
       </c>
-      <c r="F308"/>
-      <c r="G308" s="2">
+      <c r="F374"/>
+      <c r="G374" s="2">
         <v>45183</v>
       </c>
     </row>
-    <row r="309">
-      <c r="A309">
+    <row r="375">
+      <c r="A375">
         <v>2902</v>
       </c>
-      <c r="B309" t="inlineStr">
+      <c r="B375" t="inlineStr">
         <is>
           <t>Affidamento, ex art. 36 co. 2, lett. a), D.lgs. 50/2016, fornitura e posa in opera segnaletica interna ed esterna per uffici ex d.d. n. G02782/2022. Aumento prestazioni fino al quinto dell'importo contrattuale ai sensi dell'art.106, comma 12, del D.lgs 50/2016. Impegno di spesa di euro 6.832,00 i.i., sul capitolo U0000S21908, es. fin 2023, in favore della Ditta Twiceout srl (codice creditore 211937).&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C309" t="s">
-[...3 lines deleted...]
-      <c r="E309" s="2">
+      <c r="C375" t="s">
+        <v>408</v>
+      </c>
+      <c r="D375"/>
+      <c r="E375" s="2">
         <v>45182</v>
       </c>
     </row>
-    <row r="310">
-      <c r="A310">
+    <row r="376">
+      <c r="A376">
         <v>2901</v>
       </c>
-      <c r="B310" t="inlineStr">
+      <c r="B376" t="inlineStr">
         <is>
           <t>Piano di Sviluppo e Coesione - PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 - Incarico per la redazione dell'Attestato di Prestazione Energetica APE presso la sede principale uffici comunali nel Comune di Aprilia (LT).&amp;nbsp;Dossier LI-ES2-20151229_Intervento A0100E0437. Variazione in diminuzione della prenotazione n. 2023/10866 dell'importo di € 3,01= e perfezionamento della prenotazione n. 2023/10866 per l'importo di € 4.266,99= comprensivo di IVA e oneri di legge a favore dell'Operatore Economico CIRELLA ENGINIREENG s.r.l.s, (cod. cred. 246593) sul Capitolo U0000A42502.&amp;nbsp;E.F. 2023. CUP F17B17000220006 - CIG ZBB3BF1B58
 </t>
         </is>
       </c>
-      <c r="C310" t="s">
-[...3 lines deleted...]
-      <c r="E310" s="2">
+      <c r="C376" t="s">
+        <v>409</v>
+      </c>
+      <c r="D376"/>
+      <c r="E376" s="2">
         <v>45765</v>
       </c>
-      <c r="F310"/>
-      <c r="G310" s="2">
+      <c r="F376"/>
+      <c r="G376" s="2">
         <v>45181</v>
       </c>
     </row>
-    <row r="311">
-      <c r="A311">
+    <row r="377">
+      <c r="A377">
         <v>2900</v>
       </c>
-      <c r="B311" t="inlineStr">
+      <c r="B377" t="inlineStr">
         <is>
           <t>Procedura negoziata, tramite R.d.O. sul Mercato Elettronico Regionale (M.E.La.), per l’affidamento del servizio assicurativo per la RCP per colpa lieve per la Regione Lazio e il Consiglio Reg. (edizione 2)
 </t>
         </is>
       </c>
-      <c r="C311" t="s">
-[...3 lines deleted...]
-      <c r="E311" s="2">
+      <c r="C377" t="s">
+        <v>410</v>
+      </c>
+      <c r="D377"/>
+      <c r="E377" s="2">
         <v>45202</v>
       </c>
-      <c r="F311"/>
-      <c r="G311" s="2">
+      <c r="F377"/>
+      <c r="G377" s="2">
         <v>45175</v>
       </c>
     </row>
-    <row r="312">
-      <c r="A312">
+    <row r="378">
+      <c r="A378">
         <v>2899</v>
       </c>
-      <c r="B312" t="inlineStr">
+      <c r="B378" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di vaccini occorrenti alle Aziende Sanitarie della Regione Lazio - farmaci 2023_tranche 5 - vaccini vari, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alle AA.SS. della Regione Lazio e di altri soggetti aggregatori, seconda edizione. Nr. Gara 9172204. Provvedimento di ammissione all'esito dell'apertura delle buste amministrative.</t>
         </is>
       </c>
-      <c r="C312" t="s">
-[...3 lines deleted...]
-      <c r="E312" s="2">
+      <c r="C378" t="s">
+        <v>411</v>
+      </c>
+      <c r="D378"/>
+      <c r="E378" s="2">
+        <v>46114</v>
+      </c>
+      <c r="F378"/>
+      <c r="G378" s="2">
+        <v>46114</v>
+      </c>
+      <c r="H378"/>
+      <c r="I378" s="2">
         <v>45602</v>
       </c>
     </row>
-    <row r="313">
-      <c r="A313">
+    <row r="379">
+      <c r="A379">
         <v>2898</v>
       </c>
-      <c r="B313" t="inlineStr">
+      <c r="B379" t="inlineStr">
         <is>
           <t>SILD - Procedura negoziata, tramite RdO sul Mercato Elettronico Regionale (M.E.LA), ai sensi dell'art.1, comma 2, lettera b) della legge 11 settembre 2020, n.120, come modificato dall'art. 51, comma 1, lett. a), sub 2.2 del decreto legge n. 77 del 31.5.2021, convertito in legge n. 108 del 29.7.2021, per l'affidamento dei servizi di gestione dei bandi ex art. 16, Sild e delle procedure di reclutamento del personale della Regione Lazio. Approvazione atti, indizione della procedura di gara e nomina del Responsabile Unico del Procedimento (RUP). CIG 9476350368.
 </t>
         </is>
       </c>
-      <c r="C313" t="s">
-[...3 lines deleted...]
-      <c r="E313" s="2">
+      <c r="C379" t="s">
+        <v>412</v>
+      </c>
+      <c r="D379"/>
+      <c r="E379" s="2">
         <v>45154</v>
       </c>
     </row>
-    <row r="314">
-      <c r="A314">
+    <row r="380">
+      <c r="A380">
         <v>2897</v>
       </c>
-      <c r="B314" t="inlineStr">
+      <c r="B380" t="inlineStr">
         <is>
           <t>Procedura negoziata tramite R.d.O. sul Mercato Elettronico di Regione Lazio (M.E.La) per la fornitura ed installazione tende presso gli uffici della Giunta Regionale&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C314" t="s">
-[...3 lines deleted...]
-      <c r="E314" s="2">
+      <c r="C380" t="s">
+        <v>413</v>
+      </c>
+      <c r="D380"/>
+      <c r="E380" s="2">
         <v>45152</v>
       </c>
     </row>
-    <row r="315">
-      <c r="A315">
+    <row r="381">
+      <c r="A381">
         <v>2896</v>
       </c>
-      <c r="B315" t="inlineStr">
+      <c r="B381" t="inlineStr">
         <is>
           <t>Lavori di realizzazione Centro logistico Protezione civile di Capena (RM). Impegno di spesa di euro 215.748,61 sul capitolo U0000S22501, es. fin. 2023, in favore di LAZIOcrea Spa (cod. cred. 164838), per pagamento revisione prezzi ex art. 26 D.L. 50/22.
 </t>
         </is>
       </c>
-      <c r="C315" t="s">
-[...3 lines deleted...]
-      <c r="E315" s="2">
+      <c r="C381" t="s">
+        <v>414</v>
+      </c>
+      <c r="D381"/>
+      <c r="E381" s="2">
         <v>45149</v>
       </c>
     </row>
-    <row r="316">
-      <c r="A316">
+    <row r="382">
+      <c r="A382">
         <v>2895</v>
       </c>
-      <c r="B316" t="inlineStr">
+      <c r="B382" t="inlineStr">
         <is>
           <t>Perfezionamento prenotazione impegno n. 50056/2023 di euro 312.131,02 sul capitolo U0000S22501, es. fin. 2023, assunta con dgr n. 370/2023 in favore di LAZIOcrea Spa (codice creditore 164838) per l'esecuzione interventi di ristrutturazione "corpo B" immobile "WeGil", sito in Largo Ascianghi n. 5 - Roma.
 </t>
         </is>
       </c>
-      <c r="C316" t="s">
-[...3 lines deleted...]
-      <c r="E316" s="2">
+      <c r="C382" t="s">
+        <v>415</v>
+      </c>
+      <c r="D382"/>
+      <c r="E382" s="2">
         <v>45149</v>
       </c>
     </row>
-    <row r="317">
-      <c r="A317">
+    <row r="383">
+      <c r="A383">
         <v>2894</v>
       </c>
-      <c r="B317" t="inlineStr">
+      <c r="B383" t="inlineStr">
         <is>
           <t>Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 - Incarico per la redazione dell'Attestato di Prestazione Energetica APE presso la Scuola Elementare e Materna "Virgili" nel comune di Ronciglione (VT). Dossier LI- ES2- 2400404 _ Intervento A0100E0125. Disimpegno della somma complessiva di € -762,21= sull'impegno 2023/36002 e perfezionamento della prenotazione n. 2023/36002 per l'importo di € 4.727,79= comprensivo di IVA e oneri di legge a favore dell'Arch. Lorenzo Di Giuseppe (cod. cred. 246368) sul Capitolo U0000A42502. Es. Finanziario 2023. CUP F34D16000010006 - CIG ZAD39A34AD
 </t>
         </is>
       </c>
-      <c r="C317" t="s">
-[...3 lines deleted...]
-      <c r="E317" s="2">
+      <c r="C383" t="s">
+        <v>416</v>
+      </c>
+      <c r="D383"/>
+      <c r="E383" s="2">
         <v>45149</v>
       </c>
     </row>
-    <row r="318">
-      <c r="A318">
+    <row r="384">
+      <c r="A384">
         <v>2893</v>
       </c>
-      <c r="B318" t="inlineStr">
+      <c r="B384" t="inlineStr">
         <is>
           <t>Concessione del Servizio pubblico di Trasporto marittimo di passeggeri, veicoli e merci tra e con Ponza e Ventotene con obblighi di servizio pubblico per la continuità territoriale marittima.
 </t>
         </is>
       </c>
-      <c r="C318" t="s">
-[...3 lines deleted...]
-      <c r="E318" s="2">
+      <c r="C384" t="s">
+        <v>417</v>
+      </c>
+      <c r="D384"/>
+      <c r="E384" s="2">
         <v>45173</v>
       </c>
-      <c r="F318"/>
-      <c r="G318" s="2">
+      <c r="F384"/>
+      <c r="G384" s="2">
         <v>45147</v>
       </c>
-      <c r="H318"/>
-      <c r="I318" s="2">
+      <c r="H384"/>
+      <c r="I384" s="2">
         <v>45147</v>
       </c>
     </row>
-    <row r="319">
-      <c r="A319">
+    <row r="385">
+      <c r="A385">
         <v>2892</v>
       </c>
-      <c r="B319" t="inlineStr">
+      <c r="B385" t="inlineStr">
         <is>
           <t>Piano di Sviluppo e Coesione - PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 - Incarico per la redazione dell'Attestato di Prestazione Energetica APE degli "Uffici Comunali di Piazza del Popolo" nel Comune di Latina, sita a Piazza del Popolo n1. A0100E0331. Disimpegno della somma complessiva di € -341,12= sull'impegno 2023/31805 e perfezionamento della prenotazione n. 2023/31805 per l'importo di € 5.148,88 comprensivo di IVA e oneri di legge a favore dell'arch. Giulia Corriere (cod. cred. 245439) sul &amp;nbsp;Capitolo U0000A42502. Es. Finanziario 2023. CUP F22B16000010006 CIG ZDD3A4E947</t>
         </is>
       </c>
-      <c r="C319" t="s">
-[...3 lines deleted...]
-      <c r="E319" s="2">
+      <c r="C385" t="s">
+        <v>418</v>
+      </c>
+      <c r="D385"/>
+      <c r="E385" s="2">
         <v>45687</v>
       </c>
-      <c r="F319"/>
-      <c r="G319" s="2">
+      <c r="F385"/>
+      <c r="G385" s="2">
         <v>45140</v>
       </c>
     </row>
-    <row r="320">
-      <c r="A320">
+    <row r="386">
+      <c r="A386">
         <v>2890</v>
       </c>
-      <c r="B320" t="inlineStr">
+      <c r="B386" t="inlineStr">
         <is>
           <t>Approvazione del piano dei fabbisogni riferito al punto 5.7 dell'Accordo Quadro CONSIP - ID 2202 Lotto n. 6 (CIG: 876562890D, CIG derivato: 9179737E9A) relativo al servizio di consulenza strategica al fine nella predisposizione del Modello di Governance e all'attività di PMO per il monitoraggio dello stesso. Impegno di euro 1.000.0Approvazione del piano dei fabbisogni riferito al punto 5.7 dell'Accordo Quadro CONSIP - ID 2202 Lotto n. 6 (CIG: 876562890D, CIG derivato: 9179737E9A) relativo al servizio di consulenza strategica al fine nella predisposizione del Modello di Governance e all'attività di PMO per il monitoraggio dello stesso.&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C320" t="s">
-[...3 lines deleted...]
-      <c r="E320" s="2">
+      <c r="C386" t="s">
+        <v>419</v>
+      </c>
+      <c r="D386"/>
+      <c r="E386" s="2">
         <v>45139</v>
       </c>
     </row>
-    <row r="321">
-      <c r="A321">
+    <row r="387">
+      <c r="A387">
         <v>2887</v>
       </c>
-      <c r="B321" t="s">
-[...6 lines deleted...]
-      <c r="E321" s="2">
+      <c r="B387" t="s">
+        <v>420</v>
+      </c>
+      <c r="C387" t="s">
+        <v>421</v>
+      </c>
+      <c r="D387"/>
+      <c r="E387" s="2">
         <v>45176</v>
       </c>
-      <c r="F321"/>
-      <c r="G321" s="2">
+      <c r="F387"/>
+      <c r="G387" s="2">
         <v>45128</v>
       </c>
     </row>
-    <row r="322">
-      <c r="A322">
+    <row r="388">
+      <c r="A388">
         <v>2886</v>
       </c>
-      <c r="B322" t="inlineStr">
+      <c r="B388" t="inlineStr">
         <is>
           <t>Affidamento diretto ai sensi dell''art. 36 del D.lgs. n. 50/2016 per Servizio di supporto alla Autorità di Gestione del PR FESR Lazio 2021-2027 nell'ambito dei processi partecipativi nei progetti di trasformazione urbana.
 </t>
         </is>
       </c>
-      <c r="C322" t="s">
-[...3 lines deleted...]
-      <c r="E322" s="2">
+      <c r="C388" t="s">
+        <v>422</v>
+      </c>
+      <c r="D388"/>
+      <c r="E388" s="2">
         <v>45134</v>
       </c>
     </row>
-    <row r="323">
-      <c r="A323">
+    <row r="389">
+      <c r="A389">
         <v>2885</v>
       </c>
-      <c r="B323" t="inlineStr">
+      <c r="B389" t="inlineStr">
         <is>
           <t>Piano di Sviluppo e Coesione - PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 -Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 e smi - Incarico per la redazione dell'Attestato di Prestazione Energetica (APE) presso "l'Istituto Comprensivo XXV Aprile, viale Gramsci, nel Comune di Civita Castellana (VT). A0100E0137.
 </t>
         </is>
       </c>
-      <c r="C323" t="s">
-[...3 lines deleted...]
-      <c r="E323" s="2">
+      <c r="C389" t="s">
+        <v>423</v>
+      </c>
+      <c r="D389"/>
+      <c r="E389" s="2">
         <v>45985</v>
       </c>
-      <c r="F323"/>
-      <c r="G323" s="2">
+      <c r="F389"/>
+      <c r="G389" s="2">
         <v>45126</v>
       </c>
     </row>
-    <row r="324">
-      <c r="A324">
+    <row r="390">
+      <c r="A390">
         <v>2882</v>
       </c>
-      <c r="B324" t="inlineStr">
+      <c r="B390" t="inlineStr">
         <is>
           <t>Piano di Sviluppo e Coesione - PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 e smi - Incarico per la redazione dell'Attestato di Prestazione Energetica (APE) della "Sede comunale Palazzo Angeletti Antonelli" nel Comune di Ceccano (FR). - Dossier LI-ES2-2290190- Intervento A0100E0031. Disimpegno di € -943,79 sull'impegno 2023/ 19030 e attribuzione dell'impegno n. 2023/ 19030 per l'importo di € 2.918,44 comprensivo di IVA e oneri di legge a favore dell'ing. Andrea Magario (cod. cred. 185547) sul Capitolo U0000A42502. Es. Finanziario 2023. CUP: F84H16002450006 - CIG ZA13B2FFF0
 </t>
         </is>
       </c>
-      <c r="C324" t="s">
-[...3 lines deleted...]
-      <c r="E324" s="2">
+      <c r="C390" t="s">
+        <v>424</v>
+      </c>
+      <c r="D390"/>
+      <c r="E390" s="2">
         <v>45119</v>
       </c>
     </row>
-    <row r="325">
-      <c r="A325">
+    <row r="391">
+      <c r="A391">
         <v>2881</v>
       </c>
-      <c r="B325" t="inlineStr">
+      <c r="B391" t="inlineStr">
         <is>
           <t>Procedura di gara aperta per la conclusione di convenzioni quadro ai sensi dell'art. art.1, comma 456, della L. 296/2006, per l'affidamento dei servizi integrati di lava-noleggio a basso impatto ambientale per le Aziende Sanitarie della Regione Lazio. Procedura suddivisa in 8 Lotti.</t>
         </is>
       </c>
-      <c r="C325" t="s">
-[...3 lines deleted...]
-      <c r="E325" s="2">
+      <c r="C391" t="s">
+        <v>425</v>
+      </c>
+      <c r="D391"/>
+      <c r="E391" s="2">
         <v>45335</v>
       </c>
-      <c r="F325"/>
-      <c r="G325" s="2">
+      <c r="F391"/>
+      <c r="G391" s="2">
         <v>45233</v>
       </c>
-      <c r="H325"/>
-      <c r="I325" s="2">
+      <c r="H391"/>
+      <c r="I391" s="2">
         <v>45195</v>
       </c>
-      <c r="J325"/>
-      <c r="K325" s="2">
+      <c r="J391"/>
+      <c r="K391" s="2">
         <v>45142</v>
       </c>
-      <c r="L325"/>
-      <c r="M325" s="2">
+      <c r="L391"/>
+      <c r="M391" s="2">
         <v>45114</v>
       </c>
     </row>
-    <row r="326">
-      <c r="A326">
+    <row r="392">
+      <c r="A392">
         <v>2880</v>
       </c>
-      <c r="B326" t="s">
-[...6 lines deleted...]
-      <c r="E326" s="2">
+      <c r="B392" t="s">
+        <v>426</v>
+      </c>
+      <c r="C392" t="s">
+        <v>427</v>
+      </c>
+      <c r="D392"/>
+      <c r="E392" s="2">
         <v>45111</v>
       </c>
     </row>
-    <row r="327">
-      <c r="A327">
+    <row r="393">
+      <c r="A393">
         <v>2879</v>
       </c>
-      <c r="B327" t="inlineStr">
+      <c r="B393" t="inlineStr">
         <is>
           <t>Procedura negoziata ai sensi dell'art. 1, comma 2 lett. b) del D.L. n. 76/2020, , tramite R.d.O. sul M.E.LA. Per l'affidamento della durata di 24 (ventiquattro) mesi del servizio diResponsabile della protezione dei dati personali (RPD)ai sensi del Reg. UE n. 679/2016 (RGPD)
 </t>
         </is>
       </c>
-      <c r="C327" t="s">
-[...3 lines deleted...]
-      <c r="E327" s="2">
+      <c r="C393" t="s">
+        <v>428</v>
+      </c>
+      <c r="D393"/>
+      <c r="E393" s="2">
         <v>45110</v>
       </c>
     </row>
-    <row r="328">
-      <c r="A328">
+    <row r="394">
+      <c r="A394">
         <v>2878</v>
       </c>
-      <c r="B328" t="inlineStr">
+      <c r="B394" t="inlineStr">
         <is>
           <t>Procedura aperta per l'affidamento in concessione, ai sensi degli artt. 60 e 164 del D. Lgs. n. 50/2016, dei servizi di gestione bar, tavola calda/fredda presso la sede della Regione Lazio di via R. Raimondi Garibaldi 7 Roma CIG 9807809C04.
 </t>
         </is>
       </c>
-      <c r="C328" t="s">
-[...3 lines deleted...]
-      <c r="E328" s="2">
+      <c r="C394" t="s">
+        <v>429</v>
+      </c>
+      <c r="D394"/>
+      <c r="E394" s="2">
         <v>45110</v>
       </c>
     </row>
-    <row r="329">
-      <c r="A329">
+    <row r="395">
+      <c r="A395">
         <v>2877</v>
       </c>
-      <c r="B329" t="s">
-[...6 lines deleted...]
-      <c r="E329" s="2">
+      <c r="B395" t="s">
+        <v>430</v>
+      </c>
+      <c r="C395" t="s">
+        <v>431</v>
+      </c>
+      <c r="D395"/>
+      <c r="E395" s="2">
         <v>45107</v>
       </c>
-      <c r="F329"/>
-      <c r="G329" s="2">
+      <c r="F395"/>
+      <c r="G395" s="2">
         <v>45107</v>
       </c>
-      <c r="H329"/>
-      <c r="I329" s="2">
+      <c r="H395"/>
+      <c r="I395" s="2">
         <v>45107</v>
       </c>
     </row>
-    <row r="330">
-      <c r="A330">
+    <row r="396">
+      <c r="A396">
         <v>2876</v>
       </c>
-      <c r="B330" t="inlineStr">
+      <c r="B396" t="inlineStr">
         <is>
           <t>Gara comunitaria a procedura aperta telematica finalizzata all'acquisizione di tecnologie elettromedicali per l'Ospedale di Amatrice, di cui all'Ordinanza Commissariale n. 56 del 10/05/2018&amp;nbsp;- Numero gara 9166988 - CUP F78I18000070008</t>
         </is>
       </c>
-      <c r="C330" t="s">
-[...3 lines deleted...]
-      <c r="E330" s="2">
+      <c r="C396" t="s">
+        <v>432</v>
+      </c>
+      <c r="D396"/>
+      <c r="E396" s="2">
         <v>45572</v>
       </c>
-      <c r="F330"/>
-      <c r="G330" s="2">
+      <c r="F396"/>
+      <c r="G396" s="2">
         <v>45105</v>
       </c>
     </row>
-    <row r="331">
-      <c r="A331">
+    <row r="397">
+      <c r="A397">
         <v>2875</v>
       </c>
-      <c r="B331" t="inlineStr">
+      <c r="B397" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di farmaci innovativi o pseudo innovativi occorrenti alle Aziende Sanitarie della Regione&amp;nbsp;Lazio - farmaci 2023_tranche 4, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della&amp;nbsp;Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alle AA.SS. della Regione Lazio&amp;nbsp;e di altri soggetti aggregatori, seconda edizione. Nr. Gara 9139423.</t>
         </is>
       </c>
-      <c r="C331" t="s">
-[...3 lines deleted...]
-      <c r="E331" s="2">
+      <c r="C397" t="s">
+        <v>433</v>
+      </c>
+      <c r="D397"/>
+      <c r="E397" s="2">
+        <v>46112</v>
+      </c>
+      <c r="F397"/>
+      <c r="G397" s="2">
         <v>45386</v>
       </c>
-      <c r="F331"/>
-      <c r="G331" s="2">
+      <c r="H397"/>
+      <c r="I397" s="2">
         <v>45232</v>
       </c>
-      <c r="H331"/>
-      <c r="I331" s="2">
+      <c r="J397"/>
+      <c r="K397" s="2">
         <v>45196</v>
       </c>
-      <c r="J331"/>
-      <c r="K331" s="2">
+      <c r="L397"/>
+      <c r="M397" s="2">
         <v>45107</v>
       </c>
-      <c r="L331"/>
-      <c r="M331" s="2">
+      <c r="N397"/>
+      <c r="O397" s="2">
         <v>45104</v>
       </c>
     </row>
-    <row r="332">
-      <c r="A332">
+    <row r="398">
+      <c r="A398">
         <v>2874</v>
       </c>
-      <c r="B332" t="inlineStr">
+      <c r="B398" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla fornitura di Pacemaker e Defibrillatori per le Aziende Sanitarie della Regione Lazio. Numero gara Anac 9163367.</t>
         </is>
       </c>
-      <c r="C332" t="s">
-[...3 lines deleted...]
-      <c r="E332" s="2">
+      <c r="C398" t="s">
+        <v>434</v>
+      </c>
+      <c r="D398"/>
+      <c r="E398" s="2">
         <v>45376</v>
       </c>
-      <c r="F332"/>
-      <c r="G332" s="2">
+      <c r="F398"/>
+      <c r="G398" s="2">
         <v>45209</v>
       </c>
-      <c r="H332"/>
-      <c r="I332" s="2">
+      <c r="H398"/>
+      <c r="I398" s="2">
         <v>45134</v>
       </c>
-      <c r="J332"/>
-      <c r="K332" s="2">
+      <c r="J398"/>
+      <c r="K398" s="2">
         <v>45100</v>
       </c>
     </row>
-    <row r="333">
-      <c r="A333">
+    <row r="399">
+      <c r="A399">
         <v>2873</v>
       </c>
-      <c r="B333" t="inlineStr">
+      <c r="B399" t="inlineStr">
         <is>
           <t>Gara comunitaria a procedura aperta finalizzata all’acquisizione di pareti mobili attrezzate e non attrezzate per ufficio a ridotto impatto ambientale occorrenti alle sedi della Regione Lazio
 </t>
         </is>
       </c>
-      <c r="C333" t="s">
-[...3 lines deleted...]
-      <c r="E333" s="2">
+      <c r="C399" t="s">
+        <v>435</v>
+      </c>
+      <c r="D399"/>
+      <c r="E399" s="2">
         <v>45233</v>
       </c>
-      <c r="F333"/>
-      <c r="G333" s="2">
+      <c r="F399"/>
+      <c r="G399" s="2">
         <v>45233</v>
       </c>
-      <c r="H333"/>
-      <c r="I333" s="2">
+      <c r="H399"/>
+      <c r="I399" s="2">
         <v>45100</v>
       </c>
-      <c r="J333"/>
-      <c r="K333" s="2">
+      <c r="J399"/>
+      <c r="K399" s="2">
         <v>45100</v>
       </c>
     </row>
-    <row r="334">
-      <c r="A334">
+    <row r="400">
+      <c r="A400">
         <v>2872</v>
       </c>
-      <c r="B334" t="s">
-[...6 lines deleted...]
-      <c r="E334" s="2">
+      <c r="B400" t="s">
+        <v>436</v>
+      </c>
+      <c r="C400" t="s">
+        <v>437</v>
+      </c>
+      <c r="D400"/>
+      <c r="E400" s="2">
         <v>45110</v>
       </c>
-      <c r="F334"/>
-      <c r="G334" s="2">
+      <c r="F400"/>
+      <c r="G400" s="2">
         <v>45105</v>
       </c>
-      <c r="H334"/>
-      <c r="I334" s="2">
+      <c r="H400"/>
+      <c r="I400" s="2">
         <v>45104</v>
       </c>
-      <c r="J334"/>
-      <c r="K334" s="2">
+      <c r="J400"/>
+      <c r="K400" s="2">
         <v>45098</v>
       </c>
     </row>
-    <row r="335">
-      <c r="A335">
+    <row r="401">
+      <c r="A401">
         <v>2867</v>
       </c>
-      <c r="B335" t="inlineStr">
+      <c r="B401" t="inlineStr">
         <is>
           <t>Piano di Sviluppo e Coesione - PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 e smi - Incarico per la redazione dell'Attestato di Prestazione Energetica (APE) presso "Istituto Tecnico Commerciale" di Via Monterozzi Marina nel Comune di Tarquinia (VT). - Dossier LI-ES2-1860266- Intervento A0100E0123. Disimpegno di € -236,62 sull'impegno 2023/19367 e attribuzione dell'impegno n. 2023/19367 per l'importo di € 4.033,38 comprensivo di IVA e oneri di legge a favore dell'ing. Gaetano Motta (cod. cred. 183715) sul Capitolo U0000A42502. Es. Finanziario 2023. CUP F84D16000040006 - CIG Z7339A35B6
 </t>
         </is>
       </c>
-      <c r="C335" t="s">
-[...3 lines deleted...]
-      <c r="E335" s="2">
+      <c r="C401" t="s">
+        <v>438</v>
+      </c>
+      <c r="D401"/>
+      <c r="E401" s="2">
         <v>45091</v>
       </c>
     </row>
-    <row r="336">
-      <c r="A336">
+    <row r="402">
+      <c r="A402">
         <v>2866</v>
       </c>
-      <c r="B336" t="s">
-[...6 lines deleted...]
-      <c r="E336" s="2">
+      <c r="B402" t="s">
+        <v>439</v>
+      </c>
+      <c r="C402" t="s">
+        <v>440</v>
+      </c>
+      <c r="D402"/>
+      <c r="E402" s="2">
         <v>45090</v>
       </c>
     </row>
-    <row r="337">
-      <c r="A337">
+    <row r="403">
+      <c r="A403">
         <v>2865</v>
       </c>
-      <c r="B337" t="inlineStr">
+      <c r="B403" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di farmaci innovativi o pseudo innovativi occorrenti alle Aziende Sanitarie della Regione Lazio - farmaci 2023_tranche 3, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alle AA.SS. della Regione Lazio e di altri soggetti aggregatori, seconda edizione. Nr. Gara 9125724.
 </t>
         </is>
       </c>
-      <c r="C337" t="s">
-[...3 lines deleted...]
-      <c r="E337" s="2">
+      <c r="C403" t="s">
+        <v>441</v>
+      </c>
+      <c r="D403"/>
+      <c r="E403" s="2">
         <v>45167</v>
       </c>
-      <c r="F337"/>
-      <c r="G337" s="2">
+      <c r="F403"/>
+      <c r="G403" s="2">
         <v>45090</v>
       </c>
     </row>
-    <row r="338">
-      <c r="A338">
+    <row r="404">
+      <c r="A404">
         <v>2864</v>
       </c>
-      <c r="B338" t="inlineStr">
+      <c r="B404" t="inlineStr">
         <is>
           <t>Piano di Sviluppo e Coesione - PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 e smi - Incarico per la redazione dell'Attestato di Prestazione Energetica (APE) presso "Palazzo Farnese, sede principale Uffici Comunali/Municipio nel Comune di Gradoli (VT). - Dossier LI ES2 - 0380017 - Intervento A0100E0375. Disimpegno di € -1.047,17 sull'impegno 2023/ 19027 e attribuzione dell'impegno n. 2023/ 19027 per l'importo di € 3.222,83 comprensivo di IVA e oneri di legge a favore dell'ing. Nicola Graniglia (cod. cred. 178367) sul Capitolo U0000A42502. Es. Finanziario 2023. &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp;CUP F84H16002450006 -CIG Z5D3A57161
 </t>
         </is>
       </c>
-      <c r="C338" t="s">
-[...3 lines deleted...]
-      <c r="E338" s="2">
+      <c r="C404" t="s">
+        <v>442</v>
+      </c>
+      <c r="D404"/>
+      <c r="E404" s="2">
         <v>45089</v>
       </c>
     </row>
-    <row r="339">
-      <c r="A339">
+    <row r="405">
+      <c r="A405">
         <v>2859</v>
       </c>
-      <c r="B339" t="inlineStr">
+      <c r="B405" t="inlineStr">
         <is>
           <t>Procedura negoziata tramite R.d.O. sul Mercato Elettronico di Regione Lazio (M.E.La) finalizzata all’affidamento della fornitura di poltrone per sala a pozzetto a terra con ruote per &amp;nbsp;gli uffici della Giunta Regionale.
 </t>
         </is>
       </c>
-      <c r="C339" t="s">
-[...3 lines deleted...]
-      <c r="E339" s="2">
+      <c r="C405" t="s">
+        <v>443</v>
+      </c>
+      <c r="D405"/>
+      <c r="E405" s="2">
         <v>45078</v>
       </c>
     </row>
-    <row r="340">
-      <c r="A340">
+    <row r="406">
+      <c r="A406">
         <v>2857</v>
       </c>
-      <c r="B340" t="inlineStr">
+      <c r="B406" t="inlineStr">
         <is>
           <t>Attuazione dgr 1090/2022 recante "approvazione aggiornamento Business Plan per la gestione tecnico-economica e la valorizzazione dell'immobile regionale "WeGil", sito in largo Ascianghi n. 5 - Roma.". Impegno di spesa di euro 66.900,00 sul cap. di spesa U0000S22501, es. fin.2023, a favore di LAZIOcrea spa (cod. cred. 164838) per lavori di adeguamento impianti e allestimento tecnologico sala "Proiezioni" e sala "Coworking" - corpo "B".
 </t>
         </is>
       </c>
-      <c r="C340" t="s">
-[...3 lines deleted...]
-      <c r="E340" s="2">
+      <c r="C406" t="s">
+        <v>444</v>
+      </c>
+      <c r="D406"/>
+      <c r="E406" s="2">
         <v>45077</v>
       </c>
     </row>
-    <row r="341">
-      <c r="A341">
+    <row r="407">
+      <c r="A407">
         <v>2856</v>
       </c>
-      <c r="B341" t="inlineStr">
+      <c r="B407" t="inlineStr">
         <is>
           <t>Attuazione dgr 57/2023 e 135/2023. Conferma affidamento alla Società in house providing LAZIOcrea Spa trasloco dei sistemi informativi e lavori di adattamento tecnologico e impiantistico per trasferimento II^ CUR del 112NUE presso la sede regionale di via C. Colombo 212 - Roma. Approvazione schema di contratto. &amp;nbsp;Perfezionamento prenotazioni impegni di spesa sul capitolo U0000S22501 n. 5817/2023 di euro 500.000,00 e n. 43831/2023 di euro 300.000,00, es. fin. 2023, e prenotazione di impegno n. 43832/2023 di euro 426.039,00 sul capitolo U0000S22508, es. fin. 2023, in favore di LAZIOcrea (cod. creditore 164838), assunti con le dgr n. 57 e 135 del 2023.
 </t>
         </is>
       </c>
-      <c r="C341" t="s">
-[...3 lines deleted...]
-      <c r="E341" s="2">
+      <c r="C407" t="s">
+        <v>445</v>
+      </c>
+      <c r="D407"/>
+      <c r="E407" s="2">
         <v>45077</v>
       </c>
     </row>
-    <row r="342">
-      <c r="A342">
+    <row r="408">
+      <c r="A408">
         <v>2855</v>
       </c>
-      <c r="B342" t="inlineStr">
+      <c r="B408" t="inlineStr">
         <is>
           <t>Proroga, ex art. 106, comma 11, D. Lgs 50/2016 e ss.mm.ii. contratto di fornitura ed installazione tende verticali rimovibili da ufficio di cui alla d.d. G06218/2022. Impegno di spesa di euro 45.018,00 i.i., sul capitolo U0000S22509, es.fin 2023, in favore della Ditta Flomar srl (codice creditore 233897).
 </t>
         </is>
       </c>
-      <c r="C342" t="s">
-[...3 lines deleted...]
-      <c r="E342" s="2">
+      <c r="C408" t="s">
+        <v>446</v>
+      </c>
+      <c r="D408"/>
+      <c r="E408" s="2">
         <v>45077</v>
       </c>
     </row>
-    <row r="343">
-      <c r="A343">
+    <row r="409">
+      <c r="A409">
         <v>2852</v>
       </c>
-      <c r="B343" t="inlineStr">
+      <c r="B409" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta, suddivisa in 9 lotti, per l'affidamento della fornitura di microinfusori per insulina, sistemi di monitoraggio, port e relativo materiale di consumo e servizi connessi occorrente alle Aziende Sanitarie della Regione Lazio- Seconda Edizione.</t>
         </is>
       </c>
-      <c r="C343" t="s">
-[...3 lines deleted...]
-      <c r="E343" s="2">
+      <c r="C409" t="s">
+        <v>447</v>
+      </c>
+      <c r="D409"/>
+      <c r="E409" s="2">
+        <v>46098</v>
+      </c>
+      <c r="F409"/>
+      <c r="G409" s="2">
         <v>45491</v>
       </c>
     </row>
-    <row r="344">
-      <c r="A344">
+    <row r="410">
+      <c r="A410">
         <v>2851</v>
       </c>
-      <c r="B344" t="inlineStr">
+      <c r="B410" t="inlineStr">
         <is>
           <t>Approvazione dello schema di avviso pubblico di consultazione preliminare di mercato, ai sensi dell'art. 66 del D. Lgs. 18 aprile 2016 n.50, relativo alla procedura di gara per l'acquisizione dei servizi integrati di lava-noleggio a basso impatto ambientale per le Aziende Sanitarie della Regione Lazio.
 </t>
         </is>
       </c>
-      <c r="C344" t="s">
-[...3 lines deleted...]
-      <c r="E344" s="2">
+      <c r="C410" t="s">
+        <v>448</v>
+      </c>
+      <c r="D410"/>
+      <c r="E410" s="2">
         <v>45068</v>
       </c>
     </row>
-    <row r="345">
-      <c r="A345">
+    <row r="411">
+      <c r="A411">
         <v>2850</v>
       </c>
-      <c r="B345" t="inlineStr">
+      <c r="B411" t="inlineStr">
         <is>
           <t>Workshop dedicato al nuovo programma INTERREGIONAL INNOVATION INVESTMENTS (I3) della Commissione Europea, organizzato dalla Regione Lazio presso la sede di Bruxelles, in collaborazione con altre regioni italiane. Impegno di spesa di € 1.095,05 a favore della Ditta LASAGNATIRAMISÙ, sul capitolo U0000R31902 esercizio finanziario 2023
 </t>
         </is>
       </c>
-      <c r="C345" t="s">
-[...3 lines deleted...]
-      <c r="E345" s="2">
+      <c r="C411" t="s">
+        <v>449</v>
+      </c>
+      <c r="D411"/>
+      <c r="E411" s="2">
         <v>45055</v>
       </c>
     </row>
-    <row r="346">
-      <c r="A346">
+    <row r="412">
+      <c r="A412">
         <v>2847</v>
       </c>
-      <c r="B346" t="inlineStr">
+      <c r="B412" t="inlineStr">
         <is>
           <t>Approvazione schema scrittura privata di acquisto e pagamento indennità locazione temporanea scaffalature Archivio regionale sito in località S. Palomba, Roma, via Ardeatina n. 2479/N, 2479/O, 2479/P. Impegno di spesa sul capitolo U0000S21401 della somma di euro 178.700,12 e di euro 120.199,28 sul capitolo di spesa U0000S24506, in favore della Società Kryalos sgr spa (cod. creditore 190900) ed impegno di euro 35,00 sul capitolo U0000T19427 per il pagamento del MAV in favore di A.N.A.C. (cod. creditore 159683).&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C346" t="s">
-[...3 lines deleted...]
-      <c r="E346" s="2">
+      <c r="C412" t="s">
+        <v>450</v>
+      </c>
+      <c r="D412"/>
+      <c r="E412" s="2">
         <v>45049</v>
       </c>
     </row>
-    <row r="347">
-      <c r="A347">
+    <row r="413">
+      <c r="A413">
         <v>2841</v>
       </c>
-      <c r="B347" t="inlineStr">
+      <c r="B413" t="inlineStr">
         <is>
           <t>Gara comunitaria a procedura aperta per l'affidamento del "Servizio di assicurazione rischio infortuni per gli alunni delle&amp;nbsp;scuole pubbliche e paritarie di ogni ordine e grado e per il personale adibito alla sorveglianza degli stessi durante il trasporto&amp;nbsp;(art. 22 della l.r. n. 29/92)" - CIG: 96789477BC. Lotto unico.
 </t>
         </is>
       </c>
-      <c r="C347" t="s">
-[...3 lines deleted...]
-      <c r="E347" s="2">
+      <c r="C413" t="s">
+        <v>451</v>
+      </c>
+      <c r="D413"/>
+      <c r="E413" s="2">
         <v>45133</v>
       </c>
-      <c r="F347"/>
-      <c r="G347" s="2">
+      <c r="F413"/>
+      <c r="G413" s="2">
         <v>45118</v>
       </c>
-      <c r="H347"/>
-      <c r="I347" s="2">
+      <c r="H413"/>
+      <c r="I413" s="2">
         <v>45085</v>
       </c>
-      <c r="J347"/>
-      <c r="K347" s="2">
+      <c r="J413"/>
+      <c r="K413" s="2">
         <v>45064</v>
       </c>
-      <c r="L347"/>
-      <c r="M347" s="2">
+      <c r="L413"/>
+      <c r="M413" s="2">
         <v>45015</v>
       </c>
     </row>
-    <row r="348">
-      <c r="A348">
+    <row r="414">
+      <c r="A414">
         <v>2840</v>
       </c>
-      <c r="B348" t="inlineStr">
+      <c r="B414" t="inlineStr">
         <is>
           <t>DPCM del 15 dicembre 2022: Programma degli interventi essenziali e indifferibili connessi alle celebrazioni del Giubileo della&amp;nbsp;Chiesa cattolica per il 2025, ai sensi dell'articolo 1, comma 422, della legge 234 del 2021, di cui all'Allegato 1.</t>
         </is>
       </c>
-      <c r="C348" t="s">
-[...3 lines deleted...]
-      <c r="E348" s="2">
+      <c r="C414" t="s">
+        <v>452</v>
+      </c>
+      <c r="D414"/>
+      <c r="E414" s="2">
         <v>45569</v>
       </c>
-      <c r="F348"/>
-      <c r="G348" s="2">
+      <c r="F414"/>
+      <c r="G414" s="2">
         <v>45569</v>
       </c>
-      <c r="H348"/>
-      <c r="I348" s="2">
+      <c r="H414"/>
+      <c r="I414" s="2">
         <v>45569</v>
       </c>
-      <c r="J348"/>
-      <c r="K348" s="2">
+      <c r="J414"/>
+      <c r="K414" s="2">
         <v>45566</v>
       </c>
-      <c r="L348"/>
-      <c r="M348" s="2">
+      <c r="L414"/>
+      <c r="M414" s="2">
         <v>45433</v>
       </c>
-      <c r="N348"/>
-      <c r="O348" s="2">
+      <c r="N414"/>
+      <c r="O414" s="2">
         <v>45433</v>
       </c>
-      <c r="P348"/>
-      <c r="Q348" s="2">
+      <c r="P414"/>
+      <c r="Q414" s="2">
         <v>45433</v>
       </c>
-      <c r="R348"/>
-      <c r="S348" s="2">
+      <c r="R414"/>
+      <c r="S414" s="2">
         <v>45429</v>
       </c>
-      <c r="T348"/>
-      <c r="U348" s="2">
+      <c r="T414"/>
+      <c r="U414" s="2">
         <v>45429</v>
       </c>
-      <c r="V348"/>
-      <c r="W348" s="2">
+      <c r="V414"/>
+      <c r="W414" s="2">
         <v>45429</v>
       </c>
-      <c r="X348"/>
-      <c r="Y348" s="2">
+      <c r="X414"/>
+      <c r="Y414" s="2">
         <v>45236</v>
       </c>
-      <c r="Z348"/>
-      <c r="AA348" s="2">
+      <c r="Z414"/>
+      <c r="AA414" s="2">
         <v>45107</v>
       </c>
-      <c r="AB348"/>
-      <c r="AC348" s="2">
+      <c r="AB414"/>
+      <c r="AC414" s="2">
         <v>45107</v>
       </c>
-      <c r="AD348"/>
-      <c r="AE348" s="2">
+      <c r="AD414"/>
+      <c r="AE414" s="2">
         <v>45107</v>
       </c>
-      <c r="AF348"/>
-      <c r="AG348" s="2">
+      <c r="AF414"/>
+      <c r="AG414" s="2">
         <v>45107</v>
       </c>
-      <c r="AH348"/>
-      <c r="AI348" s="2">
+      <c r="AH414"/>
+      <c r="AI414" s="2">
         <v>45037</v>
       </c>
-      <c r="AJ348"/>
-      <c r="AK348" s="2">
+      <c r="AJ414"/>
+      <c r="AK414" s="2">
         <v>45037</v>
       </c>
-      <c r="AL348"/>
-      <c r="AM348" s="2">
+      <c r="AL414"/>
+      <c r="AM414" s="2">
         <v>45037</v>
       </c>
-      <c r="AN348"/>
-      <c r="AO348" s="2">
+      <c r="AN414"/>
+      <c r="AO414" s="2">
         <v>45023</v>
       </c>
-      <c r="AP348"/>
-      <c r="AQ348" s="2">
+      <c r="AP414"/>
+      <c r="AQ414" s="2">
         <v>45019</v>
       </c>
-      <c r="AR348"/>
-      <c r="AS348" s="2">
+      <c r="AR414"/>
+      <c r="AS414" s="2">
         <v>45019</v>
       </c>
-      <c r="AT348"/>
-      <c r="AU348" s="2">
+      <c r="AT414"/>
+      <c r="AU414" s="2">
         <v>45019</v>
       </c>
-      <c r="AV348"/>
-      <c r="AW348" s="2">
+      <c r="AV414"/>
+      <c r="AW414" s="2">
         <v>45019</v>
       </c>
-      <c r="AX348"/>
-      <c r="AY348" s="2">
+      <c r="AX414"/>
+      <c r="AY414" s="2">
         <v>45019</v>
       </c>
-      <c r="AZ348"/>
-      <c r="BA348" s="2">
+      <c r="AZ414"/>
+      <c r="BA414" s="2">
         <v>45019</v>
       </c>
-      <c r="BB348"/>
-      <c r="BC348" s="2">
+      <c r="BB414"/>
+      <c r="BC414" s="2">
         <v>45019</v>
       </c>
-      <c r="BD348"/>
-      <c r="BE348" s="2">
+      <c r="BD414"/>
+      <c r="BE414" s="2">
         <v>45019</v>
       </c>
-      <c r="BF348"/>
-      <c r="BG348" s="2">
+      <c r="BF414"/>
+      <c r="BG414" s="2">
         <v>45019</v>
       </c>
-      <c r="BH348"/>
-      <c r="BI348" s="2">
+      <c r="BH414"/>
+      <c r="BI414" s="2">
         <v>45015</v>
       </c>
-      <c r="BJ348"/>
-      <c r="BK348" s="2">
+      <c r="BJ414"/>
+      <c r="BK414" s="2">
         <v>45015</v>
       </c>
     </row>
-    <row r="349">
-      <c r="A349">
+    <row r="415">
+      <c r="A415">
         <v>2839</v>
       </c>
-      <c r="B349" t="s">
-[...6 lines deleted...]
-      <c r="E349" s="2">
+      <c r="B415" t="s">
+        <v>453</v>
+      </c>
+      <c r="C415" t="s">
+        <v>454</v>
+      </c>
+      <c r="D415"/>
+      <c r="E415" s="2">
         <v>45028</v>
       </c>
-      <c r="F349"/>
-      <c r="G349" s="2">
+      <c r="F415"/>
+      <c r="G415" s="2">
         <v>45015</v>
       </c>
-      <c r="H349"/>
-      <c r="I349" s="2">
+      <c r="H415"/>
+      <c r="I415" s="2">
         <v>45015</v>
       </c>
-      <c r="J349"/>
-      <c r="K349" s="2">
+      <c r="J415"/>
+      <c r="K415" s="2">
         <v>45014</v>
       </c>
     </row>
-    <row r="350">
-      <c r="A350">
+    <row r="416">
+      <c r="A416">
         <v>2838</v>
       </c>
-      <c r="B350" t="inlineStr">
+      <c r="B416" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di Vaccini antinfluenzali 2023/2024 occorrenti alle Aziende Sanitarie della Regione Lazio, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alle AA.SS. della Regione Lazio e di altri soggetti aggregatori. Determinazione a contrarre. Approvazione schemi, atti e indizione gara. Nr. Gara 9015722".
 </t>
         </is>
       </c>
-      <c r="C350" t="s">
-[...3 lines deleted...]
-      <c r="E350" s="2">
+      <c r="C416" t="s">
+        <v>455</v>
+      </c>
+      <c r="D416"/>
+      <c r="E416" s="2">
         <v>45068</v>
       </c>
-      <c r="F350"/>
-      <c r="G350" s="2">
+      <c r="F416"/>
+      <c r="G416" s="2">
         <v>45012</v>
       </c>
     </row>
-    <row r="351">
-      <c r="A351">
+    <row r="417">
+      <c r="A417">
         <v>2837</v>
       </c>
-      <c r="B351" t="inlineStr">
+      <c r="B417" t="inlineStr">
         <is>
           <t>Aggiudicazione asta pubblica vendita del taglio del lotto boschivo - taglio di fine turno del ceduo castanile - Particella Forestale n. 16 del PGAF della Tenuta Bosco Montagna (Comune di Viterbo). Accertamento in entrata sul capitolo del bilancio regionale E0000311525 della somma complessiva di € 360.800,00 - es. fin. 2023/2024, a carico della Ditta F.lli Baggiani di Baggiani Igino e C. sas (cod. cred. 210234).
 </t>
         </is>
       </c>
-      <c r="C351" t="s">
-[...3 lines deleted...]
-      <c r="E351" s="2">
+      <c r="C417" t="s">
+        <v>456</v>
+      </c>
+      <c r="D417"/>
+      <c r="E417" s="2">
         <v>45012</v>
       </c>
     </row>
-    <row r="352">
-      <c r="A352">
+    <row r="418">
+      <c r="A418">
         <v>2836</v>
       </c>
-      <c r="B352" t="inlineStr">
+      <c r="B418" t="inlineStr">
         <is>
           <t>Piano di Sviluppo e Coesione – PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020 Affidamento diretto dei servizi di ingegneria ed architettura di importo inferiore a 5.000,00 euro, ai sensi dell’art. 1, comma 2, lett. a) del D.L. n. 76 del 16/07/2020, convertito, con modificazioni, dalla Legge n. 120 dell’11/09/2020.
 </t>
         </is>
       </c>
-      <c r="C352" t="s">
-[...3 lines deleted...]
-      <c r="E352" s="2">
+      <c r="C418" t="s">
+        <v>457</v>
+      </c>
+      <c r="D418"/>
+      <c r="E418" s="2">
         <v>45012</v>
       </c>
     </row>
-    <row r="353">
-      <c r="A353">
+    <row r="419">
+      <c r="A419">
         <v>2835</v>
       </c>
-      <c r="B353" t="inlineStr">
+      <c r="B419" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2023 - prima tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio. Nr. Gara 8982983.</t>
         </is>
       </c>
-      <c r="C353" t="s">
-[...3 lines deleted...]
-      <c r="E353" s="2">
+      <c r="C419" t="s">
+        <v>458</v>
+      </c>
+      <c r="D419"/>
+      <c r="E419" s="2">
         <v>45602</v>
       </c>
-      <c r="F353"/>
-      <c r="G353" s="2">
+      <c r="F419"/>
+      <c r="G419" s="2">
         <v>45511</v>
       </c>
-      <c r="H353"/>
-      <c r="I353" s="2">
+      <c r="H419"/>
+      <c r="I419" s="2">
         <v>45386</v>
       </c>
-      <c r="J353"/>
-      <c r="K353" s="2">
+      <c r="J419"/>
+      <c r="K419" s="2">
         <v>45063</v>
       </c>
-      <c r="L353"/>
-      <c r="M353" s="2">
+      <c r="L419"/>
+      <c r="M419" s="2">
         <v>45014</v>
       </c>
-      <c r="N353"/>
-      <c r="O353" s="2">
+      <c r="N419"/>
+      <c r="O419" s="2">
         <v>45008</v>
       </c>
-      <c r="P353"/>
-      <c r="Q353" s="2">
+      <c r="P419"/>
+      <c r="Q419" s="2">
         <v>45008</v>
       </c>
     </row>
-    <row r="354">
-      <c r="A354">
+    <row r="420">
+      <c r="A420">
         <v>2834</v>
       </c>
-      <c r="B354" t="inlineStr">
+      <c r="B420" t="inlineStr">
         <is>
           <t>Richiesta di offerta per l'affidamento diretto su M.E.La., per la fornitura e la stampa di tesserini venatori ed opuscoli contenenti&amp;nbsp;il calendario venatorio per la stagione 2023/2024.
 </t>
         </is>
       </c>
-      <c r="C354" t="s">
-[...3 lines deleted...]
-      <c r="E354" s="2">
+      <c r="C420" t="s">
+        <v>459</v>
+      </c>
+      <c r="D420"/>
+      <c r="E420" s="2">
         <v>45008</v>
       </c>
     </row>
-    <row r="355">
-      <c r="A355">
+    <row r="421">
+      <c r="A421">
         <v>2831</v>
       </c>
-      <c r="B355" t="inlineStr">
+      <c r="B421" t="inlineStr">
         <is>
           <t>Impegno di spesa di euro 15.000,00 iva compresa sul capitolo U0000S23432 es. 2023 per il pagamento di fornitura di acqua in Piazza Pian de Valli - Terminillo - Rieti. Creditore Acqua Pubblica Sabina Spa (codice 177678).&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C355" t="s">
-[...3 lines deleted...]
-      <c r="E355" s="2">
+      <c r="C421" t="s">
+        <v>460</v>
+      </c>
+      <c r="D421"/>
+      <c r="E421" s="2">
         <v>45006</v>
       </c>
-      <c r="F355"/>
-      <c r="G355" s="2">
+      <c r="F421"/>
+      <c r="G421" s="2">
         <v>45006</v>
       </c>
     </row>
-    <row r="356">
-      <c r="A356">
+    <row r="422">
+      <c r="A422">
         <v>2830</v>
       </c>
-      <c r="B356" t="inlineStr">
+      <c r="B422" t="inlineStr">
         <is>
           <t>O.C.D.P.C. 388/2016 e 394/2016 e 489/2017: Ulteriori interventi urgenti di protezione civile conseguenti l'eccezionale evento sismico che ha colpito il territorio delle regioni Lazio, Marche, Umbria e Abruzzo il 24.08.2016. Determina a contrarre per l'affidamento diretto dei "Lavori di fognatura a servizio delle SAE di Santa Giusta in comune di Amatrice." a seguito del sisma del 24 agosto 2016. Approvazione del progetto e degli atti di gara. CUP F72E23000030001, CIG 97108330E7.</t>
         </is>
       </c>
-      <c r="C356" t="s">
-[...3 lines deleted...]
-      <c r="E356" s="2">
+      <c r="C422" t="s">
+        <v>461</v>
+      </c>
+      <c r="D422"/>
+      <c r="E422" s="2">
         <v>45006</v>
       </c>
     </row>
-    <row r="357">
-      <c r="A357">
+    <row r="423">
+      <c r="A423">
         <v>2827</v>
       </c>
-      <c r="B357" t="inlineStr">
+      <c r="B423" t="inlineStr">
         <is>
           <t>Lavori di realizzazione Centro logistico Protezione civile di Capena (RM). Impegno di spesa di euro 324.264,82 sul capitolo U0000S22501, es. fin. 2022, in favore di LAZIOcrea Spa (cod. cred. 164838), per pagamento revisione prezzi ex art. 26 D.L. 50/22.
 </t>
         </is>
       </c>
-      <c r="C357" t="s">
-[...3 lines deleted...]
-      <c r="E357" s="2">
+      <c r="C423" t="s">
+        <v>462</v>
+      </c>
+      <c r="D423"/>
+      <c r="E423" s="2">
         <v>45005</v>
       </c>
     </row>
-    <row r="358">
-      <c r="A358">
+    <row r="424">
+      <c r="A424">
         <v>2826</v>
       </c>
-      <c r="B358" t="inlineStr">
+      <c r="B424" t="inlineStr">
         <is>
           <t>Attuazione dgr 761/2018 - realizzazione lavori di personalizzazione fase 4 nuova sede regionale di Roma "Camporomano". Impegno di spesa di euro 683.899,00 iva inclusa sul capitolo U0000S22511, es. fin. 2022, in favore di BPM (codice creditore 169918).
 </t>
         </is>
       </c>
-      <c r="C358" t="s">
-[...3 lines deleted...]
-      <c r="E358" s="2">
+      <c r="C424" t="s">
+        <v>463</v>
+      </c>
+      <c r="D424"/>
+      <c r="E424" s="2">
         <v>45280</v>
       </c>
-      <c r="F358"/>
-      <c r="G358" s="2">
+      <c r="F424"/>
+      <c r="G424" s="2">
         <v>45005</v>
       </c>
     </row>
-    <row r="359">
-      <c r="A359">
+    <row r="425">
+      <c r="A425">
         <v>2825</v>
       </c>
-      <c r="B359" t="inlineStr">
+      <c r="B425" t="inlineStr">
         <is>
           <t>Lavori di realizzazione Centro logistico Protezione civile di Capena (RM). Impegno di spesa di euro 328.902,75 sul capitolo U0000S22501, es. fin. 2023, in favore di LAZIOcrea Spa (cod. cred. 164838), per finanziamento opere di bonifica rifiuti non pericolosi.
 </t>
         </is>
       </c>
-      <c r="C359" t="s">
-[...3 lines deleted...]
-      <c r="E359" s="2">
+      <c r="C425" t="s">
+        <v>464</v>
+      </c>
+      <c r="D425"/>
+      <c r="E425" s="2">
         <v>45005</v>
       </c>
     </row>
-    <row r="360">
-      <c r="A360">
+    <row r="426">
+      <c r="A426">
         <v>2824</v>
       </c>
-      <c r="B360" t="inlineStr">
+      <c r="B426" t="inlineStr">
         <is>
           <t>Approvazione proposta di sponsorizzazione monetaria per la riqualificazione e valorizzazione della Torre di Palidoro, di Leonardo Spa (codice debitore 26330). Accertamento sul capitolo di entrata E0000229146 della somma di euro 24.400,00.
 </t>
         </is>
       </c>
-      <c r="C360" t="s">
-[...3 lines deleted...]
-      <c r="E360" s="2">
+      <c r="C426" t="s">
+        <v>465</v>
+      </c>
+      <c r="D426"/>
+      <c r="E426" s="2">
         <v>45005</v>
       </c>
     </row>
-    <row r="361">
-      <c r="A361">
+    <row r="427">
+      <c r="A427">
         <v>2823</v>
       </c>
-      <c r="B361" t="inlineStr">
+      <c r="B427" t="inlineStr">
         <is>
           <t>Progetto I202201694. Campagna "Art Bonus - Regione Lazio" - impegno di spesa di euro 68.132,92 sul capitolo U0000G24106 e di euro 24.658,66 sul capitolo U0000G11119, es. fin. 2022, in favore di LAZIOCrea s.p.a, (cod. cred. 164838), in qualità di Soggetto attuatore del "Programma degli interventi" di cui alla dgr n. 781/2016.
 </t>
         </is>
       </c>
-      <c r="C361" t="s">
-[...3 lines deleted...]
-      <c r="E361" s="2">
+      <c r="C427" t="s">
+        <v>466</v>
+      </c>
+      <c r="D427"/>
+      <c r="E427" s="2">
         <v>45005</v>
       </c>
     </row>
-    <row r="362">
-      <c r="A362">
+    <row r="428">
+      <c r="A428">
         <v>2822</v>
       </c>
-      <c r="B362" t="inlineStr">
+      <c r="B428" t="inlineStr">
         <is>
           <t>Impegno di spesa di euro 500.000,00 iva compresa sul capitolo U0000S23432, es. fin. 2023, per pagamento fornitura acqua relativa agli immobili diversi da quelli istituzionali, Creditore Acea Ato 2 Spa (89736), impegno di spesa di euro 225,00 sul capitolo U0000T19427, es. fin. 2022, per il pagamento del MAV in favore di A.N.A.C. (codice creditore 159683).
 </t>
         </is>
       </c>
-      <c r="C362" t="s">
-[...3 lines deleted...]
-      <c r="E362" s="2">
+      <c r="C428" t="s">
+        <v>467</v>
+      </c>
+      <c r="D428"/>
+      <c r="E428" s="2">
         <v>45005</v>
       </c>
     </row>
-    <row r="363">
-      <c r="A363">
+    <row r="429">
+      <c r="A429">
         <v>2821</v>
       </c>
-      <c r="B363" t="inlineStr">
+      <c r="B429" t="inlineStr">
         <is>
           <t>Autorizzazione affidamento mediante trattativa diretta, ex art. 36, co. 2, lett. a) del D.Lgs. n. 50/2016 e ss.mm.ii., tramite il mercato elettronico della Regione Lazio (Me.La.) della piattaforma telematica S.TEL.LA, per servizi tecnici per il collaudo attività di cure colturali sulle PF 4, 8, 11, 14, 19 del vigente P.G.A.F. del comprensorio Bosco Montagna. Impegno di spesa di € 12.500,00 sul cap. U0000S21909, es. fin. 2022, in favore del dott. Stefano Spina (cod. cred. 238805)
 </t>
         </is>
       </c>
-      <c r="C363" t="s">
-[...3 lines deleted...]
-      <c r="E363" s="2">
+      <c r="C429" t="s">
+        <v>468</v>
+      </c>
+      <c r="D429"/>
+      <c r="E429" s="2">
         <v>45005</v>
       </c>
     </row>
-    <row r="364">
-      <c r="A364">
+    <row r="430">
+      <c r="A430">
         <v>2820</v>
       </c>
-      <c r="B364" t="inlineStr">
+      <c r="B430" t="inlineStr">
         <is>
           <t>Selezione di proposte progettuali volte alla realizzazione di impianti di produzione di idrogeno rinnovabile in aree industriali dismesse, da finanziare nell'ambito del Piano Nazionale di Ripresa e Resilienza (PNRR), Missione 2 "Rivoluzione verde e transizione ecologica", Componente 2 "Energia rinnovabile, idrogeno, rete e mobilità sostenibile", Investimento 3.1 "Produzione in aree industriali dismesse", finanziato dall'Unione Europea - Next Generation EU.
 </t>
         </is>
       </c>
-      <c r="C364" t="s">
-[...3 lines deleted...]
-      <c r="E364" s="2">
+      <c r="C430" t="s">
+        <v>469</v>
+      </c>
+      <c r="D430"/>
+      <c r="E430" s="2">
         <v>45001</v>
       </c>
-      <c r="F364"/>
-      <c r="G364" s="2">
+      <c r="F430"/>
+      <c r="G430" s="2">
         <v>45001</v>
       </c>
     </row>
-    <row r="365">
-      <c r="A365">
+    <row r="431">
+      <c r="A431">
         <v>2819</v>
       </c>
-      <c r="B365" t="inlineStr">
+      <c r="B431" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2023 - 2 tranche,&amp;nbsp;nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di&amp;nbsp;farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - Determinazione a contrarre.&amp;nbsp;Approvazione schemi, atti e indizione gara. Nr. Gara &amp;nbsp;8982095
 </t>
         </is>
       </c>
-      <c r="C365" t="s">
-[...3 lines deleted...]
-      <c r="E365" s="2">
+      <c r="C431" t="s">
+        <v>470</v>
+      </c>
+      <c r="D431"/>
+      <c r="E431" s="2">
         <v>45014</v>
       </c>
-      <c r="F365"/>
-      <c r="G365" s="2">
+      <c r="F431"/>
+      <c r="G431" s="2">
         <v>45000</v>
       </c>
     </row>
-    <row r="366">
-      <c r="A366">
+    <row r="432">
+      <c r="A432">
         <v>2818</v>
       </c>
-      <c r="B366" t="inlineStr">
+      <c r="B432" t="inlineStr">
         <is>
           <t>“Intervento n. 68 "Rifacimento della pavimentazione della banchina in destra idraulica tra ponte Duca d'Aosta e ponte Risorgimento". CUP: F88H22000900005 - CIG 9700574EE4</t>
         </is>
       </c>
-      <c r="C366" t="s">
-[...3 lines deleted...]
-      <c r="E366" s="2">
+      <c r="C432" t="s">
+        <v>471</v>
+      </c>
+      <c r="D432"/>
+      <c r="E432" s="2">
         <v>45915</v>
       </c>
-      <c r="F366"/>
-      <c r="G366" s="2">
+      <c r="F432"/>
+      <c r="G432" s="2">
         <v>45281</v>
       </c>
-      <c r="H366"/>
-      <c r="I366" s="2">
+      <c r="H432"/>
+      <c r="I432" s="2">
         <v>45279</v>
       </c>
-      <c r="J366"/>
-      <c r="K366" s="2">
+      <c r="J432"/>
+      <c r="K432" s="2">
         <v>45230</v>
       </c>
-      <c r="L366"/>
-      <c r="M366" s="2">
+      <c r="L432"/>
+      <c r="M432" s="2">
         <v>45148</v>
       </c>
-      <c r="N366"/>
-      <c r="O366" s="2">
+      <c r="N432"/>
+      <c r="O432" s="2">
         <v>45104</v>
       </c>
-      <c r="P366"/>
-      <c r="Q366" s="2">
+      <c r="P432"/>
+      <c r="Q432" s="2">
         <v>45104</v>
       </c>
-      <c r="R366"/>
-      <c r="S366" s="2">
+      <c r="R432"/>
+      <c r="S432" s="2">
         <v>45104</v>
       </c>
-      <c r="T366"/>
-      <c r="U366" s="2">
+      <c r="T432"/>
+      <c r="U432" s="2">
         <v>45103</v>
       </c>
-      <c r="V366"/>
-      <c r="W366" s="2">
+      <c r="V432"/>
+      <c r="W432" s="2">
         <v>44998</v>
       </c>
-      <c r="X366"/>
-      <c r="Y366" s="2">
+      <c r="X432"/>
+      <c r="Y432" s="2">
         <v>44998</v>
       </c>
-      <c r="Z366"/>
-      <c r="AA366" s="2">
+      <c r="Z432"/>
+      <c r="AA432" s="2">
         <v>44998</v>
       </c>
     </row>
-    <row r="367">
-      <c r="A367">
+    <row r="433">
+      <c r="A433">
         <v>2817</v>
       </c>
-      <c r="B367" t="s">
-[...6 lines deleted...]
-      <c r="E367" s="2">
+      <c r="B433" t="s">
+        <v>472</v>
+      </c>
+      <c r="C433" t="s">
+        <v>473</v>
+      </c>
+      <c r="D433"/>
+      <c r="E433" s="2">
         <v>45359</v>
       </c>
-      <c r="F367"/>
-      <c r="G367" s="2">
+      <c r="F433"/>
+      <c r="G433" s="2">
         <v>45279</v>
       </c>
-      <c r="H367"/>
-      <c r="I367" s="2">
+      <c r="H433"/>
+      <c r="I433" s="2">
         <v>45104</v>
       </c>
-      <c r="J367"/>
-      <c r="K367" s="2">
+      <c r="J433"/>
+      <c r="K433" s="2">
         <v>45104</v>
       </c>
-      <c r="L367"/>
-      <c r="M367" s="2">
+      <c r="L433"/>
+      <c r="M433" s="2">
         <v>45104</v>
       </c>
-      <c r="N367"/>
-      <c r="O367" s="2">
+      <c r="N433"/>
+      <c r="O433" s="2">
         <v>45104</v>
       </c>
-      <c r="P367"/>
-      <c r="Q367" s="2">
+      <c r="P433"/>
+      <c r="Q433" s="2">
         <v>44998</v>
       </c>
-      <c r="R367"/>
-      <c r="S367" s="2">
+      <c r="R433"/>
+      <c r="S433" s="2">
         <v>44998</v>
       </c>
-      <c r="T367"/>
-      <c r="U367" s="2">
+      <c r="T433"/>
+      <c r="U433" s="2">
         <v>44998</v>
       </c>
-      <c r="V367"/>
-      <c r="W367" s="2">
+      <c r="V433"/>
+      <c r="W433" s="2">
         <v>44995</v>
       </c>
-      <c r="X367"/>
-      <c r="Y367" s="2">
+      <c r="X433"/>
+      <c r="Y433" s="2">
         <v>44995</v>
       </c>
     </row>
-    <row r="368">
-      <c r="A368">
+    <row r="434">
+      <c r="A434">
         <v>2816</v>
       </c>
-      <c r="B368" t="s">
-[...6 lines deleted...]
-      <c r="E368" s="2">
+      <c r="B434" t="s">
+        <v>474</v>
+      </c>
+      <c r="C434" t="s">
+        <v>475</v>
+      </c>
+      <c r="D434"/>
+      <c r="E434" s="2">
         <v>45322</v>
       </c>
-      <c r="F368"/>
-      <c r="G368" s="2">
+      <c r="F434"/>
+      <c r="G434" s="2">
         <v>45289</v>
       </c>
-      <c r="H368"/>
-      <c r="I368" s="2">
+      <c r="H434"/>
+      <c r="I434" s="2">
         <v>45233</v>
       </c>
-      <c r="J368"/>
-      <c r="K368" s="2">
+      <c r="J434"/>
+      <c r="K434" s="2">
         <v>45103</v>
       </c>
-      <c r="L368"/>
-      <c r="M368" s="2">
+      <c r="L434"/>
+      <c r="M434" s="2">
         <v>44998</v>
       </c>
-      <c r="N368"/>
-      <c r="O368" s="2">
+      <c r="N434"/>
+      <c r="O434" s="2">
         <v>44998</v>
       </c>
-      <c r="P368"/>
-      <c r="Q368" s="2">
+      <c r="P434"/>
+      <c r="Q434" s="2">
         <v>44998</v>
       </c>
-      <c r="R368"/>
-      <c r="S368" s="2">
+      <c r="R434"/>
+      <c r="S434" s="2">
         <v>44995</v>
       </c>
-      <c r="T368"/>
-      <c r="U368" s="2">
+      <c r="T434"/>
+      <c r="U434" s="2">
         <v>44995</v>
       </c>
     </row>
-    <row r="369">
-      <c r="A369">
+    <row r="435">
+      <c r="A435">
         <v>2815</v>
       </c>
-      <c r="B369" t="s">
-[...6 lines deleted...]
-      <c r="E369" s="2">
+      <c r="B435" t="s">
+        <v>476</v>
+      </c>
+      <c r="C435" t="s">
+        <v>477</v>
+      </c>
+      <c r="D435"/>
+      <c r="E435" s="2">
         <v>45358</v>
       </c>
-      <c r="F369"/>
-      <c r="G369" s="2">
+      <c r="F435"/>
+      <c r="G435" s="2">
         <v>45287</v>
       </c>
-      <c r="H369"/>
-      <c r="I369" s="2">
+      <c r="H435"/>
+      <c r="I435" s="2">
         <v>45271</v>
       </c>
-      <c r="J369"/>
-      <c r="K369" s="2">
+      <c r="J435"/>
+      <c r="K435" s="2">
         <v>45145</v>
       </c>
-      <c r="L369"/>
-      <c r="M369" s="2">
+      <c r="L435"/>
+      <c r="M435" s="2">
         <v>45104</v>
       </c>
-      <c r="N369"/>
-      <c r="O369" s="2">
+      <c r="N435"/>
+      <c r="O435" s="2">
         <v>45104</v>
       </c>
-      <c r="P369"/>
-      <c r="Q369" s="2">
+      <c r="P435"/>
+      <c r="Q435" s="2">
         <v>45104</v>
       </c>
-      <c r="R369"/>
-      <c r="S369" s="2">
+      <c r="R435"/>
+      <c r="S435" s="2">
         <v>45104</v>
       </c>
-      <c r="T369"/>
-      <c r="U369" s="2">
+      <c r="T435"/>
+      <c r="U435" s="2">
         <v>45103</v>
       </c>
-      <c r="V369"/>
-      <c r="W369" s="2">
+      <c r="V435"/>
+      <c r="W435" s="2">
         <v>44998</v>
       </c>
-      <c r="X369"/>
-      <c r="Y369" s="2">
+      <c r="X435"/>
+      <c r="Y435" s="2">
         <v>44998</v>
       </c>
-      <c r="Z369"/>
-      <c r="AA369" s="2">
+      <c r="Z435"/>
+      <c r="AA435" s="2">
         <v>44998</v>
       </c>
-      <c r="AB369"/>
-      <c r="AC369" s="2">
+      <c r="AB435"/>
+      <c r="AC435" s="2">
         <v>44995</v>
       </c>
-      <c r="AD369"/>
-      <c r="AE369" s="2">
+      <c r="AD435"/>
+      <c r="AE435" s="2">
         <v>44995</v>
       </c>
     </row>
-    <row r="370">
-      <c r="A370">
+    <row r="436">
+      <c r="A436">
         <v>2814</v>
       </c>
-      <c r="B370" t="inlineStr">
+      <c r="B436" t="inlineStr">
         <is>
           <t>Procedura aperta per la conclusione di un accordo quadro per il servizio di test genomici ormono-responsivo nelle pazienti con carcinoma mammario in stadio precoce - Numero Gara 8965190.</t>
         </is>
       </c>
-      <c r="C370" t="s">
-[...3 lines deleted...]
-      <c r="E370" s="2">
+      <c r="C436" t="s">
+        <v>478</v>
+      </c>
+      <c r="D436"/>
+      <c r="E436" s="2">
         <v>44992</v>
       </c>
     </row>
-    <row r="371">
-      <c r="A371">
+    <row r="437">
+      <c r="A437">
         <v>2812</v>
       </c>
-      <c r="B371" t="inlineStr">
+      <c r="B437" t="inlineStr">
         <is>
           <t>Servizio per la redazione del progetto definitivo ed esecutivo nonché del CSE in fase di progettazione intervento 12IR010/G1 - "Lavori di completamento del collettore del Fosso della Patatona.</t>
         </is>
       </c>
-      <c r="C371" t="s">
-[...3 lines deleted...]
-      <c r="E371" s="2">
+      <c r="C437" t="s">
+        <v>479</v>
+      </c>
+      <c r="D437"/>
+      <c r="E437" s="2">
         <v>45735</v>
       </c>
-      <c r="F371"/>
-      <c r="G371" s="2">
+      <c r="F437"/>
+      <c r="G437" s="2">
         <v>45089</v>
       </c>
-      <c r="H371"/>
-      <c r="I371" s="2">
+      <c r="H437"/>
+      <c r="I437" s="2">
         <v>45083</v>
       </c>
-      <c r="J371"/>
-      <c r="K371" s="2">
+      <c r="J437"/>
+      <c r="K437" s="2">
         <v>45070</v>
       </c>
-      <c r="L371"/>
-      <c r="M371" s="2">
+      <c r="L437"/>
+      <c r="M437" s="2">
         <v>44994</v>
       </c>
-      <c r="N371"/>
-      <c r="O371" s="2">
+      <c r="N437"/>
+      <c r="O437" s="2">
         <v>44994</v>
       </c>
-      <c r="P371"/>
-      <c r="Q371" s="2">
+      <c r="P437"/>
+      <c r="Q437" s="2">
         <v>44994</v>
       </c>
-      <c r="R371"/>
-      <c r="S371" s="2">
+      <c r="R437"/>
+      <c r="S437" s="2">
         <v>44980</v>
       </c>
     </row>
-    <row r="372">
-      <c r="A372">
+    <row r="438">
+      <c r="A438">
         <v>2810</v>
       </c>
-      <c r="B372" t="inlineStr">
+      <c r="B438" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020 Call for proposal "Energia sostenibile 2.0" Asse Prioritario 4 Azione 4.1.1 _ 8^Aggiornamento elenco operatori economici abilitati a svolgere il servizio di certificazione della prestazione energetica degli edifici, di importo inferiore a 5.000,00 euro, mediante affidamento diretto ai sensi dell'art. 1, comma 2, lett. a del D.L. 76/2020, come modificato dall'art. 51, comma 1, lettera a), sub. 2.1) della Legge n. 108/2021.
 </t>
         </is>
       </c>
-      <c r="C372" t="s">
-[...3 lines deleted...]
-      <c r="E372" s="2">
+      <c r="C438" t="s">
+        <v>480</v>
+      </c>
+      <c r="D438"/>
+      <c r="E438" s="2">
         <v>44974</v>
       </c>
     </row>
-    <row r="373">
-      <c r="A373">
+    <row r="439">
+      <c r="A439">
         <v>2807</v>
       </c>
-      <c r="B373" t="inlineStr">
+      <c r="B439" t="inlineStr">
         <is>
           <t>DGR 105/2020 Intervento n. 1 - Procedura negoziata ai sensi dell'art. 1, comma 2, lett. b) del D.L. 76/2020 come modificato dall'art. 51, comma 1, lett. a), sub 2.2 della Legge n. 108 del 29.7.2021, previa pubblicazione di avviso per manifestazione di interesse, per l'affidamento dei lavori relativi all'intervento di "Riqualificazione della scogliera sommersa e ripascimento in loc. Santa Severa" nel comune di Santa Marinella (RM).
 </t>
         </is>
       </c>
-      <c r="C373" t="s">
-[...3 lines deleted...]
-      <c r="E373" s="2">
+      <c r="C439" t="s">
+        <v>481</v>
+      </c>
+      <c r="D439"/>
+      <c r="E439" s="2">
         <v>45009</v>
       </c>
-      <c r="F373"/>
-      <c r="G373" s="2">
+      <c r="F439"/>
+      <c r="G439" s="2">
         <v>45009</v>
       </c>
-      <c r="H373"/>
-      <c r="I373" s="2">
+      <c r="H439"/>
+      <c r="I439" s="2">
         <v>45009</v>
       </c>
-      <c r="J373"/>
-      <c r="K373" s="2">
+      <c r="J439"/>
+      <c r="K439" s="2">
         <v>45009</v>
       </c>
-      <c r="L373"/>
-      <c r="M373" s="2">
+      <c r="L439"/>
+      <c r="M439" s="2">
         <v>45005</v>
       </c>
-      <c r="N373"/>
-      <c r="O373" s="2">
+      <c r="N439"/>
+      <c r="O439" s="2">
         <v>45002</v>
       </c>
-      <c r="P373"/>
-      <c r="Q373" s="2">
+      <c r="P439"/>
+      <c r="Q439" s="2">
         <v>44974</v>
       </c>
-      <c r="R373"/>
-      <c r="S373" s="2">
+      <c r="R439"/>
+      <c r="S439" s="2">
         <v>44974</v>
       </c>
     </row>
-    <row r="374">
-      <c r="A374">
+    <row r="440">
+      <c r="A440">
         <v>2805</v>
       </c>
-      <c r="B374" t="inlineStr">
+      <c r="B440" t="inlineStr">
         <is>
           <t>Affidamento in house - Servizio di somministrazione e gestione delle risorse umane per il supporto tecnico amministrativo delle strutture regionali impegnate sul POR FESR Lazio 2014-2020
 </t>
         </is>
       </c>
-      <c r="C374" t="s">
-[...3 lines deleted...]
-      <c r="E374" s="2">
+      <c r="C440" t="s">
+        <v>482</v>
+      </c>
+      <c r="D440"/>
+      <c r="E440" s="2">
         <v>44963</v>
       </c>
     </row>
-    <row r="375">
-      <c r="A375">
+    <row r="441">
+      <c r="A441">
         <v>2804</v>
       </c>
-      <c r="B375" t="inlineStr">
+      <c r="B441" t="inlineStr">
         <is>
           <t>Affidamento in house - Servizio di gestione dell'avviso pubblico a sportello per il sostegno alle librerie indipendenti del Lazio - Laziocrea S.p.A.
 &amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C375" t="s">
-[...3 lines deleted...]
-      <c r="E375" s="2">
+      <c r="C441" t="s">
+        <v>483</v>
+      </c>
+      <c r="D441"/>
+      <c r="E441" s="2">
         <v>44963</v>
       </c>
     </row>
-    <row r="376">
-      <c r="A376">
+    <row r="442">
+      <c r="A442">
         <v>2801</v>
       </c>
-      <c r="B376" t="inlineStr">
+      <c r="B442" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata finalizzata alla stipula di un accordo quadro per fornitura di stent vascolari occorrenti alle Aziende sanitarie della Regione Lazio e della Regione Calabria.&amp;nbsp;</t>
         </is>
       </c>
-      <c r="C376" t="s">
-[...3 lines deleted...]
-      <c r="E376" s="2">
+      <c r="C442" t="s">
+        <v>484</v>
+      </c>
+      <c r="D442"/>
+      <c r="E442" s="2">
         <v>45481</v>
       </c>
-      <c r="F376"/>
-      <c r="G376" s="2">
+      <c r="F442"/>
+      <c r="G442" s="2">
         <v>44959</v>
       </c>
     </row>
-    <row r="377">
-      <c r="A377">
+    <row r="443">
+      <c r="A443">
         <v>2799</v>
       </c>
-      <c r="B377" t="s">
-[...6 lines deleted...]
-      <c r="E377" s="2">
+      <c r="B443" t="s">
+        <v>485</v>
+      </c>
+      <c r="C443" t="s">
+        <v>486</v>
+      </c>
+      <c r="D443"/>
+      <c r="E443" s="2">
         <v>45006</v>
       </c>
-      <c r="F377"/>
-      <c r="G377" s="2">
+      <c r="F443"/>
+      <c r="G443" s="2">
         <v>45006</v>
       </c>
-      <c r="H377"/>
-      <c r="I377" s="2">
+      <c r="H443"/>
+      <c r="I443" s="2">
         <v>45006</v>
       </c>
-      <c r="J377"/>
-      <c r="K377" s="2">
+      <c r="J443"/>
+      <c r="K443" s="2">
         <v>45006</v>
       </c>
-      <c r="L377"/>
-      <c r="M377" s="2">
+      <c r="L443"/>
+      <c r="M443" s="2">
         <v>44981</v>
       </c>
-      <c r="N377"/>
-      <c r="O377" s="2">
+      <c r="N443"/>
+      <c r="O443" s="2">
         <v>44981</v>
       </c>
-      <c r="P377"/>
-      <c r="Q377" s="2">
+      <c r="P443"/>
+      <c r="Q443" s="2">
         <v>44981</v>
       </c>
-      <c r="R377"/>
-      <c r="S377" s="2">
+      <c r="R443"/>
+      <c r="S443" s="2">
         <v>44980</v>
       </c>
-      <c r="T377"/>
-      <c r="U377" s="2">
+      <c r="T443"/>
+      <c r="U443" s="2">
         <v>44953</v>
       </c>
     </row>
-    <row r="378">
-      <c r="A378">
+    <row r="444">
+      <c r="A444">
         <v>2798</v>
       </c>
-      <c r="B378" t="inlineStr">
+      <c r="B444" t="inlineStr">
         <is>
           <t>Affidamento diretto ai sensi dell’art. 1, comma 2, lett. a) del D.L. 76/2020 e ss.mm.ii. per la fornitura e posa in opera di due chioschi amovibili per il Parco Tevere Magliana e per il Parco Tevere Marconi&amp;nbsp;</t>
         </is>
       </c>
-      <c r="C378" t="s">
-[...3 lines deleted...]
-      <c r="E378" s="2">
+      <c r="C444" t="s">
+        <v>487</v>
+      </c>
+      <c r="D444"/>
+      <c r="E444" s="2">
         <v>44995</v>
       </c>
-      <c r="F378"/>
-      <c r="G378" s="2">
+      <c r="F444"/>
+      <c r="G444" s="2">
         <v>44995</v>
       </c>
-      <c r="H378"/>
-      <c r="I378" s="2">
+      <c r="H444"/>
+      <c r="I444" s="2">
         <v>44995</v>
       </c>
-      <c r="J378"/>
-      <c r="K378" s="2">
+      <c r="J444"/>
+      <c r="K444" s="2">
         <v>44988</v>
       </c>
-      <c r="L378"/>
-      <c r="M378" s="2">
+      <c r="L444"/>
+      <c r="M444" s="2">
         <v>44988</v>
       </c>
-      <c r="N378"/>
-      <c r="O378" s="2">
+      <c r="N444"/>
+      <c r="O444" s="2">
         <v>44988</v>
       </c>
-      <c r="P378"/>
-      <c r="Q378" s="2">
+      <c r="P444"/>
+      <c r="Q444" s="2">
         <v>44988</v>
       </c>
     </row>
-    <row r="379">
-      <c r="A379">
+    <row r="445">
+      <c r="A445">
         <v>2794</v>
       </c>
-      <c r="B379" t="inlineStr">
+      <c r="B445" t="inlineStr">
         <is>
           <t>Affidamento del servizio di assistenza giuridica per la predisposizione e la gestione servizi di trasporto pubblico locale automobilistico e ferroviario, i progetti di investimento a valere sui fondi PNRR, PNC e PSNMS e la programmazione regionale dei servizi di trasporto pubblico.
 </t>
         </is>
       </c>
-      <c r="C379" t="s">
-[...3 lines deleted...]
-      <c r="E379" s="2">
+      <c r="C445" t="s">
+        <v>488</v>
+      </c>
+      <c r="D445"/>
+      <c r="E445" s="2">
         <v>44939</v>
       </c>
     </row>
-    <row r="380">
-      <c r="A380">
+    <row r="446">
+      <c r="A446">
         <v>2791</v>
       </c>
-      <c r="B380" t="inlineStr">
+      <c r="B446" t="inlineStr">
         <is>
           <t>Affidamento diretto, ai sensi dell'art. 36, comma 2, lett. a) del D.Lgs. n. 50/2016 e ss.mm.ii., del servizio di assistenza e supporto di natura giuridico-legale per l'ottimizzazione dei procedimenti sulle materie di competenza della Direzione Regionale Ciclo dei Rifiuti.
 </t>
         </is>
       </c>
-      <c r="C380" t="s">
-[...3 lines deleted...]
-      <c r="E380" s="2">
+      <c r="C446" t="s">
+        <v>489</v>
+      </c>
+      <c r="D446"/>
+      <c r="E446" s="2">
         <v>44937</v>
       </c>
     </row>
-    <row r="381">
-      <c r="A381">
+    <row r="447">
+      <c r="A447">
         <v>2790</v>
       </c>
-      <c r="B381" t="inlineStr">
+      <c r="B447" t="inlineStr">
         <is>
           <t>Intervento di pulizia dell'area sita in Roma tra via del Foro Italico e Via della Foce dell'Aniene in corrispondenza dell'ex campo nomadi, dalla situazione di degrado igienico - sanitario - ambientale tramite rimozione dei rifiuti e ripristino delle condizioni di sicurezza idraulica</t>
         </is>
       </c>
-      <c r="C381" t="s">
-[...3 lines deleted...]
-      <c r="E381" s="2">
+      <c r="C447" t="s">
+        <v>490</v>
+      </c>
+      <c r="D447"/>
+      <c r="E447" s="2">
         <v>45463</v>
       </c>
-      <c r="F381"/>
-      <c r="G381" s="2">
+      <c r="F447"/>
+      <c r="G447" s="2">
         <v>45215</v>
       </c>
-      <c r="H381"/>
-      <c r="I381" s="2">
+      <c r="H447"/>
+      <c r="I447" s="2">
         <v>45188</v>
       </c>
-      <c r="J381"/>
-      <c r="K381" s="2">
+      <c r="J447"/>
+      <c r="K447" s="2">
         <v>45131</v>
       </c>
-      <c r="L381"/>
-      <c r="M381" s="2">
+      <c r="L447"/>
+      <c r="M447" s="2">
         <v>45131</v>
       </c>
-      <c r="N381"/>
-      <c r="O381" s="2">
+      <c r="N447"/>
+      <c r="O447" s="2">
         <v>45131</v>
       </c>
-      <c r="P381"/>
-      <c r="Q381" s="2">
+      <c r="P447"/>
+      <c r="Q447" s="2">
         <v>45131</v>
       </c>
-      <c r="R381"/>
-      <c r="S381" s="2">
+      <c r="R447"/>
+      <c r="S447" s="2">
         <v>45105</v>
       </c>
-      <c r="T381"/>
-      <c r="U381" s="2">
+      <c r="T447"/>
+      <c r="U447" s="2">
         <v>45105</v>
       </c>
-      <c r="V381"/>
-      <c r="W381" s="2">
+      <c r="V447"/>
+      <c r="W447" s="2">
         <v>44936</v>
       </c>
-      <c r="X381"/>
-      <c r="Y381" s="2">
+      <c r="X447"/>
+      <c r="Y447" s="2">
         <v>44936</v>
       </c>
     </row>
-    <row r="382">
-      <c r="A382">
+    <row r="448">
+      <c r="A448">
         <v>2776</v>
       </c>
-      <c r="B382" t="inlineStr">
+      <c r="B448" t="inlineStr">
         <is>
           <t>Lavori di completamento degli "Interventi per la riqualificazione, pulizia e bonifica delle aree golenali del tratto del Fiume Tevere. Sistemazione di un'area ricreativa a Marconi e Parco Tevere Magliana - 2 stralcio".
 </t>
         </is>
       </c>
-      <c r="C382" t="s">
-[...3 lines deleted...]
-      <c r="E382" s="2">
+      <c r="C448" t="s">
+        <v>491</v>
+      </c>
+      <c r="D448"/>
+      <c r="E448" s="2">
         <v>44946</v>
       </c>
-      <c r="F382"/>
-      <c r="G382" s="2">
+      <c r="F448"/>
+      <c r="G448" s="2">
         <v>44935</v>
       </c>
     </row>
-    <row r="383">
-      <c r="A383">
+    <row r="449">
+      <c r="A449">
         <v>2771</v>
       </c>
-      <c r="B383" t="inlineStr">
+      <c r="B449" t="inlineStr">
         <is>
           <t>Affidamento diretto, ai sensi dell'art. 36, co. 2, lett. a), del d.lgs. 50/2016 e ss.mm., per l'acquisizione di un servizio di un servizio di Cloud Computing IaaS (Infrastructure as a Service) - Aruba Cloud Pro, attraverso TD sul MEPA (RdO n. 3198774) con la ditta Aruba S.p.A. Impegno di spesa di 2.095,57 euro (IVA inclusa, 22%), a favore della ditta Aruba S.p.A. - Via San Clemente, 53, 24036, PONTE SAN PIETRO (BG), P.IVA: 01573850516 (cod. creditore n. 123509), a valere sul Capitolo di bilancio U0000S27506, esercizio finanziario 2022, Missione 01 - Programma 08 - PdC 1.03.02.07.000. CIG: Z11377E6BB.
 </t>
         </is>
       </c>
-      <c r="C383" t="s">
-[...3 lines deleted...]
-      <c r="E383" s="2">
+      <c r="C449" t="s">
+        <v>492</v>
+      </c>
+      <c r="D449"/>
+      <c r="E449" s="2">
         <v>44925</v>
       </c>
     </row>
-    <row r="384">
-      <c r="A384">
+    <row r="450">
+      <c r="A450">
         <v>2770</v>
       </c>
-      <c r="B384" t="inlineStr">
+      <c r="B450" t="inlineStr">
         <is>
           <t>Procedura aperta, suddivisa in 6 lotti, finalizzata alla stipula di un contratto per l'affidamento dei servizi assicurativi di vario titolo per la Regione Lazio
 </t>
         </is>
       </c>
-      <c r="C384" t="s">
-[...3 lines deleted...]
-      <c r="E384" s="2">
+      <c r="C450" t="s">
+        <v>493</v>
+      </c>
+      <c r="D450"/>
+      <c r="E450" s="2">
         <v>45063</v>
       </c>
-      <c r="F384"/>
-      <c r="G384" s="2">
+      <c r="F450"/>
+      <c r="G450" s="2">
         <v>44979</v>
       </c>
-      <c r="H384"/>
-      <c r="I384" s="2">
+      <c r="H450"/>
+      <c r="I450" s="2">
         <v>44924</v>
       </c>
     </row>
-    <row r="385">
-      <c r="A385">
+    <row r="451">
+      <c r="A451">
         <v>2769</v>
       </c>
-      <c r="B385" t="inlineStr">
+      <c r="B451" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione LAzio - Tranche 9, nell’ambito del bando SDAPA per la fornitura di prodotti farmaceutici destinato al fabbisogno delle aziende sanitarie della Regione Lazio - Determinazione a contrarre. Approvazione schemi, atti e indizione gara. Nr. Gara 8865520
 </t>
         </is>
       </c>
-      <c r="C385" t="s">
-[...3 lines deleted...]
-      <c r="E385" s="2">
+      <c r="C451" t="s">
+        <v>494</v>
+      </c>
+      <c r="D451"/>
+      <c r="E451" s="2">
         <v>44973</v>
       </c>
-      <c r="F385"/>
-      <c r="G385" s="2">
+      <c r="F451"/>
+      <c r="G451" s="2">
         <v>44923</v>
       </c>
     </row>
-    <row r="386">
-      <c r="A386">
+    <row r="452">
+      <c r="A452">
         <v>2768</v>
       </c>
-      <c r="B386" t="inlineStr">
+      <c r="B452" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta per la fornitura di fornitura di fornitura di dispositivi per il monitoraggio flash del glucosio e sensori impiantabili per il monitoraggio continuo del glucosio e relativo materiale di consumo e servizi connessi occorrenti alle Aziende Sanitarie della Regione Lazio. Numero gara 8862699</t>
         </is>
       </c>
-      <c r="C386" t="s">
-[...3 lines deleted...]
-      <c r="E386" s="2">
+      <c r="C452" t="s">
+        <v>495</v>
+      </c>
+      <c r="D452"/>
+      <c r="E452" s="2">
         <v>44922</v>
       </c>
     </row>
-    <row r="387">
-      <c r="A387">
+    <row r="453">
+      <c r="A453">
         <v>2765</v>
       </c>
-      <c r="B387" t="inlineStr">
+      <c r="B453" t="inlineStr">
         <is>
           <t>Progetto I202200735. Accertamento sul capitolo di entrata E0000229146 e contestuale impegno sul cap. di spesa U0000G24108 sul Bilancio della Regione Lazio, es. fin. 2022, della somma di euro 64.919,54 a carico di Studio Baffo srl (cod. cred. 167998) per contabilizzazione contratto di sponsorizzazione tecnica di cui alla d.d. G01027/2022. Impegno di spesa di euro 30,00 sul Capitolo U0000T19427, es. fin. 2022, a favore di ANAC
 </t>
         </is>
       </c>
-      <c r="C387" t="s">
-[...3 lines deleted...]
-      <c r="E387" s="2">
+      <c r="C453" t="s">
+        <v>496</v>
+      </c>
+      <c r="D453"/>
+      <c r="E453" s="2">
         <v>45005</v>
       </c>
     </row>
-    <row r="388">
-      <c r="A388">
+    <row r="454">
+      <c r="A454">
         <v>2764</v>
       </c>
-      <c r="B388" t="inlineStr">
+      <c r="B454" t="inlineStr">
         <is>
           <t>Fondo complementare al Piano Nazionale di Ripresa e Resilienza (PNRR) - "SICURO, VERDE E SOCIALE: RIQUALIFICAZIONE DELL'EDILIZIA RESIDENZIALE PUBBLICA" - Missione 2, Componente 3 (M2C3) - "Lavori di miglioramento sismico, efficientamento energetico e razionalizzazione spazi in Palazzo Dell'Orologio - Comune di Orte".&amp;nbsp;CUP: G92C21000700006 - CIG 9553674530
 </t>
         </is>
       </c>
-      <c r="C388" t="s">
-[...3 lines deleted...]
-      <c r="E388" s="2">
+      <c r="C454" t="s">
+        <v>497</v>
+      </c>
+      <c r="D454"/>
+      <c r="E454" s="2">
         <v>45126</v>
       </c>
-      <c r="F388"/>
-      <c r="G388" s="2">
+      <c r="F454"/>
+      <c r="G454" s="2">
         <v>44943</v>
       </c>
-      <c r="H388"/>
-      <c r="I388" s="2">
+      <c r="H454"/>
+      <c r="I454" s="2">
         <v>44943</v>
       </c>
-      <c r="J388"/>
-      <c r="K388" s="2">
+      <c r="J454"/>
+      <c r="K454" s="2">
         <v>44943</v>
       </c>
-      <c r="L388"/>
-      <c r="M388" s="2">
+      <c r="L454"/>
+      <c r="M454" s="2">
         <v>44939</v>
       </c>
-      <c r="N388"/>
-      <c r="O388" s="2">
+      <c r="N454"/>
+      <c r="O454" s="2">
         <v>44923</v>
       </c>
-      <c r="P388"/>
-      <c r="Q388" s="2">
+      <c r="P454"/>
+      <c r="Q454" s="2">
         <v>44923</v>
       </c>
-      <c r="R388"/>
-      <c r="S388" s="2">
+      <c r="R454"/>
+      <c r="S454" s="2">
         <v>44916</v>
       </c>
     </row>
-    <row r="389">
-      <c r="A389">
+    <row r="455">
+      <c r="A455">
         <v>2763</v>
       </c>
-      <c r="B389" t="inlineStr">
+      <c r="B455" t="inlineStr">
         <is>
           <t>Legge regionale n. 27/1998 -Art. 39 bis - Approvazione del bando per l'acquisizione di manifestazioni di interesse da parte dei Comuni della Regione Lazio tese all'ottenimento di contributi per la rimozione e lo smaltimento di rifiuti potenzialmente inquinanti abbandonati in siti dismessi.
 </t>
         </is>
       </c>
-      <c r="C389" t="s">
-[...3 lines deleted...]
-      <c r="E389" s="2">
+      <c r="C455" t="s">
+        <v>498</v>
+      </c>
+      <c r="D455"/>
+      <c r="E455" s="2">
         <v>44916</v>
       </c>
-      <c r="F389"/>
-      <c r="G389" s="2">
+      <c r="F455"/>
+      <c r="G455" s="2">
         <v>44916</v>
       </c>
-      <c r="H389"/>
-      <c r="I389" s="2">
+      <c r="H455"/>
+      <c r="I455" s="2">
         <v>44916</v>
       </c>
     </row>
-    <row r="390">
-      <c r="A390">
+    <row r="456">
+      <c r="A456">
         <v>2762</v>
       </c>
-      <c r="B390" t="inlineStr">
+      <c r="B456" t="inlineStr">
         <is>
           <t>Procedura negoziata ai sensi dell'art. 57, comma 5, lett. A, D. Lgs 163/06 e ss.mm.ii, per l'affidamento al RTI Intellera Consulting srl - Ecoter srl dei "Servizi di supporto specialistico e assistenza tecnica alle Autorità di gestione e di certificazione per l'attuazione dei Programmi Operativi 2014-2020", complementari a quelli affidati con l'Ordinativo di fornitura n. 5052148 del 22/07/2019 e successivi atti in variazione all'Ordinativo di fornitura n. 5951734 del 28/12/2020 e n.6690439 del 09/03/2022.
 </t>
         </is>
       </c>
-      <c r="C390" t="s">
-[...3 lines deleted...]
-      <c r="E390" s="2">
+      <c r="C456" t="s">
+        <v>499</v>
+      </c>
+      <c r="D456"/>
+      <c r="E456" s="2">
         <v>44916</v>
       </c>
     </row>
-    <row r="391">
-      <c r="A391">
+    <row r="457">
+      <c r="A457">
         <v>2761</v>
       </c>
-      <c r="B391" t="inlineStr">
+      <c r="B457" t="inlineStr">
         <is>
           <t>Procedura aperta sopra soglia comunitaria per l'affidamento del Servizio di acquisizione ottica delle immagini e logistica per le ricette farmaceutiche della Regione Lazio - Numero gara 8821707 CIG 9515831827.
 </t>
         </is>
       </c>
-      <c r="C391" t="s">
-[...3 lines deleted...]
-      <c r="E391" s="2">
+      <c r="C457" t="s">
+        <v>500</v>
+      </c>
+      <c r="D457"/>
+      <c r="E457" s="2">
         <v>45148</v>
       </c>
-      <c r="F391"/>
-      <c r="G391" s="2">
+      <c r="F457"/>
+      <c r="G457" s="2">
         <v>45023</v>
       </c>
-      <c r="H391"/>
-      <c r="I391" s="2">
+      <c r="H457"/>
+      <c r="I457" s="2">
         <v>45023</v>
       </c>
-      <c r="J391"/>
-      <c r="K391" s="2">
+      <c r="J457"/>
+      <c r="K457" s="2">
         <v>45005</v>
       </c>
-      <c r="L391"/>
-      <c r="M391" s="2">
+      <c r="L457"/>
+      <c r="M457" s="2">
         <v>44999</v>
       </c>
     </row>
-    <row r="392">
-      <c r="A392">
+    <row r="458">
+      <c r="A458">
         <v>2760</v>
       </c>
-      <c r="B392" t="inlineStr">
+      <c r="B458" t="inlineStr">
         <is>
           <t>Procedura aperta, suddivisa in 7 Lotti, finalizzata alla stipula di Convenzioni quadro per l'affidamento dei servizi di Vigilanza armata e guardiania per le Amministrazioni del territorio della Regione Lazio. N. gara 8831195</t>
         </is>
       </c>
-      <c r="C392" t="s">
-[...3 lines deleted...]
-      <c r="E392" s="2">
+      <c r="C458" t="s">
+        <v>501</v>
+      </c>
+      <c r="D458"/>
+      <c r="E458" s="2">
         <v>45939</v>
       </c>
-      <c r="F392"/>
-      <c r="G392" s="2">
+      <c r="F458"/>
+      <c r="G458" s="2">
         <v>45113</v>
       </c>
-      <c r="H392"/>
-      <c r="I392" s="2">
+      <c r="H458"/>
+      <c r="I458" s="2">
         <v>45027</v>
       </c>
-      <c r="J392"/>
-      <c r="K392" s="2">
+      <c r="J458"/>
+      <c r="K458" s="2">
         <v>45007</v>
       </c>
-      <c r="L392"/>
-      <c r="M392" s="2">
+      <c r="L458"/>
+      <c r="M458" s="2">
         <v>44974</v>
       </c>
-      <c r="N392"/>
-      <c r="O392" s="2">
+      <c r="N458"/>
+      <c r="O458" s="2">
         <v>44950</v>
       </c>
-      <c r="P392"/>
-      <c r="Q392" s="2">
+      <c r="P458"/>
+      <c r="Q458" s="2">
         <v>44946</v>
       </c>
-      <c r="R392"/>
-      <c r="S392" s="2">
+      <c r="R458"/>
+      <c r="S458" s="2">
         <v>44914</v>
       </c>
     </row>
-    <row r="393">
-      <c r="A393">
+    <row r="459">
+      <c r="A459">
         <v>2759</v>
       </c>
-      <c r="B393" t="inlineStr">
+      <c r="B459" t="inlineStr">
         <is>
           <t>Piano di Sviluppo e Coesione - PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR Lazio 2014-2020, Intervento A0100E00330 presso la Scuola Media "Aldo Manuzio" di Latina Scalo - Comune di Latina. Affidamento servizio pubblicazione Avviso di Variante, perfezionamento della prenotazione di impegno n. 67071/2022 di € 774,36= attribuendola al creditore certo Soc. Lexmedia S.r.l. (cod. creditore 112034), disimpegno della somma di € 445,64= per ribasso d'asta sul capitolo U0000A42502 ed accertamento a favore dell'Impresa NOVATECH S.R.L. (codice creditore n. 210316) dell'importo di € 774,36= = sul capitolo di entrata E0000331530. Es. fin. 2022. &amp;nbsp;CUP F24D17000010006 _CIG Z3A3901999
 </t>
         </is>
       </c>
-      <c r="C393" t="s">
-[...3 lines deleted...]
-      <c r="E393" s="2">
+      <c r="C459" t="s">
+        <v>502</v>
+      </c>
+      <c r="D459"/>
+      <c r="E459" s="2">
         <v>44914</v>
       </c>
     </row>
-    <row r="394">
-      <c r="A394">
+    <row r="460">
+      <c r="A460">
         <v>2754</v>
       </c>
-      <c r="B394" t="inlineStr">
+      <c r="B460" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di Convenzioni per l'affidamento del servizio di trasporto e conferimento ad impianti di smaltimento dei rifiuti speciali pericolosi e non pericolosi derivanti da attività sanitarie delle Aziende sanitarie della Regione Lazio. Approvazione schemi atti e indizione gara. Numero gara 8808261.
 </t>
         </is>
       </c>
-      <c r="C394" t="s">
-[...3 lines deleted...]
-      <c r="E394" s="2">
+      <c r="C460" t="s">
+        <v>503</v>
+      </c>
+      <c r="D460"/>
+      <c r="E460" s="2">
         <v>44895</v>
       </c>
     </row>
-    <row r="395">
-      <c r="A395">
+    <row r="461">
+      <c r="A461">
         <v>2753</v>
       </c>
-      <c r="B395" t="inlineStr">
+      <c r="B461" t="inlineStr">
         <is>
           <t>Procedura aperta per l'affidamento della fornitura del Servizio di mediazione linguistica tramite interpretariato telefonico di emergenza da remoto per le esigenze della Centrale Unica di Risposta 112 N.U.E-edizione 2
 </t>
         </is>
       </c>
-      <c r="C395" t="s">
-[...3 lines deleted...]
-      <c r="E395" s="2">
+      <c r="C461" t="s">
+        <v>504</v>
+      </c>
+      <c r="D461"/>
+      <c r="E461" s="2">
         <v>45022</v>
       </c>
-      <c r="F395"/>
-      <c r="G395" s="2">
+      <c r="F461"/>
+      <c r="G461" s="2">
         <v>44966</v>
       </c>
-      <c r="H395"/>
-      <c r="I395" s="2">
+      <c r="H461"/>
+      <c r="I461" s="2">
         <v>44895</v>
       </c>
     </row>
-    <row r="396">
-      <c r="A396">
+    <row r="462">
+      <c r="A462">
         <v>2748</v>
       </c>
-      <c r="B396" t="inlineStr">
+      <c r="B462" t="inlineStr">
         <is>
           <t>Affidamento diretto ai sensi dell'art. 36, co. 2, lett. a), del d.lgs. n. 50/2016, per l'acquisizione della fornitura di uno schermo portatile per videoproiezioni, dotato di relativo supporto, necessario alle attività del Nucleo Regionale dei Conti Pubblici Territoriali (CPT), alla ditta "Schermo 33 S.r.l.", Via Prisciano, n. 72 - CAP 00136 - Roma, C.F. e P.IVA 08373631004, codice creditore 235628. Impegno di spesa di 145,18 euro a valere sul capitolo U0000C12173, Missione 01, Programma 03, PdC 2.02.01.05.000, esercizio finanziario 2022. &amp;nbsp;CUP: F86G22002640007.
 </t>
         </is>
       </c>
-      <c r="C396" t="s">
-[...3 lines deleted...]
-      <c r="E396" s="2">
+      <c r="C462" t="s">
+        <v>505</v>
+      </c>
+      <c r="D462"/>
+      <c r="E462" s="2">
         <v>44880</v>
       </c>
     </row>
-    <row r="397">
-      <c r="A397">
+    <row r="463">
+      <c r="A463">
         <v>2747</v>
       </c>
-      <c r="B397" t="inlineStr">
+      <c r="B463" t="inlineStr">
         <is>
           <t>Piano di Sviluppo e Coesione - PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 e smi - Incarico per la redazione dell'Attestato di Prestazione Energetica (APE) della "Scuola Media Ernesto Monaci"&amp;nbsp;nel Comune di Soriano nel Cimino (VT) - Dossier LI- ES2- 2400404 - Intervento A0100E0255. Disimpegno di € -13,59 sull'impegno 2022/16386 e attribuzione dell'impegno n. 2022/16386 per l'importo di € 3.039,22 comprensivo di IVA e oneri di legge a favore dell'ing. Matteo Anderlini (cod. cred. 239037) sul Capitolo U0000A42502. Es. Finanziario 2022. CUP F64D17000020009 - CIG ZBB38266EA
 </t>
         </is>
       </c>
-      <c r="C397" t="s">
-[...3 lines deleted...]
-      <c r="E397" s="2">
+      <c r="C463" t="s">
+        <v>506</v>
+      </c>
+      <c r="D463"/>
+      <c r="E463" s="2">
         <v>44880</v>
       </c>
     </row>
-    <row r="398">
-      <c r="A398">
+    <row r="464">
+      <c r="A464">
         <v>2746</v>
       </c>
-      <c r="B398" t="s">
-[...6 lines deleted...]
-      <c r="E398" s="2">
+      <c r="B464" t="s">
+        <v>507</v>
+      </c>
+      <c r="C464" t="s">
+        <v>508</v>
+      </c>
+      <c r="D464"/>
+      <c r="E464" s="2">
         <v>44880</v>
       </c>
     </row>
-    <row r="399">
-      <c r="A399">
+    <row r="465">
+      <c r="A465">
         <v>2745</v>
       </c>
-      <c r="B399" t="inlineStr">
+      <c r="B465" t="inlineStr">
         <is>
           <t>Procedura aperta finalizzata alla stipula di una convenzione volta all'affidamento del servizio di ossigenoterapia domiciliare occorrente alle Aziende Sanitarie della Regione Lazio. Numero gara 8773466.</t>
         </is>
       </c>
-      <c r="C399" t="s">
-[...3 lines deleted...]
-      <c r="E399" s="2">
+      <c r="C465" t="s">
+        <v>509</v>
+      </c>
+      <c r="D465"/>
+      <c r="E465" s="2">
         <v>44879</v>
       </c>
     </row>
-    <row r="400">
-      <c r="A400">
+    <row r="466">
+      <c r="A466">
         <v>2744</v>
       </c>
-      <c r="B400" t="inlineStr">
+      <c r="B466" t="inlineStr">
         <is>
           <t>Piano di Sviluppo e Coesione - PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR Lazio 2014-2020, Intervento A0100E0069, presso la Scuola "Nuzzo" nel Comune di Roma (RM).
 </t>
         </is>
       </c>
-      <c r="C400" t="s">
-[...3 lines deleted...]
-      <c r="E400" s="2">
+      <c r="C466" t="s">
+        <v>510</v>
+      </c>
+      <c r="D466"/>
+      <c r="E466" s="2">
         <v>44876</v>
       </c>
     </row>
-    <row r="401">
-      <c r="A401">
+    <row r="467">
+      <c r="A467">
         <v>2742</v>
       </c>
-      <c r="B401" t="inlineStr">
+      <c r="B467" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2022 - ottava tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio. Approvazione schemi, atti e indizione gara. Nr. Gara 8780938</t>
         </is>
       </c>
-      <c r="C401" t="s">
-[...3 lines deleted...]
-      <c r="E401" s="2">
+      <c r="C467" t="s">
+        <v>511</v>
+      </c>
+      <c r="D467"/>
+      <c r="E467" s="2">
         <v>45736</v>
       </c>
-      <c r="F401"/>
-      <c r="G401" s="2">
+      <c r="F467"/>
+      <c r="G467" s="2">
         <v>44923</v>
       </c>
-      <c r="H401"/>
-      <c r="I401" s="2">
+      <c r="H467"/>
+      <c r="I467" s="2">
         <v>44901</v>
       </c>
-      <c r="J401"/>
-      <c r="K401" s="2">
+      <c r="J467"/>
+      <c r="K467" s="2">
         <v>44896</v>
       </c>
-      <c r="L401"/>
-      <c r="M401" s="2">
+      <c r="L467"/>
+      <c r="M467" s="2">
         <v>44874</v>
       </c>
     </row>
-    <row r="402">
-      <c r="A402">
+    <row r="468">
+      <c r="A468">
         <v>2741</v>
       </c>
-      <c r="B402" t="s">
-[...6 lines deleted...]
-      <c r="E402" s="2">
+      <c r="B468" t="s">
+        <v>512</v>
+      </c>
+      <c r="C468" t="s">
+        <v>513</v>
+      </c>
+      <c r="D468"/>
+      <c r="E468" s="2">
         <v>45370</v>
       </c>
-      <c r="F402"/>
-      <c r="G402" s="2">
+      <c r="F468"/>
+      <c r="G468" s="2">
         <v>45280</v>
       </c>
     </row>
-    <row r="403">
-      <c r="A403">
+    <row r="469">
+      <c r="A469">
         <v>2740</v>
       </c>
-      <c r="B403" t="inlineStr">
+      <c r="B469" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2022 - tranche 7, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - Determinazione a contrarre. Approvazione schemi, atti e indizione gara. Nr. Gara &amp;nbsp;8779156
 </t>
         </is>
       </c>
-      <c r="C403" t="s">
-[...3 lines deleted...]
-      <c r="E403" s="2">
+      <c r="C469" t="s">
+        <v>514</v>
+      </c>
+      <c r="D469"/>
+      <c r="E469" s="2">
         <v>44869</v>
       </c>
     </row>
-    <row r="404">
-      <c r="A404">
+    <row r="470">
+      <c r="A470">
         <v>2738</v>
       </c>
-      <c r="B404" t="inlineStr">
+      <c r="B470" t="inlineStr">
         <is>
           <t>Piano di Sviluppo e Coesione - PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 e smi - Incarico per la redazione dell'Attestato di Prestazione Energetica (APE) della "Scuola media San Bartolomeo" nel Comune di Sezze (LT) - Intervento A0100E0120. Disimpegno di € -1.406,56 sull'impegno 2022/15697 e attribuzione dell'impegno n. 2022/15697 per l'importo di € 4.083,44 comprensivo di IVA e oneri di legge a favore dell'ing. Antonio Mele (cod. cred. 177415) sul Capitolo U0000A42502. Es. Finanziario 2022. CUP F14D16000000006 -CIG Z13381D2AF.
 </t>
         </is>
       </c>
-      <c r="C404" t="s">
-[...3 lines deleted...]
-      <c r="E404" s="2">
+      <c r="C470" t="s">
+        <v>515</v>
+      </c>
+      <c r="D470"/>
+      <c r="E470" s="2">
         <v>44869</v>
       </c>
     </row>
-    <row r="405">
-      <c r="A405">
+    <row r="471">
+      <c r="A471">
         <v>2735</v>
       </c>
-      <c r="B405" t="inlineStr">
+      <c r="B471" t="inlineStr">
         <is>
           <t>Affidamento diretto, ai sensi dell'art. 36, comma 2, lett. a) del D. Lgs. n. 50/2016 e s.m.i. del servizio di studio e ricerca con assistenza e supporto alla individuazione delle azioni da intraprendere per la mappatura dello stato di "inquinamento diffuso" nell'area della discarica di Albano.
 </t>
         </is>
       </c>
-      <c r="C405" t="s">
-[...3 lines deleted...]
-      <c r="E405" s="2">
+      <c r="C471" t="s">
+        <v>516</v>
+      </c>
+      <c r="D471"/>
+      <c r="E471" s="2">
         <v>44867</v>
       </c>
     </row>
-    <row r="406">
-      <c r="A406">
+    <row r="472">
+      <c r="A472">
         <v>2734</v>
       </c>
-      <c r="B406" t="inlineStr">
+      <c r="B472" t="inlineStr">
         <is>
           <t>Fondo progettazione Intervento di manutenzione straordinaria del corpo arginale e di ripristino dell'officiosità idraulica dell'alveo del fiume Tevere nel tratto compreso tra Ponte Marconi e la foce.</t>
         </is>
       </c>
-      <c r="C406" t="s">
-[...3 lines deleted...]
-      <c r="E406" s="2">
+      <c r="C472" t="s">
+        <v>517</v>
+      </c>
+      <c r="D472"/>
+      <c r="E472" s="2">
         <v>45833</v>
       </c>
-      <c r="F406"/>
-      <c r="G406" s="2">
+      <c r="F472"/>
+      <c r="G472" s="2">
         <v>45833</v>
       </c>
-      <c r="H406"/>
-      <c r="I406" s="2">
+      <c r="H472"/>
+      <c r="I472" s="2">
         <v>45833</v>
       </c>
-      <c r="J406"/>
-      <c r="K406" s="2">
+      <c r="J472"/>
+      <c r="K472" s="2">
         <v>45310</v>
       </c>
-      <c r="L406"/>
-      <c r="M406" s="2">
+      <c r="L472"/>
+      <c r="M472" s="2">
         <v>45021</v>
       </c>
-      <c r="N406"/>
-      <c r="O406" s="2">
+      <c r="N472"/>
+      <c r="O472" s="2">
         <v>44980</v>
       </c>
-      <c r="P406"/>
-      <c r="Q406" s="2">
+      <c r="P472"/>
+      <c r="Q472" s="2">
         <v>44980</v>
       </c>
-      <c r="R406"/>
-      <c r="S406" s="2">
+      <c r="R472"/>
+      <c r="S472" s="2">
         <v>44918</v>
       </c>
-      <c r="T406"/>
-      <c r="U406" s="2">
+      <c r="T472"/>
+      <c r="U472" s="2">
         <v>44918</v>
       </c>
     </row>
-    <row r="407">
-      <c r="A407">
+    <row r="473">
+      <c r="A473">
         <v>2733</v>
       </c>
-      <c r="B407" t="inlineStr">
+      <c r="B473" t="inlineStr">
         <is>
           <t>Affidamento diretto ai sensi dell’art. 1, comma 2, lett. a) del D.L. 76/2020 e ss.mm.ii. per la fornitura e posa in opera di due chioschi amovibili per il Parco Tevere Magliana e per il Parco Tevere Marconi.
 </t>
         </is>
       </c>
-      <c r="C407" t="s">
-[...3 lines deleted...]
-      <c r="E407" s="2">
+      <c r="C473" t="s">
+        <v>518</v>
+      </c>
+      <c r="D473"/>
+      <c r="E473" s="2">
         <v>44865</v>
       </c>
-      <c r="F407"/>
-      <c r="G407" s="2">
+      <c r="F473"/>
+      <c r="G473" s="2">
         <v>44865</v>
       </c>
-      <c r="H407"/>
-      <c r="I407" s="2">
+      <c r="H473"/>
+      <c r="I473" s="2">
         <v>44865</v>
       </c>
-      <c r="J407"/>
-      <c r="K407" s="2">
+      <c r="J473"/>
+      <c r="K473" s="2">
         <v>44865</v>
       </c>
-      <c r="L407"/>
-      <c r="M407" s="2">
+      <c r="L473"/>
+      <c r="M473" s="2">
         <v>44865</v>
       </c>
     </row>
-    <row r="408">
-      <c r="A408">
+    <row r="474">
+      <c r="A474">
         <v>2732</v>
       </c>
-      <c r="B408" t="s">
-[...6 lines deleted...]
-      <c r="E408" s="2">
+      <c r="B474" t="s">
+        <v>519</v>
+      </c>
+      <c r="C474" t="s">
+        <v>520</v>
+      </c>
+      <c r="D474"/>
+      <c r="E474" s="2">
         <v>44865</v>
       </c>
-      <c r="F408"/>
-      <c r="G408" s="2">
+      <c r="F474"/>
+      <c r="G474" s="2">
         <v>44865</v>
       </c>
-      <c r="H408"/>
-      <c r="I408" s="2">
+      <c r="H474"/>
+      <c r="I474" s="2">
         <v>44865</v>
       </c>
-      <c r="J408"/>
-      <c r="K408" s="2">
+      <c r="J474"/>
+      <c r="K474" s="2">
         <v>44865</v>
       </c>
-      <c r="L408"/>
-      <c r="M408" s="2">
+      <c r="L474"/>
+      <c r="M474" s="2">
         <v>44862</v>
       </c>
     </row>
-    <row r="409">
-      <c r="A409">
+    <row r="475">
+      <c r="A475">
         <v>2730</v>
       </c>
-      <c r="B409" t="inlineStr">
+      <c r="B475" t="inlineStr">
         <is>
           <t>Indizione procedura evidenza pubblica per la vendita del taglio del lotto boschivo - taglio di fine turno della Particella Forestale n. 16 della Tenuta "Bosco Montagna" (Comune di Viterbo) di proprietà della Regione Lazio.
 </t>
         </is>
       </c>
-      <c r="C409" t="s">
-[...3 lines deleted...]
-      <c r="E409" s="2">
+      <c r="C475" t="s">
+        <v>521</v>
+      </c>
+      <c r="D475"/>
+      <c r="E475" s="2">
         <v>44852</v>
       </c>
     </row>
-    <row r="410">
-      <c r="A410">
+    <row r="476">
+      <c r="A476">
         <v>2729</v>
       </c>
-      <c r="B410" t="s">
-[...6 lines deleted...]
-      <c r="E410" s="2">
+      <c r="B476" t="s">
+        <v>522</v>
+      </c>
+      <c r="C476" t="s">
+        <v>523</v>
+      </c>
+      <c r="D476"/>
+      <c r="E476" s="2">
         <v>44855</v>
       </c>
-      <c r="F410"/>
-      <c r="G410" s="2">
+      <c r="F476"/>
+      <c r="G476" s="2">
         <v>44855</v>
       </c>
-      <c r="H410"/>
-      <c r="I410" s="2">
+      <c r="H476"/>
+      <c r="I476" s="2">
         <v>44848</v>
       </c>
     </row>
-    <row r="411">
-      <c r="A411">
+    <row r="477">
+      <c r="A477">
         <v>2728</v>
       </c>
-      <c r="B411" t="inlineStr">
+      <c r="B477" t="inlineStr">
         <is>
           <t>Affidamento dei servizi tecnici catastali e urbanistici per la redazione di pratiche catastali immobili di proprietà regionale siti in Terracina – loc.tà Borgo Hermada in p.zza XXIV Maggio e Sabaudia, in via Verbania. Impegno di spesa di € 4.948,32 sul cap. U0000S21909, es. fin. 2022 a favore dell’Ing. Simone Truini (cod. cred. 208255).
 </t>
         </is>
       </c>
-      <c r="C411" t="s">
-[...3 lines deleted...]
-      <c r="E411" s="2">
+      <c r="C477" t="s">
+        <v>524</v>
+      </c>
+      <c r="D477"/>
+      <c r="E477" s="2">
         <v>44847</v>
       </c>
     </row>
-    <row r="412">
-      <c r="A412">
+    <row r="478">
+      <c r="A478">
         <v>2727</v>
       </c>
-      <c r="B412" t="inlineStr">
+      <c r="B478" t="inlineStr">
         <is>
           <t>Intervento I202200918. Approvazione proposta di sponsorizzazione tecnica per iniziative speciali Castello di S. Severa. Accertamento sul capitolo di entrata E0000229146 e contestuale impegno sul cap. di spesa U0000G24108, Bilancio regionale, es. fin. 2022, della somma di € 36.600,00 a carico dello Sponsor Aeroporti di Roma Spa (codice 19357).
 </t>
         </is>
       </c>
-      <c r="C412" t="s">
-[...3 lines deleted...]
-      <c r="E412" s="2">
+      <c r="C478" t="s">
+        <v>525</v>
+      </c>
+      <c r="D478"/>
+      <c r="E478" s="2">
         <v>44847</v>
       </c>
     </row>
-    <row r="413">
-      <c r="A413">
+    <row r="479">
+      <c r="A479">
         <v>2726</v>
       </c>
-      <c r="B413" t="inlineStr">
+      <c r="B479" t="inlineStr">
         <is>
           <t>Intervento I202200903. Attuazione dgr 189 del 12/04/2022. Affidamento a DiSCo Lazio progettazione degli interventi ristrutturazione immobile via dei Sardi 58 in Roma. Assunzione impegno di spesa di € 256.108,20 a favore di DiSCo Lazio (cod. cred. 88300) sul cap. di spesa U0000C12170, es. fin.2023.
 </t>
         </is>
       </c>
-      <c r="C413" t="s">
-[...3 lines deleted...]
-      <c r="E413" s="2">
+      <c r="C479" t="s">
+        <v>526</v>
+      </c>
+      <c r="D479"/>
+      <c r="E479" s="2">
         <v>45005</v>
       </c>
-      <c r="F413"/>
-      <c r="G413" s="2">
+      <c r="F479"/>
+      <c r="G479" s="2">
         <v>44847</v>
       </c>
     </row>
-    <row r="414">
-      <c r="A414">
+    <row r="480">
+      <c r="A480">
         <v>2725</v>
       </c>
-      <c r="B414" t="inlineStr">
+      <c r="B480" t="inlineStr">
         <is>
           <t>Adesione alla Convenzione Consip “Energia Elettrica 19” Lotto 10 (solo provincia di Roma) con Hera Comm Spa (codice Creditore 136230) per 8 utenze site in via Portuense, 334 – impegno di spesa di euro 48.678,00 es. fin. 2022/2023 sul capitolo U0000S23432 per la fornitura di energia elettrica e dei servizi connessi per le Pubbliche Amministrazioni, ai sensi dell’art. 26 Legge 23 dicembre 1999 n. 488, dell’art. 58 Legge 23 dicembre 2000 n. 388, del D.M. 24 febbraio 2000 e del D.M. 2 maggio 2001.
 </t>
         </is>
       </c>
-      <c r="C414" t="s">
-[...3 lines deleted...]
-      <c r="E414" s="2">
+      <c r="C480" t="s">
+        <v>527</v>
+      </c>
+      <c r="D480"/>
+      <c r="E480" s="2">
         <v>44847</v>
       </c>
     </row>
-    <row r="415">
-      <c r="A415">
+    <row r="481">
+      <c r="A481">
         <v>2724</v>
       </c>
-      <c r="B415" t="inlineStr">
+      <c r="B481" t="inlineStr">
         <is>
           <t>Concessione a titolo gratuito, ex art. 36 l.r. 29/1997 e dgr n. 428/2019, all’Ente “Parco Naturale Regionale dei Monti Ausoni e Lago di Fondi” dell’immobile regionale “Villa Cantarano”, sito nel Comune di Fondi (LT). Approvazione schema di concessione.
 </t>
         </is>
       </c>
-      <c r="C415" t="s">
-[...4 lines deleted...]
-      <c r="A416">
+      <c r="C481" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482">
         <v>2723</v>
       </c>
-      <c r="B416" t="inlineStr">
+      <c r="B482" t="inlineStr">
         <is>
           <t>Autorizzazione affidamento mediante trattativa diretta, ex art. 36, co. 2, lett. a) del D.Lgs. n. 50/2016 e ss.mm.ii., tramite il mercato elettronico della Regione Lazio (Me.La.) della piattaforma telematica S.TEL.LA, servizi tecnici catastali per aggiornamento e frazionamento terreni regionali in S. Marinella. Impegno di spesa di euro 13.834,80 inclusi oneri di legge sul cap. U0000S21909, es. fin. 2022, in favore del Geom. Maurizio Pellini (cod. cred. 234914).
 </t>
         </is>
       </c>
-      <c r="C416" t="s">
-[...3 lines deleted...]
-      <c r="E416" s="2">
+      <c r="C482" t="s">
+        <v>529</v>
+      </c>
+      <c r="D482"/>
+      <c r="E482" s="2">
         <v>44847</v>
       </c>
     </row>
-    <row r="417">
-      <c r="A417">
+    <row r="483">
+      <c r="A483">
         <v>2722</v>
       </c>
-      <c r="B417" t="inlineStr">
+      <c r="B483" t="inlineStr">
         <is>
           <t>Adesione alla Convenzione Consip “Energia Elettrica 19” Lotto 11 (Lazio esclusa la Provincia di Roma) per la fornitura di energia elettrica e dei servizi connessi per le Pubbliche Amministrazioni, con GLOBAL POWER Spa (cod. cred. 169577) per 24 mesi a prezzo variabile – impegno di spesa di euro 500,00 esercizi fin. 2022/2023/2024, capitolo U0000S23432.
 </t>
         </is>
       </c>
-      <c r="C417" t="s">
-[...3 lines deleted...]
-      <c r="E417" s="2">
+      <c r="C483" t="s">
+        <v>530</v>
+      </c>
+      <c r="D483"/>
+      <c r="E483" s="2">
         <v>44847</v>
       </c>
     </row>
-    <row r="418">
-      <c r="A418">
+    <row r="484">
+      <c r="A484">
         <v>2721</v>
       </c>
-      <c r="B418" t="inlineStr">
+      <c r="B484" t="inlineStr">
         <is>
           <t>Affidamento diretto ai sensi dell'art. 36, co. 2, lett. a) del d.lgs. n. 50/2016, per l'acquisizione della fornitura di buoni cancelleria (n.15) per un valore nominale dei buoni pari a 300,00 euro, per la somma complessiva di 300,00 euro, valevoli per l'acquisto di materiale di cancelleria necessario per le attività relative ai Conti Pubblici Territoriali (CPT), alla ditta Centro Carta Pizzino 2 S.r.l., Piazza della radio, n. 42 - CAP 00146 - Roma, C.F. e P.IVA 01125641009, codice creditore 235626. Impegno di spesa per euro 300,00 a valere sul Capitolo di bilancio U0000C11127, esercizio finanziario 2022, missione 01 - programma 03 -PdC 1.03.01.02.000. CIG: ZDC377E68A.
 </t>
         </is>
       </c>
-      <c r="C418" t="s">
-[...3 lines deleted...]
-      <c r="E418" s="2">
+      <c r="C484" t="s">
+        <v>531</v>
+      </c>
+      <c r="D484"/>
+      <c r="E484" s="2">
         <v>44925</v>
       </c>
-      <c r="F418"/>
-      <c r="G418" s="2">
+      <c r="F484"/>
+      <c r="G484" s="2">
         <v>44844</v>
       </c>
     </row>
-    <row r="419">
-      <c r="A419">
+    <row r="485">
+      <c r="A485">
         <v>2720</v>
       </c>
-      <c r="B419" t="inlineStr">
+      <c r="B485" t="inlineStr">
         <is>
           <t>Affidamento diretto ai sensi dell’art. 36, co. 2, lett. a) del d.lgs. n. 50/2016, per l’acquisizione della fornitura di buoni libro (n.15) per un valore nominale dei buoni pari a 315,00 euro, per la somma complessiva di 300,00 euro, valevoli per l’acquisto di libri specializzati nuovi e usati, CD/DVD, attinenti alle materie relative ai Conti Pubblici Territoriali (CPT) – Libreria Minerva S.r.l., Piazza Fiume, n. 57 - CAP 00198 – Roma, C.F. e P.IVA 13638471006. Impegno di spesa per euro 300,00 a valere sul Capitolo di bilancio U0000C11132, esercizio finanziario 2022, missione 01 – programma 03 –PdC 1.03.01.01.000., in favore di Libreria Minerva S.r.l., codice creditore 185341. CIG: ZD3377E613
 </t>
         </is>
       </c>
-      <c r="C419" t="s">
-[...3 lines deleted...]
-      <c r="E419" s="2">
+      <c r="C485" t="s">
+        <v>532</v>
+      </c>
+      <c r="D485"/>
+      <c r="E485" s="2">
         <v>44844</v>
       </c>
     </row>
-    <row r="420">
-      <c r="A420">
+    <row r="486">
+      <c r="A486">
         <v>2710</v>
       </c>
-      <c r="B420" t="s">
-[...6 lines deleted...]
-      <c r="E420" s="2">
+      <c r="B486" t="s">
+        <v>533</v>
+      </c>
+      <c r="C486" t="s">
+        <v>534</v>
+      </c>
+      <c r="D486"/>
+      <c r="E486" s="2">
         <v>44861</v>
       </c>
-      <c r="F420"/>
-      <c r="G420" s="2">
+      <c r="F486"/>
+      <c r="G486" s="2">
         <v>44861</v>
       </c>
-      <c r="H420"/>
-      <c r="I420" s="2">
+      <c r="H486"/>
+      <c r="I486" s="2">
         <v>44861</v>
       </c>
-      <c r="J420"/>
-      <c r="K420" s="2">
+      <c r="J486"/>
+      <c r="K486" s="2">
         <v>44861</v>
       </c>
-      <c r="L420"/>
-      <c r="M420" s="2">
+      <c r="L486"/>
+      <c r="M486" s="2">
         <v>44859</v>
       </c>
-      <c r="N420"/>
-      <c r="O420" s="2">
+      <c r="N486"/>
+      <c r="O486" s="2">
         <v>44834</v>
       </c>
     </row>
-    <row r="421">
-      <c r="A421">
+    <row r="487">
+      <c r="A487">
         <v>2709</v>
       </c>
-      <c r="B421" t="inlineStr">
+      <c r="B487" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata finalizzata alla stipula di una convenzione per l'affidamento del servizio di ristorazione ospedaliera per l'Azienda Ospedaliera San Camillo Forlanini.</t>
         </is>
       </c>
-      <c r="C421" t="s">
-[...3 lines deleted...]
-      <c r="E421" s="2">
+      <c r="C487" t="s">
+        <v>535</v>
+      </c>
+      <c r="D487"/>
+      <c r="E487" s="2">
         <v>44834</v>
       </c>
     </row>
-    <row r="422">
-      <c r="A422">
+    <row r="488">
+      <c r="A488">
         <v>2704</v>
       </c>
-      <c r="B422" t="inlineStr">
+      <c r="B488" t="inlineStr">
         <is>
           <t>Piano di Sviluppo e Coesione – PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020 Affidamento diretto dei servizi di ingegneria ed architettura di importo inferiore a 5.000,00 euro, ai sensi dell’art. 1, comma 2, lett. a) del D.L. n. 76 del 16/07/2020, convertito, con modificazioni, dalla Legge n. 120 dell’11/09/2020
 </t>
         </is>
       </c>
-      <c r="C422" t="s">
-[...3 lines deleted...]
-      <c r="E422" s="2">
+      <c r="C488" t="s">
+        <v>536</v>
+      </c>
+      <c r="D488"/>
+      <c r="E488" s="2">
         <v>44833</v>
       </c>
     </row>
-    <row r="423">
-      <c r="A423">
+    <row r="489">
+      <c r="A489">
         <v>2703</v>
       </c>
-      <c r="B423" t="s">
-[...6 lines deleted...]
-      <c r="E423" s="2">
+      <c r="B489" t="s">
+        <v>537</v>
+      </c>
+      <c r="C489" t="s">
+        <v>538</v>
+      </c>
+      <c r="D489"/>
+      <c r="E489" s="2">
         <v>45090</v>
       </c>
-      <c r="F423"/>
-      <c r="G423" s="2">
+      <c r="F489"/>
+      <c r="G489" s="2">
         <v>44846</v>
       </c>
-      <c r="H423"/>
-      <c r="I423" s="2">
+      <c r="H489"/>
+      <c r="I489" s="2">
         <v>44832</v>
       </c>
-      <c r="J423"/>
-      <c r="K423" s="2">
+      <c r="J489"/>
+      <c r="K489" s="2">
         <v>44832</v>
       </c>
-      <c r="L423"/>
-      <c r="M423" s="2">
+      <c r="L489"/>
+      <c r="M489" s="2">
         <v>44832</v>
       </c>
     </row>
-    <row r="424">
-      <c r="A424">
+    <row r="490">
+      <c r="A490">
         <v>2701</v>
       </c>
-      <c r="B424" t="inlineStr">
+      <c r="B490" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020 Call for proposal "Energia sostenibile 2.0" Asse Prioritario 4 Azione 4.1.1 _ 6^Aggiornamento elenco operatori economici abilitati a svolgere il servizio di certificazione della prestazione energetica degli edifici, di importo inferiore a 5.000,00 euro, mediante affidamento diretto ai sensi dell'art. 1, comma 2, lett. a del D.L. 76/2020, come modificato dall'art. 51, comma 1, lettera a), sub. 2.1) della Legge n. 108/2021.
 </t>
         </is>
       </c>
-      <c r="C424" t="s">
-[...3 lines deleted...]
-      <c r="E424" s="2">
+      <c r="C490" t="s">
+        <v>539</v>
+      </c>
+      <c r="D490"/>
+      <c r="E490" s="2">
         <v>44854</v>
       </c>
-      <c r="F424"/>
-      <c r="G424" s="2">
+      <c r="F490"/>
+      <c r="G490" s="2">
         <v>44825</v>
       </c>
     </row>
-    <row r="425">
-      <c r="A425">
+    <row r="491">
+      <c r="A491">
         <v>2700</v>
       </c>
-      <c r="B425" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E425" s="2">
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>Procedura aperta, finalizzata alla stipula di un Accordo Quadro per l’affidamento del “\Servizio di messa in sicurezza e caratterizzazione ambientale per il sito Ex Discarica Le Lame - SIN Bacino del Fiume Sacco” CUP F47G20000080001 – CIG 9412247FEC. Indizione e approvazione atti di gara.</t>
+        </is>
+      </c>
+      <c r="C491" t="s">
+        <v>540</v>
+      </c>
+      <c r="D491"/>
+      <c r="E491" s="2">
         <v>44895</v>
       </c>
-      <c r="F425"/>
-      <c r="G425" s="2">
+      <c r="F491"/>
+      <c r="G491" s="2">
         <v>44830</v>
       </c>
-      <c r="H425"/>
-      <c r="I425" s="2">
+      <c r="H491"/>
+      <c r="I491" s="2">
         <v>44830</v>
       </c>
-      <c r="J425"/>
-      <c r="K425" s="2">
+      <c r="J491"/>
+      <c r="K491" s="2">
         <v>44824</v>
       </c>
     </row>
-    <row r="426">
-      <c r="A426">
+    <row r="492">
+      <c r="A492">
         <v>2697</v>
       </c>
-      <c r="B426" t="inlineStr">
+      <c r="B492" t="inlineStr">
         <is>
           <t>Affidamento diretto, ai sensi dell'art. 36, comma 2 lettera a), del d.lgs. n. 50/2016, per la fornitura di una stampante multifunzione laser a colori per la sede di Bruxelles, Area relazioni con l'Unione Europea, Direzione Programmazione Economica. Determina a contrarre. Impegno di spesa pluriennale sul capitolo U0000S23915 di € 6.784,47, annualità 2022- 2025, in favore di XEROX FINANCIAL SERVICES BELUX BV/SRL. CIG Z4F36E3921.
 </t>
         </is>
       </c>
-      <c r="C426" t="s">
-[...3 lines deleted...]
-      <c r="E426" s="2">
+      <c r="C492" t="s">
+        <v>541</v>
+      </c>
+      <c r="D492"/>
+      <c r="E492" s="2">
         <v>44816</v>
       </c>
     </row>
-    <row r="427">
-      <c r="A427">
+    <row r="493">
+      <c r="A493">
         <v>2692</v>
       </c>
-      <c r="B427" t="inlineStr">
+      <c r="B493" t="inlineStr">
         <is>
           <t>Piano Nazionale di Ripresa e Resilienza (PNRR) Missione M6 - ComponenteM6C2 - 1.1.2. Ammodernamento del parco tecnologico e digitale ospedaliero - Gara comunitaria centralizzata a procedura aperta finalizzata all’acquisizione di Tomografi a risonanza magnetica per le Aziende Sanitarie e Ospedaliere della Regione Lazio - ID Anac 8681607 Determina di indizione.</t>
         </is>
       </c>
-      <c r="C427" t="s">
-[...3 lines deleted...]
-      <c r="E427" s="2">
+      <c r="C493" t="s">
+        <v>542</v>
+      </c>
+      <c r="D493"/>
+      <c r="E493" s="2">
         <v>44806</v>
       </c>
     </row>
-    <row r="428">
-      <c r="A428">
+    <row r="494">
+      <c r="A494">
         <v>2691</v>
       </c>
-      <c r="B428" t="inlineStr">
+      <c r="B494" t="inlineStr">
         <is>
           <t>Concessione Grande Derivazione di Acqua Pubblica i sensi del R.D. 1775/1933 e s.m.i., ad uso approvvigionamento idropotabile, per una quantità di acqua prelevata pari a 5 moduli medi (500 litri secondi) dal Fiume Tevere, posta in essere nel territorio del Comune di Roma (RM), in località Grottarossa. Richiedente: ACEA ATO 2 S.p.A.
 </t>
         </is>
       </c>
-      <c r="C428" t="s">
-[...3 lines deleted...]
-      <c r="E428" s="2">
+      <c r="C494" t="s">
+        <v>543</v>
+      </c>
+      <c r="D494"/>
+      <c r="E494" s="2">
         <v>44806</v>
       </c>
     </row>
-    <row r="429">
-      <c r="A429">
+    <row r="495">
+      <c r="A495">
         <v>2687</v>
       </c>
-      <c r="B429" t="inlineStr">
+      <c r="B495" t="inlineStr">
         <is>
           <t>Affidamento, ai sensi dell'articolo 36, comma 2, lettera a), del D.Lgs. 18 aprile 2016, n. 50 e successive modificazioni, del servizio notarile relativo alla predisposizione degli atti finalizzati all'adesione della Regione Lazio in qualità di fondatore promotore alla "Fondazione Rome Technopole", in attuazione della Legge regionale 12 luglio 2022 n.12, articolo 4. Deliberazione della Giunta Regionale del 14 luglio 2022, n. 562. Determinazione dirigenziale n. G09466 del 18 luglio 2022. Impegno sul capitolo del bilancio regionale U0000T19425 di Euro 2.306,80 per l'anno 2022 in favore del dott. Campisi Marco, Notaio in Roma. Smart CIG: Z7737492BE.
 </t>
         </is>
       </c>
-      <c r="C429" t="s">
-[...3 lines deleted...]
-      <c r="E429" s="2">
+      <c r="C495" t="s">
+        <v>544</v>
+      </c>
+      <c r="D495"/>
+      <c r="E495" s="2">
         <v>44781</v>
       </c>
     </row>
-    <row r="430">
-      <c r="A430">
+    <row r="496">
+      <c r="A496">
         <v>2686</v>
       </c>
-      <c r="B430" t="s">
-[...6 lines deleted...]
-      <c r="E430" s="2">
+      <c r="B496" t="s">
+        <v>545</v>
+      </c>
+      <c r="C496" t="s">
+        <v>546</v>
+      </c>
+      <c r="D496"/>
+      <c r="E496" s="2">
         <v>45743</v>
       </c>
-      <c r="F430"/>
-      <c r="G430" s="2">
+      <c r="F496"/>
+      <c r="G496" s="2">
         <v>45611</v>
       </c>
-      <c r="H430"/>
-      <c r="I430" s="2">
+      <c r="H496"/>
+      <c r="I496" s="2">
         <v>45432</v>
       </c>
-      <c r="J430"/>
-      <c r="K430" s="2">
+      <c r="J496"/>
+      <c r="K496" s="2">
         <v>45323</v>
       </c>
-      <c r="L430"/>
-      <c r="M430" s="2">
+      <c r="L496"/>
+      <c r="M496" s="2">
         <v>45289</v>
       </c>
-      <c r="N430"/>
-      <c r="O430" s="2">
+      <c r="N496"/>
+      <c r="O496" s="2">
         <v>45197</v>
       </c>
-      <c r="P430"/>
-      <c r="Q430" s="2">
+      <c r="P496"/>
+      <c r="Q496" s="2">
         <v>45142</v>
       </c>
-      <c r="R430"/>
-      <c r="S430" s="2">
+      <c r="R496"/>
+      <c r="S496" s="2">
         <v>45142</v>
       </c>
-      <c r="T430"/>
-      <c r="U430" s="2">
+      <c r="T496"/>
+      <c r="U496" s="2">
         <v>44953</v>
       </c>
-      <c r="V430"/>
-      <c r="W430" s="2">
+      <c r="V496"/>
+      <c r="W496" s="2">
         <v>44918</v>
       </c>
-      <c r="X430"/>
-      <c r="Y430" s="2">
+      <c r="X496"/>
+      <c r="Y496" s="2">
         <v>44776</v>
       </c>
-      <c r="Z430"/>
-      <c r="AA430" s="2">
+      <c r="Z496"/>
+      <c r="AA496" s="2">
         <v>44776</v>
       </c>
-      <c r="AB430"/>
-      <c r="AC430" s="2">
+      <c r="AB496"/>
+      <c r="AC496" s="2">
         <v>44776</v>
       </c>
-      <c r="AD430"/>
-      <c r="AE430" s="2">
+      <c r="AD496"/>
+      <c r="AE496" s="2">
         <v>44776</v>
       </c>
-      <c r="AF430"/>
-      <c r="AG430" s="2">
+      <c r="AF496"/>
+      <c r="AG496" s="2">
         <v>44776</v>
       </c>
     </row>
-    <row r="431">
-      <c r="A431">
+    <row r="497">
+      <c r="A497">
         <v>2685</v>
       </c>
-      <c r="B431" t="inlineStr">
+      <c r="B497" t="inlineStr">
         <is>
           <t>Procedura aperta svolta attraverso piattaforme telematiche di negoziazione ai sensi degli artt. 58 e 60 del d.lgs. 50/2016,&amp;nbsp;finalizzata all'acquisizione, a mezzo di accordo-quadro ex art. 54 comma 3 D. Lgs n. 50/2016, del servizio di assistenza tecnica&amp;nbsp;per la gestione ed attuazione del Piano Sviluppo e Coesione ella Regione Lazio. Lotto unico. Approvazione atti di gara ed autorizzazione ad indire.</t>
         </is>
       </c>
-      <c r="C431" t="s">
-[...3 lines deleted...]
-      <c r="E431" s="2">
+      <c r="C497" t="s">
+        <v>547</v>
+      </c>
+      <c r="D497"/>
+      <c r="E497" s="2">
+        <v>45763</v>
+      </c>
+      <c r="F497"/>
+      <c r="G497" s="2">
+        <v>45688</v>
+      </c>
+      <c r="H497"/>
+      <c r="I497" s="2">
         <v>44839</v>
       </c>
-      <c r="F431"/>
-      <c r="G431" s="2">
+      <c r="J497"/>
+      <c r="K497" s="2">
         <v>44778</v>
       </c>
-      <c r="H431"/>
-      <c r="I431" s="2">
+      <c r="L497"/>
+      <c r="M497" s="2">
         <v>44774</v>
       </c>
     </row>
-    <row r="432">
-      <c r="A432">
+    <row r="498">
+      <c r="A498">
         <v>2684</v>
       </c>
-      <c r="B432" t="inlineStr">
+      <c r="B498" t="inlineStr">
         <is>
           <t>Piano Nazionale di Ripresa e Resilienza (PNRR) Missione M6 - Componente M6C2 - 1.1.2. Ammodernamento del parco tecnologico e digitale ospedaliero - gara comunitaria centralizzata a procedura aperta finalizzata all'acquisizione di angiografi per le Aziende Sanitarie e Ospedaliere della Regione Lazio. Determina a contrarre. Approvazione schemi atti e indizione gara.&amp;nbsp;Numero gara 8659981</t>
         </is>
       </c>
-      <c r="C432" t="s">
-[...3 lines deleted...]
-      <c r="E432" s="2">
+      <c r="C498" t="s">
+        <v>548</v>
+      </c>
+      <c r="D498"/>
+      <c r="E498" s="2">
         <v>44770</v>
       </c>
     </row>
-    <row r="433">
-      <c r="A433">
+    <row r="499">
+      <c r="A499">
         <v>2683</v>
       </c>
-      <c r="B433" t="inlineStr">
+      <c r="B499" t="inlineStr">
         <is>
           <t>Sistema Dinamico di Acquisizione ai sensi dell'art. 55 del d. lgs. n. 50/2016 e s.m.i. per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinati alle AA.SS. della Regione Lazio e di altri Soggetti Aggregatori. Indizione e approvazione bando istitutivo.
 </t>
         </is>
       </c>
-      <c r="C433" t="s">
-[...3 lines deleted...]
-      <c r="E433" s="2">
+      <c r="C499" t="s">
+        <v>549</v>
+      </c>
+      <c r="D499"/>
+      <c r="E499" s="2">
         <v>45141</v>
       </c>
-      <c r="F433"/>
-      <c r="G433" s="2">
+      <c r="F499"/>
+      <c r="G499" s="2">
         <v>44770</v>
       </c>
     </row>
-    <row r="434">
-      <c r="A434">
+    <row r="500">
+      <c r="A500">
         <v>2682</v>
       </c>
-      <c r="B434" t="inlineStr">
+      <c r="B500" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2022 - tranche 6,&amp;nbsp;nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di&amp;nbsp;farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - Determinazione a contrarre.&amp;nbsp;Approvazione schemi, atti e indizione gara. Nr. Gara 8659577
 </t>
         </is>
       </c>
-      <c r="C434" t="s">
-[...3 lines deleted...]
-      <c r="E434" s="2">
+      <c r="C500" t="s">
+        <v>550</v>
+      </c>
+      <c r="D500"/>
+      <c r="E500" s="2">
         <v>45075</v>
       </c>
-      <c r="F434"/>
-      <c r="G434" s="2">
+      <c r="F500"/>
+      <c r="G500" s="2">
         <v>44838</v>
       </c>
-      <c r="H434"/>
-      <c r="I434" s="2">
+      <c r="H500"/>
+      <c r="I500" s="2">
         <v>44770</v>
       </c>
     </row>
-    <row r="435">
-      <c r="A435">
+    <row r="501">
+      <c r="A501">
         <v>2681</v>
       </c>
-      <c r="B435" t="inlineStr">
+      <c r="B501" t="inlineStr">
         <is>
           <t>"Messa in sicurezza Media valle del Tevere a salvaguardia della città di Roma (I stralcio) – lotto 2". Affidamento indagini geognostiche ai sensi dell'art. 36 co. 2 lett. b) del D.Lgs n. 50/2016.</t>
         </is>
       </c>
-      <c r="C435" t="s">
-[...3 lines deleted...]
-      <c r="E435" s="2">
+      <c r="C501" t="s">
+        <v>551</v>
+      </c>
+      <c r="D501"/>
+      <c r="E501" s="2">
         <v>44951</v>
       </c>
-      <c r="F435"/>
-      <c r="G435" s="2">
+      <c r="F501"/>
+      <c r="G501" s="2">
         <v>44951</v>
       </c>
-      <c r="H435"/>
-      <c r="I435" s="2">
+      <c r="H501"/>
+      <c r="I501" s="2">
         <v>44951</v>
       </c>
-      <c r="J435"/>
-      <c r="K435" s="2">
+      <c r="J501"/>
+      <c r="K501" s="2">
         <v>44951</v>
       </c>
-      <c r="L435"/>
-      <c r="M435" s="2">
+      <c r="L501"/>
+      <c r="M501" s="2">
         <v>44816</v>
       </c>
-      <c r="N435"/>
-      <c r="O435" s="2">
+      <c r="N501"/>
+      <c r="O501" s="2">
         <v>44769</v>
       </c>
-      <c r="P435"/>
-      <c r="Q435" s="2">
+      <c r="P501"/>
+      <c r="Q501" s="2">
         <v>44769</v>
       </c>
-      <c r="R435"/>
-      <c r="S435" s="2">
+      <c r="R501"/>
+      <c r="S501" s="2">
         <v>44769</v>
       </c>
-      <c r="T435"/>
-      <c r="U435" s="2">
+      <c r="T501"/>
+      <c r="U501" s="2">
         <v>44769</v>
       </c>
-      <c r="V435"/>
-      <c r="W435" s="2">
+      <c r="V501"/>
+      <c r="W501" s="2">
         <v>44769</v>
       </c>
-      <c r="X435"/>
-      <c r="Y435" s="2">
+      <c r="X501"/>
+      <c r="Y501" s="2">
         <v>44769</v>
       </c>
-      <c r="Z435"/>
-      <c r="AA435" s="2">
+      <c r="Z501"/>
+      <c r="AA501" s="2">
         <v>44769</v>
       </c>
-      <c r="AB435"/>
-      <c r="AC435" s="2">
+      <c r="AB501"/>
+      <c r="AC501" s="2">
         <v>44769</v>
       </c>
-      <c r="AD435" t="s">
-[...2 lines deleted...]
-      <c r="AE435" s="2">
+      <c r="AD501" t="s">
+        <v>552</v>
+      </c>
+      <c r="AE501" s="2">
         <v>43284</v>
       </c>
-      <c r="AF435" t="s">
-[...2 lines deleted...]
-      <c r="AG435" s="2">
+      <c r="AF501" t="s">
+        <v>553</v>
+      </c>
+      <c r="AG501" s="2">
         <v>43265</v>
       </c>
     </row>
-    <row r="436">
-      <c r="A436">
+    <row r="502">
+      <c r="A502">
         <v>2680</v>
       </c>
-      <c r="B436" t="inlineStr">
+      <c r="B502" t="inlineStr">
         <is>
           <t>Piano Nazionale di Ripresa e Resilienza - Missione 2 Componente 4 - Investimento 2.1b. - Intervento "Lavori di manutenzione straordinaria del Fiume Paglia" - Nomina del responsabile unico del procedimento ai sensi dell'art. 31, comma 1 del D.lgs. 18 aprile 2016, n. 50.
 </t>
         </is>
       </c>
-      <c r="C436" t="s">
-[...3 lines deleted...]
-      <c r="E436" s="2">
+      <c r="C502" t="s">
+        <v>554</v>
+      </c>
+      <c r="D502"/>
+      <c r="E502" s="2">
         <v>44769</v>
       </c>
     </row>
-    <row r="437">
-      <c r="A437">
+    <row r="503">
+      <c r="A503">
         <v>2679</v>
       </c>
-      <c r="B437" t="inlineStr">
+      <c r="B503" t="inlineStr">
         <is>
           <t>Piano Nazionale di Ripresa e Resilienza - Missione 2 Componente 4 - Investimento 2.1b. - Intervento "Lavori di manutenzione straordinaria del Fiume Mignone" - Nomina del responsabile unico del procedimento ai sensi dell'art. 31, comma 1 del D.lgs. 18 aprile 2016, n. 50.
 </t>
         </is>
       </c>
-      <c r="C437" t="s">
-[...3 lines deleted...]
-      <c r="E437" s="2">
+      <c r="C503" t="s">
+        <v>555</v>
+      </c>
+      <c r="D503"/>
+      <c r="E503" s="2">
         <v>44769</v>
       </c>
     </row>
-    <row r="438">
-      <c r="A438">
+    <row r="504">
+      <c r="A504">
         <v>2678</v>
       </c>
-      <c r="B438" t="inlineStr">
+      <c r="B504" t="inlineStr">
         <is>
           <t>Piano Nazionale di Ripresa e Resilienza - Missione 2 Componente 4 - Investimento 2.1b. - Intervento "Lavori di manutenzione straordinaria del Fiume Olpeta" - Nomina del responsabile unico del procedimento ai sensi dell'art. 31, comma 1 del D.lgs. 18 aprile 2016, n. 50.
 </t>
         </is>
       </c>
-      <c r="C438" t="s">
-[...3 lines deleted...]
-      <c r="E438" s="2">
+      <c r="C504" t="s">
+        <v>556</v>
+      </c>
+      <c r="D504"/>
+      <c r="E504" s="2">
         <v>44769</v>
       </c>
     </row>
-    <row r="439">
-      <c r="A439">
+    <row r="505">
+      <c r="A505">
         <v>2677</v>
       </c>
-      <c r="B439" t="inlineStr">
+      <c r="B505" t="inlineStr">
         <is>
           <t>Piano Nazionale di Ripresa e Resilienza - Missione 2 Componente 4 - Investimento 2.1b. - Intervento "Lavori di manutenzione straordinaria e di sistemazione spondale del Rio Vicano" - Nomina del responsabile unico del procedimento ai sensi dell'art. 31, comma 1 del D.lgs. 18 aprile 2016, n. 50.
 </t>
         </is>
       </c>
-      <c r="C439" t="s">
-[...3 lines deleted...]
-      <c r="E439" s="2">
+      <c r="C505" t="s">
+        <v>557</v>
+      </c>
+      <c r="D505"/>
+      <c r="E505" s="2">
         <v>44769</v>
       </c>
     </row>
-    <row r="440">
-      <c r="A440">
+    <row r="506">
+      <c r="A506">
         <v>2676</v>
       </c>
-      <c r="B440" t="inlineStr">
+      <c r="B506" t="inlineStr">
         <is>
           <t>Piano Nazionale di Ripresa e Resilienza - Missione 2 Componente 4 - Investimento 2.1b. - Intervento "Lavori di manutenzione straordinaria del Fiume Velino" - Nomina del responsabile unico del procedimento ai sensi dell'art. 31, comma 1 del D.lgs. 18 aprile 2016, n. 50.
 </t>
         </is>
       </c>
-      <c r="C440" t="s">
-[...3 lines deleted...]
-      <c r="E440" s="2">
+      <c r="C506" t="s">
+        <v>558</v>
+      </c>
+      <c r="D506"/>
+      <c r="E506" s="2">
         <v>44769</v>
       </c>
     </row>
-    <row r="441">
-      <c r="A441">
+    <row r="507">
+      <c r="A507">
         <v>2675</v>
       </c>
-      <c r="B441" t="inlineStr">
+      <c r="B507" t="inlineStr">
         <is>
           <t>Piano Nazionale di Ripresa e Resilienza - Missione 2 Componente 4 - Investimento 2.1b. - Intervento "Lavori di manutenzione straordinaria del Fiume Tronto"&amp;nbsp;</t>
         </is>
       </c>
-      <c r="C441" t="s">
-[...3 lines deleted...]
-      <c r="E441" s="2">
+      <c r="C507" t="s">
+        <v>559</v>
+      </c>
+      <c r="D507"/>
+      <c r="E507" s="2">
         <v>45875</v>
       </c>
-      <c r="F441"/>
-      <c r="G441" s="2">
+      <c r="F507"/>
+      <c r="G507" s="2">
         <v>45811</v>
       </c>
-      <c r="H441"/>
-      <c r="I441" s="2">
+      <c r="H507"/>
+      <c r="I507" s="2">
         <v>45786</v>
       </c>
-      <c r="J441"/>
-      <c r="K441" s="2">
+      <c r="J507"/>
+      <c r="K507" s="2">
         <v>45786</v>
       </c>
-      <c r="L441"/>
-      <c r="M441" s="2">
+      <c r="L507"/>
+      <c r="M507" s="2">
         <v>45776</v>
       </c>
-      <c r="N441"/>
-      <c r="O441" s="2">
+      <c r="N507"/>
+      <c r="O507" s="2">
         <v>45715</v>
       </c>
-      <c r="P441"/>
-      <c r="Q441" s="2">
+      <c r="P507"/>
+      <c r="Q507" s="2">
         <v>45713</v>
       </c>
-      <c r="R441"/>
-      <c r="S441" s="2">
+      <c r="R507"/>
+      <c r="S507" s="2">
         <v>45639</v>
       </c>
-      <c r="T441"/>
-      <c r="U441" s="2">
+      <c r="T507"/>
+      <c r="U507" s="2">
         <v>45560</v>
       </c>
-      <c r="V441"/>
-      <c r="W441" s="2">
+      <c r="V507"/>
+      <c r="W507" s="2">
         <v>45539</v>
       </c>
-      <c r="X441"/>
-      <c r="Y441" s="2">
+      <c r="X507"/>
+      <c r="Y507" s="2">
         <v>45499</v>
       </c>
-      <c r="Z441"/>
-      <c r="AA441" s="2">
+      <c r="Z507"/>
+      <c r="AA507" s="2">
         <v>45496</v>
       </c>
-      <c r="AB441"/>
-      <c r="AC441" s="2">
+      <c r="AB507"/>
+      <c r="AC507" s="2">
         <v>45496</v>
       </c>
-      <c r="AD441"/>
-      <c r="AE441" s="2">
+      <c r="AD507"/>
+      <c r="AE507" s="2">
         <v>45432</v>
       </c>
-      <c r="AF441"/>
-      <c r="AG441" s="2">
+      <c r="AF507"/>
+      <c r="AG507" s="2">
         <v>45432</v>
       </c>
-      <c r="AH441"/>
-      <c r="AI441" s="2">
+      <c r="AH507"/>
+      <c r="AI507" s="2">
         <v>45377</v>
       </c>
-      <c r="AJ441"/>
-      <c r="AK441" s="2">
+      <c r="AJ507"/>
+      <c r="AK507" s="2">
         <v>45369</v>
       </c>
-      <c r="AL441"/>
-      <c r="AM441" s="2">
+      <c r="AL507"/>
+      <c r="AM507" s="2">
         <v>45369</v>
       </c>
-      <c r="AN441"/>
-      <c r="AO441" s="2">
+      <c r="AN507"/>
+      <c r="AO507" s="2">
         <v>45365</v>
       </c>
-      <c r="AP441"/>
-      <c r="AQ441" s="2">
+      <c r="AP507"/>
+      <c r="AQ507" s="2">
         <v>45345</v>
       </c>
-      <c r="AR441"/>
-      <c r="AS441" s="2">
+      <c r="AR507"/>
+      <c r="AS507" s="2">
         <v>45278</v>
       </c>
-      <c r="AT441"/>
-      <c r="AU441" s="2">
+      <c r="AT507"/>
+      <c r="AU507" s="2">
         <v>45223</v>
       </c>
-      <c r="AV441"/>
-      <c r="AW441" s="2">
+      <c r="AV507"/>
+      <c r="AW507" s="2">
         <v>45223</v>
       </c>
-      <c r="AX441"/>
-      <c r="AY441" s="2">
+      <c r="AX507"/>
+      <c r="AY507" s="2">
         <v>45070</v>
       </c>
-      <c r="AZ441"/>
-      <c r="BA441" s="2">
+      <c r="AZ507"/>
+      <c r="BA507" s="2">
         <v>44957</v>
       </c>
-      <c r="BB441"/>
-      <c r="BC441" s="2">
+      <c r="BB507"/>
+      <c r="BC507" s="2">
         <v>44928</v>
       </c>
-      <c r="BD441"/>
-      <c r="BE441" s="2">
+      <c r="BD507"/>
+      <c r="BE507" s="2">
         <v>44776</v>
       </c>
-      <c r="BF441"/>
-      <c r="BG441" s="2">
+      <c r="BF507"/>
+      <c r="BG507" s="2">
         <v>44776</v>
       </c>
-      <c r="BH441"/>
-      <c r="BI441" s="2">
+      <c r="BH507"/>
+      <c r="BI507" s="2">
         <v>44776</v>
       </c>
-      <c r="BJ441"/>
-      <c r="BK441" s="2">
+      <c r="BJ507"/>
+      <c r="BK507" s="2">
         <v>44776</v>
       </c>
-      <c r="BL441"/>
-      <c r="BM441" s="2">
+      <c r="BL507"/>
+      <c r="BM507" s="2">
         <v>44769</v>
       </c>
     </row>
-    <row r="442">
-      <c r="A442">
+    <row r="508">
+      <c r="A508">
         <v>2674</v>
       </c>
-      <c r="B442" t="inlineStr">
+      <c r="B508" t="inlineStr">
         <is>
           <t>Piano Nazionale di Ripresa e Resilienza - Missione 2 Componente 4 - Investimento 2.1b. - Intervento "Lavori di Manutenzione straordinaria e di sistemazione spondale del Fiume Marta"&amp;nbsp;</t>
         </is>
       </c>
-      <c r="C442" t="s">
-[...3 lines deleted...]
-      <c r="E442" s="2">
+      <c r="C508" t="s">
+        <v>560</v>
+      </c>
+      <c r="D508"/>
+      <c r="E508" s="2">
+        <v>46062</v>
+      </c>
+      <c r="F508"/>
+      <c r="G508" s="2">
         <v>46000</v>
       </c>
-      <c r="F442"/>
-      <c r="G442" s="2">
+      <c r="H508"/>
+      <c r="I508" s="2">
         <v>45944</v>
       </c>
-      <c r="H442"/>
-      <c r="I442" s="2">
+      <c r="J508"/>
+      <c r="K508" s="2">
         <v>45824</v>
       </c>
-      <c r="J442"/>
-      <c r="K442" s="2">
+      <c r="L508"/>
+      <c r="M508" s="2">
         <v>45758</v>
       </c>
-      <c r="L442"/>
-      <c r="M442" s="2">
+      <c r="N508"/>
+      <c r="O508" s="2">
         <v>45741</v>
       </c>
-      <c r="N442"/>
-      <c r="O442" s="2">
+      <c r="P508"/>
+      <c r="Q508" s="2">
         <v>45729</v>
       </c>
-      <c r="P442"/>
-      <c r="Q442" s="2">
+      <c r="R508"/>
+      <c r="S508" s="2">
         <v>45642</v>
       </c>
-      <c r="R442"/>
-      <c r="S442" s="2">
+      <c r="T508"/>
+      <c r="U508" s="2">
         <v>45616</v>
       </c>
-      <c r="T442"/>
-      <c r="U442" s="2">
+      <c r="V508"/>
+      <c r="W508" s="2">
         <v>45611</v>
       </c>
-      <c r="V442"/>
-      <c r="W442" s="2">
+      <c r="X508"/>
+      <c r="Y508" s="2">
         <v>45596</v>
       </c>
-      <c r="X442"/>
-      <c r="Y442" s="2">
+      <c r="Z508"/>
+      <c r="AA508" s="2">
         <v>45569</v>
       </c>
-      <c r="Z442"/>
-      <c r="AA442" s="2">
+      <c r="AB508"/>
+      <c r="AC508" s="2">
         <v>45555</v>
       </c>
-      <c r="AB442"/>
-      <c r="AC442" s="2">
+      <c r="AD508"/>
+      <c r="AE508" s="2">
         <v>45513</v>
       </c>
-      <c r="AD442"/>
-      <c r="AE442" s="2">
+      <c r="AF508"/>
+      <c r="AG508" s="2">
         <v>45453</v>
       </c>
-      <c r="AF442"/>
-      <c r="AG442" s="2">
+      <c r="AH508"/>
+      <c r="AI508" s="2">
         <v>45359</v>
       </c>
-      <c r="AH442"/>
-      <c r="AI442" s="2">
+      <c r="AJ508"/>
+      <c r="AK508" s="2">
         <v>45323</v>
       </c>
-      <c r="AJ442"/>
-      <c r="AK442" s="2">
+      <c r="AL508"/>
+      <c r="AM508" s="2">
         <v>45295</v>
       </c>
-      <c r="AL442"/>
-      <c r="AM442" s="2">
+      <c r="AN508"/>
+      <c r="AO508" s="2">
         <v>45280</v>
       </c>
-      <c r="AN442"/>
-      <c r="AO442" s="2">
+      <c r="AP508"/>
+      <c r="AQ508" s="2">
         <v>45246</v>
       </c>
-      <c r="AP442"/>
-      <c r="AQ442" s="2">
+      <c r="AR508"/>
+      <c r="AS508" s="2">
         <v>45240</v>
       </c>
-      <c r="AR442"/>
-      <c r="AS442" s="2">
+      <c r="AT508"/>
+      <c r="AU508" s="2">
         <v>45240</v>
       </c>
-      <c r="AT442"/>
-      <c r="AU442" s="2">
+      <c r="AV508"/>
+      <c r="AW508" s="2">
         <v>45202</v>
       </c>
-      <c r="AV442"/>
-      <c r="AW442" s="2">
+      <c r="AX508"/>
+      <c r="AY508" s="2">
         <v>45141</v>
       </c>
-      <c r="AX442"/>
-      <c r="AY442" s="2">
+      <c r="AZ508"/>
+      <c r="BA508" s="2">
         <v>44985</v>
       </c>
-      <c r="AZ442"/>
-      <c r="BA442" s="2">
+      <c r="BB508"/>
+      <c r="BC508" s="2">
         <v>44951</v>
       </c>
-      <c r="BB442"/>
-      <c r="BC442" s="2">
+      <c r="BD508"/>
+      <c r="BE508" s="2">
         <v>44917</v>
       </c>
-      <c r="BD442"/>
-      <c r="BE442" s="2">
+      <c r="BF508"/>
+      <c r="BG508" s="2">
         <v>44909</v>
       </c>
-      <c r="BF442"/>
-      <c r="BG442" s="2">
+      <c r="BH508"/>
+      <c r="BI508" s="2">
         <v>44776</v>
       </c>
-      <c r="BH442"/>
-      <c r="BI442" s="2">
+      <c r="BJ508"/>
+      <c r="BK508" s="2">
         <v>44776</v>
       </c>
-      <c r="BJ442"/>
-      <c r="BK442" s="2">
+      <c r="BL508"/>
+      <c r="BM508" s="2">
         <v>44776</v>
       </c>
-      <c r="BL442"/>
-      <c r="BM442" s="2">
+      <c r="BN508"/>
+      <c r="BO508" s="2">
         <v>44776</v>
       </c>
-      <c r="BN442"/>
-      <c r="BO442" s="2">
+      <c r="BP508"/>
+      <c r="BQ508" s="2">
         <v>44769</v>
       </c>
     </row>
-    <row r="443">
-      <c r="A443">
+    <row r="509">
+      <c r="A509">
         <v>2673</v>
       </c>
-      <c r="B443" t="inlineStr">
+      <c r="B509" t="inlineStr">
         <is>
           <t>Piano Nazionale di Ripresa e Resilienza - Missione 2 Componente 4 - Investimento 2.1b. - Intervento "Fiume Fibreno - Completamento del sistema idraulico (scolmatore e cassa di laminazione) del fiume Fibreno"&amp;nbsp;</t>
         </is>
       </c>
-      <c r="C443" t="s">
-[...3 lines deleted...]
-      <c r="E443" s="2">
+      <c r="C509" t="s">
+        <v>561</v>
+      </c>
+      <c r="D509"/>
+      <c r="E509" s="2">
+        <v>46181</v>
+      </c>
+      <c r="F509"/>
+      <c r="G509" s="2">
+        <v>46163</v>
+      </c>
+      <c r="H509"/>
+      <c r="I509" s="2">
+        <v>46121</v>
+      </c>
+      <c r="J509"/>
+      <c r="K509" s="2">
+        <v>46115</v>
+      </c>
+      <c r="L509"/>
+      <c r="M509" s="2">
+        <v>46093</v>
+      </c>
+      <c r="N509"/>
+      <c r="O509" s="2">
+        <v>46076</v>
+      </c>
+      <c r="P509"/>
+      <c r="Q509" s="2">
+        <v>46049</v>
+      </c>
+      <c r="R509"/>
+      <c r="S509" s="2">
         <v>46010</v>
       </c>
-      <c r="F443"/>
-      <c r="G443" s="2">
+      <c r="T509"/>
+      <c r="U509" s="2">
         <v>46010</v>
       </c>
-      <c r="H443"/>
-      <c r="I443" s="2">
+      <c r="V509"/>
+      <c r="W509" s="2">
         <v>46007</v>
       </c>
-      <c r="J443"/>
-      <c r="K443" s="2">
+      <c r="X509"/>
+      <c r="Y509" s="2">
         <v>45982</v>
       </c>
-      <c r="L443"/>
-      <c r="M443" s="2">
+      <c r="Z509"/>
+      <c r="AA509" s="2">
         <v>45973</v>
       </c>
-      <c r="N443"/>
-      <c r="O443" s="2">
+      <c r="AB509"/>
+      <c r="AC509" s="2">
         <v>45952</v>
       </c>
-      <c r="P443"/>
-      <c r="Q443" s="2">
+      <c r="AD509"/>
+      <c r="AE509" s="2">
         <v>45945</v>
       </c>
-      <c r="R443"/>
-      <c r="S443" s="2">
+      <c r="AF509"/>
+      <c r="AG509" s="2">
         <v>45922</v>
       </c>
-      <c r="T443"/>
-      <c r="U443" s="2">
+      <c r="AH509"/>
+      <c r="AI509" s="2">
         <v>45869</v>
       </c>
-      <c r="V443"/>
-      <c r="W443" s="2">
+      <c r="AJ509"/>
+      <c r="AK509" s="2">
         <v>45306</v>
       </c>
-      <c r="X443"/>
-      <c r="Y443" s="2">
+      <c r="AL509"/>
+      <c r="AM509" s="2">
         <v>45289</v>
       </c>
-      <c r="Z443"/>
-      <c r="AA443" s="2">
+      <c r="AN509"/>
+      <c r="AO509" s="2">
         <v>45280</v>
       </c>
-      <c r="AB443"/>
-      <c r="AC443" s="2">
+      <c r="AP509"/>
+      <c r="AQ509" s="2">
         <v>45195</v>
       </c>
-      <c r="AD443"/>
-      <c r="AE443" s="2">
+      <c r="AR509"/>
+      <c r="AS509" s="2">
         <v>45166</v>
       </c>
-      <c r="AF443"/>
-      <c r="AG443" s="2">
+      <c r="AT509"/>
+      <c r="AU509" s="2">
         <v>45093</v>
       </c>
-      <c r="AH443"/>
-      <c r="AI443" s="2">
+      <c r="AV509"/>
+      <c r="AW509" s="2">
         <v>44988</v>
       </c>
-      <c r="AJ443"/>
-      <c r="AK443" s="2">
+      <c r="AX509"/>
+      <c r="AY509" s="2">
         <v>44957</v>
       </c>
-      <c r="AL443"/>
-      <c r="AM443" s="2">
+      <c r="AZ509"/>
+      <c r="BA509" s="2">
         <v>44957</v>
       </c>
-      <c r="AN443"/>
-      <c r="AO443" s="2">
+      <c r="BB509"/>
+      <c r="BC509" s="2">
         <v>44957</v>
       </c>
-      <c r="AP443"/>
-      <c r="AQ443" s="2">
+      <c r="BD509"/>
+      <c r="BE509" s="2">
         <v>44916</v>
       </c>
-      <c r="AR443"/>
-      <c r="AS443" s="2">
+      <c r="BF509"/>
+      <c r="BG509" s="2">
         <v>44776</v>
       </c>
-      <c r="AT443"/>
-      <c r="AU443" s="2">
+      <c r="BH509"/>
+      <c r="BI509" s="2">
         <v>44776</v>
       </c>
-      <c r="AV443"/>
-      <c r="AW443" s="2">
+      <c r="BJ509"/>
+      <c r="BK509" s="2">
         <v>44776</v>
       </c>
-      <c r="AX443"/>
-      <c r="AY443" s="2">
+      <c r="BL509"/>
+      <c r="BM509" s="2">
         <v>44776</v>
       </c>
-      <c r="AZ443"/>
-      <c r="BA443" s="2">
+      <c r="BN509"/>
+      <c r="BO509" s="2">
         <v>44769</v>
       </c>
     </row>
-    <row r="444">
-      <c r="A444">
+    <row r="510">
+      <c r="A510">
         <v>2672</v>
       </c>
-      <c r="B444" t="inlineStr">
+      <c r="B510" t="inlineStr">
         <is>
           <t>Piano Nazionale di Ripresa e Resilienza - Missione 2 Componente 4 - Investimento 2.1b. - Intervento "Ninfa-Sisto - Lavori di sistemazione dell'alveo e completamento delle arginature a salvaguardia degli abitati e delle infrastrutture nei comuni di Pontinia, Sabaudia e Terracina (LT). I Stralcio funzionale"&amp;nbsp;</t>
         </is>
       </c>
-      <c r="C444" t="s">
-[...3 lines deleted...]
-      <c r="E444" s="2">
+      <c r="C510" t="s">
+        <v>562</v>
+      </c>
+      <c r="D510"/>
+      <c r="E510" s="2">
+        <v>46128</v>
+      </c>
+      <c r="F510"/>
+      <c r="G510" s="2">
         <v>45825</v>
       </c>
-      <c r="F444"/>
-      <c r="G444" s="2">
+      <c r="H510"/>
+      <c r="I510" s="2">
         <v>45812</v>
       </c>
-      <c r="H444"/>
-      <c r="I444" s="2">
+      <c r="J510"/>
+      <c r="K510" s="2">
         <v>45797</v>
       </c>
-      <c r="J444"/>
-      <c r="K444" s="2">
+      <c r="L510"/>
+      <c r="M510" s="2">
         <v>45758</v>
       </c>
-      <c r="L444"/>
-      <c r="M444" s="2">
+      <c r="N510"/>
+      <c r="O510" s="2">
         <v>45589</v>
       </c>
-      <c r="N444"/>
-      <c r="O444" s="2">
+      <c r="P510"/>
+      <c r="Q510" s="2">
         <v>45583</v>
       </c>
-      <c r="P444"/>
-      <c r="Q444" s="2">
+      <c r="R510"/>
+      <c r="S510" s="2">
         <v>45558</v>
       </c>
-      <c r="R444"/>
-      <c r="S444" s="2">
+      <c r="T510"/>
+      <c r="U510" s="2">
         <v>45483</v>
       </c>
-      <c r="T444"/>
-      <c r="U444" s="2">
+      <c r="V510"/>
+      <c r="W510" s="2">
         <v>45467</v>
       </c>
-      <c r="V444"/>
-      <c r="W444" s="2">
+      <c r="X510"/>
+      <c r="Y510" s="2">
         <v>45415</v>
       </c>
-      <c r="X444"/>
-      <c r="Y444" s="2">
+      <c r="Z510"/>
+      <c r="AA510" s="2">
         <v>45414</v>
       </c>
-      <c r="Z444"/>
-      <c r="AA444" s="2">
+      <c r="AB510"/>
+      <c r="AC510" s="2">
         <v>45345</v>
       </c>
-      <c r="AB444"/>
-      <c r="AC444" s="2">
+      <c r="AD510"/>
+      <c r="AE510" s="2">
         <v>45344</v>
       </c>
-      <c r="AD444"/>
-      <c r="AE444" s="2">
+      <c r="AF510"/>
+      <c r="AG510" s="2">
         <v>45341</v>
       </c>
-      <c r="AF444"/>
-      <c r="AG444" s="2">
+      <c r="AH510"/>
+      <c r="AI510" s="2">
         <v>45289</v>
       </c>
-      <c r="AH444"/>
-      <c r="AI444" s="2">
+      <c r="AJ510"/>
+      <c r="AK510" s="2">
         <v>45266</v>
       </c>
-      <c r="AJ444"/>
-      <c r="AK444" s="2">
+      <c r="AL510"/>
+      <c r="AM510" s="2">
         <v>44991</v>
       </c>
-      <c r="AL444"/>
-      <c r="AM444" s="2">
+      <c r="AN510"/>
+      <c r="AO510" s="2">
         <v>44991</v>
       </c>
-      <c r="AN444"/>
-      <c r="AO444" s="2">
+      <c r="AP510"/>
+      <c r="AQ510" s="2">
         <v>44991</v>
       </c>
-      <c r="AP444"/>
-      <c r="AQ444" s="2">
+      <c r="AR510"/>
+      <c r="AS510" s="2">
         <v>44991</v>
       </c>
-      <c r="AR444"/>
-      <c r="AS444" s="2">
+      <c r="AT510"/>
+      <c r="AU510" s="2">
         <v>44987</v>
       </c>
-      <c r="AT444"/>
-      <c r="AU444" s="2">
+      <c r="AV510"/>
+      <c r="AW510" s="2">
         <v>44952</v>
       </c>
-      <c r="AV444"/>
-      <c r="AW444" s="2">
+      <c r="AX510"/>
+      <c r="AY510" s="2">
         <v>44952</v>
       </c>
-      <c r="AX444"/>
-      <c r="AY444" s="2">
+      <c r="AZ510"/>
+      <c r="BA510" s="2">
         <v>44952</v>
       </c>
-      <c r="AZ444"/>
-      <c r="BA444" s="2">
+      <c r="BB510"/>
+      <c r="BC510" s="2">
         <v>44916</v>
       </c>
-      <c r="BB444"/>
-      <c r="BC444" s="2">
+      <c r="BD510"/>
+      <c r="BE510" s="2">
         <v>44776</v>
       </c>
-      <c r="BD444"/>
-      <c r="BE444" s="2">
+      <c r="BF510"/>
+      <c r="BG510" s="2">
         <v>44776</v>
       </c>
-      <c r="BF444"/>
-      <c r="BG444" s="2">
+      <c r="BH510"/>
+      <c r="BI510" s="2">
         <v>44776</v>
       </c>
-      <c r="BH444"/>
-      <c r="BI444" s="2">
+      <c r="BJ510"/>
+      <c r="BK510" s="2">
         <v>44776</v>
       </c>
-      <c r="BJ444"/>
-      <c r="BK444" s="2">
+      <c r="BL510"/>
+      <c r="BM510" s="2">
         <v>44769</v>
       </c>
     </row>
-    <row r="445">
-      <c r="A445">
+    <row r="511">
+      <c r="A511">
         <v>2671</v>
       </c>
-      <c r="B445" t="inlineStr">
+      <c r="B511" t="inlineStr">
         <is>
           <t>Piano Nazionale di Ripresa e Resilienza - Missione 2 Componente 4 - Investimento 2.1b. - Intervento "Amaseno - Lavori di sistemazione e completamento delle opere idrauliche a salvaguardia degli abitati e delle infrastrutture, a valle della loc. Sonnino Scalo, nei comuni di Priverno, Sonnino, Pontinia e Terracina (LT)."&amp;nbsp;</t>
         </is>
       </c>
-      <c r="C445" t="s">
-[...3 lines deleted...]
-      <c r="E445" s="2">
+      <c r="C511" t="s">
+        <v>563</v>
+      </c>
+      <c r="D511"/>
+      <c r="E511" s="2">
+        <v>46190</v>
+      </c>
+      <c r="F511"/>
+      <c r="G511" s="2">
+        <v>46133</v>
+      </c>
+      <c r="H511"/>
+      <c r="I511" s="2">
+        <v>46128</v>
+      </c>
+      <c r="J511"/>
+      <c r="K511" s="2">
+        <v>46073</v>
+      </c>
+      <c r="L511"/>
+      <c r="M511" s="2">
         <v>45646</v>
       </c>
-      <c r="F445"/>
-      <c r="G445" s="2">
+      <c r="N511"/>
+      <c r="O511" s="2">
         <v>45583</v>
       </c>
-      <c r="H445"/>
-      <c r="I445" s="2">
+      <c r="P511"/>
+      <c r="Q511" s="2">
         <v>45558</v>
       </c>
-      <c r="J445"/>
-      <c r="K445" s="2">
+      <c r="R511"/>
+      <c r="S511" s="2">
         <v>45530</v>
       </c>
-      <c r="L445"/>
-      <c r="M445" s="2">
+      <c r="T511"/>
+      <c r="U511" s="2">
         <v>45512</v>
       </c>
-      <c r="N445"/>
-      <c r="O445" s="2">
+      <c r="V511"/>
+      <c r="W511" s="2">
         <v>45467</v>
       </c>
-      <c r="P445"/>
-      <c r="Q445" s="2">
+      <c r="X511"/>
+      <c r="Y511" s="2">
         <v>45429</v>
       </c>
-      <c r="R445"/>
-      <c r="S445" s="2">
+      <c r="Z511"/>
+      <c r="AA511" s="2">
         <v>45415</v>
       </c>
-      <c r="T445"/>
-      <c r="U445" s="2">
+      <c r="AB511"/>
+      <c r="AC511" s="2">
         <v>45414</v>
       </c>
-      <c r="V445"/>
-      <c r="W445" s="2">
+      <c r="AD511"/>
+      <c r="AE511" s="2">
         <v>45351</v>
       </c>
-      <c r="X445"/>
-      <c r="Y445" s="2">
+      <c r="AF511"/>
+      <c r="AG511" s="2">
         <v>45349</v>
       </c>
-      <c r="Z445"/>
-      <c r="AA445" s="2">
+      <c r="AH511"/>
+      <c r="AI511" s="2">
         <v>45341</v>
       </c>
-      <c r="AB445"/>
-      <c r="AC445" s="2">
+      <c r="AJ511"/>
+      <c r="AK511" s="2">
         <v>45289</v>
       </c>
-      <c r="AD445"/>
-      <c r="AE445" s="2">
+      <c r="AL511"/>
+      <c r="AM511" s="2">
         <v>45260</v>
       </c>
-      <c r="AF445"/>
-      <c r="AG445" s="2">
+      <c r="AN511"/>
+      <c r="AO511" s="2">
         <v>44991</v>
       </c>
-      <c r="AH445"/>
-      <c r="AI445" s="2">
+      <c r="AP511"/>
+      <c r="AQ511" s="2">
         <v>44991</v>
       </c>
-      <c r="AJ445"/>
-      <c r="AK445" s="2">
+      <c r="AR511"/>
+      <c r="AS511" s="2">
         <v>44991</v>
       </c>
-      <c r="AL445"/>
-      <c r="AM445" s="2">
+      <c r="AT511"/>
+      <c r="AU511" s="2">
         <v>44991</v>
       </c>
-      <c r="AN445"/>
-      <c r="AO445" s="2">
+      <c r="AV511"/>
+      <c r="AW511" s="2">
         <v>44987</v>
       </c>
-      <c r="AP445"/>
-      <c r="AQ445" s="2">
+      <c r="AX511"/>
+      <c r="AY511" s="2">
         <v>44958</v>
       </c>
-      <c r="AR445"/>
-      <c r="AS445" s="2">
+      <c r="AZ511"/>
+      <c r="BA511" s="2">
         <v>44958</v>
       </c>
-      <c r="AT445"/>
-      <c r="AU445" s="2">
+      <c r="BB511"/>
+      <c r="BC511" s="2">
         <v>44958</v>
       </c>
-      <c r="AV445"/>
-      <c r="AW445" s="2">
+      <c r="BD511"/>
+      <c r="BE511" s="2">
         <v>44957</v>
       </c>
-      <c r="AX445"/>
-      <c r="AY445" s="2">
+      <c r="BF511"/>
+      <c r="BG511" s="2">
         <v>44916</v>
       </c>
-      <c r="AZ445"/>
-      <c r="BA445" s="2">
+      <c r="BH511"/>
+      <c r="BI511" s="2">
         <v>44776</v>
       </c>
-      <c r="BB445"/>
-      <c r="BC445" s="2">
+      <c r="BJ511"/>
+      <c r="BK511" s="2">
         <v>44776</v>
       </c>
-      <c r="BD445"/>
-      <c r="BE445" s="2">
+      <c r="BL511"/>
+      <c r="BM511" s="2">
         <v>44776</v>
       </c>
-      <c r="BF445"/>
-      <c r="BG445" s="2">
+      <c r="BN511"/>
+      <c r="BO511" s="2">
         <v>44776</v>
       </c>
-      <c r="BH445"/>
-      <c r="BI445" s="2">
+      <c r="BP511"/>
+      <c r="BQ511" s="2">
         <v>44769</v>
       </c>
     </row>
-    <row r="446">
-      <c r="A446">
+    <row r="512">
+      <c r="A512">
         <v>2670</v>
       </c>
-      <c r="B446" t="inlineStr">
+      <c r="B512" t="inlineStr">
         <is>
           <t>Piano Nazionale di Ripresa e Resilienza - Missione 2 Componente 4 - Investimento 2.1b. - Intervento "Fiume Liri - Completamento arginature, sistemazione dell'alveo e delle sponde del fiume Liri, a monte e a valle del Ponte Curvo, in comune di Pontecorvo (FR)."</t>
         </is>
       </c>
-      <c r="C446" t="s">
-[...3 lines deleted...]
-      <c r="E446" s="2">
+      <c r="C512" t="s">
+        <v>564</v>
+      </c>
+      <c r="D512"/>
+      <c r="E512" s="2">
         <v>45868</v>
       </c>
-      <c r="F446"/>
-      <c r="G446" s="2">
+      <c r="F512"/>
+      <c r="G512" s="2">
         <v>45868</v>
       </c>
-      <c r="H446"/>
-      <c r="I446" s="2">
+      <c r="H512"/>
+      <c r="I512" s="2">
         <v>45868</v>
       </c>
-      <c r="J446"/>
-      <c r="K446" s="2">
+      <c r="J512"/>
+      <c r="K512" s="2">
         <v>45632</v>
       </c>
-      <c r="L446"/>
-      <c r="M446" s="2">
+      <c r="L512"/>
+      <c r="M512" s="2">
         <v>45586</v>
       </c>
-      <c r="N446"/>
-      <c r="O446" s="2">
+      <c r="N512"/>
+      <c r="O512" s="2">
         <v>45586</v>
       </c>
-      <c r="P446"/>
-      <c r="Q446" s="2">
+      <c r="P512"/>
+      <c r="Q512" s="2">
         <v>45435</v>
       </c>
-      <c r="R446"/>
-      <c r="S446" s="2">
+      <c r="R512"/>
+      <c r="S512" s="2">
         <v>45432</v>
       </c>
-      <c r="T446"/>
-      <c r="U446" s="2">
+      <c r="T512"/>
+      <c r="U512" s="2">
         <v>45432</v>
       </c>
-      <c r="V446"/>
-      <c r="W446" s="2">
+      <c r="V512"/>
+      <c r="W512" s="2">
         <v>45415</v>
       </c>
-      <c r="X446"/>
-      <c r="Y446" s="2">
+      <c r="X512"/>
+      <c r="Y512" s="2">
         <v>45412</v>
       </c>
-      <c r="Z446"/>
-      <c r="AA446" s="2">
+      <c r="Z512"/>
+      <c r="AA512" s="2">
         <v>45412</v>
       </c>
-      <c r="AB446"/>
-      <c r="AC446" s="2">
+      <c r="AB512"/>
+      <c r="AC512" s="2">
         <v>45359</v>
       </c>
-      <c r="AD446"/>
-      <c r="AE446" s="2">
+      <c r="AD512"/>
+      <c r="AE512" s="2">
         <v>45344</v>
       </c>
-      <c r="AF446"/>
-      <c r="AG446" s="2">
+      <c r="AF512"/>
+      <c r="AG512" s="2">
         <v>45289</v>
       </c>
-      <c r="AH446"/>
-      <c r="AI446" s="2">
+      <c r="AH512"/>
+      <c r="AI512" s="2">
         <v>45271</v>
       </c>
-      <c r="AJ446"/>
-      <c r="AK446" s="2">
+      <c r="AJ512"/>
+      <c r="AK512" s="2">
         <v>45219</v>
       </c>
-      <c r="AL446"/>
-      <c r="AM446" s="2">
+      <c r="AL512"/>
+      <c r="AM512" s="2">
         <v>44916</v>
       </c>
-      <c r="AN446"/>
-      <c r="AO446" s="2">
+      <c r="AN512"/>
+      <c r="AO512" s="2">
         <v>44777</v>
       </c>
-      <c r="AP446"/>
-      <c r="AQ446" s="2">
+      <c r="AP512"/>
+      <c r="AQ512" s="2">
         <v>44777</v>
       </c>
-      <c r="AR446"/>
-      <c r="AS446" s="2">
+      <c r="AR512"/>
+      <c r="AS512" s="2">
         <v>44777</v>
       </c>
-      <c r="AT446"/>
-      <c r="AU446" s="2">
+      <c r="AT512"/>
+      <c r="AU512" s="2">
         <v>44776</v>
       </c>
-      <c r="AV446"/>
-      <c r="AW446" s="2">
+      <c r="AV512"/>
+      <c r="AW512" s="2">
         <v>44769</v>
       </c>
     </row>
-    <row r="447">
-      <c r="A447">
+    <row r="513">
+      <c r="A513">
         <v>2669</v>
       </c>
-      <c r="B447" t="inlineStr">
+      <c r="B513" t="inlineStr">
         <is>
           <t>Piano Nazionale di Ripresa e Resilienza - Missione 2 Componente 4 - Investimento 2.1b. - Intervento "Fosso Malafede - Messa in sicurezza della zona urbana di Vitinia via Risaro"&amp;nbsp;</t>
         </is>
       </c>
-      <c r="C447" t="s">
-[...3 lines deleted...]
-      <c r="E447" s="2">
+      <c r="C513" t="s">
+        <v>565</v>
+      </c>
+      <c r="D513"/>
+      <c r="E513" s="2">
         <v>45841</v>
       </c>
-      <c r="F447"/>
-      <c r="G447" s="2">
+      <c r="F513"/>
+      <c r="G513" s="2">
         <v>45818</v>
       </c>
-      <c r="H447"/>
-      <c r="I447" s="2">
+      <c r="H513"/>
+      <c r="I513" s="2">
         <v>45818</v>
       </c>
-      <c r="J447"/>
-      <c r="K447" s="2">
+      <c r="J513"/>
+      <c r="K513" s="2">
         <v>45729</v>
       </c>
-      <c r="L447"/>
-      <c r="M447" s="2">
+      <c r="L513"/>
+      <c r="M513" s="2">
         <v>45621</v>
       </c>
-      <c r="N447"/>
-      <c r="O447" s="2">
+      <c r="N513"/>
+      <c r="O513" s="2">
         <v>45616</v>
       </c>
-      <c r="P447"/>
-      <c r="Q447" s="2">
+      <c r="P513"/>
+      <c r="Q513" s="2">
         <v>45601</v>
       </c>
-      <c r="R447"/>
-      <c r="S447" s="2">
+      <c r="R513"/>
+      <c r="S513" s="2">
         <v>45580</v>
       </c>
-      <c r="T447"/>
-      <c r="U447" s="2">
+      <c r="T513"/>
+      <c r="U513" s="2">
         <v>45575</v>
       </c>
-      <c r="V447"/>
-      <c r="W447" s="2">
+      <c r="V513"/>
+      <c r="W513" s="2">
         <v>45575</v>
       </c>
-      <c r="X447"/>
-      <c r="Y447" s="2">
+      <c r="X513"/>
+      <c r="Y513" s="2">
         <v>45567</v>
       </c>
-      <c r="Z447"/>
-      <c r="AA447" s="2">
+      <c r="Z513"/>
+      <c r="AA513" s="2">
         <v>45555</v>
       </c>
-      <c r="AB447"/>
-      <c r="AC447" s="2">
+      <c r="AB513"/>
+      <c r="AC513" s="2">
         <v>45551</v>
       </c>
-      <c r="AD447"/>
-      <c r="AE447" s="2">
+      <c r="AD513"/>
+      <c r="AE513" s="2">
         <v>45547</v>
       </c>
-      <c r="AF447"/>
-      <c r="AG447" s="2">
+      <c r="AF513"/>
+      <c r="AG513" s="2">
         <v>45540</v>
       </c>
-      <c r="AH447"/>
-      <c r="AI447" s="2">
+      <c r="AH513"/>
+      <c r="AI513" s="2">
         <v>45532</v>
       </c>
-      <c r="AJ447"/>
-      <c r="AK447" s="2">
+      <c r="AJ513"/>
+      <c r="AK513" s="2">
         <v>45509</v>
       </c>
-      <c r="AL447"/>
-      <c r="AM447" s="2">
+      <c r="AL513"/>
+      <c r="AM513" s="2">
         <v>45504</v>
       </c>
-      <c r="AN447"/>
-      <c r="AO447" s="2">
+      <c r="AN513"/>
+      <c r="AO513" s="2">
         <v>45488</v>
       </c>
-      <c r="AP447"/>
-      <c r="AQ447" s="2">
+      <c r="AP513"/>
+      <c r="AQ513" s="2">
         <v>45474</v>
       </c>
-      <c r="AR447"/>
-      <c r="AS447" s="2">
+      <c r="AR513"/>
+      <c r="AS513" s="2">
         <v>45474</v>
       </c>
-      <c r="AT447"/>
-      <c r="AU447" s="2">
+      <c r="AT513"/>
+      <c r="AU513" s="2">
         <v>45467</v>
       </c>
-      <c r="AV447"/>
-      <c r="AW447" s="2">
+      <c r="AV513"/>
+      <c r="AW513" s="2">
         <v>45467</v>
       </c>
-      <c r="AX447"/>
-      <c r="AY447" s="2">
+      <c r="AX513"/>
+      <c r="AY513" s="2">
         <v>45426</v>
       </c>
-      <c r="AZ447"/>
-      <c r="BA447" s="2">
+      <c r="AZ513"/>
+      <c r="BA513" s="2">
         <v>45376</v>
       </c>
-      <c r="BB447"/>
-      <c r="BC447" s="2">
+      <c r="BB513"/>
+      <c r="BC513" s="2">
         <v>45358</v>
       </c>
-      <c r="BD447"/>
-      <c r="BE447" s="2">
+      <c r="BD513"/>
+      <c r="BE513" s="2">
         <v>45338</v>
       </c>
-      <c r="BF447"/>
-      <c r="BG447" s="2">
+      <c r="BF513"/>
+      <c r="BG513" s="2">
         <v>45303</v>
       </c>
-      <c r="BH447"/>
-      <c r="BI447" s="2">
+      <c r="BH513"/>
+      <c r="BI513" s="2">
         <v>45295</v>
       </c>
-      <c r="BJ447"/>
-      <c r="BK447" s="2">
+      <c r="BJ513"/>
+      <c r="BK513" s="2">
         <v>45271</v>
       </c>
-      <c r="BL447"/>
-      <c r="BM447" s="2">
+      <c r="BL513"/>
+      <c r="BM513" s="2">
         <v>45271</v>
       </c>
-      <c r="BN447"/>
-      <c r="BO447" s="2">
+      <c r="BN513"/>
+      <c r="BO513" s="2">
         <v>45271</v>
       </c>
-      <c r="BP447"/>
-      <c r="BQ447" s="2">
+      <c r="BP513"/>
+      <c r="BQ513" s="2">
         <v>45201</v>
       </c>
-      <c r="BR447"/>
-      <c r="BS447" s="2">
+      <c r="BR513"/>
+      <c r="BS513" s="2">
         <v>45191</v>
       </c>
-      <c r="BT447"/>
-      <c r="BU447" s="2">
+      <c r="BT513"/>
+      <c r="BU513" s="2">
         <v>45127</v>
       </c>
-      <c r="BV447"/>
-      <c r="BW447" s="2">
+      <c r="BV513"/>
+      <c r="BW513" s="2">
         <v>44993</v>
       </c>
-      <c r="BX447"/>
-      <c r="BY447" s="2">
+      <c r="BX513"/>
+      <c r="BY513" s="2">
         <v>44949</v>
       </c>
-      <c r="BZ447"/>
-      <c r="CA447" s="2">
+      <c r="BZ513"/>
+      <c r="CA513" s="2">
         <v>44915</v>
       </c>
-      <c r="CB447"/>
-      <c r="CC447" s="2">
+      <c r="CB513"/>
+      <c r="CC513" s="2">
         <v>44777</v>
       </c>
-      <c r="CD447"/>
-      <c r="CE447" s="2">
+      <c r="CD513"/>
+      <c r="CE513" s="2">
         <v>44777</v>
       </c>
-      <c r="CF447"/>
-      <c r="CG447" s="2">
+      <c r="CF513"/>
+      <c r="CG513" s="2">
         <v>44777</v>
       </c>
-      <c r="CH447"/>
-      <c r="CI447" s="2">
+      <c r="CH513"/>
+      <c r="CI513" s="2">
         <v>44777</v>
       </c>
-      <c r="CJ447"/>
-      <c r="CK447" s="2">
+      <c r="CJ513"/>
+      <c r="CK513" s="2">
         <v>44769</v>
       </c>
     </row>
-    <row r="448">
-      <c r="A448">
+    <row r="514">
+      <c r="A514">
         <v>2668</v>
       </c>
-      <c r="B448" t="inlineStr">
+      <c r="B514" t="inlineStr">
         <is>
           <t>Piano Nazionale di Ripresa e Resilienza - Missione 2 Componente 4 - Investimento 2.1b. - Intervento "Lavori di manutenzione straordinaria del Fiume Treia"&amp;nbsp;</t>
         </is>
       </c>
-      <c r="C448" t="s">
-[...3 lines deleted...]
-      <c r="E448" s="2">
+      <c r="C514" t="s">
+        <v>566</v>
+      </c>
+      <c r="D514"/>
+      <c r="E514" s="2">
+        <v>46057</v>
+      </c>
+      <c r="F514"/>
+      <c r="G514" s="2">
         <v>45978</v>
       </c>
-      <c r="F448"/>
-      <c r="G448" s="2">
+      <c r="H514"/>
+      <c r="I514" s="2">
         <v>45835</v>
       </c>
-      <c r="H448"/>
-      <c r="I448" s="2">
+      <c r="J514"/>
+      <c r="K514" s="2">
         <v>45761</v>
       </c>
-      <c r="J448"/>
-      <c r="K448" s="2">
+      <c r="L514"/>
+      <c r="M514" s="2">
         <v>45700</v>
       </c>
-      <c r="L448"/>
-      <c r="M448" s="2">
+      <c r="N514"/>
+      <c r="O514" s="2">
         <v>45691</v>
       </c>
-      <c r="N448"/>
-      <c r="O448" s="2">
+      <c r="P514"/>
+      <c r="Q514" s="2">
         <v>45583</v>
       </c>
-      <c r="P448"/>
-      <c r="Q448" s="2">
+      <c r="R514"/>
+      <c r="S514" s="2">
         <v>45572</v>
       </c>
-      <c r="R448"/>
-      <c r="S448" s="2">
+      <c r="T514"/>
+      <c r="U514" s="2">
         <v>45491</v>
       </c>
-      <c r="T448"/>
-      <c r="U448" s="2">
+      <c r="V514"/>
+      <c r="W514" s="2">
         <v>45490</v>
       </c>
-      <c r="V448"/>
-      <c r="W448" s="2">
+      <c r="X514"/>
+      <c r="Y514" s="2">
         <v>45429</v>
       </c>
-      <c r="X448"/>
-      <c r="Y448" s="2">
+      <c r="Z514"/>
+      <c r="AA514" s="2">
         <v>45372</v>
       </c>
-      <c r="Z448"/>
-      <c r="AA448" s="2">
+      <c r="AB514"/>
+      <c r="AC514" s="2">
         <v>45323</v>
       </c>
-      <c r="AB448"/>
-      <c r="AC448" s="2">
+      <c r="AD514"/>
+      <c r="AE514" s="2">
         <v>45287</v>
       </c>
-      <c r="AD448"/>
-      <c r="AE448" s="2">
+      <c r="AF514"/>
+      <c r="AG514" s="2">
         <v>45244</v>
       </c>
-      <c r="AF448"/>
-      <c r="AG448" s="2">
+      <c r="AH514"/>
+      <c r="AI514" s="2">
         <v>45204</v>
       </c>
-      <c r="AH448"/>
-      <c r="AI448" s="2">
+      <c r="AJ514"/>
+      <c r="AK514" s="2">
         <v>45201</v>
       </c>
-      <c r="AJ448"/>
-      <c r="AK448" s="2">
+      <c r="AL514"/>
+      <c r="AM514" s="2">
         <v>45145</v>
       </c>
-      <c r="AL448"/>
-      <c r="AM448" s="2">
+      <c r="AN514"/>
+      <c r="AO514" s="2">
         <v>44987</v>
       </c>
-      <c r="AN448"/>
-      <c r="AO448" s="2">
+      <c r="AP514"/>
+      <c r="AQ514" s="2">
         <v>44987</v>
       </c>
-      <c r="AP448"/>
-      <c r="AQ448" s="2">
+      <c r="AR514"/>
+      <c r="AS514" s="2">
         <v>44987</v>
       </c>
-      <c r="AR448"/>
-      <c r="AS448" s="2">
+      <c r="AT514"/>
+      <c r="AU514" s="2">
         <v>44987</v>
       </c>
-      <c r="AT448"/>
-      <c r="AU448" s="2">
+      <c r="AV514"/>
+      <c r="AW514" s="2">
         <v>44971</v>
       </c>
-      <c r="AV448"/>
-      <c r="AW448" s="2">
+      <c r="AX514"/>
+      <c r="AY514" s="2">
         <v>44971</v>
       </c>
-      <c r="AX448"/>
-      <c r="AY448" s="2">
+      <c r="AZ514"/>
+      <c r="BA514" s="2">
         <v>44971</v>
       </c>
-      <c r="AZ448"/>
-      <c r="BA448" s="2">
+      <c r="BB514"/>
+      <c r="BC514" s="2">
         <v>44970</v>
       </c>
-      <c r="BB448"/>
-      <c r="BC448" s="2">
+      <c r="BD514"/>
+      <c r="BE514" s="2">
         <v>44916</v>
       </c>
-      <c r="BD448"/>
-      <c r="BE448" s="2">
+      <c r="BF514"/>
+      <c r="BG514" s="2">
         <v>44776</v>
       </c>
-      <c r="BF448"/>
-      <c r="BG448" s="2">
+      <c r="BH514"/>
+      <c r="BI514" s="2">
         <v>44776</v>
       </c>
-      <c r="BH448"/>
-      <c r="BI448" s="2">
+      <c r="BJ514"/>
+      <c r="BK514" s="2">
         <v>44776</v>
       </c>
-      <c r="BJ448"/>
-      <c r="BK448" s="2">
+      <c r="BL514"/>
+      <c r="BM514" s="2">
         <v>44776</v>
       </c>
-      <c r="BL448"/>
-      <c r="BM448" s="2">
+      <c r="BN514"/>
+      <c r="BO514" s="2">
         <v>44769</v>
       </c>
     </row>
-    <row r="449">
-      <c r="A449">
+    <row r="515">
+      <c r="A515">
         <v>2667</v>
       </c>
-      <c r="B449" t="inlineStr">
-[...8 lines deleted...]
-      <c r="E449" s="2">
+      <c r="B515" t="inlineStr">
+        <is>
+          <t>Piano Nazionale di Ripresa e Resilienza - Missione 2 Componente 4 - Investimento 2.1b. - Intervento "Lavori di sistemazione idraulica del Fosso dell'Acqua Acetosa a monte di Via C. Colombo".</t>
+        </is>
+      </c>
+      <c r="C515" t="s">
+        <v>567</v>
+      </c>
+      <c r="D515"/>
+      <c r="E515" s="2">
+        <v>46184</v>
+      </c>
+      <c r="F515"/>
+      <c r="G515" s="2">
+        <v>46184</v>
+      </c>
+      <c r="H515"/>
+      <c r="I515" s="2">
+        <v>46153</v>
+      </c>
+      <c r="J515"/>
+      <c r="K515" s="2">
+        <v>46146</v>
+      </c>
+      <c r="L515"/>
+      <c r="M515" s="2">
+        <v>46121</v>
+      </c>
+      <c r="N515"/>
+      <c r="O515" s="2">
+        <v>46099</v>
+      </c>
+      <c r="P515"/>
+      <c r="Q515" s="2">
         <v>46009</v>
       </c>
-      <c r="F449"/>
-      <c r="G449" s="2">
+      <c r="R515"/>
+      <c r="S515" s="2">
         <v>46009</v>
       </c>
-      <c r="H449"/>
-      <c r="I449" s="2">
+      <c r="T515"/>
+      <c r="U515" s="2">
         <v>46009</v>
       </c>
-      <c r="J449"/>
-      <c r="K449" s="2">
+      <c r="V515"/>
+      <c r="W515" s="2">
         <v>46006</v>
       </c>
-      <c r="L449"/>
-      <c r="M449" s="2">
+      <c r="X515"/>
+      <c r="Y515" s="2">
         <v>46006</v>
       </c>
-      <c r="N449"/>
-      <c r="O449" s="2">
+      <c r="Z515"/>
+      <c r="AA515" s="2">
         <v>46006</v>
       </c>
-      <c r="P449"/>
-      <c r="Q449" s="2">
+      <c r="AB515"/>
+      <c r="AC515" s="2">
         <v>45951</v>
       </c>
-      <c r="R449"/>
-      <c r="S449" s="2">
+      <c r="AD515"/>
+      <c r="AE515" s="2">
         <v>45946</v>
       </c>
-      <c r="T449"/>
-      <c r="U449" s="2">
+      <c r="AF515"/>
+      <c r="AG515" s="2">
         <v>45869</v>
       </c>
-      <c r="V449"/>
-      <c r="W449" s="2">
+      <c r="AH515"/>
+      <c r="AI515" s="2">
         <v>45853</v>
       </c>
-      <c r="X449"/>
-      <c r="Y449" s="2">
+      <c r="AJ515"/>
+      <c r="AK515" s="2">
         <v>45826</v>
       </c>
-      <c r="Z449"/>
-      <c r="AA449" s="2">
+      <c r="AL515"/>
+      <c r="AM515" s="2">
         <v>45826</v>
       </c>
-      <c r="AB449"/>
-      <c r="AC449" s="2">
+      <c r="AN515"/>
+      <c r="AO515" s="2">
         <v>45826</v>
       </c>
-      <c r="AD449"/>
-      <c r="AE449" s="2">
+      <c r="AP515"/>
+      <c r="AQ515" s="2">
         <v>45826</v>
       </c>
-      <c r="AF449"/>
-      <c r="AG449" s="2">
+      <c r="AR515"/>
+      <c r="AS515" s="2">
         <v>45811</v>
       </c>
-      <c r="AH449"/>
-      <c r="AI449" s="2">
+      <c r="AT515"/>
+      <c r="AU515" s="2">
         <v>45811</v>
       </c>
-      <c r="AJ449"/>
-      <c r="AK449" s="2">
+      <c r="AV515"/>
+      <c r="AW515" s="2">
         <v>45811</v>
       </c>
-      <c r="AL449"/>
-      <c r="AM449" s="2">
+      <c r="AX515"/>
+      <c r="AY515" s="2">
         <v>45763</v>
       </c>
-      <c r="AN449"/>
-      <c r="AO449" s="2">
+      <c r="AZ515"/>
+      <c r="BA515" s="2">
         <v>45758</v>
       </c>
-      <c r="AP449"/>
-      <c r="AQ449" s="2">
+      <c r="BB515"/>
+      <c r="BC515" s="2">
         <v>45698</v>
       </c>
-      <c r="AR449"/>
-      <c r="AS449" s="2">
+      <c r="BD515"/>
+      <c r="BE515" s="2">
         <v>45637</v>
       </c>
-      <c r="AT449"/>
-      <c r="AU449" s="2">
+      <c r="BF515"/>
+      <c r="BG515" s="2">
         <v>45611</v>
       </c>
-      <c r="AV449"/>
-      <c r="AW449" s="2">
+      <c r="BH515"/>
+      <c r="BI515" s="2">
         <v>45611</v>
       </c>
-      <c r="AX449"/>
-      <c r="AY449" s="2">
+      <c r="BJ515"/>
+      <c r="BK515" s="2">
         <v>45558</v>
       </c>
-      <c r="AZ449"/>
-      <c r="BA449" s="2">
+      <c r="BL515"/>
+      <c r="BM515" s="2">
         <v>45558</v>
       </c>
-      <c r="BB449"/>
-      <c r="BC449" s="2">
+      <c r="BN515"/>
+      <c r="BO515" s="2">
         <v>45552</v>
       </c>
-      <c r="BD449"/>
-      <c r="BE449" s="2">
+      <c r="BP515"/>
+      <c r="BQ515" s="2">
         <v>45539</v>
       </c>
-      <c r="BF449"/>
-      <c r="BG449" s="2">
+      <c r="BR515"/>
+      <c r="BS515" s="2">
         <v>45538</v>
       </c>
-      <c r="BH449"/>
-      <c r="BI449" s="2">
+      <c r="BT515"/>
+      <c r="BU515" s="2">
         <v>45509</v>
       </c>
-      <c r="BJ449"/>
-      <c r="BK449" s="2">
+      <c r="BV515"/>
+      <c r="BW515" s="2">
         <v>45509</v>
       </c>
-      <c r="BL449"/>
-      <c r="BM449" s="2">
+      <c r="BX515"/>
+      <c r="BY515" s="2">
         <v>45496</v>
       </c>
-      <c r="BN449"/>
-      <c r="BO449" s="2">
+      <c r="BZ515"/>
+      <c r="CA515" s="2">
         <v>45489</v>
       </c>
-      <c r="BP449"/>
-      <c r="BQ449" s="2">
+      <c r="CB515"/>
+      <c r="CC515" s="2">
         <v>45489</v>
       </c>
-      <c r="BR449"/>
-      <c r="BS449" s="2">
+      <c r="CD515"/>
+      <c r="CE515" s="2">
         <v>45489</v>
       </c>
-      <c r="BT449"/>
-      <c r="BU449" s="2">
+      <c r="CF515"/>
+      <c r="CG515" s="2">
         <v>45475</v>
       </c>
-      <c r="BV449" t="s">
-[...2 lines deleted...]
-      <c r="BW449" s="2">
+      <c r="CH515" t="s">
+        <v>568</v>
+      </c>
+      <c r="CI515" s="2">
         <v>45475</v>
       </c>
-      <c r="BX449"/>
-      <c r="BY449" s="2">
+      <c r="CJ515"/>
+      <c r="CK515" s="2">
         <v>45475</v>
       </c>
-      <c r="BZ449"/>
-      <c r="CA449" s="2">
+      <c r="CL515"/>
+      <c r="CM515" s="2">
         <v>45474</v>
       </c>
-      <c r="CB449"/>
-      <c r="CC449" s="2">
+      <c r="CN515"/>
+      <c r="CO515" s="2">
         <v>45474</v>
       </c>
-      <c r="CD449"/>
-      <c r="CE449" s="2">
+      <c r="CP515"/>
+      <c r="CQ515" s="2">
         <v>45474</v>
       </c>
-      <c r="CF449"/>
-      <c r="CG449" s="2">
+      <c r="CR515"/>
+      <c r="CS515" s="2">
         <v>45474</v>
       </c>
-      <c r="CH449"/>
-      <c r="CI449" s="2">
+      <c r="CT515"/>
+      <c r="CU515" s="2">
         <v>45474</v>
       </c>
-      <c r="CJ449"/>
-      <c r="CK449" s="2">
+      <c r="CV515"/>
+      <c r="CW515" s="2">
         <v>45468</v>
       </c>
-      <c r="CL449"/>
-      <c r="CM449" s="2">
+      <c r="CX515"/>
+      <c r="CY515" s="2">
         <v>45442</v>
       </c>
-      <c r="CN449"/>
-      <c r="CO449" s="2">
+      <c r="CZ515"/>
+      <c r="DA515" s="2">
         <v>45441</v>
       </c>
-      <c r="CP449"/>
-      <c r="CQ449" s="2">
+      <c r="DB515"/>
+      <c r="DC515" s="2">
         <v>45426</v>
       </c>
-      <c r="CR449"/>
-      <c r="CS449" s="2">
+      <c r="DD515"/>
+      <c r="DE515" s="2">
         <v>45378</v>
       </c>
-      <c r="CT449"/>
-      <c r="CU449" s="2">
+      <c r="DF515"/>
+      <c r="DG515" s="2">
         <v>45299</v>
       </c>
-      <c r="CV449"/>
-      <c r="CW449" s="2">
+      <c r="DH515"/>
+      <c r="DI515" s="2">
         <v>45132</v>
       </c>
-      <c r="CX449"/>
-      <c r="CY449" s="2">
+      <c r="DJ515"/>
+      <c r="DK515" s="2">
         <v>44999</v>
       </c>
-      <c r="CZ449"/>
-      <c r="DA449" s="2">
+      <c r="DL515"/>
+      <c r="DM515" s="2">
         <v>44951</v>
       </c>
-      <c r="DB449"/>
-      <c r="DC449" s="2">
+      <c r="DN515"/>
+      <c r="DO515" s="2">
         <v>44951</v>
       </c>
-      <c r="DD449"/>
-      <c r="DE449" s="2">
+      <c r="DP515"/>
+      <c r="DQ515" s="2">
         <v>44951</v>
       </c>
-      <c r="DF449"/>
-      <c r="DG449" s="2">
+      <c r="DR515"/>
+      <c r="DS515" s="2">
         <v>44951</v>
       </c>
-      <c r="DH449"/>
-      <c r="DI449" s="2">
+      <c r="DT515"/>
+      <c r="DU515" s="2">
         <v>44916</v>
       </c>
-      <c r="DJ449"/>
-      <c r="DK449" s="2">
+      <c r="DV515"/>
+      <c r="DW515" s="2">
         <v>44782</v>
       </c>
-      <c r="DL449"/>
-      <c r="DM449" s="2">
+      <c r="DX515"/>
+      <c r="DY515" s="2">
         <v>44782</v>
       </c>
-      <c r="DN449"/>
-      <c r="DO449" s="2">
+      <c r="DZ515"/>
+      <c r="EA515" s="2">
         <v>44782</v>
       </c>
-      <c r="DP449"/>
-      <c r="DQ449" s="2">
+      <c r="EB515"/>
+      <c r="EC515" s="2">
         <v>44782</v>
       </c>
-      <c r="DR449"/>
-      <c r="DS449" s="2">
+      <c r="ED515"/>
+      <c r="EE515" s="2">
         <v>44769</v>
       </c>
     </row>
-    <row r="450">
-      <c r="A450">
+    <row r="516">
+      <c r="A516">
         <v>2666</v>
       </c>
-      <c r="B450" t="inlineStr">
+      <c r="B516" t="inlineStr">
         <is>
           <t>Fondo per la Progettazione di Opere Pubbliche e degli interventi da finanziare per le annualità 2022-2024 - Intervento "Rimozione relitti presenti nell'alveo del Fiume Tevere" - Nomina del responsabile unico del procedimento ai sensi dell'art. 31, comma 1 del D.lgs. 18 aprile 2016, n. 50.
 </t>
         </is>
       </c>
-      <c r="C450" t="s">
-[...3 lines deleted...]
-      <c r="E450" s="2">
+      <c r="C516" t="s">
+        <v>569</v>
+      </c>
+      <c r="D516"/>
+      <c r="E516" s="2">
         <v>44769</v>
       </c>
     </row>
-    <row r="451">
-      <c r="A451">
+    <row r="517">
+      <c r="A517">
         <v>2665</v>
       </c>
-      <c r="B451" t="inlineStr">
+      <c r="B517" t="inlineStr">
         <is>
           <t>Fondo per la Progettazione di Opere Pubbliche e degli interventi da finanziare per le annualità 2022-2024 - Intervento "Opere di regimentazione e laminazione nel rispetto del principio dell'invarianza idraulica - Comuni di Guidonia Montecelio, Fonte Nuova e Sant'Angelo Romano. Predisposizione di uno studio di fattibilità tecnico economica esteso all'intero quadrante riferito ai territori comunali" - Nomina del responsabile unico del procedimento ai sensi dell'art. 31, comma 1 del D.lgs. 18 aprile 2016, n. 50.
 </t>
         </is>
       </c>
-      <c r="C451" t="s">
-[...3 lines deleted...]
-      <c r="E451" s="2">
+      <c r="C517" t="s">
+        <v>570</v>
+      </c>
+      <c r="D517"/>
+      <c r="E517" s="2">
         <v>44769</v>
       </c>
     </row>
-    <row r="452">
-      <c r="A452">
+    <row r="518">
+      <c r="A518">
         <v>2664</v>
       </c>
-      <c r="B452" t="inlineStr">
+      <c r="B518" t="inlineStr">
         <is>
           <t>Fondo per la Progettazione di Opere Pubbliche e degli interventi da finanziare per le annualità 2022-2024 - Intervento "Realizzazione cassa di espansione torrente Acquatraversa" - Nomina del responsabile unico del procedimento ai sensi dell'art. 31, comma 1 del D.lgs. 18 aprile 2016, n. 50.</t>
         </is>
       </c>
-      <c r="C452" t="s">
-[...3 lines deleted...]
-      <c r="E452" s="2">
+      <c r="C518" t="s">
+        <v>571</v>
+      </c>
+      <c r="D518"/>
+      <c r="E518" s="2">
         <v>44887</v>
       </c>
-      <c r="F452"/>
-      <c r="G452" s="2">
+      <c r="F518"/>
+      <c r="G518" s="2">
         <v>44837</v>
       </c>
-      <c r="H452"/>
-      <c r="I452" s="2">
+      <c r="H518"/>
+      <c r="I518" s="2">
         <v>44830</v>
       </c>
-      <c r="J452"/>
-      <c r="K452" s="2">
+      <c r="J518"/>
+      <c r="K518" s="2">
         <v>44804</v>
       </c>
-      <c r="L452"/>
-      <c r="M452" s="2">
+      <c r="L518"/>
+      <c r="M518" s="2">
         <v>44804</v>
       </c>
-      <c r="N452"/>
-      <c r="O452" s="2">
+      <c r="N518"/>
+      <c r="O518" s="2">
         <v>44804</v>
       </c>
-      <c r="P452"/>
-      <c r="Q452" s="2">
+      <c r="P518"/>
+      <c r="Q518" s="2">
         <v>44804</v>
       </c>
-      <c r="R452"/>
-      <c r="S452" s="2">
+      <c r="R518"/>
+      <c r="S518" s="2">
         <v>44769</v>
       </c>
     </row>
-    <row r="453">
-      <c r="A453">
+    <row r="519">
+      <c r="A519">
         <v>2663</v>
       </c>
-      <c r="B453" t="inlineStr">
+      <c r="B519" t="inlineStr">
         <is>
           <t>Fondo per la Progettazione di Opere Pubbliche e degli interventi da finanziare per le annualità 2022-2024 - "Intervento di manutenzione straordinaria del corpo arginale e di ripristino dell'officiosità idraulica dell'alveo del fiume Tevere nel tratto compreso tra Ponte Marconi e la foce" - Nomina del responsabile unico del procedimento ai sensi dell'art. 31, comma 1 del D.lgs. 18 aprile 2016, n. 50.
 </t>
         </is>
       </c>
-      <c r="C453" t="s">
-[...3 lines deleted...]
-      <c r="E453" s="2">
+      <c r="C519" t="s">
+        <v>572</v>
+      </c>
+      <c r="D519"/>
+      <c r="E519" s="2">
         <v>44769</v>
       </c>
     </row>
-    <row r="454">
-      <c r="A454">
+    <row r="520">
+      <c r="A520">
         <v>2662</v>
       </c>
-      <c r="B454" t="inlineStr">
+      <c r="B520" t="inlineStr">
         <is>
           <t>Fondo per la Progettazione di Opere Pubbliche e degli interventi da finanziare per le annualità 2022-2024 - Intervento "Fiume Melfa - Lavori di costruzione e completamento delle arginature e difese spondali dell'alveo, a difesa dell'abitato di Ponte Melfa di Atina (FR)."&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C454" t="s">
-[...3 lines deleted...]
-      <c r="E454" s="2">
+      <c r="C520" t="s">
+        <v>573</v>
+      </c>
+      <c r="D520"/>
+      <c r="E520" s="2">
         <v>44830</v>
       </c>
-      <c r="F454"/>
-      <c r="G454" s="2">
+      <c r="F520"/>
+      <c r="G520" s="2">
         <v>44803</v>
       </c>
-      <c r="H454"/>
-      <c r="I454" s="2">
+      <c r="H520"/>
+      <c r="I520" s="2">
         <v>44803</v>
       </c>
-      <c r="J454"/>
-      <c r="K454" s="2">
+      <c r="J520"/>
+      <c r="K520" s="2">
         <v>44803</v>
       </c>
-      <c r="L454"/>
-      <c r="M454" s="2">
+      <c r="L520"/>
+      <c r="M520" s="2">
         <v>44802</v>
       </c>
-      <c r="N454"/>
-      <c r="O454" s="2">
+      <c r="N520"/>
+      <c r="O520" s="2">
         <v>44776</v>
       </c>
-      <c r="P454"/>
-      <c r="Q454" s="2">
+      <c r="P520"/>
+      <c r="Q520" s="2">
         <v>44769</v>
       </c>
     </row>
-    <row r="455">
-      <c r="A455">
+    <row r="521">
+      <c r="A521">
         <v>2661</v>
       </c>
-      <c r="B455" t="inlineStr">
+      <c r="B521" t="inlineStr">
         <is>
           <t>Fondo per la Progettazione di Opere Pubbliche e degli interventi da finanziare per le annualità 2022-2024 - Intervento "Lavori urgenti di difesa idraulica dalle piene del Fiume Rapido (vecchio e nuovo alveo)"&amp;nbsp;</t>
         </is>
       </c>
-      <c r="C455" t="s">
-[...3 lines deleted...]
-      <c r="E455" s="2">
+      <c r="C521" t="s">
+        <v>574</v>
+      </c>
+      <c r="D521"/>
+      <c r="E521" s="2">
         <v>46013</v>
       </c>
-      <c r="F455"/>
-      <c r="G455" s="2">
+      <c r="F521"/>
+      <c r="G521" s="2">
         <v>46010</v>
       </c>
-      <c r="H455"/>
-      <c r="I455" s="2">
+      <c r="H521"/>
+      <c r="I521" s="2">
         <v>44837</v>
       </c>
-      <c r="J455"/>
-      <c r="K455" s="2">
+      <c r="J521"/>
+      <c r="K521" s="2">
         <v>44830</v>
       </c>
-      <c r="L455"/>
-      <c r="M455" s="2">
+      <c r="L521"/>
+      <c r="M521" s="2">
         <v>44803</v>
       </c>
-      <c r="N455"/>
-      <c r="O455" s="2">
+      <c r="N521"/>
+      <c r="O521" s="2">
         <v>44803</v>
       </c>
-      <c r="P455"/>
-      <c r="Q455" s="2">
+      <c r="P521"/>
+      <c r="Q521" s="2">
         <v>44803</v>
       </c>
-      <c r="R455"/>
-      <c r="S455" s="2">
+      <c r="R521"/>
+      <c r="S521" s="2">
         <v>44802</v>
       </c>
-      <c r="T455"/>
-      <c r="U455" s="2">
+      <c r="T521"/>
+      <c r="U521" s="2">
         <v>44769</v>
       </c>
     </row>
-    <row r="456">
-      <c r="A456">
+    <row r="522">
+      <c r="A522">
         <v>2660</v>
       </c>
-      <c r="B456" t="inlineStr">
+      <c r="B522" t="inlineStr">
         <is>
           <t>Fondo per la Progettazione di Opere Pubbliche e degli interventi da finanziare per le annualità 2022-2024 - Intervento "Ripristino Alveo del Fosso di Tor Bella Monaca" - Nomina del responsabile unico del procedimento ai sensi dell'art. 31, comma 1 del D.lgs. 18 aprile 2016, n. 50.</t>
         </is>
       </c>
-      <c r="C456" t="s">
-[...3 lines deleted...]
-      <c r="E456" s="2">
+      <c r="C522" t="s">
+        <v>575</v>
+      </c>
+      <c r="D522"/>
+      <c r="E522" s="2">
         <v>44914</v>
       </c>
-      <c r="F456"/>
-      <c r="G456" s="2">
+      <c r="F522"/>
+      <c r="G522" s="2">
         <v>44852</v>
       </c>
-      <c r="H456"/>
-      <c r="I456" s="2">
+      <c r="H522"/>
+      <c r="I522" s="2">
         <v>44830</v>
       </c>
-      <c r="J456"/>
-      <c r="K456" s="2">
+      <c r="J522"/>
+      <c r="K522" s="2">
         <v>44824</v>
       </c>
-      <c r="L456"/>
-      <c r="M456" s="2">
+      <c r="L522"/>
+      <c r="M522" s="2">
         <v>44804</v>
       </c>
-      <c r="N456"/>
-      <c r="O456" s="2">
+      <c r="N522"/>
+      <c r="O522" s="2">
         <v>44804</v>
       </c>
-      <c r="P456"/>
-      <c r="Q456" s="2">
+      <c r="P522"/>
+      <c r="Q522" s="2">
         <v>44804</v>
       </c>
-      <c r="R456"/>
-      <c r="S456" s="2">
+      <c r="R522"/>
+      <c r="S522" s="2">
         <v>44803</v>
       </c>
-      <c r="T456"/>
-      <c r="U456" s="2">
+      <c r="T522"/>
+      <c r="U522" s="2">
         <v>44768</v>
       </c>
     </row>
-    <row r="457">
-      <c r="A457">
+    <row r="523">
+      <c r="A523">
         <v>2659</v>
       </c>
-      <c r="B457" t="inlineStr">
+      <c r="B523" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione civile n. 558 del 15 novembre 2018 - "Lavori di sistemazione idraulica di una porzione del Fosso San Felice in Comune di Anagni - località Valle San Felice (San Filippo) e rifacimento manufatto di attraversamento della strada comunale di Anagni - Acuto". Codice Intervento 617 - Approvazione progetto esecutivo e determinazione a contrarre. CUP: F87H21001510001 - CIG: 9325074E7D.
 </t>
         </is>
       </c>
-      <c r="C457" t="s">
-[...3 lines deleted...]
-      <c r="E457" s="2">
+      <c r="C523" t="s">
+        <v>576</v>
+      </c>
+      <c r="D523"/>
+      <c r="E523" s="2">
         <v>44768</v>
       </c>
     </row>
-    <row r="458">
-      <c r="A458">
+    <row r="524">
+      <c r="A524">
         <v>2658</v>
       </c>
-      <c r="B458" t="inlineStr">
+      <c r="B524" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione civile n. 558 del 15 novembre 2018 - "Miglioramento e ripristino officiosità idraulica della Gronda Ovest (n. 9 Torrenti montani all'interno di centri abitati) a seguito degli eventi calamitosi del 29 e 30 ottobre 2018". Codice Intervento 610 - Approvazione progetto esecutivo e determinazione a contrarre. CUP: F37H21001250001 - CIG: 9324279E6F.
 </t>
         </is>
       </c>
-      <c r="C458" t="s">
-[...3 lines deleted...]
-      <c r="E458" s="2">
+      <c r="C524" t="s">
+        <v>577</v>
+      </c>
+      <c r="D524"/>
+      <c r="E524" s="2">
         <v>44768</v>
       </c>
     </row>
-    <row r="459">
-      <c r="A459">
+    <row r="525">
+      <c r="A525">
         <v>2657</v>
       </c>
-      <c r="B459" t="inlineStr">
+      <c r="B525" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione civile n. 558 del 15 novembre 2018 - "Miglioramento e ripristino officiosità idraulica dei fossi Capodacqua e Santa Margherita nel Comune di Cantalice (RI), a seguito degli eventi calamitosi del 29 e 30 ottobre 2018". Codice Intervento 611 - Approvazione progetto esecutivo e determinazione a contrarre. CUP: F57H21000890001 - CIG: 9324343343.
 </t>
         </is>
       </c>
-      <c r="C459" t="s">
-[...3 lines deleted...]
-      <c r="E459" s="2">
+      <c r="C525" t="s">
+        <v>578</v>
+      </c>
+      <c r="D525"/>
+      <c r="E525" s="2">
         <v>44768</v>
       </c>
     </row>
-    <row r="460">
-      <c r="A460">
+    <row r="526">
+      <c r="A526">
         <v>2656</v>
       </c>
-      <c r="B460" t="inlineStr">
+      <c r="B526" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione civile n. 558 del 15 novembre 2018 - "Ripristino officiosità idraulica del Torrente Canera nel Comune di Contigliano (Rieti), a seguito degli eventi calamitosi del 29 e 30 ottobre 2018". Codice Intervento 623 - Approvazione progetto esecutivo e determinazione a contrarre. CUP: F37H21001260001 - CIG: 9324378026.
 </t>
         </is>
       </c>
-      <c r="C460" t="s">
-[...3 lines deleted...]
-      <c r="E460" s="2">
+      <c r="C526" t="s">
+        <v>579</v>
+      </c>
+      <c r="D526"/>
+      <c r="E526" s="2">
         <v>44768</v>
       </c>
     </row>
-    <row r="461">
-      <c r="A461">
+    <row r="527">
+      <c r="A527">
         <v>2655</v>
       </c>
-      <c r="B461" t="inlineStr">
+      <c r="B527" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione civile n. 558 del 15 novembre 2018 - "Ripristino officiosità idraulica del Torrente Lariana nel Comune di Belmonte (Rieti), a seguito degli eventi calamitosi del 28 e 29 ottobre 2018". Codice Intervento 646 - Approvazione progetto esecutivo e determinazione a contrarre. CUP: F17H21001230001 - CIG: 93244099B8.
 </t>
         </is>
       </c>
-      <c r="C461" t="s">
-[...3 lines deleted...]
-      <c r="E461" s="2">
+      <c r="C527" t="s">
+        <v>580</v>
+      </c>
+      <c r="D527"/>
+      <c r="E527" s="2">
         <v>44768</v>
       </c>
     </row>
-    <row r="462">
-      <c r="A462">
+    <row r="528">
+      <c r="A528">
         <v>2654</v>
       </c>
-      <c r="B462" t="inlineStr">
+      <c r="B528" t="inlineStr">
         <is>
           <t>Gara Comunitaria a procedura aperta svolta attraverso piattaforme telematiche di negoziazione ai sensi degli artt. 58 e 60 del d.lgs. 50/2016, finalizzata alla stipula di un accordo-quadro ex art. 54 comma 3 d.lgs n. 50/2016, per l'affidamento dei "Servizi di rimozione dei rifiuti abbandonati, caratterizzazione, rimozione amianto e monitoraggio delle acque ad uso potabile, irriguo e domestico", suddivisa in n. 9 lotti funzionali.</t>
         </is>
       </c>
-      <c r="C462" t="s">
-[...3 lines deleted...]
-      <c r="E462" s="2">
+      <c r="C528" t="s">
+        <v>581</v>
+      </c>
+      <c r="D528"/>
+      <c r="E528" s="2">
         <v>44952</v>
       </c>
-      <c r="F462"/>
-      <c r="G462" s="2">
+      <c r="F528"/>
+      <c r="G528" s="2">
         <v>44873</v>
       </c>
-      <c r="H462"/>
-      <c r="I462" s="2">
+      <c r="H528"/>
+      <c r="I528" s="2">
         <v>44845</v>
       </c>
-      <c r="J462"/>
-      <c r="K462" s="2">
+      <c r="J528"/>
+      <c r="K528" s="2">
         <v>44830</v>
       </c>
-      <c r="L462"/>
-      <c r="M462" s="2">
+      <c r="L528"/>
+      <c r="M528" s="2">
         <v>44830</v>
       </c>
-      <c r="N462"/>
-      <c r="O462" s="2">
+      <c r="N528"/>
+      <c r="O528" s="2">
         <v>44830</v>
       </c>
-      <c r="P462"/>
-      <c r="Q462" s="2">
+      <c r="P528"/>
+      <c r="Q528" s="2">
         <v>44830</v>
       </c>
-      <c r="R462"/>
-      <c r="S462" s="2">
+      <c r="R528"/>
+      <c r="S528" s="2">
         <v>44830</v>
       </c>
-      <c r="T462"/>
-      <c r="U462" s="2">
+      <c r="T528"/>
+      <c r="U528" s="2">
         <v>44830</v>
       </c>
-      <c r="V462"/>
-      <c r="W462" s="2">
+      <c r="V528"/>
+      <c r="W528" s="2">
         <v>44830</v>
       </c>
-      <c r="X462"/>
-      <c r="Y462" s="2">
+      <c r="X528"/>
+      <c r="Y528" s="2">
         <v>44830</v>
       </c>
-      <c r="Z462"/>
-      <c r="AA462" s="2">
+      <c r="Z528"/>
+      <c r="AA528" s="2">
         <v>44830</v>
       </c>
-      <c r="AB462"/>
-      <c r="AC462" s="2">
+      <c r="AB528"/>
+      <c r="AC528" s="2">
         <v>44763</v>
       </c>
     </row>
-    <row r="463">
-      <c r="A463">
+    <row r="529">
+      <c r="A529">
         <v>2653</v>
       </c>
-      <c r="B463" t="s">
-[...6 lines deleted...]
-      <c r="E463" s="2">
+      <c r="B529" t="s">
+        <v>582</v>
+      </c>
+      <c r="C529" t="s">
+        <v>583</v>
+      </c>
+      <c r="D529"/>
+      <c r="E529" s="2">
+        <v>46189</v>
+      </c>
+      <c r="F529"/>
+      <c r="G529" s="2">
         <v>45187</v>
       </c>
-      <c r="F463"/>
-      <c r="G463" s="2">
+      <c r="H529"/>
+      <c r="I529" s="2">
         <v>45085</v>
       </c>
-      <c r="H463"/>
-      <c r="I463" s="2">
+      <c r="J529"/>
+      <c r="K529" s="2">
         <v>44778</v>
       </c>
-      <c r="J463"/>
-      <c r="K463" s="2">
+      <c r="L529"/>
+      <c r="M529" s="2">
         <v>44778</v>
       </c>
-      <c r="L463"/>
-      <c r="M463" s="2">
+      <c r="N529"/>
+      <c r="O529" s="2">
         <v>44778</v>
       </c>
-      <c r="N463"/>
-      <c r="O463" s="2">
+      <c r="P529"/>
+      <c r="Q529" s="2">
         <v>44778</v>
       </c>
-      <c r="P463"/>
-      <c r="Q463" s="2">
+      <c r="R529"/>
+      <c r="S529" s="2">
         <v>44778</v>
       </c>
-      <c r="R463"/>
-      <c r="S463" s="2">
+      <c r="T529"/>
+      <c r="U529" s="2">
         <v>44777</v>
       </c>
-      <c r="T463"/>
-      <c r="U463" s="2">
+      <c r="V529"/>
+      <c r="W529" s="2">
         <v>44763</v>
       </c>
-      <c r="V463"/>
-      <c r="W463" s="2">
+      <c r="X529"/>
+      <c r="Y529" s="2">
         <v>44763</v>
       </c>
-      <c r="X463"/>
-      <c r="Y463" s="2">
+      <c r="Z529"/>
+      <c r="AA529" s="2">
         <v>44763</v>
       </c>
-      <c r="Z463"/>
-      <c r="AA463" s="2">
+      <c r="AB529"/>
+      <c r="AC529" s="2">
         <v>44763</v>
       </c>
     </row>
-    <row r="464">
-      <c r="A464">
+    <row r="530">
+      <c r="A530">
         <v>2650</v>
       </c>
-      <c r="B464" t="inlineStr">
+      <c r="B530" t="inlineStr">
         <is>
           <t>POR FESR 2014-2020. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020. Redazione dell'Attestato di Prestazione Energetica APE della Scuola Elementare "U. Cerboni", via Federico Borromeo 69, Roma Capitale. Intervento A0100E0079 Disimpegno della somma complessiva di € -985,58 per effetto del ribasso d'asta ed attribuzione dell'impegno n.2022/18273 di € 4.504,02, comprensivo di IVA e oneri di legge, sul Capitolo U0000A42502 a favore dell'ing. Matteo Spadoni (cod, cred. 218492) Es. finanziario 2022 CUP F86C17000050006 - CIG Z8B35220E5
 </t>
         </is>
       </c>
-      <c r="C464" t="s">
-[...3 lines deleted...]
-      <c r="E464" s="2">
+      <c r="C530" t="s">
+        <v>584</v>
+      </c>
+      <c r="D530"/>
+      <c r="E530" s="2">
         <v>44761</v>
       </c>
     </row>
-    <row r="465">
-      <c r="A465">
+    <row r="531">
+      <c r="A531">
         <v>2649</v>
       </c>
-      <c r="B465" t="inlineStr">
+      <c r="B531" t="inlineStr">
         <is>
           <t>POR FESR 2014-2020 - Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020, come modificato dall'art 51, comma 1, lett. a), sub. 2.1) della Legge n. 108 del 29/07/2021 - Redazione dell'Attestato di Prestazione Energetica APE della "Scuola ITIS" in Via Alessandro Volta nel comune di Viterbo (VT). Intervento A0100E0141. Disimpegno della somma complessiva di € -244,79 sull'impegno 2022/17706 per ribasso d'asta e attribuzione dell'impegno n. 2022/17706 di € 5.245,21 comprensivo di IVA e oneri di legge, sul Capitolo U0000A42502 a favore dell'ing. Massimo Pescosolido (cod. cred. 177886). Es. finanziario 2022. CUP F87D18000540009 - CIG Z4434F0C17
 &amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C465" t="s">
-[...3 lines deleted...]
-      <c r="E465" s="2">
+      <c r="C531" t="s">
+        <v>585</v>
+      </c>
+      <c r="D531"/>
+      <c r="E531" s="2">
         <v>44761</v>
       </c>
     </row>
-    <row r="466">
-      <c r="A466">
+    <row r="532">
+      <c r="A532">
         <v>2648</v>
       </c>
-      <c r="B466" t="inlineStr">
+      <c r="B532" t="inlineStr">
         <is>
           <t>PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020 Dossier - LI-ES2-0820168 - Intervento A0100E0452 "Plesso scolastico Risorgimento" in Frascati (RM).</t>
         </is>
       </c>
-      <c r="C466" t="s">
-[...3 lines deleted...]
-      <c r="E466" s="2">
+      <c r="C532" t="s">
+        <v>586</v>
+      </c>
+      <c r="D532"/>
+      <c r="E532" s="2">
         <v>45687</v>
       </c>
-      <c r="F466"/>
-      <c r="G466" s="2">
+      <c r="F532"/>
+      <c r="G532" s="2">
         <v>45687</v>
       </c>
-      <c r="H466"/>
-      <c r="I466" s="2">
+      <c r="H532"/>
+      <c r="I532" s="2">
         <v>44760</v>
       </c>
     </row>
-    <row r="467">
-      <c r="A467">
+    <row r="533">
+      <c r="A533">
         <v>2647</v>
       </c>
-      <c r="B467" t="inlineStr">
+      <c r="B533" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile. Interventon A0100E0347 presso la "Scuola Primaria Giovanni Pascoli" nel Comune di Sutri (VT). Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020&amp;nbsp;- Incarico per la redazione dell'Attestato di Prestazione Energetica. Disimpegno di € -142,98 sull'impegno 2022/15835 e attribuzione dell'impegno n. 2022/15835 per l'importo complessivo di € 4.127,02 comprensivo di IVA e oneri di legge a favore dell'ing. Claudio Santi (cod. cred. 185684) sul Capitolo U0000A42502 Es. finanziario 2022&amp;nbsp;CUP C75I17000100002 - CIG ZC93541209
 </t>
         </is>
       </c>
-      <c r="C467" t="s">
-[...3 lines deleted...]
-      <c r="E467" s="2">
+      <c r="C533" t="s">
+        <v>587</v>
+      </c>
+      <c r="D533"/>
+      <c r="E533" s="2">
         <v>44754</v>
       </c>
     </row>
-    <row r="468">
-      <c r="A468">
+    <row r="534">
+      <c r="A534">
         <v>2646</v>
       </c>
-      <c r="B468" t="inlineStr">
+      <c r="B534" t="inlineStr">
         <is>
           <t>'POR FESR Lazio 2014-2020, Call for proposal 2.0 - Intervento A0100E0287 presso l'edificio scolastico "Campi d'Annibale"&amp;nbsp;nel Comune di Rocca di Papa (RM). Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai&amp;nbsp;sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 - Incarico per la redazione dell'Attestato di &amp;nbsp;Prestazione Energetica. Disimpegno di € -289,29 per effetto del ribasso d'asta e attribuzione degli impegni n. 2022/30588 - 2022/30719 - 2022/16526 per l'importo complessivo di € 3.210,63 comprensivo di IVA e oneri di legge a favore dell'ing. Riccardo Miccioni (cod. cred. 212895) rispettivamente sui Capitoli U0000A42200 - U0000A42201 - U0000A42202 - Es. finanziario 2022 - CUP F34D17000340009 - CIG Z2F351E2D7
 </t>
         </is>
       </c>
-      <c r="C468" t="s">
-[...3 lines deleted...]
-      <c r="E468" s="2">
+      <c r="C534" t="s">
+        <v>588</v>
+      </c>
+      <c r="D534"/>
+      <c r="E534" s="2">
         <v>44754</v>
       </c>
     </row>
-    <row r="469">
-      <c r="A469">
+    <row r="535">
+      <c r="A535">
         <v>2645</v>
       </c>
-      <c r="B469" t="inlineStr">
+      <c r="B535" t="inlineStr">
         <is>
           <t>Lavori di consolidamento della Rupe in località Mercatello, a completamento dell'intervento di somma urgenza per movimento franoso nel Comune di Bagnoregio (VT). "Codice intervento MIR I202200266". Affidamento servizio pubblicazione Avviso di Appalto aggiudicato, perfezionamento della prenotazione di impegno n. 2022/2886 attribuendola all'operatore economico ATENA COMMUNICATION SRL (cod. creditore 172425) per un importo di € 1.152,93= (iva inclusa), disimpegno della somma di € 847,07=sul capitolo U0000S23427 per ribasso d'asta ed accertamento dell'importo di € 1.152,93= su capitolo di entrata E0000331530 a favore dell'impresa T.M.G. SCAVI S.R.L. (codice creditore n. 212317). Esercizio finanziario 2022. CUP F69D15001850002- CIG Z0D36BAB04
 </t>
         </is>
       </c>
-      <c r="C469" t="s">
-[...3 lines deleted...]
-      <c r="E469" s="2">
+      <c r="C535" t="s">
+        <v>589</v>
+      </c>
+      <c r="D535"/>
+      <c r="E535" s="2">
         <v>44750</v>
       </c>
     </row>
-    <row r="470">
-      <c r="A470">
+    <row r="536">
+      <c r="A536">
         <v>2644</v>
       </c>
-      <c r="B470" t="inlineStr">
+      <c r="B536" t="inlineStr">
         <is>
           <t>Piano Nazionale di Ripresa e Resilienza (PNRR) Missione M6 - ComponenteM6C2 - 1.1.2. Ammodernamento del parco&amp;nbsp;tecnologico e digitale ospedaliero - gara comunitaria centralizzata a procedura aperta finalizzata all'acquisizione di TC 128&amp;nbsp;slice per le Aziende Sanitarie e Ospedaliere della Regione Lazio. Numero gara 8634133</t>
         </is>
       </c>
-      <c r="C470" t="s">
-[...3 lines deleted...]
-      <c r="E470" s="2">
+      <c r="C536" t="s">
+        <v>590</v>
+      </c>
+      <c r="D536"/>
+      <c r="E536" s="2">
         <v>44750</v>
       </c>
     </row>
-    <row r="471">
-      <c r="A471">
+    <row r="537">
+      <c r="A537">
         <v>2642</v>
       </c>
-      <c r="B471" t="inlineStr">
+      <c r="B537" t="inlineStr">
         <is>
           <t>Procedura negoziata senza previa pubblicazione del bando da espletarsi mediante R.d.O. sul Mercato Elettronico di Regione Lazio finalizzata all’affidamento per la &amp;nbsp;fornitura di cassette primo soccorso, kit di reintegro e ghiaccio istantaneo per traumi.
 </t>
         </is>
       </c>
-      <c r="C471" t="s">
-[...3 lines deleted...]
-      <c r="E471" s="2">
+      <c r="C537" t="s">
+        <v>591</v>
+      </c>
+      <c r="D537"/>
+      <c r="E537" s="2">
         <v>44749</v>
       </c>
     </row>
-    <row r="472">
-      <c r="A472">
+    <row r="538">
+      <c r="A538">
         <v>2641</v>
       </c>
-      <c r="B472" t="inlineStr">
+      <c r="B538" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2022 - tranche 5, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - Nr. Gara 8626561.
 </t>
         </is>
       </c>
-      <c r="C472" t="s">
-[...3 lines deleted...]
-      <c r="E472" s="2">
+      <c r="C538" t="s">
+        <v>592</v>
+      </c>
+      <c r="D538"/>
+      <c r="E538" s="2">
         <v>45196</v>
       </c>
-      <c r="F472"/>
-      <c r="G472" s="2">
+      <c r="F538"/>
+      <c r="G538" s="2">
         <v>44980</v>
       </c>
-      <c r="H472"/>
-      <c r="I472" s="2">
+      <c r="H538"/>
+      <c r="I538" s="2">
         <v>44908</v>
       </c>
-      <c r="J472"/>
-      <c r="K472" s="2">
+      <c r="J538"/>
+      <c r="K538" s="2">
         <v>44838</v>
       </c>
-      <c r="L472"/>
-      <c r="M472" s="2">
+      <c r="L538"/>
+      <c r="M538" s="2">
         <v>44805</v>
       </c>
-      <c r="N472"/>
-      <c r="O472" s="2">
+      <c r="N538"/>
+      <c r="O538" s="2">
         <v>44805</v>
       </c>
-      <c r="P472"/>
-      <c r="Q472" s="2">
+      <c r="P538"/>
+      <c r="Q538" s="2">
         <v>44747</v>
       </c>
     </row>
-    <row r="473">
-      <c r="A473">
+    <row r="539">
+      <c r="A539">
         <v>2633</v>
       </c>
-      <c r="B473" t="inlineStr">
+      <c r="B539" t="inlineStr">
         <is>
           <t>Approvazione proposta di sponsorizzazione monetaria, codice ordine SAP numero 3000084951, per la valorizzazione e&amp;nbsp;riqualificazione dell'edificio WEGIL, di Terna Spa (codice debitore 59738). Accertamento sul capitolo di entrata E0000229146 della somma di euro 36.600,00 iva inclusa.
 </t>
         </is>
       </c>
-      <c r="C473" t="s">
-[...3 lines deleted...]
-      <c r="E473" s="2">
+      <c r="C539" t="s">
+        <v>593</v>
+      </c>
+      <c r="D539"/>
+      <c r="E539" s="2">
         <v>44746</v>
       </c>
     </row>
-    <row r="474">
-      <c r="A474">
+    <row r="540">
+      <c r="A540">
         <v>2632</v>
       </c>
-      <c r="B474" t="inlineStr">
+      <c r="B540" t="inlineStr">
         <is>
           <t>Approvazione proposta di sponsorizzazione monetaria, codice ordine SAP numero 3010167126, per la valorizzazione del&amp;nbsp;Castello di Santa Severa - eventi speciali, di Enel Italia Spa (codice debitore 96420). Accertamento sul capitolo di entrata&amp;nbsp;E0000229146 della somma di euro 24.400,00
 </t>
         </is>
       </c>
-      <c r="C474" t="s">
-[...3 lines deleted...]
-      <c r="E474" s="2">
+      <c r="C540" t="s">
+        <v>594</v>
+      </c>
+      <c r="D540"/>
+      <c r="E540" s="2">
         <v>44746</v>
       </c>
     </row>
-    <row r="475">
-      <c r="A475">
+    <row r="541">
+      <c r="A541">
         <v>2631</v>
       </c>
-      <c r="B475" t="inlineStr">
+      <c r="B541" t="inlineStr">
         <is>
           <t>Piano di Sviluppo e Coesione - PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR Lazio 2014-2020, Intervento A0100E0125, presso la Scuola "Mariangela Virgili" - Ronciglione (VT). Affidamento del servizio di pubblicazione dell'Avviso di appalto aggiudicato, perfezionamento della prenotazione impegno 2022/37224 attribuendola all'operatore economico INFO S.r.l. (cod. creditore 54979), per un importo di € 931,00= (IVA inclusa) e riduzione della prenotazione di impegno di € 899,00=, sul Cap U0000A42502 ed accertamento di € 931,00 sul capitolo di entrata E0000331530 a favore dell'impresa SO.S.L.EDIL S.r.l. (codice creditore n. 136108). Esercizio finanziario 2022.CUP F34D16000010006 - CIG Z1B350BF27
 </t>
         </is>
       </c>
-      <c r="C475" t="s">
-[...3 lines deleted...]
-      <c r="E475" s="2">
+      <c r="C541" t="s">
+        <v>595</v>
+      </c>
+      <c r="D541"/>
+      <c r="E541" s="2">
         <v>44739</v>
       </c>
     </row>
-    <row r="476">
-      <c r="A476">
+    <row r="542">
+      <c r="A542">
         <v>2630</v>
       </c>
-      <c r="B476" t="inlineStr">
+      <c r="B542" t="inlineStr">
         <is>
           <t>POR FESR 2014-2020 Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020 Intervento codice n. A0100E0437 presso la "Sede principale Uffici Comunali" nel Comune di Aprilia (LT). Determina a contrarre semplificata per l'affidamento diretto ai sensi dell'art. 1, comma 2, lett. a) della Legge n. 120 dell'11.11.2020, come modificato dall'art 51, comma 1, lett. a), sub. 2.1) della Legge n. 108 del 29.7.2021 del servizio di Coordinamento della Sicurezza in fase di Esecuzione. Impegno di € 18.518,55 comprensivo di cassa e IVA in favore dell'ing. Antonio MELE (cod. Cred. 177415) sul capitolo U0000A42502 nell'esercizio finanziario 2022 - CUP F17B17000220006_ CIG 9104234B8F
 &amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C476" t="s">
-[...3 lines deleted...]
-      <c r="E476" s="2">
+      <c r="C542" t="s">
+        <v>596</v>
+      </c>
+      <c r="D542"/>
+      <c r="E542" s="2">
         <v>44735</v>
       </c>
     </row>
-    <row r="477">
-      <c r="A477">
+    <row r="543">
+      <c r="A543">
         <v>2629</v>
       </c>
-      <c r="B477" t="inlineStr">
+      <c r="B543" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione civile n. 558 del 15 novembre 2018 - "Lavori di messa in sicurezza di un tratto spondale e del fondo del Rio Cancello in località Capo di China nel Comune di Atina". Codice Intervento 625
 </t>
         </is>
       </c>
-      <c r="C477" t="s">
-[...3 lines deleted...]
-      <c r="E477" s="2">
+      <c r="C543" t="s">
+        <v>597</v>
+      </c>
+      <c r="D543"/>
+      <c r="E543" s="2">
         <v>44733</v>
       </c>
     </row>
-    <row r="478">
-      <c r="A478">
+    <row r="544">
+      <c r="A544">
         <v>2628</v>
       </c>
-      <c r="B478" t="s">
-[...6 lines deleted...]
-      <c r="E478" s="2">
+      <c r="B544" t="s">
+        <v>598</v>
+      </c>
+      <c r="C544" t="s">
+        <v>599</v>
+      </c>
+      <c r="D544"/>
+      <c r="E544" s="2">
         <v>44733</v>
       </c>
     </row>
-    <row r="479">
-      <c r="A479">
+    <row r="545">
+      <c r="A545">
         <v>2627</v>
       </c>
-      <c r="B479" t="inlineStr">
+      <c r="B545" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile. Intervento A0100E0429 presso la "Sede principale uffici Comunali" nel Comune di San Vito Romano (RM). Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 - Incarico per la redazione dell'Attestato di Prestazione Energetica. Disimpegno di € -1.399,56 dall'impegno 15372/2022 ed attribuzione impegno n. 15372/2022 per l'importo complessivo di € 2.870,44 comprensivo di oneri di legge e IVA sul Capitolo U0000A42502 a favore dell'ing. Filippo Tulimieri (cod. cred. 212511) Es. finanziario 2022. CUP F84H15002170006 _ CIG ZA5350E845
 </t>
         </is>
       </c>
-      <c r="C479" t="s">
-[...3 lines deleted...]
-      <c r="E479" s="2">
+      <c r="C545" t="s">
+        <v>600</v>
+      </c>
+      <c r="D545"/>
+      <c r="E545" s="2">
         <v>44728</v>
       </c>
     </row>
-    <row r="480">
-      <c r="A480">
+    <row r="546">
+      <c r="A546">
         <v>2626</v>
       </c>
-      <c r="B480" t="inlineStr">
+      <c r="B546" t="inlineStr">
         <is>
           <t>Piano di Sviluppo e Coesione - PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 - Incarico per la redazione APE della "Scuola Elementare Gandhi", Via Corinaldo n. 41, Roma Capitale _ Intervento A0100E0070. Disimpegno della somma complessiva di € -23,39 sugli impegni 2022/30577, 2022/30709, 2022/15294 e attribuzione degli impegni nn. 2022/30577 - 2022/30709 - 2022/15294 per l'importo complessivo di € 4.246,61 comprensivo di IVA e oneri di legge, rispettivamente sui Capitoli U0000A42200 - U0000A42201 - U0000A42202 (cod. cred. 27642) a favore dell'ing. Bruno Enrico Mancini Es. Finanziario 2022. CUP F87F17000000006 - CIG ZA334E7631
 &amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C480" t="s">
-[...3 lines deleted...]
-      <c r="E480" s="2">
+      <c r="C546" t="s">
+        <v>601</v>
+      </c>
+      <c r="D546"/>
+      <c r="E546" s="2">
         <v>44725</v>
       </c>
     </row>
-    <row r="481">
-      <c r="A481">
+    <row r="547">
+      <c r="A547">
         <v>2625</v>
       </c>
-      <c r="B481" t="inlineStr">
+      <c r="B547" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione civile n. 558 del 15 novembre 2018 - "Manutenzione straordinaria agli impianti di San Magno, Portella, Settecannelle, Valmaiura, San Puoto e Salto di Fondi e Barchi a seguito degli eventi ottobre 2018".&amp;nbsp;CUP: F77H21001020001 - CIG: 923994322E
 </t>
         </is>
       </c>
-      <c r="C481" t="s">
-[...3 lines deleted...]
-      <c r="E481" s="2">
+      <c r="C547" t="s">
+        <v>602</v>
+      </c>
+      <c r="D547"/>
+      <c r="E547" s="2">
         <v>44720</v>
       </c>
     </row>
-    <row r="482">
-      <c r="A482">
+    <row r="548">
+      <c r="A548">
         <v>2624</v>
       </c>
-      <c r="B482" t="inlineStr">
+      <c r="B548" t="inlineStr">
         <is>
           <t>Piano di Sviluppo e Coesione - PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR Lazio 2014-2020, Intervento A0100E0137 presso l'Istituto Comprensivo "XXV Aprile", Viale Gramsci, nel Comune di Civita Castellana (VT). Approvazione 2^ Perizia di Variante relativa ai lavori supplementari, ai sensi dell'art. 106 comma 1 lett.b) del D.lgs. n. 50/2016, impegno totale di € 47.779,71= sul Capitolo U0000A42502, a favore dell'Impresa Idrotermoelettrica di Conte Nicola" (cod. creditore 196976) Es. Fin. 2022.CUP F65B17000500006 - CIG Contratto principale 82874636D0 - CIG 2^ Variante 9228585542.
 </t>
         </is>
       </c>
-      <c r="C482" t="s">
-[...3 lines deleted...]
-      <c r="E482" s="2">
+      <c r="C548" t="s">
+        <v>603</v>
+      </c>
+      <c r="D548"/>
+      <c r="E548" s="2">
         <v>44720</v>
       </c>
     </row>
-    <row r="483">
-      <c r="A483">
+    <row r="549">
+      <c r="A549">
         <v>2623</v>
       </c>
-      <c r="B483" t="inlineStr">
+      <c r="B549" t="inlineStr">
         <is>
           <t>Procedura negoziata ai sensi dell'art.1, comma 2, lettera b) della Legge 11 settembre 2020, n.120 per l'affidamento del servizio di Progettazione Esecutiva, Coordinamento della Sicurezza in fase di Progettazione, Direzione dei Lavori e Coordinamento della Sicurezza in fase di Esecuzione nell'ambito della realizzazione delle 'Opere di regimentazione e laminazione nel rispetto del principio dell'invarianza idraulica (Comuni di Guidonia Montecelio, Fonte Nuova e Sant'Angelo Romano)'
 </t>
         </is>
       </c>
-      <c r="C483" t="s">
-[...3 lines deleted...]
-      <c r="E483" s="2">
+      <c r="C549" t="s">
+        <v>604</v>
+      </c>
+      <c r="D549"/>
+      <c r="E549" s="2">
         <v>44721</v>
       </c>
-      <c r="F483"/>
-      <c r="G483" s="2">
+      <c r="F549"/>
+      <c r="G549" s="2">
         <v>44721</v>
       </c>
-      <c r="H483"/>
-      <c r="I483" s="2">
+      <c r="H549"/>
+      <c r="I549" s="2">
         <v>44718</v>
       </c>
     </row>
-    <row r="484">
-      <c r="A484">
+    <row r="550">
+      <c r="A550">
         <v>2622</v>
       </c>
-      <c r="B484" t="inlineStr">
+      <c r="B550" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di Convenzioni quadro per la fornitura di sistemi per la terapia a pressione negativa da destinare alle Aziende sanitarie e ospedaliere della Regione Lazio.&amp;nbsp;</t>
         </is>
       </c>
-      <c r="C484" t="s">
-[...3 lines deleted...]
-      <c r="E484" s="2">
+      <c r="C550" t="s">
+        <v>605</v>
+      </c>
+      <c r="D550"/>
+      <c r="E550" s="2">
         <v>44718</v>
       </c>
     </row>
-    <row r="485">
-      <c r="A485">
+    <row r="551">
+      <c r="A551">
         <v>2621</v>
       </c>
-      <c r="B485" t="s">
-[...6 lines deleted...]
-      <c r="E485" s="2">
+      <c r="B551" t="s">
+        <v>606</v>
+      </c>
+      <c r="C551" t="s">
+        <v>607</v>
+      </c>
+      <c r="D551"/>
+      <c r="E551" s="2">
         <v>44715</v>
       </c>
     </row>
-    <row r="486">
-      <c r="A486">
+    <row r="552">
+      <c r="A552">
         <v>2617</v>
       </c>
-      <c r="B486" t="inlineStr">
+      <c r="B552" t="inlineStr">
         <is>
           <t>Approvazione proposta aggiudicazione, ai sensi dell'art. 33, comma 1, D.Lgs. n. 50/2016 e ss.mm.ii, della procedura negoziata, ai sensi dell'art. 36, comma 2, lett. b), D.Lgs. n. 50/2016, per l'affidamento del servizio di deposito mobilio e materiali di proprietà della Regione Lazio. Disimpegno per ribasso d'asta di complessivi euro 10.540,80 e perfezionamento delle prenotazioni d'impegno di spesa n. 40294/2022 per euro 48.165,60, n.1303/2023 per euro 82.569,60, e n.709/2024 per euro 34.404,00 sul capitolo U0000S21401, a favore della Ditta Pianeta Servizi srl (cod. cred. 139237). CIG n. 9171554DC7</t>
         </is>
       </c>
-      <c r="C486" t="s">
-[...3 lines deleted...]
-      <c r="E486" s="2">
+      <c r="C552" t="s">
+        <v>608</v>
+      </c>
+      <c r="D552"/>
+      <c r="E552" s="2">
         <v>44701</v>
       </c>
     </row>
-    <row r="487">
-      <c r="A487">
+    <row r="553">
+      <c r="A553">
         <v>2616</v>
       </c>
-      <c r="B487" t="inlineStr">
+      <c r="B553" t="inlineStr">
         <is>
           <t>Autorizzazione affidamento mediante trattativa diretta, ex art. 36, co. 2, lett. a) del D.Lgs. n. 50/2016 e ss.mm.ii., tramite il mercato elettronico della Regione Lazio (Me.La.) presente sulla piattaforma telematica S.TEL.LA, della fornitura e installazione tende verticali rimovibili da ufficio. Impegno di spesa € 64.025,60 i.i., sul capitolo U0000S22509, es.fin 2022 in favore della Ditta Flomar srl (codice creditore 233897). Impegno € 30,00 per l'Autorità A.N.A.C (codice creditore 159683). CIG: 92301153DB.
 </t>
         </is>
       </c>
-      <c r="C487" t="s">
-[...3 lines deleted...]
-      <c r="E487" s="2">
+      <c r="C553" t="s">
+        <v>609</v>
+      </c>
+      <c r="D553"/>
+      <c r="E553" s="2">
         <v>44701</v>
       </c>
     </row>
-    <row r="488">
-      <c r="A488">
+    <row r="554">
+      <c r="A554">
         <v>2615</v>
       </c>
-      <c r="B488" t="inlineStr">
+      <c r="B554" t="inlineStr">
         <is>
           <t>Autorizzazione all'espletamento di una procedura di affidamento, ex art. 36 co. 2, lett. b), D.lgs. 50/2016, tramite S.TEL.L.A. del servizio di deposito mobilio e materiali di proprietà della Regione Lazio. Prenotazione d'impegno di spesa euro 175.680,00 IVA compresa - Capitolo U0000S21401, in favore di Creditori Diversi, es. fin. 2022-2023-2024. Impegni di spesa per complessivi € 2.420,64, sul Cap. U0000S21401 e relativi accertamenti sui Cap. E0000341559, E0000341562 e E0000341563 in favore del fondo incentivi ex art. 383 sexies R.R. n. 1/2002 (codice 176734), ai sensi dell'art.113 del D.lgs. 50/2016, es. fin. 2022-2023-2024. Impegno sul Cap. U0000T19427 di euro 225,00 in favore dell'Autorità Nazionale Anticorruzione (ANAC) es. fin. 2022.CIG n. 9171554DC7
 </t>
         </is>
       </c>
-      <c r="C488" t="s">
-[...3 lines deleted...]
-      <c r="E488" s="2">
+      <c r="C554" t="s">
+        <v>610</v>
+      </c>
+      <c r="D554"/>
+      <c r="E554" s="2">
         <v>44701</v>
       </c>
     </row>
-    <row r="489">
-      <c r="A489">
+    <row r="555">
+      <c r="A555">
         <v>2614</v>
       </c>
-      <c r="B489" t="inlineStr">
+      <c r="B555" t="inlineStr">
         <is>
           <t>Piano Nazionale di Ripresa e Resilienza (PNRR) Missione M6 - ComponenteM6C2 - 1.1.2. Ammodernamento del parco&amp;nbsp;tecnologico e digitale ospedaliero - Gara comunitaria centralizzata a procedura aperta finalizzata all'acquisizione di tomografi a&amp;nbsp;risonanza magnetica per le Aziende Sanitarie e Ospedaliere della Regione Lazio. Determina a contrarre. Approvazione schemi&amp;nbsp;atti e indizione gara. Numero gara 8562128.
 </t>
         </is>
       </c>
-      <c r="C489" t="s">
-[...3 lines deleted...]
-      <c r="E489" s="2">
+      <c r="C555" t="s">
+        <v>611</v>
+      </c>
+      <c r="D555"/>
+      <c r="E555" s="2">
         <v>44701</v>
       </c>
     </row>
-    <row r="490">
-      <c r="A490">
+    <row r="556">
+      <c r="A556">
         <v>2613</v>
       </c>
-      <c r="B490" t="inlineStr">
+      <c r="B556" t="inlineStr">
         <is>
           <t>Piano Nazionale di Ripresa e Resilienza (PNRR) Missione M6 - ComponenteM6C2 - 1.1.2. Ammodernamento del parco tecnologico e digitale ospedaliero - gara comunitaria centralizzata a procedura aperta finalizzata all'acquisizione di mammografi digitali con tomosintesi per le Aziende Sanitarie e Ospedaliere della Regione Lazio. Numero gara 8590913.</t>
         </is>
       </c>
-      <c r="C490" t="s">
-[...3 lines deleted...]
-      <c r="E490" s="2">
+      <c r="C556" t="s">
+        <v>612</v>
+      </c>
+      <c r="D556"/>
+      <c r="E556" s="2">
         <v>44720</v>
       </c>
     </row>
-    <row r="491">
-      <c r="A491">
+    <row r="557">
+      <c r="A557">
         <v>2612</v>
       </c>
-      <c r="B491" t="inlineStr">
+      <c r="B557" t="inlineStr">
         <is>
           <t>Procedura aperta finalizzata all'acquisizione di arredi per ufficio a ridotto impatto ambientale occorrenti alle sedi provinciali della Regione Lazio, della durata di 12 mesi. Numero Gara 8529652 - Lotto 1 CIG n.919265962F - Lotto 2 CIG n.9192665B21 - Lotto 3 CIG n.9192675364
 </t>
         </is>
       </c>
-      <c r="C491" t="s">
-[...3 lines deleted...]
-      <c r="E491" s="2">
+      <c r="C557" t="s">
+        <v>613</v>
+      </c>
+      <c r="D557"/>
+      <c r="E557" s="2">
         <v>44960</v>
       </c>
-      <c r="F491"/>
-      <c r="G491" s="2">
+      <c r="F557"/>
+      <c r="G557" s="2">
         <v>44838</v>
       </c>
-      <c r="H491"/>
-      <c r="I491" s="2">
+      <c r="H557"/>
+      <c r="I557" s="2">
         <v>44763</v>
       </c>
-      <c r="J491"/>
-      <c r="K491" s="2">
+      <c r="J557"/>
+      <c r="K557" s="2">
         <v>44694</v>
       </c>
-      <c r="L491"/>
-      <c r="M491" s="2">
+      <c r="L557"/>
+      <c r="M557" s="2">
         <v>44694</v>
       </c>
     </row>
-    <row r="492">
-      <c r="A492">
+    <row r="558">
+      <c r="A558">
         <v>2611</v>
       </c>
-      <c r="B492" t="inlineStr">
+      <c r="B558" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di vaccini antinfluenzali 2022/2023 per la Regione Abruzzo e del principio attivo Tisagenlecleucel occorrente alle aziende sanitarie della Regione Lazio, nell'ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori. Nr. Gara 8487645.
 </t>
         </is>
       </c>
-      <c r="C492" t="s">
-[...3 lines deleted...]
-      <c r="E492" s="2">
+      <c r="C558" t="s">
+        <v>614</v>
+      </c>
+      <c r="D558"/>
+      <c r="E558" s="2">
         <v>44694</v>
       </c>
     </row>
-    <row r="493">
-      <c r="A493">
+    <row r="559">
+      <c r="A559">
         <v>2610</v>
       </c>
-      <c r="B493" t="inlineStr">
+      <c r="B559" t="inlineStr">
         <is>
           <t>Appalto specifico per l’acquisizione di vaccini anti influenzali 2022/2023 BIS &amp;nbsp;occorrenti alle Aziende Sanitarie della Regione Lazio, nell’ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori. Nr. Gara 8540363.
 </t>
         </is>
       </c>
-      <c r="C493" t="s">
-[...3 lines deleted...]
-      <c r="E493" s="2">
+      <c r="C559" t="s">
+        <v>615</v>
+      </c>
+      <c r="D559"/>
+      <c r="E559" s="2">
         <v>44726</v>
       </c>
-      <c r="F493"/>
-      <c r="G493" s="2">
+      <c r="F559"/>
+      <c r="G559" s="2">
         <v>44692</v>
       </c>
     </row>
-    <row r="494">
-      <c r="A494">
+    <row r="560">
+      <c r="A560">
         <v>2609</v>
       </c>
-      <c r="B494" t="inlineStr">
+      <c r="B560" t="inlineStr">
         <is>
           <t>Gara comunitaria a procedura aperta sopra soglia per l'affidamento dei servizi concernenti il piano di assistenza sanitaria integrativa per il personale della Regione Lazio.
 </t>
         </is>
       </c>
-      <c r="C494" t="s">
-[...3 lines deleted...]
-      <c r="E494" s="2">
+      <c r="C560" t="s">
+        <v>616</v>
+      </c>
+      <c r="D560"/>
+      <c r="E560" s="2">
         <v>44691</v>
       </c>
     </row>
-    <row r="495">
-      <c r="A495">
+    <row r="561">
+      <c r="A561">
         <v>2608</v>
       </c>
-      <c r="B495" t="inlineStr">
+      <c r="B561" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020 Call for proposal "Energia sostenibile 2.0" Asse Prioritario 4 Azione 4.1.1 _ Aggiornamento relativo al 1 Trimestre 2022 dell'Elenco degli operatori economici abilitati a svolgere il servizio di certificazione della prestazione energetica degli edifici, di importo inferiore a 5.000,00 euro, mediante affidamento diretto ai sensi dell'art. 1, comma 2, lett. a del D.L. 76/2020, come modificato dall'art. 51, comma 1, lettera a), sub. 2.1) della Legge n. 108/2021
 &amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C495" t="s">
-[...3 lines deleted...]
-      <c r="E495" s="2">
+      <c r="C561" t="s">
+        <v>617</v>
+      </c>
+      <c r="D561"/>
+      <c r="E561" s="2">
         <v>44711</v>
       </c>
-      <c r="F495"/>
-      <c r="G495" s="2">
+      <c r="F561"/>
+      <c r="G561" s="2">
         <v>44686</v>
       </c>
     </row>
-    <row r="496">
-      <c r="A496">
+    <row r="562">
+      <c r="A562">
         <v>2607</v>
       </c>
-      <c r="B496" t="inlineStr">
+      <c r="B562" t="inlineStr">
         <is>
           <t>Servizi di ingegneria ed architettura per le Aziende Sanitarie della Regione Lazio per gli interventi finanziati dal PNRR e dal PNC per la realizzazione degli investimenti: “Case della comunità”, “Ospedali di comunità”, “Verso un ospedale sicuro e sostenibile”
 </t>
         </is>
       </c>
-      <c r="C496" t="s">
-[...3 lines deleted...]
-      <c r="E496" s="2">
+      <c r="C562" t="s">
+        <v>618</v>
+      </c>
+      <c r="D562"/>
+      <c r="E562" s="2">
         <v>44684</v>
       </c>
-      <c r="F496"/>
-      <c r="G496" s="2">
+      <c r="F562"/>
+      <c r="G562" s="2">
         <v>44684</v>
       </c>
-      <c r="H496"/>
-      <c r="I496" s="2">
+      <c r="H562"/>
+      <c r="I562" s="2">
         <v>44684</v>
       </c>
-      <c r="J496"/>
-      <c r="K496" s="2">
+      <c r="J562"/>
+      <c r="K562" s="2">
         <v>44684</v>
       </c>
     </row>
-    <row r="497">
-      <c r="A497">
+    <row r="563">
+      <c r="A563">
         <v>2606</v>
       </c>
-      <c r="B497" t="inlineStr">
+      <c r="B563" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2022 - tranche 4, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio. Nr. Gara 8517298
 </t>
         </is>
       </c>
-      <c r="C497" t="s">
-[...3 lines deleted...]
-      <c r="E497" s="2">
+      <c r="C563" t="s">
+        <v>619</v>
+      </c>
+      <c r="D563"/>
+      <c r="E563" s="2">
         <v>44840</v>
       </c>
-      <c r="F497"/>
-      <c r="G497" s="2">
+      <c r="F563"/>
+      <c r="G563" s="2">
         <v>44789</v>
       </c>
-      <c r="H497"/>
-      <c r="I497" s="2">
+      <c r="H563"/>
+      <c r="I563" s="2">
         <v>44754</v>
       </c>
-      <c r="J497"/>
-      <c r="K497" s="2">
+      <c r="J563"/>
+      <c r="K563" s="2">
         <v>44728</v>
       </c>
-      <c r="L497"/>
-      <c r="M497" s="2">
+      <c r="L563"/>
+      <c r="M563" s="2">
         <v>44711</v>
       </c>
-      <c r="N497"/>
-      <c r="O497" s="2">
+      <c r="N563"/>
+      <c r="O563" s="2">
         <v>44680</v>
       </c>
     </row>
-    <row r="498">
-      <c r="A498">
+    <row r="564">
+      <c r="A564">
         <v>2605</v>
       </c>
-      <c r="B498" t="inlineStr">
+      <c r="B564" t="inlineStr">
         <is>
           <t>Procedura aperta, suddivisa in due lotti, finalizzata alla stipula di Convenzioni quadro per l'affidamento dei servizi di notificazione tramite servizio postale destinato alle Amministrazioni del territorio della Regione Lazio.</t>
         </is>
       </c>
-      <c r="C498" t="s">
-[...3 lines deleted...]
-      <c r="E498" s="2">
+      <c r="C564" t="s">
+        <v>620</v>
+      </c>
+      <c r="D564"/>
+      <c r="E564" s="2">
         <v>45344</v>
       </c>
-      <c r="F498"/>
-      <c r="G498" s="2">
+      <c r="F564"/>
+      <c r="G564" s="2">
         <v>45295</v>
       </c>
-      <c r="H498"/>
-      <c r="I498" s="2">
+      <c r="H564"/>
+      <c r="I564" s="2">
         <v>44733</v>
       </c>
-      <c r="J498"/>
-      <c r="K498" s="2">
+      <c r="J564"/>
+      <c r="K564" s="2">
         <v>44680</v>
       </c>
     </row>
-    <row r="499">
-      <c r="A499">
+    <row r="565">
+      <c r="A565">
         <v>2604</v>
       </c>
-      <c r="B499" t="inlineStr">
+      <c r="B565" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta, sopra soglia comunitaria, finalizzata alla stipula di Accordi Quadro per l'acquisizione e la distribuzione di ausili monouso per stomie da destinare in assistenza territoriale ai pazienti delle Aziende Sanitarie della Regione Lazio.</t>
         </is>
       </c>
-      <c r="C499" t="s">
-[...3 lines deleted...]
-      <c r="E499" s="2">
+      <c r="C565" t="s">
+        <v>621</v>
+      </c>
+      <c r="D565"/>
+      <c r="E565" s="2">
         <v>44680</v>
       </c>
     </row>
-    <row r="500">
-      <c r="A500">
+    <row r="566">
+      <c r="A566">
         <v>2603</v>
       </c>
-      <c r="B500" t="inlineStr">
+      <c r="B566" t="inlineStr">
         <is>
           <t>Procedura negoziata senza previa pubblicazione del bando espletata mediante R.d.O. sul Mercato Elettronico di Regione Lazio, finalizzata all'affidamento per la fornitura e stampa di tesserini venatori ed opuscoli contenenti il calendario venatorio per la stagione 2022/2023.
 </t>
         </is>
       </c>
-      <c r="C500" t="s">
-[...3 lines deleted...]
-      <c r="E500" s="2">
+      <c r="C566" t="s">
+        <v>622</v>
+      </c>
+      <c r="D566"/>
+      <c r="E566" s="2">
         <v>44680</v>
       </c>
     </row>
-    <row r="501">
-      <c r="A501">
+    <row r="567">
+      <c r="A567">
         <v>2602</v>
       </c>
-      <c r="B501" t="inlineStr">
+      <c r="B567" t="inlineStr">
         <is>
           <t>Procedura negoziata senza previa pubblicazione del bando da espletarsi mediante R.d.O. sul Mercato Elettronico di Regione Lazio finalizzata all'affidamento della fornitura di arredi per ufficio, a ridotto impatto ambientale, per la sede di "Camporomano". Prenotazione d'impegno di spesa € 250.679,50 IVA compresa - Cap. U0000S22509, in favore di Creditori diversi - impegni di spesa per complessivi € 3.454,03 sul Cap. U0000S22509, e relativi accertamenti sui Cap. E0000341559, E0000341562 e E0000341563 in favore del fondo incentivi ex art. 383 sexies R.R. n. 1/2002 (codice 176734), ai sensi dell'art.113 del D.lgs. 50/2016, impegno sul Cap. U0000T19427 di € 225,00 in favore dell'ANAC es. fin. 2022, CIG n.9143671C00
 </t>
         </is>
       </c>
-      <c r="C501" t="s">
-[...3 lines deleted...]
-      <c r="E501" s="2">
+      <c r="C567" t="s">
+        <v>623</v>
+      </c>
+      <c r="D567"/>
+      <c r="E567" s="2">
         <v>44680</v>
       </c>
     </row>
-    <row r="502">
-      <c r="A502">
+    <row r="568">
+      <c r="A568">
         <v>2601</v>
       </c>
-      <c r="B502" t="inlineStr">
+      <c r="B568" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta per l'affidamento del servizio di tesoreria occorrente alle Aziende Sanitarie locali Roma 2, Roma 3, Roma 4, Rieti e Viterbo della Regione Lazio
 </t>
         </is>
       </c>
-      <c r="C502" t="s">
-[...3 lines deleted...]
-      <c r="E502" s="2">
+      <c r="C568" t="s">
+        <v>624</v>
+      </c>
+      <c r="D568"/>
+      <c r="E568" s="2">
         <v>44678</v>
       </c>
     </row>
-    <row r="503">
-      <c r="A503">
+    <row r="569">
+      <c r="A569">
         <v>2600</v>
       </c>
-      <c r="B503" t="inlineStr">
+      <c r="B569" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 558 del 15 novembre 2018. Intervento codice 652 - "intervento di manutenzione straordinaria dell'alveo del fiume Mignone nella parte a monte dell'attraversamento con la SS 1 Aurelia". CUP F87H21004840001.
 </t>
         </is>
       </c>
-      <c r="C503" t="s">
-[...3 lines deleted...]
-      <c r="E503" s="2">
+      <c r="C569" t="s">
+        <v>625</v>
+      </c>
+      <c r="D569"/>
+      <c r="E569" s="2">
         <v>44678</v>
       </c>
     </row>
-    <row r="504">
-      <c r="A504">
+    <row r="570">
+      <c r="A570">
         <v>2599</v>
       </c>
-      <c r="B504" t="inlineStr">
+      <c r="B570" t="inlineStr">
         <is>
           <t>Procedura di gara negoziata per l’affidamento dei lavori di “Manutenzione degli impianti idrovori di Via Ferloni, Via di Villa Livia e Via Frassineto, anche in caso di piena, siti nel Comune di Roma Capitale”. Importo appalto, Iva esclusa: € 248.531,94, di cui € 247.702,50 quale importo lavori soggetto a ribasso d’asta ed € 829,44 per oneri per la sicurezza non soggetti a ribasso.&amp;nbsp;CUP F86G21002570002, CIG 90173486F8
 </t>
         </is>
       </c>
-      <c r="C504" t="s">
-[...3 lines deleted...]
-      <c r="E504" s="2">
+      <c r="C570" t="s">
+        <v>626</v>
+      </c>
+      <c r="D570"/>
+      <c r="E570" s="2">
         <v>44915</v>
       </c>
-      <c r="F504"/>
-      <c r="G504" s="2">
+      <c r="F570"/>
+      <c r="G570" s="2">
         <v>44740</v>
       </c>
-      <c r="H504"/>
-      <c r="I504" s="2">
+      <c r="H570"/>
+      <c r="I570" s="2">
         <v>44687</v>
       </c>
-      <c r="J504"/>
-      <c r="K504" s="2">
+      <c r="J570"/>
+      <c r="K570" s="2">
         <v>44687</v>
       </c>
-      <c r="L504"/>
-      <c r="M504" s="2">
+      <c r="L570"/>
+      <c r="M570" s="2">
         <v>44687</v>
       </c>
-      <c r="N504"/>
-      <c r="O504" s="2">
+      <c r="N570"/>
+      <c r="O570" s="2">
         <v>44687</v>
       </c>
-      <c r="P504"/>
-      <c r="Q504" s="2">
+      <c r="P570"/>
+      <c r="Q570" s="2">
         <v>44684</v>
       </c>
-      <c r="R504"/>
-      <c r="S504" s="2">
+      <c r="R570"/>
+      <c r="S570" s="2">
         <v>44673</v>
       </c>
-      <c r="T504"/>
-      <c r="U504" s="2">
+      <c r="T570"/>
+      <c r="U570" s="2">
         <v>44673</v>
       </c>
-      <c r="V504"/>
-      <c r="W504" s="2">
+      <c r="V570"/>
+      <c r="W570" s="2">
         <v>44673</v>
       </c>
-      <c r="X504"/>
-      <c r="Y504" s="2">
+      <c r="X570"/>
+      <c r="Y570" s="2">
         <v>44673</v>
       </c>
     </row>
-    <row r="505">
-      <c r="A505">
+    <row r="571">
+      <c r="A571">
         <v>2598</v>
       </c>
-      <c r="B505" t="inlineStr">
+      <c r="B571" t="inlineStr">
         <is>
           <t>Determina a contrarre ai sensi dell'art. 32 del D.lgs. 50/2016 per l'espletamento di una procedura negoziata per la stipula di un Accordo Quadro per i lavori di messa in sicurezza e di manutenzione delle essenze arboree ubicate nel complesso immobiliare denominato "Ex ospedale Forlanini". Prenotazioni sul Bilancio Pluriennale della Regione Lazio, e.f. 2022, sul capitolo U0000S22501:€ 826.298,85 a creditori diversi per lavori, € 41.314,94 a creditori diversi per imprevisti,€ 48.531,60 a creditori diversi per incarico D.L.,€ 31.720,00 a creditori diversi per incarico C.S.E.Impegno sul Bilancio Pluriennale della Regione Lazio, e.f. 2021-22, sul capitolo U0000S22501, per € 15.536,08, accertamento in entrata di € 15.536,08 sui capitoli E0000341559, E0000341562 e E00000341563, e.f. 2022, per incentivi. Impegno di € 375,00 sul Capitolo U0000T19427, es. fin. 2022, a favore di ANAC
 </t>
         </is>
       </c>
-      <c r="C505" t="s">
-[...3 lines deleted...]
-      <c r="E505" s="2">
+      <c r="C571" t="s">
+        <v>627</v>
+      </c>
+      <c r="D571"/>
+      <c r="E571" s="2">
         <v>44672</v>
       </c>
     </row>
-    <row r="506">
-      <c r="A506">
+    <row r="572">
+      <c r="A572">
         <v>2597</v>
       </c>
-      <c r="B506" t="inlineStr">
+      <c r="B572" t="inlineStr">
         <is>
           <t>Piano Nazionale di Ripresa e Resilienza (PNRR) Missione M6 - ComponenteM6C2 - 1.1.2. Ammodernamento del parco&amp;nbsp;tecnologico e digitale ospedaliero - gara comunitaria, a procedura aperta finalizzata all'acquisizione di acceleratori lineari per le aziende sanitarie e ospedaliere IFO, San Giovanni Addolorata, Roma 1, Viterbo, Frosinone. Numero gara 8501913</t>
         </is>
       </c>
-      <c r="C506" t="s">
-[...3 lines deleted...]
-      <c r="E506" s="2">
+      <c r="C572" t="s">
+        <v>628</v>
+      </c>
+      <c r="D572"/>
+      <c r="E572" s="2">
         <v>44670</v>
       </c>
     </row>
-    <row r="507">
-      <c r="A507">
+    <row r="573">
+      <c r="A573">
         <v>2596</v>
       </c>
-      <c r="B507" t="inlineStr">
+      <c r="B573" t="inlineStr">
         <is>
           <t>Lavori di consolidamento della Rupe in località Mercatello, a completamento dell'intervento di somma urgenza per movimento franoso nel Comune di Bagnoregio Determina a contrarre semplificata per l'affidamento diretto ai sensi dell'art. 1, comma 2, lett. a) della Legge n. 120/20, come modificato dall'art 51, comma 1, lett. a), sub. 2.1) della Legge n. 108/21 del Servizio di Collaboratore Archeologo durante le operazioni di movimentazione terra per l'ultimazione lavori - a seguito di variante e recesso. Disimpegno di € 2.735,69= per ribasso d'asta e perfezionamento della prenotazione d'impegno di spesa n. 2022/2885 dell'importo di € 24.621,26 sul capitolo U0000E42510, es. fin. 2022, a favore del Dott. Francesco Borsari (cod. cred. 13279).C CUP F69D15001850002_CIG 91504874C0
 </t>
         </is>
       </c>
-      <c r="C507" t="s">
-[...3 lines deleted...]
-      <c r="E507" s="2">
+      <c r="C573" t="s">
+        <v>629</v>
+      </c>
+      <c r="D573"/>
+      <c r="E573" s="2">
         <v>44666</v>
       </c>
     </row>
-    <row r="508">
-      <c r="A508">
+    <row r="574">
+      <c r="A574">
         <v>2592</v>
       </c>
-      <c r="B508" t="inlineStr">
+      <c r="B574" t="inlineStr">
         <is>
           <t>Gara comunitaria a procedura aperta ai sensi degli artt. 58 e 60 del D. Lgs. 50/2016 per l’affidamento, tramite accordo quadro, dei servizi di rilevazione dei beni mobiliari e immobiliari di proprietà della Regione Lazio, suddivisa in due lotti e autorizzata con Determinazione a contrarre n. G04111 del 05/04/2022. Approvazione atti ed indizione della procedura. Conferimento incarico per pubblicazione a Vivenda s.r.l. CIG Lotto1 9149163028 CIG; Lotto 2 9149295D12.</t>
         </is>
       </c>
-      <c r="C508" t="s">
-[...3 lines deleted...]
-      <c r="E508" s="2">
+      <c r="C574" t="s">
+        <v>630</v>
+      </c>
+      <c r="D574"/>
+      <c r="E574" s="2">
         <v>45112</v>
       </c>
-      <c r="F508"/>
-      <c r="G508" s="2">
+      <c r="F574"/>
+      <c r="G574" s="2">
         <v>45098</v>
       </c>
-      <c r="H508"/>
-      <c r="I508" s="2">
+      <c r="H574"/>
+      <c r="I574" s="2">
         <v>45085</v>
       </c>
-      <c r="J508"/>
-      <c r="K508" s="2">
+      <c r="J574"/>
+      <c r="K574" s="2">
         <v>44784</v>
       </c>
-      <c r="L508"/>
-      <c r="M508" s="2">
+      <c r="L574"/>
+      <c r="M574" s="2">
         <v>44739</v>
       </c>
-      <c r="N508"/>
-      <c r="O508" s="2">
+      <c r="N574"/>
+      <c r="O574" s="2">
         <v>44718</v>
       </c>
-      <c r="P508"/>
-      <c r="Q508" s="2">
+      <c r="P574"/>
+      <c r="Q574" s="2">
         <v>44711</v>
       </c>
-      <c r="R508"/>
-      <c r="S508" s="2">
+      <c r="R574"/>
+      <c r="S574" s="2">
         <v>44657</v>
       </c>
-      <c r="T508"/>
-      <c r="U508" s="2">
+      <c r="T574"/>
+      <c r="U574" s="2">
         <v>44657</v>
       </c>
     </row>
-    <row r="509">
-      <c r="A509">
+    <row r="575">
+      <c r="A575">
         <v>2591</v>
       </c>
-      <c r="B509" t="inlineStr">
+      <c r="B575" t="inlineStr">
         <is>
           <t>Procedura aperta telematica per la conclusione ai sensi dell’art. 54 comma 3 del D.Lgs. 18 aprile 2016, n. 50 e s.m.i. di un Accordo Quadro con un unico operatore economico avente ad oggetto servizi di ingegneria ed architettura inerenti i diversi edifici facenti parte del Centro Direzionale della Regione Lazio sito in via Cristoforo Colombo n. 212 a Roma - Progetto I202200189 - CUP F89F21000020001 CIG 9235893403
 </t>
         </is>
       </c>
-      <c r="C509" t="s">
-[...3 lines deleted...]
-      <c r="E509" s="2">
+      <c r="C575" t="s">
+        <v>631</v>
+      </c>
+      <c r="D575"/>
+      <c r="E575" s="2">
         <v>44742</v>
       </c>
-      <c r="F509"/>
-      <c r="G509" s="2">
+      <c r="F575"/>
+      <c r="G575" s="2">
         <v>44742</v>
       </c>
-      <c r="H509"/>
-      <c r="I509" s="2">
+      <c r="H575"/>
+      <c r="I575" s="2">
         <v>44742</v>
       </c>
-      <c r="J509"/>
-      <c r="K509" s="2">
+      <c r="J575"/>
+      <c r="K575" s="2">
         <v>44742</v>
       </c>
-      <c r="L509"/>
-      <c r="M509" s="2">
+      <c r="L575"/>
+      <c r="M575" s="2">
         <v>44742</v>
       </c>
-      <c r="N509"/>
-      <c r="O509" s="2">
+      <c r="N575"/>
+      <c r="O575" s="2">
         <v>44742</v>
       </c>
-      <c r="P509"/>
-      <c r="Q509" s="2">
+      <c r="P575"/>
+      <c r="Q575" s="2">
         <v>44742</v>
       </c>
-      <c r="R509"/>
-      <c r="S509" s="2">
+      <c r="R575"/>
+      <c r="S575" s="2">
         <v>44740</v>
       </c>
-      <c r="T509"/>
-      <c r="U509" s="2">
+      <c r="T575"/>
+      <c r="U575" s="2">
         <v>44740</v>
       </c>
     </row>
-    <row r="510">
-      <c r="A510">
+    <row r="576">
+      <c r="A576">
         <v>2587</v>
       </c>
-      <c r="B510" t="inlineStr">
+      <c r="B576" t="inlineStr">
         <is>
           <t>PIANO DI SVILUPPO E COESIONE. Progetto A0437P0002. Autorizzazione alla stipula di un Accordo Quadro (art. 54, comma 4, lett. b) del D.lgs. 50/16), avente ad oggetto l'affidamento dei lavori di manutenzione straordinaria la riqualificazione funzionale ed energetica e per l'adeguamento antincendio, del complesso edilizio sede della giunta regionale in via Cristoforo Colombo.</t>
         </is>
       </c>
-      <c r="C510" t="s">
-[...3 lines deleted...]
-      <c r="E510" s="2">
+      <c r="C576" t="s">
+        <v>632</v>
+      </c>
+      <c r="D576"/>
+      <c r="E576" s="2">
         <v>44649</v>
       </c>
     </row>
-    <row r="511">
-      <c r="A511">
+    <row r="577">
+      <c r="A577">
         <v>2585</v>
       </c>
-      <c r="B511" t="s">
-[...6 lines deleted...]
-      <c r="E511" s="2">
+      <c r="B577" t="s">
+        <v>633</v>
+      </c>
+      <c r="C577" t="s">
+        <v>634</v>
+      </c>
+      <c r="D577"/>
+      <c r="E577" s="2">
         <v>44776</v>
       </c>
-      <c r="F511"/>
-      <c r="G511" s="2">
+      <c r="F577"/>
+      <c r="G577" s="2">
         <v>44721</v>
       </c>
-      <c r="H511"/>
-      <c r="I511" s="2">
+      <c r="H577"/>
+      <c r="I577" s="2">
         <v>44655</v>
       </c>
-      <c r="J511"/>
-      <c r="K511" s="2">
+      <c r="J577"/>
+      <c r="K577" s="2">
         <v>44644</v>
       </c>
     </row>
-    <row r="512">
-      <c r="A512">
+    <row r="578">
+      <c r="A578">
         <v>2584</v>
       </c>
-      <c r="B512" t="inlineStr">
+      <c r="B578" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di vaccini anti influenzali 2022/2023 per la Regione Abruzzo e del principio attivo Tisagenlecleucel occorrente alle aziende sanitarie della Regione Lazio, nell'ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla aa.ss. della Regione Lazio e di altri soggetti aggregatori - Determinazione a contrarre. Approvazione schemi, atti e indizione gara. Nr. Gara 8487645.
 </t>
         </is>
       </c>
-      <c r="C512" t="s">
-[...3 lines deleted...]
-      <c r="E512" s="2">
+      <c r="C578" t="s">
+        <v>635</v>
+      </c>
+      <c r="D578"/>
+      <c r="E578" s="2">
         <v>44770</v>
       </c>
-      <c r="F512"/>
-      <c r="G512" s="2">
+      <c r="F578"/>
+      <c r="G578" s="2">
         <v>44638</v>
       </c>
     </row>
-    <row r="513">
-      <c r="A513">
+    <row r="579">
+      <c r="A579">
         <v>2583</v>
       </c>
-      <c r="B513" t="inlineStr">
+      <c r="B579" t="inlineStr">
         <is>
           <t>PR FESR LAZIO 2021-2027. Progetto A0393B0006. Determinazione a contrarre ai sensi dell'art. 51 co. 1 lett. a) DL 77/2021, convertito con modificazioni dalla L. 29/7/2021, n. 108, tramite procedura negoziata senza pubblicazione di bando di gara per l'acquisizione di un servizio di banche dati nel settore Information &amp;amp; Communication Tecnology, per un importo a base d'asta di € 185.000,00 IVA esclusa. Prenotazione impegno € 225.700,00 a favore di Creditori Diversi e impegno di € 1.890,78 a favore del Fondo Incentivi, sui capitoli U0000A44101, U0000A44102 e U0000A44103 E.F. 2022-2023. Accertamenti di € 186.624,44 sui capitoli E0000413151, E0000421159 E.F. 2022-2023. Accertamento di € 1.890,78 sul capitolo E0000341560 E.F. 2022-2023. Impegno € 225,00 sul capitolo U0000T19427 E.F. 2022 a favore ANAC. CIG 9085439571 CUP F89J22001650009.
 </t>
         </is>
       </c>
-      <c r="C513" t="s">
-[...3 lines deleted...]
-      <c r="E513" s="2">
+      <c r="C579" t="s">
+        <v>636</v>
+      </c>
+      <c r="D579"/>
+      <c r="E579" s="2">
         <v>44638</v>
       </c>
-      <c r="F513"/>
-      <c r="G513" s="2">
+      <c r="F579"/>
+      <c r="G579" s="2">
         <v>44638</v>
       </c>
     </row>
-    <row r="514">
-      <c r="A514">
+    <row r="580">
+      <c r="A580">
         <v>2582</v>
       </c>
-      <c r="B514" t="inlineStr">
+      <c r="B580" t="inlineStr">
         <is>
           <t>D.G.R. n. 1030 del 22/12/2020. "Fiume Tevere manutenzione alveo e difese spondali da Ponte Marconi a Ponte Mezzocammino" - Determinazione a contrarre finalizzata all'affidamento dei lavori tramite procedura negoziata di cui all'art. 1, comma 2, lett. b), del Decreto-Legge n. 76 del 16.7.2020, come modificato dall'art. 51, comma 1, lettera b), sub. 2.2) della Legge n. 108/2021, e approvazione atti di gara. CUP: F89J19000650001 - CIG: 9117755174
 </t>
         </is>
       </c>
-      <c r="C514" t="s">
-[...3 lines deleted...]
-      <c r="E514" s="2">
+      <c r="C580" t="s">
+        <v>637</v>
+      </c>
+      <c r="D580"/>
+      <c r="E580" s="2">
         <v>44663</v>
       </c>
-      <c r="F514"/>
-      <c r="G514" s="2">
+      <c r="F580"/>
+      <c r="G580" s="2">
         <v>44663</v>
       </c>
-      <c r="H514"/>
-      <c r="I514" s="2">
+      <c r="H580"/>
+      <c r="I580" s="2">
         <v>44663</v>
       </c>
-      <c r="J514"/>
-      <c r="K514" s="2">
+      <c r="J580"/>
+      <c r="K580" s="2">
         <v>44663</v>
       </c>
-      <c r="L514"/>
-      <c r="M514" s="2">
+      <c r="L580"/>
+      <c r="M580" s="2">
         <v>44659</v>
       </c>
-      <c r="N514"/>
-      <c r="O514" s="2">
+      <c r="N580"/>
+      <c r="O580" s="2">
         <v>44642</v>
       </c>
-      <c r="P514"/>
-      <c r="Q514" s="2">
+      <c r="P580"/>
+      <c r="Q580" s="2">
         <v>44642</v>
       </c>
-      <c r="R514"/>
-      <c r="S514" s="2">
+      <c r="R580"/>
+      <c r="S580" s="2">
         <v>44634</v>
       </c>
-      <c r="T514"/>
-      <c r="U514" s="2">
+      <c r="T580"/>
+      <c r="U580" s="2">
         <v>44631</v>
       </c>
     </row>
-    <row r="515">
-      <c r="A515">
+    <row r="581">
+      <c r="A581">
         <v>2580</v>
       </c>
-      <c r="B515" t="inlineStr">
+      <c r="B581" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di Vaccini anti influenzali 2022/2023 occorrenti alle Aziende Sanitarie della Regione Lazio, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alle AA.SS. della Regione Lazio e di altri soggetti aggregatori. - Determinazione a contrarre. Approvazione schemi, atti e indizione gara. Nr. Gara 8469584.
 </t>
         </is>
       </c>
-      <c r="C515" t="s">
-[...3 lines deleted...]
-      <c r="E515" s="2">
+      <c r="C581" t="s">
+        <v>638</v>
+      </c>
+      <c r="D581"/>
+      <c r="E581" s="2">
         <v>44679</v>
       </c>
-      <c r="F515"/>
-      <c r="G515" s="2">
+      <c r="F581"/>
+      <c r="G581" s="2">
         <v>44658</v>
       </c>
-      <c r="H515"/>
-      <c r="I515" s="2">
+      <c r="H581"/>
+      <c r="I581" s="2">
         <v>44627</v>
       </c>
     </row>
-    <row r="516">
-      <c r="A516">
+    <row r="582">
+      <c r="A582">
         <v>2579</v>
       </c>
-      <c r="B516" t="inlineStr">
+      <c r="B582" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n.558 del 15 novembre 2018. Intervento codice 658 denominato "Lavori straordinari ed urgenti per il ripristino sommità arginale del fiume Velino. Affidamento per il servizio delle attività topografiche compresa l'elaborazione di disegni e grafici, ai sensi dell'art. 1, comma 2, lett. a) della Legge 120/2020 - CUP F37H21007250002 - CIG Z343569739.</t>
         </is>
       </c>
-      <c r="C516" t="s">
-[...3 lines deleted...]
-      <c r="E516" s="2">
+      <c r="C582" t="s">
+        <v>639</v>
+      </c>
+      <c r="D582"/>
+      <c r="E582" s="2">
         <v>45202</v>
       </c>
-      <c r="F516"/>
-      <c r="G516" s="2">
+      <c r="F582"/>
+      <c r="G582" s="2">
         <v>45120</v>
       </c>
-      <c r="H516"/>
-      <c r="I516" s="2">
+      <c r="H582"/>
+      <c r="I582" s="2">
         <v>45022</v>
       </c>
-      <c r="J516"/>
-[...3 lines deleted...]
-      <c r="A517">
+      <c r="J582"/>
+      <c r="K582"/>
+    </row>
+    <row r="583">
+      <c r="A583">
         <v>2576</v>
       </c>
-      <c r="B517" t="inlineStr">
+      <c r="B583" t="inlineStr">
         <is>
           <t>Procedura negoziata, tramite R.D.O. sul M.E.La., finalizzata all'affidamento del servizio di banche dati online di legislazione nazionale e europea, giurisprudenza e dottrina. Prenotazione d'impegno di spesa euro 210.450,00 IVA compresa - Cap. U0000S23424, in favore di Creditori diversi - impegni di spesa per complessivi Euro 2.899,72, sul Cap. U0000S23424 e relativi accertamenti sui Cap. E0000341559, E0000341562 e E0000341563 in favore del fondo incentivi ex art. 383 sexies R.R. n. 1/2002 (codice 176734), ai sensi dell'art.113 del D.lgs. 50/2016, impegno sul Cap. U0000T19427 di euro 225,00 in favore dell'Autorità Nazionale Anticorruzione (ANAC) es. fin. 2022-2023-2024-2025.</t>
         </is>
       </c>
-      <c r="C517" t="s">
-[...3 lines deleted...]
-      <c r="E517" s="2">
+      <c r="C583" t="s">
+        <v>640</v>
+      </c>
+      <c r="D583"/>
+      <c r="E583" s="2">
         <v>45936</v>
       </c>
-      <c r="F517"/>
-      <c r="G517" s="2">
+      <c r="F583"/>
+      <c r="G583" s="2">
         <v>44698</v>
       </c>
-      <c r="H517"/>
-      <c r="I517" s="2">
+      <c r="H583"/>
+      <c r="I583" s="2">
         <v>44622</v>
       </c>
     </row>
-    <row r="518">
-      <c r="A518">
+    <row r="584">
+      <c r="A584">
         <v>2575</v>
       </c>
-      <c r="B518" t="inlineStr">
+      <c r="B584" t="inlineStr">
         <is>
           <t>Procedura aperta per l'affidamento della fornitura del Servizio di mediazione linguistica tramite interpretariato telefonico di emergenza da remoto per le esigenze della Centrale Unica di Risposta 112 N.U.E. Regione Lazio. Prenotazione d'impegno di spesa euro 285.480,00 IVA compresa - Cap. U0000E47922, in favore di Creditori diversi - impegni di spesa per complessivi € 3.481,92 sul Cap. U0000E47922 e relativi accertamenti sui Cap. E0000341559, E0000341562 e E0000341563 in favore del fondo incentivi ex art. 383 sexies R.R. n. 1/2002 (codice 176734), ai sensi dell'art.113 del D.lgs. 50/2016, es. fin. 2022, 2023, 2024, 2025. Impegno sul Cap. U0000T19427 di euro 225,00 in favore dell'Autorità Nazionale Anticorruzione (ANAC)es. fin. 2022 - Indizione di gara e approvazione atti.
 </t>
         </is>
       </c>
-      <c r="C518" t="s">
-[...3 lines deleted...]
-      <c r="E518" s="2">
+      <c r="C584" t="s">
+        <v>641</v>
+      </c>
+      <c r="D584"/>
+      <c r="E584" s="2">
         <v>44673</v>
       </c>
-      <c r="F518"/>
-      <c r="G518" s="2">
+      <c r="F584"/>
+      <c r="G584" s="2">
         <v>44622</v>
       </c>
     </row>
-    <row r="519">
-      <c r="A519">
+    <row r="585">
+      <c r="A585">
         <v>2572</v>
       </c>
-      <c r="B519" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E519" s="2">
+      <c r="B585" t="inlineStr">
+        <is>
+          <t>Intervento 12IR080/G3 "Fosso di Vallerano - Messa in sicurezza della zona urbana del torrino". Determinazione a contrarre&amp;nbsp;per l'affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) del Decreto-legge 16 luglio 2020 n. 76, del servizio per la&amp;nbsp;redazione del progetto di fattibilità tecnica ed economica, definitivo ed esecutivo nonché del coordinamento della sicurezza in&amp;nbsp;fase di progettazione. CUP F89J15003900001 - CIG 9091504271</t>
+        </is>
+      </c>
+      <c r="C585" t="s">
+        <v>642</v>
+      </c>
+      <c r="D585"/>
+      <c r="E585" s="2">
         <v>45086</v>
       </c>
-      <c r="F519"/>
-      <c r="G519" s="2">
+      <c r="F585"/>
+      <c r="G585" s="2">
         <v>45022</v>
       </c>
-      <c r="H519"/>
-      <c r="I519" s="2">
+      <c r="H585"/>
+      <c r="I585" s="2">
         <v>45022</v>
       </c>
-      <c r="J519"/>
-      <c r="K519" s="2">
+      <c r="J585"/>
+      <c r="K585" s="2">
         <v>45022</v>
       </c>
-      <c r="L519"/>
-      <c r="M519" s="2">
+      <c r="L585"/>
+      <c r="M585" s="2">
         <v>45021</v>
       </c>
-      <c r="N519"/>
-      <c r="O519" s="2">
+      <c r="N585"/>
+      <c r="O585" s="2">
         <v>45016</v>
       </c>
-      <c r="P519"/>
-      <c r="Q519" s="2">
+      <c r="P585"/>
+      <c r="Q585" s="2">
         <v>44649</v>
       </c>
-      <c r="R519"/>
-      <c r="S519" s="2">
+      <c r="R585"/>
+      <c r="S585" s="2">
         <v>44635</v>
       </c>
-      <c r="T519"/>
-      <c r="U519" s="2">
+      <c r="T585"/>
+      <c r="U585" s="2">
         <v>44610</v>
       </c>
-      <c r="V519"/>
-      <c r="W519" s="2">
+      <c r="V585"/>
+      <c r="W585" s="2">
         <v>44610</v>
       </c>
-      <c r="X519"/>
-      <c r="Y519" s="2">
+      <c r="X585"/>
+      <c r="Y585" s="2">
         <v>44610</v>
       </c>
-      <c r="Z519"/>
-      <c r="AA519" s="2">
+      <c r="Z585"/>
+      <c r="AA585" s="2">
         <v>44609</v>
       </c>
     </row>
-    <row r="520">
-      <c r="A520">
+    <row r="586">
+      <c r="A586">
         <v>2571</v>
       </c>
-      <c r="B520" t="s">
-[...6 lines deleted...]
-      <c r="E520" s="2">
+      <c r="B586" t="s">
+        <v>643</v>
+      </c>
+      <c r="C586" t="s">
+        <v>644</v>
+      </c>
+      <c r="D586"/>
+      <c r="E586" s="2">
         <v>44602</v>
       </c>
     </row>
-    <row r="521">
-      <c r="A521">
+    <row r="587">
+      <c r="A587">
         <v>2569</v>
       </c>
-      <c r="B521" t="inlineStr">
+      <c r="B587" t="inlineStr">
         <is>
           <t>Cloud Regione Lazio - "Procedura ristretta, ai sensi dell'art. 61 del D.Lgs 50/2016, finalizzata all'affidamento di servizi specialistici di supporto per l'evoluzione, la gestione dei sistemi infrastrutturali deputati all'erogazione dei servizi Cloud Regionali - Lotto unico - CIG 9051406087. Determinazione di approvazione atti, indizione gara e nomina del Responsabile Unico del Procedimento (RUP).
 </t>
         </is>
       </c>
-      <c r="C521" t="s">
-[...3 lines deleted...]
-      <c r="E521" s="2">
+      <c r="C587" t="s">
+        <v>645</v>
+      </c>
+      <c r="D587"/>
+      <c r="E587" s="2">
         <v>44602</v>
       </c>
     </row>
-    <row r="522">
-      <c r="A522">
+    <row r="588">
+      <c r="A588">
         <v>2568</v>
       </c>
-      <c r="B522" t="inlineStr">
+      <c r="B588" t="inlineStr">
         <is>
           <t>STELLA-PROMO-VAR01 Variante in aumento, ai sensi dell'art. 106 comma 12 D.Lgs. 50/2016, della Determinazione regionale n. G05203 del 06 maggio 2021. Impegno di spesa di € 9.760,00 IVA inclusa, sul capitolo U0000R31902, a favore di HERO Srl - cod. cred. 179628. Esercizio Finanziario 2021. CIG n. 873353985F.
 </t>
         </is>
       </c>
-      <c r="C522" t="s">
-[...3 lines deleted...]
-      <c r="E522" s="2">
+      <c r="C588" t="s">
+        <v>646</v>
+      </c>
+      <c r="D588"/>
+      <c r="E588" s="2">
         <v>44602</v>
       </c>
     </row>
-    <row r="523">
-      <c r="A523">
+    <row r="589">
+      <c r="A589">
         <v>2563</v>
       </c>
-      <c r="B523" t="inlineStr">
+      <c r="B589" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 558 del 15 novembre 2018. Intervento codice 654 denominato "Lavori straordinari ed urgenti di manutenzione dell'alveo del fiume Marta dalla SS 1 Aurelia alla Foce in Comune di Tarquinia". CUP F87H21009700001- CIG 9076049093.&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C523" t="s">
-[...3 lines deleted...]
-      <c r="E523" s="2">
+      <c r="C589" t="s">
+        <v>647</v>
+      </c>
+      <c r="D589"/>
+      <c r="E589" s="2">
         <v>44601</v>
       </c>
     </row>
-    <row r="524">
-      <c r="A524">
+    <row r="590">
+      <c r="A590">
         <v>2562</v>
       </c>
-      <c r="B524" t="inlineStr">
+      <c r="B590" t="inlineStr">
         <is>
           <t>Lavori per la ricostruzione dell'ospedale di Amatrice di cui all'Ordinanza Commissariale n. 56 del 10/05/2018. Codice Opera: OOPP_M_002_2017. Approvazione atti di variante ai sensi dell'art. 106, co. 1, lett. c) e art. 149 comma 2 del D.Lgs 50/2016. CUP: F78I18000070008 - CIG: 83810759E0.</t>
         </is>
       </c>
-      <c r="C524" t="s">
-[...3 lines deleted...]
-      <c r="E524" s="2">
+      <c r="C590" t="s">
+        <v>648</v>
+      </c>
+      <c r="D590"/>
+      <c r="E590" s="2">
         <v>45684</v>
       </c>
-      <c r="F524"/>
-      <c r="G524" s="2">
+      <c r="F590"/>
+      <c r="G590" s="2">
         <v>45441</v>
       </c>
     </row>
-    <row r="525">
-      <c r="A525">
+    <row r="591">
+      <c r="A591">
         <v>2560</v>
       </c>
-      <c r="B525" t="s">
-[...6 lines deleted...]
-      <c r="E525" s="2">
+      <c r="B591" t="s">
+        <v>649</v>
+      </c>
+      <c r="C591" t="s">
+        <v>650</v>
+      </c>
+      <c r="D591"/>
+      <c r="E591" s="2">
         <v>44677</v>
       </c>
-      <c r="F525"/>
-      <c r="G525" s="2">
+      <c r="F591"/>
+      <c r="G591" s="2">
         <v>44593</v>
       </c>
     </row>
-    <row r="526">
-      <c r="A526">
+    <row r="592">
+      <c r="A592">
         <v>2558</v>
       </c>
-      <c r="B526" t="inlineStr">
+      <c r="B592" t="inlineStr">
         <is>
           <t>Affidamento diretto ex art. 36, comma 2, lett. a), D.Lgs. n. 50/16. Formazione a catalogo: "Società partecipate: gestione dei rapporti in relazione ai servizi affidati e controlli", indetto dalla Società Formel srl. Impegno di spesa, per la quota di partecipazione di n.1 funzionario, pari a euro 340,00 IVA esente (ai sensi dell'Art. 10 D.P.R. 633/72) più euro 2,00 per marca da bollo, per un totale complessivo di euro 342,00, sul capitolo U0000S15902, missione 01. programma 10, piano dei conti 1.03.02.04.999 - Es. Fin. 2021
 </t>
         </is>
       </c>
-      <c r="C526" t="s">
-[...3 lines deleted...]
-      <c r="E526" s="2">
+      <c r="C592" t="s">
+        <v>651</v>
+      </c>
+      <c r="D592"/>
+      <c r="E592" s="2">
         <v>44588</v>
       </c>
     </row>
-    <row r="527">
-      <c r="A527">
+    <row r="593">
+      <c r="A593">
         <v>2556</v>
       </c>
-      <c r="B527" t="inlineStr">
+      <c r="B593" t="inlineStr">
         <is>
           <t>Determina a contrarre, Approvazione atti e indizione gara comunitaria centralizzata a procedura aperta per l'affidamento dei servizi di n.3 centri antiviolenza e di n.3 case rifugio per donne vittime di violenza. Durata affidamento 24 mesi. Prenotazione di spesa euro 1.728.866,88 IVA inclusa sul Capitolo U0000H41976 Missione 12 programma 04 es. fin. 2021-2022-2023. Assunzione impegno di spesa sul cap. U0000T19427 a favore di ANAC (cod. cred. 159683) di € 600,00 - es. fin. 2021. Lotto 1: CIG 8831441FA6 - Lotto 2: CIG 8831460F54 - Lotto 3: CIG 8831470797.</t>
         </is>
       </c>
-      <c r="C527" t="s">
-[...3 lines deleted...]
-      <c r="E527" s="2">
+      <c r="C593" t="s">
+        <v>652</v>
+      </c>
+      <c r="D593"/>
+      <c r="E593" s="2">
         <v>44588</v>
       </c>
     </row>
-    <row r="528">
-      <c r="A528">
+    <row r="594">
+      <c r="A594">
         <v>2555</v>
       </c>
-      <c r="B528" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E528" s="2">
+      <c r="B594" t="inlineStr">
+        <is>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier LI-ES2-111006, Intervento A0100E0371 Codice MIR I202100337, concernente i lavori presso gli "Uffici Pubblici ex ASL" in Monterotondo (RM) da destinare a sede della Compagnia Guardia di Finanza. Determina a contrarre semplificata per l'affidamento diretto ai sensi dell'art. 1, comma 2, lett. a) della Legge n. 120 dell'11.11.2020, come modificato dall'art 51, comma 1, lett. a), sub. 2.1) della Legge n. 108 del 29.7.2021 del servizio di Coordinamento della Sicurezza in fase di Esecuzione all'ing. Gaetano Motta. CUP F97H17001940002 - CIG 8964771B0D</t>
+        </is>
+      </c>
+      <c r="C594" t="s">
+        <v>653</v>
+      </c>
+      <c r="D594"/>
+      <c r="E594" s="2">
+        <v>46191</v>
+      </c>
+      <c r="F594"/>
+      <c r="G594" s="2">
         <v>44587</v>
       </c>
     </row>
-    <row r="529">
-      <c r="A529">
+    <row r="595">
+      <c r="A595">
         <v>2553</v>
       </c>
-      <c r="B529" t="inlineStr">
+      <c r="B595" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio e Calabria - Farmaci 2020_Terza tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alle AA.SS. della Regione Lazio e di altri soggetti aggregatori
 </t>
         </is>
       </c>
-      <c r="C529" t="s">
-[...3 lines deleted...]
-      <c r="E529" s="2">
+      <c r="C595" t="s">
+        <v>654</v>
+      </c>
+      <c r="D595"/>
+      <c r="E595" s="2">
         <v>44818</v>
       </c>
-      <c r="F529"/>
-      <c r="G529" s="2">
+      <c r="F595"/>
+      <c r="G595" s="2">
         <v>44586</v>
       </c>
-      <c r="H529"/>
-      <c r="I529" s="2">
+      <c r="H595"/>
+      <c r="I595" s="2">
         <v>44586</v>
       </c>
     </row>
-    <row r="530">
-      <c r="A530">
+    <row r="596">
+      <c r="A596">
         <v>2552</v>
       </c>
-      <c r="B530" t="inlineStr">
+      <c r="B596" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della regione Lazio - farmaci 2022_tranche 2, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della regione Lazio e di altri soggetti aggregatori. Nr. Gara 8430134.</t>
         </is>
       </c>
-      <c r="C530" t="s">
-[...3 lines deleted...]
-      <c r="E530" s="2">
+      <c r="C596" t="s">
+        <v>655</v>
+      </c>
+      <c r="D596"/>
+      <c r="E596" s="2">
         <v>45736</v>
       </c>
-      <c r="F530"/>
-      <c r="G530" s="2">
+      <c r="F596"/>
+      <c r="G596" s="2">
         <v>45321</v>
       </c>
-      <c r="H530"/>
-      <c r="I530" s="2">
+      <c r="H596"/>
+      <c r="I596" s="2">
         <v>45040</v>
       </c>
-      <c r="J530"/>
-      <c r="K530" s="2">
+      <c r="J596"/>
+      <c r="K596" s="2">
         <v>45250</v>
       </c>
-      <c r="L530"/>
-      <c r="M530" s="2">
+      <c r="L596"/>
+      <c r="M596" s="2">
         <v>44663</v>
       </c>
-      <c r="N530"/>
-      <c r="O530" s="2">
+      <c r="N596"/>
+      <c r="O596" s="2">
         <v>44631</v>
       </c>
-      <c r="P530"/>
-      <c r="Q530" s="2">
+      <c r="P596"/>
+      <c r="Q596" s="2">
         <v>44614</v>
       </c>
-      <c r="R530"/>
-      <c r="S530" s="2">
+      <c r="R596"/>
+      <c r="S596" s="2">
         <v>44586</v>
       </c>
     </row>
-    <row r="531">
-      <c r="A531">
+    <row r="597">
+      <c r="A597">
         <v>2551</v>
       </c>
-      <c r="B531" t="inlineStr">
+      <c r="B597" t="inlineStr">
         <is>
           <t>Lavori di consolidamento della Rupe in località Mercatello, a completamento dell'intervento di somma urgenza per movimento franoso nel Comune di Bagnoregio (VT). Determina a contrarre ed approvazione atti di gara per l'affidamento dell'Ultimazione lavori a seguito di variante e recesso. CUP F69D15001850002- CIG 904008307E
 </t>
         </is>
       </c>
-      <c r="C531" t="s">
-[...3 lines deleted...]
-      <c r="E531" s="2">
+      <c r="C597" t="s">
+        <v>656</v>
+      </c>
+      <c r="D597"/>
+      <c r="E597" s="2">
         <v>44750</v>
       </c>
-      <c r="F531"/>
-      <c r="G531" s="2">
+      <c r="F597"/>
+      <c r="G597" s="2">
         <v>44701</v>
       </c>
-      <c r="H531"/>
-      <c r="I531" s="2">
+      <c r="H597"/>
+      <c r="I597" s="2">
         <v>44592</v>
       </c>
-      <c r="J531"/>
-      <c r="K531" s="2">
+      <c r="J597"/>
+      <c r="K597" s="2">
         <v>44592</v>
       </c>
-      <c r="L531"/>
-      <c r="M531" s="2">
+      <c r="L597"/>
+      <c r="M597" s="2">
         <v>44592</v>
       </c>
-      <c r="N531"/>
-      <c r="O531" s="2">
+      <c r="N597"/>
+      <c r="O597" s="2">
         <v>44592</v>
       </c>
-      <c r="P531"/>
-      <c r="Q531" s="2">
+      <c r="P597"/>
+      <c r="Q597" s="2">
         <v>44589</v>
       </c>
-      <c r="R531"/>
-      <c r="S531" s="2">
+      <c r="R597"/>
+      <c r="S597" s="2">
         <v>44587</v>
       </c>
-      <c r="T531"/>
-      <c r="U531" s="2">
+      <c r="T597"/>
+      <c r="U597" s="2">
         <v>44586</v>
       </c>
     </row>
-    <row r="532">
-      <c r="A532">
+    <row r="598">
+      <c r="A598">
         <v>2550</v>
       </c>
-      <c r="B532" t="inlineStr">
+      <c r="B598" t="inlineStr">
         <is>
           <t>Gara Europea - Procedura aperta ai sensi dell'art. 60 del D.Lgs. 50/2016 per l'affidamento del servizio di verifica della vulnerabilità sismica, l'esecuzione di prove ed indagini e la redazione della progettazione di fattibilità tecnico ed economica degli interventi di adeguamento sismico del complesso di edifici che costituiscono il Centro Direzionale della Regione Lazio sito in via Cristoforo Colombo n. 212 a Roma - CIG 89653519AF. Determinazione di indizione, ai sensi dell'art. 32 del D.lgs. 50/2016 ed approvazione degli atti di gara.
 </t>
         </is>
       </c>
-      <c r="C532" t="s">
-[...3 lines deleted...]
-      <c r="E532" s="2">
+      <c r="C598" t="s">
+        <v>657</v>
+      </c>
+      <c r="D598"/>
+      <c r="E598" s="2">
         <v>45224</v>
       </c>
-      <c r="F532"/>
-      <c r="G532" s="2">
+      <c r="F598"/>
+      <c r="G598" s="2">
         <v>44755</v>
       </c>
-      <c r="H532"/>
-      <c r="I532" s="2">
+      <c r="H598"/>
+      <c r="I598" s="2">
         <v>44586</v>
       </c>
-      <c r="J532"/>
-      <c r="K532" s="2">
+      <c r="J598"/>
+      <c r="K598" s="2">
         <v>44586</v>
       </c>
-      <c r="L532"/>
-      <c r="M532" s="2">
+      <c r="L598"/>
+      <c r="M598" s="2">
         <v>44586</v>
       </c>
-      <c r="N532"/>
-      <c r="O532" s="2">
+      <c r="N598"/>
+      <c r="O598" s="2">
         <v>44586</v>
       </c>
-      <c r="P532"/>
-      <c r="Q532" s="2">
+      <c r="P598"/>
+      <c r="Q598" s="2">
         <v>44586</v>
       </c>
-      <c r="R532"/>
-      <c r="S532" s="2">
+      <c r="R598"/>
+      <c r="S598" s="2">
         <v>44586</v>
       </c>
-      <c r="T532"/>
-      <c r="U532" s="2">
+      <c r="T598"/>
+      <c r="U598" s="2">
         <v>44586</v>
       </c>
-      <c r="V532"/>
-      <c r="W532" s="2">
+      <c r="V598"/>
+      <c r="W598" s="2">
         <v>44586</v>
       </c>
     </row>
-    <row r="533">
-      <c r="A533">
+    <row r="599">
+      <c r="A599">
         <v>2539</v>
       </c>
-      <c r="B533" t="inlineStr">
+      <c r="B599" t="inlineStr">
         <is>
           <t>D.G.R. n. 1030 del 22/12/2020. "Fiume Aniene manutenzione alveo e difese spondali da Vicovaro a Tivoli" - Determinazione a contrarre finalizzata all'affidamento dei lavori tramite procedura negoziata di cui all'art. 1, comma 2, lett. b), del DecretoLegge n. 76 del 16.7.2020, come modificato dall'art. 51, comma 1, lettera b), sub. 2.2) della Legge n. 108/2021, e approvazione atti di gara. CUP: F59J19000550001 - CIG 9069505849
 </t>
         </is>
       </c>
-      <c r="C533" t="s">
-[...3 lines deleted...]
-      <c r="E533" s="2">
+      <c r="C599" t="s">
+        <v>658</v>
+      </c>
+      <c r="D599"/>
+      <c r="E599" s="2">
         <v>44610</v>
       </c>
-      <c r="F533"/>
-      <c r="G533" s="2">
+      <c r="F599"/>
+      <c r="G599" s="2">
         <v>44610</v>
       </c>
-      <c r="H533"/>
-      <c r="I533" s="2">
+      <c r="H599"/>
+      <c r="I599" s="2">
         <v>44610</v>
       </c>
-      <c r="J533"/>
-      <c r="K533" s="2">
+      <c r="J599"/>
+      <c r="K599" s="2">
         <v>44610</v>
       </c>
-      <c r="L533"/>
-      <c r="M533" s="2">
+      <c r="L599"/>
+      <c r="M599" s="2">
         <v>44609</v>
       </c>
-      <c r="N533"/>
-      <c r="O533" s="2">
+      <c r="N599"/>
+      <c r="O599" s="2">
         <v>44587</v>
       </c>
-      <c r="P533"/>
-      <c r="Q533" s="2">
+      <c r="P599"/>
+      <c r="Q599" s="2">
         <v>44587</v>
       </c>
-      <c r="R533"/>
-      <c r="S533" s="2">
+      <c r="R599"/>
+      <c r="S599" s="2">
         <v>44582</v>
       </c>
-      <c r="T533"/>
-      <c r="U533" s="2">
+      <c r="T599"/>
+      <c r="U599" s="2">
         <v>44581</v>
       </c>
     </row>
-    <row r="534">
-      <c r="A534">
+    <row r="600">
+      <c r="A600">
         <v>2538</v>
       </c>
-      <c r="B534" t="inlineStr">
+      <c r="B600" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 558 del 15 novembre 2018. Intervento codice 604 denominato "Lavori straordinari di manutenzione dell'alveo del fiume Cosa da Alatri a Ceccano". Approvazione dei verbali di gara e aggiudicazione dei lavori. CUP F57H21000870001- CIG 902686871F.
 </t>
         </is>
       </c>
-      <c r="C534" t="s">
-[...3 lines deleted...]
-      <c r="E534" s="2">
+      <c r="C600" t="s">
+        <v>659</v>
+      </c>
+      <c r="D600"/>
+      <c r="E600" s="2">
         <v>44580</v>
       </c>
     </row>
-    <row r="535">
-      <c r="A535">
+    <row r="601">
+      <c r="A601">
         <v>2537</v>
       </c>
-      <c r="B535" t="inlineStr">
+      <c r="B601" t="inlineStr">
         <is>
           <t>Procedura negoziata ai sensi dell'art. 1, comma 2 lett. b) del D.L. n. 76/2020, convertito con modificazioni dalla Legge n. 120/2020, tramite R.d.O. sul M.E.LA., finalizzata all'affidamento del servizio di Responsabile della protezione dei&amp;nbsp;dati personali (RPD) della Giunta regionale". Determina a contrarre. Approvazione atti per indizione gara per l'affidamento del servizio e nomina del Responsabile Unico del Procedimento. Perfezionamento delle prenotazioni, a favore di creditori diversi,&amp;nbsp;n. 1978/2022 per l'importo di € 18.300,00 e n. 529/2023 per l'importo di € 18.300,00 sul Capitolo U0000R13902. CIG: Z6A337E3A2 - esercizi finanziari 2022 e 2023.
 </t>
         </is>
       </c>
-      <c r="C535" t="s">
-[...3 lines deleted...]
-      <c r="E535" s="2">
+      <c r="C601" t="s">
+        <v>660</v>
+      </c>
+      <c r="D601"/>
+      <c r="E601" s="2">
         <v>44580</v>
       </c>
     </row>
-    <row r="536">
-      <c r="A536">
+    <row r="602">
+      <c r="A602">
         <v>2522</v>
       </c>
-      <c r="B536" t="inlineStr">
+      <c r="B602" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio - Farmaci 2022 - prima tranche, nell'ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura del principio attivo LAROTRECTINIB destinato alle AA.SS. della Regione Lazio - Determinazione a contrarre. Approvazione schemi, atti e indizione gara. Nr. Gara 8419682.
 </t>
         </is>
       </c>
-      <c r="C536" t="s">
-[...3 lines deleted...]
-      <c r="E536" s="2">
+      <c r="C602" t="s">
+        <v>661</v>
+      </c>
+      <c r="D602"/>
+      <c r="E602" s="2">
         <v>44602</v>
       </c>
-      <c r="F536"/>
-      <c r="G536" s="2">
+      <c r="F602"/>
+      <c r="G602" s="2">
         <v>44578</v>
       </c>
     </row>
-    <row r="537">
-      <c r="A537">
+    <row r="603">
+      <c r="A603">
         <v>2521</v>
       </c>
-      <c r="B537" t="inlineStr">
+      <c r="B603" t="inlineStr">
         <is>
           <t>"Opere di difesa costiera del tratto di litorale di Ostia levante nel Comune di Roma Capitale - X Municipio". Determinazione a contrarre per l'affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) del Decreto-legge 16 luglio 2020 n. 76, come modificato dall'art. 51, comma 1, lettera a), sub. 2.1) della Legge n. 108/2021, del servizio per la redazione del progetto di fattibilità tecnica ed economica dell'intervento, compresa l'esecuzione dei rilievi topo-batimetrici. CUP F83D22000020002 - CIG 9064915C7E
 </t>
         </is>
       </c>
-      <c r="C537" t="s">
-[...3 lines deleted...]
-      <c r="E537" s="2">
+      <c r="C603" t="s">
+        <v>662</v>
+      </c>
+      <c r="D603"/>
+      <c r="E603" s="2">
         <v>44585</v>
       </c>
-      <c r="F537"/>
-      <c r="G537" s="2">
+      <c r="F603"/>
+      <c r="G603" s="2">
         <v>44578</v>
       </c>
-      <c r="H537"/>
-      <c r="I537" s="2">
+      <c r="H603"/>
+      <c r="I603" s="2">
         <v>44578</v>
       </c>
-      <c r="J537"/>
-      <c r="K537" s="2">
+      <c r="J603"/>
+      <c r="K603" s="2">
         <v>44578</v>
       </c>
-      <c r="L537"/>
-      <c r="M537" s="2">
+      <c r="L603"/>
+      <c r="M603" s="2">
         <v>44578</v>
       </c>
     </row>
-    <row r="538">
-      <c r="A538">
+    <row r="604">
+      <c r="A604">
         <v>2516</v>
       </c>
-      <c r="B538" t="inlineStr">
+      <c r="B604" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020 Call for proposal "Energia sostenibile 2.0" Asse Prioritario 4 Azione 4.1.1 _ 4^Aggiornamento elenco operatori economici abilitati a svolgere il servizio di certificazione della prestazione energetica degli edifici, di importo inferiore a 5.000,00 euro, mediante affidamento diretto ai sensi dell'art. 1, comma 2, lett. a del D.L. 76/2020, come modificato dall'art. 51, comma 1, lettera a), sub. 2.1) della Legge n. 108/2021.
 </t>
         </is>
       </c>
-      <c r="C538" t="s">
-[...3 lines deleted...]
-      <c r="E538" s="2">
+      <c r="C604" t="s">
+        <v>663</v>
+      </c>
+      <c r="D604"/>
+      <c r="E604" s="2">
         <v>44575</v>
       </c>
     </row>
-    <row r="539">
-      <c r="A539">
+    <row r="605">
+      <c r="A605">
         <v>2515</v>
       </c>
-      <c r="B539" t="s">
-[...6 lines deleted...]
-      <c r="E539" s="2">
+      <c r="B605" t="s">
+        <v>664</v>
+      </c>
+      <c r="C605" t="s">
+        <v>665</v>
+      </c>
+      <c r="D605"/>
+      <c r="E605" s="2">
         <v>44609</v>
       </c>
-      <c r="F539"/>
-      <c r="G539" s="2">
+      <c r="F605"/>
+      <c r="G605" s="2">
         <v>44609</v>
       </c>
-      <c r="H539"/>
-      <c r="I539" s="2">
+      <c r="H605"/>
+      <c r="I605" s="2">
         <v>44609</v>
       </c>
-      <c r="J539"/>
-      <c r="K539" s="2">
+      <c r="J605"/>
+      <c r="K605" s="2">
         <v>44609</v>
       </c>
-      <c r="L539"/>
-      <c r="M539" s="2">
+      <c r="L605"/>
+      <c r="M605" s="2">
         <v>44603</v>
       </c>
-      <c r="N539"/>
-      <c r="O539" s="2">
+      <c r="N605"/>
+      <c r="O605" s="2">
         <v>44586</v>
       </c>
-      <c r="P539"/>
-      <c r="Q539" s="2">
+      <c r="P605"/>
+      <c r="Q605" s="2">
         <v>44586</v>
       </c>
-      <c r="R539"/>
-      <c r="S539" s="2">
+      <c r="R605"/>
+      <c r="S605" s="2">
         <v>44575</v>
       </c>
     </row>
-    <row r="540">
-      <c r="A540">
+    <row r="606">
+      <c r="A606">
         <v>2514</v>
       </c>
-      <c r="B540" t="inlineStr">
+      <c r="B606" t="inlineStr">
         <is>
           <t>Lavori di consolidamento della rupe in località Mercatello, in comune di Bagnoregio (VT), a completamento dell'intervento di somma urgenza per movimento franoso- Ultimazione lavori a seguito di variante e recesso. Approvazione progetto esecutivo CUP: F69D15001850002
 </t>
         </is>
       </c>
-      <c r="C540" t="s">
-[...3 lines deleted...]
-      <c r="E540" s="2">
+      <c r="C606" t="s">
+        <v>666</v>
+      </c>
+      <c r="D606"/>
+      <c r="E606" s="2">
         <v>44573</v>
       </c>
     </row>
-    <row r="541">
-      <c r="A541">
+    <row r="607">
+      <c r="A607">
         <v>2511</v>
       </c>
-      <c r="B541" t="inlineStr">
+      <c r="B607" t="inlineStr">
         <is>
           <t>Gara comunitaria a procedura aperta finalizzata alla stipula di Accordi Quadro per la fornitura di materiale vario da laboratorio occorrente alle Aziende Sanitarie ed Ospedaliere della Regione Lazio. Determinazione a contrarre. Provvedimento di indizione e approvazione atti.
 </t>
         </is>
       </c>
-      <c r="C541" t="s">
-[...3 lines deleted...]
-      <c r="E541" s="2">
+      <c r="C607" t="s">
+        <v>667</v>
+      </c>
+      <c r="D607"/>
+      <c r="E607" s="2">
         <v>44637</v>
       </c>
-      <c r="F541"/>
-      <c r="G541" s="2">
+      <c r="F607"/>
+      <c r="G607" s="2">
         <v>44568</v>
       </c>
-      <c r="H541"/>
-      <c r="I541" s="2">
+      <c r="H607"/>
+      <c r="I607" s="2">
         <v>44568</v>
       </c>
     </row>
-    <row r="542">
-      <c r="A542">
+    <row r="608">
+      <c r="A608">
         <v>2510</v>
       </c>
-      <c r="B542" t="inlineStr">
+      <c r="B608" t="inlineStr">
         <is>
           <t>Aggiudicazione procedura negoziata senza previa pubblicazione del bando espletata mediante R.d.O. sul Mercato Elettronico di Regione Lazio, finalizzata all'affidamento della fornitura di cartucce toner originali e rigenerati a minori impatti ambientali conformi al Decreto Ministero dell'Ambiente della Tutela del territorio e del mare, approvato con DM 17 ottobre 2019, in G.U. n. 261 del 7 novembre 2019.- perfezionamento della prenotazione di impegno n. 172170/2021 attribuendola al creditore certo Commercart S.r.l.- disimpegno della somma di € 1.310,28 sulla prenotazione d'impegno n.172170/2021per ribasso d'asta - Cap. U0000S23908 - Esercizio Finanziario 2021
 </t>
         </is>
       </c>
-      <c r="C542" t="s">
-[...3 lines deleted...]
-      <c r="E542" s="2">
+      <c r="C608" t="s">
+        <v>668</v>
+      </c>
+      <c r="D608"/>
+      <c r="E608" s="2">
         <v>44566</v>
       </c>
     </row>
-    <row r="543">
-      <c r="A543">
+    <row r="609">
+      <c r="A609">
         <v>2509</v>
       </c>
-      <c r="B543" t="inlineStr">
+      <c r="B609" t="inlineStr">
         <is>
           <t>Aggiudicazione procedura negoziata senza previa pubblicazione del bando espletata mediante R.d.O. sul Mercato Elettronico di Regione Lazio, finalizzata all'affidamento della fornitura di carta per fotocopie - perfezionamento della prenotazione di impegno n. 175990/2021 attribuendola al creditore certo Carto Copy Service- disimpegno della somma di € 293,78 sulla prenotazione d'impegno n.175990/2021 per ribasso d'asta - Cap. U0000S23434 - Esercizio Finanziario 2021.
 </t>
         </is>
       </c>
-      <c r="C543" t="s">
-[...3 lines deleted...]
-      <c r="E543" s="2">
+      <c r="C609" t="s">
+        <v>669</v>
+      </c>
+      <c r="D609"/>
+      <c r="E609" s="2">
         <v>44566</v>
       </c>
     </row>
-    <row r="544">
-      <c r="A544">
+    <row r="610">
+      <c r="A610">
         <v>2508</v>
       </c>
-      <c r="B544" t="inlineStr">
+      <c r="B610" t="inlineStr">
         <is>
           <t>Determina a contrarre, ai sensi dell'art. 32 del D.lgs. 50/2016, per l'indizione di una procedura aperta sopra soglia comunitaria per l'affidamento del servizio aereo di spegnimento incendi boschivi e lo svolgimento di altre attività connesse con gli interventi di Protezione Civile nell'intero territorio della Regione Lazio.Prenotazione impegno di spesa in favore di creditori diversi per € 11.594.851,80 sul Cap. U0000E23517 per gli ee.ff. 2022, 2023, 2024 e 2025. Impegno di spesa di € 104.543,37 sul Cap. U0000E23517 per gli ee.ff. 2022, 2023, 2024 e 2025 e relativi accertamenti a favore del fondo incentivi sul Cap. E0000341559 per € 66.489,83, sul Cap. E0000341562 per € 19.096,26 e sul Cap. E0000341563 per € 19.026,96Impegno di spesa € 800,00 a favore di ANAC sul Cap. U0000T19427 - E.F. 2021 CIG 9043217ABD
 </t>
         </is>
       </c>
-      <c r="C544" t="s">
-[...3 lines deleted...]
-      <c r="E544" s="2">
+      <c r="C610" t="s">
+        <v>670</v>
+      </c>
+      <c r="D610"/>
+      <c r="E610" s="2">
         <v>44656</v>
       </c>
-      <c r="F544"/>
-      <c r="G544" s="2">
+      <c r="F610"/>
+      <c r="G610" s="2">
         <v>44656</v>
       </c>
-      <c r="H544"/>
-      <c r="I544" s="2">
+      <c r="H610"/>
+      <c r="I610" s="2">
         <v>44564</v>
       </c>
     </row>
-    <row r="545">
-      <c r="A545">
+    <row r="611">
+      <c r="A611">
         <v>2507</v>
       </c>
-      <c r="B545" t="inlineStr">
+      <c r="B611" t="inlineStr">
         <is>
           <t>Determina a contrarre, ai sensi dell'art. 32 del D.lgs. 50/2016, per l'indizione di una procedura aperta sopra soglia comunitaria, per l'affidamento della fornitura in noleggio operativo a lungo termine senza conducente di n. 80 (ottanta) veicoli modello Pick-up, comprensiva del servizio di manutenzione "Full Service". Provvedimento di indizione e approvazione atti. Prenotazione impegno di spesa in favore di creditori diversi per € 4.270.000,00 compresa IVA sui cap. U0000E46549 e U0000E46108 per gli ee.ff. 2022, 2023, 2024, 2025, 2026 e 2027. Impegno di spesa di € 38.500,00 sui cap. U0000E46549 e U0000E46108 e relativo accertamento a favore del fondo incentivi, ai sensi dell'art. 113 del D.Lgs 50/2016 sui cap. E0000341559 per € 30.800,00, E0000341562 per € 3.850,00 e E0000341563 per € 3.850,00. Impegno di spesa € 600,00 a favore di ANAC sul cap. U0000T19427 - e.f. 2021. CIG 9020519FC0
 </t>
         </is>
       </c>
-      <c r="C545" t="s">
-[...3 lines deleted...]
-      <c r="E545" s="2">
+      <c r="C611" t="s">
+        <v>671</v>
+      </c>
+      <c r="D611"/>
+      <c r="E611" s="2">
         <v>44656</v>
       </c>
-      <c r="F545"/>
-      <c r="G545" s="2">
+      <c r="F611"/>
+      <c r="G611" s="2">
         <v>44602</v>
       </c>
-      <c r="H545"/>
-      <c r="I545" s="2">
+      <c r="H611"/>
+      <c r="I611" s="2">
         <v>44561</v>
       </c>
-      <c r="J545"/>
-      <c r="K545" s="2">
+      <c r="J611"/>
+      <c r="K611" s="2">
         <v>44561</v>
       </c>
     </row>
-    <row r="546">
-      <c r="A546">
+    <row r="612">
+      <c r="A612">
         <v>2506</v>
       </c>
-      <c r="B546" t="inlineStr">
+      <c r="B612" t="inlineStr">
         <is>
           <t>Determina a contrarre (art. 32-D.Lgs 50/2016), per l'indizione di una procedura aperta sopra soglia (art. 140, c.1-D.lgs 50/2016), per l'affidamento della gestione del "Centro Giorgio Fregosi", per anni 3+1.Nomina del RUP e del gruppo di lavoro. Prenotazione impegno di spesa per complessivi € 900.000,00 (IVA al 5% inclusa) sul cap.U0000H41717, e.f. 2022-23-24-25 a Creditori Diversi. Impegno di spesa € 375,00 in favore di ANAC sul cap. U0000T19427, e.f. 2021. Impegno di spesa per complessivi € 9.428,57 a favore del fondo incentivi, (art.113 D. Lgs. n. 50/2016), di cui € 8.749,71 sul cap. U000H41717, e.f. 2022-23-24-25 ed € 678,86 sul cap. U0000H41918, e.f. 2022-23-24-25 e rel. accert. sui capitoli E0000341559 per € 6.864,00 E0000341562 per € 1.282,29 ed E0000341563 per € 1.282,29 e.f. 2022-23-24-25 - CIG 895680909D
 </t>
         </is>
       </c>
-      <c r="C546" t="s">
-[...3 lines deleted...]
-      <c r="E546" s="2">
+      <c r="C612" t="s">
+        <v>672</v>
+      </c>
+      <c r="D612"/>
+      <c r="E612" s="2">
         <v>44657</v>
       </c>
-      <c r="F546"/>
-      <c r="G546" s="2">
+      <c r="F612"/>
+      <c r="G612" s="2">
         <v>44561</v>
       </c>
-      <c r="H546"/>
-      <c r="I546" s="2">
+      <c r="H612"/>
+      <c r="I612" s="2">
         <v>44561</v>
       </c>
     </row>
-    <row r="547">
-      <c r="A547">
+    <row r="613">
+      <c r="A613">
         <v>2505</v>
       </c>
-      <c r="B547" t="inlineStr">
+      <c r="B613" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio - Farmaci 2021 - QUINDICESIMA &amp;nbsp;tranche, nell'ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura del principio attivo ONASEMNOGENE ABEPARVOVEC destinato alle AA.SS. della Regione Lazio. Nr. Gara 8407803.
 </t>
         </is>
       </c>
-      <c r="C547" t="s">
-[...3 lines deleted...]
-      <c r="E547" s="2">
+      <c r="C613" t="s">
+        <v>673</v>
+      </c>
+      <c r="D613"/>
+      <c r="E613" s="2">
         <v>45134</v>
       </c>
-      <c r="F547"/>
-      <c r="G547" s="2">
+      <c r="F613"/>
+      <c r="G613" s="2">
         <v>44602</v>
       </c>
-      <c r="H547"/>
-      <c r="I547" s="2">
+      <c r="H613"/>
+      <c r="I613" s="2">
         <v>44561</v>
       </c>
     </row>
-    <row r="548">
-      <c r="A548">
+    <row r="614">
+      <c r="A614">
         <v>2504</v>
       </c>
-      <c r="B548" t="inlineStr">
+      <c r="B614" t="inlineStr">
         <is>
           <t>Consolidamento della Rupe in località Mercatello, a completamento dell'intervento di somma urgenza per movimento franoso&amp;nbsp;nel Comune di Bagnoregio (VT), a completamento dei lavori di somma urgenza. Impegno di € 15.093,59 a favore di Studio Baffo s.r.l. (Cod. Cred. 167998) per riformulazione progetto esecutivo, prenotazione impegno € 3.593,07 a favore Fondo Incentivi ex art. 383 sexies R.R. n. 1/2002 (cod. cred. 176734), prenotazione impegno per un totale di 591.766,36 a favore di Creditori diversi (cod. cred. 3805) sul capitolo U0000E42510. Prenotazione impegno sul capitolo U0000S23427 di € 2.000,00 a favore di creditori diversi (cod. cred. 3805), Impegno sul capitolo U0000T19427 di € 405,00 a favore dell'Autorità Nazionale Anticorruzione (cod. cred 159683). Esercizio Finanziario 2021-2022
 </t>
         </is>
       </c>
-      <c r="C548" t="s">
-[...3 lines deleted...]
-      <c r="E548" s="2">
+      <c r="C614" t="s">
+        <v>674</v>
+      </c>
+      <c r="D614"/>
+      <c r="E614" s="2">
         <v>44558</v>
       </c>
     </row>
-    <row r="549">
-      <c r="A549">
+    <row r="615">
+      <c r="A615">
         <v>2503</v>
       </c>
-      <c r="B549" t="inlineStr">
+      <c r="B615" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta finalizzata all’acquisizione del servizio di ventiloterapia domiciliare, occorrente alle Aziende Sanitarie della Regione Lazio.</t>
         </is>
       </c>
-      <c r="C549" t="s">
-[...3 lines deleted...]
-      <c r="E549" s="2">
+      <c r="C615" t="s">
+        <v>675</v>
+      </c>
+      <c r="D615"/>
+      <c r="E615" s="2">
         <v>44602</v>
       </c>
-      <c r="F549"/>
-      <c r="G549" s="2">
+      <c r="F615"/>
+      <c r="G615" s="2">
         <v>44558</v>
       </c>
     </row>
-    <row r="550">
-      <c r="A550">
+    <row r="616">
+      <c r="A616">
         <v>2502</v>
       </c>
-      <c r="B550" t="inlineStr">
+      <c r="B616" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. - Dossier LI-ES2-2540467- Intervento A0100E0321, presso la Scuola Elementare «Cura di Vetralla», sita in Largo Rodolfo Luzi nel Comune di Vetralla (VT).
 </t>
         </is>
       </c>
-      <c r="C550" t="s">
-[...3 lines deleted...]
-      <c r="E550" s="2">
+      <c r="C616" t="s">
+        <v>676</v>
+      </c>
+      <c r="D616"/>
+      <c r="E616" s="2">
         <v>44887</v>
       </c>
-      <c r="F550"/>
-      <c r="G550" s="2">
+      <c r="F616"/>
+      <c r="G616" s="2">
         <v>44761</v>
       </c>
-      <c r="H550"/>
-      <c r="I550" s="2">
+      <c r="H616"/>
+      <c r="I616" s="2">
         <v>44725</v>
       </c>
-      <c r="J550"/>
-      <c r="K550" s="2">
+      <c r="J616"/>
+      <c r="K616" s="2">
         <v>44559</v>
       </c>
-      <c r="L550"/>
-      <c r="M550" s="2">
+      <c r="L616"/>
+      <c r="M616" s="2">
         <v>44559</v>
       </c>
-      <c r="N550"/>
-      <c r="O550" s="2">
+      <c r="N616"/>
+      <c r="O616" s="2">
         <v>44559</v>
       </c>
-      <c r="P550"/>
-      <c r="Q550" s="2">
+      <c r="P616"/>
+      <c r="Q616" s="2">
         <v>44559</v>
       </c>
-      <c r="R550"/>
-      <c r="S550" s="2">
+      <c r="R616"/>
+      <c r="S616" s="2">
         <v>44558</v>
       </c>
-      <c r="T550"/>
-      <c r="U550" s="2">
+      <c r="T616"/>
+      <c r="U616" s="2">
         <v>44558</v>
       </c>
     </row>
-    <row r="551">
-      <c r="A551">
+    <row r="617">
+      <c r="A617">
         <v>2501</v>
       </c>
-      <c r="B551" t="inlineStr">
+      <c r="B617" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta, suddivisa in 5 lotti, per &amp;nbsp;l’acquisizione del servizio CUP occorrente alle Aziende Sanitarie della Regione Lazio. Determina a contrarre. Approvazione schemi atti e indizione gara. Numero gara 8385135</t>
         </is>
       </c>
-      <c r="C551" t="s">
-[...3 lines deleted...]
-      <c r="E551" s="2">
+      <c r="C617" t="s">
+        <v>677</v>
+      </c>
+      <c r="D617"/>
+      <c r="E617" s="2">
         <v>44554</v>
       </c>
     </row>
-    <row r="552">
-      <c r="A552">
+    <row r="618">
+      <c r="A618">
         <v>2500</v>
       </c>
-      <c r="B552" t="inlineStr">
+      <c r="B618" t="inlineStr">
         <is>
           <t>Pronto intervento e gestione paratoie e accessori nel Circondario Idraulico del Lazio, in caso di eventi di piena”. CUP F81B20001130002 – CIG 8996282EBF. &amp;nbsp; DETERMINAZIONE &amp;nbsp;A CONTRARRE &amp;nbsp;N. G16077 DEL 21/12 /2021
 </t>
         </is>
       </c>
-      <c r="C552" t="s">
-[...3 lines deleted...]
-      <c r="E552" s="2">
+      <c r="C618" t="s">
+        <v>678</v>
+      </c>
+      <c r="D618"/>
+      <c r="E618" s="2">
         <v>44718</v>
       </c>
-      <c r="F552"/>
-      <c r="G552" s="2">
+      <c r="F618"/>
+      <c r="G618" s="2">
         <v>44571</v>
       </c>
-      <c r="H552"/>
-      <c r="I552" s="2">
+      <c r="H618"/>
+      <c r="I618" s="2">
         <v>44571</v>
       </c>
-      <c r="J552"/>
-      <c r="K552" s="2">
+      <c r="J618"/>
+      <c r="K618" s="2">
         <v>44571</v>
       </c>
-      <c r="L552"/>
-      <c r="M552" s="2">
+      <c r="L618"/>
+      <c r="M618" s="2">
         <v>44571</v>
       </c>
-      <c r="N552"/>
-      <c r="O552" s="2">
+      <c r="N618"/>
+      <c r="O618" s="2">
         <v>44571</v>
       </c>
-      <c r="P552"/>
-      <c r="Q552" s="2">
+      <c r="P618"/>
+      <c r="Q618" s="2">
         <v>44565</v>
       </c>
-      <c r="R552"/>
-      <c r="S552" s="2">
+      <c r="R618"/>
+      <c r="S618" s="2">
         <v>44553</v>
       </c>
-      <c r="T552"/>
-      <c r="U552" s="2">
+      <c r="T618"/>
+      <c r="U618" s="2">
         <v>44553</v>
       </c>
-      <c r="V552"/>
-      <c r="W552" s="2">
+      <c r="V618"/>
+      <c r="W618" s="2">
         <v>44553</v>
       </c>
-      <c r="X552"/>
-      <c r="Y552" s="2">
+      <c r="X618"/>
+      <c r="Y618" s="2">
         <v>44552</v>
       </c>
     </row>
-    <row r="553">
-      <c r="A553">
+    <row r="619">
+      <c r="A619">
         <v>2499</v>
       </c>
-      <c r="B553" t="inlineStr">
+      <c r="B619" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta finalizzata all’affidamento del servizio di tesoreria per le Aziende Sanitarie della Regione Lazio – Terza edizione</t>
         </is>
       </c>
-      <c r="C553" t="s">
-[...3 lines deleted...]
-      <c r="E553" s="2">
+      <c r="C619" t="s">
+        <v>679</v>
+      </c>
+      <c r="D619"/>
+      <c r="E619" s="2">
         <v>44551</v>
       </c>
     </row>
-    <row r="554">
-      <c r="A554">
+    <row r="620">
+      <c r="A620">
         <v>2497</v>
       </c>
-      <c r="B554" t="inlineStr">
+      <c r="B620" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta, suddivisa in 5 lotti, per per la fornitura di microinfusori per insulina, sistemi di monitoraggio CGM e relativo materiale di consumo e servizi connessi occorrenti alle Aziende Sanitarie Locali della Regione Lazio. Numero Gara 8389570.</t>
         </is>
       </c>
-      <c r="C554" t="s">
-[...3 lines deleted...]
-      <c r="E554" s="2">
+      <c r="C620" t="s">
+        <v>680</v>
+      </c>
+      <c r="D620"/>
+      <c r="E620" s="2">
         <v>44551</v>
       </c>
     </row>
-    <row r="555">
-      <c r="A555">
+    <row r="621">
+      <c r="A621">
         <v>2496</v>
       </c>
-      <c r="B555" t="inlineStr">
+      <c r="B621" t="inlineStr">
         <is>
           <t>Procedura aperta finalizzata alla stipula di una convenzione volta all’affidamento del servizio di trasporto e consegna sangue, emocomponenti, cellule staminali, campioni biologici e materiali per prelievo destinato agli Enti del Servizio Sanitario della Regione Lazio.&amp;nbsp;&amp;nbsp;</t>
         </is>
       </c>
-      <c r="C555" t="s">
-[...3 lines deleted...]
-      <c r="E555" s="2">
+      <c r="C621" t="s">
+        <v>681</v>
+      </c>
+      <c r="D621"/>
+      <c r="E621" s="2">
         <v>44551</v>
       </c>
     </row>
-    <row r="556">
-      <c r="A556">
+    <row r="622">
+      <c r="A622">
         <v>2495</v>
       </c>
-      <c r="B556" t="inlineStr">
+      <c r="B622" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. - Dossier LI-ES2-0820168- Intervento A0100E0452, presso il "Plesso scolastico Risorgimento" sito nel Comune di Frascati (RM). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno ANAC di € 375,00= sui capitoli U0000A42134-U0000A42135-U0000A42136 Es. finanziario 2021, e nomina Direttore Lavori. CUP F17D17000230009- CIG 8996873677&amp;nbsp;</t>
         </is>
       </c>
-      <c r="C556" t="s">
-[...3 lines deleted...]
-      <c r="E556" s="2">
+      <c r="C622" t="s">
+        <v>682</v>
+      </c>
+      <c r="D622"/>
+      <c r="E622" s="2">
         <v>45687</v>
       </c>
-      <c r="F556"/>
-      <c r="G556" s="2">
+      <c r="F622"/>
+      <c r="G622" s="2">
         <v>45687</v>
       </c>
-      <c r="H556"/>
-      <c r="I556" s="2">
+      <c r="H622"/>
+      <c r="I622" s="2">
         <v>45687</v>
       </c>
-      <c r="J556"/>
-      <c r="K556" s="2">
+      <c r="J622"/>
+      <c r="K622" s="2">
         <v>45687</v>
       </c>
-      <c r="L556"/>
-      <c r="M556" s="2">
+      <c r="L622"/>
+      <c r="M622" s="2">
         <v>45442</v>
       </c>
-      <c r="N556"/>
-      <c r="O556" s="2">
+      <c r="N622"/>
+      <c r="O622" s="2">
         <v>44754</v>
       </c>
-      <c r="P556"/>
-      <c r="Q556" s="2">
+      <c r="P622"/>
+      <c r="Q622" s="2">
         <v>44665</v>
       </c>
-      <c r="R556"/>
-      <c r="S556" s="2">
+      <c r="R622"/>
+      <c r="S622" s="2">
         <v>44665</v>
       </c>
-      <c r="T556"/>
-      <c r="U556" s="2">
+      <c r="T622"/>
+      <c r="U622" s="2">
         <v>44665</v>
       </c>
-      <c r="V556"/>
-      <c r="W556" s="2">
+      <c r="V622"/>
+      <c r="W622" s="2">
         <v>44665</v>
       </c>
-      <c r="X556"/>
-      <c r="Y556" s="2">
+      <c r="X622"/>
+      <c r="Y622" s="2">
         <v>44575</v>
       </c>
-      <c r="Z556"/>
-      <c r="AA556" s="2">
+      <c r="Z622"/>
+      <c r="AA622" s="2">
         <v>44575</v>
       </c>
-      <c r="AB556"/>
-      <c r="AC556" s="2">
+      <c r="AB622"/>
+      <c r="AC622" s="2">
         <v>44574</v>
       </c>
-      <c r="AD556"/>
-      <c r="AE556" s="2">
+      <c r="AD622"/>
+      <c r="AE622" s="2">
         <v>44551</v>
       </c>
     </row>
-    <row r="557">
-      <c r="A557">
+    <row r="623">
+      <c r="A623">
         <v>2494</v>
       </c>
-      <c r="B557" t="inlineStr">
+      <c r="B623" t="inlineStr">
         <is>
           <t>Affidamento diretto, ai sensi dell'art. 1 comma 2 lett. a) della legge 11 settembre 2020 n. 120, di un incarico professionale per il censimento e la verifica dei titoli edilizi per gli immobili ubicati negli immobili adibiti a Centri per l'Impiego ubicati nella Regione Lazio. Impegno di spesa sul Capitolo U0000S21903 del Bilancio della Pluriennale Regione Lazio, ess. finn. 2021- 2022, per complessivi € 84.755,84 a favore dell'Ing. Brigida Olivieri, con studio professionale sito in Guidonia Montecelio (RM), via San Vito Romano n. 16, C.F. LVRBGD84E46E885R, P. IVA 12298441002.Impegno di spesa di € 30,00 sul capitolo U0000T19427 del Bilancio Pluriennale della Regione Lazio, es. fin. 2022, a favore di ANAC.CIG: 9012597652
 &amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C557" t="s">
-[...4 lines deleted...]
-      <c r="A558">
+      <c r="C623" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624">
         <v>2493</v>
       </c>
-      <c r="B558" t="inlineStr">
+      <c r="B624" t="inlineStr">
         <is>
           <t>Affidamento diretto, ai sensi dell'art. 1 comma 2 lett. a) della legge 11 settembre 2020 n. 120, di un incarico professionale per la progettazione di un intervento di strip out, bonifica, pulizia e separazioni degli impianti non funzionanti del complesso immobiliare denominato "Ex ospedale Forlanini". Impegno di spesa sul Capitolo U0000S21903 del Bilancio della Pluriennale Regione Lazio, ess. finn. 2021-2022 per complessivi € 75.261,97 a favore dell'Ing. Ilaria La Pietra, con studio professionale sito in Roma, via Fosdinovo n. 18, C.F. LPTLRI84R54H501V, P. IVA 13141001001.Impegno di spesa di € 30,00 sul capitolo U0000T19427 del Bilancio Pluriennale della Regione Lazio, es. fin. 2022, a favore di ANAC.CIG: 9005187366
 &amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C558" t="s">
-[...4 lines deleted...]
-      <c r="A559">
+      <c r="C624" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625">
         <v>2492</v>
       </c>
-      <c r="B559" t="inlineStr">
+      <c r="B625" t="inlineStr">
         <is>
           <t>Affidamento diretto, ai sensi dell'art. 36, comma 2, lett. a), degli interventi di piccola manutenzione sugli immobili di proprietà ed in uso sedi degli Uffici della Giunta della Regione Lazio siti in Roma e nei Centri per l'Impiego (CPI) del territorio regionale. Impegni di spesa sul Capitolo U0000S21900 del Bilancio della Regione Lazio, es. fin. 2021: € 56.653,75 a favore di PROGETTI E RESTAURI s.r.l., con sede in Roma, Via Monasterace n. 4-10, C.F/ P.IVA: 08658901007. CIG: 8988988B8D € 4.160,00 a favore dell'Arch. Elisa Pennacchia, con studio professionale sito in Ladispoli (RM), Via Yvon De Begnac n. 13, C.F. PNNLSE88B51H501L, P. IVA 12137011008. SMART CIG: Z283409041 Impegno di spesa di € 30,00 sul capitolo U0000T19427 del Bilancio Pluriennale della Regione Lazio, es. fin. 2022, a favore di ANAC.
 &amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C559" t="s">
-[...4 lines deleted...]
-      <c r="A560">
+      <c r="C625" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626">
         <v>2491</v>
       </c>
-      <c r="B560" t="inlineStr">
+      <c r="B626" t="inlineStr">
         <is>
           <t>Determina a contrarre ai sensi dell'art. 32 del D.lgs. 50/2016 di autorizzazione dell'espletamento di una procedura negoziata per la stipula di un Accordo Quadro (art. 54, D.lgs. 50/16), avente ad oggetto i lavori di messa in sicurezza e di manutenzione delle essenze arboree ubicate sulle fasce frangivento presenti nel territorio di Latina e Provincia - 4 Lotti Funzionali. Impegni e prenotazioni di spesa sul Bilancio Pluriennale della Regione Lazio, es. fin. 2022:sul capitolo U0000S22501:€ 1.960.458,35 per lavori, € 58.486,80 per incarico di Direzione dei Lavori,€ 46.945,60 per incarico di Coordinamento per la sicurezza in fase di esecuzione,€ 27.524,70, accertamento in entrata di € 27.524,70 sui capitoli E0000341559, E0000341562 e E00000341563, a titolo d'incentivi al personale dipendente,€ 630,00 sul Capitolo U0000T19427, es. fin. 2022, a favore di ANAC.
 &amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C560" t="s">
-[...4 lines deleted...]
-      <c r="A561">
+      <c r="C626" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627">
         <v>2490</v>
       </c>
-      <c r="B561" t="inlineStr">
+      <c r="B627" t="inlineStr">
         <is>
           <t>Interventi di ristrutturazione e riqualificazione energetica dell'immobile sede degli Uffici della Giunta Regione Lazio sito in Roma, via Parigi n. 11. Approvazione del progetto esecutivo. Determina di indizione, ai sensi dell'art. 32 del D.lgs. 50/2016 ed approvazione degli atti di gara. Impegni e prenotazioni di spesa sul Bilancio Pluriennale della Regione Lazio, es. fin. 2022:sul capitolo U0000S22501:€ 1.301.758,65 per lavori, € 104.140,70 per imprevisti,€ 104.342,31 per incarico di Direzione dei Lavori e Coordinamento per la sicurezza in fase di esecuzione,€ 20.612,93, accertamento in entrata di € 20.612,93 sui capitoli E0000341559, E0000341562 e E00000341563, a titolo d'incentivi al personale dipendente,€ 630,00 sul Capitolo U0000T19427, es. fin. 2022, a favore di ANAC.CUP F87H21010640002CIG Lavori: 899266129ECIG Incarichi professionali: 8992716002
 </t>
         </is>
       </c>
-      <c r="C561" t="s">
-[...3 lines deleted...]
-      <c r="E561" s="2">
+      <c r="C627" t="s">
+        <v>687</v>
+      </c>
+      <c r="D627"/>
+      <c r="E627" s="2">
         <v>44644</v>
       </c>
     </row>
-    <row r="562">
-      <c r="A562">
+    <row r="628">
+      <c r="A628">
         <v>2489</v>
       </c>
-      <c r="B562" t="inlineStr">
+      <c r="B628" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata ""Energia sostenibile - Dossier LI-ES2-2160189 Intervento A0100E0079 presso la ""Scuola Elementare ""U. Cerboni"" nel Comune di Roma. Affidamento servizio pubblicazione Avviso di Variante, perfezionamento della prenotazione impegno n.168381/2021 attribuendola al
 creditore certo VIVENDA S.r.l. (cod. creditore 155297), disimpegno della somma di € 430,61= per ribasso d'asta sul capitolo U0000A42502, ed accertamento dell'importo di € 1.033,39= sul capitolo di entrata E0000331530 Esercio finanziario
 2021.CUP F86C17000050006- CIG Z0F337FF12
 </t>
         </is>
       </c>
-      <c r="C562" t="s">
-[...3 lines deleted...]
-      <c r="E562" s="2">
+      <c r="C628" t="s">
+        <v>688</v>
+      </c>
+      <c r="D628"/>
+      <c r="E628" s="2">
         <v>44550</v>
       </c>
     </row>
-    <row r="563">
-      <c r="A563">
+    <row r="629">
+      <c r="A629">
         <v>2488</v>
       </c>
-      <c r="B563" t="inlineStr">
+      <c r="B629" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 558 del 15 novembre 2018. Intervento codice 606 denominato "Lavori straordinari di manutenzione delle arginature e dell'alveo del fiume Sisto, a valle della ferrovia Roma-Napoli in loc. Latina Scalo sino a Terracina". Determinazione a contrarre. CUP F37H21001240001- CIG 9011382BAA.
 </t>
         </is>
       </c>
-      <c r="C563" t="s">
-[...3 lines deleted...]
-      <c r="E563" s="2">
+      <c r="C629" t="s">
+        <v>689</v>
+      </c>
+      <c r="D629"/>
+      <c r="E629" s="2">
         <v>44545</v>
       </c>
     </row>
-    <row r="564">
-      <c r="A564">
+    <row r="630">
+      <c r="A630">
         <v>2487</v>
       </c>
-      <c r="B564" t="inlineStr">
+      <c r="B630" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 558 del 15 novembre 2018. Intervento codice 649 denominato "Manutenzione straordinaria dell'alveo e degli argini del fiume Turano da Via Velinia fino alla confluenza con il fiume Velino". Determinazione a contrarre. CUP F17H21003280002- CIG 9004811D1A.
 </t>
         </is>
       </c>
-      <c r="C564" t="s">
-[...3 lines deleted...]
-      <c r="E564" s="2">
+      <c r="C630" t="s">
+        <v>690</v>
+      </c>
+      <c r="D630"/>
+      <c r="E630" s="2">
         <v>44545</v>
       </c>
     </row>
-    <row r="565">
-      <c r="A565">
+    <row r="631">
+      <c r="A631">
         <v>2486</v>
       </c>
-      <c r="B565" t="inlineStr">
+      <c r="B631" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 558 del 15 novembre 2018. Intervento codice 605 denominato "Lavori straordinari di manutenzione delle arginature e dell1alveo del fiume Amaseno, da Amaseno al ponte della strada provinciale per Sonnino". Determinazione a contrarre. CUP F77H21000960001- CIG 9003871566.
 </t>
         </is>
       </c>
-      <c r="C565" t="s">
-[...3 lines deleted...]
-      <c r="E565" s="2">
+      <c r="C631" t="s">
+        <v>691</v>
+      </c>
+      <c r="D631"/>
+      <c r="E631" s="2">
         <v>44545</v>
       </c>
     </row>
-    <row r="566">
-      <c r="A566">
+    <row r="632">
+      <c r="A632">
         <v>2485</v>
       </c>
-      <c r="B566" t="inlineStr">
+      <c r="B632" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 558 del 15 novembre 2018. Intervento codice 650 denominato "Intervento di manutenzione straordinaria dell'alveo del fiume Velino nei Comuni di Castel Sant'Angelo (RI) e Cittaducale (RI)". Determinazione a contrarre. CUP F17H21002720002- CIG 900457170E.
 </t>
         </is>
       </c>
-      <c r="C566" t="s">
-[...3 lines deleted...]
-      <c r="E566" s="2">
+      <c r="C632" t="s">
+        <v>692</v>
+      </c>
+      <c r="D632"/>
+      <c r="E632" s="2">
         <v>44545</v>
       </c>
     </row>
-    <row r="567">
-      <c r="A567">
+    <row r="633">
+      <c r="A633">
         <v>2484</v>
       </c>
-      <c r="B567" t="s">
-[...6 lines deleted...]
-      <c r="E567" s="2">
+      <c r="B633" t="s">
+        <v>693</v>
+      </c>
+      <c r="C633" t="s">
+        <v>694</v>
+      </c>
+      <c r="D633"/>
+      <c r="E633" s="2">
         <v>44545</v>
       </c>
     </row>
-    <row r="568">
-      <c r="A568">
+    <row r="634">
+      <c r="A634">
         <v>2483</v>
       </c>
-      <c r="B568" t="s">
-[...6 lines deleted...]
-      <c r="E568" s="2">
+      <c r="B634" t="s">
+        <v>695</v>
+      </c>
+      <c r="C634" t="s">
+        <v>696</v>
+      </c>
+      <c r="D634"/>
+      <c r="E634" s="2">
         <v>44545</v>
       </c>
     </row>
-    <row r="569">
-      <c r="A569">
+    <row r="635">
+      <c r="A635">
         <v>2482</v>
       </c>
-      <c r="B569" t="inlineStr">
+      <c r="B635" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020_Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile. Dossier LI-ES2-3190420 - Intervento A0100E0343 presso il "Polo amministrativo e Socio educativo Via G. Mameli", nel Comune di&amp;nbsp;Poggio Mirteto (RI). Impegno di € 3788,50= sui capitoli U000A42200, U000A42201, U000A42202 a favore fondo incentivi ex art. 383 sexies R.R. n. 1/2002 (cod. cred. 176734) e accertamento di € 3788,50= sul capitolo di entrata n.E0000341560. Prenotazione impegno per un totale di € 11.077,01= sui capitoli U000A42200, U000A42201, U000A42202 a favore di creditori diversi (cod. cred.3805). Es.finanziario 2021. Nomina del gruppo di lavoro di supporto al RUP.CUP F142B16000000006 - CIG 78782319E1</t>
         </is>
       </c>
-      <c r="C569" t="s">
-[...3 lines deleted...]
-      <c r="E569" s="2">
+      <c r="C635" t="s">
+        <v>697</v>
+      </c>
+      <c r="D635"/>
+      <c r="E635" s="2">
         <v>45751</v>
       </c>
-      <c r="F569"/>
-      <c r="G569" s="2">
+      <c r="F635"/>
+      <c r="G635" s="2">
         <v>45687</v>
       </c>
-      <c r="H569"/>
-      <c r="I569" s="2">
+      <c r="H635"/>
+      <c r="I635" s="2">
         <v>45687</v>
       </c>
-      <c r="J569"/>
-      <c r="K569" s="2">
+      <c r="J635"/>
+      <c r="K635" s="2">
         <v>45294</v>
       </c>
-      <c r="L569"/>
-      <c r="M569" s="2">
+      <c r="L635"/>
+      <c r="M635" s="2">
         <v>44544</v>
       </c>
     </row>
-    <row r="570">
-      <c r="A570">
+    <row r="636">
+      <c r="A636">
         <v>2480</v>
       </c>
-      <c r="B570" t="inlineStr">
+      <c r="B636" t="inlineStr">
         <is>
           <t>Procedura aperta per la conclusione di un Accordo Quadro per la fornitura di test genomici ormono-responsivo nelle pazienti con carcinoma mammario in stadio precoce. Approvazione schemi, atti e indizione gara. Nomina RUP - CIG 89983655B4.
 </t>
         </is>
       </c>
-      <c r="C570" t="s">
-[...3 lines deleted...]
-      <c r="E570" s="2">
+      <c r="C636" t="s">
+        <v>698</v>
+      </c>
+      <c r="D636"/>
+      <c r="E636" s="2">
         <v>44540</v>
       </c>
     </row>
-    <row r="571">
-      <c r="A571">
+    <row r="637">
+      <c r="A637">
         <v>2477</v>
       </c>
-      <c r="B571" t="inlineStr">
+      <c r="B637" t="inlineStr">
         <is>
           <t>Intervento di Manutenzione Straordinaria per ripristino dell'officiosità idraulica del Fiume Arrone in Località Maccarese, tratto urbano nel Comune di Fiumicino - RM». CIG 8975244DA4
 </t>
         </is>
       </c>
-      <c r="C571" t="s">
-[...3 lines deleted...]
-      <c r="E571" s="2">
+      <c r="C637" t="s">
+        <v>699</v>
+      </c>
+      <c r="D637"/>
+      <c r="E637" s="2">
         <v>44536</v>
       </c>
     </row>
-    <row r="572">
-      <c r="A572">
+    <row r="638">
+      <c r="A638">
         <v>2472</v>
       </c>
-      <c r="B572" t="inlineStr">
+      <c r="B638" t="inlineStr">
         <is>
           <t>Approvazione dello schema di avviso pubblico di consultazione preliminare di mercato, ai sensi dell'art. 66 del D. Lgs. 18&amp;nbsp;aprile 2016 n.50, relativo alla procedura di gara per l'acquisizione del servizio di tesoreria per le Aziende Sanitarie della Regione Lazio a seguito di gara deserta
 </t>
         </is>
       </c>
-      <c r="C572" t="s">
-[...3 lines deleted...]
-      <c r="E572" s="2">
+      <c r="C638" t="s">
+        <v>700</v>
+      </c>
+      <c r="D638"/>
+      <c r="E638" s="2">
         <v>44529</v>
       </c>
     </row>
-    <row r="573">
-      <c r="A573">
+    <row r="639">
+      <c r="A639">
         <v>2471</v>
       </c>
-      <c r="B573" t="inlineStr">
+      <c r="B639" t="inlineStr">
         <is>
           <t>POR FESR LAZIO 2014-2020. Progetto A0123E0198. Intervento "Sistemazione idraulica del fosso Galeria dal ponte della&amp;nbsp;ferrovia Roma Civitavecchia al Tevere" cod. ReNDiS 12IR011/G3 - Azione 5.1.1. CUP F84H14001390002 - CIG&amp;nbsp;89589485C4
 </t>
         </is>
       </c>
-      <c r="C573" t="s">
-[...3 lines deleted...]
-      <c r="E573" s="2">
+      <c r="C639" t="s">
+        <v>701</v>
+      </c>
+      <c r="D639"/>
+      <c r="E639" s="2">
         <v>44554</v>
       </c>
-      <c r="F573"/>
-      <c r="G573" s="2">
+      <c r="F639"/>
+      <c r="G639" s="2">
         <v>44530</v>
       </c>
-      <c r="H573"/>
-      <c r="I573" s="2">
+      <c r="H639"/>
+      <c r="I639" s="2">
         <v>44530</v>
       </c>
     </row>
-    <row r="574">
-      <c r="A574">
+    <row r="640">
+      <c r="A640">
         <v>2469</v>
       </c>
-      <c r="B574" t="inlineStr">
+      <c r="B640" t="inlineStr">
         <is>
           <t>Intervento n. 12 "Lavori di completamento della sistemazione idraulica del Fiume Fiora tra la S.S. 1 Aurelia ed il mare nel comune di Montalto di Castro (VT) 2 Stralcio.
 </t>
         </is>
       </c>
-      <c r="C574" t="s">
-[...3 lines deleted...]
-      <c r="E574" s="2">
+      <c r="C640" t="s">
+        <v>702</v>
+      </c>
+      <c r="D640"/>
+      <c r="E640" s="2">
         <v>44615</v>
       </c>
-      <c r="F574"/>
-      <c r="G574" s="2">
+      <c r="F640"/>
+      <c r="G640" s="2">
         <v>44573</v>
       </c>
-      <c r="H574"/>
-      <c r="I574" s="2">
+      <c r="H640"/>
+      <c r="I640" s="2">
         <v>44525</v>
       </c>
-      <c r="J574"/>
-      <c r="K574" s="2">
+      <c r="J640"/>
+      <c r="K640" s="2">
         <v>44525</v>
       </c>
-      <c r="L574"/>
-      <c r="M574" s="2">
+      <c r="L640"/>
+      <c r="M640" s="2">
         <v>44525</v>
       </c>
-      <c r="N574"/>
-      <c r="O574" s="2">
+      <c r="N640"/>
+      <c r="O640" s="2">
         <v>44523</v>
       </c>
     </row>
-    <row r="575">
-      <c r="A575">
+    <row r="641">
+      <c r="A641">
         <v>2468</v>
       </c>
-      <c r="B575" t="inlineStr">
+      <c r="B641" t="inlineStr">
         <is>
           <t>Intervento di smantellamento della motonave "La Franca Real" e ripristino delle banchine idrauliche in prossimità del ponte Due Giugno nel Comune di Fiumicino. Nomina del responsabile unico del procedimento ai sensi dell'art. 31, comma 1 del D.Lgs. 18 aprile 2016. n. 50.
 </t>
         </is>
       </c>
-      <c r="C575" t="s">
-[...3 lines deleted...]
-      <c r="E575" s="2">
+      <c r="C641" t="s">
+        <v>703</v>
+      </c>
+      <c r="D641"/>
+      <c r="E641" s="2">
         <v>44518</v>
       </c>
     </row>
-    <row r="576">
-      <c r="A576">
+    <row r="642">
+      <c r="A642">
         <v>2467</v>
       </c>
-      <c r="B576" t="inlineStr">
+      <c r="B642" t="inlineStr">
         <is>
           <t>"Procedura negoziata ai sensi dell'art. 1, comma 2 lett. b) del D.L. n. 76/2020, convertito con modificazioni dalla Legge n. 120/2020, tramite R.d.O. sul M.E.LA., finalizzata all'acquisto di Notebook per i dipendenti dei Centri Per l'Impiego in attuazione del piano straordinario di potenziamento dei Centri per l'Impiego e delle Politiche Attive del Lavoro della Regione Lazio". Perfezionamento parziale della prenotazione d'impegno n. 170687 per € 256.200,00 (IVA inclusa) sul capitolo U0000F32116 a favore di creditori diversi (cod. cred. 3805) e impegno spesa di € 225,00 sul capitolo U0000T19427 a favore dell'Autorità Nazionale Anticorruzione - ANAC (cod. cred. 159683). Es. fin. 2021. Determina a contrarre, approvazione atti, indizione gara e nomina del Responsabile Unico del Procedimento. CIG: 8968108CD4.
 </t>
         </is>
       </c>
-      <c r="C576" t="s">
-[...3 lines deleted...]
-      <c r="E576" s="2">
+      <c r="C642" t="s">
+        <v>704</v>
+      </c>
+      <c r="D642"/>
+      <c r="E642" s="2">
         <v>44518</v>
       </c>
     </row>
-    <row r="577">
-      <c r="A577">
+    <row r="643">
+      <c r="A643">
         <v>2466</v>
       </c>
-      <c r="B577" t="inlineStr">
+      <c r="B643" t="inlineStr">
         <is>
           <t>Determinazione a contrarre per affidamento diretto, ai sensi dell'art. 1, comma 2 lett. a) del Decreto Legge n. 76/2020, convertito con modificazioni dalla Legge n. 120/2020, come modificato dall'art. 51 del Decreto Legge n. 77/2021, convertito con modificazioni dalla Legge n. 108/2021, per la fornitura di dotazioni informatiche per il personale della Regione Lazio. Impegno spesa di € 168.360,00 (IVA inclusa) sul capitolo U0000S26502 a favore della Società Finbuc SRL (cod. cred. 180854) e impegno di spesa di € 30,00 sul capitolo U0000T19427 a favore di Autorità Nazionale Anticorruzione (cod. cred. 159683). Esercizio finanziario 2021. Intervento RL-IT2021-HW. Nomina del Responsabile Unico del Procedimento. CIG: 8968104988
 </t>
         </is>
       </c>
-      <c r="C577" t="s">
-[...3 lines deleted...]
-      <c r="E577" s="2">
+      <c r="C643" t="s">
+        <v>705</v>
+      </c>
+      <c r="D643"/>
+      <c r="E643" s="2">
         <v>44518</v>
       </c>
     </row>
-    <row r="578">
-      <c r="A578">
+    <row r="644">
+      <c r="A644">
         <v>2465</v>
       </c>
-      <c r="B578" t="inlineStr">
+      <c r="B644" t="inlineStr">
         <is>
           <t>PC-DESKTOPUC2021-Adesione convenzione Consip "Pc Desktop e workstation" Lotto 1 "Personal Computer Desktop ultracompatti" CIG principale 8162686D91 di cui CIG derivato 8939875A39, rettifica impegni assunti con Determinazione G12674/2021 a favore di ITALWARE SRL (cod. cred. n. 198845) con disimpegno delle somme di € 247,05 sull'impegno n. 170628/2021 del capitolo U0000S26502 e di € 2.979,85 sull'impegno n. 170629/2021 del capitolo U0000S25904
 </t>
         </is>
       </c>
-      <c r="C578" t="s">
-[...3 lines deleted...]
-      <c r="E578" s="2">
+      <c r="C644" t="s">
+        <v>706</v>
+      </c>
+      <c r="D644"/>
+      <c r="E644" s="2">
         <v>44518</v>
       </c>
     </row>
-    <row r="579">
-      <c r="A579">
+    <row r="645">
+      <c r="A645">
         <v>2463</v>
       </c>
-      <c r="B579" t="inlineStr">
+      <c r="B645" t="inlineStr">
         <is>
           <t>Determinazione a contrarre per affidamento diretto, ai sensi dell'art. 1, comma 2 lett. a) del Decreto Legge n. 76/2020, convertito con modificazioni dalla Legge n. 120/2020, come modificato dall'art. 51 del Decreto Legge n. 77/2021, convertito con modificazioni dalla Legge n. 108/2021, per la fornitura di una piattaforma applicativa di acquisizione dati, controllo accessi e GreenPass. Impegno spesa di € 102.187,20 (IVA inclusa) sul capitolo U0000S26515 a favore della Società Eltime SRL (cod. cred. 63121) e impegno di spesa di € 30,00 sul capitolo U0000T19427 a favore di Autorità Nazionale Anticorruzione (cod. cred. 159683). Esercizio finanziario 2021. Nomina del Responsabile Unico del Procedimento. CIG: 8942953646.
 </t>
         </is>
       </c>
-      <c r="C579" t="s">
-[...3 lines deleted...]
-      <c r="E579" s="2">
+      <c r="C645" t="s">
+        <v>707</v>
+      </c>
+      <c r="D645"/>
+      <c r="E645" s="2">
         <v>44518</v>
       </c>
     </row>
-    <row r="580">
-      <c r="A580">
+    <row r="646">
+      <c r="A646">
         <v>2462</v>
       </c>
-      <c r="B580" t="inlineStr">
+      <c r="B646" t="inlineStr">
         <is>
           <t>"Procedura negoziata ai sensi dell'art. 1, comma 2 lett. b) del D.L. n. 76/2020, convertito con modificazioni dalla Legge n. 120/2020, tramite R.d.O. sul M.E.LA., finalizzata all'affidamento della fornitura di materiale informatico per la Direzione Regionale Centrale Acquisti della Regione Lazio". Determina a contrarre. Approvazione atti, indizione gara con prenotazione impegno di spesa per complessivi euro 29.999,80 (iva inclusa) a favore di Creditori Diversi (cod. cred. 3805) sul capitolo U0000S24101, esercizio finanziario 2021 e nomina del Responsabile Unico del Procedimento. CIG: ZBF3352FC8
 </t>
         </is>
       </c>
-      <c r="C580" t="s">
-[...3 lines deleted...]
-      <c r="E580" s="2">
+      <c r="C646" t="s">
+        <v>708</v>
+      </c>
+      <c r="D646"/>
+      <c r="E646" s="2">
         <v>44518</v>
       </c>
     </row>
-    <row r="581">
-      <c r="A581">
+    <row r="647">
+      <c r="A647">
         <v>2461</v>
       </c>
-      <c r="B581" t="inlineStr">
+      <c r="B647" t="inlineStr">
         <is>
           <t>GARA COMUNITARIA CENTRALIZZATA A PROCEDURA APERTA PER L'ACQUISIZIONE DI DOTAZIONI INFORMATICHE "NOTEBOOK E ACCESSORI" PER LA GIUNTA REGIONALE E ALTRI ENTI DELLA REGIONE LAZIO. ACCORDO QUADRO NOTEBOOK ED. 1 Determinazione di indizione gara, approvazione atti e nomina del Responsabile Unico del Procedimento. CIG: LOTTO 1 - 8920621952, LOTTO 2 - 8920724E50, LOTTO 3 - 8920743DFE, LOTTO 4 - 89207682A3, LOTTO 5 - 8920788324.
 </t>
         </is>
       </c>
-      <c r="C581" t="s">
-[...3 lines deleted...]
-      <c r="E581" s="2">
+      <c r="C647" t="s">
+        <v>709</v>
+      </c>
+      <c r="D647"/>
+      <c r="E647" s="2">
         <v>44518</v>
       </c>
     </row>
-    <row r="582">
-      <c r="A582">
+    <row r="648">
+      <c r="A648">
         <v>2460</v>
       </c>
-      <c r="B582" t="inlineStr">
+      <c r="B648" t="inlineStr">
         <is>
           <t>PC-DESKTOP2021 - Determinazione a contrarre per adesione convenzione Consip "Pc Desktop e workstation" Lotto 1 Personal Computer Desktop ultracompatti CIG: 89251735C1, impegno di spesa della somma di euro 171.056,20 IVA compresa sul capitolo U0000S26502 in favore di ITALWARE SRL, cod. cred. n. (198845), Esercizio finanziario 2021.
 </t>
         </is>
       </c>
-      <c r="C582" t="s">
-[...3 lines deleted...]
-      <c r="E582" s="2">
+      <c r="C648" t="s">
+        <v>710</v>
+      </c>
+      <c r="D648"/>
+      <c r="E648" s="2">
         <v>44518</v>
       </c>
     </row>
-    <row r="583">
-      <c r="A583">
+    <row r="649">
+      <c r="A649">
         <v>2459</v>
       </c>
-      <c r="B583" t="inlineStr">
+      <c r="B649" t="inlineStr">
         <is>
           <t>Deliberazione di Giunta regionale n. 273/2021 concernente l'iniziativa in collaborazione con la Camera di Commercio, Industria e Artigianato di Roma denominata Il Cinema in Piazza 2021. Impegno di Euro 30.000,00 in favore dell'Associazione Piccolo America. Capitolo di spesa U000R31117 - Esercizio finanziario 2021.
 </t>
         </is>
       </c>
-      <c r="C583" t="s">
-[...3 lines deleted...]
-      <c r="E583" s="2">
+      <c r="C649" t="s">
+        <v>711</v>
+      </c>
+      <c r="D649"/>
+      <c r="E649" s="2">
         <v>44518</v>
       </c>
     </row>
-    <row r="584">
-      <c r="A584">
+    <row r="650">
+      <c r="A650">
         <v>2458</v>
       </c>
-      <c r="B584" t="inlineStr">
+      <c r="B650" t="inlineStr">
         <is>
           <t>Deliberazione di Giunta regionale n. 538/2020 concernente l'iniziativa in collaborazione con la Camera di Commercio, Industria e Artigianato di Roma denominata Il Cinema in Piazza 2020. Impegno di Euro 30.000,00 in favore dell'Associazione Piccolo America. Capitolo di spesa R31117 - Esercizio finanziario 2021.
 </t>
         </is>
       </c>
-      <c r="C584" t="s">
-[...3 lines deleted...]
-      <c r="E584" s="2">
+      <c r="C650" t="s">
+        <v>712</v>
+      </c>
+      <c r="D650"/>
+      <c r="E650" s="2">
         <v>44518</v>
       </c>
     </row>
-    <row r="585">
-      <c r="A585">
+    <row r="651">
+      <c r="A651">
         <v>2457</v>
       </c>
-      <c r="B585" t="inlineStr">
+      <c r="B651" t="inlineStr">
         <is>
           <t>Affidamento diretto per un servizio di promozione di immagine della Regione Lazio in occasione della campagna informativa sul Numero Verde antiomofobia "Gay Help Line 800.713.713", ai sensi dell'art. 1, comma 2, lett. a) della Legge 120/2020, così come modificato dall'art. 51, comma 1 del Decreto Legge 31 maggio 2021, n. 77. Impegno di spesa di Euro 75.000,00 (IVA esente) sul Capitolo U0000R31902 Es. Fin. 2021 a favore dell'Associazione Gay Center/Gay Help Line (cod. cred. 131431). Impegno di spesa di Euro 30,00 a titolo di contributo per l'Autorità Nazionale Anticorruzione (ANAC) (cod.cred. 159683) sul Capitolo U0000T19427 - Esercizio finanziario 2021. CIG n. 8745975EE0.
 </t>
         </is>
       </c>
-      <c r="C585" t="s">
-[...3 lines deleted...]
-      <c r="E585" s="2">
+      <c r="C651" t="s">
+        <v>713</v>
+      </c>
+      <c r="D651"/>
+      <c r="E651" s="2">
         <v>44518</v>
       </c>
     </row>
-    <row r="586">
-      <c r="A586">
+    <row r="652">
+      <c r="A652">
         <v>2456</v>
       </c>
-      <c r="B586" t="inlineStr">
+      <c r="B652" t="inlineStr">
         <is>
           <t>Affidamento per un servizio di promozione del territorio della Regione Lazio sul canale social della Regione Lazio - Facebook, Instagram e Telegram, ai sensi del D. Lgs. N. 50/2016, art. 36, comma 2, lett. a). Impegno di spesa di Euro 35.380,00 (IVA inclusa), in favore di QUBIT ITALY srl (cod. cred.206411). Capitolo di spesa U0000R31902 es. fin. 2021. CIG n. Z6731D233B
 &amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C586" t="s">
-[...3 lines deleted...]
-      <c r="E586" s="2">
+      <c r="C652" t="s">
+        <v>714</v>
+      </c>
+      <c r="D652"/>
+      <c r="E652" s="2">
         <v>44518</v>
       </c>
     </row>
-    <row r="587">
-      <c r="A587">
+    <row r="653">
+      <c r="A653">
         <v>2455</v>
       </c>
-      <c r="B587" t="inlineStr">
+      <c r="B653" t="inlineStr">
         <is>
           <t>Affidamento per un servizio di promozione del territorio della Regione Lazio sul canale TikTok, ai sensi della Legge n. 120/2020, art. 1, comma 2, lett. a). Impegno di spesa di Euro 54.900,00 (IVA inclusa), in favore di OCM Group srl (cod. cred.206410) sul capitolo U0000R31902 es. fin. 2021. Impegno di spesa di € 30,00 a titolo di contributo per l?Autorità Nazionale Anticorruzione (ANAC) (cod.cred. 159683) sul capitolo U0000T19427 - Esercizio finanziario 2021. CIG n.8765147C1D
 </t>
         </is>
       </c>
-      <c r="C587" t="s">
-[...3 lines deleted...]
-      <c r="E587" s="2">
+      <c r="C653" t="s">
+        <v>715</v>
+      </c>
+      <c r="D653"/>
+      <c r="E653" s="2">
         <v>44518</v>
       </c>
     </row>
-    <row r="588">
-      <c r="A588">
+    <row r="654">
+      <c r="A654">
         <v>2454</v>
       </c>
-      <c r="B588" t="inlineStr">
+      <c r="B654" t="inlineStr">
         <is>
           <t>Aggiudicazione della procedura di gara per l'affidamento del servizio di promozione d'immagine in occasione della manifestazione Cinema in Piazza 2021. Impegno di spesa di euro 73.200,00 in favore dell'Associazione Piccolo America - capitolo di spesa R31902. Impegno di spesa di euro 30,00 in favore dell'Autorità Nazionale Anticorruzione - capitolo di spesa T19427. Esercizio finanziario 2021.
 </t>
         </is>
       </c>
-      <c r="C588" t="s">
-[...3 lines deleted...]
-      <c r="E588" s="2">
+      <c r="C654" t="s">
+        <v>716</v>
+      </c>
+      <c r="D654"/>
+      <c r="E654" s="2">
         <v>44518</v>
       </c>
     </row>
-    <row r="589">
-      <c r="A589">
+    <row r="655">
+      <c r="A655">
         <v>2453</v>
       </c>
-      <c r="B589" t="inlineStr">
+      <c r="B655" t="inlineStr">
         <is>
           <t>Aggiudicazione della procedura di gara e affidamento dell'incarico per la realizzazione del docu-film La Vita Nuova alla Associazione Risorse Autismo (ARA). Impegno di spesa di euro 8.540,00 - Capitolo di spesa R31902. Esercizio finanziario 2021.
 &amp;nbsp;&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C589" t="s">
-[...3 lines deleted...]
-      <c r="E589" s="2">
+      <c r="C655" t="s">
+        <v>717</v>
+      </c>
+      <c r="D655"/>
+      <c r="E655" s="2">
         <v>44518</v>
       </c>
     </row>
-    <row r="590">
-      <c r="A590">
+    <row r="656">
+      <c r="A656">
         <v>2452</v>
       </c>
-      <c r="B590" t="inlineStr">
+      <c r="B656" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili". Intervento A0100E0118 "Palazzo de Magistris" nel comune di Sezze (LT). Affidamento dei servizi di ingegneria e architettura di importo inferiore a ? 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 - Incarico per la redazione dell'Attestato di Prestazione Energetica. Disimpegno di € 1.635,04 ed attribuzione impegni nn 156901/2021, 157059/2021 e 20264/2021 rispettivamente dei Capitoli U0000A42200, U0000A42201 U0000A42202 a favore dell'ing. Bruno Marino Vito (cod. cred. 179625). E.F.2021 - CUP F14D17000390006 - CIG 8937516F82
 </t>
         </is>
       </c>
-      <c r="C590" t="s">
-[...3 lines deleted...]
-      <c r="E590" s="2">
+      <c r="C656" t="s">
+        <v>718</v>
+      </c>
+      <c r="D656"/>
+      <c r="E656" s="2">
         <v>44512</v>
       </c>
     </row>
-    <row r="591">
-      <c r="A591">
+    <row r="657">
+      <c r="A657">
         <v>2451</v>
       </c>
-      <c r="B591" t="inlineStr">
+      <c r="B657" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier LI-ES2-2160152- Intervento A0100E0069, presso la Scuola "Nuzzo" sita in Via Rubellia nel Comune di Roma (RM). CUP F88G15000020006 - CIG 89489971F2
 </t>
         </is>
       </c>
-      <c r="C591" t="s">
-[...3 lines deleted...]
-      <c r="E591" s="2">
+      <c r="C657" t="s">
+        <v>719</v>
+      </c>
+      <c r="D657"/>
+      <c r="E657" s="2">
         <v>45086</v>
       </c>
-      <c r="F591"/>
-      <c r="G591" s="2">
+      <c r="F657"/>
+      <c r="G657" s="2">
         <v>44923</v>
       </c>
-      <c r="H591"/>
-      <c r="I591" s="2">
+      <c r="H657"/>
+      <c r="I657" s="2">
         <v>44910</v>
       </c>
-      <c r="J591"/>
-      <c r="K591" s="2">
+      <c r="J657"/>
+      <c r="K657" s="2">
         <v>44782</v>
       </c>
-      <c r="L591"/>
-      <c r="M591" s="2">
+      <c r="L657"/>
+      <c r="M657" s="2">
         <v>44722</v>
       </c>
-      <c r="N591"/>
-      <c r="O591" s="2">
+      <c r="N657"/>
+      <c r="O657" s="2">
         <v>44529</v>
       </c>
-      <c r="P591"/>
-      <c r="Q591" s="2">
+      <c r="P657"/>
+      <c r="Q657" s="2">
         <v>44529</v>
       </c>
-      <c r="R591"/>
-      <c r="S591" s="2">
+      <c r="R657"/>
+      <c r="S657" s="2">
         <v>44529</v>
       </c>
-      <c r="T591"/>
-      <c r="U591" s="2">
+      <c r="T657"/>
+      <c r="U657" s="2">
         <v>44529</v>
       </c>
-      <c r="V591"/>
-      <c r="W591" s="2">
+      <c r="V657"/>
+      <c r="W657" s="2">
         <v>44525</v>
       </c>
-      <c r="X591"/>
-      <c r="Y591" s="2">
+      <c r="X657"/>
+      <c r="Y657" s="2">
         <v>44517</v>
       </c>
-      <c r="Z591"/>
-      <c r="AA591" s="2">
+      <c r="Z657"/>
+      <c r="AA657" s="2">
         <v>44517</v>
       </c>
-      <c r="AB591"/>
-      <c r="AC591" s="2">
+      <c r="AB657"/>
+      <c r="AC657" s="2">
         <v>44517</v>
       </c>
-      <c r="AD591"/>
-      <c r="AE591" s="2">
+      <c r="AD657"/>
+      <c r="AE657" s="2">
         <v>44517</v>
       </c>
-      <c r="AF591"/>
-      <c r="AG591" s="2">
+      <c r="AF657"/>
+      <c r="AG657" s="2">
         <v>44511</v>
       </c>
     </row>
-    <row r="592">
-      <c r="A592">
+    <row r="658">
+      <c r="A658">
         <v>2450</v>
       </c>
-      <c r="B592" t="inlineStr">
+      <c r="B658" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Dossier - LI-ES2-1860264 - Intervento A0100E0141, presso la Scuola ITIS Viterbo (VT). Affidamento servizio pubblicazione Avviso di Variante, perfezionamento della prenotazione di impegno n. 167867/2021 attribuendola al creditore certo LEXMEDIA S.r.l. (cod. creditore 112034), disimpegno della somma di € 1.477,78 per ribasso d'asta ed accertamento dell'importo di € 962,22 su capitolo di entrata E0000331530.CUP F87D18000540009- CIG Z37332E41A
 </t>
         </is>
       </c>
-      <c r="C592" t="s">
-[...3 lines deleted...]
-      <c r="E592" s="2">
+      <c r="C658" t="s">
+        <v>720</v>
+      </c>
+      <c r="D658"/>
+      <c r="E658" s="2">
         <v>44511</v>
       </c>
     </row>
-    <row r="593">
-      <c r="A593">
+    <row r="659">
+      <c r="A659">
         <v>2449</v>
       </c>
-      <c r="B593" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E593" s="2">
+      <c r="B659" t="inlineStr">
+        <is>
+          <t>Intervento AB25IR001 /WW "Fosso Tor Sapienza - Messa in sicurezza della zona urbana di Tor Sapienza". Determinazione a contrarre per l'affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) del Decreto-legge 16 luglio 2020 n. 76, del servizio per la redazione del progetto di fattibilità tecnica ed economica, definitivo ed esecutivo nonché del coordinamento della sicurezza in fase di progettazione. CUP F86B18000170005 - CIG 8972648F5A</t>
+        </is>
+      </c>
+      <c r="C659" t="s">
+        <v>721</v>
+      </c>
+      <c r="D659"/>
+      <c r="E659" s="2">
         <v>44943</v>
       </c>
-      <c r="F593"/>
-      <c r="G593" s="2">
+      <c r="F659"/>
+      <c r="G659" s="2">
         <v>44530</v>
       </c>
-      <c r="H593"/>
-      <c r="I593" s="2">
+      <c r="H659"/>
+      <c r="I659" s="2">
         <v>44525</v>
       </c>
-      <c r="J593"/>
-      <c r="K593" s="2">
+      <c r="J659"/>
+      <c r="K659" s="2">
         <v>44511</v>
       </c>
-      <c r="L593"/>
-      <c r="M593" s="2">
+      <c r="L659"/>
+      <c r="M659" s="2">
         <v>44511</v>
       </c>
-      <c r="N593"/>
-      <c r="O593" s="2">
+      <c r="N659"/>
+      <c r="O659" s="2">
         <v>44511</v>
       </c>
-      <c r="P593"/>
-      <c r="Q593" s="2">
+      <c r="P659"/>
+      <c r="Q659" s="2">
         <v>44511</v>
       </c>
     </row>
-    <row r="594">
-      <c r="A594">
+    <row r="660">
+      <c r="A660">
         <v>2447</v>
       </c>
-      <c r="B594" t="s">
-[...6 lines deleted...]
-      <c r="E594" s="2">
+      <c r="B660" t="s">
+        <v>722</v>
+      </c>
+      <c r="C660" t="s">
+        <v>723</v>
+      </c>
+      <c r="D660"/>
+      <c r="E660" s="2">
         <v>44511</v>
       </c>
     </row>
-    <row r="595">
-      <c r="A595">
+    <row r="661">
+      <c r="A661">
         <v>2446</v>
       </c>
-      <c r="B595" t="inlineStr">
+      <c r="B661" t="inlineStr">
         <is>
           <t>Aggiudicazione procedura negoziata senza previa pubblicazione del bando espletata mediante R.d.O. sul Mercato Elettronico di Regione Lazio, finalizzata all'affidamento della fornitura di materiale di cancelleria - perfezionamento della prenotazione di impegno n. 169622/2021 per l'importo di € 167.296,77 IVA compresa dell'aggiudicata Click Ufficio- disimpegno della somma di € 3.137,23 sulla prenotazione d'impegno n. 169622/2021 per ribasso d'asta - Cap. U0000S23908 - Esercizio Finanziario 2021.
 </t>
         </is>
       </c>
-      <c r="C595" t="s">
-[...3 lines deleted...]
-      <c r="E595" s="2">
+      <c r="C661" t="s">
+        <v>724</v>
+      </c>
+      <c r="D661"/>
+      <c r="E661" s="2">
         <v>44511</v>
       </c>
     </row>
-    <row r="596">
-      <c r="A596">
+    <row r="662">
+      <c r="A662">
         <v>2445</v>
       </c>
-      <c r="B596" t="inlineStr">
+      <c r="B662" t="inlineStr">
         <is>
           <t>Cessione di ramo d'azienda dalla società Sanofi S.r.l. alla società Fidia Farmaceutici S.p.A. e subentro nei rapporti contrattuali&amp;nbsp;scaturiti dalle procedure di Appalti di Farmaci sottoscritti con la Regione Lazio.
 </t>
         </is>
       </c>
-      <c r="C596" t="s">
-[...3 lines deleted...]
-      <c r="E596" s="2">
+      <c r="C662" t="s">
+        <v>725</v>
+      </c>
+      <c r="D662"/>
+      <c r="E662" s="2">
         <v>45313</v>
       </c>
-      <c r="F596"/>
-      <c r="G596" s="2">
+      <c r="F662"/>
+      <c r="G662" s="2">
         <v>44978</v>
       </c>
-      <c r="H596"/>
-      <c r="I596" s="2">
+      <c r="H662"/>
+      <c r="I662" s="2">
         <v>44586</v>
       </c>
-      <c r="J596"/>
-      <c r="K596" s="2">
+      <c r="J662"/>
+      <c r="K662" s="2">
         <v>44522</v>
       </c>
-      <c r="L596"/>
-      <c r="M596" s="2">
+      <c r="L662"/>
+      <c r="M662" s="2">
         <v>44511</v>
       </c>
     </row>
-    <row r="597">
-      <c r="A597">
+    <row r="663">
+      <c r="A663">
         <v>2444</v>
       </c>
-      <c r="B597" t="inlineStr">
+      <c r="B663" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di una convenzione per la fornitura di dispositivi per emodinamica (esclusi stent) da destinare alle Aziende Sanitarie ed Ospedaliere della Regione Lazio. Numero gara n. 8290914.</t>
         </is>
       </c>
-      <c r="C597" t="s">
-[...3 lines deleted...]
-      <c r="E597" s="2">
+      <c r="C663" t="s">
+        <v>726</v>
+      </c>
+      <c r="D663"/>
+      <c r="E663" s="2">
         <v>44511</v>
       </c>
     </row>
-    <row r="598">
-      <c r="A598">
+    <row r="664">
+      <c r="A664">
         <v>2443</v>
       </c>
-      <c r="B598" t="inlineStr">
+      <c r="B664" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 558 del 15 novembre 2018. Intervento codice 607 denominato "Ripristino officiosità dell'alveo e interventi puntuali di sistemazione spondale -Tratti urbanizzati del fiume Velino". Determinazione a contrarre. CUP F17H21001160002- CIG 8963653076.
 </t>
         </is>
       </c>
-      <c r="C598" t="s">
-[...3 lines deleted...]
-      <c r="E598" s="2">
+      <c r="C664" t="s">
+        <v>727</v>
+      </c>
+      <c r="D664"/>
+      <c r="E664" s="2">
         <v>44510</v>
       </c>
     </row>
-    <row r="599">
-      <c r="A599">
+    <row r="665">
+      <c r="A665">
         <v>2442</v>
       </c>
-      <c r="B599" t="inlineStr">
+      <c r="B665" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 558 del 15 novembre 2018. Intervento codice 631 denominato "Risagomatura scogliere - Completamento interventi di manutenzione delle opere di difesa costiera di Ostia Centro e Ponente e ripascimento ricostruttivo". Determinazione a contrarre. CUP F87H21001490001- CIG 896703468B</t>
         </is>
       </c>
-      <c r="C599" t="s">
-[...3 lines deleted...]
-      <c r="E599" s="2">
+      <c r="C665" t="s">
+        <v>728</v>
+      </c>
+      <c r="D665"/>
+      <c r="E665" s="2">
         <v>44510</v>
       </c>
     </row>
-    <row r="600">
-      <c r="A600">
+    <row r="666">
+      <c r="A666">
         <v>2441</v>
       </c>
-      <c r="B600" t="inlineStr">
+      <c r="B666" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 558 del 15 novembre 2018. Intervento codice 651 denominato "Intervento di manutenzione straordinaria dell'alveo del fiume Salto nei Comuni di Rieti loc. Casette, Cittaducale (RI) loc. Grotti e Petrella Salto". Affidamento per il servizio delle attività topografiche compresa l'elaborazione di disegni e grafici, ai sensi dell'art. 1, comma 2, lett. a) della Legge 120/2020 CUP F17H21002730002- CIG Z8033A7B75.
 </t>
         </is>
       </c>
-      <c r="C600" t="s">
-[...3 lines deleted...]
-      <c r="E600" s="2">
+      <c r="C666" t="s">
+        <v>729</v>
+      </c>
+      <c r="D666"/>
+      <c r="E666" s="2">
         <v>44601</v>
       </c>
     </row>
-    <row r="601">
-      <c r="A601">
+    <row r="667">
+      <c r="A667">
         <v>2438</v>
       </c>
-      <c r="B601" t="inlineStr">
+      <c r="B667" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier - LI-ES2-20151229-1990130 - Intervento A0100E0437 presso la Sede principale uffici comunali nel Comune di Aprilia (LT). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno ANAC di € 225,00= sui capitoli U0000A42134-U0000A42135-U0000A42136 Es. finanziario 2021, e nomina Direttore Lavori. CUP F17B17000220006 - CIG 894927140E</t>
         </is>
       </c>
-      <c r="C601" t="s">
-[...3 lines deleted...]
-      <c r="E601" s="2">
+      <c r="C667" t="s">
+        <v>730</v>
+      </c>
+      <c r="D667"/>
+      <c r="E667" s="2">
         <v>45687</v>
       </c>
-      <c r="F601"/>
-      <c r="G601" s="2">
+      <c r="F667"/>
+      <c r="G667" s="2">
         <v>45294</v>
       </c>
-      <c r="H601"/>
-      <c r="I601" s="2">
+      <c r="H667"/>
+      <c r="I667" s="2">
         <v>45191</v>
       </c>
-      <c r="J601"/>
-      <c r="K601" s="2">
+      <c r="J667"/>
+      <c r="K667" s="2">
         <v>44910</v>
       </c>
-      <c r="L601"/>
-      <c r="M601" s="2">
+      <c r="L667"/>
+      <c r="M667" s="2">
         <v>44573</v>
       </c>
-      <c r="N601"/>
-      <c r="O601" s="2">
+      <c r="N667"/>
+      <c r="O667" s="2">
         <v>44560</v>
       </c>
-      <c r="P601"/>
-      <c r="Q601" s="2">
+      <c r="P667"/>
+      <c r="Q667" s="2">
         <v>44518</v>
       </c>
-      <c r="R601"/>
-      <c r="S601" s="2">
+      <c r="R667"/>
+      <c r="S667" s="2">
         <v>44518</v>
       </c>
-      <c r="T601"/>
-      <c r="U601" s="2">
+      <c r="T667"/>
+      <c r="U667" s="2">
         <v>44518</v>
       </c>
-      <c r="V601"/>
-      <c r="W601" s="2">
+      <c r="V667"/>
+      <c r="W667" s="2">
         <v>44518</v>
       </c>
-      <c r="X601"/>
-      <c r="Y601" s="2">
+      <c r="X667"/>
+      <c r="Y667" s="2">
         <v>44517</v>
       </c>
-      <c r="Z601"/>
-      <c r="AA601" s="2">
+      <c r="Z667"/>
+      <c r="AA667" s="2">
         <v>44517</v>
       </c>
-      <c r="AB601"/>
-      <c r="AC601" s="2">
+      <c r="AB667"/>
+      <c r="AC667" s="2">
         <v>44509</v>
       </c>
     </row>
-    <row r="602">
-      <c r="A602">
+    <row r="668">
+      <c r="A668">
         <v>2435</v>
       </c>
-      <c r="B602" t="s">
-[...6 lines deleted...]
-      <c r="E602" s="2">
+      <c r="B668" t="s">
+        <v>731</v>
+      </c>
+      <c r="C668" t="s">
+        <v>732</v>
+      </c>
+      <c r="D668"/>
+      <c r="E668" s="2">
         <v>44537</v>
       </c>
-      <c r="F602"/>
-      <c r="G602" s="2">
+      <c r="F668"/>
+      <c r="G668" s="2">
         <v>44537</v>
       </c>
-      <c r="H602"/>
-      <c r="I602" s="2">
+      <c r="H668"/>
+      <c r="I668" s="2">
         <v>44508</v>
       </c>
-      <c r="J602"/>
-      <c r="K602" s="2">
+      <c r="J668"/>
+      <c r="K668" s="2">
         <v>44508</v>
       </c>
-      <c r="L602"/>
-      <c r="M602" s="2">
+      <c r="L668"/>
+      <c r="M668" s="2">
         <v>44508</v>
       </c>
-      <c r="N602"/>
-      <c r="O602" s="2">
+      <c r="N668"/>
+      <c r="O668" s="2">
         <v>44504</v>
       </c>
     </row>
-    <row r="603">
-      <c r="A603">
+    <row r="669">
+      <c r="A669">
         <v>2434</v>
       </c>
-      <c r="B603" t="inlineStr">
+      <c r="B669" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio e della Regione EmiliaRomagna - Farmaci 2021_tredicesima tranche, nell'ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori - Determinazione a contrarre. Approvazione schemi, atti e indizione gara. Nr. Gara 8309426
 </t>
         </is>
       </c>
-      <c r="C603" t="s">
-[...3 lines deleted...]
-      <c r="E603" s="2">
+      <c r="C669" t="s">
+        <v>733</v>
+      </c>
+      <c r="D669"/>
+      <c r="E669" s="2">
         <v>45511</v>
       </c>
-      <c r="F603"/>
-      <c r="G603" s="2">
+      <c r="F669"/>
+      <c r="G669" s="2">
         <v>44980</v>
       </c>
-      <c r="H603"/>
-      <c r="I603" s="2">
+      <c r="H669"/>
+      <c r="I669" s="2">
         <v>44553</v>
       </c>
-      <c r="J603"/>
-      <c r="K603" s="2">
+      <c r="J669"/>
+      <c r="K669" s="2">
         <v>44504</v>
       </c>
     </row>
-    <row r="604">
-      <c r="A604">
+    <row r="670">
+      <c r="A670">
         <v>2433</v>
       </c>
-      <c r="B604" t="inlineStr">
+      <c r="B670" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili". Intervento A0100E0080 presso la "Scuola Elementare e Materna Maffi" nel Comune di Roma Capitale. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 - Incarico per la redazione dell'Attestato di Prestazione Energetica. Disimpegno di € 1.049,06 ed attribuzione impegni nn 156881/2021, 157039/2021 e 15953/2021 rispettivamente dei Capitoli U0000A42200, U0000A42201 U0000A42202 a favore dell'ing. Massimo PATRIZI (cod. cred. 208503). CUP F87D18000310009 - CIG 8933312246
 </t>
         </is>
       </c>
-      <c r="C604" t="s">
-[...3 lines deleted...]
-      <c r="E604" s="2">
+      <c r="C670" t="s">
+        <v>734</v>
+      </c>
+      <c r="D670"/>
+      <c r="E670" s="2">
         <v>44502</v>
       </c>
     </row>
-    <row r="605">
-      <c r="A605">
+    <row r="671">
+      <c r="A671">
         <v>2429</v>
       </c>
-      <c r="B605" t="inlineStr">
+      <c r="B671" t="inlineStr">
         <is>
           <t>Fornitura di cancelleria e toner, cartucce a getto di inchiostro, materiale di consumo accessorio per le amministrazioni aventi sede sul territorio della Regione Lazio</t>
         </is>
       </c>
-      <c r="C605" t="s">
-[...3 lines deleted...]
-      <c r="E605" s="2">
+      <c r="C671" t="s">
+        <v>735</v>
+      </c>
+      <c r="D671"/>
+      <c r="E671" s="2">
         <v>44531</v>
       </c>
-      <c r="F605"/>
-      <c r="G605" s="2">
+      <c r="F671"/>
+      <c r="G671" s="2">
         <v>44498</v>
       </c>
     </row>
-    <row r="606">
-      <c r="A606">
+    <row r="672">
+      <c r="A672">
         <v>2428</v>
       </c>
-      <c r="B606" t="inlineStr">
+      <c r="B672" t="inlineStr">
         <is>
           <t>Servizio di assistenza tecnica all'Autorità di Gestione del POR FSE+ Lazio 2021-2027 e per la chiusura del POR FSE Lazio 2014-2020". Approvazione ulteriori atti di gara ed autorizzazione ad indire.
 </t>
         </is>
       </c>
-      <c r="C606" t="s">
-[...3 lines deleted...]
-      <c r="E606" s="2">
+      <c r="C672" t="s">
+        <v>736</v>
+      </c>
+      <c r="D672"/>
+      <c r="E672" s="2">
         <v>44496</v>
       </c>
-      <c r="F606"/>
-      <c r="G606" s="2">
+      <c r="F672"/>
+      <c r="G672" s="2">
         <v>44496</v>
       </c>
-      <c r="H606"/>
-      <c r="I606" s="2">
+      <c r="H672"/>
+      <c r="I672" s="2">
         <v>44496</v>
       </c>
-      <c r="J606"/>
-      <c r="K606" s="2">
+      <c r="J672"/>
+      <c r="K672" s="2">
         <v>44496</v>
       </c>
-      <c r="L606"/>
-      <c r="M606" s="2">
+      <c r="L672"/>
+      <c r="M672" s="2">
         <v>44496</v>
       </c>
-      <c r="N606"/>
-      <c r="O606" s="2">
+      <c r="N672"/>
+      <c r="O672" s="2">
         <v>44496</v>
       </c>
-      <c r="P606"/>
-      <c r="Q606" s="2">
+      <c r="P672"/>
+      <c r="Q672" s="2">
         <v>44496</v>
       </c>
-      <c r="R606"/>
-      <c r="S606" s="2">
+      <c r="R672"/>
+      <c r="S672" s="2">
         <v>44496</v>
       </c>
-      <c r="T606"/>
-      <c r="U606" s="2">
+      <c r="T672"/>
+      <c r="U672" s="2">
         <v>44496</v>
       </c>
-      <c r="V606"/>
-      <c r="W606" s="2">
+      <c r="V672"/>
+      <c r="W672" s="2">
         <v>44496</v>
       </c>
-      <c r="X606"/>
-      <c r="Y606" s="2">
+      <c r="X672"/>
+      <c r="Y672" s="2">
         <v>44496</v>
       </c>
-      <c r="Z606"/>
-      <c r="AA606" s="2">
+      <c r="Z672"/>
+      <c r="AA672" s="2">
         <v>44496</v>
       </c>
     </row>
-    <row r="607">
-      <c r="A607">
+    <row r="673">
+      <c r="A673">
         <v>2427</v>
       </c>
-      <c r="B607" t="s">
-[...6 lines deleted...]
-      <c r="E607" s="2">
+      <c r="B673" t="s">
+        <v>737</v>
+      </c>
+      <c r="C673" t="s">
+        <v>738</v>
+      </c>
+      <c r="D673"/>
+      <c r="E673" s="2">
         <v>44519</v>
       </c>
-      <c r="F607"/>
-      <c r="G607" s="2">
+      <c r="F673"/>
+      <c r="G673" s="2">
         <v>44519</v>
       </c>
-      <c r="H607"/>
-      <c r="I607" s="2">
+      <c r="H673"/>
+      <c r="I673" s="2">
         <v>44519</v>
       </c>
-      <c r="J607"/>
-      <c r="K607" s="2">
+      <c r="J673"/>
+      <c r="K673" s="2">
         <v>44519</v>
       </c>
-      <c r="L607"/>
-      <c r="M607" s="2">
+      <c r="L673"/>
+      <c r="M673" s="2">
         <v>44512</v>
       </c>
-      <c r="N607"/>
-      <c r="O607" s="2">
+      <c r="N673"/>
+      <c r="O673" s="2">
         <v>44498</v>
       </c>
-      <c r="P607"/>
-      <c r="Q607" s="2">
+      <c r="P673"/>
+      <c r="Q673" s="2">
         <v>44498</v>
       </c>
-      <c r="R607"/>
-      <c r="S607" s="2">
+      <c r="R673"/>
+      <c r="S673" s="2">
         <v>44491</v>
       </c>
-      <c r="T607"/>
-      <c r="U607" s="2">
+      <c r="T673"/>
+      <c r="U673" s="2">
         <v>44489</v>
       </c>
     </row>
-    <row r="608">
-      <c r="A608">
+    <row r="674">
+      <c r="A674">
         <v>2426</v>
       </c>
-      <c r="B608" t="inlineStr">
+      <c r="B674" t="inlineStr">
         <is>
           <t>Procedura di gara negoziata per l’affidamento della “Gestione degli impianti idrovori situati in Via Salaria in sponda sinistra e in via Flaminia in sponda destra del Fiume Tevere e lavori di manutenzione dell’argine da Castel Giubileo a Via del Foro Italico in Comune di Roma.” Annualità 2022/2023. CIG 894595104F - Determinazione a contrarre n. &amp;nbsp;G09983 del 22/07/2021.
 </t>
         </is>
       </c>
-      <c r="C608" t="s">
-[...3 lines deleted...]
-      <c r="E608" s="2">
+      <c r="C674" t="s">
+        <v>739</v>
+      </c>
+      <c r="D674"/>
+      <c r="E674" s="2">
         <v>45176</v>
       </c>
-      <c r="F608"/>
-      <c r="G608" s="2">
+      <c r="F674"/>
+      <c r="G674" s="2">
         <v>44529</v>
       </c>
-      <c r="H608"/>
-      <c r="I608" s="2">
+      <c r="H674"/>
+      <c r="I674" s="2">
         <v>44489</v>
       </c>
-      <c r="J608"/>
-      <c r="K608" s="2">
+      <c r="J674"/>
+      <c r="K674" s="2">
         <v>44489</v>
       </c>
-      <c r="L608"/>
-      <c r="M608" s="2">
+      <c r="L674"/>
+      <c r="M674" s="2">
         <v>44489</v>
       </c>
-      <c r="N608"/>
-      <c r="O608" s="2">
+      <c r="N674"/>
+      <c r="O674" s="2">
         <v>44489</v>
       </c>
-      <c r="P608"/>
-      <c r="Q608" s="2">
+      <c r="P674"/>
+      <c r="Q674" s="2">
         <v>44489</v>
       </c>
     </row>
-    <row r="609">
-      <c r="A609">
+    <row r="675">
+      <c r="A675">
         <v>2424</v>
       </c>
-      <c r="B609" t="inlineStr">
+      <c r="B675" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili Intervento A0100E0051 "Scuola Elementare Dante Alighieri" nel Comune di Fabrica di Roma (VT). Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020, all'Operatore Economico ing. Piergiuseppe Caiazzo per la redazione dell'A.P.E. - Nomina gruppo di supporto al RUP. Impegni di spesa per un totale di € 5.290,94 sui capitoli U0000A42200 - U0000A42201 - U0000A42202 e accertamento di € 2.751,52 sul capitolo E0000341560 - CUP F92B17000120006 - CIG 88488963FC
 </t>
         </is>
       </c>
-      <c r="C609" t="s">
-[...3 lines deleted...]
-      <c r="E609" s="2">
+      <c r="C675" t="s">
+        <v>740</v>
+      </c>
+      <c r="D675"/>
+      <c r="E675" s="2">
         <v>44484</v>
       </c>
     </row>
-    <row r="610">
-      <c r="A610">
+    <row r="676">
+      <c r="A676">
         <v>2420</v>
       </c>
-      <c r="B610" t="inlineStr">
+      <c r="B676" t="inlineStr">
         <is>
           <t>Servizi di Vigilanza Armata presso le sedi dei Centri per l’Impiego (CPI), gli Sportelli Agricoli di Zona (SAZ) e gli Sportelli Territoriali del Turismo (STT) siti nella Regione Lazio con esclusione del territorio del Comune di Roma e dei servizi di Vigilanza Armata e Guardiania presso le sedi del Policlinico Umberto I</t>
         </is>
       </c>
-      <c r="C610" t="s">
-[...3 lines deleted...]
-      <c r="E610" s="2">
+      <c r="C676" t="s">
+        <v>741</v>
+      </c>
+      <c r="D676"/>
+      <c r="E676" s="2">
         <v>44482</v>
       </c>
-      <c r="F610"/>
-      <c r="G610" s="2">
+      <c r="F676"/>
+      <c r="G676" s="2">
         <v>44482</v>
       </c>
-      <c r="H610"/>
-      <c r="I610" s="2">
+      <c r="H676"/>
+      <c r="I676" s="2">
         <v>44482</v>
       </c>
-      <c r="J610"/>
-      <c r="K610" s="2">
+      <c r="J676"/>
+      <c r="K676" s="2">
         <v>44482</v>
       </c>
-      <c r="L610"/>
-      <c r="M610" s="2">
+      <c r="L676"/>
+      <c r="M676" s="2">
         <v>44482</v>
       </c>
-      <c r="N610"/>
-      <c r="O610" s="2">
+      <c r="N676"/>
+      <c r="O676" s="2">
         <v>44482</v>
       </c>
-      <c r="P610"/>
-      <c r="Q610" s="2">
+      <c r="P676"/>
+      <c r="Q676" s="2">
         <v>44482</v>
       </c>
-      <c r="R610"/>
-      <c r="S610" s="2">
+      <c r="R676"/>
+      <c r="S676" s="2">
         <v>44482</v>
       </c>
-      <c r="T610"/>
-      <c r="U610" s="2">
+      <c r="T676"/>
+      <c r="U676" s="2">
         <v>44482</v>
       </c>
-      <c r="V610"/>
-      <c r="W610" s="2">
+      <c r="V676"/>
+      <c r="W676" s="2">
         <v>44482</v>
       </c>
-      <c r="X610"/>
-      <c r="Y610" s="2">
+      <c r="X676"/>
+      <c r="Y676" s="2">
         <v>44482</v>
       </c>
-      <c r="Z610"/>
-      <c r="AA610" s="2">
+      <c r="Z676"/>
+      <c r="AA676" s="2">
         <v>44482</v>
       </c>
-      <c r="AB610"/>
-      <c r="AC610" s="2">
+      <c r="AB676"/>
+      <c r="AC676" s="2">
         <v>44482</v>
       </c>
-      <c r="AD610"/>
-      <c r="AE610" s="2">
+      <c r="AD676"/>
+      <c r="AE676" s="2">
         <v>44482</v>
       </c>
-      <c r="AF610"/>
-      <c r="AG610" s="2">
+      <c r="AF676"/>
+      <c r="AG676" s="2">
         <v>44482</v>
       </c>
-      <c r="AH610"/>
-      <c r="AI610" s="2">
+      <c r="AH676"/>
+      <c r="AI676" s="2">
         <v>44482</v>
       </c>
-      <c r="AJ610"/>
-      <c r="AK610" s="2">
+      <c r="AJ676"/>
+      <c r="AK676" s="2">
         <v>44482</v>
       </c>
-      <c r="AL610"/>
-      <c r="AM610" s="2">
+      <c r="AL676"/>
+      <c r="AM676" s="2">
         <v>44482</v>
       </c>
-      <c r="AN610"/>
-      <c r="AO610" s="2">
+      <c r="AN676"/>
+      <c r="AO676" s="2">
         <v>44482</v>
       </c>
-      <c r="AP610"/>
-      <c r="AQ610" s="2">
+      <c r="AP676"/>
+      <c r="AQ676" s="2">
         <v>44482</v>
       </c>
     </row>
-    <row r="611">
-      <c r="A611">
+    <row r="677">
+      <c r="A677">
         <v>2419</v>
       </c>
-      <c r="B611" t="inlineStr">
+      <c r="B677" t="inlineStr">
         <is>
           <t>Intervento Codice Rendis AB25IR002/WW "Fosso della Caffarella - Realizzazione di cassa di espansione". Determinazione a contrarre per l'affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) del Decreto-legge 16 luglio 2020 n. 76, del servizio per la redazione del progetto di fattibilità tecnica ed economica, definitivo ed esecutivo nonché del coordinamento della sicurezza in fase di progettazione. CUP F76B18000300005 - CIG 893496458B</t>
         </is>
       </c>
-      <c r="C611" t="s">
-[...3 lines deleted...]
-      <c r="E611" s="2">
+      <c r="C677" t="s">
+        <v>742</v>
+      </c>
+      <c r="D677"/>
+      <c r="E677" s="2">
         <v>45637</v>
       </c>
-      <c r="F611"/>
-      <c r="G611" s="2">
+      <c r="F677"/>
+      <c r="G677" s="2">
         <v>45512</v>
       </c>
-      <c r="H611"/>
-      <c r="I611" s="2">
+      <c r="H677"/>
+      <c r="I677" s="2">
         <v>45387</v>
       </c>
-      <c r="J611"/>
-      <c r="K611" s="2">
+      <c r="J677"/>
+      <c r="K677" s="2">
         <v>45225</v>
       </c>
-      <c r="L611"/>
-      <c r="M611" s="2">
+      <c r="L677"/>
+      <c r="M677" s="2">
         <v>45013</v>
       </c>
-      <c r="N611"/>
-      <c r="O611" s="2">
+      <c r="N677"/>
+      <c r="O677" s="2">
         <v>44510</v>
       </c>
-      <c r="P611"/>
-      <c r="Q611" s="2">
+      <c r="P677"/>
+      <c r="Q677" s="2">
         <v>44498</v>
       </c>
-      <c r="R611"/>
-      <c r="S611" s="2">
+      <c r="R677"/>
+      <c r="S677" s="2">
         <v>44483</v>
       </c>
-      <c r="T611"/>
-      <c r="U611" s="2">
+      <c r="T677"/>
+      <c r="U677" s="2">
         <v>44483</v>
       </c>
-      <c r="V611"/>
-      <c r="W611" s="2">
+      <c r="V677"/>
+      <c r="W677" s="2">
         <v>44483</v>
       </c>
-      <c r="X611"/>
-      <c r="Y611" s="2">
+      <c r="X677"/>
+      <c r="Y677" s="2">
         <v>44481</v>
       </c>
     </row>
-    <row r="612">
-      <c r="A612">
+    <row r="678">
+      <c r="A678">
         <v>2418</v>
       </c>
-      <c r="B612" t="inlineStr">
+      <c r="B678" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investirebsugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0182 - Dossier LI-ES2- 3320347 "Scuola primaria G.&amp;nbsp;Carducci nel Comune di Monte Porzio Catone (RM). Determina a contrarre semplificata.Affidamento diretto dei lavori di Completamento all'Impresa Clima Rent S.r.l., (cod creditore 193785). Attribuzione Impegno di spesa nn. 156855, 157014 e 8072 dell'importo di € 61.997,72=, e impegno € 291,61= sui Capitoli U0000A42200, U0000A42201 e U0000A42202, a favore&amp;nbsp;dell'impresa Clima Rent S.r.l.,e disimpegno e 291,6= sugli impegni nn.157748, 157749 e 157750 sui Capitoli U0000A42200,&amp;nbsp;U0000A42201 e U0000A42202.CUP&amp;nbsp;H86J17000220006</t>
         </is>
       </c>
-      <c r="C612" t="s">
-[...3 lines deleted...]
-      <c r="E612" s="2">
+      <c r="C678" t="s">
+        <v>743</v>
+      </c>
+      <c r="D678"/>
+      <c r="E678" s="2">
         <v>45687</v>
       </c>
-      <c r="F612"/>
-      <c r="G612" s="2">
+      <c r="F678"/>
+      <c r="G678" s="2">
         <v>45687</v>
       </c>
-      <c r="H612"/>
-      <c r="I612" s="2">
+      <c r="H678"/>
+      <c r="I678" s="2">
         <v>44739</v>
       </c>
-      <c r="J612"/>
-      <c r="K612" s="2">
+      <c r="J678"/>
+      <c r="K678" s="2">
         <v>44477</v>
       </c>
-      <c r="L612"/>
-      <c r="M612" s="2">
+      <c r="L678"/>
+      <c r="M678" s="2">
         <v>44477</v>
       </c>
     </row>
-    <row r="613">
-      <c r="A613">
+    <row r="679">
+      <c r="A679">
         <v>2417</v>
       </c>
-      <c r="B613" t="inlineStr">
+      <c r="B679" t="inlineStr">
         <is>
           <t>Interventi per la riqualificazione, pulizia e bonifica delle aree golenali del tratto del Fiume Tevere. “Sistemazione di un’area ricreativa a Marconi e Parco Tevere Magliana – 3 stralcio”.
 </t>
         </is>
       </c>
-      <c r="C613" t="s">
-[...3 lines deleted...]
-      <c r="E613" s="2">
+      <c r="C679" t="s">
+        <v>744</v>
+      </c>
+      <c r="D679"/>
+      <c r="E679" s="2">
         <v>44666</v>
       </c>
-      <c r="F613"/>
-      <c r="G613" s="2">
+      <c r="F679"/>
+      <c r="G679" s="2">
         <v>44666</v>
       </c>
-      <c r="H613"/>
-      <c r="I613" s="2">
+      <c r="H679"/>
+      <c r="I679" s="2">
         <v>44666</v>
       </c>
-      <c r="J613"/>
-      <c r="K613" s="2">
+      <c r="J679"/>
+      <c r="K679" s="2">
         <v>44666</v>
       </c>
-      <c r="L613"/>
-      <c r="M613" s="2">
+      <c r="L679"/>
+      <c r="M679" s="2">
         <v>44635</v>
       </c>
-      <c r="N613"/>
-      <c r="O613" s="2">
+      <c r="N679"/>
+      <c r="O679" s="2">
         <v>44615</v>
       </c>
-      <c r="P613"/>
-      <c r="Q613" s="2">
+      <c r="P679"/>
+      <c r="Q679" s="2">
         <v>44615</v>
       </c>
     </row>
-    <row r="614">
-      <c r="A614">
+    <row r="680">
+      <c r="A680">
         <v>2416</v>
       </c>
-      <c r="B614" t="inlineStr">
+      <c r="B680" t="inlineStr">
         <is>
           <t>Determina a contrarre per l’affidamento del servizio di assistenza sui sistemi software "Anagrafe Regionale dell'Edilizia Scolastica” e “InfraMob". Importo € 256.200,00.
 </t>
         </is>
       </c>
-      <c r="C614" t="s">
-[...3 lines deleted...]
-      <c r="E614" s="2">
+      <c r="C680" t="s">
+        <v>745</v>
+      </c>
+      <c r="D680"/>
+      <c r="E680" s="2">
         <v>44473</v>
       </c>
     </row>
-    <row r="615">
-      <c r="A615">
+    <row r="681">
+      <c r="A681">
         <v>2414</v>
       </c>
-      <c r="B615" t="inlineStr">
+      <c r="B681" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier LI-ES2-2620312- Intervento A0100E0125, presso la Scuola Elementare e Materna "Mariangela Virgili" - Ronciglione (VT). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno ANAC di € 375,00= sui capitoli U0000A42134-U0000A42135-U0000A42136, nomina Direttore Lavori, e CSE. CUP F34D16000010006 - CIG 88489321B2
 </t>
         </is>
       </c>
-      <c r="C615" t="s">
-[...3 lines deleted...]
-      <c r="E615" s="2">
+      <c r="C681" t="s">
+        <v>746</v>
+      </c>
+      <c r="D681"/>
+      <c r="E681" s="2">
         <v>44894</v>
       </c>
-      <c r="F615"/>
-      <c r="G615" s="2">
+      <c r="F681"/>
+      <c r="G681" s="2">
         <v>44761</v>
       </c>
-      <c r="H615"/>
-      <c r="I615" s="2">
+      <c r="H681"/>
+      <c r="I681" s="2">
         <v>44614</v>
       </c>
-      <c r="J615"/>
-      <c r="K615" s="2">
+      <c r="J681"/>
+      <c r="K681" s="2">
         <v>44550</v>
       </c>
-      <c r="L615"/>
-      <c r="M615" s="2">
+      <c r="L681"/>
+      <c r="M681" s="2">
         <v>44477</v>
       </c>
-      <c r="N615"/>
-      <c r="O615" s="2">
+      <c r="N681"/>
+      <c r="O681" s="2">
         <v>44477</v>
       </c>
-      <c r="P615"/>
-      <c r="Q615" s="2">
+      <c r="P681"/>
+      <c r="Q681" s="2">
         <v>44477</v>
       </c>
-      <c r="R615"/>
-      <c r="S615" s="2">
+      <c r="R681"/>
+      <c r="S681" s="2">
         <v>44477</v>
       </c>
-      <c r="T615"/>
-      <c r="U615" s="2">
+      <c r="T681"/>
+      <c r="U681" s="2">
         <v>44473</v>
       </c>
-      <c r="V615"/>
-      <c r="W615" s="2">
+      <c r="V681"/>
+      <c r="W681" s="2">
         <v>44473</v>
       </c>
-      <c r="X615"/>
-      <c r="Y615" s="2">
+      <c r="X681"/>
+      <c r="Y681" s="2">
         <v>44473</v>
       </c>
     </row>
-    <row r="616">
-      <c r="A616">
+    <row r="682">
+      <c r="A682">
         <v>2413</v>
       </c>
-      <c r="B616" t="inlineStr">
+      <c r="B682" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile" Dossier LI-ES2-2310323 Intervento A0100E0137 presso l'Istituto Comprensivo "XXV Aprile", viale Gramsci, nel Comune di Civita Castellana (VT). Approvazione Perizia di Variante, ai sensi dell'art. 106 comma 1 lett.c) del D.lgs. n. 50/2016, impegno totale di € 84.955,43= sul Capitolo U0000A42502, a favore dell'Impresa Idrotermoelettrica di Conte Nicola" (cod. creditore 196976) e modifica del gruppo di supporto al RUP.CUP F65B17000500006 - CIG Contratto principale 82874636D0 - CIG Variante
 8912190BD6
 </t>
         </is>
       </c>
-      <c r="C616" t="s">
-[...3 lines deleted...]
-      <c r="E616" s="2">
+      <c r="C682" t="s">
+        <v>747</v>
+      </c>
+      <c r="D682"/>
+      <c r="E682" s="2">
         <v>44473</v>
       </c>
     </row>
-    <row r="617">
-      <c r="A617">
+    <row r="683">
+      <c r="A683">
         <v>2411</v>
       </c>
-      <c r="B617" t="inlineStr">
+      <c r="B683" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 558 del 15 novembre 2018. Intervento codice 649 denominato "Manutenzione straordinaria dell'alveo e degli argini del fiume Turano da Via Velinia fino alla confluenza con il fiume Velino". Affidamento per il servizio delle attività topografiche compresa l'elaborazione di disegni e grafici, ai sensi dell'art. 1, comma 2, lett. a) della Legge 120/2020 - CUP F17H21003280002 - CIG Z37329C791.
 </t>
         </is>
       </c>
-      <c r="C617" t="s">
-[...3 lines deleted...]
-      <c r="E617" s="2">
+      <c r="C683" t="s">
+        <v>748</v>
+      </c>
+      <c r="D683"/>
+      <c r="E683" s="2">
         <v>44470</v>
       </c>
     </row>
-    <row r="618">
-      <c r="A618">
+    <row r="684">
+      <c r="A684">
         <v>2410</v>
       </c>
-      <c r="B618" t="inlineStr">
+      <c r="B684" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 558 del 15 novembre 2018. Intervento codice 605 denominato "Lavori straordinari di manutenzione delle arginature e dell'alveo del fiume Amaseno, da Amaseno al ponte della strada provinciale per Sonnino". CUP F77H21000960001. Affidamento per il servizio delle attività topografiche compresa l'elaborazione di disegni e grafici, ai sensi dell'art. 1, comma 2, lett. a) della Legge 120/2020 - CUP F77H21000960001- CIG Z7A32EBABE.
 </t>
         </is>
       </c>
-      <c r="C618" t="s">
-[...3 lines deleted...]
-      <c r="E618" s="2">
+      <c r="C684" t="s">
+        <v>749</v>
+      </c>
+      <c r="D684"/>
+      <c r="E684" s="2">
         <v>44470</v>
       </c>
     </row>
-    <row r="619">
-      <c r="A619">
+    <row r="685">
+      <c r="A685">
         <v>2409</v>
       </c>
-      <c r="B619" t="inlineStr">
+      <c r="B685" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 558 del 15 novembre 2018. Intervento codice 604 denominato "Lavori straordinari di manutenzione dell'alveo del fiume Cosa da Alatri a Ceccano". Affidamento per il servizio delle attività topografiche compresa l'elaborazione di disegni e grafici, ai sensi dell'art. 1, comma 2, lett. a) della Legge 120/2020 - CUP F57H21000870001- CIG Z18332BA69.
 </t>
         </is>
       </c>
-      <c r="C619" t="s">
-[...3 lines deleted...]
-      <c r="E619" s="2">
+      <c r="C685" t="s">
+        <v>750</v>
+      </c>
+      <c r="D685"/>
+      <c r="E685" s="2">
         <v>44470</v>
       </c>
     </row>
-    <row r="620">
-      <c r="A620">
+    <row r="686">
+      <c r="A686">
         <v>2408</v>
       </c>
-      <c r="B620" t="inlineStr">
+      <c r="B686" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 558 del 15 novembre 2018. Intervento codice 606 denominato "Lavori straordinari di manutenzione delle arginature e dell'alveo del fiume Sisto, a valle della ferrovia Roma-Napoli in loc. Latina Scalo sino a Terracina". Affidamento per il servizio delle attività topografiche compresa l'elaborazione di disegni e grafici, ai sensi dell?art. 1, comma 2, lett. a) della Legge 120/2020 - CUP F37H2100124001- CIG Z8132EB9B0.
 </t>
         </is>
       </c>
-      <c r="C620" t="s">
-[...3 lines deleted...]
-      <c r="E620" s="2">
+      <c r="C686" t="s">
+        <v>751</v>
+      </c>
+      <c r="D686"/>
+      <c r="E686" s="2">
         <v>44470</v>
       </c>
     </row>
-    <row r="621">
-      <c r="A621">
+    <row r="687">
+      <c r="A687">
         <v>2407</v>
       </c>
-      <c r="B621" t="inlineStr">
+      <c r="B687" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 558 del 15 novembre 2018. Intervento codice 607 denominato "Ripristino officiosità dell'alveo e interventi puntuali di sistemazione spondale -Tratti urbanizzati del fiume Velino". Affidamento per il servizio delle attività topografiche compresa l'elaborazione di disegni e grafici, ai sensi dell'art. 1, comma 2, lett. a) della Legge 120/2020 - CUP F17H21001160002 - CIG ZD7329C78D.
 </t>
         </is>
       </c>
-      <c r="C621" t="s">
-[...3 lines deleted...]
-      <c r="E621" s="2">
+      <c r="C687" t="s">
+        <v>752</v>
+      </c>
+      <c r="D687"/>
+      <c r="E687" s="2">
         <v>44470</v>
       </c>
     </row>
-    <row r="622">
-      <c r="A622">
+    <row r="688">
+      <c r="A688">
         <v>2406</v>
       </c>
-      <c r="B622" t="inlineStr">
+      <c r="B688" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 558 del 15 novembre 2018. Intervento codice 649 denominato "Manutenzione straordinaria dell'alveo e degli argini del fiume Turano da Via Velinia fino alla confluenza con il fiume Velino". Affidamento per il servizio delle attività topografiche compresa l'elaborazione di disegni e grafici, ai sensi dell'art. 1, comma 2, lett. a) della Legge 120/2020 - CUP F17H21003280002 - CIG Z37329C791.
 </t>
         </is>
       </c>
-      <c r="C622" t="s">
-[...3 lines deleted...]
-      <c r="E622" s="2">
+      <c r="C688" t="s">
+        <v>753</v>
+      </c>
+      <c r="D688"/>
+      <c r="E688" s="2">
         <v>44470</v>
       </c>
     </row>
-    <row r="623">
-      <c r="A623">
+    <row r="689">
+      <c r="A689">
         <v>2401</v>
       </c>
-      <c r="B623" t="inlineStr">
+      <c r="B689" t="inlineStr">
         <is>
           <t>Procedura aperta telematica per l'affidamento dei servizi di progettazione, realizzazione, gestione, manutenzione, supporto ed evoluzione della cartella diabetologica centralizzata integrata con il fascicolo elettronico sanitario della Regione Lazio - intervento DIAB-SW – software diabetologia centralizzata.
 </t>
         </is>
       </c>
-      <c r="C623" t="s">
-[...3 lines deleted...]
-      <c r="E623" s="2">
+      <c r="C689" t="s">
+        <v>754</v>
+      </c>
+      <c r="D689"/>
+      <c r="E689" s="2">
         <v>44463</v>
       </c>
     </row>
-    <row r="624">
-      <c r="A624">
+    <row r="690">
+      <c r="A690">
         <v>2400</v>
       </c>
-      <c r="B624" t="inlineStr">
+      <c r="B690" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili". "Lavori di efficientamento energetico da eseguirsi presso il «Palazzo dei Priori», sede del Comune di Viterbo". Dossier LI-ES2-2570209, Intervento A0100E0043. CUP F84J17000170006 - CIG: 8837701D91</t>
         </is>
       </c>
-      <c r="C624" t="s">
-[...3 lines deleted...]
-      <c r="E624" s="2">
+      <c r="C690" t="s">
+        <v>755</v>
+      </c>
+      <c r="D690"/>
+      <c r="E690" s="2">
         <v>46003</v>
       </c>
-      <c r="F624"/>
-      <c r="G624" s="2">
+      <c r="F690"/>
+      <c r="G690" s="2">
         <v>45996</v>
       </c>
-      <c r="H624"/>
-      <c r="I624" s="2">
+      <c r="H690"/>
+      <c r="I690" s="2">
         <v>45880</v>
       </c>
-      <c r="J624"/>
-      <c r="K624" s="2">
+      <c r="J690"/>
+      <c r="K690" s="2">
         <v>45756</v>
       </c>
-      <c r="L624"/>
-      <c r="M624" s="2">
+      <c r="L690"/>
+      <c r="M690" s="2">
         <v>44573</v>
       </c>
-      <c r="N624"/>
-      <c r="O624" s="2">
+      <c r="N690"/>
+      <c r="O690" s="2">
         <v>44519</v>
       </c>
-      <c r="P624"/>
-      <c r="Q624" s="2">
+      <c r="P690"/>
+      <c r="Q690" s="2">
         <v>44466</v>
       </c>
-      <c r="R624"/>
-      <c r="S624" s="2">
+      <c r="R690"/>
+      <c r="S690" s="2">
         <v>44466</v>
       </c>
-      <c r="T624"/>
-      <c r="U624" s="2">
+      <c r="T690"/>
+      <c r="U690" s="2">
         <v>44466</v>
       </c>
-      <c r="V624"/>
-      <c r="W624" s="2">
+      <c r="V690"/>
+      <c r="W690" s="2">
         <v>44466</v>
       </c>
-      <c r="X624"/>
-      <c r="Y624" s="2">
+      <c r="X690"/>
+      <c r="Y690" s="2">
         <v>44462</v>
       </c>
-      <c r="Z624"/>
-      <c r="AA624" s="2">
+      <c r="Z690"/>
+      <c r="AA690" s="2">
         <v>44461</v>
       </c>
     </row>
-    <row r="625">
-      <c r="A625">
+    <row r="691">
+      <c r="A691">
         <v>2399</v>
       </c>
-      <c r="B625" t="inlineStr">
+      <c r="B691" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili". Intervento A0100E0346 "Palazzo Massimo", sede comunale di Roccasecca&amp;nbsp;dei Volsci (LT). Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 - Incarico per la redazione dell'Attestato di Prestazione Energetica. Disimpegno di €&amp;nbsp;2.612,10 ed attribuzione impegni nn 156898/2021, 157056/2021 e 17650/2021 rispettivamente dei Capitoli U0000A42200, U0000A42201, U0000A42202 a favore dell'arch. Eleonora Petrucci (cod. cred. 208211).&amp;nbsp;CUP F54J16000010006 - CIG 87722967A9
 </t>
         </is>
       </c>
-      <c r="C625" t="s">
-[...3 lines deleted...]
-      <c r="E625" s="2">
+      <c r="C691" t="s">
+        <v>756</v>
+      </c>
+      <c r="D691"/>
+      <c r="E691" s="2">
         <v>44455</v>
       </c>
     </row>
-    <row r="626">
-      <c r="A626">
+    <row r="692">
+      <c r="A692">
         <v>2398</v>
       </c>
-      <c r="B626" t="inlineStr">
+      <c r="B692" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili". Intervento A0100E0392 presso l'Edificio Scolastico "Papa Giovanni XXIII"&amp;nbsp;nel comune di Bomarzo (VT). Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 - Incarico per la redazione dell'Attestato di Prestazione Energetica. Disimpegno di € 1.338,84= ed attribuzione impegni nn 156884/2021, 157042/2021 e 16060/2021 rispettivamente dei Capitoli U0000A42200, U0000A42201 U0000A42202 a favore dell'ing. Stefano REA (cod. cred. 171480).&amp;nbsp;CUP F34D16000020006 - CIG 8772324EC2.
 &amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C626" t="s">
-[...3 lines deleted...]
-      <c r="E626" s="2">
+      <c r="C692" t="s">
+        <v>757</v>
+      </c>
+      <c r="D692"/>
+      <c r="E692" s="2">
         <v>44455</v>
       </c>
     </row>
-    <row r="627">
-      <c r="A627">
+    <row r="693">
+      <c r="A693">
         <v>2397</v>
       </c>
-      <c r="B627" t="inlineStr">
+      <c r="B693" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili". Intervento A0100E0204. "Scuola Media Luigi Dasti" nel Comune di Tarquinia (VT). Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 - Incarico per la redazione dell'Attestato di Prestazione Energetica. Disimpegno di € 1.202,69 ed attribuzione impegni nn 156887/2021, 157045/2021 e 16883/2021 rispettivamente dei Capitoli U0000A42200, U0000A42201 U0000A42202 a favore dell'ing. Filippo BENFAREMO (cod. cred. 208503). CUP - F84D16000030006 - CIG 8818623DE7
 </t>
         </is>
       </c>
-      <c r="C627" t="s">
-[...3 lines deleted...]
-      <c r="E627" s="2">
+      <c r="C693" t="s">
+        <v>758</v>
+      </c>
+      <c r="D693"/>
+      <c r="E693" s="2">
         <v>44454</v>
       </c>
     </row>
-    <row r="628">
-      <c r="A628">
+    <row r="694">
+      <c r="A694">
         <v>2396</v>
       </c>
-      <c r="B628" t="inlineStr">
+      <c r="B694" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili - Intervento A0100E0253 "Scuola Elementare Achille Ferruzzi" nel Comune di Soriano nel Cimino (VT). Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 - Incarico per la redazione dell'Attestato di Prestazione Energetica. Disimpegno di € 1.563,99 ed attribuzione impegno n.17636/2021 del Capitolo U0000A42502 a favore dell'ing. Emiliano GRILLINI (cod. cred. 185406). CUP F64D17000010009 - CIG 8824840857
 </t>
         </is>
       </c>
-      <c r="C628" t="s">
-[...3 lines deleted...]
-      <c r="E628" s="2">
+      <c r="C694" t="s">
+        <v>759</v>
+      </c>
+      <c r="D694"/>
+      <c r="E694" s="2">
         <v>44454</v>
       </c>
     </row>
-    <row r="629">
-      <c r="A629">
+    <row r="695">
+      <c r="A695">
         <v>2394</v>
       </c>
-      <c r="B629" t="inlineStr">
+      <c r="B695" t="inlineStr">
         <is>
           <t>O.C.D.P.C. 558/2018 - Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 558 del 15 novembre 2018 per l'attuazione degli interventi inerenti i lavori finalizzati alla riduzione dei rischi residui strettamente connessi con l'evento calamitoso verificatosi nei giorni 29 e 30 ottobre 2018 - Interventi di messa in sicurezza dell'alberature ubicate nell'area verde/ambito 1 presenti nel complesso dell'ex Ospedale Forlanini - Codici interventi n. 601 e 603. Decreto a contrarre ai sensi dell'art. 32 del D.Lgs. 50/2016. CUP F87H19005010002, CIG 88006069CF, SMART CIG ZBA322F55D, Z34322F586.
 </t>
         </is>
       </c>
-      <c r="C629" t="s">
-[...3 lines deleted...]
-      <c r="E629" s="2">
+      <c r="C695" t="s">
+        <v>760</v>
+      </c>
+      <c r="D695"/>
+      <c r="E695" s="2">
         <v>44453</v>
       </c>
     </row>
-    <row r="630">
-      <c r="A630">
+    <row r="696">
+      <c r="A696">
         <v>2392</v>
       </c>
-      <c r="B630" t="inlineStr">
+      <c r="B696" t="inlineStr">
         <is>
           <t>Lavori di riqualificazione ambientale dell’area in Comune di Castel Gandolfo (RM) occupato dalla torre di arrivo e dalle tribune per le gare della canoa realizzate per le olimpiadi di Roma 1960.
 </t>
         </is>
       </c>
-      <c r="C630" t="s">
-[...3 lines deleted...]
-      <c r="E630" s="2">
+      <c r="C696" t="s">
+        <v>761</v>
+      </c>
+      <c r="D696"/>
+      <c r="E696" s="2">
         <v>44663</v>
       </c>
-      <c r="F630"/>
-      <c r="G630" s="2">
+      <c r="F696"/>
+      <c r="G696" s="2">
         <v>44663</v>
       </c>
-      <c r="H630"/>
-      <c r="I630" s="2">
+      <c r="H696"/>
+      <c r="I696" s="2">
         <v>44663</v>
       </c>
-      <c r="J630"/>
-      <c r="K630" s="2">
+      <c r="J696"/>
+      <c r="K696" s="2">
         <v>44663</v>
       </c>
-      <c r="L630"/>
-      <c r="M630" s="2">
+      <c r="L696"/>
+      <c r="M696" s="2">
         <v>44657</v>
       </c>
-      <c r="N630"/>
-      <c r="O630" s="2">
+      <c r="N696"/>
+      <c r="O696" s="2">
         <v>44641</v>
       </c>
-      <c r="P630"/>
-      <c r="Q630" s="2">
+      <c r="P696"/>
+      <c r="Q696" s="2">
         <v>44641</v>
       </c>
-      <c r="R630"/>
-      <c r="S630" s="2">
+      <c r="R696"/>
+      <c r="S696" s="2">
         <v>44623</v>
       </c>
     </row>
-    <row r="631">
-      <c r="A631">
+    <row r="697">
+      <c r="A697">
         <v>2389</v>
       </c>
-      <c r="B631" t="inlineStr">
+      <c r="B697" t="inlineStr">
         <is>
           <t>Procedura di gara aperta ai sensi dell’art. 60 del D.Lgs. 50/2016, per l’affidamento della “Fornitura, mediante noleggio a lungo termine senza conducente, di veicoli pick-up”, autorizzata con Determina a contrarre n G09505 del 14/07/2021. Approvazione atti ed indizione della procedura. Conferimento incarico per pubblicazione a Vivenda s.r.l.. 8805431787&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C631" t="s">
-[...3 lines deleted...]
-      <c r="E631" s="2">
+      <c r="C697" t="s">
+        <v>762</v>
+      </c>
+      <c r="D697"/>
+      <c r="E697" s="2">
         <v>44494</v>
       </c>
-      <c r="F631"/>
-      <c r="G631" s="2">
+      <c r="F697"/>
+      <c r="G697" s="2">
         <v>44490</v>
       </c>
-      <c r="H631"/>
-      <c r="I631" s="2">
+      <c r="H697"/>
+      <c r="I697" s="2">
         <v>44449</v>
       </c>
-      <c r="J631"/>
-      <c r="K631" s="2">
+      <c r="J697"/>
+      <c r="K697" s="2">
         <v>44449</v>
       </c>
-      <c r="L631"/>
-      <c r="M631" s="2">
+      <c r="L697"/>
+      <c r="M697" s="2">
         <v>44449</v>
       </c>
     </row>
-    <row r="632">
-      <c r="A632">
+    <row r="698">
+      <c r="A698">
         <v>2388</v>
       </c>
-      <c r="B632" t="inlineStr">
+      <c r="B698" t="inlineStr">
         <is>
           <t>Appalto specifico per l’acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio – Farmaci 2021_UNDICESIMA &amp;nbsp;tranche, nell’ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio – Determinazione a contrarre. Approvazione schemi, atti e indizione gara. Nr. Gara 8231379. Proroga del termine di presentazione delle offerte
 </t>
         </is>
       </c>
-      <c r="C632" t="s">
-[...3 lines deleted...]
-      <c r="E632" s="2">
+      <c r="C698" t="s">
+        <v>763</v>
+      </c>
+      <c r="D698"/>
+      <c r="E698" s="2">
         <v>44448</v>
       </c>
-      <c r="F632"/>
-      <c r="G632" s="2">
+      <c r="F698"/>
+      <c r="G698" s="2">
         <v>44448</v>
       </c>
     </row>
-    <row r="633">
-      <c r="A633">
+    <row r="699">
+      <c r="A699">
         <v>2386</v>
       </c>
-      <c r="B633" t="inlineStr">
+      <c r="B699" t="inlineStr">
         <is>
           <t>Proroga tecnica dei servizi di ospitalità, accoglienza, ascolto e presa in carico nei Centri&amp;nbsp;Antiviolenza e Case Rifugio ex Città Metropolitana di Roma Capitale, nelle more della conclusione&amp;nbsp;della procedura di gara indetta con D.D. n.000001 dell’11.08.2021 -Autorizzazione al proseguimento&amp;nbsp;del servizio, sino al 31.10.2021 e comunque sino alla conclusione della procedura di gara.
 </t>
         </is>
       </c>
-      <c r="C633" t="s">
-[...3 lines deleted...]
-      <c r="E633" s="2">
+      <c r="C699" t="s">
+        <v>764</v>
+      </c>
+      <c r="D699"/>
+      <c r="E699" s="2">
         <v>44440</v>
       </c>
     </row>
-    <row r="634">
-      <c r="A634">
+    <row r="700">
+      <c r="A700">
         <v>2385</v>
       </c>
-      <c r="B634" t="inlineStr">
+      <c r="B700" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020 Call for proposal "Energia sostenibile 2.0" Asse Prioritario 4 Azione 4.1.1 2^Aggiornamento elenco operatori economici abilitati a svolgere il servizio di certificazione della prestazione energetica degli edifici, di importo inferiore a 5.000,00 euro, mediante affidamento diretto ai sensi dell'art. 1, comma 2, lett. a) del D.L. 76/2020, convertito in L. n. 120/2020
 </t>
         </is>
       </c>
-      <c r="C634" t="s">
-[...3 lines deleted...]
-      <c r="E634" s="2">
+      <c r="C700" t="s">
+        <v>765</v>
+      </c>
+      <c r="D700"/>
+      <c r="E700" s="2">
         <v>44518</v>
       </c>
-      <c r="F634"/>
-      <c r="G634" s="2">
+      <c r="F700"/>
+      <c r="G700" s="2">
         <v>44473</v>
       </c>
-      <c r="H634"/>
-      <c r="I634" s="2">
+      <c r="H700"/>
+      <c r="I700" s="2">
         <v>44407</v>
       </c>
     </row>
-    <row r="635">
-      <c r="A635">
+    <row r="701">
+      <c r="A701">
         <v>2384</v>
       </c>
-      <c r="B635" t="inlineStr">
+      <c r="B701" t="inlineStr">
         <is>
           <t>Appalto specifico per l’acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio_ Farmaci 2021_DECIMA Tranche , nell’ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori. Nr. Gara 8227765</t>
         </is>
       </c>
-      <c r="C635" t="s">
-[...3 lines deleted...]
-      <c r="E635" s="2">
+      <c r="C701" t="s">
+        <v>766</v>
+      </c>
+      <c r="D701"/>
+      <c r="E701" s="2">
         <v>45429</v>
       </c>
-      <c r="F635"/>
-      <c r="G635" s="2">
+      <c r="F701"/>
+      <c r="G701" s="2">
         <v>44980</v>
       </c>
-      <c r="H635"/>
-      <c r="I635" s="2">
+      <c r="H701"/>
+      <c r="I701" s="2">
         <v>44529</v>
       </c>
-      <c r="J635"/>
-      <c r="K635" s="2">
+      <c r="J701"/>
+      <c r="K701" s="2">
         <v>44449</v>
       </c>
-      <c r="L635"/>
-      <c r="M635" s="2">
+      <c r="L701"/>
+      <c r="M701" s="2">
         <v>44405</v>
       </c>
     </row>
-    <row r="636">
-      <c r="A636">
+    <row r="702">
+      <c r="A702">
         <v>2383</v>
       </c>
-      <c r="B636" t="inlineStr">
+      <c r="B702" t="inlineStr">
         <is>
           <t>"Procedura aperta telematica per l'affidamento dei servizi di promozione e valorizzazione del claim Lazio". Intervento campagna nazionale. CIG 8842788381. Approvazione atti, indizione della procedura e nomina del Responsabile Unico del Procedimento della fase di affidamento.
 </t>
         </is>
       </c>
-      <c r="C636" t="s">
-[...3 lines deleted...]
-      <c r="E636" s="2">
+      <c r="C702" t="s">
+        <v>767</v>
+      </c>
+      <c r="D702"/>
+      <c r="E702" s="2">
         <v>44439</v>
       </c>
-      <c r="F636"/>
-      <c r="G636" s="2">
+      <c r="F702"/>
+      <c r="G702" s="2">
         <v>44405</v>
       </c>
     </row>
-    <row r="637">
-      <c r="A637">
+    <row r="703">
+      <c r="A703">
         <v>2382</v>
       </c>
-      <c r="B637" t="inlineStr">
+      <c r="B703" t="inlineStr">
         <is>
           <t>"Procedura negoziata ai sensi dell'art. 1, comma 2 lett. b) del D.L. n. 76/2020, convertito con modificazioni dalla Legge n. 120/2020, tramite R.d.O. sul M.E.LA., finalizzata all'affidamento della fornitura di materiale informatico per la Regione Lazio". Determina a contrarre. Approvazione atti, indizione gara con prenotazione impegno di spesa per la realizzazione dell'intervento e autorizzazione impegno di spesa a favore dell'ANAC per il pagamento del relativo contributo e nomina del Responsabile Unico del Procedimento. CIG: 882138445D.
 </t>
         </is>
       </c>
-      <c r="C637" t="s">
-[...3 lines deleted...]
-      <c r="E637" s="2">
+      <c r="C703" t="s">
+        <v>768</v>
+      </c>
+      <c r="D703"/>
+      <c r="E703" s="2">
         <v>44463</v>
       </c>
-      <c r="F637"/>
-      <c r="G637" s="2">
+      <c r="F703"/>
+      <c r="G703" s="2">
         <v>44405</v>
       </c>
     </row>
-    <row r="638">
-      <c r="A638">
+    <row r="704">
+      <c r="A704">
         <v>2381</v>
       </c>
-      <c r="B638" t="inlineStr">
+      <c r="B704" t="inlineStr">
         <is>
           <t>Determinazione di indizione della "Procedura negoziata ai sensi dell'art. 1, comma 2 lett. b) del D.L. n. 76/2020 convertito con modificazioni dalla Legge n. 120/2020, tramite R.d.O. sul M.E.LA., finalizzata all'affidamento dei servizi di realizzazione, gestione, manutenzione, supporto ed evoluzione del sistema informativo anticorruzione della Regione Lazio". Approvazione atti, indizione della procedura e nomina del Responsabile Unico del Procedimento della fase di affidamento. CIG: 8816842031.
 </t>
         </is>
       </c>
-      <c r="C638" t="s">
-[...3 lines deleted...]
-      <c r="E638" s="2">
+      <c r="C704" t="s">
+        <v>769</v>
+      </c>
+      <c r="D704"/>
+      <c r="E704" s="2">
         <v>44463</v>
       </c>
-      <c r="F638"/>
-      <c r="G638" s="2">
+      <c r="F704"/>
+      <c r="G704" s="2">
         <v>44405</v>
       </c>
     </row>
-    <row r="639">
-      <c r="A639">
+    <row r="705">
+      <c r="A705">
         <v>2380</v>
       </c>
-      <c r="B639" t="inlineStr">
+      <c r="B705" t="inlineStr">
         <is>
           <t>Affidamento della "Gestione degli impianti idrovori situati in Via Salaria in sponda sinistra e in via Flaminia in sponda destra del Fiume Tevere e lavori di manutenzione dell'argine da Castel Giubileo a Via del Foro Italico in Comune di Roma."
 </t>
         </is>
       </c>
-      <c r="C639" t="s">
-[...3 lines deleted...]
-      <c r="E639" s="2">
+      <c r="C705" t="s">
+        <v>770</v>
+      </c>
+      <c r="D705"/>
+      <c r="E705" s="2">
         <v>44489</v>
       </c>
-      <c r="F639"/>
-      <c r="G639" s="2">
+      <c r="F705"/>
+      <c r="G705" s="2">
         <v>44488</v>
       </c>
-      <c r="H639"/>
-      <c r="I639" s="2">
+      <c r="H705"/>
+      <c r="I705" s="2">
         <v>44462</v>
       </c>
-      <c r="J639"/>
-      <c r="K639" s="2">
+      <c r="J705"/>
+      <c r="K705" s="2">
         <v>44462</v>
       </c>
-      <c r="L639"/>
-      <c r="M639" s="2">
+      <c r="L705"/>
+      <c r="M705" s="2">
         <v>44462</v>
       </c>
-      <c r="N639"/>
-      <c r="O639" s="2">
+      <c r="N705"/>
+      <c r="O705" s="2">
         <v>44462</v>
       </c>
-      <c r="P639"/>
-      <c r="Q639" s="2">
+      <c r="P705"/>
+      <c r="Q705" s="2">
         <v>44461</v>
       </c>
-      <c r="R639"/>
-      <c r="S639" s="2">
+      <c r="R705"/>
+      <c r="S705" s="2">
         <v>44448</v>
       </c>
-      <c r="T639"/>
-      <c r="U639" s="2">
+      <c r="T705"/>
+      <c r="U705" s="2">
         <v>44400</v>
       </c>
-      <c r="V639"/>
-      <c r="W639" s="2">
+      <c r="V705"/>
+      <c r="W705" s="2">
         <v>44400</v>
       </c>
-      <c r="X639" t="s">
-[...2 lines deleted...]
-      <c r="Y639" s="2">
+      <c r="X705" t="s">
+        <v>771</v>
+      </c>
+      <c r="Y705" s="2">
         <v>44400</v>
       </c>
-      <c r="Z639"/>
-      <c r="AA639" s="2">
+      <c r="Z705"/>
+      <c r="AA705" s="2">
         <v>44400</v>
       </c>
     </row>
-    <row r="640">
-      <c r="A640">
+    <row r="706">
+      <c r="A706">
         <v>2378</v>
       </c>
-      <c r="B640" t="inlineStr">
+      <c r="B706" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio - Farmaci 2021_dodicesima tranche, nell'ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori - Determinazione a contrarre. Approvazione schemi, atti e indizione gara. Nr. Gara 8223733.
 </t>
         </is>
       </c>
-      <c r="C640" t="s">
-[...3 lines deleted...]
-      <c r="E640" s="2">
+      <c r="C706" t="s">
+        <v>772</v>
+      </c>
+      <c r="D706"/>
+      <c r="E706" s="2">
         <v>44980</v>
       </c>
-      <c r="F640"/>
-      <c r="G640" s="2">
+      <c r="F706"/>
+      <c r="G706" s="2">
         <v>44439</v>
       </c>
-      <c r="H640"/>
-      <c r="I640" s="2">
+      <c r="H706"/>
+      <c r="I706" s="2">
         <v>44397</v>
       </c>
     </row>
-    <row r="641">
-      <c r="A641">
+    <row r="707">
+      <c r="A707">
         <v>2376</v>
       </c>
-      <c r="B641" t="inlineStr">
+      <c r="B707" t="inlineStr">
         <is>
           <t>Lavori di consolidamento della Rupe in località Mercatello, a completamento dell'intervento di somma urgenza per movimento franoso nel Comune di Bagnoregio (VT) Affidamento incarico di componente dell'Ufficio della Direzione lavori al dott. geol. David Simoncelli (cod. cred. 86251), disimpegno € 755,18 ed attribuzione impegno n. 17022/2021 sul capitolo U0000E42135. CUP F69D15001850002_CIG 8774104BAA
 </t>
         </is>
       </c>
-      <c r="C641" t="s">
-[...3 lines deleted...]
-      <c r="E641" s="2">
+      <c r="C707" t="s">
+        <v>773</v>
+      </c>
+      <c r="D707"/>
+      <c r="E707" s="2">
         <v>44393</v>
       </c>
     </row>
-    <row r="642">
-      <c r="A642">
+    <row r="708">
+      <c r="A708">
         <v>2375</v>
       </c>
-      <c r="B642" t="inlineStr">
+      <c r="B708" t="inlineStr">
         <is>
           <t>Servizio di pulizia dell'area sita in Roma tra via del Foro Italico e Via della Foce dell'Aniene in corrispondenza dell'ex campo nomadi, dalla situazione di degrado igienico - sanitario - ambientale con abbattimento di manufatti precari, rimozione dei rifiuti e ripristino delle condizioni di sicurezza idraulica. CUP F89J21005170002
 </t>
         </is>
       </c>
-      <c r="C642" t="s">
-[...3 lines deleted...]
-      <c r="E642" s="2">
+      <c r="C708" t="s">
+        <v>774</v>
+      </c>
+      <c r="D708"/>
+      <c r="E708" s="2">
         <v>44529</v>
       </c>
-      <c r="F642"/>
-      <c r="G642" s="2">
+      <c r="F708"/>
+      <c r="G708" s="2">
         <v>44452</v>
       </c>
-      <c r="H642"/>
-      <c r="I642" s="2">
+      <c r="H708"/>
+      <c r="I708" s="2">
         <v>44392</v>
       </c>
     </row>
-    <row r="643">
-      <c r="A643">
+    <row r="709">
+      <c r="A709">
         <v>2374</v>
       </c>
-      <c r="B643" t="inlineStr">
+      <c r="B709" t="inlineStr">
         <is>
           <t>Intervento di manutenzione degli impianti idrovori di Corcolle e Pratolungo, delle relative pertinenze e gestione degli stessi impianti in occasione di eventi di piena - annualità 2021 e 2022. CUP F86G20001100005 - CIG 8750783E90. M.O./345
 </t>
         </is>
       </c>
-      <c r="C643" t="s">
-[...3 lines deleted...]
-      <c r="E643" s="2">
+      <c r="C709" t="s">
+        <v>775</v>
+      </c>
+      <c r="D709"/>
+      <c r="E709" s="2">
         <v>44456</v>
       </c>
-      <c r="F643"/>
-      <c r="G643" s="2">
+      <c r="F709"/>
+      <c r="G709" s="2">
         <v>44456</v>
       </c>
-      <c r="H643"/>
-      <c r="I643" s="2">
+      <c r="H709"/>
+      <c r="I709" s="2">
         <v>44456</v>
       </c>
-      <c r="J643"/>
-      <c r="K643" s="2">
+      <c r="J709"/>
+      <c r="K709" s="2">
         <v>44456</v>
       </c>
-      <c r="L643"/>
-      <c r="M643" s="2">
+      <c r="L709"/>
+      <c r="M709" s="2">
         <v>44455</v>
       </c>
-      <c r="N643"/>
-      <c r="O643" s="2">
+      <c r="N709"/>
+      <c r="O709" s="2">
         <v>44447</v>
       </c>
-      <c r="P643"/>
-      <c r="Q643" s="2">
+      <c r="P709"/>
+      <c r="Q709" s="2">
         <v>44396</v>
       </c>
-      <c r="R643"/>
-      <c r="S643" s="2">
+      <c r="R709"/>
+      <c r="S709" s="2">
         <v>44396</v>
       </c>
-      <c r="T643"/>
-      <c r="U643" s="2">
+      <c r="T709"/>
+      <c r="U709" s="2">
         <v>44393</v>
       </c>
-      <c r="V643"/>
-      <c r="W643" s="2">
+      <c r="V709"/>
+      <c r="W709" s="2">
         <v>44392</v>
       </c>
-      <c r="X643"/>
-      <c r="Y643" s="2">
+      <c r="X709"/>
+      <c r="Y709" s="2">
         <v>44392</v>
       </c>
     </row>
-    <row r="644">
-      <c r="A644">
+    <row r="710">
+      <c r="A710">
         <v>2373</v>
       </c>
-      <c r="B644" t="inlineStr">
+      <c r="B710" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014 - 2020. Call for proposal 2.0 relativa alla linea di intervento denominata Energia sostenibile Dossier LI-ES2-1110067 Intervento A0100E0371, per lavori di ristrutturazione presso gli "Uffici Pubblici Ex ASL" sito in Via Garibaldi 7 nel Comune di Monterotondo (RM) da destinare a sede della Compagnia Guardia di Finanza. Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno complessivo di € 375,00 sui Capitoli U0000A42134, U0000A42135 e U0000A42136, a favore dell'Autorità Nazionale Anticorruzione (Cod. cred.159683), E.F. 2021 e prenotazione impegno complessivo di € 525.720,59 a creditori diversi sui Capitoli U0000C12172 e U0000C12520. Accertamento di € 350.000,00 sul capitolo in entrata E0000439123. CUP F97H17001940002 CIG 87649032C5.</t>
         </is>
       </c>
-      <c r="C644" t="s">
-[...3 lines deleted...]
-      <c r="E644" s="2">
+      <c r="C710" t="s">
+        <v>776</v>
+      </c>
+      <c r="D710"/>
+      <c r="E710" s="2">
+        <v>46188</v>
+      </c>
+      <c r="F710"/>
+      <c r="G710" s="2">
         <v>45924</v>
       </c>
-      <c r="F644"/>
-      <c r="G644" s="2">
+      <c r="H710"/>
+      <c r="I710" s="2">
         <v>45898</v>
       </c>
-      <c r="H644"/>
-      <c r="I644" s="2">
+      <c r="J710"/>
+      <c r="K710" s="2">
         <v>45880</v>
       </c>
-      <c r="J644"/>
-      <c r="K644" s="2">
+      <c r="L710"/>
+      <c r="M710" s="2">
         <v>45880</v>
       </c>
-      <c r="L644"/>
-      <c r="M644" s="2">
+      <c r="N710"/>
+      <c r="O710" s="2">
         <v>45867</v>
       </c>
-      <c r="N644"/>
-      <c r="O644" s="2">
+      <c r="P710"/>
+      <c r="Q710" s="2">
         <v>45694</v>
       </c>
-      <c r="P644"/>
-      <c r="Q644" s="2">
+      <c r="R710"/>
+      <c r="S710" s="2">
         <v>45687</v>
       </c>
-      <c r="R644"/>
-      <c r="S644" s="2">
+      <c r="T710"/>
+      <c r="U710" s="2">
         <v>183018</v>
       </c>
-      <c r="T644"/>
-      <c r="U644" s="2">
+      <c r="V710"/>
+      <c r="W710" s="2">
         <v>45687</v>
       </c>
-      <c r="V644"/>
-      <c r="W644" s="2">
+      <c r="X710"/>
+      <c r="Y710" s="2">
         <v>45666</v>
       </c>
-      <c r="X644"/>
-      <c r="Y644" s="2">
+      <c r="Z710"/>
+      <c r="AA710" s="2">
         <v>45531</v>
       </c>
-      <c r="Z644"/>
-      <c r="AA644" s="2">
+      <c r="AB710"/>
+      <c r="AC710" s="2">
         <v>45337</v>
       </c>
-      <c r="AB644"/>
-      <c r="AC644" s="2">
+      <c r="AD710"/>
+      <c r="AE710" s="2">
         <v>45239</v>
       </c>
-      <c r="AD644"/>
-      <c r="AE644" s="2">
+      <c r="AF710"/>
+      <c r="AG710" s="2">
         <v>45135</v>
       </c>
-      <c r="AF644"/>
-      <c r="AG644" s="2">
+      <c r="AH710"/>
+      <c r="AI710" s="2">
         <v>44923</v>
       </c>
-      <c r="AH644"/>
-      <c r="AI644" s="2">
+      <c r="AJ710"/>
+      <c r="AK710" s="2">
         <v>44672</v>
       </c>
-      <c r="AJ644"/>
-      <c r="AK644" s="2">
+      <c r="AL710"/>
+      <c r="AM710" s="2">
         <v>44609</v>
       </c>
-      <c r="AL644"/>
-      <c r="AM644" s="2">
+      <c r="AN710"/>
+      <c r="AO710" s="2">
         <v>44551</v>
       </c>
-      <c r="AN644"/>
-      <c r="AO644" s="2">
+      <c r="AP710"/>
+      <c r="AQ710" s="2">
         <v>44468</v>
       </c>
-      <c r="AP644"/>
-      <c r="AQ644" s="2">
+      <c r="AR710"/>
+      <c r="AS710" s="2">
         <v>44468</v>
       </c>
-      <c r="AR644"/>
-      <c r="AS644" s="2">
+      <c r="AT710"/>
+      <c r="AU710" s="2">
         <v>44468</v>
       </c>
-      <c r="AT644"/>
-      <c r="AU644" s="2">
+      <c r="AV710"/>
+      <c r="AW710" s="2">
         <v>44468</v>
       </c>
-      <c r="AV644"/>
-      <c r="AW644" s="2">
+      <c r="AX710"/>
+      <c r="AY710" s="2">
         <v>44466</v>
       </c>
-      <c r="AX644"/>
-      <c r="AY644" s="2">
+      <c r="AZ710"/>
+      <c r="BA710" s="2">
         <v>44448</v>
       </c>
-      <c r="AZ644"/>
-      <c r="BA644" s="2">
+      <c r="BB710"/>
+      <c r="BC710" s="2">
         <v>44398</v>
       </c>
-      <c r="BB644"/>
-      <c r="BC644" s="2">
+      <c r="BD710"/>
+      <c r="BE710" s="2">
         <v>44398</v>
       </c>
-      <c r="BD644"/>
-      <c r="BE644" s="2">
+      <c r="BF710"/>
+      <c r="BG710" s="2">
         <v>44392</v>
       </c>
-      <c r="BF644"/>
-      <c r="BG644" s="2">
+      <c r="BH710"/>
+      <c r="BI710" s="2">
         <v>44391</v>
       </c>
     </row>
-    <row r="645">
-      <c r="A645">
+    <row r="711">
+      <c r="A711">
         <v>2372</v>
       </c>
-      <c r="B645" t="inlineStr">
+      <c r="B711" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili". Intervento A0100E0071. "Scuola Giardinieri" Via di Porta San Sebastiano, 2 nel Comune di Roma Capitale. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 - Incarico per la redazione dell'Attestato di Prestazione Energetica. Disimpegno di € 881,66 ed attribuzione impegni nn 156877/2021, 157035/2021 e 15449/2021 rispettivamente dei Capitoli U0000A42200, U0000A42201 U0000A42202 a favore dell'arch. Andrea Baliva (cod. cred.198006). CUP F87D17000870009 CIG 876750452E
 </t>
         </is>
       </c>
-      <c r="C645" t="s">
-[...3 lines deleted...]
-      <c r="E645" s="2">
+      <c r="C711" t="s">
+        <v>777</v>
+      </c>
+      <c r="D711"/>
+      <c r="E711" s="2">
         <v>44391</v>
       </c>
     </row>
-    <row r="646">
-      <c r="A646">
+    <row r="712">
+      <c r="A712">
         <v>2371</v>
       </c>
-      <c r="B646" t="s">
-[...6 lines deleted...]
-      <c r="E646" s="2">
+      <c r="B712" t="s">
+        <v>778</v>
+      </c>
+      <c r="C712" t="s">
+        <v>779</v>
+      </c>
+      <c r="D712"/>
+      <c r="E712" s="2">
         <v>44384</v>
       </c>
     </row>
-    <row r="647">
-      <c r="A647">
+    <row r="713">
+      <c r="A713">
         <v>2370</v>
       </c>
-      <c r="B647" t="inlineStr">
+      <c r="B713" t="inlineStr">
         <is>
           <t>Avviso di indagine di mercato ai sensi degli artt. 36, comma 2, lett. b) e 66 del D.Lgs. 50/2016 e Linee Guida n. 4 dell’A.N.A.C., approvate dal Consiglio dell’Autorità con Delibera n. 1097 del 26/10/2016, finalizzata all’individuazione di operatori economici da invitare alla procedura negoziata per la fornitura del servizio di assistenza sui sistemi software "Anagrafe Regionale dell'Edilizia Scolastica” e “InfraMob".
 </t>
         </is>
       </c>
-      <c r="C647" t="s">
-[...3 lines deleted...]
-      <c r="E647" s="2">
+      <c r="C713" t="s">
+        <v>780</v>
+      </c>
+      <c r="D713"/>
+      <c r="E713" s="2">
         <v>44384</v>
       </c>
     </row>
-    <row r="648">
-      <c r="A648">
+    <row r="714">
+      <c r="A714">
         <v>2369</v>
       </c>
-      <c r="B648" t="inlineStr">
+      <c r="B714" t="inlineStr">
         <is>
           <t>Impegno di spesa di euro 61.000,00 (IVA inclusa) per l’annualità 2020, a favore della SIAE (cod. creditore 122764), sul capitolo di bilancio R31920 - esercizio finanziario 2020 - giusta Convenzione tra Regione Lazio e SIAE per il pagamento dei diritti di esecuzione musicale in occasione di manifestazioni culturali e ricreative organizzate dai centri anziani del Lazio nel corso del 2020.
 </t>
         </is>
       </c>
-      <c r="C648" t="s">
-[...4 lines deleted...]
-      <c r="A649">
+      <c r="C714" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="715">
+      <c r="A715">
         <v>2368</v>
       </c>
-      <c r="B649" t="inlineStr">
+      <c r="B715" t="inlineStr">
         <is>
           <t>Procedura di gara aperta per la stipula di Convenzioni Quadro ai sensi dell'art. 1, comma 456, della L. 296/2006, per l'affidamento del "Servizio di noleggio a lungo termine, senza conducente, di veicoli di servizio a ridotto impatto ambientale e a basso consumo energetico a favore delle Strutture della Giunta Regionale e degli Enti dipendenti e delle Società partecipate della Regione Lazio".
 </t>
         </is>
       </c>
-      <c r="C649" t="s">
-[...3 lines deleted...]
-      <c r="E649" s="2">
+      <c r="C715" t="s">
+        <v>782</v>
+      </c>
+      <c r="D715"/>
+      <c r="E715" s="2">
         <v>44449</v>
       </c>
     </row>
-    <row r="650">
-      <c r="A650">
+    <row r="716">
+      <c r="A716">
         <v>2367</v>
       </c>
-      <c r="B650" t="inlineStr">
+      <c r="B716" t="inlineStr">
         <is>
           <t>Determinazione a contrarre finalizzata all'affidamento, ai sensi dell'art.1, comma 2, lettera b) della Legge 11 settembre 2020, n.120, previa indagine esplorativa del mercato, del servizio di Coordinamento della Sicurezza in fase di Esecuzione nell'ambito della realizzazione delle "Opere di collettamento e depurazione relativamente ai poli di Civita Castellana, Sutri e Vignanello - I Lotto". CUP F73J08000040001 - CIG 8756097FD0. Approvazione atti di gara - Rettifica determinazione n. G05898 del 18.05.2021.
 </t>
         </is>
       </c>
-      <c r="C650" t="s">
-[...3 lines deleted...]
-      <c r="E650" s="2">
+      <c r="C716" t="s">
+        <v>783</v>
+      </c>
+      <c r="D716"/>
+      <c r="E716" s="2">
         <v>44449</v>
       </c>
-      <c r="F650"/>
-      <c r="G650" s="2">
+      <c r="F716"/>
+      <c r="G716" s="2">
         <v>44385</v>
       </c>
-      <c r="H650"/>
-      <c r="I650" s="2">
+      <c r="H716"/>
+      <c r="I716" s="2">
         <v>44382</v>
       </c>
-      <c r="J650"/>
-      <c r="K650" s="2">
+      <c r="J716"/>
+      <c r="K716" s="2">
         <v>44379</v>
       </c>
     </row>
-    <row r="651">
-      <c r="A651">
+    <row r="717">
+      <c r="A717">
         <v>2366</v>
       </c>
-      <c r="B651" t="inlineStr">
+      <c r="B717" t="inlineStr">
         <is>
           <t>Gara comunitaria a procedura aperta per la fornitura di antisettici e disinfettanti occorrenti alle Aziende Sanitarie della Regione Lazio.&amp;nbsp;Numero Gara 8195854.</t>
         </is>
       </c>
-      <c r="C651" t="s">
-[...3 lines deleted...]
-      <c r="E651" s="2">
+      <c r="C717" t="s">
+        <v>784</v>
+      </c>
+      <c r="D717"/>
+      <c r="E717" s="2">
         <v>44378</v>
       </c>
     </row>
-    <row r="652">
-      <c r="A652">
+    <row r="718">
+      <c r="A718">
         <v>2365</v>
       </c>
-      <c r="B652" t="inlineStr">
+      <c r="B718" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. "Lavori di efficientamento energetico da eseguirsi presso la «Scuola Elementare Melogrosso», nel Comune di Sezze (LT)" - Dossier LI-ES2-2960292, Intervento A0100E0119. Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno ANAC di € 225,00= sui capitoli U0000A42134-U0000A42135- U0000A42136, nomina Direttore Lavori, e CSE. CUP F14D17000400006 - CIG 8780888A00</t>
         </is>
       </c>
-      <c r="C652" t="s">
-[...3 lines deleted...]
-      <c r="E652" s="2">
+      <c r="C718" t="s">
+        <v>785</v>
+      </c>
+      <c r="D718"/>
+      <c r="E718" s="2">
         <v>45881</v>
       </c>
-      <c r="F652"/>
-      <c r="G652" s="2">
+      <c r="F718"/>
+      <c r="G718" s="2">
         <v>45825</v>
       </c>
-      <c r="H652"/>
-      <c r="I652" s="2">
+      <c r="H718"/>
+      <c r="I718" s="2">
         <v>45805</v>
       </c>
-      <c r="J652"/>
-      <c r="K652" s="2">
+      <c r="J718"/>
+      <c r="K718" s="2">
         <v>45687</v>
       </c>
-      <c r="L652"/>
-      <c r="M652" s="2">
+      <c r="L718"/>
+      <c r="M718" s="2">
         <v>45145</v>
       </c>
-      <c r="N652"/>
-      <c r="O652" s="2">
+      <c r="N718"/>
+      <c r="O718" s="2">
         <v>44469</v>
       </c>
-      <c r="P652"/>
-      <c r="Q652" s="2">
+      <c r="P718"/>
+      <c r="Q718" s="2">
         <v>44462</v>
       </c>
-      <c r="R652"/>
-      <c r="S652" s="2">
+      <c r="R718"/>
+      <c r="S718" s="2">
         <v>44378</v>
       </c>
-      <c r="T652"/>
-      <c r="U652" s="2">
+      <c r="T718"/>
+      <c r="U718" s="2">
         <v>44378</v>
       </c>
-      <c r="V652"/>
-      <c r="W652" s="2">
+      <c r="V718"/>
+      <c r="W718" s="2">
         <v>44378</v>
       </c>
-      <c r="X652"/>
-      <c r="Y652" s="2">
+      <c r="X718"/>
+      <c r="Y718" s="2">
         <v>44378</v>
       </c>
-      <c r="Z652"/>
-      <c r="AA652" s="2">
+      <c r="Z718"/>
+      <c r="AA718" s="2">
         <v>44372</v>
       </c>
-      <c r="AB652"/>
-      <c r="AC652" s="2">
+      <c r="AB718"/>
+      <c r="AC718" s="2">
         <v>44371</v>
       </c>
     </row>
-    <row r="653">
-      <c r="A653">
+    <row r="719">
+      <c r="A719">
         <v>2364</v>
       </c>
-      <c r="B653" t="inlineStr">
+      <c r="B719" t="inlineStr">
         <is>
           <t>Gara comunitaria a procedura aperta finalizzata alla stipula di Convenzioni Quadro per l'acquisizione e distribuzione di Ausili per incontinenti per le esigenze delle Aziende Sanitarie della Regione Lazio.</t>
         </is>
       </c>
-      <c r="C653" t="s">
-[...3 lines deleted...]
-      <c r="E653" s="2">
+      <c r="C719" t="s">
+        <v>786</v>
+      </c>
+      <c r="D719"/>
+      <c r="E719" s="2">
         <v>44473</v>
       </c>
-      <c r="F653"/>
-      <c r="G653" s="2">
+      <c r="F719"/>
+      <c r="G719" s="2">
         <v>44370</v>
       </c>
     </row>
-    <row r="654">
-      <c r="A654">
+    <row r="720">
+      <c r="A720">
         <v>2361</v>
       </c>
-      <c r="B654" t="inlineStr">
+      <c r="B720" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014 - 2020. Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili", Dossier LI-ES2-1110067_Intervento A0100E0371, e lavori di ristrutturazione presso gli "Uffici Pubblici Ex ASL" sito in Via Garibaldi 7 nel Comune di Monterotondo (RM) da destinare a sede della Compagnia Guardia di Finanza.Affidamento del servizio di pubblicazione dell'Avviso Pubblico per manifestazione di interesse.Impegno di € 1.653,47= sul Capitolo U0000S23427, ) in favore della Lexmedia S.r.l. (cod creditore 112034).CUP F97H17001940002_ Z853201865</t>
         </is>
       </c>
-      <c r="C654" t="s">
-[...3 lines deleted...]
-      <c r="E654" s="2">
+      <c r="C720" t="s">
+        <v>787</v>
+      </c>
+      <c r="D720"/>
+      <c r="E720" s="2">
         <v>44365</v>
       </c>
     </row>
-    <row r="655">
-      <c r="A655">
+    <row r="721">
+      <c r="A721">
         <v>2360</v>
       </c>
-      <c r="B655" t="inlineStr">
+      <c r="B721" t="inlineStr">
         <is>
           <t>Progetto STAR-Cities -Sustainable Tourism for Attractivity of Riverside Cities. Programma di Cooperazione Territoriale Europea Interreg Europe 2014-2020 - CUP F79F18000200006 ? SmartCIG ZF92D3ED84. Affidamento di incarico esterno per lo sviluppo di linee guida e modelli comuni tra i partner, per la preparazione dei piani d'azione e il successivo monitoraggio nella fase 2 del Progetto. Procedura di acquisizione sotto soglia, ai sensi dell'art. 36 del D.Lgs. 50/2016 ss. mm. ii., con l'utilizzo della piattaforma MEPA/Consip. Determinazione a contrarre. Approvazione del documento tecnico e impegno di spesa, a favore di Creditori diversi, di euro 20.000,00 (IVA ed oneri compresi) sui capitoli A33180 e A33181 - Es. Fin. 2020.
 </t>
         </is>
       </c>
-      <c r="C655" t="s">
-[...3 lines deleted...]
-      <c r="E655" s="2">
+      <c r="C721" t="s">
+        <v>788</v>
+      </c>
+      <c r="D721"/>
+      <c r="E721" s="2">
         <v>44361</v>
       </c>
     </row>
-    <row r="656">
-      <c r="A656">
+    <row r="722">
+      <c r="A722">
         <v>2359</v>
       </c>
-      <c r="B656" t="inlineStr">
+      <c r="B722" t="inlineStr">
         <is>
           <t>Contratto di servizio per l'affidamento dei servizi pubblici di cabotaggio marittimo di collegamento con le isole dell'arcipelago pontino, sottoscritto tra la Regione Lazio e la Laziomar S.p.A. in data 15/01/2014. Approvazione del nuovo programma d'esercizio e Approvazione schema di Atto Aggiuntivo per il periodo 01.06.2021 - 31.05.2022.
 </t>
         </is>
       </c>
-      <c r="C656" t="s">
-[...4 lines deleted...]
-      <c r="A657">
+      <c r="C722" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723">
         <v>2358</v>
       </c>
-      <c r="B657" t="inlineStr">
+      <c r="B723" t="inlineStr">
         <is>
           <t>Lavori di manutenzione straordinaria e riqualificazione architettonica di beni immobili appartenenti o in uso alla Regione Lazio per il triennio 2021/2024 suddiviso in 3 Lotti funzionali.
 </t>
         </is>
       </c>
-      <c r="C657" t="s">
-[...3 lines deleted...]
-      <c r="E657" s="2">
+      <c r="C723" t="s">
+        <v>790</v>
+      </c>
+      <c r="D723"/>
+      <c r="E723" s="2">
         <v>44357</v>
       </c>
-      <c r="F657"/>
-      <c r="G657" s="2">
+      <c r="F723"/>
+      <c r="G723" s="2">
         <v>44357</v>
       </c>
     </row>
-    <row r="658">
-      <c r="A658">
+    <row r="724">
+      <c r="A724">
         <v>2357</v>
       </c>
-      <c r="B658" t="inlineStr">
+      <c r="B724" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta per l’affidamento della fornitura di prodotti nutrizionali da somministrare per via enterale e/o os e latti occorrenti alle Aziende Sanitarie della Regione Lazio.&amp;nbsp;Numero Gara 8183575
 </t>
         </is>
       </c>
-      <c r="C658" t="s">
-[...3 lines deleted...]
-      <c r="E658" s="2">
+      <c r="C724" t="s">
+        <v>791</v>
+      </c>
+      <c r="D724"/>
+      <c r="E724" s="2">
         <v>44400</v>
       </c>
     </row>
-    <row r="659">
-      <c r="A659">
+    <row r="725">
+      <c r="A725">
         <v>2356</v>
       </c>
-      <c r="B659" t="inlineStr">
+      <c r="B725" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta per l'affidamento del servizio di tesoreria occorrente alle Aziende Sanitarie della Regione Lazio. Numero Gara 8179103
 </t>
         </is>
       </c>
-      <c r="C659" t="s">
-[...3 lines deleted...]
-      <c r="E659" s="2">
+      <c r="C725" t="s">
+        <v>792</v>
+      </c>
+      <c r="D725"/>
+      <c r="E725" s="2">
         <v>44357</v>
       </c>
     </row>
-    <row r="660">
-      <c r="A660">
+    <row r="726">
+      <c r="A726">
         <v>2355</v>
       </c>
-      <c r="B660" t="inlineStr">
+      <c r="B726" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier LI-ES2-2160153 - Intervento A0100E0072, presso la Scuola Elementare Nino Manfredi sita in Via Corropoli n. 122, Roma Capitale. Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno ANAC di € 225,00= sui capitoli A42134-A42135-A42136, nomina Direttore Lavori, e CSE. CUP F87D18000550006 CIG 8770330146
 </t>
         </is>
       </c>
-      <c r="C660" t="s">
-[...3 lines deleted...]
-      <c r="E660" s="2">
+      <c r="C726" t="s">
+        <v>793</v>
+      </c>
+      <c r="D726"/>
+      <c r="E726" s="2">
         <v>44915</v>
       </c>
-      <c r="F660"/>
-      <c r="G660" s="2">
+      <c r="F726"/>
+      <c r="G726" s="2">
         <v>44827</v>
       </c>
-      <c r="H660"/>
-      <c r="I660" s="2">
+      <c r="H726"/>
+      <c r="I726" s="2">
         <v>44469</v>
       </c>
-      <c r="J660"/>
-      <c r="K660" s="2">
+      <c r="J726"/>
+      <c r="K726" s="2">
         <v>44460</v>
       </c>
-      <c r="L660"/>
-      <c r="M660" s="2">
+      <c r="L726"/>
+      <c r="M726" s="2">
         <v>44362</v>
       </c>
-      <c r="N660"/>
-      <c r="O660" s="2">
+      <c r="N726"/>
+      <c r="O726" s="2">
         <v>44362</v>
       </c>
-      <c r="P660"/>
-      <c r="Q660" s="2">
+      <c r="P726"/>
+      <c r="Q726" s="2">
         <v>44362</v>
       </c>
-      <c r="R660"/>
-      <c r="S660" s="2">
+      <c r="R726"/>
+      <c r="S726" s="2">
         <v>44362</v>
       </c>
-      <c r="T660"/>
-      <c r="U660" s="2">
+      <c r="T726"/>
+      <c r="U726" s="2">
         <v>44358</v>
       </c>
-      <c r="V660"/>
-      <c r="W660" s="2">
+      <c r="V726"/>
+      <c r="W726" s="2">
         <v>44357</v>
       </c>
     </row>
-    <row r="661">
-      <c r="A661">
+    <row r="727">
+      <c r="A727">
         <v>2354</v>
       </c>
-      <c r="B661" t="inlineStr">
+      <c r="B727" t="inlineStr">
         <is>
           <t>Gestione del servizio di trasporto pubblico ferroviario di interesse regionale e locale sulle ferrovie Regionali Roma-Lido, Roma-Viterbo e Roma-Giardinetti. Presa d’atto del servizio svolto da ATAC S.p.A., in regime di proroga del Contratto di servizio relativo al biennio 2017-2019, nelle more del perfezionamento del subentro delle società regionali in house COTRAL S.p.A. e ASTRAL S.p.A. in attuazione delle DGR 688/2019, 288/2020 e 926/2020.
 </t>
         </is>
       </c>
-      <c r="C661" t="s">
-[...4 lines deleted...]
-      <c r="A662">
+      <c r="C727" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="728">
+      <c r="A728">
         <v>2353</v>
       </c>
-      <c r="B662" t="inlineStr">
+      <c r="B728" t="inlineStr">
         <is>
           <t>O.C.D.P.C. 558/2018 Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 - Intervento codice 593 denominato "Lavori straordinari ed urgenti di manutenzione dell'alveo del fosso Vallerano dal GRA alla confluenza con il fiume Tevere". Approvazione modifica del contratto in corso di efficacia ai sensi dell'art. 106, comma 1 lettera b) del Dlgs 50/2016. CUP F85H20000110002. CIG Z962FA9658.
 </t>
         </is>
       </c>
-      <c r="C662" t="s">
-[...3 lines deleted...]
-      <c r="E662" s="2">
+      <c r="C728" t="s">
+        <v>795</v>
+      </c>
+      <c r="D728"/>
+      <c r="E728" s="2">
         <v>44354</v>
       </c>
     </row>
-    <row r="663">
-      <c r="A663">
+    <row r="729">
+      <c r="A729">
         <v>2352</v>
       </c>
-      <c r="B663" t="inlineStr">
+      <c r="B729" t="inlineStr">
         <is>
           <t>POR FESR 2014-2020 - Call for proposal “Energia sostenibile 2.0” - Azione 4.1.1Affidamento diretto dei servizi di ingegneria ed architettura di importo inferiore a 5.000,00 euro, ai sensi dell’art. 1, comma 2, lett. a) del D.L. n. 76 del 16/07/2020, convertito, con modificazioni, dalla Legge n. 120 dell’11/09/2020 AVVISO OPERAZIONI DI PUBBLICO SORTEGGIO per l’individuazione degli Operatori Economici abilitati alla Certificazione Energetica degli Edifici (A.P.E.) iscritti nell’Elenco approvato con Determinazione n. G01128 del 08/02/2021, e successiva Determinazione di rettifica n. G01735 del 19/03/2021
 </t>
         </is>
       </c>
-      <c r="C663" t="s">
-[...3 lines deleted...]
-      <c r="E663" s="2">
+      <c r="C729" t="s">
+        <v>796</v>
+      </c>
+      <c r="D729"/>
+      <c r="E729" s="2">
         <v>44599</v>
       </c>
-      <c r="F663"/>
-      <c r="G663" s="2">
+      <c r="F729"/>
+      <c r="G729" s="2">
         <v>44578</v>
       </c>
-      <c r="H663"/>
-      <c r="I663" s="2">
+      <c r="H729"/>
+      <c r="I729" s="2">
         <v>44351</v>
       </c>
     </row>
-    <row r="664">
-      <c r="A664">
+    <row r="730">
+      <c r="A730">
         <v>2351</v>
       </c>
-      <c r="B664" t="s">
-[...7 lines deleted...]
-      <c r="A665">
+      <c r="B730" t="s">
+        <v>797</v>
+      </c>
+      <c r="C730" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="731">
+      <c r="A731">
         <v>2350</v>
       </c>
-      <c r="B665" t="inlineStr">
+      <c r="B731" t="inlineStr">
         <is>
           <t>Eliminazione del degrado igienico sanitario ed ambientale e ripristino delle condizioni di sicurezza idraulica delle aree site in Roma nei pressi di Ponte Marconi prospiciente lungotevere di Pietra Papa nonché dell’area prospiciente il Parco della Magliana, con abbattimento di manufatti precari, taglio della vegetazione e raccolta dei rifiuti, carico e trasporto ai centri di trattamento con avvio al recupero e/o smaltimento.
 </t>
         </is>
       </c>
-      <c r="C665" t="s">
-[...3 lines deleted...]
-      <c r="E665" s="2">
+      <c r="C731" t="s">
+        <v>799</v>
+      </c>
+      <c r="D731"/>
+      <c r="E731" s="2">
         <v>44396</v>
       </c>
-      <c r="F665"/>
-      <c r="G665" s="2">
+      <c r="F731"/>
+      <c r="G731" s="2">
         <v>44350</v>
       </c>
     </row>
-    <row r="666">
-      <c r="A666">
+    <row r="732">
+      <c r="A732">
         <v>2349</v>
       </c>
-      <c r="B666" t="inlineStr">
+      <c r="B732" t="inlineStr">
         <is>
           <t>FORUM P.A. 2021 (21-25 giugno). Realizzazione di una rubrica quotidiana online di 40' sulla piattaforma dedicata del Forum. Impegno di € 24.400,00 (Iva inclusa). Capitolo R31902 - Esercizio finanziario 2021.
 </t>
         </is>
       </c>
-      <c r="C666" t="s">
-[...3 lines deleted...]
-      <c r="E666" s="2">
+      <c r="C732" t="s">
+        <v>800</v>
+      </c>
+      <c r="D732"/>
+      <c r="E732" s="2">
         <v>44347</v>
       </c>
     </row>
-    <row r="667">
-      <c r="A667">
+    <row r="733">
+      <c r="A733">
         <v>2348</v>
       </c>
-      <c r="B667" t="inlineStr">
+      <c r="B733" t="inlineStr">
         <is>
           <t>Affidamento diretto ai sensi dell'art. 36, co. 2, lett. a) del d.lgs n.50 del 2016, per la concessione di licenza d'uso di "IOPythagoras",a scopi analitici e di valutazione per l'anno 2021, a favore di IRPET.
 </t>
         </is>
       </c>
-      <c r="C667" t="s">
-[...3 lines deleted...]
-      <c r="E667" s="2">
+      <c r="C733" t="s">
+        <v>801</v>
+      </c>
+      <c r="D733"/>
+      <c r="E733" s="2">
         <v>44343</v>
       </c>
     </row>
-    <row r="668">
-      <c r="A668">
+    <row r="734">
+      <c r="A734">
         <v>2347</v>
       </c>
-      <c r="B668" t="inlineStr">
+      <c r="B734" t="inlineStr">
         <is>
           <t>Affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) del Decreto-legge 16 luglio 2020 n. 76, per l'affidamento dei lavori finalizzati alla realizzazione di un locale idoneo per il trattamento degli stranieri nel periodo di definizione dell'udienza di convalida dell'esecuzione del provvedimento di espulsione. (D.L. 4/10/2018 convertito in Legge n. 132/2018). CIG : 8741319CA0 - CUP F56C20000110006
 </t>
         </is>
       </c>
-      <c r="C668" t="s">
-[...3 lines deleted...]
-      <c r="E668" s="2">
+      <c r="C734" t="s">
+        <v>802</v>
+      </c>
+      <c r="D734"/>
+      <c r="E734" s="2">
         <v>44342</v>
       </c>
-      <c r="F668"/>
-      <c r="G668" s="2">
+      <c r="F734"/>
+      <c r="G734" s="2">
         <v>44342</v>
       </c>
     </row>
-    <row r="669">
-      <c r="A669">
+    <row r="735">
+      <c r="A735">
         <v>2345</v>
       </c>
-      <c r="B669" t="inlineStr">
+      <c r="B735" t="inlineStr">
         <is>
           <t>Realizzazione del "Rifugio montano in località Pantani nel Comune di Accumoli". Approvazione del progetto definitivo redatto ai sensi dell'art. 23, del D.Lgs 18 Aprile 2016. n. 50, dichiarazione della pubblica utilità e apposizione del vincolo preordinato all'esproprio. CUP F68C18000150002
 </t>
         </is>
       </c>
-      <c r="C669" t="s">
-[...3 lines deleted...]
-      <c r="E669" s="2">
+      <c r="C735" t="s">
+        <v>803</v>
+      </c>
+      <c r="D735"/>
+      <c r="E735" s="2">
         <v>44339</v>
       </c>
     </row>
-    <row r="670">
-      <c r="A670">
+    <row r="736">
+      <c r="A736">
         <v>2343</v>
       </c>
-      <c r="B670" t="inlineStr">
+      <c r="B736" t="inlineStr">
         <is>
           <t>Lavori finalizzati all'eliminazione del degrado igienico sanitario ed ambientale e ripristino delle condizioni di sicurezza idraulica delle aree site in Roma nei pressi di Ponte Marconi e prospiciente il Lungotevere di Pietra Papa nonché quella prospiciente il Parco della Magliana.</t>
         </is>
       </c>
-      <c r="C670" t="s">
-[...5 lines deleted...]
-      <c r="E670" s="2">
+      <c r="C736" t="s">
+        <v>804</v>
+      </c>
+      <c r="D736" t="s">
+        <v>805</v>
+      </c>
+      <c r="E736" s="2">
         <v>44327</v>
       </c>
-      <c r="F670" t="s">
-[...2 lines deleted...]
-      <c r="G670" s="2">
+      <c r="F736" t="s">
+        <v>806</v>
+      </c>
+      <c r="G736" s="2">
         <v>44327</v>
       </c>
-      <c r="H670" t="s">
-[...2 lines deleted...]
-      <c r="I670" s="2">
+      <c r="H736" t="s">
+        <v>807</v>
+      </c>
+      <c r="I736" s="2">
         <v>44327</v>
       </c>
     </row>
-    <row r="671">
-      <c r="A671">
+    <row r="737">
+      <c r="A737">
         <v>2341</v>
       </c>
-      <c r="B671" t="inlineStr">
+      <c r="B737" t="inlineStr">
         <is>
           <t>Procedura aperta, ai sensi dell'art. 60 del D.lgs. 50/2016 e ss.mm.ii., sopra soglia comunitaria, per l'affidamento dell'incarico di progettazione definitiva ed esecutiva, compresa relazione geologica e il coordinamento della sicurezza in fase di progettazione, relativo ai lavori di ricostruzione dell'ospedale di Amatrice, di cui all'Ordinanza Commissariale Ordinanza n. 109 del 21/11/2020 - codice intervento n. 354. Determina a contrarre ed approvazione degli atti di gara. CUP F74J20000010005 - CIG 8699012BC9</t>
         </is>
       </c>
-      <c r="C671" t="s">
-[...5 lines deleted...]
-      <c r="E671" s="2">
+      <c r="C737" t="s">
+        <v>808</v>
+      </c>
+      <c r="D737" t="s">
+        <v>809</v>
+      </c>
+      <c r="E737" s="2">
         <v>44327</v>
       </c>
     </row>
-    <row r="672">
-      <c r="A672">
+    <row r="738">
+      <c r="A738">
         <v>2339</v>
       </c>
-      <c r="B672" t="s">
-[...8 lines deleted...]
-      <c r="E672" s="2">
+      <c r="B738" t="s">
+        <v>810</v>
+      </c>
+      <c r="C738" t="s">
+        <v>811</v>
+      </c>
+      <c r="D738" t="s">
+        <v>812</v>
+      </c>
+      <c r="E738" s="2">
         <v>44326</v>
       </c>
-      <c r="F672" t="s">
-[...2 lines deleted...]
-      <c r="G672" s="2">
+      <c r="F738" t="s">
+        <v>813</v>
+      </c>
+      <c r="G738" s="2">
         <v>44326</v>
       </c>
     </row>
-    <row r="673">
-      <c r="A673">
+    <row r="739">
+      <c r="A739">
         <v>2338</v>
       </c>
-      <c r="B673" t="s">
-[...8 lines deleted...]
-      <c r="E673" s="2">
+      <c r="B739" t="s">
+        <v>814</v>
+      </c>
+      <c r="C739" t="s">
+        <v>815</v>
+      </c>
+      <c r="D739" t="s">
+        <v>816</v>
+      </c>
+      <c r="E739" s="2">
         <v>44323</v>
       </c>
     </row>
-    <row r="674">
-      <c r="A674">
+    <row r="740">
+      <c r="A740">
         <v>2337</v>
       </c>
-      <c r="B674" t="inlineStr">
+      <c r="B740" t="inlineStr">
         <is>
           <t>Servizio di pulizia dell'area sita in Roma tra via del Foro Italico e via della Foce dell'Aniene in corrispondenza dell'ex campo nomadi, tramite raccolta dei rifiuti, carico e trasporto ai centri di trattamento con avvio al recupero e/o smaltimento e ripristino delle condizioni di sicurezza idraulica.</t>
         </is>
       </c>
-      <c r="C674" t="s">
-[...5 lines deleted...]
-      <c r="E674" s="2">
+      <c r="C740" t="s">
+        <v>817</v>
+      </c>
+      <c r="D740" t="s">
+        <v>818</v>
+      </c>
+      <c r="E740" s="2">
         <v>44322</v>
       </c>
-      <c r="F674" t="s">
-[...2 lines deleted...]
-      <c r="G674" s="2">
+      <c r="F740" t="s">
+        <v>819</v>
+      </c>
+      <c r="G740" s="2">
         <v>44322</v>
       </c>
-      <c r="H674" t="s">
-[...2 lines deleted...]
-      <c r="I674" s="2">
+      <c r="H740" t="s">
+        <v>820</v>
+      </c>
+      <c r="I740" s="2">
         <v>44322</v>
       </c>
-      <c r="J674" t="s">
-[...2 lines deleted...]
-      <c r="K674" s="2">
+      <c r="J740" t="s">
+        <v>821</v>
+      </c>
+      <c r="K740" s="2">
         <v>44322</v>
       </c>
     </row>
-    <row r="675">
-      <c r="A675">
+    <row r="741">
+      <c r="A741">
         <v>2335</v>
       </c>
-      <c r="B675" t="s">
-[...6 lines deleted...]
-      <c r="E675" s="2">
+      <c r="B741" t="s">
+        <v>822</v>
+      </c>
+      <c r="C741" t="s">
+        <v>823</v>
+      </c>
+      <c r="D741"/>
+      <c r="E741" s="2">
         <v>44505</v>
       </c>
-      <c r="F675" t="s">
-[...2 lines deleted...]
-      <c r="G675" s="2">
+      <c r="F741" t="s">
+        <v>824</v>
+      </c>
+      <c r="G741" s="2">
         <v>44319</v>
       </c>
-      <c r="H675" t="s">
-[...2 lines deleted...]
-      <c r="I675" s="2">
+      <c r="H741" t="s">
+        <v>825</v>
+      </c>
+      <c r="I741" s="2">
         <v>44319</v>
       </c>
     </row>
-    <row r="676">
-      <c r="A676">
+    <row r="742">
+      <c r="A742">
         <v>2334</v>
       </c>
-      <c r="B676" t="s">
-[...6 lines deleted...]
-      <c r="E676" s="2">
+      <c r="B742" t="s">
+        <v>826</v>
+      </c>
+      <c r="C742" t="s">
+        <v>827</v>
+      </c>
+      <c r="D742"/>
+      <c r="E742" s="2">
         <v>44468</v>
       </c>
-      <c r="F676" t="s">
-[...2 lines deleted...]
-      <c r="G676" s="2">
+      <c r="F742" t="s">
+        <v>828</v>
+      </c>
+      <c r="G742" s="2">
         <v>44316</v>
       </c>
     </row>
-    <row r="677">
-      <c r="A677">
+    <row r="743">
+      <c r="A743">
         <v>2333</v>
       </c>
-      <c r="B677" t="inlineStr">
+      <c r="B743" t="inlineStr">
         <is>
           <t>Procedura negoziata senza previa pubblicazione del bando da espletarsi mediante R.d.O. sul Mercato Elettronico di Regione Lazio, finalizzata all’affidamento della fornitura e installazione di pompe di calore per la climatizzazione di una porzione della sede della giunta regionale della Regione Lazio.</t>
         </is>
       </c>
-      <c r="C677" t="s">
-[...5 lines deleted...]
-      <c r="E677" s="2">
+      <c r="C743" t="s">
+        <v>829</v>
+      </c>
+      <c r="D743" t="s">
+        <v>830</v>
+      </c>
+      <c r="E743" s="2">
         <v>44316</v>
       </c>
     </row>
-    <row r="678">
-      <c r="A678">
+    <row r="744">
+      <c r="A744">
         <v>2332</v>
       </c>
-      <c r="B678" t="inlineStr">
+      <c r="B744" t="inlineStr">
         <is>
           <t>Avviso pubblico di consultazione preliminare di mercato, ai sensi dell'art. 66 del D. Lgs. 18 aprile 2016 n.50, relativo alla procedura di gara per l'acquisizione del servizio di tesoreria per le Aziende Sanitarie della Regione Lazio.</t>
         </is>
       </c>
-      <c r="C678" t="s">
-[...5 lines deleted...]
-      <c r="E678" s="2">
+      <c r="C744" t="s">
+        <v>831</v>
+      </c>
+      <c r="D744" t="s">
+        <v>832</v>
+      </c>
+      <c r="E744" s="2">
         <v>44314</v>
       </c>
     </row>
-    <row r="679">
-      <c r="A679">
+    <row r="745">
+      <c r="A745">
         <v>2330</v>
       </c>
-      <c r="B679" t="inlineStr">
+      <c r="B745" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di Vaccini antinfluenzali 2021/2022 - seconda tranche - occorrenti alle Aziende Sanitarie della Regione Lazio, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alle AA.SS. della Regione Lazio e di altri soggetti aggregatori - Determina a contrarre. Approvazione schemi, atti e indizione gara. Numero Gara 8119940 
 </t>
         </is>
       </c>
-      <c r="C679" t="s">
-[...5 lines deleted...]
-      <c r="E679" s="2">
+      <c r="C745" t="s">
+        <v>833</v>
+      </c>
+      <c r="D745" t="s">
+        <v>834</v>
+      </c>
+      <c r="E745" s="2">
         <v>44308</v>
       </c>
     </row>
-    <row r="680">
-      <c r="A680">
+    <row r="746">
+      <c r="A746">
         <v>2329</v>
       </c>
-      <c r="B680" t="inlineStr">
+      <c r="B746" t="inlineStr">
         <is>
           <t>Interventi per la riqualificazione, pulizia e bonifica delle aree golenali del tratto del Fiume Tevere. “Sistemazione di un’area ricreativa a Marconi e Parco Tevere Magliana – 2 stralcio”. Nomina di responsabile unico del procedimento (R.U.P.) dell’Ing. Antonio Battaglino ai sensi dell'art. 31 del D.lgs. n. 50/2016&amp;nbsp;CUP: F83B19000300002
 </t>
         </is>
       </c>
-      <c r="C680" t="s">
-[...3 lines deleted...]
-      <c r="E680" s="2">
+      <c r="C746" t="s">
+        <v>835</v>
+      </c>
+      <c r="D746"/>
+      <c r="E746" s="2">
         <v>44377</v>
       </c>
-      <c r="F680" t="s">
-[...2 lines deleted...]
-      <c r="G680" s="2">
+      <c r="F746" t="s">
+        <v>836</v>
+      </c>
+      <c r="G746" s="2">
         <v>44309</v>
       </c>
-      <c r="H680" t="s">
-[...2 lines deleted...]
-      <c r="I680" s="2">
+      <c r="H746" t="s">
+        <v>837</v>
+      </c>
+      <c r="I746" s="2">
         <v>44326</v>
       </c>
-      <c r="J680" t="s">
-[...2 lines deleted...]
-      <c r="K680" s="2">
+      <c r="J746" t="s">
+        <v>838</v>
+      </c>
+      <c r="K746" s="2">
         <v>44307</v>
       </c>
-      <c r="L680" t="s">
-[...2 lines deleted...]
-      <c r="M680" s="2">
+      <c r="L746" t="s">
+        <v>839</v>
+      </c>
+      <c r="M746" s="2">
         <v>44309</v>
       </c>
-      <c r="N680" t="s">
-[...2 lines deleted...]
-      <c r="O680" s="2">
+      <c r="N746" t="s">
+        <v>840</v>
+      </c>
+      <c r="O746" s="2">
         <v>44307</v>
       </c>
-      <c r="P680" t="s">
-[...2 lines deleted...]
-      <c r="Q680" s="2">
+      <c r="P746" t="s">
+        <v>841</v>
+      </c>
+      <c r="Q746" s="2">
         <v>44328</v>
       </c>
-      <c r="R680" t="s">
-[...2 lines deleted...]
-      <c r="S680" s="2">
+      <c r="R746" t="s">
+        <v>842</v>
+      </c>
+      <c r="S746" s="2">
         <v>44328</v>
       </c>
-      <c r="T680" t="s">
-[...2 lines deleted...]
-      <c r="U680" s="2">
+      <c r="T746" t="s">
+        <v>843</v>
+      </c>
+      <c r="U746" s="2">
         <v>44328</v>
       </c>
-      <c r="V680" t="s">
-[...2 lines deleted...]
-      <c r="W680" s="2">
+      <c r="V746" t="s">
+        <v>844</v>
+      </c>
+      <c r="W746" s="2">
         <v>44328</v>
       </c>
     </row>
-    <row r="681">
-      <c r="A681">
+    <row r="747">
+      <c r="A747">
         <v>2328</v>
       </c>
-      <c r="B681" t="inlineStr">
+      <c r="B747" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio - Farmaci 2021_ottava tranche, nell'ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori - Determinazione a contrarre. Approvazione schemi, atti e indizione gara. Nr. Gara 8114858</t>
         </is>
       </c>
-      <c r="C681" t="s">
-[...5 lines deleted...]
-      <c r="E681" s="2">
+      <c r="C747" t="s">
+        <v>845</v>
+      </c>
+      <c r="D747" t="s">
+        <v>846</v>
+      </c>
+      <c r="E747" s="2">
         <v>44305</v>
       </c>
     </row>
-    <row r="682">
-      <c r="A682">
+    <row r="748">
+      <c r="A748">
         <v>2327</v>
       </c>
-      <c r="B682" t="inlineStr">
+      <c r="B748" t="inlineStr">
         <is>
           <t>Determina a contrarre ed affidamento, ai sensi dell'art. 2. Co. 1) dal Decreto-legge 16 luglio 2020 n. 76, convertito con Legge 11 settembre 2020, n. 120, del servizio di progettazione definitiva ed esecutiva e direzione dei lavori per la realizzazione di un locale idoneo per il trattamento degli stranieri nel periodo di definizione dell'udienza di convalida dell'esecuzione del provvedimento di espulsione. (D.L. 4/10/2018 convertito in Legge n. 132/2018). CUP F56C20000110006 CIG: 8691880E45.</t>
         </is>
       </c>
-      <c r="C682" t="s">
-[...5 lines deleted...]
-      <c r="E682" s="2">
+      <c r="C748" t="s">
+        <v>847</v>
+      </c>
+      <c r="D748" t="s">
+        <v>848</v>
+      </c>
+      <c r="E748" s="2">
         <v>44305</v>
       </c>
     </row>
-    <row r="683">
-      <c r="A683">
+    <row r="749">
+      <c r="A749">
         <v>2326</v>
       </c>
-      <c r="B683" t="s">
-[...6 lines deleted...]
-      <c r="E683" s="2">
+      <c r="B749" t="s">
+        <v>849</v>
+      </c>
+      <c r="C749" t="s">
+        <v>850</v>
+      </c>
+      <c r="D749"/>
+      <c r="E749" s="2">
         <v>45824</v>
       </c>
-      <c r="F683" t="s">
-[...2 lines deleted...]
-      <c r="G683" s="2">
+      <c r="F749" t="s">
+        <v>851</v>
+      </c>
+      <c r="G749" s="2">
         <v>44302</v>
       </c>
-      <c r="H683" t="s">
-[...2 lines deleted...]
-      <c r="I683" s="2">
+      <c r="H749" t="s">
+        <v>852</v>
+      </c>
+      <c r="I749" s="2">
         <v>44316</v>
       </c>
-      <c r="J683" t="s">
-[...2 lines deleted...]
-      <c r="K683" s="2">
+      <c r="J749" t="s">
+        <v>853</v>
+      </c>
+      <c r="K749" s="2">
         <v>44316</v>
       </c>
-      <c r="L683" t="s">
-[...2 lines deleted...]
-      <c r="M683" s="2">
+      <c r="L749" t="s">
+        <v>854</v>
+      </c>
+      <c r="M749" s="2">
         <v>44301</v>
       </c>
     </row>
-    <row r="684">
-      <c r="A684">
+    <row r="750">
+      <c r="A750">
         <v>2325</v>
       </c>
-      <c r="B684" t="inlineStr">
+      <c r="B750" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020 Call for proposal "Energia sostenibile 2.0" Asse Prioritario 4 Azione 4.1.1 1^Aggiornamento elenco operatori economici abilitati a svolgere il servizio di certificazione della prestazione energetica degli edifici, di importo inferiore a 5.000,00 euro, mediante affidamento diretto ai sensi dell'art. 1, comma 2, lett. a) del D.L. 76/2020, convertito in L. n. 120/2020.
 </t>
         </is>
       </c>
-      <c r="C684" t="s">
-[...5 lines deleted...]
-      <c r="E684" s="2">
+      <c r="C750" t="s">
+        <v>855</v>
+      </c>
+      <c r="D750" t="s">
+        <v>856</v>
+      </c>
+      <c r="E750" s="2">
         <v>44301</v>
       </c>
     </row>
-    <row r="685">
-      <c r="A685">
+    <row r="751">
+      <c r="A751">
         <v>2324</v>
       </c>
-      <c r="B685" t="inlineStr">
+      <c r="B751" t="inlineStr">
         <is>
           <t>Determinazione a contrarre per l'affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) del Decreto-legge 16 luglio 2020 n. 76, dell'intervento per la rimozione e lo smaltimento della motonave "Tiber 1" presente in prossimità della banchina in sponda sinistra del Fiume Tevere tra il Ponte Umberto I ed il Ponte Sant'Angelo in comune di Roma Capitale. CIG 8699438B55 - CUP F87H21001710002</t>
         </is>
       </c>
-      <c r="C685" t="s">
-[...5 lines deleted...]
-      <c r="E685" s="2">
+      <c r="C751" t="s">
+        <v>857</v>
+      </c>
+      <c r="D751" t="s">
+        <v>858</v>
+      </c>
+      <c r="E751" s="2">
         <v>44300</v>
       </c>
     </row>
-    <row r="686">
-      <c r="A686">
+    <row r="752">
+      <c r="A752">
         <v>2321</v>
       </c>
-      <c r="B686" t="inlineStr">
+      <c r="B752" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile Dossier LIES2-2740248 - Intervento A0100E0330, presso la Scuola Media "Aldo Manuzio" di Latina Scalo. Affidamento servizio pubblicazione all'Operatore economico Pubbligare Management s.r.l. (cod. creditore 151098) disimpegno € 975,58= ed attribuzione impegno n. 3345/2021 sul Capitolo A42502, accertamento dell'importo di € 1.464,42=sul capitolo di entrata n. 331530.CUP F24D17000010006 _CIG: Z9E311333A</t>
         </is>
       </c>
-      <c r="C686" t="s">
-[...5 lines deleted...]
-      <c r="E686" s="2">
+      <c r="C752" t="s">
+        <v>859</v>
+      </c>
+      <c r="D752" t="s">
+        <v>860</v>
+      </c>
+      <c r="E752" s="2">
         <v>44298</v>
       </c>
     </row>
-    <row r="687">
-      <c r="A687">
+    <row r="753">
+      <c r="A753">
         <v>2320</v>
       </c>
-      <c r="B687" t="inlineStr">
+      <c r="B753" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile -Dossier n. LI-ES2 2780277- Intervento n. A0100E0174 "Lavori di efficientamento energetico presso la "Scuola Materna Elementare Media C. Rosatelli" nel Comune di Roviano (RM)". Affidamento dei servizi di ingegneria e architettura di importo inferiore a Euro 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020. Incarico per la redazione della progettazione della perizia di variante all'ing. Vincenzo Paniccia (cod. creditore 204914). Approvazione schema lettera di accettazione incarico professionale. Impegno sui capitoli A42200 - A42201 - A42202 - CUP F94D17000130006 - CIG 8681525D0E</t>
         </is>
       </c>
-      <c r="C687" t="s">
-[...3 lines deleted...]
-      <c r="E687" s="2">
+      <c r="C753" t="s">
+        <v>861</v>
+      </c>
+      <c r="D753"/>
+      <c r="E753" s="2">
         <v>45687</v>
       </c>
-      <c r="F687" t="s">
-[...2 lines deleted...]
-      <c r="G687" s="2">
+      <c r="F753" t="s">
+        <v>862</v>
+      </c>
+      <c r="G753" s="2">
         <v>44294</v>
       </c>
     </row>
-    <row r="688">
-      <c r="A688">
+    <row r="754">
+      <c r="A754">
         <v>2319</v>
       </c>
-      <c r="B688" t="inlineStr">
+      <c r="B754" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Dossier - LI-ES2-1860264 - Intervento A0100E0141, presso la Scuola ITIS Viterbo (VT). Affidamento servizio pubblicazioneall'Operatore economico VIVENDA s.r.l (cod. creditore 155297) disimpegno € 1.033,18= ed attribuzione impegno n. 76635/2020 sul Capitolo A42502, accertamento dell'importo di € 1.406,82= sul capitolo di entrata n. 331530. CUP F87D18000540009 _CIG: ZD030EB2BB</t>
         </is>
       </c>
-      <c r="C688" t="s">
-[...5 lines deleted...]
-      <c r="E688" s="2">
+      <c r="C754" t="s">
+        <v>863</v>
+      </c>
+      <c r="D754" t="s">
+        <v>864</v>
+      </c>
+      <c r="E754" s="2">
         <v>44292</v>
       </c>
     </row>
-    <row r="689">
-      <c r="A689">
+    <row r="755">
+      <c r="A755">
         <v>2318</v>
       </c>
-      <c r="B689" t="inlineStr">
+      <c r="B755" t="inlineStr">
         <is>
           <t>Servizio di pubblicazione del bando e degli avvisi di gara relativi alla Procedura aperta d'urgenza per la conclusione di un accordo quadro per l'acquisizione di pulsossimetri da dito occorrenti alle Aziende Sanitarie della Regione Lazio, necessari per la gestione dell'emergenza sanitaria covid-19-2. CIG n. ZB12F357B6. Determina di affidamento e impegno di spesa 2.395,00 IVA compresa, cap. H21509, Es. Fin. 2020, in favore di Info s.r.l. (cod. cred/deb. 54979)</t>
         </is>
       </c>
-      <c r="C689" t="s">
-[...5 lines deleted...]
-      <c r="E689" s="2">
+      <c r="C755" t="s">
+        <v>865</v>
+      </c>
+      <c r="D755" t="s">
+        <v>866</v>
+      </c>
+      <c r="E755" s="2">
         <v>44280</v>
       </c>
-      <c r="F689" t="s">
-[...2 lines deleted...]
-      <c r="G689" s="2">
+      <c r="F755" t="s">
+        <v>867</v>
+      </c>
+      <c r="G755" s="2">
         <v>44280</v>
       </c>
     </row>
-    <row r="690">
-      <c r="A690">
+    <row r="756">
+      <c r="A756">
         <v>2317</v>
       </c>
-      <c r="B690" t="inlineStr">
+      <c r="B756" t="inlineStr">
         <is>
           <t>Accordo Quadro (art. 54, D.lgs. 50/16) con unico operatore, avente ad oggetto l'affidamento degli interventi di demolizione di manufatti pericolanti, manutenzione ordinaria e lavori di sanificazione e riqualificazione negli immobili regionali, ivi compreso lo smaltimento dei relativi rifiuti. Impegno di spesa sul Capitolo S21900 del Bilancio della Regione Lazio, es. fin. 2021, di:€ 181.780,00 a favore di GMAST ECOLOGICA s.r.l., con sede in Roma. Via Acuto n. 8, C.F. / P.IVA 13614531005. C.I.G.: 86741929AD.€ 11.780,00 a favore dell'Arch. Daniela Filastò, con studio in Roma, via di Pietralata n. 159/A, C.F.: FLSDNL66E52C352Z, P.IVA 06585251009. SMART C.I.G.: Z2131103CF.</t>
         </is>
       </c>
-      <c r="C690" t="s">
-[...5 lines deleted...]
-      <c r="E690" s="2">
+      <c r="C756" t="s">
+        <v>868</v>
+      </c>
+      <c r="D756" t="s">
+        <v>869</v>
+      </c>
+      <c r="E756" s="2">
         <v>44298</v>
       </c>
     </row>
-    <row r="691">
-      <c r="A691">
+    <row r="757">
+      <c r="A757">
         <v>2316</v>
       </c>
-      <c r="B691" t="inlineStr">
+      <c r="B757" t="inlineStr">
         <is>
           <t>Lavori di rifacimento di rifacimento di parte delle condotte idriche degli acquedotti regionali di Palidoro, Castel di Guido, Paola Merla, Malagrotta, Cecanibbio, Massimina. 
 </t>
         </is>
       </c>
-      <c r="C691" t="s">
-[...5 lines deleted...]
-      <c r="E691" s="2">
+      <c r="C757" t="s">
+        <v>870</v>
+      </c>
+      <c r="D757" t="s">
+        <v>871</v>
+      </c>
+      <c r="E757" s="2">
         <v>44278</v>
       </c>
-      <c r="F691" t="s">
-[...2 lines deleted...]
-      <c r="G691" s="2">
+      <c r="F757" t="s">
+        <v>872</v>
+      </c>
+      <c r="G757" s="2">
         <v>44278</v>
       </c>
     </row>
-    <row r="692">
-      <c r="A692">
+    <row r="758">
+      <c r="A758">
         <v>2314</v>
       </c>
-      <c r="B692" t="inlineStr">
+      <c r="B758" t="inlineStr">
         <is>
           <t>Procedura aperta, suddivisa in 6 Lotti, finalizzata alla stipula di Convenzioni Quadro per l'affidamento dei servizi di facchinaggio e di trasloco, destinati alle Amministrazioni del territorio della Regione Lazio.</t>
         </is>
       </c>
-      <c r="C692" t="s">
-[...3 lines deleted...]
-      <c r="E692" s="2">
+      <c r="C758" t="s">
+        <v>873</v>
+      </c>
+      <c r="D758"/>
+      <c r="E758" s="2">
         <v>44370</v>
       </c>
-      <c r="F692"/>
-      <c r="G692" s="2">
+      <c r="F758"/>
+      <c r="G758" s="2">
         <v>44365</v>
       </c>
-      <c r="H692" t="s">
-[...2 lines deleted...]
-      <c r="I692" s="2">
+      <c r="H758" t="s">
+        <v>874</v>
+      </c>
+      <c r="I758" s="2">
         <v>44273</v>
       </c>
     </row>
-    <row r="693">
-      <c r="A693">
+    <row r="759">
+      <c r="A759">
         <v>2312</v>
       </c>
-      <c r="B693" t="inlineStr">
+      <c r="B759" t="inlineStr">
         <is>
           <t>"SERVIZIO PER LA CLASSIFICAZIONE DEI RIFIUTI E L'ELABORAZIONE DEL PIANO DI RIMOZIONE RIFIUTI - SITO EX CARTIERA VITA MAYER". CUP F97F19000170002.- CIG 8535866375 -" Approvazione atti di gara.
 </t>
         </is>
       </c>
-      <c r="C693" t="s">
-[...3 lines deleted...]
-      <c r="E693" s="2">
+      <c r="C759" t="s">
+        <v>875</v>
+      </c>
+      <c r="D759"/>
+      <c r="E759" s="2">
         <v>44830</v>
       </c>
-      <c r="F693" t="s">
-[...2 lines deleted...]
-      <c r="G693" s="2">
+      <c r="F759" t="s">
+        <v>876</v>
+      </c>
+      <c r="G759" s="2">
         <v>44266</v>
       </c>
     </row>
-    <row r="694">
-      <c r="A694">
+    <row r="760">
+      <c r="A760">
         <v>2309</v>
       </c>
-      <c r="B694" t="inlineStr">
+      <c r="B760" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Dossier LI-ES2-2160189_Intervento A0100E0079 presso la "Scuola Elementare "U. Cerboni" nel Comune di Roma. Affidamento servizio pubblicazione all'Operatore economico LEXMEDIA S.r.l. (cod. creditore 112034) disimpegno € 1.321,67= ed attribuzione impegno n. 85822/2020 sul Capitolo A42502, accertamento dell'importo di € 1.484,33=sul capitolo di entrata n.331530.CUP F86C17000050006 CIG: Z36305C8DA</t>
         </is>
       </c>
-      <c r="C694" t="s">
-[...5 lines deleted...]
-      <c r="E694" s="2">
+      <c r="C760" t="s">
+        <v>877</v>
+      </c>
+      <c r="D760" t="s">
+        <v>878</v>
+      </c>
+      <c r="E760" s="2">
         <v>44265</v>
       </c>
     </row>
-    <row r="695">
-      <c r="A695">
+    <row r="761">
+      <c r="A761">
         <v>2308</v>
       </c>
-      <c r="B695" t="inlineStr">
+      <c r="B761" t="inlineStr">
         <is>
           <t>Appalto specifico per l’acquisizione di Vaccini antinfluenzali 2021/2022 occorrenti alle Aziende Sanitarie della Regione Lazio, nell’ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alle AA.SS. della Regione Lazio e di altri soggetti aggregatori – Determina a contrarre. Approvazione schemi, atti e indizione gara. Numero Gara 8077813</t>
         </is>
       </c>
-      <c r="C695" t="s">
-[...5 lines deleted...]
-      <c r="E695" s="2">
+      <c r="C761" t="s">
+        <v>879</v>
+      </c>
+      <c r="D761" t="s">
+        <v>880</v>
+      </c>
+      <c r="E761" s="2">
         <v>44265</v>
       </c>
-      <c r="F695" t="s">
-[...2 lines deleted...]
-      <c r="G695" s="2">
+      <c r="F761" t="s">
+        <v>881</v>
+      </c>
+      <c r="G761" s="2">
         <v>44277</v>
       </c>
     </row>
-    <row r="696">
-      <c r="A696">
+    <row r="762">
+      <c r="A762">
         <v>2307</v>
       </c>
-      <c r="B696" t="s">
-[...6 lines deleted...]
-      <c r="E696" s="2">
+      <c r="B762" t="s">
+        <v>882</v>
+      </c>
+      <c r="C762" t="s">
+        <v>883</v>
+      </c>
+      <c r="D762"/>
+      <c r="E762" s="2">
         <v>45097</v>
       </c>
-      <c r="F696"/>
-      <c r="G696" s="2">
+      <c r="F762"/>
+      <c r="G762" s="2">
         <v>45092</v>
       </c>
-      <c r="H696" t="s">
-[...2 lines deleted...]
-      <c r="I696" s="2">
+      <c r="H762" t="s">
+        <v>884</v>
+      </c>
+      <c r="I762" s="2">
         <v>44279</v>
       </c>
-      <c r="J696" t="s">
-[...2 lines deleted...]
-      <c r="K696" s="2">
+      <c r="J762" t="s">
+        <v>885</v>
+      </c>
+      <c r="K762" s="2">
         <v>44266</v>
       </c>
-      <c r="L696" t="s">
-[...2 lines deleted...]
-      <c r="M696" s="2">
+      <c r="L762" t="s">
+        <v>886</v>
+      </c>
+      <c r="M762" s="2">
         <v>44300</v>
       </c>
-      <c r="N696" t="s">
-[...2 lines deleted...]
-      <c r="O696" s="2">
+      <c r="N762" t="s">
+        <v>887</v>
+      </c>
+      <c r="O762" s="2">
         <v>44279</v>
       </c>
-      <c r="P696" t="s">
-[...2 lines deleted...]
-      <c r="Q696" s="2">
+      <c r="P762" t="s">
+        <v>888</v>
+      </c>
+      <c r="Q762" s="2">
         <v>44264</v>
       </c>
-      <c r="R696" t="s">
-[...2 lines deleted...]
-      <c r="S696" s="2">
+      <c r="R762" t="s">
+        <v>889</v>
+      </c>
+      <c r="S762" s="2">
         <v>44302</v>
       </c>
-      <c r="T696" t="s">
-[...2 lines deleted...]
-      <c r="U696" s="2">
+      <c r="T762" t="s">
+        <v>890</v>
+      </c>
+      <c r="U762" s="2">
         <v>44302</v>
       </c>
-      <c r="V696" t="s">
-[...2 lines deleted...]
-      <c r="W696" s="2">
+      <c r="V762" t="s">
+        <v>891</v>
+      </c>
+      <c r="W762" s="2">
         <v>44302</v>
       </c>
-      <c r="X696" t="s">
-[...2 lines deleted...]
-      <c r="Y696" s="2">
+      <c r="X762" t="s">
+        <v>892</v>
+      </c>
+      <c r="Y762" s="2">
         <v>44302</v>
       </c>
     </row>
-    <row r="697">
-      <c r="A697">
+    <row r="763">
+      <c r="A763">
         <v>2306</v>
       </c>
-      <c r="B697" t="inlineStr">
+      <c r="B763" t="inlineStr">
         <is>
           <t>Affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) del Decreto-legge 16 luglio 2020 n. 76, dei lavori urgenti di manutenzione delle banchine del fiume Tevere a seguito della recente ondata di piena.</t>
         </is>
       </c>
-      <c r="C697" t="s">
-[...5 lines deleted...]
-      <c r="E697" s="2">
+      <c r="C763" t="s">
+        <v>893</v>
+      </c>
+      <c r="D763" t="s">
+        <v>894</v>
+      </c>
+      <c r="E763" s="2">
         <v>44263</v>
       </c>
-      <c r="F697" t="s">
-[...2 lines deleted...]
-      <c r="G697" s="2">
+      <c r="F763" t="s">
+        <v>895</v>
+      </c>
+      <c r="G763" s="2">
         <v>44321</v>
       </c>
-      <c r="H697" t="s">
-[...2 lines deleted...]
-      <c r="I697" s="2">
+      <c r="H763" t="s">
+        <v>896</v>
+      </c>
+      <c r="I763" s="2">
         <v>44263</v>
       </c>
-      <c r="J697" t="s">
-[...2 lines deleted...]
-      <c r="K697" s="2">
+      <c r="J763" t="s">
+        <v>897</v>
+      </c>
+      <c r="K763" s="2">
         <v>44263</v>
       </c>
-      <c r="L697" t="s">
-[...2 lines deleted...]
-      <c r="M697" s="2">
+      <c r="L763" t="s">
+        <v>898</v>
+      </c>
+      <c r="M763" s="2">
         <v>44263</v>
       </c>
-      <c r="N697" t="s">
-[...2 lines deleted...]
-      <c r="O697" s="2">
+      <c r="N763" t="s">
+        <v>899</v>
+      </c>
+      <c r="O763" s="2">
         <v>44263</v>
       </c>
     </row>
-    <row r="698">
-      <c r="A698">
+    <row r="764">
+      <c r="A764">
         <v>2304</v>
       </c>
-      <c r="B698" t="inlineStr">
+      <c r="B764" t="inlineStr">
         <is>
           <t>Appalto specifico per l’acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio – Farmaci 2020_settima tranche, nell’ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori – Determinazione a contrarre. Approvazione schemi, atti e indizione gara. ID Anac 8066928.
 </t>
         </is>
       </c>
-      <c r="C698" t="s">
-[...5 lines deleted...]
-      <c r="E698" s="2">
+      <c r="C764" t="s">
+        <v>900</v>
+      </c>
+      <c r="D764" t="s">
+        <v>901</v>
+      </c>
+      <c r="E764" s="2">
         <v>44257</v>
       </c>
     </row>
-    <row r="699">
-      <c r="A699">
+    <row r="765">
+      <c r="A765">
         <v>2303</v>
       </c>
-      <c r="B699" t="inlineStr">
+      <c r="B765" t="inlineStr">
         <is>
           <t>Procedura aperta ai sensi dell’art. 60 del D.lgs. n. 50/2016 finalizzata all'affidamento del “servizio di progettazione concernente lo studio delle portate di deflusso dei fossi e collettori immissari degli impianti idrovori di via Salaria e via Flaminia sul fiume Tevere, la realizzazione delle nuove apparecchiature elettromeccaniche di sollevamento e l'adeguamento strutturale degli edifici e delle pertinenze costituenti i medesimi impianti idrovori”, rientrante nell'ambito dell’intervento di manutenzione straordinaria degli impianti idrovori sul fiume Tevere, situati nel tratto urbano della città di Roma tra Via Salaria e Via Flaminia. Pubblicazione documentazione di gara
 </t>
         </is>
       </c>
-      <c r="C699" t="s">
-[...5 lines deleted...]
-      <c r="E699" s="2">
+      <c r="C765" t="s">
+        <v>902</v>
+      </c>
+      <c r="D765" t="s">
+        <v>903</v>
+      </c>
+      <c r="E765" s="2">
         <v>44257</v>
       </c>
-      <c r="F699" t="s">
-[...2 lines deleted...]
-      <c r="G699" s="2">
+      <c r="F765" t="s">
+        <v>904</v>
+      </c>
+      <c r="G765" s="2">
         <v>44257</v>
       </c>
-      <c r="H699" t="s">
-[...2 lines deleted...]
-      <c r="I699" s="2">
+      <c r="H765" t="s">
+        <v>905</v>
+      </c>
+      <c r="I765" s="2">
         <v>44257</v>
       </c>
-      <c r="J699" t="s">
-[...2 lines deleted...]
-      <c r="K699" s="2">
+      <c r="J765" t="s">
+        <v>906</v>
+      </c>
+      <c r="K765" s="2">
         <v>44257</v>
       </c>
-      <c r="L699" t="s">
-[...2 lines deleted...]
-      <c r="M699" s="2">
+      <c r="L765" t="s">
+        <v>907</v>
+      </c>
+      <c r="M765" s="2">
         <v>44257</v>
       </c>
-      <c r="N699" t="s">
-[...2 lines deleted...]
-      <c r="O699" s="2">
+      <c r="N765" t="s">
+        <v>908</v>
+      </c>
+      <c r="O765" s="2">
         <v>44257</v>
       </c>
-      <c r="P699" t="s">
-[...2 lines deleted...]
-      <c r="Q699" s="2">
+      <c r="P765" t="s">
+        <v>909</v>
+      </c>
+      <c r="Q765" s="2">
         <v>44257</v>
       </c>
-      <c r="R699" t="s">
-[...2 lines deleted...]
-      <c r="S699" s="2">
+      <c r="R765" t="s">
+        <v>910</v>
+      </c>
+      <c r="S765" s="2">
         <v>44257</v>
       </c>
     </row>
-    <row r="700">
-      <c r="A700">
+    <row r="766">
+      <c r="A766">
         <v>2301</v>
       </c>
-      <c r="B700" t="inlineStr">
+      <c r="B766" t="inlineStr">
         <is>
           <t>Int. n. 44 - Lavori di consolidamento del dissesto gravitativo in località Peschio, nel Comune di Morolo (FR). Determinazione a contrarre finalizzata all'affidamento lavori approvazione atti di gara e nomina RUP. CUP B26B12000050002 CIG 8633857430 
 </t>
         </is>
       </c>
-      <c r="C700" t="s">
-[...5 lines deleted...]
-      <c r="E700" s="2">
+      <c r="C766" t="s">
+        <v>911</v>
+      </c>
+      <c r="D766" t="s">
+        <v>912</v>
+      </c>
+      <c r="E766" s="2">
         <v>44251</v>
       </c>
-      <c r="F700" t="s">
-[...2 lines deleted...]
-      <c r="G700" s="2">
+      <c r="F766" t="s">
+        <v>913</v>
+      </c>
+      <c r="G766" s="2">
         <v>44256</v>
       </c>
-      <c r="H700" t="s">
-[...2 lines deleted...]
-      <c r="I700" s="2">
+      <c r="H766" t="s">
+        <v>914</v>
+      </c>
+      <c r="I766" s="2">
         <v>44274</v>
       </c>
-      <c r="J700" t="s">
-[...2 lines deleted...]
-      <c r="K700" s="2">
+      <c r="J766" t="s">
+        <v>915</v>
+      </c>
+      <c r="K766" s="2">
         <v>44256</v>
       </c>
-      <c r="L700" t="s">
-[...2 lines deleted...]
-      <c r="M700" s="2">
+      <c r="L766" t="s">
+        <v>916</v>
+      </c>
+      <c r="M766" s="2">
         <v>44251</v>
       </c>
-      <c r="N700" t="s">
-[...2 lines deleted...]
-      <c r="O700" s="2">
+      <c r="N766" t="s">
+        <v>917</v>
+      </c>
+      <c r="O766" s="2">
         <v>44277</v>
       </c>
-      <c r="P700" t="s">
-[...2 lines deleted...]
-      <c r="Q700" s="2">
+      <c r="P766" t="s">
+        <v>918</v>
+      </c>
+      <c r="Q766" s="2">
         <v>44277</v>
       </c>
-      <c r="R700" t="s">
-[...2 lines deleted...]
-      <c r="S700" s="2">
+      <c r="R766" t="s">
+        <v>919</v>
+      </c>
+      <c r="S766" s="2">
         <v>44277</v>
       </c>
-      <c r="T700" t="s">
-[...2 lines deleted...]
-      <c r="U700" s="2">
+      <c r="T766" t="s">
+        <v>920</v>
+      </c>
+      <c r="U766" s="2">
         <v>44277</v>
       </c>
     </row>
-    <row r="701">
-      <c r="A701">
+    <row r="767">
+      <c r="A767">
         <v>2300</v>
       </c>
-      <c r="B701" t="inlineStr">
+      <c r="B767" t="inlineStr">
         <is>
           <t>Determinazione a contrarre per l'affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) del Decreto-legge 16 luglio 2020 n. 76, del servizio di progettazione definitiva ed esecutiva degli arredi ed attrezzature sanitarie, relativi all'intervento di ricostruzione dell'ospedale di Amatrice, di cui all'Ordinanza Commissariale n. 56 del 10/05/2018, allo studio Valle 3.0 S.R.L. CUP F78I18000070008 - CIG 863651232A
 </t>
         </is>
       </c>
-      <c r="C701" t="s">
-[...5 lines deleted...]
-      <c r="E701" s="2">
+      <c r="C767" t="s">
+        <v>921</v>
+      </c>
+      <c r="D767" t="s">
+        <v>922</v>
+      </c>
+      <c r="E767" s="2">
         <v>44246</v>
       </c>
     </row>
-    <row r="702">
-      <c r="A702">
+    <row r="768">
+      <c r="A768">
         <v>2299</v>
       </c>
-      <c r="B702" t="inlineStr">
+      <c r="B768" t="inlineStr">
         <is>
           <t>O.C.D.P.C. 388/2016: Ulteriori interventi urgenti di protezione civile conseguenti l'eccezionale evento sismico che ha colpito il territorio delle regioni Lazio, Marche, Umbria e Abruzzo il 24.08.2016. Determina a contrarre per l'affidamento diretto dei lavori di demolizione del piazzale di accesso al supermarket limitrofo all'ex ospedale Grifoni di Amatrice e della scala esterna e di alcune strutture (muri di sostegno in c.a.) integrati nella struttura portante dell'ex Ospedale Grifoni di Amatrice e che avevano la funzione di sostenere la strada S.S. 260 - via Picente. Approvazione atti di gara. CUP F72C21000170005 CIG 8637489967. </t>
         </is>
       </c>
-      <c r="C702" t="s">
-[...5 lines deleted...]
-      <c r="E702" s="2">
+      <c r="C768" t="s">
+        <v>923</v>
+      </c>
+      <c r="D768" t="s">
+        <v>924</v>
+      </c>
+      <c r="E768" s="2">
         <v>44246</v>
       </c>
     </row>
-    <row r="703">
-      <c r="A703">
+    <row r="769">
+      <c r="A769">
         <v>2295</v>
       </c>
-      <c r="B703" t="inlineStr">
+      <c r="B769" t="inlineStr">
         <is>
           <t>“Intervento di messa in sicurezza della Frazione di Poggio D’Api nel Comune di Accumoli (RI)."di cui all’Ordinanza Commissariale n. 109 del 21/11/2020 CUP: C65J18000160001</t>
         </is>
       </c>
-      <c r="C703" t="s">
-[...5 lines deleted...]
-      <c r="E703" s="2">
+      <c r="C769" t="s">
+        <v>925</v>
+      </c>
+      <c r="D769" t="s">
+        <v>926</v>
+      </c>
+      <c r="E769" s="2">
         <v>44242</v>
       </c>
     </row>
-    <row r="704">
-      <c r="A704">
+    <row r="770">
+      <c r="A770">
         <v>2294</v>
       </c>
-      <c r="B704" t="inlineStr">
+      <c r="B770" t="inlineStr">
         <is>
           <t>DGR 74/2019 - "Manutenzione e sistemazione delle scogliere emerse di Isola Sacra loc. Passo della Sentinella nel comune di Fiumicino (RM)". Determinazione a contrarre finalizzata all'affidamento dei lavori tramite procedura negoziata di cui all'art. 1, comma 2, lett. b), del Decreto-Legge n. 76 del 16.7.2020, convertito in Legge n. 120 dell'11/09/2020 e approvazione atti di gara. CUP F14D20000050002 - CIG: 8598735C96 
 </t>
         </is>
       </c>
-      <c r="C704" t="s">
-[...3 lines deleted...]
-      <c r="E704" s="2">
+      <c r="C770" t="s">
+        <v>927</v>
+      </c>
+      <c r="D770"/>
+      <c r="E770" s="2">
         <v>44377</v>
       </c>
-      <c r="F704" t="s">
-[...2 lines deleted...]
-      <c r="G704" s="2">
+      <c r="F770" t="s">
+        <v>928</v>
+      </c>
+      <c r="G770" s="2">
         <v>44242</v>
       </c>
-      <c r="H704" t="s">
-[...2 lines deleted...]
-      <c r="I704" s="2">
+      <c r="H770" t="s">
+        <v>929</v>
+      </c>
+      <c r="I770" s="2">
         <v>44264</v>
       </c>
-      <c r="J704" t="s">
-[...2 lines deleted...]
-      <c r="K704" s="2">
+      <c r="J770" t="s">
+        <v>930</v>
+      </c>
+      <c r="K770" s="2">
         <v>44239</v>
       </c>
-      <c r="L704" t="s">
-[...2 lines deleted...]
-      <c r="M704" s="2">
+      <c r="L770" t="s">
+        <v>931</v>
+      </c>
+      <c r="M770" s="2">
         <v>44242</v>
       </c>
-      <c r="N704" t="s">
-[...2 lines deleted...]
-      <c r="O704" s="2">
+      <c r="N770" t="s">
+        <v>932</v>
+      </c>
+      <c r="O770" s="2">
         <v>44239</v>
       </c>
-      <c r="P704" t="s">
-[...2 lines deleted...]
-      <c r="Q704" s="2">
+      <c r="P770" t="s">
+        <v>933</v>
+      </c>
+      <c r="Q770" s="2">
         <v>44266</v>
       </c>
-      <c r="R704" t="s">
-[...2 lines deleted...]
-      <c r="S704" s="2">
+      <c r="R770" t="s">
+        <v>934</v>
+      </c>
+      <c r="S770" s="2">
         <v>44266</v>
       </c>
-      <c r="T704" t="s">
-[...2 lines deleted...]
-      <c r="U704" s="2">
+      <c r="T770" t="s">
+        <v>935</v>
+      </c>
+      <c r="U770" s="2">
         <v>44266</v>
       </c>
-      <c r="V704" t="s">
-[...2 lines deleted...]
-      <c r="W704" s="2">
+      <c r="V770" t="s">
+        <v>936</v>
+      </c>
+      <c r="W770" s="2">
         <v>44266</v>
       </c>
     </row>
-    <row r="705">
-      <c r="A705">
+    <row r="771">
+      <c r="A771">
         <v>2292</v>
       </c>
-      <c r="B705" t="s">
-[...8 lines deleted...]
-      <c r="E705" s="2">
+      <c r="B771" t="s">
+        <v>937</v>
+      </c>
+      <c r="C771" t="s">
+        <v>938</v>
+      </c>
+      <c r="D771" t="s">
+        <v>939</v>
+      </c>
+      <c r="E771" s="2">
         <v>44246</v>
       </c>
-      <c r="F705" t="s">
-[...2 lines deleted...]
-      <c r="G705" s="2">
+      <c r="F771" t="s">
+        <v>940</v>
+      </c>
+      <c r="G771" s="2">
         <v>44260</v>
       </c>
-      <c r="H705" t="s">
-[...2 lines deleted...]
-      <c r="I705" s="2">
+      <c r="H771" t="s">
+        <v>941</v>
+      </c>
+      <c r="I771" s="2">
         <v>44237</v>
       </c>
-      <c r="J705" t="s">
-[...2 lines deleted...]
-      <c r="K705" s="2">
+      <c r="J771" t="s">
+        <v>942</v>
+      </c>
+      <c r="K771" s="2">
         <v>44246</v>
       </c>
-      <c r="L705" t="s">
-[...2 lines deleted...]
-      <c r="M705" s="2">
+      <c r="L771" t="s">
+        <v>943</v>
+      </c>
+      <c r="M771" s="2">
         <v>44236</v>
       </c>
-      <c r="N705" t="s">
-[...2 lines deleted...]
-      <c r="O705" s="2">
+      <c r="N771" t="s">
+        <v>944</v>
+      </c>
+      <c r="O771" s="2">
         <v>44263</v>
       </c>
-      <c r="P705" t="s">
-[...2 lines deleted...]
-      <c r="Q705" s="2">
+      <c r="P771" t="s">
+        <v>945</v>
+      </c>
+      <c r="Q771" s="2">
         <v>44263</v>
       </c>
-      <c r="R705" t="s">
-[...2 lines deleted...]
-      <c r="S705" s="2">
+      <c r="R771" t="s">
+        <v>946</v>
+      </c>
+      <c r="S771" s="2">
         <v>44263</v>
       </c>
-      <c r="T705" t="s">
-[...2 lines deleted...]
-      <c r="U705" s="2">
+      <c r="T771" t="s">
+        <v>947</v>
+      </c>
+      <c r="U771" s="2">
         <v>44263</v>
       </c>
     </row>
-    <row r="706">
-      <c r="A706">
+    <row r="772">
+      <c r="A772">
         <v>2291</v>
       </c>
-      <c r="B706" t="inlineStr">
+      <c r="B772" t="inlineStr">
         <is>
           <t>Servizio di caratterizzazione integrativa e analisi di rischio sito specifica dell'ex discarica ubicata in località "Facciano" in agro del Comune di Pignataro Interamna (FR). Determinazione a contrarre finalizzata all'affidamento, ai sensi dell'art. 36, comma 2, lettera b) del D.lgs. n. 50/2016, previa indagine esplorativa del mercato, approvazione progetto, atti di gara e nomina RUP. Approvazione q.e. rimodulato e autorizzazione agli impegni sul capitolo E32504 per un importo totale di € 131.944,82 così suddiviso: a favore di creditori diversi per € 130.555,88 e a favore del Fondo Incentivi ex art. 383 sexies R.R. n. 1/2002 per l'importo di €1.388,94, bilancio regionale e.f. 2020.
 </t>
         </is>
       </c>
-      <c r="C706" t="s">
-[...5 lines deleted...]
-      <c r="E706" s="2">
+      <c r="C772" t="s">
+        <v>948</v>
+      </c>
+      <c r="D772" t="s">
+        <v>949</v>
+      </c>
+      <c r="E772" s="2">
         <v>44232</v>
       </c>
     </row>
-    <row r="707">
-      <c r="A707">
+    <row r="773">
+      <c r="A773">
         <v>2290</v>
       </c>
-      <c r="B707" t="inlineStr">
+      <c r="B773" t="inlineStr">
         <is>
           <t>POR FESR LAZIO 2014-2020. Progetto A0102E0001. Gara europea a procedura aperta ai sensi degli artt. 157 c. 2 e 60 del Decreto Legislativo 18 aprile 2016, n. 50, per l'affidamento dell'incarico dell'Ufficio Direzione Lavori e Coordinamento della&amp;nbsp;sicurezza in fase di esecuzione, relativo ai lavori di "efficientamento energetico dell'edificio sede della Giunta Regionale della Regione Lazio sito in via Cristoforo Colombo 212 - Roma". CUP F82B17002490009 (ex F89B17000260009) - CIG 84501303DF. Determinazione di indizione, ai sensi dell'art. 32 del D.lgs. 50/2016 ed approvazione degli atti di gara.
 </t>
         </is>
       </c>
-      <c r="C707" t="s">
-[...5 lines deleted...]
-      <c r="E707" s="2">
+      <c r="C773" t="s">
+        <v>950</v>
+      </c>
+      <c r="D773" t="s">
+        <v>951</v>
+      </c>
+      <c r="E773" s="2">
         <v>44229</v>
       </c>
-      <c r="F707" t="s">
-[...2 lines deleted...]
-      <c r="G707" s="2">
+      <c r="F773" t="s">
+        <v>952</v>
+      </c>
+      <c r="G773" s="2">
         <v>44229</v>
       </c>
-      <c r="H707" t="s">
-[...2 lines deleted...]
-      <c r="I707" s="2">
+      <c r="H773" t="s">
+        <v>953</v>
+      </c>
+      <c r="I773" s="2">
         <v>44229</v>
       </c>
-      <c r="J707" t="s">
-[...2 lines deleted...]
-      <c r="K707" s="2">
+      <c r="J773" t="s">
+        <v>954</v>
+      </c>
+      <c r="K773" s="2">
         <v>44229</v>
       </c>
-      <c r="L707" t="s">
-[...2 lines deleted...]
-      <c r="M707" s="2">
+      <c r="L773" t="s">
+        <v>955</v>
+      </c>
+      <c r="M773" s="2">
         <v>44230</v>
       </c>
-      <c r="N707" t="s">
-[...2 lines deleted...]
-      <c r="O707" s="2">
+      <c r="N773" t="s">
+        <v>956</v>
+      </c>
+      <c r="O773" s="2">
         <v>44230</v>
       </c>
-      <c r="P707" t="s">
-[...2 lines deleted...]
-      <c r="Q707" s="2">
+      <c r="P773" t="s">
+        <v>957</v>
+      </c>
+      <c r="Q773" s="2">
         <v>44230</v>
       </c>
-      <c r="R707" t="s">
-[...2 lines deleted...]
-      <c r="S707" s="2">
+      <c r="R773" t="s">
+        <v>958</v>
+      </c>
+      <c r="S773" s="2">
         <v>44229</v>
       </c>
-      <c r="T707" t="s">
-[...2 lines deleted...]
-      <c r="U707" s="2">
+      <c r="T773" t="s">
+        <v>959</v>
+      </c>
+      <c r="U773" s="2">
         <v>44229</v>
       </c>
-      <c r="V707" t="s">
-[...2 lines deleted...]
-      <c r="W707" s="2">
+      <c r="V773" t="s">
+        <v>960</v>
+      </c>
+      <c r="W773" s="2">
         <v>44229</v>
       </c>
-      <c r="X707" t="s">
-[...2 lines deleted...]
-      <c r="Y707" s="2">
+      <c r="X773" t="s">
+        <v>961</v>
+      </c>
+      <c r="Y773" s="2">
         <v>44229</v>
       </c>
-      <c r="Z707" t="s">
-[...2 lines deleted...]
-      <c r="AA707" s="2">
+      <c r="Z773" t="s">
+        <v>962</v>
+      </c>
+      <c r="AA773" s="2">
         <v>44229</v>
       </c>
     </row>
-    <row r="708">
-      <c r="A708">
+    <row r="774">
+      <c r="A774">
         <v>2284</v>
       </c>
-      <c r="B708" t="s">
-[...8 lines deleted...]
-      <c r="E708" s="2">
+      <c r="B774" t="s">
+        <v>963</v>
+      </c>
+      <c r="C774" t="s">
+        <v>964</v>
+      </c>
+      <c r="D774" t="s">
+        <v>965</v>
+      </c>
+      <c r="E774" s="2">
         <v>44230</v>
       </c>
-      <c r="F708" t="s">
-[...2 lines deleted...]
-      <c r="G708" s="2">
+      <c r="F774" t="s">
+        <v>966</v>
+      </c>
+      <c r="G774" s="2">
         <v>44252</v>
       </c>
-      <c r="H708" t="s">
-[...2 lines deleted...]
-      <c r="I708" s="2">
+      <c r="H774" t="s">
+        <v>967</v>
+      </c>
+      <c r="I774" s="2">
         <v>44225</v>
       </c>
-      <c r="J708" t="s">
-[...2 lines deleted...]
-      <c r="K708" s="2">
+      <c r="J774" t="s">
+        <v>968</v>
+      </c>
+      <c r="K774" s="2">
         <v>44230</v>
       </c>
-      <c r="L708" t="s">
-[...2 lines deleted...]
-      <c r="M708" s="2">
+      <c r="L774" t="s">
+        <v>969</v>
+      </c>
+      <c r="M774" s="2">
         <v>44253</v>
       </c>
-      <c r="N708" t="s">
-[...2 lines deleted...]
-      <c r="O708" s="2">
+      <c r="N774" t="s">
+        <v>970</v>
+      </c>
+      <c r="O774" s="2">
         <v>44225</v>
       </c>
-      <c r="P708" t="s">
-[...2 lines deleted...]
-      <c r="Q708" s="2">
+      <c r="P774" t="s">
+        <v>971</v>
+      </c>
+      <c r="Q774" s="2">
         <v>44253</v>
       </c>
-      <c r="R708" t="s">
-[...2 lines deleted...]
-      <c r="S708" s="2">
+      <c r="R774" t="s">
+        <v>972</v>
+      </c>
+      <c r="S774" s="2">
         <v>44253</v>
       </c>
-      <c r="T708" t="s">
-[...2 lines deleted...]
-      <c r="U708" s="2">
+      <c r="T774" t="s">
+        <v>973</v>
+      </c>
+      <c r="U774" s="2">
         <v>44253</v>
       </c>
     </row>
-    <row r="709">
-      <c r="A709">
+    <row r="775">
+      <c r="A775">
         <v>2280</v>
       </c>
-      <c r="B709" t="inlineStr">
+      <c r="B775" t="inlineStr">
         <is>
           <t>Determina a contrarre ai sensi dell'art. 32 del D.lgs. 50/2016 di autorizzazione dell'espletamento di una procedura negoziata per la stipula di un Accordo Quadro (art. 54, D.lgs. 50/16), avente ad oggetto i lavori di messa in sicurezza e di manutenzione delle essenze arboree ubicate sulle fasce frangivento presenti nel territorio di Latina e Provincia – 4 Lotti Funzionali. Impegni e prenotazioni di spesa sul Bilancio Pluriennale della Regione Lazio, ess. finn. 2020-2021:sul capitolo S22501 per € 1.292.624,24 per lavori, sul capitolo S22501 per € 55.998,00 per incarico di Direzione dei Lavori,sul capitolo S22501 per € 44.408,00 per incarico di Coordinamento per la sicurezza in fase di esecuzione,€ 20.992,47 sul capitolo S22501, accertamento in entrata di € 20.992,47 sui capitoli 341559, 341562 e 341563, a titolo d'incentivi al personale dipendente.</t>
         </is>
       </c>
-      <c r="C709" t="s">
-[...5 lines deleted...]
-      <c r="E709" s="2">
+      <c r="C775" t="s">
+        <v>974</v>
+      </c>
+      <c r="D775" t="s">
+        <v>975</v>
+      </c>
+      <c r="E775" s="2">
         <v>44223</v>
       </c>
-      <c r="F709" t="s">
-[...2 lines deleted...]
-      <c r="G709" s="2">
+      <c r="F775" t="s">
+        <v>976</v>
+      </c>
+      <c r="G775" s="2">
         <v>44223</v>
       </c>
     </row>
-    <row r="710">
-      <c r="A710">
+    <row r="776">
+      <c r="A776">
         <v>2278</v>
       </c>
-      <c r="B710" t="inlineStr">
+      <c r="B776" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di accordi quadro per la fornitura di tecnologie informatiche destinate alle Aziende Sanitarie della Regione Lazio. Determinazione a contrarre. Approvazione atti e provvedimento di indizione. Valore complessivo della procedura pari ad euro 5.058.278,69 IVA esclusa.</t>
         </is>
       </c>
-      <c r="C710" t="s">
-[...5 lines deleted...]
-      <c r="E710" s="2">
+      <c r="C776" t="s">
+        <v>977</v>
+      </c>
+      <c r="D776" t="s">
+        <v>978</v>
+      </c>
+      <c r="E776" s="2">
         <v>44221</v>
       </c>
     </row>
-    <row r="711">
-      <c r="A711">
+    <row r="777">
+      <c r="A777">
         <v>2277</v>
       </c>
-      <c r="B711" t="inlineStr">
+      <c r="B777" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di accordi quadro per la fornitura di basse e medie tecnologie elettromedicali destinate alle Aziende Sanitarie della Regione Lazio. Determinazione a contrarre. Approvazione atti e provvedimento di indizione. Importo complessivo di gara: euro 25.225.377,05 (iva esclusa).</t>
         </is>
       </c>
-      <c r="C711" t="s">
-[...5 lines deleted...]
-      <c r="E711" s="2">
+      <c r="C777" t="s">
+        <v>979</v>
+      </c>
+      <c r="D777" t="s">
+        <v>980</v>
+      </c>
+      <c r="E777" s="2">
         <v>44221</v>
       </c>
     </row>
-    <row r="712">
-      <c r="A712">
+    <row r="778">
+      <c r="A778">
         <v>2276</v>
       </c>
-      <c r="B712" t="inlineStr">
+      <c r="B778" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta, suddivisa in 10 lotti, finalizzata alla stipula di accordi quadro per la fornitura di guanti monouso da destinare alle Aziende Sanitarie ed Ospedaliere della Regione Lazio. Determinazione a contrarre. Provvedimento di indizione e approvazione atti.
 </t>
         </is>
       </c>
-      <c r="C712" t="s">
-[...5 lines deleted...]
-      <c r="E712" s="2">
+      <c r="C778" t="s">
+        <v>981</v>
+      </c>
+      <c r="D778" t="s">
+        <v>982</v>
+      </c>
+      <c r="E778" s="2">
         <v>44221</v>
       </c>
     </row>
-    <row r="713">
-      <c r="A713">
+    <row r="779">
+      <c r="A779">
         <v>2275</v>
       </c>
-      <c r="B713" t="inlineStr">
+      <c r="B779" t="inlineStr">
         <is>
           <t>Nomine Consigli di Disciplina presso le Aziende di Trasporto Pubblico, di competenza della Regione Lazio, ex Art. 54 del Regolamento - Allegato "A" - al Regio Decreto 8 gennaio 1931, n. 148 e ss.mm.ii. Rinnovo dell'"Avviso" pubblico per manifestazioni di interesse ad assumere l'incarico di "Presidente" di detti Consigli di Disciplina</t>
         </is>
       </c>
-      <c r="C713" t="s">
-[...5 lines deleted...]
-      <c r="E713" s="2">
+      <c r="C779" t="s">
+        <v>983</v>
+      </c>
+      <c r="D779" t="s">
+        <v>984</v>
+      </c>
+      <c r="E779" s="2">
         <v>44221</v>
       </c>
     </row>
-    <row r="714">
-      <c r="A714">
+    <row r="780">
+      <c r="A780">
         <v>2274</v>
       </c>
-      <c r="B714" t="inlineStr">
+      <c r="B780" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla fornitura di ausili tecnici standard per disabili di cui al dpcm del 12 gennaio 2017 (gu n.65 del 18/03/2017) e servizi connessi, occorrenti alle Aziende Sanitarie della Regione Lazio. Determinazione a contrarre. Provvedimento di indizione e approvazione atti.</t>
         </is>
       </c>
-      <c r="C714" t="s">
-[...5 lines deleted...]
-      <c r="E714" s="2">
+      <c r="C780" t="s">
+        <v>985</v>
+      </c>
+      <c r="D780" t="s">
+        <v>986</v>
+      </c>
+      <c r="E780" s="2">
         <v>44221</v>
       </c>
-      <c r="F714" t="s">
-[...2 lines deleted...]
-      <c r="G714" s="2">
+      <c r="F780" t="s">
+        <v>987</v>
+      </c>
+      <c r="G780" s="2">
         <v>44221</v>
       </c>
-      <c r="H714" t="s">
-[...2 lines deleted...]
-      <c r="I714" s="2">
+      <c r="H780" t="s">
+        <v>988</v>
+      </c>
+      <c r="I780" s="2">
         <v>44221</v>
       </c>
-      <c r="J714" t="s">
-[...2 lines deleted...]
-      <c r="K714" s="2">
+      <c r="J780" t="s">
+        <v>989</v>
+      </c>
+      <c r="K780" s="2">
         <v>44221</v>
       </c>
-      <c r="L714" t="s">
-[...2 lines deleted...]
-      <c r="M714" s="2">
+      <c r="L780" t="s">
+        <v>990</v>
+      </c>
+      <c r="M780" s="2">
         <v>44221</v>
       </c>
-      <c r="N714" t="s">
-[...2 lines deleted...]
-      <c r="O714" s="2">
+      <c r="N780" t="s">
+        <v>991</v>
+      </c>
+      <c r="O780" s="2">
         <v>44221</v>
       </c>
     </row>
-    <row r="715">
-      <c r="A715">
+    <row r="781">
+      <c r="A781">
         <v>2273</v>
       </c>
-      <c r="B715" t="inlineStr">
+      <c r="B781" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta, suddivisa in 8 lotti, finalizzata alla stipula di un accordo quadro per la fornitura di medicazioni generali ed avanzate occorrenti alle aziende sanitarie della Regione Lazio. Provvedimento di indizione e approvazione atti.
 </t>
         </is>
       </c>
-      <c r="C715" t="s">
-[...5 lines deleted...]
-      <c r="E715" s="2">
+      <c r="C781" t="s">
+        <v>992</v>
+      </c>
+      <c r="D781" t="s">
+        <v>993</v>
+      </c>
+      <c r="E781" s="2">
         <v>44218</v>
       </c>
     </row>
-    <row r="716">
-      <c r="A716">
+    <row r="782">
+      <c r="A782">
         <v>2259</v>
       </c>
-      <c r="B716" t="inlineStr">
+      <c r="B782" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile"&amp;nbsp;Investire sugli edifici pubblici per migliorare la sostenibilita economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier LI-ES2-2740246_Intervento A0100E0331, presso gli "Uffici Comunali di Piazza del Popolo" nel Comune di Latina. Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori, nomina Direttore Lavori e CSE. CUP F24D17000010006 -&amp;nbsp;CIG 8593971139</t>
         </is>
       </c>
-      <c r="C716" t="s">
-[...3 lines deleted...]
-      <c r="E716" s="2">
+      <c r="C782" t="s">
+        <v>994</v>
+      </c>
+      <c r="D782"/>
+      <c r="E782" s="2">
         <v>45687</v>
       </c>
-      <c r="F716"/>
-      <c r="G716" s="2">
+      <c r="F782"/>
+      <c r="G782" s="2">
         <v>44917</v>
       </c>
-      <c r="H716"/>
-      <c r="I716" s="2">
+      <c r="H782"/>
+      <c r="I782" s="2">
         <v>44910</v>
       </c>
-      <c r="J716"/>
-      <c r="K716" s="2">
+      <c r="J782"/>
+      <c r="K782" s="2">
         <v>44372</v>
       </c>
-      <c r="L716" t="s">
-[...2 lines deleted...]
-      <c r="M716" s="2">
+      <c r="L782" t="s">
+        <v>995</v>
+      </c>
+      <c r="M782" s="2">
         <v>44217</v>
       </c>
-      <c r="N716" t="s">
-[...2 lines deleted...]
-      <c r="O716" s="2">
+      <c r="N782" t="s">
+        <v>996</v>
+      </c>
+      <c r="O782" s="2">
         <v>44222</v>
       </c>
-      <c r="P716" t="s">
-[...2 lines deleted...]
-      <c r="Q716" s="2">
+      <c r="P782" t="s">
+        <v>997</v>
+      </c>
+      <c r="Q782" s="2">
         <v>44225</v>
       </c>
-      <c r="R716" t="s">
-[...2 lines deleted...]
-      <c r="S716" s="2">
+      <c r="R782" t="s">
+        <v>998</v>
+      </c>
+      <c r="S782" s="2">
         <v>44215</v>
       </c>
-      <c r="T716" t="s">
-[...2 lines deleted...]
-      <c r="U716" s="2">
+      <c r="T782" t="s">
+        <v>999</v>
+      </c>
+      <c r="U782" s="2">
         <v>44309</v>
       </c>
-      <c r="V716" t="s">
-[...2 lines deleted...]
-      <c r="W716" s="2">
+      <c r="V782" t="s">
+        <v>1000</v>
+      </c>
+      <c r="W782" s="2">
         <v>44225</v>
       </c>
-      <c r="X716" t="s">
-[...2 lines deleted...]
-      <c r="Y716" s="2">
+      <c r="X782" t="s">
+        <v>1001</v>
+      </c>
+      <c r="Y782" s="2">
         <v>44225</v>
       </c>
-      <c r="Z716" t="s">
-[...2 lines deleted...]
-      <c r="AA716" s="2">
+      <c r="Z782" t="s">
+        <v>1002</v>
+      </c>
+      <c r="AA782" s="2">
         <v>44225</v>
       </c>
     </row>
-    <row r="717">
-      <c r="A717">
+    <row r="783">
+      <c r="A783">
         <v>2238</v>
       </c>
-      <c r="B717" t="s">
-[...6 lines deleted...]
-      <c r="E717" s="2">
+      <c r="B783" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C783" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D783"/>
+      <c r="E783" s="2">
         <v>44784</v>
       </c>
-      <c r="F717" t="s">
-[...2 lines deleted...]
-      <c r="G717" s="2">
+      <c r="F783" t="s">
+        <v>1005</v>
+      </c>
+      <c r="G783" s="2">
         <v>44287</v>
       </c>
-      <c r="H717" t="s">
-[...2 lines deleted...]
-      <c r="I717" s="2">
+      <c r="H783" t="s">
+        <v>1006</v>
+      </c>
+      <c r="I783" s="2">
         <v>44195</v>
       </c>
     </row>
-    <row r="718">
-      <c r="A718">
+    <row r="784">
+      <c r="A784">
         <v>2237</v>
       </c>
-      <c r="B718" t="inlineStr">
+      <c r="B784" t="inlineStr">
         <is>
           <t>Determinazione a contrarre relativa alla Gara comunitaria a procedura aperta finalizzata all'affidamento del "multiservizio tecnologico di manutenzione degli impianti relativi agli immobili di proprietà o in uso, a qualsiasi titolo, alla Regione Lazio". Impegni di spesa: € 15.544.371,61 IVA compresa, cap. S23416, Es. Fin. 2021-2028, in favore di Creditori Diversi (cod. cred/deb. 3805), € 6.355.559,78 IVA compresa, cap. S21900, Es. Fin. 2021-2028, in favore di Creditori Diversi (cod. cred/deb. 3805), Impegno di spesa di € 800,00 a favore di ANAC sul cap. T19427. Es. Fin. 2021, Impegno di spesa di complessivi € 197 458,40 sui capitoli S23416 e S21900 es fin 2021-2028 e relativo accertamento a favore del fondo incentivi, ai sensi dell'art.113 del Dlgs 50/2016 sui capitoli 341559 per € 157.966,72, 341562 per € 19.745,84 e 341563 per € 19.745,84. CIG 85680789A2 
 </t>
         </is>
       </c>
-      <c r="C718" t="s">
-[...3 lines deleted...]
-      <c r="E718" s="2">
+      <c r="C784" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D784"/>
+      <c r="E784" s="2">
         <v>44475</v>
       </c>
-      <c r="F718" t="s">
-[...2 lines deleted...]
-      <c r="G718" s="2">
+      <c r="F784" t="s">
+        <v>1008</v>
+      </c>
+      <c r="G784" s="2">
         <v>44221</v>
       </c>
-      <c r="H718" t="s">
-[...2 lines deleted...]
-      <c r="I718" s="2">
+      <c r="H784" t="s">
+        <v>1009</v>
+      </c>
+      <c r="I784" s="2">
         <v>44256</v>
       </c>
-      <c r="J718" t="s">
-[...2 lines deleted...]
-      <c r="K718" s="2">
+      <c r="J784" t="s">
+        <v>1010</v>
+      </c>
+      <c r="K784" s="2">
         <v>44286</v>
       </c>
-      <c r="L718" t="s">
-[...2 lines deleted...]
-      <c r="M718" s="2">
+      <c r="L784" t="s">
+        <v>1011</v>
+      </c>
+      <c r="M784" s="2">
         <v>44323</v>
       </c>
-      <c r="N718" t="s">
-[...2 lines deleted...]
-      <c r="O718" s="2">
+      <c r="N784" t="s">
+        <v>1012</v>
+      </c>
+      <c r="O784" s="2">
         <v>44194</v>
       </c>
-      <c r="P718" t="s">
-[...2 lines deleted...]
-      <c r="Q718" s="2">
+      <c r="P784" t="s">
+        <v>1013</v>
+      </c>
+      <c r="Q784" s="2">
         <v>44194</v>
       </c>
     </row>
-    <row r="719">
-      <c r="A719">
+    <row r="785">
+      <c r="A785">
         <v>2236</v>
       </c>
-      <c r="B719" t="inlineStr">
+      <c r="B785" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile, Dossier n. "LI-ES2-20160109-2470214". Intervento A0100E0205 presso la "Scuola Media Ettore Sacconi" nel Comune di Tarquinia (VT). Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 – Incarico per la redazione dell'attestato di prestazione energetica. Disimpegno di € 2.092,51 ed attribuzione impegni nn 64326/2020, 64327/2020 e 64328/2020 rispettivamente dei Capitoli A42200, A42201 A42202 all'operatore economico arch. Di Meglio Marianna (cod. creditore 203154). CUP F83C15000000006_CIG 85556444C7</t>
         </is>
       </c>
-      <c r="C719" t="s">
-[...5 lines deleted...]
-      <c r="E719" s="2">
+      <c r="C785" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D785" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E785" s="2">
         <v>44189</v>
       </c>
     </row>
-    <row r="720">
-      <c r="A720">
+    <row r="786">
+      <c r="A786">
         <v>2223</v>
       </c>
-      <c r="B720" t="inlineStr">
+      <c r="B786" t="inlineStr">
         <is>
           <t>Procedura aperta d’urgenza per la conclusione di un accordo quadro per la fornitura di test salivari necessari per la gestione dell’emergenza sanitaria COVID-19-2 determinazione a contrarre. Approvazione schemi, atti e indizione gara. ID gara n. 7991849</t>
         </is>
       </c>
-      <c r="C720" t="s">
-[...3 lines deleted...]
-      <c r="E720" s="2">
+      <c r="C786" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D786"/>
+      <c r="E786" s="2">
         <v>44348</v>
       </c>
-      <c r="F720" t="s">
-[...2 lines deleted...]
-      <c r="G720" s="2">
+      <c r="F786" t="s">
+        <v>1017</v>
+      </c>
+      <c r="G786" s="2">
         <v>44242</v>
       </c>
-      <c r="H720" t="s">
-[...2 lines deleted...]
-      <c r="I720" s="2">
+      <c r="H786" t="s">
+        <v>1018</v>
+      </c>
+      <c r="I786" s="2">
         <v>44184</v>
       </c>
     </row>
-    <row r="721">
-      <c r="A721">
+    <row r="787">
+      <c r="A787">
         <v>2222</v>
       </c>
-      <c r="B721" t="inlineStr">
+      <c r="B787" t="inlineStr">
         <is>
           <t>Appalto specifico per l’acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio e della Regione Calabria – Farmaci 2020_quinta tranche, nell’ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori – Determinazione a contrarre. Approvazione schemi, atti e indizione gara. Nr. Gara 7983849.
 </t>
         </is>
       </c>
-      <c r="C721" t="s">
-[...5 lines deleted...]
-      <c r="E721" s="2">
+      <c r="C787" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D787" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E787" s="2">
         <v>44183</v>
       </c>
     </row>
-    <row r="722">
-      <c r="A722">
+    <row r="788">
+      <c r="A788">
         <v>2221</v>
       </c>
-      <c r="B722" t="s">
-[...8 lines deleted...]
-      <c r="E722" s="2">
+      <c r="B788" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C788" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D788" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E788" s="2">
         <v>44183</v>
       </c>
-      <c r="F722" t="s">
-[...2 lines deleted...]
-      <c r="G722" s="2">
+      <c r="F788" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G788" s="2">
         <v>44183</v>
       </c>
     </row>
-    <row r="723">
-      <c r="A723">
+    <row r="789">
+      <c r="A789">
         <v>2220</v>
       </c>
-      <c r="B723" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E723" s="2">
+      <c r="B789" t="inlineStr">
+        <is>
+          <t>Gara comunitaria a procedura aperta per l'acquisizione e la distribuzione di cannule e cateteri da destinare in assistenza territoriale ai pazienti delle Aziende Sanitarie della Regione Lazio.</t>
+        </is>
+      </c>
+      <c r="C789" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D789" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E789" s="2">
         <v>44217</v>
       </c>
-      <c r="F723" t="s">
-[...2 lines deleted...]
-      <c r="G723" s="2">
+      <c r="F789" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G789" s="2">
         <v>44182</v>
       </c>
     </row>
-    <row r="724">
-      <c r="A724">
+    <row r="790">
+      <c r="A790">
         <v>2219</v>
       </c>
-      <c r="B724" t="s">
-[...6 lines deleted...]
-      <c r="E724" s="2">
+      <c r="B790" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C790" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D790"/>
+      <c r="E790" s="2">
         <v>44403</v>
       </c>
-      <c r="F724" t="s">
-[...2 lines deleted...]
-      <c r="G724" s="2">
+      <c r="F790" t="s">
+        <v>1030</v>
+      </c>
+      <c r="G790" s="2">
         <v>44180</v>
       </c>
     </row>
-    <row r="725">
-      <c r="A725">
+    <row r="791">
+      <c r="A791">
         <v>2218</v>
       </c>
-      <c r="B725" t="inlineStr">
+      <c r="B791" t="inlineStr">
         <is>
           <t>Gara comunitaria a procedura aperta, ai sensi dell'art. 60 del D. Lgs. N° 50/2016 e s.m.i., per l'affidamento di un Accordo Quadro, ai sensi e per gli effetti dell'art. 54 comma 4, lett. a) del d. lgs. n. 50/2016, avente ad oggetto la fornitura di suture chirurgiche tradizionali occorrenti alle Aziende Sani-tarie della Regione Lazio. Determinazione a contrarre, provvedimento di indizione e approvazione atti di gara e nomina del Responsabile Unico del Procedimento. N.ro Gara 7982276</t>
         </is>
       </c>
-      <c r="C725" t="s">
-[...5 lines deleted...]
-      <c r="E725" s="2">
+      <c r="C791" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D791" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E791" s="2">
         <v>44179</v>
       </c>
     </row>
-    <row r="726">
-      <c r="A726">
+    <row r="792">
+      <c r="A792">
         <v>2216</v>
       </c>
-      <c r="B726" t="inlineStr">
+      <c r="B792" t="inlineStr">
         <is>
           <t>Lavori di consolidamento Rupe località Mercatello, a completamento intervento somma urgenza movimento franoso nel Comune di Bagnoregio". Affidamento servizio pubblicazione Avviso appalto aggiudicato, alla Società Lexmedia S.r.l., (cod. cred. 112034) ed attribuzione impegno 63960/2020 di € 1.632,33 nell'es. fin 2021. Accertamento dell'importo di € 1.632,33= sul capitolo di entrata 331530.CUP F69D15001850002_CIG Z7F2FA0FB4</t>
         </is>
       </c>
-      <c r="C726" t="s">
-[...5 lines deleted...]
-      <c r="E726" s="2">
+      <c r="C792" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D792" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E792" s="2">
         <v>44176</v>
       </c>
     </row>
-    <row r="727">
-      <c r="A727">
+    <row r="793">
+      <c r="A793">
         <v>2215</v>
       </c>
-      <c r="B727" t="s">
-[...8 lines deleted...]
-      <c r="E727" s="2">
+      <c r="B793" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C793" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D793" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E793" s="2">
         <v>44175</v>
       </c>
-      <c r="F727" t="s">
-[...2 lines deleted...]
-      <c r="G727" s="2">
+      <c r="F793" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G793" s="2">
         <v>44175</v>
       </c>
     </row>
-    <row r="728">
-      <c r="A728">
+    <row r="794">
+      <c r="A794">
         <v>2214</v>
       </c>
-      <c r="B728" t="inlineStr">
+      <c r="B794" t="inlineStr">
         <is>
           <t>Emergenza derivante dagli eventi metereologici verificatesi nel territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018. Intervento codice n. 594 "Lavori straordinari dell'alveo del fiume Fibreno nel tratto a valle e a monte della Ferrovia Roccasecca - Sora - Ripristino officiosità idraulica e difese spondali". Determinazione a contrarre. CUP: F44H20000120001 CIG. 8548935456
 </t>
         </is>
       </c>
-      <c r="C728" t="s">
-[...3 lines deleted...]
-      <c r="E728" s="2">
+      <c r="C794" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D794"/>
+      <c r="E794" s="2">
         <v>44392</v>
       </c>
     </row>
-    <row r="729">
-      <c r="A729">
+    <row r="795">
+      <c r="A795">
         <v>2213</v>
       </c>
-      <c r="B729" t="inlineStr">
+      <c r="B795" t="inlineStr">
         <is>
           <t>Emergenza derivante dagli eventi metereologici verificatesi nel territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018. Intervento codice n. R94 "Lavori straordinari dell'alveo del fiume Rapido - Vecchio alveo - Ripristino difese spondali a monte della casa circondariale". Determinazione a contrarre. CUP: F34H20000420001 CIG: 8549371C20</t>
         </is>
       </c>
-      <c r="C729" t="s">
-[...5 lines deleted...]
-      <c r="E729" s="2">
+      <c r="C795" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D795" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E795" s="2">
         <v>44174</v>
       </c>
     </row>
-    <row r="730">
-      <c r="A730">
+    <row r="796">
+      <c r="A796">
         <v>2212</v>
       </c>
-      <c r="B730" t="inlineStr">
+      <c r="B796" t="inlineStr">
         <is>
           <t>Appalto specifico per l’acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio, della Regione Calabria e della Regione Sardegna – Farmaci 2020_quarta tranche, nell’ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori - Nr. Gara 7970854.
 </t>
         </is>
       </c>
-      <c r="C730" t="s">
-[...5 lines deleted...]
-      <c r="E730" s="2">
+      <c r="C796" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D796" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E796" s="2">
         <v>44174</v>
       </c>
     </row>
-    <row r="731">
-      <c r="A731">
+    <row r="797">
+      <c r="A797">
         <v>2211</v>
       </c>
-      <c r="B731" t="inlineStr">
+      <c r="B797" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile . Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier LI-ES2-2740248 - Intervento A0100E0330, presso la Scuola Media Aldo Manuzio"&amp;nbsp;di Latina Scalo Comune di Latina. Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori, nomina Direttore Lavori e CSE. CUP F24D17000010006 &amp;nbsp;CIG 853856029E
 </t>
         </is>
       </c>
-      <c r="C731" t="s">
-[...3 lines deleted...]
-      <c r="E731" s="2">
+      <c r="C797" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D797"/>
+      <c r="E797" s="2">
         <v>45203</v>
       </c>
-      <c r="F731"/>
-      <c r="G731" s="2">
+      <c r="F797"/>
+      <c r="G797" s="2">
         <v>44897</v>
       </c>
-      <c r="H731"/>
-      <c r="I731" s="2">
+      <c r="H797"/>
+      <c r="I797" s="2">
         <v>44893</v>
       </c>
-      <c r="J731"/>
-      <c r="K731" s="2">
+      <c r="J797"/>
+      <c r="K797" s="2">
         <v>44560</v>
       </c>
-      <c r="L731"/>
-      <c r="M731" s="2">
+      <c r="L797"/>
+      <c r="M797" s="2">
         <v>44536</v>
       </c>
-      <c r="N731" t="s">
-[...2 lines deleted...]
-      <c r="O731" s="2">
+      <c r="N797" t="s">
+        <v>1045</v>
+      </c>
+      <c r="O797" s="2">
         <v>44322</v>
       </c>
-      <c r="P731" t="s">
-[...2 lines deleted...]
-      <c r="Q731" s="2">
+      <c r="P797" t="s">
+        <v>1046</v>
+      </c>
+      <c r="Q797" s="2">
         <v>44172</v>
       </c>
-      <c r="R731" t="s">
-[...2 lines deleted...]
-      <c r="S731" s="2">
+      <c r="R797" t="s">
+        <v>1047</v>
+      </c>
+      <c r="S797" s="2">
         <v>44172</v>
       </c>
-      <c r="T731" t="s">
-[...2 lines deleted...]
-      <c r="U731" s="2">
+      <c r="T797" t="s">
+        <v>1048</v>
+      </c>
+      <c r="U797" s="2">
         <v>44252</v>
       </c>
-      <c r="V731" t="s">
-[...2 lines deleted...]
-      <c r="W731" s="2">
+      <c r="V797" t="s">
+        <v>1049</v>
+      </c>
+      <c r="W797" s="2">
         <v>44169</v>
       </c>
-      <c r="X731" t="s">
-[...2 lines deleted...]
-      <c r="Y731" s="2">
+      <c r="X797" t="s">
+        <v>1050</v>
+      </c>
+      <c r="Y797" s="2">
         <v>44179</v>
       </c>
-      <c r="Z731" t="s">
-[...2 lines deleted...]
-      <c r="AA731" s="2">
+      <c r="Z797" t="s">
+        <v>1051</v>
+      </c>
+      <c r="AA797" s="2">
         <v>44179</v>
       </c>
-      <c r="AB731" t="s">
-[...2 lines deleted...]
-      <c r="AC731" s="2">
+      <c r="AB797" t="s">
+        <v>1052</v>
+      </c>
+      <c r="AC797" s="2">
         <v>44179</v>
       </c>
-      <c r="AD731" t="s">
-[...2 lines deleted...]
-      <c r="AE731" s="2">
+      <c r="AD797" t="s">
+        <v>1053</v>
+      </c>
+      <c r="AE797" s="2">
         <v>44179</v>
       </c>
     </row>
-    <row r="732">
-      <c r="A732">
+    <row r="798">
+      <c r="A798">
         <v>2209</v>
       </c>
-      <c r="B732" t="inlineStr">
+      <c r="B798" t="inlineStr">
         <is>
           <t>SiGeM –Sistema Informativo di Gestione e Monitoraggio dei PO FSE e FESR Lazio. Realizzazione delle attività previste dalla fase 2 dello SFAT a valere sul POR FESR Lazio 2021-2027.</t>
         </is>
       </c>
-      <c r="C732" t="s">
-[...5 lines deleted...]
-      <c r="E732" s="2">
+      <c r="C798" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D798" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E798" s="2">
         <v>44225</v>
       </c>
-      <c r="F732" t="s">
-[...2 lines deleted...]
-      <c r="G732" s="2">
+      <c r="F798" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G798" s="2">
         <v>44169</v>
       </c>
     </row>
-    <row r="733">
-      <c r="A733">
+    <row r="799">
+      <c r="A799">
         <v>2208</v>
       </c>
-      <c r="B733" t="inlineStr">
+      <c r="B799" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020. Progetto A0097E0019. SiGeM –Sistema Informativo di Gestione e Monitoraggio dei PO FSE e FESR Lazio. Approvazione Studio di Fattibilità "sviluppo software, manutenzione evolutiva, adeguativa, correttiva e relativo supporto tecnico". Continuità dei servizi di manutenzione e assistenza tecnica (Fase 1 SFAT).</t>
         </is>
       </c>
-      <c r="C733" t="s">
-[...5 lines deleted...]
-      <c r="E733" s="2">
+      <c r="C799" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D799" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E799" s="2">
         <v>44169</v>
       </c>
     </row>
-    <row r="734">
-      <c r="A734">
+    <row r="800">
+      <c r="A800">
         <v>2207</v>
       </c>
-      <c r="B734" t="inlineStr">
+      <c r="B800" t="inlineStr">
         <is>
           <t>Affidamento sul MEPA, a seguito di Trattativa Diretta, del servizio di utilizzo ed allestimento sale per l'espletamento della prova preselettiva del concorso pubblico, per titoli ed esami, per la copertura di 10 posti a tempo pieno ed indeterminato di esperto legale - avvocato, categoria giuridica D, posizione economica D1, presso l'avvocatura regionale, importo complessivo di € 21.450,00 IVA esclusa (€ 26.169,00 IVA inclusa) Cap. T19535 –impegno esercizio finanziario 2020.</t>
         </is>
       </c>
-      <c r="C734" t="s">
-[...5 lines deleted...]
-      <c r="E734" s="2">
+      <c r="C800" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D800" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E800" s="2">
         <v>44162</v>
       </c>
     </row>
-    <row r="735">
-      <c r="A735">
+    <row r="801">
+      <c r="A801">
         <v>2206</v>
       </c>
-      <c r="B735" t="s">
-[...6 lines deleted...]
-      <c r="E735" s="2">
+      <c r="B801" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C801" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D801"/>
+      <c r="E801" s="2">
         <v>44487</v>
       </c>
-      <c r="F735" t="s">
-[...2 lines deleted...]
-      <c r="G735" s="2">
+      <c r="F801" t="s">
+        <v>1063</v>
+      </c>
+      <c r="G801" s="2">
         <v>44186</v>
       </c>
-      <c r="H735" t="s">
-[...2 lines deleted...]
-      <c r="I735" s="2">
+      <c r="H801" t="s">
+        <v>1064</v>
+      </c>
+      <c r="I801" s="2">
         <v>44208</v>
       </c>
-      <c r="J735" t="s">
-[...2 lines deleted...]
-      <c r="K735" s="2">
+      <c r="J801" t="s">
+        <v>1065</v>
+      </c>
+      <c r="K801" s="2">
         <v>44167</v>
       </c>
-      <c r="L735" t="s">
-[...2 lines deleted...]
-      <c r="M735" s="2">
+      <c r="L801" t="s">
+        <v>1066</v>
+      </c>
+      <c r="M801" s="2">
         <v>44186</v>
       </c>
-      <c r="N735" t="s">
-[...2 lines deleted...]
-      <c r="O735" s="2">
+      <c r="N801" t="s">
+        <v>1067</v>
+      </c>
+      <c r="O801" s="2">
         <v>44210</v>
       </c>
-      <c r="P735" t="s">
-[...2 lines deleted...]
-      <c r="Q735" s="2">
+      <c r="P801" t="s">
+        <v>1068</v>
+      </c>
+      <c r="Q801" s="2">
         <v>44165</v>
       </c>
-      <c r="R735" t="s">
-[...2 lines deleted...]
-      <c r="S735" s="2">
+      <c r="R801" t="s">
+        <v>1069</v>
+      </c>
+      <c r="S801" s="2">
         <v>44211</v>
       </c>
-      <c r="T735" t="s">
-[...2 lines deleted...]
-      <c r="U735" s="2">
+      <c r="T801" t="s">
+        <v>1070</v>
+      </c>
+      <c r="U801" s="2">
         <v>44211</v>
       </c>
-      <c r="V735" t="s">
-[...2 lines deleted...]
-      <c r="W735" s="2">
+      <c r="V801" t="s">
+        <v>1071</v>
+      </c>
+      <c r="W801" s="2">
         <v>44211</v>
       </c>
-      <c r="X735" t="s">
-[...2 lines deleted...]
-      <c r="Y735" s="2">
+      <c r="X801" t="s">
+        <v>1072</v>
+      </c>
+      <c r="Y801" s="2">
         <v>44211</v>
       </c>
     </row>
-    <row r="736">
-      <c r="A736">
+    <row r="802">
+      <c r="A802">
         <v>2205</v>
       </c>
-      <c r="B736" t="inlineStr">
+      <c r="B802" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Dossier LI-ES2-2960279 - Intervento A0100E0120 –presso la "Scuola media San Bartolomeo" nel Comune di Sezze (LT). Affidamento servizio pubblicazione Variante all'Operatore economico INTESTO S.r.l. (cod. creditore 138804), Incremento impegno di € 208,00= ed attribuzione impegno n 55318 sul Capitolo A42502, accertamento dell'importo di € 1.708,00 sul capitolo di entrata nn. 331530. CUP: F14D16000000006 - CIG ZF62EC5958</t>
         </is>
       </c>
-      <c r="C736" t="s">
-[...5 lines deleted...]
-      <c r="E736" s="2">
+      <c r="C802" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D802" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E802" s="2">
         <v>44161</v>
       </c>
     </row>
-    <row r="737">
-      <c r="A737">
+    <row r="803">
+      <c r="A803">
         <v>2201</v>
       </c>
-      <c r="B737" t="inlineStr">
+      <c r="B803" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile ? Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier - LI-ES2-2570213- Intervento A0100E0041 presso l'«Istituto Comprensivo Luigi Fantappiè», sito in Piazza L. Concetti n. 1, nel Comune di Viterbo (VT).&amp;nbsp;
 &amp;nbsp;
 &amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C737" t="s">
-[...7 lines deleted...]
-      <c r="G737" s="2">
+      <c r="C803" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D803"/>
+      <c r="E803" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F803"/>
+      <c r="G803" s="2">
         <v>44769</v>
       </c>
-      <c r="H737" t="s">
-[...2 lines deleted...]
-      <c r="I737" s="2">
+      <c r="H803" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I803" s="2">
         <v>44160</v>
       </c>
-      <c r="J737" t="s">
-[...2 lines deleted...]
-      <c r="K737" s="2">
+      <c r="J803" t="s">
+        <v>1078</v>
+      </c>
+      <c r="K803" s="2">
         <v>44161</v>
       </c>
-      <c r="L737" t="s">
-[...2 lines deleted...]
-      <c r="M737" s="2">
+      <c r="L803" t="s">
+        <v>1079</v>
+      </c>
+      <c r="M803" s="2">
         <v>44159</v>
       </c>
-      <c r="N737" t="s">
-[...2 lines deleted...]
-      <c r="O737" s="2">
+      <c r="N803" t="s">
+        <v>1080</v>
+      </c>
+      <c r="O803" s="2">
         <v>44172</v>
       </c>
-      <c r="P737" t="s">
-[...2 lines deleted...]
-      <c r="Q737" s="2">
+      <c r="P803" t="s">
+        <v>1081</v>
+      </c>
+      <c r="Q803" s="2">
         <v>44172</v>
       </c>
-      <c r="R737" t="s">
-[...2 lines deleted...]
-      <c r="S737" s="2">
+      <c r="R803" t="s">
+        <v>1082</v>
+      </c>
+      <c r="S803" s="2">
         <v>44172</v>
       </c>
-      <c r="T737" t="s">
-[...2 lines deleted...]
-      <c r="U737" s="2">
+      <c r="T803" t="s">
+        <v>1083</v>
+      </c>
+      <c r="U803" s="2">
         <v>44172</v>
       </c>
     </row>
-    <row r="738">
-      <c r="A738">
+    <row r="804">
+      <c r="A804">
         <v>2200</v>
       </c>
-      <c r="B738" t="s">
-[...8 lines deleted...]
-      <c r="E738" s="2">
+      <c r="B804" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C804" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D804" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E804" s="2">
         <v>44158</v>
       </c>
-      <c r="F738" t="s">
-[...2 lines deleted...]
-      <c r="G738" s="2">
+      <c r="F804" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G804" s="2">
         <v>44186</v>
       </c>
-      <c r="H738" t="s">
-[...2 lines deleted...]
-      <c r="I738" s="2">
+      <c r="H804" t="s">
+        <v>1088</v>
+      </c>
+      <c r="I804" s="2">
         <v>44214</v>
       </c>
-      <c r="J738" t="s">
-[...2 lines deleted...]
-      <c r="K738" s="2">
+      <c r="J804" t="s">
+        <v>1089</v>
+      </c>
+      <c r="K804" s="2">
         <v>44186</v>
       </c>
-      <c r="L738" t="s">
-[...2 lines deleted...]
-      <c r="M738" s="2">
+      <c r="L804" t="s">
+        <v>1090</v>
+      </c>
+      <c r="M804" s="2">
         <v>44155</v>
       </c>
-      <c r="N738" t="s">
-[...2 lines deleted...]
-      <c r="O738" s="2">
+      <c r="N804" t="s">
+        <v>1091</v>
+      </c>
+      <c r="O804" s="2">
         <v>44218</v>
       </c>
-      <c r="P738" t="s">
-[...2 lines deleted...]
-      <c r="Q738" s="2">
+      <c r="P804" t="s">
+        <v>1092</v>
+      </c>
+      <c r="Q804" s="2">
         <v>44218</v>
       </c>
-      <c r="R738" t="s">
-[...2 lines deleted...]
-      <c r="S738" s="2">
+      <c r="R804" t="s">
+        <v>1093</v>
+      </c>
+      <c r="S804" s="2">
         <v>44218</v>
       </c>
-      <c r="T738" t="s">
-[...2 lines deleted...]
-      <c r="U738" s="2">
+      <c r="T804" t="s">
+        <v>1094</v>
+      </c>
+      <c r="U804" s="2">
         <v>44218</v>
       </c>
     </row>
-    <row r="739">
-      <c r="A739">
+    <row r="805">
+      <c r="A805">
         <v>2199</v>
       </c>
-      <c r="B739" t="inlineStr">
+      <c r="B805" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di farmaci per pazienti cronici fragili e fattori della coagulazione per continuità ed esigenze terapeutiche occorrenti alle Aziende Sanitarie della Regione Lazio e Regione Calabria.</t>
         </is>
       </c>
-      <c r="C739" t="s">
-[...5 lines deleted...]
-      <c r="E739" s="2">
+      <c r="C805" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D805" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E805" s="2">
         <v>44155</v>
       </c>
     </row>
-    <row r="740">
-      <c r="A740">
+    <row r="806">
+      <c r="A806">
         <v>2197</v>
       </c>
-      <c r="B740" t="inlineStr">
+      <c r="B806" t="inlineStr">
         <is>
           <t>O.C.D.P.C. 558/2018 Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 - Intervento codice R511 denominato "Lavori straordinari di manutenzione dell'alveo del Fibreno da loc. Ponte Tapino alla confluenza con il fiume Liri Km 9,00". Determinazione a contrarre. CUP: F93H20000260001- CIG: 8520007432&amp;nbsp;CIG AGGIUNTIVO 8822852FC8.
 </t>
         </is>
       </c>
-      <c r="C740" t="s">
-[...3 lines deleted...]
-      <c r="E740" s="2">
+      <c r="C806" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D806"/>
+      <c r="E806" s="2">
         <v>44392</v>
       </c>
-      <c r="F740" t="s">
-[...2 lines deleted...]
-      <c r="G740" s="2">
+      <c r="F806" t="s">
+        <v>1098</v>
+      </c>
+      <c r="G806" s="2">
         <v>44153</v>
       </c>
-      <c r="H740" t="s">
-[...2 lines deleted...]
-      <c r="I740" s="2">
+      <c r="H806" t="s">
+        <v>1099</v>
+      </c>
+      <c r="I806" s="2">
         <v>44180</v>
       </c>
     </row>
-    <row r="741">
-      <c r="A741">
+    <row r="807">
+      <c r="A807">
         <v>2196</v>
       </c>
-      <c r="B741" t="inlineStr">
+      <c r="B807" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta, ai sensi dell'art. 60 del d. lgs. n 50/2016 e s.m.i., finalizzata alla stipula di un accordo quadro per la fornitura di medicazioni generali ed avanzate occorrenti alle Aziende Sanitarie della Regione Lazio.
 </t>
         </is>
       </c>
-      <c r="C741" t="s">
-[...5 lines deleted...]
-      <c r="E741" s="2">
+      <c r="C807" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D807" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E807" s="2">
         <v>44152</v>
       </c>
     </row>
-    <row r="742">
-      <c r="A742">
+    <row r="808">
+      <c r="A808">
         <v>2195</v>
       </c>
-      <c r="B742" t="inlineStr">
+      <c r="B808" t="inlineStr">
         <is>
           <t>O.C.D.P.C. 558/2018 Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 - Intervento codice R513 denominato "Lavori straordinari di manutenzione dell'alveo del fiume Rapido da S. Elia a Cassino – Vecchio e nuovo alveo - Km 9,00". Determinazione a contrarre.&amp;nbsp; CUP: F13H20000160001- CIG: 85176012B4
 </t>
         </is>
       </c>
-      <c r="C742" t="s">
-[...3 lines deleted...]
-      <c r="E742" s="2">
+      <c r="C808" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D808"/>
+      <c r="E808" s="2">
         <v>44400</v>
       </c>
-      <c r="F742" t="s">
-[...2 lines deleted...]
-      <c r="G742" s="2">
+      <c r="F808" t="s">
+        <v>1103</v>
+      </c>
+      <c r="G808" s="2">
         <v>44152</v>
       </c>
     </row>
-    <row r="743">
-      <c r="A743">
+    <row r="809">
+      <c r="A809">
         <v>2193</v>
       </c>
-      <c r="B743" t="inlineStr">
+      <c r="B809" t="inlineStr">
         <is>
           <t>Procedura di gara aperta ai sensi dell’art. 60 del D.Lgs. 50/2016, per l’affidamento del “Servizio di Tesoreria Unica della Regione Lazio”, autorizzata con Determina a contrarre n G13379 del 12/11/2020. Approvazione atti ed indizione della procedura.</t>
         </is>
       </c>
-      <c r="C743" t="s">
-[...3 lines deleted...]
-      <c r="E743" s="2">
+      <c r="C809" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D809"/>
+      <c r="E809" s="2">
         <v>44389</v>
       </c>
-      <c r="F743" t="s">
-[...2 lines deleted...]
-      <c r="G743" s="2">
+      <c r="F809" t="s">
+        <v>1105</v>
+      </c>
+      <c r="G809" s="2">
         <v>44214</v>
       </c>
-      <c r="H743" t="s">
-[...2 lines deleted...]
-      <c r="I743" s="2">
+      <c r="H809" t="s">
+        <v>1106</v>
+      </c>
+      <c r="I809" s="2">
         <v>44313</v>
       </c>
-      <c r="J743" t="s">
-[...2 lines deleted...]
-      <c r="K743" s="2">
+      <c r="J809" t="s">
+        <v>1107</v>
+      </c>
+      <c r="K809" s="2">
         <v>44151</v>
       </c>
     </row>
-    <row r="744">
-      <c r="A744">
+    <row r="810">
+      <c r="A810">
         <v>2189</v>
       </c>
-      <c r="B744" t="inlineStr">
+      <c r="B810" t="inlineStr">
         <is>
           <t>Autorizzazione all'espletamento della procedura di affidamento diretto ai sensi dell'art. 36, co. 2, lett. a) del d.lgs. n. 50/2016, del servizio di erogazione di corsi di formazione su tecnologia SAS, rivolto al personale della Giunta regionale (utenti n. 6), mediante Richiesta di Offerta (RdO) sul Mercato Elettronico della Pubblica Amministrazione (MEPA). Importo complessivo stimato dell'affidamento pari ad euro 8.000,00. Approvazione atti di gara (Allegati 1 e 2). Impegno di spesa per euro 8.000,00 in favore di creditori diversi a valere sul capitolo di bilancio C11126, esercizio finanziario 2020, missione 01 - programma 03 - aggregato 1.03.02.04. CIG Z3C2F0959D</t>
         </is>
       </c>
-      <c r="C744" t="s">
-[...5 lines deleted...]
-      <c r="E744" s="2">
+      <c r="C810" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D810" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E810" s="2">
         <v>44148</v>
       </c>
     </row>
-    <row r="745">
-      <c r="A745">
+    <row r="811">
+      <c r="A811">
         <v>2187</v>
       </c>
-      <c r="B745" t="inlineStr">
+      <c r="B811" t="inlineStr">
         <is>
           <t>Costituzione di un elenco regionale di Professionisti abilitati a svolgere le attività di attestazione della prestazione energetica degli edifici, per l'affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020</t>
         </is>
       </c>
-      <c r="C745" t="s">
-[...5 lines deleted...]
-      <c r="E745" s="2">
+      <c r="C811" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D811" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E811" s="2">
         <v>44168</v>
       </c>
-      <c r="F745" t="s">
-[...2 lines deleted...]
-      <c r="G745" s="2">
+      <c r="F811" t="s">
+        <v>1112</v>
+      </c>
+      <c r="G811" s="2">
         <v>44168</v>
       </c>
-      <c r="H745" t="s">
-[...2 lines deleted...]
-      <c r="I745" s="2">
+      <c r="H811" t="s">
+        <v>1113</v>
+      </c>
+      <c r="I811" s="2">
         <v>44168</v>
       </c>
-      <c r="J745" t="s">
-[...2 lines deleted...]
-      <c r="K745" s="2">
+      <c r="J811" t="s">
+        <v>1114</v>
+      </c>
+      <c r="K811" s="2">
         <v>44281</v>
       </c>
-      <c r="L745" t="s">
-[...2 lines deleted...]
-      <c r="M745" s="2">
+      <c r="L811" t="s">
+        <v>1115</v>
+      </c>
+      <c r="M811" s="2">
         <v>44235</v>
       </c>
-      <c r="N745" t="s">
-[...2 lines deleted...]
-      <c r="O745" s="2">
+      <c r="N811" t="s">
+        <v>1116</v>
+      </c>
+      <c r="O811" s="2">
         <v>44246</v>
       </c>
-      <c r="P745" t="s">
-[...2 lines deleted...]
-      <c r="Q745" s="2">
+      <c r="P811" t="s">
+        <v>1117</v>
+      </c>
+      <c r="Q811" s="2">
         <v>44148</v>
       </c>
     </row>
-    <row r="746">
-      <c r="A746">
+    <row r="812">
+      <c r="A812">
         <v>2180</v>
       </c>
-      <c r="B746" t="inlineStr">
+      <c r="B812" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile ? Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier - LI-ES2-2160189- Intervento A0100E0079 presso la Scuola Elementare "U. Cerboni" nel Comune di Roma. Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. CUP F86C17000050006 - CIG 84894503C3
 </t>
         </is>
       </c>
-      <c r="C746" t="s">
-[...3 lines deleted...]
-      <c r="E746" s="2">
+      <c r="C812" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D812"/>
+      <c r="E812" s="2">
         <v>45202</v>
       </c>
-      <c r="F746"/>
-      <c r="G746" s="2">
+      <c r="F812"/>
+      <c r="G812" s="2">
         <v>44455</v>
       </c>
-      <c r="H746" t="s">
-[...2 lines deleted...]
-      <c r="I746" s="2">
+      <c r="H812" t="s">
+        <v>1119</v>
+      </c>
+      <c r="I812" s="2">
         <v>44265</v>
       </c>
-      <c r="J746" t="s">
-[...2 lines deleted...]
-      <c r="K746" s="2">
+      <c r="J812" t="s">
+        <v>1120</v>
+      </c>
+      <c r="K812" s="2">
         <v>44146</v>
       </c>
-      <c r="L746" t="s">
-[...2 lines deleted...]
-      <c r="M746" s="2">
+      <c r="L812" t="s">
+        <v>1121</v>
+      </c>
+      <c r="M812" s="2">
         <v>44148</v>
       </c>
-      <c r="N746" t="s">
-[...2 lines deleted...]
-      <c r="O746" s="2">
+      <c r="N812" t="s">
+        <v>1122</v>
+      </c>
+      <c r="O812" s="2">
         <v>44146</v>
       </c>
-      <c r="P746" t="s">
-[...2 lines deleted...]
-      <c r="Q746" s="2">
+      <c r="P812" t="s">
+        <v>1123</v>
+      </c>
+      <c r="Q812" s="2">
         <v>44193</v>
       </c>
-      <c r="R746" t="s">
-[...2 lines deleted...]
-      <c r="S746" s="2">
+      <c r="R812" t="s">
+        <v>1124</v>
+      </c>
+      <c r="S812" s="2">
         <v>44153</v>
       </c>
-      <c r="T746" t="s">
-[...2 lines deleted...]
-      <c r="U746" s="2">
+      <c r="T812" t="s">
+        <v>1125</v>
+      </c>
+      <c r="U812" s="2">
         <v>44153</v>
       </c>
-      <c r="V746" t="s">
-[...2 lines deleted...]
-      <c r="W746" s="2">
+      <c r="V812" t="s">
+        <v>1126</v>
+      </c>
+      <c r="W812" s="2">
         <v>44153</v>
       </c>
-      <c r="X746" t="s">
-[...2 lines deleted...]
-      <c r="Y746" s="2">
+      <c r="X812" t="s">
+        <v>1127</v>
+      </c>
+      <c r="Y812" s="2">
         <v>44153</v>
       </c>
     </row>
-    <row r="747">
-      <c r="A747">
+    <row r="813">
+      <c r="A813">
         <v>2179</v>
       </c>
-      <c r="B747" t="s">
-[...8 lines deleted...]
-      <c r="E747" s="2">
+      <c r="B813" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C813" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D813" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E813" s="2">
         <v>44145</v>
       </c>
     </row>
-    <row r="748">
-      <c r="A748">
+    <row r="814">
+      <c r="A814">
         <v>2178</v>
       </c>
-      <c r="B748" t="inlineStr">
+      <c r="B814" t="inlineStr">
         <is>
           <t>POR FESR LAZIO 2014-2020. Progetto A0102E0001. Gara europea a procedura aperta, ai sensi dell'articolo 60 del Decreto Legislativo 18 aprile 2016, n. 50, per l’affidamento dei lavori di efficientamento energetico dell’edificio sede della Giunta Regionale della Regione Lazio sito in Via Cristoforo Colombo 212 – Roma. CUP F82B17002490009 (ex F89B17000260009); CIG 843242406C
 </t>
         </is>
       </c>
-      <c r="C748" t="s">
-[...5 lines deleted...]
-      <c r="E748" s="2">
+      <c r="C814" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D814" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E814" s="2">
         <v>44221</v>
       </c>
-      <c r="F748" t="s">
-[...2 lines deleted...]
-      <c r="G748" s="2">
+      <c r="F814" t="s">
+        <v>1131</v>
+      </c>
+      <c r="G814" s="2">
         <v>44175</v>
       </c>
-      <c r="H748" t="s">
-[...2 lines deleted...]
-      <c r="I748" s="2">
+      <c r="H814" t="s">
+        <v>1132</v>
+      </c>
+      <c r="I814" s="2">
         <v>44148</v>
       </c>
-      <c r="J748" t="s">
-[...2 lines deleted...]
-      <c r="K748" s="2">
+      <c r="J814" t="s">
+        <v>1133</v>
+      </c>
+      <c r="K814" s="2">
         <v>44148</v>
       </c>
-      <c r="L748" t="s">
-[...2 lines deleted...]
-      <c r="M748" s="2">
+      <c r="L814" t="s">
+        <v>1134</v>
+      </c>
+      <c r="M814" s="2">
         <v>44221</v>
       </c>
-      <c r="N748" t="s">
-[...2 lines deleted...]
-      <c r="O748" s="2">
+      <c r="N814" t="s">
+        <v>1135</v>
+      </c>
+      <c r="O814" s="2">
         <v>44145</v>
       </c>
-      <c r="P748" t="s">
-[...2 lines deleted...]
-      <c r="Q748" s="2">
+      <c r="P814" t="s">
+        <v>1136</v>
+      </c>
+      <c r="Q814" s="2">
         <v>44148</v>
       </c>
-      <c r="R748" t="s">
-[...2 lines deleted...]
-      <c r="S748" s="2">
+      <c r="R814" t="s">
+        <v>1137</v>
+      </c>
+      <c r="S814" s="2">
         <v>44175</v>
       </c>
-      <c r="T748" t="s">
-[...2 lines deleted...]
-      <c r="U748" s="2">
+      <c r="T814" t="s">
+        <v>1138</v>
+      </c>
+      <c r="U814" s="2">
         <v>44148</v>
       </c>
-      <c r="V748" t="s">
-[...2 lines deleted...]
-      <c r="W748" s="2">
+      <c r="V814" t="s">
+        <v>1139</v>
+      </c>
+      <c r="W814" s="2">
         <v>44148</v>
       </c>
-      <c r="X748" t="s">
-[...2 lines deleted...]
-      <c r="Y748" s="2">
+      <c r="X814" t="s">
+        <v>1140</v>
+      </c>
+      <c r="Y814" s="2">
         <v>44148</v>
       </c>
-      <c r="Z748" t="s">
-[...2 lines deleted...]
-      <c r="AA748" s="2">
+      <c r="Z814" t="s">
+        <v>1141</v>
+      </c>
+      <c r="AA814" s="2">
         <v>44148</v>
       </c>
-      <c r="AB748" t="s">
-[...2 lines deleted...]
-      <c r="AC748" s="2">
+      <c r="AB814" t="s">
+        <v>1142</v>
+      </c>
+      <c r="AC814" s="2">
         <v>44148</v>
       </c>
-      <c r="AD748" t="s">
-[...2 lines deleted...]
-      <c r="AE748" s="2">
+      <c r="AD814" t="s">
+        <v>1143</v>
+      </c>
+      <c r="AE814" s="2">
         <v>44148</v>
       </c>
     </row>
-    <row r="749">
-      <c r="A749">
+    <row r="815">
+      <c r="A815">
         <v>2175</v>
       </c>
-      <c r="B749" t="inlineStr">
+      <c r="B815" t="inlineStr">
         <is>
           <t>Approvazione schema di avviso pubblico di consultazione preliminare di mercato, ai sensi dell'art. 66 del D. Lgs. 18 aprile 2016 n.50, per la fornitura di guanti monouso da destinare alle Aziende Sanitarie ed Ospedaliere della Regione Lazio.</t>
         </is>
       </c>
-      <c r="C749" t="s">
-[...5 lines deleted...]
-      <c r="E749" s="2">
+      <c r="C815" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D815" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E815" s="2">
         <v>44141</v>
       </c>
     </row>
-    <row r="750">
-      <c r="A750">
+    <row r="816">
+      <c r="A816">
         <v>2174</v>
       </c>
-      <c r="B750" t="inlineStr">
+      <c r="B816" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta, ai sensi dell'art. 60 del D. Lgs. n° 50/2016 e s.m.i., per l'acquisizione del servizio di sorveglianza attiva antincendio e di sicurezza occorrente alle Aziende Sanitarie della Regione Lazio.&amp;nbsp;</t>
         </is>
       </c>
-      <c r="C750" t="s">
-[...3 lines deleted...]
-      <c r="E750" s="2">
+      <c r="C816" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D816"/>
+      <c r="E816" s="2">
         <v>45877</v>
       </c>
-      <c r="F750"/>
-      <c r="G750" s="2">
+      <c r="F816"/>
+      <c r="G816" s="2">
         <v>45877</v>
       </c>
-      <c r="H750"/>
-      <c r="I750" s="2">
+      <c r="H816"/>
+      <c r="I816" s="2">
         <v>45877</v>
       </c>
-      <c r="J750"/>
-      <c r="K750" s="2">
+      <c r="J816"/>
+      <c r="K816" s="2">
         <v>45877</v>
       </c>
-      <c r="L750" t="s">
-[...2 lines deleted...]
-      <c r="M750" s="2">
+      <c r="L816" t="s">
+        <v>1147</v>
+      </c>
+      <c r="M816" s="2">
         <v>44141</v>
       </c>
     </row>
-    <row r="751">
-      <c r="A751">
+    <row r="817">
+      <c r="A817">
         <v>2172</v>
       </c>
-      <c r="B751" t="s">
-[...8 lines deleted...]
-      <c r="E751" s="2">
+      <c r="B817" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C817" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D817" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E817" s="2">
         <v>44152</v>
       </c>
-      <c r="F751" t="s">
-[...2 lines deleted...]
-      <c r="G751" s="2">
+      <c r="F817" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G817" s="2">
         <v>44139</v>
       </c>
-      <c r="H751" t="s">
-[...2 lines deleted...]
-      <c r="I751" s="2">
+      <c r="H817" t="s">
+        <v>1152</v>
+      </c>
+      <c r="I817" s="2">
         <v>44175</v>
       </c>
-      <c r="J751" t="s">
-[...2 lines deleted...]
-      <c r="K751" s="2">
+      <c r="J817" t="s">
+        <v>1153</v>
+      </c>
+      <c r="K817" s="2">
         <v>44152</v>
       </c>
-      <c r="L751" t="s">
-[...2 lines deleted...]
-      <c r="M751" s="2">
+      <c r="L817" t="s">
+        <v>1154</v>
+      </c>
+      <c r="M817" s="2">
         <v>44179</v>
       </c>
-      <c r="N751" t="s">
-[...2 lines deleted...]
-      <c r="O751" s="2">
+      <c r="N817" t="s">
+        <v>1155</v>
+      </c>
+      <c r="O817" s="2">
         <v>44138</v>
       </c>
-      <c r="P751" t="s">
-[...2 lines deleted...]
-      <c r="Q751" s="2">
+      <c r="P817" t="s">
+        <v>1156</v>
+      </c>
+      <c r="Q817" s="2">
         <v>44179</v>
       </c>
-      <c r="R751" t="s">
-[...2 lines deleted...]
-      <c r="S751" s="2">
+      <c r="R817" t="s">
+        <v>1157</v>
+      </c>
+      <c r="S817" s="2">
         <v>44179</v>
       </c>
-      <c r="T751" t="s">
-[...2 lines deleted...]
-      <c r="U751" s="2">
+      <c r="T817" t="s">
+        <v>1158</v>
+      </c>
+      <c r="U817" s="2">
         <v>44179</v>
       </c>
     </row>
-    <row r="752">
-      <c r="A752">
+    <row r="818">
+      <c r="A818">
         <v>2171</v>
       </c>
-      <c r="B752" t="inlineStr">
+      <c r="B818" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile" DossierLI-ES2-2160188_Intervento A0100E0080 - "Scuola Elementare e Materna Maffi" nel Comune di Roma Capitale. Affidamento servizio pubblicazione Variante all'Operatore economico EDITRICE SIFIC S.r.l. (cod. creditore 78475), disimpegno € 472,00= ed attribuzione impegni nn 56577/2020, 56578/2020 e 56579/2020 rispettivamente dei Capitoli A42200, A42201 e A42202, accertamento dell'importo di € 809,00 su capitoli di entrata nn. 413154, 421160 e 331530. CUP: F87D18000310009 - CIG ZC32E3E669</t>
         </is>
       </c>
-      <c r="C752" t="s">
-[...5 lines deleted...]
-      <c r="E752" s="2">
+      <c r="C818" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D818" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E818" s="2">
         <v>44134</v>
       </c>
     </row>
-    <row r="753">
-      <c r="A753">
+    <row r="819">
+      <c r="A819">
         <v>2170</v>
       </c>
-      <c r="B753" t="s">
-[...8 lines deleted...]
-      <c r="E753" s="2">
+      <c r="B819" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C819" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D819" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E819" s="2">
         <v>44137</v>
       </c>
-      <c r="F753" t="s">
-[...2 lines deleted...]
-      <c r="G753" s="2">
+      <c r="F819" t="s">
+        <v>1164</v>
+      </c>
+      <c r="G819" s="2">
         <v>44141</v>
       </c>
-      <c r="H753" t="s">
-[...2 lines deleted...]
-      <c r="I753" s="2">
+      <c r="H819" t="s">
+        <v>1165</v>
+      </c>
+      <c r="I819" s="2">
         <v>44168</v>
       </c>
-      <c r="J753" t="s">
-[...2 lines deleted...]
-      <c r="K753" s="2">
+      <c r="J819" t="s">
+        <v>1166</v>
+      </c>
+      <c r="K819" s="2">
         <v>44141</v>
       </c>
-      <c r="L753" t="s">
-[...2 lines deleted...]
-      <c r="M753" s="2">
+      <c r="L819" t="s">
+        <v>1167</v>
+      </c>
+      <c r="M819" s="2">
         <v>44175</v>
       </c>
-      <c r="N753" t="s">
-[...2 lines deleted...]
-      <c r="O753" s="2">
+      <c r="N819" t="s">
+        <v>1168</v>
+      </c>
+      <c r="O819" s="2">
         <v>44134</v>
       </c>
-      <c r="P753" t="s">
-[...2 lines deleted...]
-      <c r="Q753" s="2">
+      <c r="P819" t="s">
+        <v>1169</v>
+      </c>
+      <c r="Q819" s="2">
         <v>44175</v>
       </c>
-      <c r="R753" t="s">
-[...2 lines deleted...]
-      <c r="S753" s="2">
+      <c r="R819" t="s">
+        <v>1170</v>
+      </c>
+      <c r="S819" s="2">
         <v>44175</v>
       </c>
-      <c r="T753" t="s">
-[...2 lines deleted...]
-      <c r="U753" s="2">
+      <c r="T819" t="s">
+        <v>1171</v>
+      </c>
+      <c r="U819" s="2">
         <v>44175</v>
       </c>
     </row>
-    <row r="754">
-      <c r="A754">
+    <row r="820">
+      <c r="A820">
         <v>2169</v>
       </c>
-      <c r="B754" t="inlineStr">
+      <c r="B820" t="inlineStr">
         <is>
           <t>Procedura di gara aperta ai sensi dell’art. 60 del D.Lgs. 50/2016, per l’affidamento dei “Servizi di pulizia e sanificazione a ridotto impatto ambientale e dei servizi accessori per le sedi delle Amministrazioni del territorio della Regione Lazio, Procedura suddivisa in 6 lotti</t>
         </is>
       </c>
-      <c r="C754" t="s">
-[...3 lines deleted...]
-      <c r="E754" s="2">
+      <c r="C820" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D820"/>
+      <c r="E820" s="2">
         <v>45113</v>
       </c>
-      <c r="F754"/>
-      <c r="G754" s="2">
+      <c r="F820"/>
+      <c r="G820" s="2">
         <v>45113</v>
       </c>
-      <c r="H754"/>
-      <c r="I754" s="2">
+      <c r="H820"/>
+      <c r="I820" s="2">
         <v>44734</v>
       </c>
-      <c r="J754"/>
-      <c r="K754" s="2">
+      <c r="J820"/>
+      <c r="K820" s="2">
         <v>44389</v>
       </c>
-      <c r="L754" t="s">
-[...2 lines deleted...]
-      <c r="M754" s="2">
+      <c r="L820" t="s">
+        <v>1173</v>
+      </c>
+      <c r="M820" s="2">
         <v>44309</v>
       </c>
-      <c r="N754" t="s">
-[...2 lines deleted...]
-      <c r="O754" s="2">
+      <c r="N820" t="s">
+        <v>1174</v>
+      </c>
+      <c r="O820" s="2">
         <v>44313</v>
       </c>
-      <c r="P754" t="s">
-[...2 lines deleted...]
-      <c r="Q754" s="2">
+      <c r="P820" t="s">
+        <v>1175</v>
+      </c>
+      <c r="Q820" s="2">
         <v>44320</v>
       </c>
-      <c r="R754" t="s">
-[...2 lines deleted...]
-      <c r="S754" s="2">
+      <c r="R820" t="s">
+        <v>1176</v>
+      </c>
+      <c r="S820" s="2">
         <v>44133</v>
       </c>
-      <c r="T754" t="s">
-[...2 lines deleted...]
-      <c r="U754" s="2">
+      <c r="T820" t="s">
+        <v>1177</v>
+      </c>
+      <c r="U820" s="2">
         <v>44133</v>
       </c>
-      <c r="V754" t="s">
-[...2 lines deleted...]
-      <c r="W754" s="2">
+      <c r="V820" t="s">
+        <v>1178</v>
+      </c>
+      <c r="W820" s="2">
         <v>44133</v>
       </c>
-      <c r="X754" t="s">
-[...2 lines deleted...]
-      <c r="Y754" s="2">
+      <c r="X820" t="s">
+        <v>1179</v>
+      </c>
+      <c r="Y820" s="2">
         <v>44134</v>
       </c>
-      <c r="Z754" t="s">
-[...2 lines deleted...]
-      <c r="AA754" s="2">
+      <c r="Z820" t="s">
+        <v>1180</v>
+      </c>
+      <c r="AA820" s="2">
         <v>44145</v>
       </c>
     </row>
-    <row r="755">
-      <c r="A755">
+    <row r="821">
+      <c r="A821">
         <v>2168</v>
       </c>
-      <c r="B755" t="inlineStr">
+      <c r="B821" t="inlineStr">
         <is>
           <t>O.C.D.P.C. 558/2018 - Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 – "Lavori di riparazione danni a seguito degli eventi metereologici agli impianti idrovori di Focene, Ostia Antica, Tor S. Michele e Bocca di Leone - Codice Intervento 558". Approvazione progetto esecutivo e decreto a contrarre. CUP F94H20000850006 - CIG 8474935999. </t>
         </is>
       </c>
-      <c r="C755" t="s">
-[...5 lines deleted...]
-      <c r="E755" s="2">
+      <c r="C821" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D821" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E821" s="2">
         <v>44133</v>
       </c>
     </row>
-    <row r="756">
-      <c r="A756">
+    <row r="822">
+      <c r="A822">
         <v>2167</v>
       </c>
-      <c r="B756" t="inlineStr">
+      <c r="B822" t="inlineStr">
         <is>
           <t>O.C.D.P.C. 558/2018 - Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 - "Lavori urgenti di manutenzione straordinaria dei canali di bonifica zona Piana del Sole Roma Capitale e Comune di Fiumicino - Codice Intervento 557". Approvazione progetto esecutivo e decreto a contrarre. CUP F14H20001350006 - CIG 8474879B62.</t>
         </is>
       </c>
-      <c r="C756" t="s">
-[...5 lines deleted...]
-      <c r="E756" s="2">
+      <c r="C822" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D822" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E822" s="2">
         <v>44133</v>
       </c>
     </row>
-    <row r="757">
-      <c r="A757">
+    <row r="823">
+      <c r="A823">
         <v>2166</v>
       </c>
-      <c r="B757" t="inlineStr">
+      <c r="B823" t="inlineStr">
         <is>
           <t>O.C.D.P.C. 558/2018 - Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 – "Interventi urgenti di sistemazione dell'impianto idrovoro di Pagliete: sostituzione quadro elettrico generale ed installazione gruppo elettrogeno di emergenza - Codice Intervento 556". Approvazione progetto esecutivo e decreto a contrarre. CUP F14H20001340006 - CIG 84748302F5.</t>
         </is>
       </c>
-      <c r="C757" t="s">
-[...5 lines deleted...]
-      <c r="E757" s="2">
+      <c r="C823" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D823" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E823" s="2">
         <v>44133</v>
       </c>
     </row>
-    <row r="758">
-      <c r="A758">
+    <row r="824">
+      <c r="A824">
         <v>2163</v>
       </c>
-      <c r="B758" t="s">
-[...6 lines deleted...]
-      <c r="E758" s="2">
+      <c r="B824" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C824" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D824"/>
+      <c r="E824" s="2">
         <v>44483</v>
       </c>
-      <c r="F758" t="s">
-[...2 lines deleted...]
-      <c r="G758" s="2">
+      <c r="F824" t="s">
+        <v>1189</v>
+      </c>
+      <c r="G824" s="2">
         <v>44148</v>
       </c>
-      <c r="H758" t="s">
-[...2 lines deleted...]
-      <c r="I758" s="2">
+      <c r="H824" t="s">
+        <v>1190</v>
+      </c>
+      <c r="I824" s="2">
         <v>44134</v>
       </c>
-      <c r="J758" t="s">
-[...2 lines deleted...]
-      <c r="K758" s="2">
+      <c r="J824" t="s">
+        <v>1191</v>
+      </c>
+      <c r="K824" s="2">
         <v>44216</v>
       </c>
-      <c r="L758" t="s">
-[...2 lines deleted...]
-      <c r="M758" s="2">
+      <c r="L824" t="s">
+        <v>1192</v>
+      </c>
+      <c r="M824" s="2">
         <v>44148</v>
       </c>
-      <c r="N758" t="s">
-[...2 lines deleted...]
-      <c r="O758" s="2">
+      <c r="N824" t="s">
+        <v>1193</v>
+      </c>
+      <c r="O824" s="2">
         <v>44214</v>
       </c>
-      <c r="P758" t="s">
-[...2 lines deleted...]
-      <c r="Q758" s="2">
+      <c r="P824" t="s">
+        <v>1194</v>
+      </c>
+      <c r="Q824" s="2">
         <v>44132</v>
       </c>
-      <c r="R758" t="s">
-[...2 lines deleted...]
-      <c r="S758" s="2">
+      <c r="R824" t="s">
+        <v>1195</v>
+      </c>
+      <c r="S824" s="2">
         <v>44216</v>
       </c>
-      <c r="T758" t="s">
-[...2 lines deleted...]
-      <c r="U758" s="2">
+      <c r="T824" t="s">
+        <v>1196</v>
+      </c>
+      <c r="U824" s="2">
         <v>44216</v>
       </c>
-      <c r="V758" t="s">
-[...2 lines deleted...]
-      <c r="W758" s="2">
+      <c r="V824" t="s">
+        <v>1197</v>
+      </c>
+      <c r="W824" s="2">
         <v>44216</v>
       </c>
-      <c r="X758" t="s">
-[...2 lines deleted...]
-      <c r="Y758" s="2">
+      <c r="X824" t="s">
+        <v>1198</v>
+      </c>
+      <c r="Y824" s="2">
         <v>44216</v>
       </c>
     </row>
-    <row r="759">
-      <c r="A759">
+    <row r="825">
+      <c r="A825">
         <v>2162</v>
       </c>
-      <c r="B759" t="inlineStr">
+      <c r="B825" t="inlineStr">
         <is>
           <t>Procedura negoziata senza previa pubblicazione di bando di gara - per l’esecuzione dell’intervento codice R108 denominato “Lavori straordinari ed urgenti dell'alveo del fiume Salto dalla diga sino alla confluenza nel Velino”.</t>
         </is>
       </c>
-      <c r="C759" t="s">
-[...3 lines deleted...]
-      <c r="E759" s="2">
+      <c r="C825" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D825"/>
+      <c r="E825" s="2">
         <v>44364</v>
       </c>
-      <c r="F759" t="s">
-[...2 lines deleted...]
-      <c r="G759" s="2">
+      <c r="F825" t="s">
+        <v>1200</v>
+      </c>
+      <c r="G825" s="2">
         <v>44131</v>
       </c>
-      <c r="H759" t="s">
-[...2 lines deleted...]
-      <c r="I759" s="2">
+      <c r="H825" t="s">
+        <v>1201</v>
+      </c>
+      <c r="I825" s="2">
         <v>44133</v>
       </c>
-      <c r="J759" t="s">
-[...2 lines deleted...]
-      <c r="K759" s="2">
+      <c r="J825" t="s">
+        <v>1202</v>
+      </c>
+      <c r="K825" s="2">
         <v>44131</v>
       </c>
     </row>
-    <row r="760">
-      <c r="A760">
+    <row r="826">
+      <c r="A826">
         <v>2160</v>
       </c>
-      <c r="B760" t="inlineStr">
+      <c r="B826" t="inlineStr">
         <is>
           <t>Piano stralcio 2019 (Delibera CIPE n. 35 del 24 luglio 2019 - Intervento Codice Rendis 12IR003/G9 denominato "Lavori di sistemazione idrogeologica e messa in sicurezza del pendio tra via Bandita dei Buoi ed il Piazzale del Bocciodromo nel Comune di Allumiere (Rm)". Determinazione a contrarre finalizzata all'affidamento, tramite procedura negoziata di cui dell'art. 1, comma 2, lett. b), del Decreto Legge n. 76 del 16/07/2020, convertito in Legge n. 120 dell?11/09/2020. CUP: F25J19000130001 - CIG: 84854563CF
 </t>
         </is>
       </c>
-      <c r="C760" t="s">
-[...5 lines deleted...]
-      <c r="E760" s="2">
+      <c r="C826" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D826" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E826" s="2">
         <v>44127</v>
       </c>
-      <c r="F760" t="s">
-[...2 lines deleted...]
-      <c r="G760" s="2">
+      <c r="F826" t="s">
+        <v>1205</v>
+      </c>
+      <c r="G826" s="2">
         <v>44131</v>
       </c>
-      <c r="H760" t="s">
-[...2 lines deleted...]
-      <c r="I760" s="2">
+      <c r="H826" t="s">
+        <v>1206</v>
+      </c>
+      <c r="I826" s="2">
         <v>44161</v>
       </c>
-      <c r="J760" t="s">
-[...2 lines deleted...]
-      <c r="K760" s="2">
+      <c r="J826" t="s">
+        <v>1207</v>
+      </c>
+      <c r="K826" s="2">
         <v>44131</v>
       </c>
-      <c r="L760" t="s">
-[...2 lines deleted...]
-      <c r="M760" s="2">
+      <c r="L826" t="s">
+        <v>1208</v>
+      </c>
+      <c r="M826" s="2">
         <v>44127</v>
       </c>
     </row>
-    <row r="761">
-      <c r="A761">
+    <row r="827">
+      <c r="A827">
         <v>2158</v>
       </c>
-      <c r="B761" t="inlineStr">
+      <c r="B827" t="inlineStr">
         <is>
           <t>Lavori per la ricostruzione dell'ospedale di Amatrice di cui all'Ordinanza Commissariale n. 56 del 10/05/2018. Codice Opera: OOPP_M_002_2017. Determina a contrarre per l'affidamento dell'incarico, ai sensi dell'art. 2, c. 2-bis del D.L. 189/2016, di collaudatore tecnico amministrativo in corso d'opera, verifica della contabilità e collaudatore tecnico funzionale degli impianti elettrici e certificatore energetico per la formazione della Commissione di collaudo. CUP: F78I18000070008 – CIG 8481509AA2</t>
         </is>
       </c>
-      <c r="C761" t="s">
-[...5 lines deleted...]
-      <c r="E761" s="2">
+      <c r="C827" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D827" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E827" s="2">
         <v>44126</v>
       </c>
-      <c r="F761" t="s">
-[...2 lines deleted...]
-      <c r="G761" s="2">
+      <c r="F827" t="s">
+        <v>1211</v>
+      </c>
+      <c r="G827" s="2">
         <v>44126</v>
       </c>
     </row>
-    <row r="762">
-      <c r="A762">
+    <row r="828">
+      <c r="A828">
         <v>2157</v>
       </c>
-      <c r="B762" t="inlineStr">
+      <c r="B828" t="inlineStr">
         <is>
           <t>Lavori per la ricostruzione dell'ospedale di Amatrice di cui all'Ordinanza Commissariale n. 56 del 10/05/2018. Codice Opera: OOPP_M_002_2017. Determina a contrarre per l'affidamento dell'incarico, ai sensi dell'art. 2, c. 2-bis del D.L. 189/2016, di collaudatore tecnico amministrativo in corso d'opera, verifica della contabilità e collaudatore tecnico funzionale degli impianti termoidraulici per la formazione della Commissione di collaudo. CUP: F78I18000070008 – CIG 84815089CF</t>
         </is>
       </c>
-      <c r="C762" t="s">
-[...5 lines deleted...]
-      <c r="E762" s="2">
+      <c r="C828" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D828" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E828" s="2">
         <v>44126</v>
       </c>
-      <c r="F762" t="s">
-[...2 lines deleted...]
-      <c r="G762" s="2">
+      <c r="F828" t="s">
+        <v>1214</v>
+      </c>
+      <c r="G828" s="2">
         <v>44126</v>
       </c>
     </row>
-    <row r="763">
-      <c r="A763">
+    <row r="829">
+      <c r="A829">
         <v>2156</v>
       </c>
-      <c r="B763" t="inlineStr">
+      <c r="B829" t="inlineStr">
         <is>
           <t>Lavori per la ricostruzione dell'ospedale di Amatrice di cui all'Ordinanza Commissariale n. 56 del 10/05/2018. Codice Opera: OOPP_M_002_2017. Determina a contrarre per l'affidamento dell'incarico, ai sensi dell'art. 2, c. 2-bis del D.L. 189/2016, di Presidente di Commissione di collaudo, collaudatore tecnico amministrativo in corso d'opera, verifica della contabilità e collaudatore statico in corso d'opera per la formazione della Commissione di collaudo. CUP: F78I18000070008 – CIG 84815078FC</t>
         </is>
       </c>
-      <c r="C763" t="s">
-[...5 lines deleted...]
-      <c r="E763" s="2">
+      <c r="C829" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D829" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E829" s="2">
         <v>44126</v>
       </c>
-      <c r="F763" t="s">
-[...2 lines deleted...]
-      <c r="G763" s="2">
+      <c r="F829" t="s">
+        <v>1217</v>
+      </c>
+      <c r="G829" s="2">
         <v>44126</v>
       </c>
     </row>
-    <row r="764">
-      <c r="A764">
+    <row r="830">
+      <c r="A830">
         <v>2155</v>
       </c>
-      <c r="B764" t="inlineStr">
+      <c r="B830" t="inlineStr">
         <is>
           <t>Bando a favore degli Istituti Scolastici pubblici del Lazio per la concessione dei contributi finanziari per la realizzazione di progetti "Plastic Free. - APPROVAZIONE GRADUATORIA FINALE</t>
         </is>
       </c>
-      <c r="C764" t="s">
-[...5 lines deleted...]
-      <c r="E764" s="2">
+      <c r="C830" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D830" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E830" s="2">
         <v>44125</v>
       </c>
     </row>
-    <row r="765">
-      <c r="A765">
+    <row r="831">
+      <c r="A831">
         <v>2154</v>
       </c>
-      <c r="B765" t="inlineStr">
+      <c r="B831" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione del vaccino pneumococcico polisaccaridico e di farmaci vari occorrenti alle Aziende sanitarie delle Regioni Lazio e Calabria, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori. Nr. Gara 7905737.
 </t>
         </is>
       </c>
-      <c r="C765" t="s">
-[...3 lines deleted...]
-      <c r="E765" s="2">
+      <c r="C831" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D831"/>
+      <c r="E831" s="2">
         <v>45121</v>
       </c>
-      <c r="F765" t="s">
-[...2 lines deleted...]
-      <c r="G765" s="2">
+      <c r="F831" t="s">
+        <v>1221</v>
+      </c>
+      <c r="G831" s="2">
         <v>44117</v>
       </c>
     </row>
-    <row r="766">
-      <c r="A766">
+    <row r="832">
+      <c r="A832">
         <v>2153</v>
       </c>
-      <c r="B766" t="s">
-[...8 lines deleted...]
-      <c r="E766" s="2">
+      <c r="B832" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C832" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D832" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E832" s="2">
         <v>44112</v>
       </c>
     </row>
-    <row r="767">
-      <c r="A767">
+    <row r="833">
+      <c r="A833">
         <v>2151</v>
       </c>
-      <c r="B767" t="s" s="3">
-[...6 lines deleted...]
-      <c r="E767" s="2">
+      <c r="B833" t="s" s="3">
+        <v>1225</v>
+      </c>
+      <c r="C833" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D833"/>
+      <c r="E833" s="2">
         <v>45177</v>
       </c>
-      <c r="F767"/>
-      <c r="G767" s="2">
+      <c r="F833"/>
+      <c r="G833" s="2">
         <v>45131</v>
       </c>
-      <c r="H767"/>
-      <c r="I767" s="2">
+      <c r="H833"/>
+      <c r="I833" s="2">
         <v>45093</v>
       </c>
-      <c r="J767"/>
-      <c r="K767" s="2">
+      <c r="J833"/>
+      <c r="K833" s="2">
         <v>44971</v>
       </c>
-      <c r="L767"/>
-      <c r="M767" s="2">
+      <c r="L833"/>
+      <c r="M833" s="2">
         <v>44642</v>
       </c>
-      <c r="N767" t="s">
-[...2 lines deleted...]
-      <c r="O767" s="2">
+      <c r="N833" t="s">
+        <v>1227</v>
+      </c>
+      <c r="O833" s="2">
         <v>44112</v>
       </c>
     </row>
-    <row r="768">
-      <c r="A768">
+    <row r="834">
+      <c r="A834">
         <v>2150</v>
       </c>
-      <c r="B768" t="inlineStr">
+      <c r="B834" t="inlineStr">
         <is>
           <t>Gara, attraverso il MEPA di Consip, per l'affidamento dei servizi necessari all'organizzazione e all'espletamento del concorso pubblico, per titoli ed esami, per l'assunzione di n. 10 unità di personale a tempo pieno e indeterminato, categoria D, posizione economica D1, per le esigenze della Avvocatura regionale.</t>
         </is>
       </c>
-      <c r="C768" t="s">
-[...5 lines deleted...]
-      <c r="E768" s="2">
+      <c r="C834" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D834" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E834" s="2">
         <v>44112</v>
       </c>
-      <c r="F768" t="s">
-[...2 lines deleted...]
-      <c r="G768" s="2">
+      <c r="F834" t="s">
+        <v>1230</v>
+      </c>
+      <c r="G834" s="2">
         <v>44112</v>
       </c>
     </row>
-    <row r="769">
-      <c r="A769">
+    <row r="835">
+      <c r="A835">
         <v>2149</v>
       </c>
-      <c r="B769" t="inlineStr">
+      <c r="B835" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile – Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica el'incremento dell'uso delle energie rinnovabili. Dossier - LI-ES2-1860264 - Intervento A0100E0141, presso la Scuola ITIS Viterbo (VT). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. CUP F87D18000540009 – CIG 845520718C
 </t>
         </is>
       </c>
-      <c r="C769" t="s">
-[...3 lines deleted...]
-      <c r="E769" s="2">
+      <c r="C835" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D835"/>
+      <c r="E835" s="2">
         <v>44910</v>
       </c>
-      <c r="F769"/>
-      <c r="G769" s="2">
+      <c r="F835"/>
+      <c r="G835" s="2">
         <v>44407</v>
       </c>
-      <c r="H769" t="s">
-[...2 lines deleted...]
-      <c r="I769" s="2">
+      <c r="H835" t="s">
+        <v>1232</v>
+      </c>
+      <c r="I835" s="2">
         <v>44322</v>
       </c>
-      <c r="J769" t="s">
-[...2 lines deleted...]
-      <c r="K769" s="2">
+      <c r="J835" t="s">
+        <v>1233</v>
+      </c>
+      <c r="K835" s="2">
         <v>44111</v>
       </c>
-      <c r="L769" t="s">
-[...2 lines deleted...]
-      <c r="M769" s="2">
+      <c r="L835" t="s">
+        <v>1234</v>
+      </c>
+      <c r="M835" s="2">
         <v>44112</v>
       </c>
-      <c r="N769" t="s">
-[...2 lines deleted...]
-      <c r="O769" s="2">
+      <c r="N835" t="s">
+        <v>1235</v>
+      </c>
+      <c r="O835" s="2">
         <v>44110</v>
       </c>
-      <c r="P769" t="s">
-[...2 lines deleted...]
-      <c r="Q769" s="2">
+      <c r="P835" t="s">
+        <v>1236</v>
+      </c>
+      <c r="Q835" s="2">
         <v>44175</v>
       </c>
-      <c r="R769" t="s">
-[...2 lines deleted...]
-      <c r="S769" s="2">
+      <c r="R835" t="s">
+        <v>1237</v>
+      </c>
+      <c r="S835" s="2">
         <v>44118</v>
       </c>
-      <c r="T769" t="s">
-[...2 lines deleted...]
-      <c r="U769" s="2">
+      <c r="T835" t="s">
+        <v>1238</v>
+      </c>
+      <c r="U835" s="2">
         <v>44118</v>
       </c>
-      <c r="V769" t="s">
-[...2 lines deleted...]
-      <c r="W769" s="2">
+      <c r="V835" t="s">
+        <v>1239</v>
+      </c>
+      <c r="W835" s="2">
         <v>44118</v>
       </c>
-      <c r="X769" t="s">
-[...2 lines deleted...]
-      <c r="Y769" s="2">
+      <c r="X835" t="s">
+        <v>1240</v>
+      </c>
+      <c r="Y835" s="2">
         <v>44118</v>
       </c>
     </row>
-    <row r="770">
-      <c r="A770">
+    <row r="836">
+      <c r="A836">
         <v>2148</v>
       </c>
-      <c r="B770" t="inlineStr">
+      <c r="B836" t="inlineStr">
         <is>
           <t>Procedura negoziata senza previa pubblicazione di bando di gara - per l’esecuzione dell’intervento codice R510 denominato "Lavori straordinari di manutenzione dell'alveo dei fossi Crescenza, Acqua Traversa per ca. 4 Km". CUP 83H20000200001. CIG 8458340AF8</t>
         </is>
       </c>
-      <c r="C770" t="s">
-[...5 lines deleted...]
-      <c r="E770" s="2">
+      <c r="C836" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D836" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E836" s="2">
         <v>44110</v>
       </c>
-      <c r="F770" t="s">
-[...2 lines deleted...]
-      <c r="G770" s="2">
+      <c r="F836" t="s">
+        <v>1243</v>
+      </c>
+      <c r="G836" s="2">
         <v>44110</v>
       </c>
     </row>
-    <row r="771">
-      <c r="A771">
+    <row r="837">
+      <c r="A837">
         <v>2147</v>
       </c>
-      <c r="B771" t="inlineStr">
+      <c r="B837" t="inlineStr">
         <is>
           <t>O.C.D.P.C. 558/2018 Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 - Intervento codice R536 denominato "Lavori straordinari di manutenzione dell'alveo del fosso Cremera". Determinazione a contrarre. CUP: F83H20000210001. CIG 8458348195</t>
         </is>
       </c>
-      <c r="C771" t="s">
-[...5 lines deleted...]
-      <c r="E771" s="2">
+      <c r="C837" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D837" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E837" s="2">
         <v>44106</v>
       </c>
     </row>
-    <row r="772">
-      <c r="A772">
+    <row r="838">
+      <c r="A838">
         <v>2146</v>
       </c>
-      <c r="B772" t="inlineStr">
+      <c r="B838" t="inlineStr">
         <is>
           <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n.558 del 15 novembre 2018. Invito, ai sensi del combinato disposto dell’art. 36, comma 2, lett. c) e dell’art. 1, co. 2 lett. b) del Decreto-legge 16 luglio 2020, n. 76 e delle deroghe di cui all’ O.C.D.P.C. n. 558/2018 art. 4 comma 3, per la presentazione dell’offerta per l’affidamento, mediante procedura negoziata senza previa pubblicazione di bando di gara - per l’esecuzione dell’intervento codice R536 denominato “Lavori straordinari di manutenzione dell’alveo del fosso Cremera”. CUP F83H20000210001. CIG 8458348195.Importo dei lavori a base di gara: € 226.910,57 di cui € 210.133,27 quale importo lavori soggetto a ribasso d’asta ed € 16.777,30 per oneri per la sicurezza non soggetti a ribasso, IVA esclusa.</t>
         </is>
       </c>
-      <c r="C772" t="s">
-[...5 lines deleted...]
-      <c r="E772" s="2">
+      <c r="C838" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D838" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E838" s="2">
         <v>44106</v>
       </c>
     </row>
-    <row r="773">
-      <c r="A773">
+    <row r="839">
+      <c r="A839">
         <v>2144</v>
       </c>
-      <c r="B773" t="inlineStr">
+      <c r="B839" t="inlineStr">
         <is>
           <t>Emergenza COVID 2019 -Affidamento diretto ex ART. 2, C.4 D.L. 76/2020 di servizi di trasporto pubblico integrativi e temporanei a supporto della ripresa delle attività produttive e scolastiche per il periodo 14/09/2020 -31/10/2020. Avviso per la manifestazione di interesse e relativi allegati</t>
         </is>
       </c>
-      <c r="C773" t="s">
-[...5 lines deleted...]
-      <c r="E773" s="2">
+      <c r="C839" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D839" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E839" s="2">
         <v>44106</v>
       </c>
     </row>
-    <row r="774">
-      <c r="A774">
+    <row r="840">
+      <c r="A840">
         <v>2140</v>
       </c>
-      <c r="B774" t="s">
-[...8 lines deleted...]
-      <c r="E774" s="2">
+      <c r="B840" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C840" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D840" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E840" s="2">
         <v>44104</v>
       </c>
     </row>
-    <row r="775">
-      <c r="A775">
+    <row r="841">
+      <c r="A841">
         <v>2138</v>
       </c>
-      <c r="B775" t="inlineStr">
+      <c r="B841" t="inlineStr">
         <is>
           <t>Determinazione di indizione della "Gara comunitaria centralizzata svolta tramite procedura aperta finalizzata all'affidamento del servizio di Call Center ReCUP per la Regione Lazio". Approvazione atti, indizione della procedura e nomina del Responsabile Unico del Procedimento della fase di affidamento. INTERVENTO RECUP3. CIG 8417356DE6.</t>
         </is>
       </c>
-      <c r="C775" t="s">
-[...5 lines deleted...]
-      <c r="E775" s="2">
+      <c r="C841" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D841" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E841" s="2">
         <v>44104</v>
       </c>
     </row>
-    <row r="776">
-      <c r="A776">
+    <row r="842">
+      <c r="A842">
         <v>2137</v>
       </c>
-      <c r="B776" t="inlineStr">
+      <c r="B842" t="inlineStr">
         <is>
           <t>Procedura negoziata d’urgenza, senza previa pubblicazione del bando di gara, ai sensi dell’art. 63, comma 2, lett. c) e 163 del D.Lgs. 50/2016, finalizzata alla conclusione di un Accordo Quadro per la fornitura di dispositivi vari necessari alla gestione dell’emergenza sanitaria COVID-19-2</t>
         </is>
       </c>
-      <c r="C776" t="s">
-[...5 lines deleted...]
-      <c r="E776" s="2">
+      <c r="C842" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D842" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E842" s="2">
         <v>43994</v>
       </c>
     </row>
-    <row r="777">
-      <c r="A777">
+    <row r="843">
+      <c r="A843">
         <v>2136</v>
       </c>
-      <c r="B777" t="s">
-[...8 lines deleted...]
-      <c r="E777" s="2">
+      <c r="B843" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C843" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D843" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E843" s="2">
         <v>44102</v>
       </c>
-      <c r="F777" t="s">
-[...2 lines deleted...]
-      <c r="G777" s="2">
+      <c r="F843" t="s">
+        <v>1260</v>
+      </c>
+      <c r="G843" s="2">
         <v>44102</v>
       </c>
-      <c r="H777" t="s">
-[...2 lines deleted...]
-      <c r="I777" s="2">
+      <c r="H843" t="s">
+        <v>1261</v>
+      </c>
+      <c r="I843" s="2">
         <v>44126</v>
       </c>
-      <c r="J777" t="s">
-[...2 lines deleted...]
-      <c r="K777" s="2">
+      <c r="J843" t="s">
+        <v>1262</v>
+      </c>
+      <c r="K843" s="2">
         <v>44102</v>
       </c>
-      <c r="L777" t="s">
-[...2 lines deleted...]
-      <c r="M777" s="2">
+      <c r="L843" t="s">
+        <v>1263</v>
+      </c>
+      <c r="M843" s="2">
         <v>44130</v>
       </c>
-      <c r="N777" t="s">
-[...2 lines deleted...]
-      <c r="O777" s="2">
+      <c r="N843" t="s">
+        <v>1264</v>
+      </c>
+      <c r="O843" s="2">
         <v>44130</v>
       </c>
-      <c r="P777" t="s">
-[...2 lines deleted...]
-      <c r="Q777" s="2">
+      <c r="P843" t="s">
+        <v>1265</v>
+      </c>
+      <c r="Q843" s="2">
         <v>44130</v>
       </c>
-      <c r="R777" t="s">
-[...2 lines deleted...]
-      <c r="S777" s="2">
+      <c r="R843" t="s">
+        <v>1266</v>
+      </c>
+      <c r="S843" s="2">
         <v>44130</v>
       </c>
     </row>
-    <row r="778">
-      <c r="A778">
+    <row r="844">
+      <c r="A844">
         <v>2135</v>
       </c>
-      <c r="B778" t="inlineStr">
+      <c r="B844" t="inlineStr">
         <is>
           <t>O.C.D.P.C. 558/2018 Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 - R515 denominato "Lavori straordinari di manutenzione dell'alveo del fiume Sacco da Colleferro a Ceprano Km 25,00". Determinazione a contrarre. CUP: F53H20000150001. CIG 8448320E33.</t>
         </is>
       </c>
-      <c r="C778" t="s">
-[...5 lines deleted...]
-      <c r="E778" s="2">
+      <c r="C844" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D844" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E844" s="2">
         <v>44098</v>
       </c>
     </row>
-    <row r="779">
-      <c r="A779">
+    <row r="845">
+      <c r="A845">
         <v>2133</v>
       </c>
-      <c r="B779" t="inlineStr">
+      <c r="B845" t="inlineStr">
         <is>
           <t>Lavori straordinari di manutenzione dell’alveo del Liri dal tratto urbano di Sora all’intersezione con la SS 630 Km 25,00”. F53H20000160001. CIG 8446808E75&amp;nbsp;CIG aggiuntivo 8841581F71
 </t>
         </is>
       </c>
-      <c r="C779" t="s">
-[...3 lines deleted...]
-      <c r="E779" s="2">
+      <c r="C845" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D845"/>
+      <c r="E845" s="2">
         <v>44403</v>
       </c>
-      <c r="F779" t="s">
-[...2 lines deleted...]
-      <c r="G779" s="2">
+      <c r="F845" t="s">
+        <v>1270</v>
+      </c>
+      <c r="G845" s="2">
         <v>44098</v>
       </c>
     </row>
-    <row r="780">
-      <c r="A780">
+    <row r="846">
+      <c r="A846">
         <v>2132</v>
       </c>
-      <c r="B780" t="inlineStr">
+      <c r="B846" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di accordi quadro per la fornitura di Acceleratori Lineari, Tomografi a Risonanza Magnetica (RM) e Tomografi Computerizzati (TC) destinati alle Aziende Sanitarie della Regione Lazio. Determinazione a contrarre. Approvazione atti e provvedimento di indizione. Importo complessivo di gara: euro 40.570.000,00 (iva inclusa) - Impegno di spesa per l'importo di euro 16.150.000,00 sul Capitolo C12161, euro 12.000.000,00 sul Capitolo H22527 - Accantonamento euro 4.420.000,00 sul Capitolo T21503 ed euro 8.000.000,00 sul Capitolo T22505. Esercizio finanziario 2021.</t>
         </is>
       </c>
-      <c r="C780" t="s">
-[...5 lines deleted...]
-      <c r="E780" s="2">
+      <c r="C846" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D846" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E846" s="2">
         <v>44095</v>
       </c>
     </row>
-    <row r="781">
-      <c r="A781">
+    <row r="847">
+      <c r="A847">
         <v>2131</v>
       </c>
-      <c r="B781" t="inlineStr">
+      <c r="B847" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta sopra soglia comunitaria, ai sensi dell'art. 60 del D.lgs. 50/2016, per la fornitura in noleggio di barelle, comprensiva di assistenza tecnica full risk e sanificazione, per le Aziende Sanitarie della Regione Lazio.</t>
         </is>
       </c>
-      <c r="C781" t="s">
-[...5 lines deleted...]
-      <c r="E781" s="2">
+      <c r="C847" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D847" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E847" s="2">
         <v>44095</v>
       </c>
     </row>
-    <row r="782">
-      <c r="A782">
+    <row r="848">
+      <c r="A848">
         <v>2130</v>
       </c>
-      <c r="B782" t="inlineStr">
+      <c r="B848" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta finalizzata all'acquisizione del servizio di ricondizionamento e riutilizzo degli ausili per disabili per le ASL Regione Lazio.</t>
         </is>
       </c>
-      <c r="C782" t="s">
-[...5 lines deleted...]
-      <c r="E782" s="2">
+      <c r="C848" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D848" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E848" s="2">
         <v>44095</v>
       </c>
     </row>
-    <row r="783">
-      <c r="A783">
+    <row r="849">
+      <c r="A849">
         <v>2129</v>
       </c>
-      <c r="B783" t="inlineStr">
+      <c r="B849" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata, a procedura aperta, finalizzata alla fornitura di sistemi per emodialisi, dialisi peritoneale, cateteri per dialisi, attrezzature e materiale di consumo per le Aziende Sanitarie della Regione Lazio
 </t>
         </is>
       </c>
-      <c r="C783" t="s">
-[...5 lines deleted...]
-      <c r="E783" s="2">
+      <c r="C849" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D849" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E849" s="2">
         <v>44095</v>
       </c>
     </row>
-    <row r="784">
-      <c r="A784">
+    <row r="850">
+      <c r="A850">
         <v>2128</v>
       </c>
-      <c r="B784" t="inlineStr">
+      <c r="B850" t="inlineStr">
         <is>
           <t>Gara comunitaria a procedura aperta finalizzata alla stipula di un accordo quadro per la fornitura e messa a dimora di nuovi alberi e arbusti nel territorio della Regione Lazio. Determinazione a contrarre. Provvedimento di indizione e approvazione atti.</t>
         </is>
       </c>
-      <c r="C784" t="s">
-[...5 lines deleted...]
-      <c r="E784" s="2">
+      <c r="C850" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D850" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E850" s="2">
         <v>44095</v>
       </c>
     </row>
-    <row r="785">
-      <c r="A785">
+    <row r="851">
+      <c r="A851">
         <v>2127</v>
       </c>
-      <c r="B785" t="inlineStr">
+      <c r="B851" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta per l'acquisizione e la distribuzione di cannule e cateteri da destinare in assistenza territoriale ai pazienti delle aziende sanitarie della Regione Lazio - 19 lotti
 </t>
         </is>
       </c>
-      <c r="C785" t="s">
-[...5 lines deleted...]
-      <c r="E785" s="2">
+      <c r="C851" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D851" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E851" s="2">
         <v>44095</v>
       </c>
     </row>
-    <row r="786">
-      <c r="A786">
+    <row r="852">
+      <c r="A852">
         <v>2125</v>
       </c>
-      <c r="B786" t="s">
-[...8 lines deleted...]
-      <c r="E786" s="2">
+      <c r="B852" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C852" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D852" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E852" s="2">
         <v>44089</v>
       </c>
     </row>
-    <row r="787">
-      <c r="A787">
+    <row r="853">
+      <c r="A853">
         <v>2124</v>
       </c>
-      <c r="B787" t="inlineStr">
+      <c r="B853" t="inlineStr">
         <is>
           <t>Autorizzazione ad espletare la gara, attraverso il Mepa, per l'affidamento del servizio di Loss Adjuster per la gestione sotto franchigia dei sinistri delle Polizze Assicurative RCT/O della Regione Lazio importo a base d'asta € 175.680,00 IVA compresa Capitolo S21410 esercizio finanziario 2020/2021.</t>
         </is>
       </c>
-      <c r="C787" t="s">
-[...5 lines deleted...]
-      <c r="E787" s="2">
+      <c r="C853" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D853" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E853" s="2">
         <v>44082</v>
       </c>
     </row>
-    <row r="788">
-      <c r="A788">
+    <row r="854">
+      <c r="A854">
         <v>2123</v>
       </c>
-      <c r="B788" t="s">
-[...8 lines deleted...]
-      <c r="E788" s="2">
+      <c r="B854" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C854" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D854" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E854" s="2">
         <v>44082</v>
       </c>
     </row>
-    <row r="789">
-      <c r="A789">
+    <row r="855">
+      <c r="A855">
         <v>2122</v>
       </c>
-      <c r="B789" t="inlineStr">
+      <c r="B855" t="inlineStr">
         <is>
           <t>Procedura aperta per l'affidamento del servizio di assistenza, consulenza e intermediazione assicurativa per la Regione Lazio, per la durata di 36 mesi. Indizione di gara e approvazione atti. Importo a base d'asta € 186.087,07.</t>
         </is>
       </c>
-      <c r="C789" t="s">
-[...5 lines deleted...]
-      <c r="E789" s="2">
+      <c r="C855" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D855" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E855" s="2">
         <v>44260</v>
       </c>
-      <c r="F789" t="s">
-[...2 lines deleted...]
-      <c r="G789" s="2">
+      <c r="F855" t="s">
+        <v>1293</v>
+      </c>
+      <c r="G855" s="2">
         <v>44082</v>
       </c>
     </row>
-    <row r="790">
-      <c r="A790">
+    <row r="856">
+      <c r="A856">
         <v>2121</v>
       </c>
-      <c r="B790" t="inlineStr">
+      <c r="B856" t="inlineStr">
         <is>
           <t>O.C.D.P.C. 558/2018 Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 - Intervento R512 “Lavori straordinari di manutenzione dell’alveo del fiume Turano da Rocca Sinibalda a Ponte Salario in dx e sx idraulica per 3 Km”. Determinazione a contrarre. CUP F13H20000150001 - CIG 8415747E1C 
 </t>
         </is>
       </c>
-      <c r="C790" t="s">
-[...3 lines deleted...]
-      <c r="E790" s="2">
+      <c r="C856" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D856"/>
+      <c r="E856" s="2">
         <v>44347</v>
       </c>
-      <c r="F790" t="s">
-[...2 lines deleted...]
-      <c r="G790" s="2">
+      <c r="F856" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G856" s="2">
         <v>44078</v>
       </c>
-      <c r="H790" t="s">
-[...2 lines deleted...]
-      <c r="I790" s="2">
+      <c r="H856" t="s">
+        <v>1296</v>
+      </c>
+      <c r="I856" s="2">
         <v>44105</v>
       </c>
     </row>
-    <row r="791">
-      <c r="A791">
+    <row r="857">
+      <c r="A857">
         <v>2120</v>
       </c>
-      <c r="B791" t="inlineStr">
+      <c r="B857" t="inlineStr">
         <is>
           <t>O.C.D.P.C. 558/2018 Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 - Intervento R509 "Lavori straordinari di manutenzione dell'alveo del fiume Mignone dalla SS Aurelia sino alla foce in dx e sx idraulica per Km 4,00 ca". Determinazione a contrarre. CUP F83H20000220001. </t>
         </is>
       </c>
-      <c r="C791" t="s">
-[...5 lines deleted...]
-      <c r="E791" s="2">
+      <c r="C857" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D857" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E857" s="2">
         <v>44077</v>
       </c>
-      <c r="F791" t="s">
-[...2 lines deleted...]
-      <c r="G791" s="2">
+      <c r="F857" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G857" s="2">
         <v>44104</v>
       </c>
     </row>
-    <row r="792">
-      <c r="A792">
+    <row r="858">
+      <c r="A858">
         <v>2118</v>
       </c>
-      <c r="B792" t="inlineStr">
+      <c r="B858" t="inlineStr">
         <is>
           <t>Affidamento del "Servizio di manutenzione impianti degli immobili in uso a qualsiasi titolo alle Strutture della Giunta Regionale, agli Enti Dipendenti della Regione Lazio, alle Società Partecipate, agli Enti Locali territoriali ed alle Amministrazioni pubbliche aventi sede nel territorio della Regione Lazio". Procedura suddivisa in 4 lotti.</t>
         </is>
       </c>
-      <c r="C792" t="s">
-[...3 lines deleted...]
-      <c r="E792" s="2">
+      <c r="C858" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D858"/>
+      <c r="E858" s="2">
         <v>45807</v>
       </c>
-      <c r="F792" t="s">
-[...2 lines deleted...]
-      <c r="G792" s="2">
+      <c r="F858" t="s">
+        <v>1301</v>
+      </c>
+      <c r="G858" s="2">
         <v>44069</v>
       </c>
-      <c r="H792" t="s">
-[...2 lines deleted...]
-      <c r="I792" s="2">
+      <c r="H858" t="s">
+        <v>1302</v>
+      </c>
+      <c r="I858" s="2">
         <v>44091</v>
       </c>
-      <c r="J792" t="s">
-[...2 lines deleted...]
-      <c r="K792" s="2">
+      <c r="J858" t="s">
+        <v>1303</v>
+      </c>
+      <c r="K858" s="2">
         <v>44069</v>
       </c>
-      <c r="L792" t="s">
-[...2 lines deleted...]
-      <c r="M792" s="2">
+      <c r="L858" t="s">
+        <v>1304</v>
+      </c>
+      <c r="M858" s="2">
         <v>44091</v>
       </c>
     </row>
-    <row r="793">
-      <c r="A793">
+    <row r="859">
+      <c r="A859">
         <v>2117</v>
       </c>
-      <c r="B793" t="inlineStr">
+      <c r="B859" t="inlineStr">
         <is>
           <t>Intervento n. 54. Determinazione a contrarre finalizzata all'affidamento dei "Lavori di consolidamento del Versante in Prossimità del lago Fibreno, Zona incubatoio, nel Comune di Posta Fibreno (FR)" tramite procedura negoziata di cui dell'art. 1, comma 2, lett. b), del Decreto Legge n. 76 del 16.7.2020. CUP: F57B10000290003 - CIG: 84118573FE </t>
         </is>
       </c>
-      <c r="C793" t="s">
-[...5 lines deleted...]
-      <c r="E793" s="2">
+      <c r="C859" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D859" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E859" s="2">
         <v>44082</v>
       </c>
-      <c r="F793" t="s">
-[...2 lines deleted...]
-      <c r="G793" s="2">
+      <c r="F859" t="s">
+        <v>1307</v>
+      </c>
+      <c r="G859" s="2">
         <v>44096</v>
       </c>
-      <c r="H793" t="s">
-[...2 lines deleted...]
-      <c r="I793" s="2">
+      <c r="H859" t="s">
+        <v>1308</v>
+      </c>
+      <c r="I859" s="2">
         <v>44082</v>
       </c>
-      <c r="J793" t="s">
-[...2 lines deleted...]
-      <c r="K793" s="2">
+      <c r="J859" t="s">
+        <v>1309</v>
+      </c>
+      <c r="K859" s="2">
         <v>44081</v>
       </c>
-      <c r="L793" t="s">
-[...2 lines deleted...]
-      <c r="M793" s="2">
+      <c r="L859" t="s">
+        <v>1310</v>
+      </c>
+      <c r="M859" s="2">
         <v>44099</v>
       </c>
-      <c r="N793" t="s">
-[...2 lines deleted...]
-      <c r="O793" s="2">
+      <c r="N859" t="s">
+        <v>1311</v>
+      </c>
+      <c r="O859" s="2">
         <v>44099</v>
       </c>
-      <c r="P793" t="s">
-[...2 lines deleted...]
-      <c r="Q793" s="2">
+      <c r="P859" t="s">
+        <v>1312</v>
+      </c>
+      <c r="Q859" s="2">
         <v>44099</v>
       </c>
-      <c r="R793" t="s">
-[...2 lines deleted...]
-      <c r="S793" s="2">
+      <c r="R859" t="s">
+        <v>1313</v>
+      </c>
+      <c r="S859" s="2">
         <v>44099</v>
       </c>
     </row>
-    <row r="794">
-      <c r="A794">
+    <row r="860">
+      <c r="A860">
         <v>2116</v>
       </c>
-      <c r="B794" t="inlineStr">
+      <c r="B860" t="inlineStr">
         <is>
           <t>Procedura per l'affidamento diretto, ai sensi del Dlgs 50/2016 art. 36 c. 2 lett.a) - di una fornitura e relativo montaggio di pannelli parafiato per le postazioni di lavoro degli operatori della Centrale unica di risposta NUE 112, nell'ambito delle misure di prevenzione Covid 19. Aggiudicazione definitiva in favore della ditta INDUSTRIE GRAFICHE INPRINTING SRL per € 3.904,00 ogni onere incluso, iva compresa. Modifica creditore dell'impegno n. 50096/2020 sul capitolo E46543, per l'E.F. 2020, in favore del creditore individuato INDUSTRIE GRAFICHE INPRINTING SRL (codice creditore 136312) e disimpegno di € 96,00. C.I.G. n. Z0C2D8A57E COV 20"</t>
         </is>
       </c>
-      <c r="C794" t="s">
-[...5 lines deleted...]
-      <c r="E794" s="2">
+      <c r="C860" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D860" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E860" s="2">
         <v>44056</v>
       </c>
     </row>
-    <row r="795">
-      <c r="A795">
+    <row r="861">
+      <c r="A861">
         <v>2115</v>
       </c>
-      <c r="B795" t="s">
-[...8 lines deleted...]
-      <c r="E795" s="2">
+      <c r="B861" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C861" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D861" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E861" s="2">
         <v>44057</v>
       </c>
-      <c r="F795" t="s">
-[...2 lines deleted...]
-      <c r="G795" s="2">
+      <c r="F861" t="s">
+        <v>1319</v>
+      </c>
+      <c r="G861" s="2">
         <v>44078</v>
       </c>
-      <c r="H795" t="s">
-[...2 lines deleted...]
-      <c r="I795" s="2">
+      <c r="H861" t="s">
+        <v>1320</v>
+      </c>
+      <c r="I861" s="2">
         <v>44082</v>
       </c>
-      <c r="J795" t="s">
-[...2 lines deleted...]
-      <c r="K795" s="2">
+      <c r="J861" t="s">
+        <v>1321</v>
+      </c>
+      <c r="K861" s="2">
         <v>44082</v>
       </c>
-      <c r="L795" t="s">
-[...2 lines deleted...]
-      <c r="M795" s="2">
+      <c r="L861" t="s">
+        <v>1322</v>
+      </c>
+      <c r="M861" s="2">
         <v>44082</v>
       </c>
-      <c r="N795" t="s">
-[...2 lines deleted...]
-      <c r="O795" s="2">
+      <c r="N861" t="s">
+        <v>1323</v>
+      </c>
+      <c r="O861" s="2">
         <v>44082</v>
       </c>
-      <c r="P795" t="s">
-[...2 lines deleted...]
-      <c r="Q795" s="2">
+      <c r="P861" t="s">
+        <v>1324</v>
+      </c>
+      <c r="Q861" s="2">
         <v>44057</v>
       </c>
-      <c r="R795" t="s">
-[...2 lines deleted...]
-      <c r="S795" s="2">
+      <c r="R861" t="s">
+        <v>1325</v>
+      </c>
+      <c r="S861" s="2">
         <v>44082</v>
       </c>
-      <c r="T795" t="s">
-[...2 lines deleted...]
-      <c r="U795" s="2">
+      <c r="T861" t="s">
+        <v>1326</v>
+      </c>
+      <c r="U861" s="2">
         <v>44082</v>
       </c>
-      <c r="V795" t="s">
-[...2 lines deleted...]
-      <c r="W795" s="2">
+      <c r="V861" t="s">
+        <v>1327</v>
+      </c>
+      <c r="W861" s="2">
         <v>44082</v>
       </c>
-      <c r="X795" t="s">
-[...2 lines deleted...]
-      <c r="Y795" s="2">
+      <c r="X861" t="s">
+        <v>1328</v>
+      </c>
+      <c r="Y861" s="2">
         <v>44082</v>
       </c>
     </row>
-    <row r="796">
-      <c r="A796">
+    <row r="862">
+      <c r="A862">
         <v>2114</v>
       </c>
-      <c r="B796" t="inlineStr">
+      <c r="B862" t="inlineStr">
         <is>
           <t>Procedura aperta, suddivisa in 2 Lotti, finalizzata alla stipula di Convenzioni Quadro per l'affidamento dei servizi postali e servizi «a monte» del recapito, destinati alle Amministrazioni del territorio della Regione Lazio. Indizione ed approvazione degli atti e documenti di gara.
 </t>
         </is>
       </c>
-      <c r="C796" t="s">
-[...5 lines deleted...]
-      <c r="E796" s="2">
+      <c r="C862" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D862" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E862" s="2">
         <v>44134</v>
       </c>
     </row>
-    <row r="797">
-      <c r="A797">
+    <row r="863">
+      <c r="A863">
         <v>2113</v>
       </c>
-      <c r="B797" t="inlineStr">
+      <c r="B863" t="inlineStr">
         <is>
           <t>Intervento di difesa spondale in dx idraulica del Fiume Fiora in corrispondenza dello smottamento della strada comunale di via Monte di Castro nel Comune di Ischia di Castro (VT). Determinazione a contrarre finalizzata all'affidamento, ai sensi dell'art.1, comma 2, lett. b), del Decreto Legge n. 76 del 16/07/2020, previa indagine esplorativa del mercato, ed approvazione atti di gara. CUP F73H20000400002 - CIG 838440450F</t>
         </is>
       </c>
-      <c r="C797" t="s">
-[...5 lines deleted...]
-      <c r="E797" s="2">
+      <c r="C863" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D863" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E863" s="2">
         <v>44053</v>
       </c>
-      <c r="F797" t="s">
-[...2 lines deleted...]
-      <c r="G797" s="2">
+      <c r="F863" t="s">
+        <v>1333</v>
+      </c>
+      <c r="G863" s="2">
         <v>44053</v>
       </c>
-      <c r="H797" t="s">
-[...2 lines deleted...]
-      <c r="I797" s="2">
+      <c r="H863" t="s">
+        <v>1334</v>
+      </c>
+      <c r="I863" s="2">
         <v>44074</v>
       </c>
-      <c r="J797" t="s">
-[...2 lines deleted...]
-      <c r="K797" s="2">
+      <c r="J863" t="s">
+        <v>1335</v>
+      </c>
+      <c r="K863" s="2">
         <v>44053</v>
       </c>
-      <c r="L797" t="s">
-[...2 lines deleted...]
-      <c r="M797" s="2">
+      <c r="L863" t="s">
+        <v>1336</v>
+      </c>
+      <c r="M863" s="2">
         <v>44111</v>
       </c>
-      <c r="N797" t="s">
-[...2 lines deleted...]
-      <c r="O797" s="2">
+      <c r="N863" t="s">
+        <v>1337</v>
+      </c>
+      <c r="O863" s="2">
         <v>44078</v>
       </c>
-      <c r="P797" t="s">
-[...2 lines deleted...]
-      <c r="Q797" s="2">
+      <c r="P863" t="s">
+        <v>1338</v>
+      </c>
+      <c r="Q863" s="2">
         <v>44078</v>
       </c>
-      <c r="R797" t="s">
-[...2 lines deleted...]
-      <c r="S797" s="2">
+      <c r="R863" t="s">
+        <v>1339</v>
+      </c>
+      <c r="S863" s="2">
         <v>44078</v>
       </c>
-      <c r="T797" t="s">
-[...2 lines deleted...]
-      <c r="U797" s="2">
+      <c r="T863" t="s">
+        <v>1340</v>
+      </c>
+      <c r="U863" s="2">
         <v>44078</v>
       </c>
     </row>
-    <row r="798">
-      <c r="A798">
+    <row r="864">
+      <c r="A864">
         <v>2112</v>
       </c>
-      <c r="B798" t="s">
-[...8 lines deleted...]
-      <c r="E798" s="2">
+      <c r="B864" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C864" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D864" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E864" s="2">
         <v>44077</v>
       </c>
-      <c r="F798" t="s">
-[...2 lines deleted...]
-      <c r="G798" s="2">
+      <c r="F864" t="s">
+        <v>1344</v>
+      </c>
+      <c r="G864" s="2">
         <v>44077</v>
       </c>
-      <c r="H798" t="s">
-[...2 lines deleted...]
-      <c r="I798" s="2">
+      <c r="H864" t="s">
+        <v>1345</v>
+      </c>
+      <c r="I864" s="2">
         <v>44077</v>
       </c>
-      <c r="J798" t="s">
-[...2 lines deleted...]
-      <c r="K798" s="2">
+      <c r="J864" t="s">
+        <v>1346</v>
+      </c>
+      <c r="K864" s="2">
         <v>44077</v>
       </c>
-      <c r="L798" t="s">
-[...2 lines deleted...]
-      <c r="M798" s="2">
+      <c r="L864" t="s">
+        <v>1347</v>
+      </c>
+      <c r="M864" s="2">
         <v>44053</v>
       </c>
-      <c r="N798" t="s">
-[...2 lines deleted...]
-      <c r="O798" s="2">
+      <c r="N864" t="s">
+        <v>1348</v>
+      </c>
+      <c r="O864" s="2">
         <v>44074</v>
       </c>
-      <c r="P798" t="s">
-[...2 lines deleted...]
-      <c r="Q798" s="2">
+      <c r="P864" t="s">
+        <v>1349</v>
+      </c>
+      <c r="Q864" s="2">
         <v>44053</v>
       </c>
     </row>
-    <row r="799">
-      <c r="A799">
+    <row r="865">
+      <c r="A865">
         <v>2111</v>
       </c>
-      <c r="B799" t="inlineStr">
+      <c r="B865" t="inlineStr">
         <is>
           <t>Avviso per la ricerca di immobili ad uso scuole finalizzato all'utilizzo di spazi da adibire per lo svolgimento di attività scolastiche nel rispetto delle indicazioni finalizzate alla prevenzione del contagio elaborate dal Comitato tecnico scientifico (CTS) istituito presso il Dipartimento della Protezione civile.</t>
         </is>
       </c>
-      <c r="C799" t="s">
-[...5 lines deleted...]
-      <c r="E799" s="2">
+      <c r="C865" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D865" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E865" s="2">
         <v>44103</v>
       </c>
-      <c r="F799" t="s">
-[...2 lines deleted...]
-      <c r="G799" s="2">
+      <c r="F865" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G865" s="2">
         <v>44081</v>
       </c>
-      <c r="H799" t="s">
-[...2 lines deleted...]
-      <c r="I799" s="2">
+      <c r="H865" t="s">
+        <v>1353</v>
+      </c>
+      <c r="I865" s="2">
         <v>44057</v>
       </c>
-      <c r="J799" t="s">
-[...2 lines deleted...]
-      <c r="K799" s="2">
+      <c r="J865" t="s">
+        <v>1354</v>
+      </c>
+      <c r="K865" s="2">
         <v>44096</v>
       </c>
-      <c r="L799" t="s">
-[...2 lines deleted...]
-      <c r="M799" s="2">
+      <c r="L865" t="s">
+        <v>1355</v>
+      </c>
+      <c r="M865" s="2">
         <v>44074</v>
       </c>
-      <c r="N799" t="s">
-[...2 lines deleted...]
-      <c r="O799" s="2">
+      <c r="N865" t="s">
+        <v>1356</v>
+      </c>
+      <c r="O865" s="2">
         <v>44049</v>
       </c>
     </row>
-    <row r="800">
-      <c r="A800">
+    <row r="866">
+      <c r="A866">
         <v>2109</v>
       </c>
-      <c r="B800" t="inlineStr">
+      <c r="B866" t="inlineStr">
         <is>
           <t>Comune di Ceprano – Ex Europress – Caratterizzazione e MISE – “SERVIZIO PER LA CLASSIFICAZIONE DEI RIFIUTI E L’ELABORAZIONE DEL PIANO DI RIMOZIONE RIFIUTI – SITO EX EUROPRESS”. CUP F97F19000160002 CIG 8390696D5F.Determinazione a contrarre finalizzata all’affidamento, ai sensi dell’art. 36, comma 2, lettera b) del D.lgs. n. 50/2016, previa indagine esplorativa del mercato, approvazione progetto, atti di gara e nomina RUP</t>
         </is>
       </c>
-      <c r="C800" t="s">
-[...5 lines deleted...]
-      <c r="E800" s="2">
+      <c r="C866" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D866" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E866" s="2">
         <v>44048</v>
       </c>
-      <c r="F800" t="s">
-[...2 lines deleted...]
-      <c r="G800" s="2">
+      <c r="F866" t="s">
+        <v>1359</v>
+      </c>
+      <c r="G866" s="2">
         <v>44048</v>
       </c>
-      <c r="H800" t="s">
-[...2 lines deleted...]
-      <c r="I800" s="2">
+      <c r="H866" t="s">
+        <v>1360</v>
+      </c>
+      <c r="I866" s="2">
         <v>44048</v>
       </c>
     </row>
-    <row r="801">
-      <c r="A801">
+    <row r="867">
+      <c r="A867">
         <v>2108</v>
       </c>
-      <c r="B801" t="s">
-[...6 lines deleted...]
-      <c r="E801" s="2">
+      <c r="B867" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C867" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D867"/>
+      <c r="E867" s="2">
         <v>44992</v>
       </c>
-      <c r="F801" t="s">
-[...2 lines deleted...]
-      <c r="G801" s="2">
+      <c r="F867" t="s">
+        <v>1363</v>
+      </c>
+      <c r="G867" s="2">
         <v>44244</v>
       </c>
-      <c r="H801" t="s">
-[...2 lines deleted...]
-      <c r="I801" s="2">
+      <c r="H867" t="s">
+        <v>1364</v>
+      </c>
+      <c r="I867" s="2">
         <v>44047</v>
       </c>
-      <c r="J801" t="s">
-[...2 lines deleted...]
-      <c r="K801" s="2">
+      <c r="J867" t="s">
+        <v>1365</v>
+      </c>
+      <c r="K867" s="2">
         <v>44153</v>
       </c>
-      <c r="L801" t="s">
-[...2 lines deleted...]
-      <c r="M801" s="2">
+      <c r="L867" t="s">
+        <v>1366</v>
+      </c>
+      <c r="M867" s="2">
         <v>44196</v>
       </c>
     </row>
-    <row r="802">
-      <c r="A802">
+    <row r="868">
+      <c r="A868">
         <v>2107</v>
       </c>
-      <c r="B802" t="inlineStr">
+      <c r="B868" t="inlineStr">
         <is>
           <t>Procedura aperta telematica per l’affidamento della fornitura del sistema informativo human capital management di gestione e supporto al change management e dei relativi servizi di migrazione dati, evoluzione e manutenzione. Intervento HCM - Human Capital Management.</t>
         </is>
       </c>
-      <c r="C802" t="s">
-[...5 lines deleted...]
-      <c r="E802" s="2">
+      <c r="C868" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D868" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E868" s="2">
         <v>44047</v>
       </c>
     </row>
-    <row r="803">
-      <c r="A803">
+    <row r="869">
+      <c r="A869">
         <v>2106</v>
       </c>
-      <c r="B803" t="inlineStr">
+      <c r="B869" t="inlineStr">
         <is>
           <t>OCDPC 558/2018. Determinazione a contrarre finalizzata all'affidamento diretto, ai sensi dell?art. 36, comma 2, lettera a) del D.Lgs. n. 50/2016, mediante procedura negoziata previo avviso pubblico per manifestazione di interesse, di progettazione e direzione di esecuzione dei servizi di miglioramento boschivo attraverso avviamenti ad alto fusto, diradamenti, sistemazione di infrastrutture e punti d?acqua anche per prevenire il rischio di incendi boschivi nelle foreste demaniale della Regione Lazio </t>
         </is>
       </c>
-      <c r="C803" t="s">
-[...5 lines deleted...]
-      <c r="E803" s="2">
+      <c r="C869" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D869" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E869" s="2">
         <v>44041</v>
       </c>
-      <c r="F803" t="s">
-[...2 lines deleted...]
-      <c r="G803" s="2">
+      <c r="F869" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G869" s="2">
         <v>44041</v>
       </c>
-      <c r="H803" t="s">
-[...2 lines deleted...]
-      <c r="I803" s="2">
+      <c r="H869" t="s">
+        <v>1372</v>
+      </c>
+      <c r="I869" s="2">
         <v>44070</v>
       </c>
     </row>
-    <row r="804">
-      <c r="A804">
+    <row r="870">
+      <c r="A870">
         <v>2105</v>
       </c>
-      <c r="B804" t="inlineStr">
+      <c r="B870" t="inlineStr">
         <is>
           <t>Procedura aperta, ai sensi dell'art. 60 del D.lgs. 50/2016 e ss.mm.ii., sopra soglia comunitaria, e tramite procedura telematica, per l'affidamento dei lavori di ricostruzione dell'ospedale di Amatrice, di cui all'Ordinanza Commissariale n. 56 del 10/05/2018. Determina a contrarre ed approvazione degli atti di gara. Codice Opera: OOPP_M_002_2017 - CUP: F78I18000070008 - CIG: 83810759E0 </t>
         </is>
       </c>
-      <c r="C804" t="s">
-[...5 lines deleted...]
-      <c r="E804" s="2">
+      <c r="C870" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D870" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E870" s="2">
         <v>44039</v>
       </c>
-      <c r="F804" t="s">
-[...2 lines deleted...]
-      <c r="G804" s="2">
+      <c r="F870" t="s">
+        <v>1375</v>
+      </c>
+      <c r="G870" s="2">
         <v>44039</v>
       </c>
-      <c r="H804" t="s">
-[...2 lines deleted...]
-      <c r="I804" s="2">
+      <c r="H870" t="s">
+        <v>1376</v>
+      </c>
+      <c r="I870" s="2">
         <v>44039</v>
       </c>
-      <c r="J804" t="s">
-[...2 lines deleted...]
-      <c r="K804" s="2">
+      <c r="J870" t="s">
+        <v>1377</v>
+      </c>
+      <c r="K870" s="2">
         <v>44035</v>
       </c>
-      <c r="L804" t="s">
-[...2 lines deleted...]
-      <c r="M804" s="2">
+      <c r="L870" t="s">
+        <v>1378</v>
+      </c>
+      <c r="M870" s="2">
         <v>44039</v>
       </c>
     </row>
-    <row r="805">
-      <c r="A805">
+    <row r="871">
+      <c r="A871">
         <v>2103</v>
       </c>
-      <c r="B805" t="inlineStr">
+      <c r="B871" t="inlineStr">
         <is>
           <t>Realizzazione di un rifugio montano in località Pantani del comune di Accumoli. CUP F68C18000150002 Comunicazione di avvio dei procedimenti finalizzati all’approvazione del progetto definitivo ed all’apposizione del vincolo preordinato all’esproprio sulle aree di proprietà privata interessate dall’intervento.</t>
         </is>
       </c>
-      <c r="C805" t="s">
-[...5 lines deleted...]
-      <c r="E805" s="2">
+      <c r="C871" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D871" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E871" s="2">
         <v>44034</v>
       </c>
     </row>
-    <row r="806">
-      <c r="A806">
+    <row r="872">
+      <c r="A872">
         <v>2102</v>
       </c>
-      <c r="B806" t="inlineStr">
+      <c r="B872" t="inlineStr">
         <is>
           <t>Procedura negoziata d'urgenza, senza previa pubblicazione del bando di procedura, ai sensi dell'art. 63, comma 2, lettera b) del d.lgs. 50/2016 per la fornitura di kit tipo CLIA per la rilevazione di anticorpi totali specifici per SARS-COV-2 Determinazione a contrarre. Approvazione schemi, atti e indizione gara. ID gara n.7824299 </t>
         </is>
       </c>
-      <c r="C806" t="s">
-[...5 lines deleted...]
-      <c r="E806" s="2">
+      <c r="C872" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D872" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E872" s="2">
         <v>44032</v>
       </c>
     </row>
-    <row r="807">
-      <c r="A807">
+    <row r="873">
+      <c r="A873">
         <v>2101</v>
       </c>
-      <c r="B807" t="inlineStr">
+      <c r="B873" t="inlineStr">
         <is>
           <t>Piano stralcio 2019 (Delibera CIPE n. 35 del 24 luglio 2019) - Intervento 12IR025/G9 denominato "Lavori straordinari di manutenzione delle arginature del Fiume Ninfa-Sisto." Determinazione a contrarre finalizzata all'affidamento, ai sensi dell'art. 36, comma 2, lettera c-bis) del D.lgs. n. 50/2016 e approvazione atti di gara. CUP F75J19000400001. CIG 8364944A27</t>
         </is>
       </c>
-      <c r="C807" t="s">
-[...5 lines deleted...]
-      <c r="E807" s="2">
+      <c r="C873" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D873" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E873" s="2">
         <v>44032</v>
       </c>
-      <c r="F807" t="s">
-[...2 lines deleted...]
-      <c r="G807" s="2">
+      <c r="F873" t="s">
+        <v>1385</v>
+      </c>
+      <c r="G873" s="2">
         <v>44050</v>
       </c>
-      <c r="H807" t="s">
-[...2 lines deleted...]
-      <c r="I807" s="2">
+      <c r="H873" t="s">
+        <v>1386</v>
+      </c>
+      <c r="I873" s="2">
         <v>44054</v>
       </c>
-      <c r="J807" t="s">
-[...2 lines deleted...]
-      <c r="K807" s="2">
+      <c r="J873" t="s">
+        <v>1386</v>
+      </c>
+      <c r="K873" s="2">
         <v>44054</v>
       </c>
-      <c r="L807" t="s">
-[...2 lines deleted...]
-      <c r="M807" s="2">
+      <c r="L873" t="s">
+        <v>1387</v>
+      </c>
+      <c r="M873" s="2">
         <v>44032</v>
       </c>
-      <c r="N807" t="s">
-[...2 lines deleted...]
-      <c r="O807" s="2">
+      <c r="N873" t="s">
+        <v>1388</v>
+      </c>
+      <c r="O873" s="2">
         <v>44041</v>
       </c>
-      <c r="P807" t="s">
-[...2 lines deleted...]
-      <c r="Q807" s="2">
+      <c r="P873" t="s">
+        <v>1389</v>
+      </c>
+      <c r="Q873" s="2">
         <v>44103</v>
       </c>
-      <c r="R807" t="s">
-[...2 lines deleted...]
-      <c r="S807" s="2">
+      <c r="R873" t="s">
+        <v>1390</v>
+      </c>
+      <c r="S873" s="2">
         <v>44054</v>
       </c>
-      <c r="T807" t="s">
-[...2 lines deleted...]
-      <c r="U807" s="2">
+      <c r="T873" t="s">
+        <v>1391</v>
+      </c>
+      <c r="U873" s="2">
         <v>44054</v>
       </c>
     </row>
-    <row r="808">
-      <c r="A808">
+    <row r="874">
+      <c r="A874">
         <v>2100</v>
       </c>
-      <c r="B808" t="inlineStr">
+      <c r="B874" t="inlineStr">
         <is>
           <t>Adesione alla Convenzione Consip “Noleggio autoveicoli 14” per il noleggio a lungo termine senza conducente di n. 1 autoveicolo Jeep Renegade 2.0 Multijet 140 cv Longitude S&amp;amp;S 4WD, Lotto 6, per la durata di 36 mesi.</t>
         </is>
       </c>
-      <c r="C808" t="s">
-[...5 lines deleted...]
-      <c r="E808" s="2">
+      <c r="C874" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D874" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E874" s="2">
         <v>44027</v>
       </c>
     </row>
-    <row r="809">
-      <c r="A809">
+    <row r="875">
+      <c r="A875">
         <v>2093</v>
       </c>
-      <c r="B809" t="inlineStr">
+      <c r="B875" t="inlineStr">
         <is>
           <t>DGR n. 105/2020 intervento n. 3: Riqualificazione del tratto del litorale di Ostia Levante compreso tra il Canale dei Pescatori e lo stabilimento Nuova Pineta - CUP F83H20000960002 - CIG 8326731BC9
 </t>
         </is>
       </c>
-      <c r="C809" t="s">
-[...3 lines deleted...]
-      <c r="E809" s="2">
+      <c r="C875" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D875"/>
+      <c r="E875" s="2">
         <v>44554</v>
       </c>
-      <c r="F809" t="s">
-[...2 lines deleted...]
-      <c r="G809" s="2">
+      <c r="F875" t="s">
+        <v>1395</v>
+      </c>
+      <c r="G875" s="2">
         <v>44047</v>
       </c>
-      <c r="H809" t="s">
-[...2 lines deleted...]
-      <c r="I809" s="2">
+      <c r="H875" t="s">
+        <v>1396</v>
+      </c>
+      <c r="I875" s="2">
         <v>44032</v>
       </c>
-      <c r="J809" t="s">
-[...2 lines deleted...]
-      <c r="K809" s="2">
+      <c r="J875" t="s">
+        <v>1397</v>
+      </c>
+      <c r="K875" s="2">
         <v>44047</v>
       </c>
-      <c r="L809" t="s">
-[...2 lines deleted...]
-      <c r="M809" s="2">
+      <c r="L875" t="s">
+        <v>1398</v>
+      </c>
+      <c r="M875" s="2">
         <v>44095</v>
       </c>
-      <c r="N809" t="s">
-[...2 lines deleted...]
-      <c r="O809" s="2">
+      <c r="N875" t="s">
+        <v>1399</v>
+      </c>
+      <c r="O875" s="2">
         <v>44193</v>
       </c>
-      <c r="P809" t="s">
-[...2 lines deleted...]
-      <c r="Q809" s="2">
+      <c r="P875" t="s">
+        <v>1400</v>
+      </c>
+      <c r="Q875" s="2">
         <v>44032</v>
       </c>
-      <c r="R809" t="s">
-[...2 lines deleted...]
-      <c r="S809" s="2">
+      <c r="R875" t="s">
+        <v>1401</v>
+      </c>
+      <c r="S875" s="2">
         <v>44049</v>
       </c>
-      <c r="T809" t="s">
-[...2 lines deleted...]
-      <c r="U809" s="2">
+      <c r="T875" t="s">
+        <v>1402</v>
+      </c>
+      <c r="U875" s="2">
         <v>44049</v>
       </c>
-      <c r="V809" t="s">
-[...2 lines deleted...]
-      <c r="W809" s="2">
+      <c r="V875" t="s">
+        <v>1403</v>
+      </c>
+      <c r="W875" s="2">
         <v>44049</v>
       </c>
-      <c r="X809" t="s">
-[...2 lines deleted...]
-      <c r="Y809" s="2">
+      <c r="X875" t="s">
+        <v>1404</v>
+      </c>
+      <c r="Y875" s="2">
         <v>44049</v>
       </c>
     </row>
-    <row r="810">
-      <c r="A810">
+    <row r="876">
+      <c r="A876">
         <v>2092</v>
       </c>
-      <c r="B810" t="inlineStr">
+      <c r="B876" t="inlineStr">
         <is>
           <t>DGR n. 105/2020 intervento n. 4: Riqualificazione del tratto del litorale di Ostia Levante compreso tra lo stabilimento Pinetina e lo stabilimento Gambrinus - CUP F83H20000960002 - CIG 83363215B6
 </t>
         </is>
       </c>
-      <c r="C810" t="s">
-[...3 lines deleted...]
-      <c r="E810" s="2">
+      <c r="C876" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D876"/>
+      <c r="E876" s="2">
         <v>44554</v>
       </c>
-      <c r="F810"/>
-      <c r="G810" s="2">
+      <c r="F876"/>
+      <c r="G876" s="2">
         <v>44552</v>
       </c>
-      <c r="H810"/>
-      <c r="I810" s="2">
+      <c r="H876"/>
+      <c r="I876" s="2">
         <v>44552</v>
       </c>
-      <c r="J810" t="s">
-[...2 lines deleted...]
-      <c r="K810" s="2">
+      <c r="J876" t="s">
+        <v>1406</v>
+      </c>
+      <c r="K876" s="2">
         <v>44034</v>
       </c>
-      <c r="L810" t="s">
-[...2 lines deleted...]
-      <c r="M810" s="2">
+      <c r="L876" t="s">
+        <v>1407</v>
+      </c>
+      <c r="M876" s="2">
         <v>44034</v>
       </c>
-      <c r="N810" t="s">
-[...2 lines deleted...]
-      <c r="O810" s="2">
+      <c r="N876" t="s">
+        <v>1408</v>
+      </c>
+      <c r="O876" s="2">
         <v>44050</v>
       </c>
-      <c r="P810" t="s">
-[...2 lines deleted...]
-      <c r="Q810" s="2">
+      <c r="P876" t="s">
+        <v>1409</v>
+      </c>
+      <c r="Q876" s="2">
         <v>44050</v>
       </c>
-      <c r="R810" t="s">
-[...2 lines deleted...]
-      <c r="S810" s="2">
+      <c r="R876" t="s">
+        <v>1410</v>
+      </c>
+      <c r="S876" s="2">
         <v>44127</v>
       </c>
-      <c r="T810" t="s">
-[...2 lines deleted...]
-      <c r="U810" s="2">
+      <c r="T876" t="s">
+        <v>1411</v>
+      </c>
+      <c r="U876" s="2">
         <v>44127</v>
       </c>
-      <c r="V810" t="s">
-[...2 lines deleted...]
-      <c r="W810" s="2">
+      <c r="V876" t="s">
+        <v>1412</v>
+      </c>
+      <c r="W876" s="2">
         <v>44053</v>
       </c>
-      <c r="X810" t="s">
-[...2 lines deleted...]
-      <c r="Y810" s="2">
+      <c r="X876" t="s">
+        <v>1413</v>
+      </c>
+      <c r="Y876" s="2">
         <v>44053</v>
       </c>
-      <c r="Z810" t="s">
-[...2 lines deleted...]
-      <c r="AA810" s="2">
+      <c r="Z876" t="s">
+        <v>1414</v>
+      </c>
+      <c r="AA876" s="2">
         <v>44053</v>
       </c>
-      <c r="AB810" t="s">
-[...2 lines deleted...]
-      <c r="AC810" s="2">
+      <c r="AB876" t="s">
+        <v>1415</v>
+      </c>
+      <c r="AC876" s="2">
         <v>44053</v>
       </c>
     </row>
-    <row r="811">
-      <c r="A811">
+    <row r="877">
+      <c r="A877">
         <v>2090</v>
       </c>
-      <c r="B811" t="inlineStr">
+      <c r="B877" t="inlineStr">
         <is>
           <t>Interventi per la riqualificazione, pulizia e bonifica delle aree golenali del tratto del Fiume Tevere. "Sistemazione di un'area ricreativa a Marconi e Parco Tevere Magliana". Approvazione del progetto esecutivo "Lavori urgenti di manutenzione del parco della Magliana - Primo stralcio" e del relativo Avviso per Manifestazione di interesse e dello Schema di Istanza di Partecipazione. CUP F83B19000300002 – CIG 8357733B72 </t>
         </is>
       </c>
-      <c r="C811" t="s">
-[...5 lines deleted...]
-      <c r="E811" s="2">
+      <c r="C877" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D877" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E877" s="2">
         <v>44014</v>
       </c>
-      <c r="F811" t="s">
-[...2 lines deleted...]
-      <c r="G811" s="2">
+      <c r="F877" t="s">
+        <v>1418</v>
+      </c>
+      <c r="G877" s="2">
         <v>44021</v>
       </c>
-      <c r="H811" t="s">
-[...2 lines deleted...]
-      <c r="I811" s="2">
+      <c r="H877" t="s">
+        <v>1419</v>
+      </c>
+      <c r="I877" s="2">
         <v>44014</v>
       </c>
-      <c r="J811" t="s">
-[...2 lines deleted...]
-      <c r="K811" s="2">
+      <c r="J877" t="s">
+        <v>1420</v>
+      </c>
+      <c r="K877" s="2">
         <v>44014</v>
       </c>
-      <c r="L811" t="s">
-[...2 lines deleted...]
-      <c r="M811" s="2">
+      <c r="L877" t="s">
+        <v>1421</v>
+      </c>
+      <c r="M877" s="2">
         <v>44021</v>
       </c>
-      <c r="N811" t="s">
-[...2 lines deleted...]
-      <c r="O811" s="2">
+      <c r="N877" t="s">
+        <v>1422</v>
+      </c>
+      <c r="O877" s="2">
         <v>44021</v>
       </c>
-      <c r="P811" t="s">
-[...2 lines deleted...]
-      <c r="Q811" s="2">
+      <c r="P877" t="s">
+        <v>1423</v>
+      </c>
+      <c r="Q877" s="2">
         <v>44021</v>
       </c>
     </row>
-    <row r="812">
-      <c r="A812">
+    <row r="878">
+      <c r="A878">
         <v>2083</v>
       </c>
-      <c r="B812" t="inlineStr">
+      <c r="B878" t="inlineStr">
         <is>
           <t>Appalto specifico per l’acquisizione di vaccini vari ad uso umano occorrenti alle Aziende sanitarie delle Regioni Lazio e Calabria, nell’ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori </t>
         </is>
       </c>
-      <c r="C812" t="s">
-[...5 lines deleted...]
-      <c r="E812" s="2">
+      <c r="C878" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D878" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E878" s="2">
         <v>44012</v>
       </c>
-      <c r="F812" t="s">
-[...2 lines deleted...]
-      <c r="G812" s="2">
+      <c r="F878" t="s">
+        <v>1426</v>
+      </c>
+      <c r="G878" s="2">
         <v>44032</v>
       </c>
     </row>
-    <row r="813">
-      <c r="A813">
+    <row r="879">
+      <c r="A879">
         <v>2080</v>
       </c>
-      <c r="B813" t="inlineStr">
+      <c r="B879" t="inlineStr">
         <is>
           <t>SERVIZIO PER LA CLASSIFICAZIONE DEI RIFIUTI PRESENTI NEL SITO E PER L’ELABORAZIONE DEL PIANO DI RIMOZIONE RIFIUTI – COMUNE DI PALIANO PONTI DELLA SELVA”. Determinazione a contrarre finalizzata all’affidamento, ai sensi dell’art. 36, comma 2, lettera b) del D.lgs. n. 50/2016, previa indagine esplorativa del mercato, ed approvazione atti di gara. </t>
         </is>
       </c>
-      <c r="C813" t="s">
-[...5 lines deleted...]
-      <c r="E813" s="2">
+      <c r="C879" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D879" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E879" s="2">
         <v>44007</v>
       </c>
-      <c r="F813" t="s">
-[...2 lines deleted...]
-      <c r="G813" s="2">
+      <c r="F879" t="s">
+        <v>1429</v>
+      </c>
+      <c r="G879" s="2">
         <v>44007</v>
       </c>
-      <c r="H813" t="s">
-[...2 lines deleted...]
-      <c r="I813" s="2">
+      <c r="H879" t="s">
+        <v>1430</v>
+      </c>
+      <c r="I879" s="2">
         <v>44007</v>
       </c>
     </row>
-    <row r="814">
-      <c r="A814">
+    <row r="880">
+      <c r="A880">
         <v>2079</v>
       </c>
-      <c r="B814" t="inlineStr">
+      <c r="B880" t="inlineStr">
         <is>
           <t>Affidamento, ai sensi dell'art. 36 del decreto legislativo 18 aprile 2016 n. 50, alla Bar Banqueting s.r.l., del servizio di coffee break e lunch per la riunione del 06/06/2019 del Comitato di Sorveglianza del POR Lazio FSE 2014 - 2020. CIG: Z3A286C996 – CUP: F89F19000220009. Disimpegno di spesa di Euro 2.120,00 (Iva inclusa) da "Creditori diversi" e conversione dell'impegno di € 2.880,00 (Iva inclusa), da "Creditori diversi" alla suddetta Bar Banqueting s.r.l., con codice creditore 161190, a valere sul POR FSE 2014-2020 - Asse V - Capitoli A41164 - A41165 - A41166. Esercizio finanziario 2019.</t>
         </is>
       </c>
-      <c r="C814" t="s">
-[...5 lines deleted...]
-      <c r="E814" s="2">
+      <c r="C880" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D880" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E880" s="2">
         <v>44041</v>
       </c>
-      <c r="F814" t="s">
-[...2 lines deleted...]
-      <c r="G814" s="2">
+      <c r="F880" t="s">
+        <v>1433</v>
+      </c>
+      <c r="G880" s="2">
         <v>44004</v>
       </c>
     </row>
-    <row r="815">
-      <c r="A815">
+    <row r="881">
+      <c r="A881">
         <v>2078</v>
       </c>
-      <c r="B815" t="inlineStr">
+      <c r="B881" t="inlineStr">
         <is>
           <t>Determinazione a contrarre in forma semplificata ai sensi dell'art. 32, comma 2 secondo periodo d.lgs. 50/2016 relativa al Servizio di identificazione ed archiviazione di tutte le posizioni autorizzate per le piccole e grandi derivazioni di acqua pubblica e di riconciliazione dei pagamenti precedentemente effettuati da parte dei vari concessionari. Assistenza informatica specialistica relativa all'applicazione web del sistema telematico di tracciabilità SMART CIG: Z402CA317E. Impegno di spesa di € 20.790,00 a favore della ditta Alpha Consult s.r.l., c.f. 06144420582, sul Capitolo E41915, Missione 09 Programma 01, p.d.c.  1.03.02.19.000, Esercizio finanziario 2020 e prenotazione di impegno di spesa per € 13.860,00 a favore della ditta Alpha Consult s.r.l., c.f. 06144420582, sul Capitolo E41915, Missione 09 Programma 01, p.d.c. 1.03.02.19.000, Esercizio finanziario 2021.</t>
         </is>
       </c>
-      <c r="C815" t="s">
-[...5 lines deleted...]
-      <c r="E815" s="2">
+      <c r="C881" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D881" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E881" s="2">
         <v>43999</v>
       </c>
     </row>
-    <row r="816">
-      <c r="A816">
+    <row r="882">
+      <c r="A882">
         <v>2076</v>
       </c>
-      <c r="B816" t="inlineStr">
+      <c r="B882" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile " Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili" Dossier - LI-ES2-2400404 - Intervento A0100E0255 presso la Scuola Media Ernesto Monaci nel Comune di Soriano nel Cimino (VT). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori.CUP: F64D17000020009 CIG: 83261360CA 
 </t>
         </is>
       </c>
-      <c r="C816" t="s">
-[...3 lines deleted...]
-      <c r="E816" s="2">
+      <c r="C882" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D882"/>
+      <c r="E882" s="2">
         <v>44474</v>
       </c>
-      <c r="F816" t="s">
-[...2 lines deleted...]
-      <c r="G816" s="2">
+      <c r="F882" t="s">
+        <v>1437</v>
+      </c>
+      <c r="G882" s="2">
         <v>44168</v>
       </c>
-      <c r="H816" t="s">
-[...2 lines deleted...]
-      <c r="I816" s="2">
+      <c r="H882" t="s">
+        <v>1438</v>
+      </c>
+      <c r="I882" s="2">
         <v>43991</v>
       </c>
-      <c r="J816" t="s">
-[...2 lines deleted...]
-      <c r="K816" s="2">
+      <c r="J882" t="s">
+        <v>1397</v>
+      </c>
+      <c r="K882" s="2">
         <v>44012</v>
       </c>
-      <c r="L816" t="s">
-[...2 lines deleted...]
-      <c r="M816" s="2">
+      <c r="L882" t="s">
+        <v>1439</v>
+      </c>
+      <c r="M882" s="2">
         <v>43991</v>
       </c>
-      <c r="N816" t="s">
-[...2 lines deleted...]
-      <c r="O816" s="2">
+      <c r="N882" t="s">
+        <v>1440</v>
+      </c>
+      <c r="O882" s="2">
         <v>43987</v>
       </c>
-      <c r="P816" t="s">
-[...2 lines deleted...]
-      <c r="Q816" s="2">
+      <c r="P882" t="s">
+        <v>1441</v>
+      </c>
+      <c r="Q882" s="2">
         <v>44099</v>
       </c>
-      <c r="R816" t="s">
-[...2 lines deleted...]
-      <c r="S816" s="2">
+      <c r="R882" t="s">
+        <v>1442</v>
+      </c>
+      <c r="S882" s="2">
         <v>44015</v>
       </c>
-      <c r="T816" t="s">
-[...2 lines deleted...]
-      <c r="U816" s="2">
+      <c r="T882" t="s">
+        <v>1443</v>
+      </c>
+      <c r="U882" s="2">
         <v>44015</v>
       </c>
-      <c r="V816" t="s">
-[...2 lines deleted...]
-      <c r="W816" s="2">
+      <c r="V882" t="s">
+        <v>1444</v>
+      </c>
+      <c r="W882" s="2">
         <v>44015</v>
       </c>
-      <c r="X816" t="s">
-[...2 lines deleted...]
-      <c r="Y816" s="2">
+      <c r="X882" t="s">
+        <v>1445</v>
+      </c>
+      <c r="Y882" s="2">
         <v>44015</v>
       </c>
     </row>
-    <row r="817">
-      <c r="A817">
+    <row r="883">
+      <c r="A883">
         <v>2075</v>
       </c>
-      <c r="B817" t="inlineStr">
+      <c r="B883" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile. Dossier LI-ES2-2960279 - Intervento A0100E0120 presso la Scuola media San Bartolomeo nel Comune di Sezze (LT).  CUP: F14D16000000006 - CIG 8317614834</t>
         </is>
       </c>
-      <c r="C817" t="s">
-[...5 lines deleted...]
-      <c r="E817" s="2">
+      <c r="C883" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D883" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E883" s="2">
         <v>44322</v>
       </c>
-      <c r="F817" t="s">
-[...2 lines deleted...]
-      <c r="G817" s="2">
+      <c r="F883" t="s">
+        <v>1448</v>
+      </c>
+      <c r="G883" s="2">
         <v>43985</v>
       </c>
-      <c r="H817" t="s">
-[...2 lines deleted...]
-      <c r="I817" s="2">
+      <c r="H883" t="s">
+        <v>1449</v>
+      </c>
+      <c r="I883" s="2">
         <v>44047</v>
       </c>
-      <c r="J817" t="s">
-[...2 lines deleted...]
-      <c r="K817" s="2">
+      <c r="J883" t="s">
+        <v>1450</v>
+      </c>
+      <c r="K883" s="2">
         <v>43983</v>
       </c>
-      <c r="L817" t="s">
-[...2 lines deleted...]
-      <c r="M817" s="2">
+      <c r="L883" t="s">
+        <v>1451</v>
+      </c>
+      <c r="M883" s="2">
         <v>43991</v>
       </c>
-      <c r="N817" t="s">
-[...2 lines deleted...]
-      <c r="O817" s="2">
+      <c r="N883" t="s">
+        <v>1452</v>
+      </c>
+      <c r="O883" s="2">
         <v>43991</v>
       </c>
-      <c r="P817" t="s">
-[...2 lines deleted...]
-      <c r="Q817" s="2">
+      <c r="P883" t="s">
+        <v>1453</v>
+      </c>
+      <c r="Q883" s="2">
         <v>43991</v>
       </c>
-      <c r="R817" t="s">
-[...2 lines deleted...]
-      <c r="S817" s="2">
+      <c r="R883" t="s">
+        <v>1454</v>
+      </c>
+      <c r="S883" s="2">
         <v>43991</v>
       </c>
     </row>
-    <row r="818">
-      <c r="A818">
+    <row r="884">
+      <c r="A884">
         <v>2074</v>
       </c>
-      <c r="B818" t="inlineStr">
+      <c r="B884" t="inlineStr">
         <is>
           <t>Affidamento mediante procedura aperta ai sensi dell'art. 60 del D.Lgs n. 50/2016 e ss.mm.ii. dei "Lavori di ripristino della scogliera posta a difesa dell'Idroscalo di Ostia -Comune di Roma" ed approvazione atti di gara. Impegno di spesa per complessivi 1.543.741,93 sul capitolo E42551 missione 09 - Programma 01 – Codice macroaggregato 2.02.03.06 (manutenzione straordinaria su beni terzi, esercizio finanziario 2020 - CUP F83H20000930002 – CIG 8313585B5D)</t>
         </is>
       </c>
-      <c r="C818" t="s">
-[...5 lines deleted...]
-      <c r="E818" s="2">
+      <c r="C884" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D884" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E884" s="2">
         <v>43990</v>
       </c>
-      <c r="F818" t="s">
-[...2 lines deleted...]
-      <c r="G818" s="2">
+      <c r="F884" t="s">
+        <v>1457</v>
+      </c>
+      <c r="G884" s="2">
         <v>43990</v>
       </c>
-      <c r="H818" t="s">
-[...2 lines deleted...]
-      <c r="I818" s="2">
+      <c r="H884" t="s">
+        <v>1458</v>
+      </c>
+      <c r="I884" s="2">
         <v>43983</v>
       </c>
-      <c r="J818" t="s">
-[...2 lines deleted...]
-      <c r="K818" s="2">
+      <c r="J884" t="s">
+        <v>1459</v>
+      </c>
+      <c r="K884" s="2">
         <v>43990</v>
       </c>
-      <c r="L818" t="s">
-[...2 lines deleted...]
-      <c r="M818" s="2">
+      <c r="L884" t="s">
+        <v>1460</v>
+      </c>
+      <c r="M884" s="2">
         <v>43990</v>
       </c>
-      <c r="N818" t="s">
-[...2 lines deleted...]
-      <c r="O818" s="2">
+      <c r="N884" t="s">
+        <v>1461</v>
+      </c>
+      <c r="O884" s="2">
         <v>43990</v>
       </c>
     </row>
-    <row r="819">
-      <c r="A819">
+    <row r="885">
+      <c r="A885">
         <v>2069</v>
       </c>
-      <c r="B819" t="inlineStr">
+      <c r="B885" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile. Dossier - LI-ES2-3550477 - Intervento A0100E0347 presso la "Scuola Primaria Giovanni Pascoli" nel Comune di Sutri (VT). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno sui Capitoli A42134 - A42135 - A42136 a favore dell'Autorità Nazionale Anticorruzione (Cod. cred.159683), E.F. 2020.CUP: F77D18000120002 - CIG 8311610D8A </t>
         </is>
       </c>
-      <c r="C819" t="s">
-[...5 lines deleted...]
-      <c r="E819" s="2">
+      <c r="C885" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D885" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E885" s="2">
         <v>43986</v>
       </c>
-      <c r="F819" t="s">
-[...2 lines deleted...]
-      <c r="G819" s="2">
+      <c r="F885" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G885" s="2">
         <v>44005</v>
       </c>
-      <c r="H819" t="s">
-[...2 lines deleted...]
-      <c r="I819" s="2">
+      <c r="H885" t="s">
+        <v>1465</v>
+      </c>
+      <c r="I885" s="2">
         <v>43986</v>
       </c>
-      <c r="J819" t="s">
-[...2 lines deleted...]
-      <c r="K819" s="2">
+      <c r="J885" t="s">
+        <v>1466</v>
+      </c>
+      <c r="K885" s="2">
         <v>44007</v>
       </c>
-      <c r="L819" t="s">
-[...2 lines deleted...]
-      <c r="M819" s="2">
+      <c r="L885" t="s">
+        <v>1467</v>
+      </c>
+      <c r="M885" s="2">
         <v>44007</v>
       </c>
-      <c r="N819" t="s">
-[...2 lines deleted...]
-      <c r="O819" s="2">
+      <c r="N885" t="s">
+        <v>1468</v>
+      </c>
+      <c r="O885" s="2">
         <v>44007</v>
       </c>
-      <c r="P819" t="s">
-[...2 lines deleted...]
-      <c r="Q819" s="2">
+      <c r="P885" t="s">
+        <v>1469</v>
+      </c>
+      <c r="Q885" s="2">
         <v>43978</v>
       </c>
-      <c r="R819" t="s">
-[...2 lines deleted...]
-      <c r="S819" s="2">
+      <c r="R885" t="s">
+        <v>1470</v>
+      </c>
+      <c r="S885" s="2">
         <v>44071</v>
       </c>
-      <c r="T819" t="s">
-[...2 lines deleted...]
-      <c r="U819" s="2">
+      <c r="T885" t="s">
+        <v>1471</v>
+      </c>
+      <c r="U885" s="2">
         <v>44181</v>
       </c>
-      <c r="V819" t="s">
-[...2 lines deleted...]
-      <c r="W819" s="2">
+      <c r="V885" t="s">
+        <v>1472</v>
+      </c>
+      <c r="W885" s="2">
         <v>44007</v>
       </c>
-      <c r="X819" t="s">
-[...2 lines deleted...]
-      <c r="Y819" s="2">
+      <c r="X885" t="s">
+        <v>1473</v>
+      </c>
+      <c r="Y885" s="2">
         <v>44007</v>
       </c>
-      <c r="Z819" t="s">
-[...2 lines deleted...]
-      <c r="AA819" s="2">
+      <c r="Z885" t="s">
+        <v>1474</v>
+      </c>
+      <c r="AA885" s="2">
         <v>44007</v>
       </c>
-      <c r="AB819" t="s">
-[...2 lines deleted...]
-      <c r="AC819" s="2">
+      <c r="AB885" t="s">
+        <v>1475</v>
+      </c>
+      <c r="AC885" s="2">
         <v>44007</v>
       </c>
-      <c r="AD819" t="s">
-[...2 lines deleted...]
-      <c r="AE819" s="2">
+      <c r="AD885" t="s">
+        <v>1476</v>
+      </c>
+      <c r="AE885" s="2">
         <v>44007</v>
       </c>
     </row>
-    <row r="820">
-      <c r="A820">
+    <row r="886">
+      <c r="A886">
         <v>2068</v>
       </c>
-      <c r="B820" t="inlineStr">
+      <c r="B886" t="inlineStr">
         <is>
           <t>O.C.D.P.C. n. 558/2018. Procedura negoziata ai sensi dell'art. 36, comma 2, lett. a) del D.Lgs. n. 50/2016 e ss.mm.ii. per l'affidamento di progettazione e direzione di esecuzione del servizio di miglioramento boschivo attraverso avviamento ad alto fusto di bosco di latifoglie mesofile, allontanamento degli alberi schiantati da avversità meteoriche, sistemazione pozzo e manutenzione ordinaria e straordinaria della viabilità forestale presso la foresta demaniale Carpinetana in località Valle Santa Maria – Monte della Difesa in Comune di Maenza (LT).</t>
         </is>
       </c>
-      <c r="C820" t="s">
-[...5 lines deleted...]
-      <c r="E820" s="2">
+      <c r="C886" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D886" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E886" s="2">
         <v>43977</v>
       </c>
-      <c r="F820" t="s">
-[...2 lines deleted...]
-      <c r="G820" s="2">
+      <c r="F886" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G886" s="2">
         <v>43987</v>
       </c>
     </row>
-    <row r="821">
-      <c r="A821">
+    <row r="887">
+      <c r="A887">
         <v>2067</v>
       </c>
-      <c r="B821" t="inlineStr">
+      <c r="B887" t="inlineStr">
         <is>
           <t>O.C.D.P.C. n. 558/2018. Procedura negoziata ai sensi dell'art. 36, comma 2, lett. a) del D.Lgs. n. 50/2016 e ss.mm.ii. per l'affidamento di progettazione e direzione di esecuzione del servizio di miglioramento boschivo attraverso diradamento di pineta adulta di Pinus pinea, allontanamento degli alberi schiantati da avversità meteoriche, sistemazione fontanile e manutenzione ordinaria e straordinaria della viabilità forestale presso la foresta demaniale Matricetta in località Piediserra in Comune di Rieti (RI).</t>
         </is>
       </c>
-      <c r="C821" t="s">
-[...5 lines deleted...]
-      <c r="E821" s="2">
+      <c r="C887" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D887" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E887" s="2">
         <v>43977</v>
       </c>
-      <c r="F821" t="s">
-[...2 lines deleted...]
-      <c r="G821" s="2">
+      <c r="F887" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G887" s="2">
         <v>43987</v>
       </c>
     </row>
-    <row r="822">
-      <c r="A822">
+    <row r="888">
+      <c r="A888">
         <v>2066</v>
       </c>
-      <c r="B822" t="inlineStr">
+      <c r="B888" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile. Dossier LI-ES2-1860266- Intervento A0100E0123 presso l'Istituto Tecnico Commerciale di Via Monterozzi Marina nel Comune di Tarquinia (VT). E.F. 2020.CUP F84D16000040006
 </t>
         </is>
       </c>
-      <c r="C822" t="s">
-[...3 lines deleted...]
-      <c r="E822" s="2">
+      <c r="C888" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D888"/>
+      <c r="E888" s="2">
         <v>44917</v>
       </c>
-      <c r="F822"/>
-      <c r="G822" s="2">
+      <c r="F888"/>
+      <c r="G888" s="2">
         <v>44707</v>
       </c>
-      <c r="H822" t="s">
-[...2 lines deleted...]
-      <c r="I822" s="2">
+      <c r="H888" t="s">
+        <v>1484</v>
+      </c>
+      <c r="I888" s="2">
         <v>43985</v>
       </c>
-      <c r="J822" t="s">
-[...2 lines deleted...]
-      <c r="K822" s="2">
+      <c r="J888" t="s">
+        <v>1485</v>
+      </c>
+      <c r="K888" s="2">
         <v>44006</v>
       </c>
-      <c r="L822" t="s">
-[...2 lines deleted...]
-      <c r="M822" s="2">
+      <c r="L888" t="s">
+        <v>1486</v>
+      </c>
+      <c r="M888" s="2">
         <v>43985</v>
       </c>
-      <c r="N822" t="s">
-[...2 lines deleted...]
-      <c r="O822" s="2">
+      <c r="N888" t="s">
+        <v>1487</v>
+      </c>
+      <c r="O888" s="2">
         <v>44008</v>
       </c>
-      <c r="P822" t="s">
-[...2 lines deleted...]
-      <c r="Q822" s="2">
+      <c r="P888" t="s">
+        <v>1488</v>
+      </c>
+      <c r="Q888" s="2">
         <v>44008</v>
       </c>
-      <c r="R822" t="s">
-[...2 lines deleted...]
-      <c r="S822" s="2">
+      <c r="R888" t="s">
+        <v>1489</v>
+      </c>
+      <c r="S888" s="2">
         <v>44008</v>
       </c>
-      <c r="T822" t="s">
-[...2 lines deleted...]
-      <c r="U822" s="2">
+      <c r="T888" t="s">
+        <v>1490</v>
+      </c>
+      <c r="U888" s="2">
         <v>44071</v>
       </c>
-      <c r="V822" t="s">
-[...2 lines deleted...]
-      <c r="W822" s="2">
+      <c r="V888" t="s">
+        <v>1491</v>
+      </c>
+      <c r="W888" s="2">
         <v>44008</v>
       </c>
-      <c r="X822" t="s">
-[...2 lines deleted...]
-      <c r="Y822" s="2">
+      <c r="X888" t="s">
+        <v>1492</v>
+      </c>
+      <c r="Y888" s="2">
         <v>44008</v>
       </c>
-      <c r="Z822" t="s">
-[...2 lines deleted...]
-      <c r="AA822" s="2">
+      <c r="Z888" t="s">
+        <v>1493</v>
+      </c>
+      <c r="AA888" s="2">
         <v>44008</v>
       </c>
-      <c r="AB822" t="s">
-[...2 lines deleted...]
-      <c r="AC822" s="2">
+      <c r="AB888" t="s">
+        <v>1494</v>
+      </c>
+      <c r="AC888" s="2">
         <v>44008</v>
       </c>
-      <c r="AD822" t="s">
-[...2 lines deleted...]
-      <c r="AE822" s="2">
+      <c r="AD888" t="s">
+        <v>1495</v>
+      </c>
+      <c r="AE888" s="2">
         <v>44008</v>
       </c>
     </row>
-    <row r="823">
-      <c r="A823">
+    <row r="889">
+      <c r="A889">
         <v>2065</v>
       </c>
-      <c r="B823" t="inlineStr">
+      <c r="B889" t="inlineStr">
         <is>
           <t>Affidamento diretto, ai sensi dell'art. 36, comma 2, lettera a) del D.Lgs. n. 50/2016, mediante procedura negoziata previo avviso pubblico per manifestazione di interesse, di progettazione e direzione di esecuzione del servizio di miglioramento boschivo attraverso avviamento ad alto fusto di bosco di latifoglie mesofile, allontanamento degli alberi schiantati da avversità meteoriche, sistemazione pozzo e manutenzione ordinaria e straordinaria della viabilità forestale presso la foresta demaniale Carpinetana in località Valle Santa Maria – Monte della Difesa in Comune di Maenza (LT).</t>
         </is>
       </c>
-      <c r="C823" t="s">
-[...5 lines deleted...]
-      <c r="E823" s="2">
+      <c r="C889" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D889" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E889" s="2">
         <v>43972</v>
       </c>
-      <c r="F823" t="s">
-[...2 lines deleted...]
-      <c r="G823" s="2">
+      <c r="F889" t="s">
+        <v>1498</v>
+      </c>
+      <c r="G889" s="2">
         <v>43972</v>
       </c>
     </row>
-    <row r="824">
-      <c r="A824">
+    <row r="890">
+      <c r="A890">
         <v>2064</v>
       </c>
-      <c r="B824" t="inlineStr">
+      <c r="B890" t="inlineStr">
         <is>
           <t>Affidamento diretto, ai sensi dell'art. 36, comma 2, lettera a) del D.Lgs. n. 50/2016, mediante procedura negoziata previo avviso pubblico per manifestazione di interesse, di progettazione e direzione di esecuzione del servizio di miglioramento boschivo attraverso diradamento di pineta adulta di Pinus pinea, allontanamento degli alberi schiantati da avversità meteoriche, sistemazione fontanile e manutenzione ordinaria e straordinaria della viabilità forestale presso la foresta demaniale Matricetta in località Piediserra in comune di Rieti (RI).</t>
         </is>
       </c>
-      <c r="C824" t="s">
-[...5 lines deleted...]
-      <c r="E824" s="2">
+      <c r="C890" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D890" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E890" s="2">
         <v>43972</v>
       </c>
-      <c r="F824" t="s">
-[...2 lines deleted...]
-      <c r="G824" s="2">
+      <c r="F890" t="s">
+        <v>1501</v>
+      </c>
+      <c r="G890" s="2">
         <v>43972</v>
       </c>
     </row>
-    <row r="825">
-      <c r="A825">
+    <row r="891">
+      <c r="A891">
         <v>2063</v>
       </c>
-      <c r="B825" t="inlineStr">
+      <c r="B891" t="inlineStr">
         <is>
           <t>Ordinanza del Capo Dipartimento di Protezione Civile n.558 del 15 novembre 2018. Intervento codice R509 denominato "Lavori straordinari di manutenzione dell'alveo del fiume Mignone dalla SS Aurelia sino alla foce in dx e sx idraulica per Km 4,00 ca.". Approvazione della perizia giustificativa dei "Lavori urgenti per il ripristino della officiosità idraulica del fiume Mignone in località Farnesiana nel comune di Tarquinia (VT)" CUP: F83H20000220001 - CIG: Z852AE8E66. </t>
         </is>
       </c>
-      <c r="C825" t="s">
-[...5 lines deleted...]
-      <c r="E825" s="2">
+      <c r="C891" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D891" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E891" s="2">
         <v>43969</v>
       </c>
     </row>
-    <row r="826">
-      <c r="A826">
+    <row r="892">
+      <c r="A892">
         <v>2062</v>
       </c>
-      <c r="B826" t="s">
-[...8 lines deleted...]
-      <c r="E826" s="2">
+      <c r="B892" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C892" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D892" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E892" s="2">
         <v>43962</v>
       </c>
-      <c r="F826" t="s">
-[...2 lines deleted...]
-      <c r="G826" s="2">
+      <c r="F892" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G892" s="2">
         <v>43962</v>
       </c>
-      <c r="H826" t="s">
-[...2 lines deleted...]
-      <c r="I826" s="2">
+      <c r="H892" t="s">
+        <v>1508</v>
+      </c>
+      <c r="I892" s="2">
         <v>43962</v>
       </c>
     </row>
-    <row r="827">
-      <c r="A827">
+    <row r="893">
+      <c r="A893">
         <v>2061</v>
       </c>
-      <c r="B827" t="inlineStr">
+      <c r="B893" t="inlineStr">
         <is>
           <t>Lavori di difesa spondale in sx idraulica del fiume Velino in corrispondenza dello smottamento della strada comunale di via Capannelle in località Ponte Carpegna nel Comune di Rieti. Determinazione a contrarre finalizzata all'affidamento, ai sensi dell'art. 36, comma 2, lettera b) del D.lgs. n. 50/2016, previa indagine esplorativa del mercato, approvazione atti di gara, nomina gruppo di supporto al RUP ed impegno fondi € 88.000,00 capitoli E42550 e T19427, creditori vari, esercizio finanziario 2020. CUP F13H19001280002 – CIG 8283517E76. M.S./66 </t>
         </is>
       </c>
-      <c r="C827" t="s">
-[...5 lines deleted...]
-      <c r="E827" s="2">
+      <c r="C893" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D893" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E893" s="2">
         <v>43963</v>
       </c>
-      <c r="F827" t="s">
-[...2 lines deleted...]
-      <c r="G827" s="2">
+      <c r="F893" t="s">
+        <v>1511</v>
+      </c>
+      <c r="G893" s="2">
         <v>43963</v>
       </c>
-      <c r="H827" t="s">
-[...2 lines deleted...]
-      <c r="I827" s="2">
+      <c r="H893" t="s">
+        <v>1512</v>
+      </c>
+      <c r="I893" s="2">
         <v>43962</v>
       </c>
-      <c r="J827" t="s">
-[...2 lines deleted...]
-      <c r="K827" s="2">
+      <c r="J893" t="s">
+        <v>1513</v>
+      </c>
+      <c r="K893" s="2">
         <v>44035</v>
       </c>
     </row>
-    <row r="828">
-      <c r="A828">
+    <row r="894">
+      <c r="A894">
         <v>2060</v>
       </c>
-      <c r="B828" t="inlineStr">
+      <c r="B894" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile – Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier LI-ES2-0380017, Intervento A0100E0375, Intervento Palazzo Farnese, sede principale Uffici Comunali/Municipio nel Comune di Gradoli (VT)". Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno sui Capitoli A42134 - A42135 - A42136 a favore dell'Autorità Nazionale Anticorruzione (Cod. cred.159683), E.F. 2020.CUP F84H16002450006 – CIG 82782113D3 </t>
         </is>
       </c>
-      <c r="C828" t="s">
-[...3 lines deleted...]
-      <c r="E828" s="2">
+      <c r="C894" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D894"/>
+      <c r="E894" s="2">
         <v>45210</v>
       </c>
-      <c r="F828" t="s">
-[...2 lines deleted...]
-      <c r="G828" s="2">
+      <c r="F894" t="s">
+        <v>1515</v>
+      </c>
+      <c r="G894" s="2">
         <v>44083</v>
       </c>
-      <c r="H828" t="s">
-[...2 lines deleted...]
-      <c r="I828" s="2">
+      <c r="H894" t="s">
+        <v>1516</v>
+      </c>
+      <c r="I894" s="2">
         <v>43962</v>
       </c>
-      <c r="J828" t="s">
-[...2 lines deleted...]
-      <c r="K828" s="2">
+      <c r="J894" t="s">
+        <v>1517</v>
+      </c>
+      <c r="K894" s="2">
         <v>44319</v>
       </c>
-      <c r="L828" t="s">
-[...2 lines deleted...]
-      <c r="M828" s="2">
+      <c r="L894" t="s">
+        <v>1518</v>
+      </c>
+      <c r="M894" s="2">
         <v>44029</v>
       </c>
-      <c r="N828" t="s">
-[...2 lines deleted...]
-      <c r="O828" s="2">
+      <c r="N894" t="s">
+        <v>1519</v>
+      </c>
+      <c r="O894" s="2">
         <v>43966</v>
       </c>
-      <c r="P828" t="s">
-[...2 lines deleted...]
-      <c r="Q828" s="2">
+      <c r="P894" t="s">
+        <v>1520</v>
+      </c>
+      <c r="Q894" s="2">
         <v>43966</v>
       </c>
-      <c r="R828" t="s">
-[...2 lines deleted...]
-      <c r="S828" s="2">
+      <c r="R894" t="s">
+        <v>1521</v>
+      </c>
+      <c r="S894" s="2">
         <v>43966</v>
       </c>
-      <c r="T828" t="s">
-[...2 lines deleted...]
-      <c r="U828" s="2">
+      <c r="T894" t="s">
+        <v>1522</v>
+      </c>
+      <c r="U894" s="2">
         <v>43966</v>
       </c>
     </row>
-    <row r="829">
-      <c r="A829">
+    <row r="895">
+      <c r="A895">
         <v>2059</v>
       </c>
-      <c r="B829" t="inlineStr">
+      <c r="B895" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile – Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier n. LI-ES2-2310323, Intervento A0100E0137, presso l'Istituto Comprensivo "xxv Aprile", viale Gramsci, nel Comune di Civita Castellana (VT). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno sui Capitoli A42134 - A42135 - A42136 a favore dell'Autorità Nazionale Anticorruzione (Cod. cred.159683), E.F. 2020.CUP F65B17000500006 - CIG 82874636D0</t>
         </is>
       </c>
-      <c r="C829" t="s">
-[...5 lines deleted...]
-      <c r="E829" s="2">
+      <c r="C895" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D895" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E895" s="2">
         <v>44103</v>
       </c>
-      <c r="F829" t="s">
-[...2 lines deleted...]
-      <c r="G829" s="2">
+      <c r="F895" t="s">
+        <v>1525</v>
+      </c>
+      <c r="G895" s="2">
         <v>43959</v>
       </c>
-      <c r="H829" t="s">
-[...2 lines deleted...]
-      <c r="I829" s="2">
+      <c r="H895" t="s">
+        <v>1526</v>
+      </c>
+      <c r="I895" s="2">
         <v>43977</v>
       </c>
-      <c r="J829" t="s">
-[...2 lines deleted...]
-      <c r="K829" s="2">
+      <c r="J895" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K895" s="2">
         <v>43959</v>
       </c>
-      <c r="L829" t="s">
-[...2 lines deleted...]
-      <c r="M829" s="2">
+      <c r="L895" t="s">
+        <v>1528</v>
+      </c>
+      <c r="M895" s="2">
         <v>44039</v>
       </c>
-      <c r="N829" t="s">
-[...2 lines deleted...]
-      <c r="O829" s="2">
+      <c r="N895" t="s">
+        <v>1529</v>
+      </c>
+      <c r="O895" s="2">
         <v>43980</v>
       </c>
-      <c r="P829" t="s">
-[...2 lines deleted...]
-      <c r="Q829" s="2">
+      <c r="P895" t="s">
+        <v>1530</v>
+      </c>
+      <c r="Q895" s="2">
         <v>43980</v>
       </c>
-      <c r="R829" t="s">
-[...2 lines deleted...]
-      <c r="S829" s="2">
+      <c r="R895" t="s">
+        <v>1531</v>
+      </c>
+      <c r="S895" s="2">
         <v>43980</v>
       </c>
-      <c r="T829" t="s">
-[...2 lines deleted...]
-      <c r="U829" s="2">
+      <c r="T895" t="s">
+        <v>1532</v>
+      </c>
+      <c r="U895" s="2">
         <v>43980</v>
       </c>
     </row>
-    <row r="830">
-      <c r="A830">
+    <row r="896">
+      <c r="A896">
         <v>2058</v>
       </c>
-      <c r="B830" t="inlineStr">
+      <c r="B896" t="inlineStr">
         <is>
           <t>Aggiudicazione definitiva della procedura negoziata tramite RDO su M.E.P.A. per fornitura di attrezzatura e componentistica per il Radar meteorologico di Protezione Civile</t>
         </is>
       </c>
-      <c r="C830" t="s">
-[...5 lines deleted...]
-      <c r="E830" s="2">
+      <c r="C896" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D896" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E896" s="2">
         <v>43957</v>
       </c>
     </row>
-    <row r="831">
-      <c r="A831">
+    <row r="897">
+      <c r="A897">
         <v>2057</v>
       </c>
-      <c r="B831" t="inlineStr">
+      <c r="B897" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di Vaccini anti influenzali 2020/2021 e vaccini vari occorrenti alle Aziende Sanitarie della Regione Lazio e Calabria, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alle AA.SS. della Regione Lazio e di altri soggetti aggregatori – Determina a contrarre. Approvazione schemi, atti e indizione gara.</t>
         </is>
       </c>
-      <c r="C831" t="s">
-[...5 lines deleted...]
-      <c r="E831" s="2">
+      <c r="C897" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D897" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E897" s="2">
         <v>43948</v>
       </c>
     </row>
-    <row r="832">
-      <c r="A832">
+    <row r="898">
+      <c r="A898">
         <v>2056</v>
       </c>
-      <c r="B832" t="inlineStr">
+      <c r="B898" t="inlineStr">
         <is>
           <t>Procedura negoziata d’urgenza, senza previa pubblicazione del bando di procedura, ai sensi dell’art. 63, comma 2, lettera c) e 163 del D.Lgs. 50/2016 per l’acquisizione della fornitura di test diagnostici per SARS-CoV-2</t>
         </is>
       </c>
-      <c r="C832" t="s">
-[...5 lines deleted...]
-      <c r="E832" s="2">
+      <c r="C898" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D898" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E898" s="2">
         <v>43945</v>
       </c>
-      <c r="F832" t="s">
-[...2 lines deleted...]
-      <c r="G832" s="2">
+      <c r="F898" t="s">
+        <v>1539</v>
+      </c>
+      <c r="G898" s="2">
         <v>43957</v>
       </c>
-      <c r="H832" t="s">
-[...2 lines deleted...]
-      <c r="I832" s="2">
+      <c r="H898" t="s">
+        <v>1540</v>
+      </c>
+      <c r="I898" s="2">
         <v>43971</v>
       </c>
     </row>
-    <row r="833">
-      <c r="A833">
+    <row r="899">
+      <c r="A899">
         <v>2053</v>
       </c>
-      <c r="B833" t="inlineStr">
+      <c r="B899" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile – Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier n. LI-ES2-20151127-0630028, Intervento A0100E0429- presso "Sede principale uffici Comunali" nel Comune di _San Vito Romano (RM). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno sul Capitolo Overbooking A42502, a Creditori diversi (Cod. creditore 3805), e sui capitoli A42134 - A42135 - A42136 a favore dell'Autorità Nazionale Anticorruzione (Cod. cred.159683), E.F. 2019. CUP F84H15002170006 - CIG 827270434E</t>
         </is>
       </c>
-      <c r="C833" t="s">
-[...5 lines deleted...]
-      <c r="E833" s="2">
+      <c r="C899" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D899" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E899" s="2">
         <v>44092</v>
       </c>
-      <c r="F833" t="s">
-[...2 lines deleted...]
-      <c r="G833" s="2">
+      <c r="F899" t="s">
+        <v>1543</v>
+      </c>
+      <c r="G899" s="2">
         <v>44267</v>
       </c>
-      <c r="H833" t="s">
-[...2 lines deleted...]
-      <c r="I833" s="2">
+      <c r="H899" t="s">
+        <v>1544</v>
+      </c>
+      <c r="I899" s="2">
         <v>43949</v>
       </c>
-      <c r="J833" t="s">
-[...2 lines deleted...]
-      <c r="K833" s="2">
+      <c r="J899" t="s">
+        <v>1545</v>
+      </c>
+      <c r="K899" s="2">
         <v>44035</v>
       </c>
-      <c r="L833" t="s">
-[...2 lines deleted...]
-      <c r="M833" s="2">
+      <c r="L899" t="s">
+        <v>1546</v>
+      </c>
+      <c r="M899" s="2">
         <v>43958</v>
       </c>
-      <c r="N833" t="s">
-[...2 lines deleted...]
-      <c r="O833" s="2">
+      <c r="N899" t="s">
+        <v>1547</v>
+      </c>
+      <c r="O899" s="2">
         <v>43958</v>
       </c>
-      <c r="P833" t="s">
-[...2 lines deleted...]
-      <c r="Q833" s="2">
+      <c r="P899" t="s">
+        <v>1548</v>
+      </c>
+      <c r="Q899" s="2">
         <v>43958</v>
       </c>
-      <c r="R833" t="s">
-[...2 lines deleted...]
-      <c r="S833" s="2">
+      <c r="R899" t="s">
+        <v>1549</v>
+      </c>
+      <c r="S899" s="2">
         <v>43958</v>
       </c>
     </row>
-    <row r="834">
-      <c r="A834">
+    <row r="900">
+      <c r="A900">
         <v>2052</v>
       </c>
-      <c r="B834" t="inlineStr">
+      <c r="B900" t="inlineStr">
         <is>
           <t>Procedura negoziata tramite RDO su M.E.P.A. per Fornitura di un profilatore acustico portatile ad effetto doppler (ADCP) per l'esecuzione di misure di portata e di rilievi batimetrici, comprensivo di i) Servizio di formazione del personale dell'Agenzia di Protezione Civile all'utilizzo del profilatore acustico e ii) Servizio per l'esecuzione di misure di portata con il profilatore acustico oggetto della fornitura.</t>
         </is>
       </c>
-      <c r="C834" t="s">
-[...5 lines deleted...]
-      <c r="E834" s="2">
+      <c r="C900" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D900" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E900" s="2">
         <v>43942</v>
       </c>
     </row>
-    <row r="835">
-      <c r="A835">
+    <row r="901">
+      <c r="A901">
         <v>2051</v>
       </c>
-      <c r="B835" t="inlineStr">
+      <c r="B901" t="inlineStr">
         <is>
           <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio e Calabria - Farmaci 2020_Seconda tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori - Determina a contrarre. Approvazione schemi, atti e indizione gara.
 </t>
         </is>
       </c>
-      <c r="C835" t="s">
-[...3 lines deleted...]
-      <c r="E835" s="2">
+      <c r="C901" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D901"/>
+      <c r="E901" s="2">
         <v>44511</v>
       </c>
-      <c r="F835" t="s">
-[...2 lines deleted...]
-      <c r="G835" s="2">
+      <c r="F901" t="s">
+        <v>1553</v>
+      </c>
+      <c r="G901" s="2">
         <v>43941</v>
       </c>
-      <c r="H835" t="s">
-[...2 lines deleted...]
-      <c r="I835" s="2">
+      <c r="H901" t="s">
+        <v>1554</v>
+      </c>
+      <c r="I901" s="2">
         <v>43980</v>
       </c>
     </row>
-    <row r="836">
-      <c r="A836">
+    <row r="902">
+      <c r="A902">
         <v>2050</v>
       </c>
-      <c r="B836" t="inlineStr">
+      <c r="B902" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile – Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier LI-ES2-2290190, Intervento A0100E0031- presso la "Sede Comunale Palazzo Angeletti Antonelli" nel Comune di Ceccano (FR)."</t>
         </is>
       </c>
-      <c r="C836" t="s">
-[...3 lines deleted...]
-      <c r="E836" s="2">
+      <c r="C902" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D902"/>
+      <c r="E902" s="2">
         <v>45687</v>
       </c>
-      <c r="F836"/>
-      <c r="G836" s="2">
+      <c r="F902"/>
+      <c r="G902" s="2">
         <v>45600</v>
       </c>
-      <c r="H836" t="s">
-[...2 lines deleted...]
-      <c r="I836" s="2">
+      <c r="H902" t="s">
+        <v>1556</v>
+      </c>
+      <c r="I902" s="2">
         <v>44109</v>
       </c>
-      <c r="J836" t="s">
-[...2 lines deleted...]
-      <c r="K836" s="2">
+      <c r="J902" t="s">
+        <v>1557</v>
+      </c>
+      <c r="K902" s="2">
         <v>43950</v>
       </c>
-      <c r="L836" t="s">
-[...2 lines deleted...]
-      <c r="M836" s="2">
+      <c r="L902" t="s">
+        <v>1558</v>
+      </c>
+      <c r="M902" s="2">
         <v>43971</v>
       </c>
-      <c r="N836" t="s">
-[...2 lines deleted...]
-      <c r="O836" s="2">
+      <c r="N902" t="s">
+        <v>1559</v>
+      </c>
+      <c r="O902" s="2">
         <v>43938</v>
       </c>
-      <c r="P836" t="s">
-[...2 lines deleted...]
-      <c r="Q836" s="2">
+      <c r="P902" t="s">
+        <v>1560</v>
+      </c>
+      <c r="Q902" s="2">
         <v>43949</v>
       </c>
-      <c r="R836" t="s">
-[...2 lines deleted...]
-      <c r="S836" s="2">
+      <c r="R902" t="s">
+        <v>1561</v>
+      </c>
+      <c r="S902" s="2">
         <v>44032</v>
       </c>
-      <c r="T836" t="s">
-[...2 lines deleted...]
-      <c r="U836" s="2">
+      <c r="T902" t="s">
+        <v>1562</v>
+      </c>
+      <c r="U902" s="2">
         <v>43950</v>
       </c>
-      <c r="V836" t="s">
-[...2 lines deleted...]
-      <c r="W836" s="2">
+      <c r="V902" t="s">
+        <v>1563</v>
+      </c>
+      <c r="W902" s="2">
         <v>43973</v>
       </c>
-      <c r="X836" t="s">
-[...2 lines deleted...]
-      <c r="Y836" s="2">
+      <c r="X902" t="s">
+        <v>1564</v>
+      </c>
+      <c r="Y902" s="2">
         <v>43973</v>
       </c>
-      <c r="Z836" t="s">
-[...2 lines deleted...]
-      <c r="AA836" s="2">
+      <c r="Z902" t="s">
+        <v>1565</v>
+      </c>
+      <c r="AA902" s="2">
         <v>43973</v>
       </c>
-      <c r="AB836" t="s">
-[...2 lines deleted...]
-      <c r="AC836" s="2">
+      <c r="AB902" t="s">
+        <v>1566</v>
+      </c>
+      <c r="AC902" s="2">
         <v>43973</v>
       </c>
     </row>
-    <row r="837">
-      <c r="A837">
+    <row r="903">
+      <c r="A903">
         <v>2049</v>
       </c>
-      <c r="B837" t="inlineStr">
+      <c r="B903" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile – Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier LI-ES2-20160111-2400405_ Intervento A0100E0253 presso la "Scuola Elementare Achille Ferruzzi" nel Comune di Soriano nel Cimino (VT)."</t>
         </is>
       </c>
-      <c r="C837" t="s">
-[...5 lines deleted...]
-      <c r="E837" s="2">
+      <c r="C903" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D903" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E903" s="2">
         <v>44085</v>
       </c>
-      <c r="F837" t="s">
-[...2 lines deleted...]
-      <c r="G837" s="2">
+      <c r="F903" t="s">
+        <v>1569</v>
+      </c>
+      <c r="G903" s="2">
         <v>43937</v>
       </c>
-      <c r="H837" t="s">
-[...2 lines deleted...]
-      <c r="I837" s="2">
+      <c r="H903" t="s">
+        <v>1570</v>
+      </c>
+      <c r="I903" s="2">
         <v>43948</v>
       </c>
-      <c r="J837" t="s">
-[...2 lines deleted...]
-      <c r="K837" s="2">
+      <c r="J903" t="s">
+        <v>1571</v>
+      </c>
+      <c r="K903" s="2">
         <v>44007</v>
       </c>
-      <c r="L837" t="s">
-[...2 lines deleted...]
-      <c r="M837" s="2">
+      <c r="L903" t="s">
+        <v>1572</v>
+      </c>
+      <c r="M903" s="2">
         <v>44158</v>
       </c>
-      <c r="N837" t="s">
-[...2 lines deleted...]
-      <c r="O837" s="2">
+      <c r="N903" t="s">
+        <v>1573</v>
+      </c>
+      <c r="O903" s="2">
         <v>43949</v>
       </c>
-      <c r="P837" t="s">
-[...2 lines deleted...]
-      <c r="Q837" s="2">
+      <c r="P903" t="s">
+        <v>1574</v>
+      </c>
+      <c r="Q903" s="2">
         <v>43949</v>
       </c>
-      <c r="R837" t="s">
-[...2 lines deleted...]
-      <c r="S837" s="2">
+      <c r="R903" t="s">
+        <v>1575</v>
+      </c>
+      <c r="S903" s="2">
         <v>43949</v>
       </c>
-      <c r="T837" t="s">
-[...2 lines deleted...]
-      <c r="U837" s="2">
+      <c r="T903" t="s">
+        <v>1576</v>
+      </c>
+      <c r="U903" s="2">
         <v>43949</v>
       </c>
     </row>
-    <row r="838">
-      <c r="A838">
+    <row r="904">
+      <c r="A904">
         <v>2048</v>
       </c>
-      <c r="B838" t="s">
-[...8 lines deleted...]
-      <c r="E838" s="2">
+      <c r="B904" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C904" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D904" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E904" s="2">
         <v>43928</v>
       </c>
-      <c r="F838" t="s">
-[...2 lines deleted...]
-      <c r="G838" s="2">
+      <c r="F904" t="s">
+        <v>1580</v>
+      </c>
+      <c r="G904" s="2">
         <v>43928</v>
       </c>
-      <c r="H838" t="s">
-[...2 lines deleted...]
-      <c r="I838" s="2">
+      <c r="H904" t="s">
+        <v>1581</v>
+      </c>
+      <c r="I904" s="2">
         <v>43928</v>
       </c>
     </row>
-    <row r="839">
-      <c r="A839">
+    <row r="905">
+      <c r="A905">
         <v>2046</v>
       </c>
-      <c r="B839" t="inlineStr">
+      <c r="B905" t="inlineStr">
         <is>
           <t>Intervento n. 12IR636/G1 "Consolidamento e risanamento ambientale Centro Abitato di Amatrice Espansione sud - Amatrice (RI)" Approvazione del progetto esecutivo e determinazione a contrarre - approvazione atti di gara. CUP F73H18000230001 - CIG 8260039FCD</t>
         </is>
       </c>
-      <c r="C839" t="s">
-[...5 lines deleted...]
-      <c r="E839" s="2">
+      <c r="C905" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D905" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E905" s="2">
         <v>43936</v>
       </c>
-      <c r="F839" t="s">
-[...2 lines deleted...]
-      <c r="G839" s="2">
+      <c r="F905" t="s">
+        <v>1584</v>
+      </c>
+      <c r="G905" s="2">
         <v>43944</v>
       </c>
-      <c r="H839" t="s">
-[...2 lines deleted...]
-      <c r="I839" s="2">
+      <c r="H905" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I905" s="2">
         <v>43951</v>
       </c>
-      <c r="J839" t="s">
-[...2 lines deleted...]
-      <c r="K839" s="2">
+      <c r="J905" t="s">
+        <v>1586</v>
+      </c>
+      <c r="K905" s="2">
         <v>43923</v>
       </c>
     </row>
-    <row r="840">
-      <c r="A840">
+    <row r="906">
+      <c r="A906">
         <v>2045</v>
       </c>
-      <c r="B840" t="inlineStr">
+      <c r="B906" t="inlineStr">
         <is>
           <t>Sostituzione dell'appaltatore in varie procedure di gara a seguito di fusione per incorporazione tra la Società SHIRE ITALIA S.p.A. (incorporata) e la Società TAKEDA ITALIA S.p.A. (incorporante), ai sensi dell?art. 106 del D.Lgs. n. 50/2016.</t>
         </is>
       </c>
-      <c r="C840" t="s">
-[...5 lines deleted...]
-      <c r="E840" s="2">
+      <c r="C906" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D906" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E906" s="2">
         <v>43921</v>
       </c>
     </row>
-    <row r="841">
-      <c r="A841">
+    <row r="907">
+      <c r="A907">
         <v>2042</v>
       </c>
-      <c r="B841" t="inlineStr">
+      <c r="B907" t="inlineStr">
         <is>
           <t>Aggiornamento elenco operatori economici per l'affidamento dei servizi di analisi e valutazione previsti dai Piani di Valutazione del POR FSE 2014-2020 e del POR FESR 2014-2020, ai sensi dell'art. 36 del d.lgs. 50/2016
 </t>
         </is>
       </c>
-      <c r="C841" t="s">
-[...5 lines deleted...]
-      <c r="E841" s="2">
+      <c r="C907" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D907" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E907" s="2">
         <v>43920</v>
       </c>
     </row>
-    <row r="842">
-      <c r="A842">
+    <row r="908">
+      <c r="A908">
         <v>2041</v>
       </c>
-      <c r="B842" t="inlineStr">
+      <c r="B908" t="inlineStr">
         <is>
           <t>Lavori di raccolta del materiale galleggiante con apposita barriera sul Fiume Tevere in Comune di Fiumicino (RM) e sul Fiume Aniene in Comune di Roma. Determinazione a contrarre finalizzata all'affidamento, ai sensi dell'art. 36, comma 2, lettera b) del D.lgs. n. 50/2016, previa indagine esplorativa del mercato, ed approvazione atti di gara. Impegno di spesa per complessivi € 225.000,00 sul capitolo E42549, esercizi finanziari 2020-2021. CUP F16E20000000002 – CIG 8251082045.</t>
         </is>
       </c>
-      <c r="C842" t="s">
-[...5 lines deleted...]
-      <c r="E842" s="2">
+      <c r="C908" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D908" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E908" s="2">
         <v>43920</v>
       </c>
-      <c r="F842" t="s">
-[...2 lines deleted...]
-      <c r="G842" s="2">
+      <c r="F908" t="s">
+        <v>1593</v>
+      </c>
+      <c r="G908" s="2">
         <v>43920</v>
       </c>
-      <c r="H842" t="s">
-[...2 lines deleted...]
-      <c r="I842" s="2">
+      <c r="H908" t="s">
+        <v>1594</v>
+      </c>
+      <c r="I908" s="2">
         <v>43931</v>
       </c>
-      <c r="J842" t="s">
-[...2 lines deleted...]
-      <c r="K842" s="2">
+      <c r="J908" t="s">
+        <v>1595</v>
+      </c>
+      <c r="K908" s="2">
         <v>43920</v>
       </c>
-      <c r="L842" t="s">
-[...2 lines deleted...]
-      <c r="M842" s="2">
+      <c r="L908" t="s">
+        <v>1596</v>
+      </c>
+      <c r="M908" s="2">
         <v>43969</v>
       </c>
-      <c r="N842" t="s">
-[...2 lines deleted...]
-      <c r="O842" s="2">
+      <c r="N908" t="s">
+        <v>1597</v>
+      </c>
+      <c r="O908" s="2">
         <v>43931</v>
       </c>
-      <c r="P842" t="s">
-[...2 lines deleted...]
-      <c r="Q842" s="2">
+      <c r="P908" t="s">
+        <v>1598</v>
+      </c>
+      <c r="Q908" s="2">
         <v>43931</v>
       </c>
-      <c r="R842" t="s">
-[...2 lines deleted...]
-      <c r="S842" s="2">
+      <c r="R908" t="s">
+        <v>1599</v>
+      </c>
+      <c r="S908" s="2">
         <v>43931</v>
       </c>
     </row>
-    <row r="843">
-      <c r="A843">
+    <row r="909">
+      <c r="A909">
         <v>2040</v>
       </c>
-      <c r="B843" t="inlineStr">
+      <c r="B909" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile – Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier LI-ES2-2160150–Intervento n. A0100E0071 - "Scuola Giardinieri" nelComune di Roma Capitale. Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno su Capitoli: A42200 - A42201 - A42202, Cod. creditore 3805, e A42134 - A42135 - A42136, Cod. 159683, E.F. 2020. CUP: F87D17000870009 - CIG 8166702FAC</t>
         </is>
       </c>
-      <c r="C843" t="s">
-[...5 lines deleted...]
-      <c r="E843" s="2">
+      <c r="C909" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D909" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E909" s="2">
         <v>43922</v>
       </c>
-      <c r="F843" t="s">
-[...2 lines deleted...]
-      <c r="G843" s="2">
+      <c r="F909" t="s">
+        <v>1602</v>
+      </c>
+      <c r="G909" s="2">
         <v>43916</v>
       </c>
-      <c r="H843" t="s">
-[...2 lines deleted...]
-      <c r="I843" s="2">
+      <c r="H909" t="s">
+        <v>1603</v>
+      </c>
+      <c r="I909" s="2">
         <v>44020</v>
       </c>
-      <c r="J843" t="s">
-[...2 lines deleted...]
-      <c r="K843" s="2">
+      <c r="J909" t="s">
+        <v>1604</v>
+      </c>
+      <c r="K909" s="2">
         <v>44111</v>
       </c>
-      <c r="L843" t="s">
-[...2 lines deleted...]
-      <c r="M843" s="2">
+      <c r="L909" t="s">
+        <v>1605</v>
+      </c>
+      <c r="M909" s="2">
         <v>43922</v>
       </c>
-      <c r="N843" t="s">
-[...2 lines deleted...]
-      <c r="O843" s="2">
+      <c r="N909" t="s">
+        <v>1606</v>
+      </c>
+      <c r="O909" s="2">
         <v>43922</v>
       </c>
-      <c r="P843" t="s">
-[...2 lines deleted...]
-      <c r="Q843" s="2">
+      <c r="P909" t="s">
+        <v>1607</v>
+      </c>
+      <c r="Q909" s="2">
         <v>43922</v>
       </c>
     </row>
-    <row r="844">
-      <c r="A844">
+    <row r="910">
+      <c r="A910">
         <v>2039</v>
       </c>
-      <c r="B844" t="inlineStr">
+      <c r="B910" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile – Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. LI-ES2- 2160151_ Intervento A0100E0070 presso la "presso "Scuola Elementare Gandhi", Via Corinaldo n. 41, Roma Capitale". Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno su Capitoli: A42200 - A42201 - A42202, Cod. creditore 3805, e A42134 - A42135 - A42136, Cod. 159683, E.F. 2019. CUP F87F17000000006 - CIG 8194600DD5.</t>
         </is>
       </c>
-      <c r="C844" t="s">
-[...3 lines deleted...]
-      <c r="E844" s="2">
+      <c r="C910" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D910"/>
+      <c r="E910" s="2">
         <v>44473</v>
       </c>
-      <c r="F844" t="s">
-[...2 lines deleted...]
-      <c r="G844" s="2">
+      <c r="F910" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G910" s="2">
         <v>43943</v>
       </c>
-      <c r="H844" t="s">
-[...2 lines deleted...]
-      <c r="I844" s="2">
+      <c r="H910" t="s">
+        <v>1610</v>
+      </c>
+      <c r="I910" s="2">
         <v>44307</v>
       </c>
-      <c r="J844" t="s">
-[...2 lines deleted...]
-      <c r="K844" s="2">
+      <c r="J910" t="s">
+        <v>1611</v>
+      </c>
+      <c r="K910" s="2">
         <v>44020</v>
       </c>
     </row>
-    <row r="845">
-      <c r="A845">
+    <row r="911">
+      <c r="A911">
         <v>2038</v>
       </c>
-      <c r="B845" t="inlineStr">
+      <c r="B911" t="inlineStr">
         <is>
           <t>Procedura negoziata senza previa pubblicazione del bando di gara ai sensi dell art. 63, comma 2, lettera b) del D.Lgs. 50/2016 per la fornitura di specialità medicinali occorrenti alle Aziende Sanitarie della Regione Lazio e della Regione Calabria Negoziata  18 Indetta con determinazione n. G01356 del 14 febbraio 2020 - Trasferimento della titolarità dell'autorizzazione all'immissione in commercio della specialità medicinale Sylvant (siltuximab) da Janssen Cilag International NV ad EUSA Pharma (Netherlands) BV</t>
         </is>
       </c>
-      <c r="C845" t="s">
-[...5 lines deleted...]
-      <c r="E845" s="2">
+      <c r="C911" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D911" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E911" s="2">
         <v>43913</v>
       </c>
     </row>
-    <row r="846">
-      <c r="A846">
+    <row r="912">
+      <c r="A912">
         <v>2037</v>
       </c>
-      <c r="B846" t="inlineStr">
+      <c r="B912" t="inlineStr">
         <is>
           <t>Lavori di manutenzione della rete acquedottistica del gruppo Reatino/Cicolano Lotto Area 2 in gestione alla Regione Lazio – Direzione Regionale Lavori Pubblici, Stazione Unica Appalti, Risorse Idriche E Difesa Del Suolo - Area Attuazione Servizio Idrico Integrato e Risorse Idriche – Approvazione dei verbali di gara ed aggiudicazione dei lavori. CUP F22D19000070002 – CIG 796283969D. Rettifica Determinazioni nn.G12438 del 19/09/2019 e G00125 del 10/01/2020 - Nomina Responsabile Unico del Procedimento Impegno di spesa sul cap. D33904 importo € 60.016,67 (IVA inclusa) a favore di BG AMBIENTE Unipersonale SRL Unipersonale (cod. cred.172148).</t>
         </is>
       </c>
-      <c r="C846" t="s">
-[...5 lines deleted...]
-      <c r="E846" s="2">
+      <c r="C912" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D912" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E912" s="2">
         <v>43913</v>
       </c>
     </row>
-    <row r="847">
-      <c r="A847">
+    <row r="913">
+      <c r="A913">
         <v>2036</v>
       </c>
-      <c r="B847" t="inlineStr">
+      <c r="B913" t="inlineStr">
         <is>
           <t>Lavori di manutenzione della rete acquedottistica del gruppo Reatino/Cicolano Lotto Area 1 in gestione alla Regione Lazio – Direzione Regionale Lavori Pubblici, Stazione Unica Appalti, Risorse Idriche E Difesa Del Suolo - Area Attuazione Servizio Idrico Integrato e Risorse Idriche – Approvazione dei verbali di gara ed aggiudicazione dei lavori. CUP F22D19000070002 – CIG 7962827CB4. Rettifica Determinazioni nn. G12439 del 19/09/2019 e n. G00968 del 03/02/2020. Impegno di spesa sul cap. D33904 importo € 58.229,92 (IVA inclusa) a favore di Pangea Srl (cod. cred. 77388).</t>
         </is>
       </c>
-      <c r="C847" t="s">
-[...5 lines deleted...]
-      <c r="E847" s="2">
+      <c r="C913" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D913" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E913" s="2">
         <v>43913</v>
       </c>
     </row>
-    <row r="848">
-      <c r="A848">
+    <row r="914">
+      <c r="A914">
         <v>2033</v>
       </c>
-      <c r="B848" t="inlineStr">
+      <c r="B914" t="inlineStr">
         <is>
           <t>Consolidamento del costone roccioso di Monte Orlando, prospicente la spiaggia di Serapo e lungo la Via Lucio Munazio Planco - Comune di Gaeta (Lt). Determinazione a contrarre finalizzata all'affidamento, ai sensi ai sensi dell'art. 36, comma 2, lettera c-bis) del D.lgs. n. 50/2016. - CUP: B94J18000030002 - CIG: 81853837BB</t>
         </is>
       </c>
-      <c r="C848" t="s">
-[...5 lines deleted...]
-      <c r="E848" s="2">
+      <c r="C914" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D914" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E914" s="2">
         <v>44148</v>
       </c>
-      <c r="F848" t="s">
-[...2 lines deleted...]
-      <c r="G848" s="2">
+      <c r="F914" t="s">
+        <v>1620</v>
+      </c>
+      <c r="G914" s="2">
         <v>43922</v>
       </c>
-      <c r="H848" t="s">
-[...2 lines deleted...]
-      <c r="I848" s="2">
+      <c r="H914" t="s">
+        <v>1621</v>
+      </c>
+      <c r="I914" s="2">
         <v>43927</v>
       </c>
-      <c r="J848" t="s">
-[...2 lines deleted...]
-      <c r="K848" s="2">
+      <c r="J914" t="s">
+        <v>1622</v>
+      </c>
+      <c r="K914" s="2">
         <v>43894</v>
       </c>
-      <c r="L848" t="s">
-[...2 lines deleted...]
-      <c r="M848" s="2">
+      <c r="L914" t="s">
+        <v>1623</v>
+      </c>
+      <c r="M914" s="2">
         <v>43927</v>
       </c>
-      <c r="N848" t="s">
-[...2 lines deleted...]
-      <c r="O848" s="2">
+      <c r="N914" t="s">
+        <v>1624</v>
+      </c>
+      <c r="O914" s="2">
         <v>43927</v>
       </c>
-      <c r="P848" t="s">
-[...2 lines deleted...]
-      <c r="Q848" s="2">
+      <c r="P914" t="s">
+        <v>1625</v>
+      </c>
+      <c r="Q914" s="2">
         <v>43927</v>
       </c>
     </row>
-    <row r="849">
-      <c r="A849">
+    <row r="915">
+      <c r="A915">
         <v>2032</v>
       </c>
-      <c r="B849" t="s">
-[...8 lines deleted...]
-      <c r="E849" s="2">
+      <c r="B915" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C915" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D915" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E915" s="2">
         <v>43889</v>
       </c>
     </row>
-    <row r="850">
-      <c r="A850">
+    <row r="916">
+      <c r="A916">
         <v>2031</v>
       </c>
-      <c r="B850" t="inlineStr">
+      <c r="B916" t="inlineStr">
         <is>
           <t>Procedura negoziata senza previa pubblicazione del bando di gara ai sensi dell'art. 63, comma 2, lettera b) del D.Lgs. 50/2016 per la fornitura di specialità medicinali occorrenti alle Aziende Sanitarie della Regione Lazio – "Negoziata 18". ID 7689060 Indizione gara e approvazione atti.</t>
         </is>
       </c>
-      <c r="C850" t="s">
-[...5 lines deleted...]
-      <c r="E850" s="2">
+      <c r="C916" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D916" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E916" s="2">
         <v>43901</v>
       </c>
-      <c r="F850" t="s">
-[...2 lines deleted...]
-      <c r="G850" s="2">
+      <c r="F916" t="s">
+        <v>1630</v>
+      </c>
+      <c r="G916" s="2">
         <v>43878</v>
       </c>
     </row>
-    <row r="851">
-      <c r="A851">
+    <row r="917">
+      <c r="A917">
         <v>2028</v>
       </c>
-      <c r="B851" t="inlineStr">
+      <c r="B917" t="inlineStr">
         <is>
           <t>Determina a contrarre e formalizzazione dell'incarico per la redazione della relazione specialistica necessaria all'emissione del parere ex art. 89 del DPR. 380/2001 e alla richiesta del parere per interventi in aree sottoposte a vincolo idrogeologico ai sensi del R.D.L. 3267/23 e RD 1126/26, DGR 6215/96 e DGR 3888/98 e successive modifiche ed integrazioni ai sensi dell'art. 36 co. 2 lett. a) del D.Lgs. 50/2016 per l'intervento di ricostruzione dell'ospedale di Amatrice, di cui all'Ordinanza Commissariale n. 56 del 10/05/2018. CUP F78I18000070008 CIG 81922656F0</t>
         </is>
       </c>
-      <c r="C851" t="s">
-[...5 lines deleted...]
-      <c r="E851" s="2">
+      <c r="C917" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D917" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E917" s="2">
         <v>43872</v>
       </c>
     </row>
-    <row r="852">
-      <c r="A852">
+    <row r="918">
+      <c r="A918">
         <v>2027</v>
       </c>
-      <c r="B852" t="inlineStr">
+      <c r="B918" t="inlineStr">
         <is>
           <t>PSC Lazio. Intervento cofinanziato con risorse FSC, di cui alla delibera CIPESS n. 29/2021 - Sezione speciale 2 ex POR FESR 2014-2020. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 - Redazione dell'Attestato di Prestazione Energetica APE della "Scuola primaria Edmondo De Amicis" nel Comune di Forano (RI). Intervento A0100E0201. Disimpegno della somma complessiva di € -1.700,82 per effetto del ribasso d'asta e perfezionamento delle prenotazioni n. 2022/33586 - 2022/33585 - 2022/33587 per l'importo complessivo di € 2.269,86 comprensivo di IVA e oneri di legge rispettivamente sui Capitoli U0000A42200 - U0000A42201 - U0000A42202 a favore dell'arch Antonietta Longo (cod, cred. 233794) Es. finanziario 2022. CUP F72B16000000006 - CIG ZDE361CCCB
 &amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C852" t="s">
-[...3 lines deleted...]
-      <c r="E852" s="2">
+      <c r="C918" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D918"/>
+      <c r="E918" s="2">
         <v>44742</v>
       </c>
     </row>
-    <row r="853">
-      <c r="A853">
+    <row r="919">
+      <c r="A919">
         <v>2024</v>
       </c>
-      <c r="B853" t="inlineStr">
+      <c r="B919" t="inlineStr">
         <is>
           <t>Servizio di assicurazione rischio infortuni per gli alunni delle scuole statali e paritarie private di ogni ordine grado nonché per il personale adibito alla sorveglianza degli stessi durante il trasporto
 </t>
         </is>
       </c>
-      <c r="C853" t="s">
-[...5 lines deleted...]
-      <c r="E853" s="2">
+      <c r="C919" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D919" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E919" s="2">
         <v>43881</v>
       </c>
-      <c r="F853" t="s">
-[...2 lines deleted...]
-      <c r="G853" s="2">
+      <c r="F919" t="s">
+        <v>1636</v>
+      </c>
+      <c r="G919" s="2">
         <v>43871</v>
       </c>
-      <c r="H853" t="s">
-[...2 lines deleted...]
-      <c r="I853" s="2">
+      <c r="H919" t="s">
+        <v>1637</v>
+      </c>
+      <c r="I919" s="2">
         <v>43906</v>
       </c>
-      <c r="J853" t="s">
-[...2 lines deleted...]
-      <c r="K853" s="2">
+      <c r="J919" t="s">
+        <v>1638</v>
+      </c>
+      <c r="K919" s="2">
         <v>43922</v>
       </c>
-      <c r="L853" t="s">
-[...2 lines deleted...]
-      <c r="M853" s="2">
+      <c r="L919" t="s">
+        <v>1639</v>
+      </c>
+      <c r="M919" s="2">
         <v>43948</v>
       </c>
-      <c r="N853" t="s">
-[...2 lines deleted...]
-      <c r="O853" s="2">
+      <c r="N919" t="s">
+        <v>1640</v>
+      </c>
+      <c r="O919" s="2">
         <v>43992</v>
       </c>
-      <c r="P853" t="s">
-[...2 lines deleted...]
-      <c r="Q853" s="2">
+      <c r="P919" t="s">
+        <v>1641</v>
+      </c>
+      <c r="Q919" s="2">
         <v>44000</v>
       </c>
-      <c r="R853" t="s">
-[...2 lines deleted...]
-      <c r="S853" s="2">
+      <c r="R919" t="s">
+        <v>1642</v>
+      </c>
+      <c r="S919" s="2">
         <v>43860</v>
       </c>
     </row>
-    <row r="854">
-      <c r="A854">
+    <row r="920">
+      <c r="A920">
         <v>2023</v>
       </c>
-      <c r="B854" t="inlineStr">
+      <c r="B920" t="inlineStr">
         <is>
           <t>Procedura negoziata ai sensi dell’art. 2, comma 2 bis, del D.L. 189/2016 e ss.mm.ii., previa pubblicazione di avviso per manifestazione di interesse per l’affidamento del servizio di verifica del progetto esecutivo per l’intervento denominato “Ricostruzione ospedale di Amatrice (RI)”. Ordinanza Commissariale n. 56 del 10/05/2018 – Determina a contrarre e approvazione atti di gara. CUP F78118000070008 CIG: 81809258DF</t>
         </is>
       </c>
-      <c r="C854" t="s">
-[...5 lines deleted...]
-      <c r="E854" s="2">
+      <c r="C920" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D920" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E920" s="2">
         <v>43859</v>
       </c>
-      <c r="F854" t="s">
-[...2 lines deleted...]
-      <c r="G854" s="2">
+      <c r="F920" t="s">
+        <v>1645</v>
+      </c>
+      <c r="G920" s="2">
         <v>43859</v>
       </c>
-      <c r="H854" t="s">
-[...2 lines deleted...]
-      <c r="I854" s="2">
+      <c r="H920" t="s">
+        <v>1646</v>
+      </c>
+      <c r="I920" s="2">
         <v>43969</v>
       </c>
     </row>
-    <row r="855">
-      <c r="A855">
+    <row r="921">
+      <c r="A921">
         <v>2021</v>
       </c>
-      <c r="B855" t="inlineStr">
+      <c r="B921" t="inlineStr">
         <is>
           <t>Aggiornamento dello schema di Avviso pubblico per l’Istituzione dell’Elenco di Operatori Economici da consultare per l’acquisizione dei servizi di analisi e valutazione previsti dai Piani di Valutazione del POR FSE 2014-2020 e del POR FESR 2014-2020, di cui alla DE n. G10938/2016.</t>
         </is>
       </c>
-      <c r="C855" t="s">
-[...5 lines deleted...]
-      <c r="E855" s="2">
+      <c r="C921" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D921" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E921" s="2">
         <v>43859</v>
       </c>
     </row>
-    <row r="856">
-      <c r="A856">
+    <row r="922">
+      <c r="A922">
         <v>2019</v>
       </c>
-      <c r="B856" t="inlineStr">
+      <c r="B922" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal "Energia sostenibile 2.0" - Azione 4.1.1 Promozione dell'eco-efficienza e riduzione di consumi di energia primaria negli edifici e strutture pubbliche: interventi di ristrutturazione di singoli edifici o complessi di edifici, installazione di sistemi intelligenti di telecontrollo, regolazione, gestione, monitoraggio e ottimizzazione dei consumi energetici (smart buildings) e delle emissioni inquinanti anche attraverso l'utilizzo di mix tecnologici. Nomina del Geom. Carlo Pallozzi in sostituzione dell'arch. Maria Gioia Olimpieri quale Responsabile Unico del Procedimento per la realizzazione Intervento A0100E0253" - Dossier n. LI-ES2 – 20160111 - 2400405 "Scuola Elementare Achille Ferruzzi" nel Comune di Soriano nel Cimino (VT).</t>
         </is>
       </c>
-      <c r="C856" t="s">
-[...5 lines deleted...]
-      <c r="E856" s="2">
+      <c r="C922" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D922" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E922" s="2">
         <v>43858</v>
       </c>
     </row>
-    <row r="857">
-      <c r="A857">
+    <row r="923">
+      <c r="A923">
         <v>2016</v>
       </c>
-      <c r="B857" t="inlineStr">
+      <c r="B923" t="inlineStr">
         <is>
           <t>8 GIUGNO 2001, N. 327 “TESTO UNICO DELLE DISPOSIZIONI LEGISLATIVE E REGOLAMENTARI IN MATERIA DI ESPROPRIAZIONE PER PUBBLICA UTILITA’”. OGGETTO: “Ricostruzione dell’Ospedale di Amatrice, di cui all’Ordinanza Commissariale n. 56 del 10/05/2018. CUP F78118000070008 - Comunicazione di avvio dei procedimenti finalizzati all’approvazione del progetto definitivo ed all’apposizione del vincolo preordinato all’esproprio sulle aree di proprietà privata interessate dall’intervento.</t>
         </is>
       </c>
-      <c r="C857" t="s">
-[...5 lines deleted...]
-      <c r="E857" s="2">
+      <c r="C923" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D923" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E923" s="2">
         <v>43853</v>
       </c>
-      <c r="F857" t="s">
-[...2 lines deleted...]
-      <c r="G857" s="2">
+      <c r="F923" t="s">
+        <v>1653</v>
+      </c>
+      <c r="G923" s="2">
         <v>43853</v>
       </c>
     </row>
-    <row r="858">
-      <c r="A858">
+    <row r="924">
+      <c r="A924">
         <v>2013</v>
       </c>
-      <c r="B858" t="inlineStr">
+      <c r="B924" t="inlineStr">
         <is>
           <t>Autorizzazione ad espletare una procedura di acquisto, attraverso il MEPA di Consip, per la fornitura di gadget per le esigenze dell’Agenzia di Protezione Civile della Regione Lazio</t>
         </is>
       </c>
-      <c r="C858" t="s">
-[...5 lines deleted...]
-      <c r="E858" s="2">
+      <c r="C924" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D924" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E924" s="2">
         <v>43847</v>
       </c>
     </row>
-    <row r="859">
-      <c r="A859">
+    <row r="925">
+      <c r="A925">
         <v>2012</v>
       </c>
-      <c r="B859" t="inlineStr">
+      <c r="B925" t="inlineStr">
         <is>
           <t>Autorizzazione ad espletare una procedura di acquisto, attraverso il MEPA di Consip, per la fornitura di capi di abbigliamento e accessori per le esigenze del personale dell’Agenzia di Protezione Civile della Regione Lazio</t>
         </is>
       </c>
-      <c r="C859" t="s">
-[...5 lines deleted...]
-      <c r="E859" s="2">
+      <c r="C925" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D925" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E925" s="2">
         <v>43847</v>
       </c>
     </row>
-    <row r="860">
-      <c r="A860">
+    <row r="926">
+      <c r="A926">
         <v>2011</v>
       </c>
-      <c r="B860" t="inlineStr">
+      <c r="B926" t="inlineStr">
         <is>
           <t>Intervento di difesa spondale in sx idraulica in corrispondenza dello smottamento della strada comunale di via Capannelle in località Ponte Carpegna nel Comune di Rieti. CUP F13H19001280002</t>
         </is>
       </c>
-      <c r="C860" t="s">
-[...5 lines deleted...]
-      <c r="E860" s="2">
+      <c r="C926" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D926" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E926" s="2">
         <v>43847</v>
       </c>
     </row>
-    <row r="861">
-      <c r="A861">
+    <row r="927">
+      <c r="A927">
         <v>2010</v>
       </c>
-      <c r="B861" t="s">
-[...8 lines deleted...]
-      <c r="E861" s="2">
+      <c r="B927" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C927" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D927" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E927" s="2">
         <v>43844</v>
       </c>
     </row>
-    <row r="862">
-      <c r="A862">
+    <row r="928">
+      <c r="A928">
         <v>2009</v>
       </c>
-      <c r="B862" t="inlineStr">
+      <c r="B928" t="inlineStr">
         <is>
           <t>Lavori straordinari di manutenzione dell'alveo del Fiume Velino"- 1° Stralcio località Caporio - Centrale di Cotilia in Comune di Cittaducale (RI). Procedura negoziata, ex art. 36, comma 2, lettera b) del D.lgs. n. 50/2016, previa indagine esplorativa del mercato, ed approvazione atti di gara. CUP F45J19000360001 - CIG 81661242B5.</t>
         </is>
       </c>
-      <c r="C862" t="s">
-[...5 lines deleted...]
-      <c r="E862" s="2">
+      <c r="C928" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D928" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E928" s="2">
         <v>43847</v>
       </c>
-      <c r="F862" t="s">
-[...2 lines deleted...]
-      <c r="G862" s="2">
+      <c r="F928" t="s">
+        <v>1665</v>
+      </c>
+      <c r="G928" s="2">
         <v>43847</v>
       </c>
-      <c r="H862" t="s">
-[...2 lines deleted...]
-      <c r="I862" s="2">
+      <c r="H928" t="s">
+        <v>1666</v>
+      </c>
+      <c r="I928" s="2">
         <v>43847</v>
       </c>
-      <c r="J862" t="s">
-[...2 lines deleted...]
-      <c r="K862" s="2">
+      <c r="J928" t="s">
+        <v>1667</v>
+      </c>
+      <c r="K928" s="2">
         <v>43847</v>
       </c>
-      <c r="L862" t="s">
-[...2 lines deleted...]
-      <c r="M862" s="2">
+      <c r="L928" t="s">
+        <v>1668</v>
+      </c>
+      <c r="M928" s="2">
         <v>43840</v>
       </c>
-      <c r="N862" t="s">
-[...2 lines deleted...]
-      <c r="O862" s="2">
+      <c r="N928" t="s">
+        <v>1669</v>
+      </c>
+      <c r="O928" s="2">
         <v>43867</v>
       </c>
     </row>
-    <row r="863">
-      <c r="A863">
+    <row r="929">
+      <c r="A929">
         <v>2006</v>
       </c>
-      <c r="B863" t="s">
-[...8 lines deleted...]
-      <c r="E863" s="2">
+      <c r="B929" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C929" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D929" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E929" s="2">
         <v>43854</v>
       </c>
-      <c r="F863" t="s">
-[...2 lines deleted...]
-      <c r="G863" s="2">
+      <c r="F929" t="s">
+        <v>1673</v>
+      </c>
+      <c r="G929" s="2">
         <v>43823</v>
       </c>
     </row>
-    <row r="864">
-      <c r="A864">
+    <row r="930">
+      <c r="A930">
         <v>2005</v>
       </c>
-      <c r="B864" t="inlineStr">
+      <c r="B930" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile – Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. DOSSIER LI-ES2-2910478_Intervento A0100E0346 presso la "Sede Comunale Roccasecca dei Volsci" nel Comune di Roccasecca dei Volsci (LT). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno su Capitoli: A42200 - A42201 - A42202, Cod. creditore 3805, e A42134 - A42135 - A42136, Cod. 159683, E.F. 2019. CUP F54J16000010006 - CIG 8119664EB0</t>
         </is>
       </c>
-      <c r="C864" t="s">
-[...5 lines deleted...]
-      <c r="E864" s="2">
+      <c r="C930" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D930" t="s">
+        <v>1675</v>
+      </c>
+      <c r="E930" s="2">
         <v>44042</v>
       </c>
-      <c r="F864" t="s">
-[...2 lines deleted...]
-      <c r="G864" s="2">
+      <c r="F930" t="s">
+        <v>1676</v>
+      </c>
+      <c r="G930" s="2">
         <v>43844</v>
       </c>
-      <c r="H864" t="s">
-[...2 lines deleted...]
-      <c r="I864" s="2">
+      <c r="H930" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I930" s="2">
         <v>43837</v>
       </c>
-      <c r="J864" t="s">
-[...2 lines deleted...]
-      <c r="K864" s="2">
+      <c r="J930" t="s">
+        <v>1678</v>
+      </c>
+      <c r="K930" s="2">
         <v>43837</v>
       </c>
-      <c r="L864" t="s">
-[...2 lines deleted...]
-      <c r="M864" s="2">
+      <c r="L930" t="s">
+        <v>1679</v>
+      </c>
+      <c r="M930" s="2">
         <v>43903</v>
       </c>
-      <c r="N864" t="s">
-[...2 lines deleted...]
-      <c r="O864" s="2">
+      <c r="N930" t="s">
+        <v>1680</v>
+      </c>
+      <c r="O930" s="2">
         <v>44159</v>
       </c>
-      <c r="P864" t="s">
-[...2 lines deleted...]
-      <c r="Q864" s="2">
+      <c r="P930" t="s">
+        <v>1681</v>
+      </c>
+      <c r="Q930" s="2">
         <v>43823</v>
       </c>
-      <c r="R864" t="s">
-[...2 lines deleted...]
-      <c r="S864" s="2">
+      <c r="R930" t="s">
+        <v>1682</v>
+      </c>
+      <c r="S930" s="2">
         <v>43844</v>
       </c>
-      <c r="T864" t="s">
-[...2 lines deleted...]
-      <c r="U864" s="2">
+      <c r="T930" t="s">
+        <v>1683</v>
+      </c>
+      <c r="U930" s="2">
         <v>43844</v>
       </c>
-      <c r="V864" t="s">
-[...2 lines deleted...]
-      <c r="W864" s="2">
+      <c r="V930" t="s">
+        <v>1684</v>
+      </c>
+      <c r="W930" s="2">
         <v>43844</v>
       </c>
     </row>
-    <row r="865">
-      <c r="A865">
+    <row r="931">
+      <c r="A931">
         <v>2002</v>
       </c>
-      <c r="B865" t="inlineStr">
+      <c r="B931" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile – Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier n. LI-ES2-0900227_ Intervento A0100E0051 presso la "Scuola Elementare Dante Alighieri nel Comune di Fabrica Di Roma (VT). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno su Capitoli: A42200 - A42201 - A42202, Cod. creditore 3805, E.F. 2019. CUP F92B17000120006 – CIG 8139676121</t>
         </is>
       </c>
-      <c r="C865" t="s">
-[...5 lines deleted...]
-      <c r="E865" s="2">
+      <c r="C931" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D931" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E931" s="2">
         <v>43845</v>
       </c>
-      <c r="F865" t="s">
-[...2 lines deleted...]
-      <c r="G865" s="2">
+      <c r="F931" t="s">
+        <v>1687</v>
+      </c>
+      <c r="G931" s="2">
         <v>43845</v>
       </c>
-      <c r="H865" t="s">
-[...2 lines deleted...]
-      <c r="I865" s="2">
+      <c r="H931" t="s">
+        <v>1688</v>
+      </c>
+      <c r="I931" s="2">
         <v>43845</v>
       </c>
-      <c r="J865" t="s">
-[...2 lines deleted...]
-      <c r="K865" s="2">
+      <c r="J931" t="s">
+        <v>1689</v>
+      </c>
+      <c r="K931" s="2">
         <v>43845</v>
       </c>
-      <c r="L865" t="s">
-[...2 lines deleted...]
-      <c r="M865" s="2">
+      <c r="L931" t="s">
+        <v>1690</v>
+      </c>
+      <c r="M931" s="2">
         <v>43840</v>
       </c>
-      <c r="N865" t="s">
-[...2 lines deleted...]
-      <c r="O865" s="2">
+      <c r="N931" t="s">
+        <v>1691</v>
+      </c>
+      <c r="O931" s="2">
         <v>43887</v>
       </c>
-      <c r="P865" t="s">
-[...2 lines deleted...]
-      <c r="Q865" s="2">
+      <c r="P931" t="s">
+        <v>1692</v>
+      </c>
+      <c r="Q931" s="2">
         <v>43901</v>
       </c>
-      <c r="R865" t="s">
-[...2 lines deleted...]
-      <c r="S865" s="2">
+      <c r="R931" t="s">
+        <v>1693</v>
+      </c>
+      <c r="S931" s="2">
         <v>43822</v>
       </c>
     </row>
-    <row r="866">
-      <c r="A866">
+    <row r="932">
+      <c r="A932">
         <v>2001</v>
       </c>
-      <c r="B866" t="inlineStr">
+      <c r="B932" t="inlineStr">
         <is>
           <t>Lavori di consolidamento della Rupe in località Mercatello, a completamento dell'intervento di somma urgenza per movimento franoso nel Comune di Bagnoregio (VT). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno sul Capitolo C12152 a favore di creditori diversi (codice creditore 3805) di € 809.865,50=, e di € 1.350,86= a favore della soc. Lexemedia, e Impegno sul Capitolo T19427 di € 375,00= a favore dell'Autorita Nazionale Anticorruzione (Cod.creditore 159683) E.F. 2019.CUP: F69D15001850002- CIG lavori 8133947966 e CIG pubblicazione ZE929A1C28
 </t>
         </is>
       </c>
-      <c r="C866" t="s">
-[...3 lines deleted...]
-      <c r="E866" s="2">
+      <c r="C932" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D932"/>
+      <c r="E932" s="2">
         <v>44533</v>
       </c>
-      <c r="F866"/>
-      <c r="G866" s="2">
+      <c r="F932"/>
+      <c r="G932" s="2">
         <v>44523</v>
       </c>
-      <c r="H866" t="s">
-[...2 lines deleted...]
-      <c r="I866" s="2">
+      <c r="H932" t="s">
+        <v>1695</v>
+      </c>
+      <c r="I932" s="2">
         <v>43847</v>
       </c>
-      <c r="J866" t="s">
-[...2 lines deleted...]
-      <c r="K866" s="2">
+      <c r="J932" t="s">
+        <v>1696</v>
+      </c>
+      <c r="K932" s="2">
         <v>43847</v>
       </c>
-      <c r="L866" t="s">
-[...2 lines deleted...]
-      <c r="M866" s="2">
+      <c r="L932" t="s">
+        <v>1697</v>
+      </c>
+      <c r="M932" s="2">
         <v>43901</v>
       </c>
-      <c r="N866" t="s">
-[...2 lines deleted...]
-      <c r="O866" s="2">
+      <c r="N932" t="s">
+        <v>1698</v>
+      </c>
+      <c r="O932" s="2">
         <v>43888</v>
       </c>
-      <c r="P866" t="s">
-[...2 lines deleted...]
-      <c r="Q866" s="2">
+      <c r="P932" t="s">
+        <v>1699</v>
+      </c>
+      <c r="Q932" s="2">
         <v>44110</v>
       </c>
-      <c r="R866" t="s">
-[...2 lines deleted...]
-      <c r="S866" s="2">
+      <c r="R932" t="s">
+        <v>1700</v>
+      </c>
+      <c r="S932" s="2">
         <v>44117</v>
       </c>
-      <c r="T866" t="s">
-[...2 lines deleted...]
-      <c r="U866" s="2">
+      <c r="T932" t="s">
+        <v>1701</v>
+      </c>
+      <c r="U932" s="2">
         <v>43822</v>
       </c>
-      <c r="V866" t="s">
-[...2 lines deleted...]
-      <c r="W866" s="2">
+      <c r="V932" t="s">
+        <v>1702</v>
+      </c>
+      <c r="W932" s="2">
         <v>43889</v>
       </c>
-      <c r="X866" t="s">
-[...2 lines deleted...]
-      <c r="Y866" s="2">
+      <c r="X932" t="s">
+        <v>1703</v>
+      </c>
+      <c r="Y932" s="2">
         <v>43889</v>
       </c>
-      <c r="Z866" t="s">
-[...2 lines deleted...]
-      <c r="AA866" s="2">
+      <c r="Z932" t="s">
+        <v>1704</v>
+      </c>
+      <c r="AA932" s="2">
         <v>43889</v>
       </c>
-      <c r="AB866" t="s">
-[...2 lines deleted...]
-      <c r="AC866" s="2">
+      <c r="AB932" t="s">
+        <v>1705</v>
+      </c>
+      <c r="AC932" s="2">
         <v>43889</v>
       </c>
     </row>
-    <row r="867">
-      <c r="A867">
+    <row r="933">
+      <c r="A933">
         <v>2000</v>
       </c>
-      <c r="B867" t="inlineStr">
+      <c r="B933" t="inlineStr">
         <is>
           <t>Determinazione a contrarre finalizzata all’affidamento, ai sensi dell’art. 36, comma 2,n lettera b) del D.lgs. n. 50/2016, previa indagine esplorativa del mercato, dei lavori per la rimozione della vegetazione spontanea presente nell’alveo del fiume Velino, compresa la risagomatura delle sponde nel tratto compreso tra i Comuni di Antrodoco e Borgo Velino (RI) –Determinazione acontrarre ed approvazione atti di gara. Impegno di spesa sul cap. E41918, importo di € 86.800,00= E.F. 2019 a favore di Creditori Diversi (cod. cred. 3805) ed Impegno di spesa sul Capitolo T19427 di € 30,00= (Cod. creditore 159683). CUP F85G19000090002 CIG 81317547AE</t>
         </is>
       </c>
-      <c r="C867" t="s">
-[...5 lines deleted...]
-      <c r="E867" s="2">
+      <c r="C933" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D933" t="s">
+        <v>1707</v>
+      </c>
+      <c r="E933" s="2">
         <v>43845</v>
       </c>
-      <c r="F867" t="s">
-[...2 lines deleted...]
-      <c r="G867" s="2">
+      <c r="F933" t="s">
+        <v>1708</v>
+      </c>
+      <c r="G933" s="2">
         <v>43851</v>
       </c>
-      <c r="H867" t="s">
-[...2 lines deleted...]
-      <c r="I867" s="2">
+      <c r="H933" t="s">
+        <v>1709</v>
+      </c>
+      <c r="I933" s="2">
         <v>43823</v>
       </c>
-      <c r="J867" t="s">
-[...2 lines deleted...]
-      <c r="K867" s="2">
+      <c r="J933" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K933" s="2">
         <v>43851</v>
       </c>
-      <c r="L867" t="s">
-[...2 lines deleted...]
-      <c r="M867" s="2">
+      <c r="L933" t="s">
+        <v>1711</v>
+      </c>
+      <c r="M933" s="2">
         <v>43851</v>
       </c>
-      <c r="N867" t="s">
-[...2 lines deleted...]
-      <c r="O867" s="2">
+      <c r="N933" t="s">
+        <v>1712</v>
+      </c>
+      <c r="O933" s="2">
         <v>43851</v>
       </c>
-      <c r="P867" t="s">
-[...2 lines deleted...]
-      <c r="Q867" s="2">
+      <c r="P933" t="s">
+        <v>1713</v>
+      </c>
+      <c r="Q933" s="2">
         <v>43823</v>
       </c>
-      <c r="R867" t="s">
-[...2 lines deleted...]
-      <c r="S867" s="2">
+      <c r="R933" t="s">
+        <v>1714</v>
+      </c>
+      <c r="S933" s="2">
         <v>43844</v>
       </c>
-      <c r="T867" t="s">
-[...2 lines deleted...]
-      <c r="U867" s="2">
+      <c r="T933" t="s">
+        <v>1715</v>
+      </c>
+      <c r="U933" s="2">
         <v>43993</v>
       </c>
-      <c r="V867" t="s">
-[...2 lines deleted...]
-      <c r="W867" s="2">
+      <c r="V933" t="s">
+        <v>1716</v>
+      </c>
+      <c r="W933" s="2">
         <v>43822</v>
       </c>
     </row>
-    <row r="868">
-      <c r="A868">
+    <row r="934">
+      <c r="A934">
         <v>1999</v>
       </c>
-      <c r="B868" t="inlineStr">
+      <c r="B934" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile – Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier LI-ES2-2160188–Intervento n. A0100E0080 - "Scuola Elementare e Materna Maffi" nel Comune di Roma Capitale. Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno su Capitoli: A42200 - A42201 - A42202, Cod. creditore 3805, e A42134 - A42135 - A42136, Cod. 159683, E.F. 2019.CUP: F87D18000310009 - CIG 811596308B</t>
         </is>
       </c>
-      <c r="C868" t="s">
-[...5 lines deleted...]
-      <c r="E868" s="2">
+      <c r="C934" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D934" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E934" s="2">
         <v>43837</v>
       </c>
-      <c r="F868" t="s">
-[...2 lines deleted...]
-      <c r="G868" s="2">
+      <c r="F934" t="s">
+        <v>1719</v>
+      </c>
+      <c r="G934" s="2">
         <v>43837</v>
       </c>
-      <c r="H868" t="s">
-[...2 lines deleted...]
-      <c r="I868" s="2">
+      <c r="H934" t="s">
+        <v>1720</v>
+      </c>
+      <c r="I934" s="2">
         <v>43837</v>
       </c>
-      <c r="J868" t="s">
-[...2 lines deleted...]
-      <c r="K868" s="2">
+      <c r="J934" t="s">
+        <v>1721</v>
+      </c>
+      <c r="K934" s="2">
         <v>43837</v>
       </c>
-      <c r="L868" t="s">
-[...2 lines deleted...]
-      <c r="M868" s="2">
+      <c r="L934" t="s">
+        <v>1722</v>
+      </c>
+      <c r="M934" s="2">
         <v>43913</v>
       </c>
-      <c r="N868" t="s">
-[...2 lines deleted...]
-      <c r="O868" s="2">
+      <c r="N934" t="s">
+        <v>1723</v>
+      </c>
+      <c r="O934" s="2">
         <v>44070</v>
       </c>
-      <c r="P868" t="s">
-[...2 lines deleted...]
-      <c r="Q868" s="2">
+      <c r="P934" t="s">
+        <v>1724</v>
+      </c>
+      <c r="Q934" s="2">
         <v>43819</v>
       </c>
-      <c r="R868" t="s">
-[...2 lines deleted...]
-      <c r="S868" s="2">
+      <c r="R934" t="s">
+        <v>1725</v>
+      </c>
+      <c r="S934" s="2">
         <v>43819</v>
       </c>
     </row>
-    <row r="869">
-      <c r="A869">
+    <row r="935">
+      <c r="A935">
         <v>1997</v>
       </c>
-      <c r="B869" t="inlineStr">
+      <c r="B935" t="inlineStr">
         <is>
           <t>Procedura di gara mediante adesione al Sistema Dinamico di Acquisizione di CONSIP SpA., di cui all'art. 55 del D. Lgs. n. 50/2016, per l'acquisto di arredi per ufficio a ridotto impatto ambientale occorrenti alle sedi della Regione Lazio site all'interno del comune di Roma e dell'area metropolitana suddivisa in due lotti.</t>
         </is>
       </c>
-      <c r="C869" t="s">
-[...5 lines deleted...]
-      <c r="E869" s="2">
+      <c r="C935" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D935" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E935" s="2">
         <v>43818</v>
       </c>
     </row>
-    <row r="870">
-      <c r="A870">
+    <row r="936">
+      <c r="A936">
         <v>1996</v>
       </c>
-      <c r="B870" t="inlineStr">
+      <c r="B936" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta finalizzata all'affidamento del multiservizio tecnologico di manutenzione degli impianti relativi agli immobili in uso alle aziende sanitarie della Regione Lazio (Policlinico Umberto I, San Camillo, INMI “Spallanzani”, IFO “Istituto Nazionale Tumori Regina Elena”)</t>
         </is>
       </c>
-      <c r="C870" t="s">
-[...5 lines deleted...]
-      <c r="E870" s="2">
+      <c r="C936" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D936" t="s">
+        <v>1729</v>
+      </c>
+      <c r="E936" s="2">
         <v>43909</v>
       </c>
-      <c r="F870" t="s">
-[...2 lines deleted...]
-      <c r="G870" s="2">
+      <c r="F936" t="s">
+        <v>1730</v>
+      </c>
+      <c r="G936" s="2">
         <v>43941</v>
       </c>
-      <c r="H870" t="s">
-[...2 lines deleted...]
-      <c r="I870" s="2">
+      <c r="H936" t="s">
+        <v>1731</v>
+      </c>
+      <c r="I936" s="2">
         <v>43812</v>
       </c>
     </row>
-    <row r="871">
-      <c r="A871">
+    <row r="937">
+      <c r="A937">
         <v>1990</v>
       </c>
-      <c r="B871" t="inlineStr">
+      <c r="B937" t="inlineStr">
         <is>
           <t>Determinazione a contrarre ai sensi dell’art. 32, comma 2, D.Lgs. n. 50/2016 e autorizzazione all’espletamento della procedura di gara aperta ai sensi dell’art. 60 del D.Lgs. n. 50/2016, per l’affidamento della fornitura di noleggio a lungo termine senza conducente di n. 18 veicoli operativi con allestimento AIB (antincendio boschivo), suddivisi in due lotti, destinati alle attività di antincendio boschivo di competenza dell’Agenzia Regionale di Protezione Civile, comprensivo del servizio di manutenzione “Full Service”. </t>
         </is>
       </c>
-      <c r="C871" t="s">
-[...5 lines deleted...]
-      <c r="E871" s="2">
+      <c r="C937" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D937" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E937" s="2">
         <v>43811</v>
       </c>
     </row>
-    <row r="872">
-      <c r="A872">
+    <row r="938">
+      <c r="A938">
         <v>1989</v>
       </c>
-      <c r="B872" t="inlineStr">
+      <c r="B938" t="inlineStr">
         <is>
           <t>POR FESR LAZIO 2014-2020. Progetto A0097E0015. Sistema Informativo di gestione, monitoraggio e controllo del POR FSE e del POR FESR Lazio 2014-2020. Affidamento a LAZIOcrea Spa (ex LAit Spa) di "Servizi analoghi a quelli oggetto delle Determinazioni n. G11938 del 05/10/2015, assunta dal Direttore "Formazione, Ricerca e Innovazione, Scuola e Università, Diritto allo studio", e n. G12003 del 06/10/2015, assunta dal Direttore "Sviluppo Economico e Attività produttive". Impegno di spesa di € 152.963,22 a valere sui capitoli A42182, A42183 e A42184. Esercizi finanziari 2019-2020. CUP F81G19000220009.</t>
         </is>
       </c>
-      <c r="C872" t="s">
-[...5 lines deleted...]
-      <c r="E872" s="2">
+      <c r="C938" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D938" t="s">
+        <v>1735</v>
+      </c>
+      <c r="E938" s="2">
         <v>43810</v>
       </c>
     </row>
-    <row r="873">
-      <c r="A873">
+    <row r="939">
+      <c r="A939">
         <v>1987</v>
       </c>
-      <c r="B873" t="inlineStr">
+      <c r="B939" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020. Progetto A0097E0014. Adesione alla Convenzione Consip "Supporto specialistico e assistenza tecnica alle Autorità di gestione e di certificazione per l'attuazione dei Programmi Operativi 2014-2020" Lotto n. 4. Impegni di spesa pari ad € 1.800.512,60 sui capitoli A42176, A42177 e A42178 esercizi finanziari 2019 – 2020 - 2021. Affidamento incarico di Direttore dell'Esecuzione del Contratto – DEC. CUP F89F15000010006. CIG 7961869625.
 </t>
         </is>
       </c>
-      <c r="C873" t="s">
-[...5 lines deleted...]
-      <c r="E873" s="2">
+      <c r="C939" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D939" t="s">
+        <v>1737</v>
+      </c>
+      <c r="E939" s="2">
         <v>43810</v>
       </c>
     </row>
-    <row r="874">
-      <c r="A874">
+    <row r="940">
+      <c r="A940">
         <v>1986</v>
       </c>
-      <c r="B874" t="inlineStr">
+      <c r="B940" t="inlineStr">
         <is>
           <t>Procedura di gara per l'affidamento del Servizio di Assistenza Tecnica per la Gestione del Programma Operativo Nazionale "Sistema di politiche attive per l'occupazione".</t>
         </is>
       </c>
-      <c r="C874" t="s">
-[...5 lines deleted...]
-      <c r="E874" s="2">
+      <c r="C940" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D940" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E940" s="2">
         <v>43930</v>
       </c>
-      <c r="F874" t="s">
-[...2 lines deleted...]
-      <c r="G874" s="2">
+      <c r="F940" t="s">
+        <v>1740</v>
+      </c>
+      <c r="G940" s="2">
         <v>43810</v>
       </c>
     </row>
-    <row r="875">
-      <c r="A875">
+    <row r="941">
+      <c r="A941">
         <v>1985</v>
       </c>
-      <c r="B875" t="s">
-[...8 lines deleted...]
-      <c r="E875" s="2">
+      <c r="B941" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C941" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D941" t="s">
+        <v>1743</v>
+      </c>
+      <c r="E941" s="2">
         <v>43809</v>
       </c>
     </row>
-    <row r="876">
-      <c r="A876">
+    <row r="942">
+      <c r="A942">
         <v>1983</v>
       </c>
-      <c r="B876" t="inlineStr">
+      <c r="B942" t="inlineStr">
         <is>
           <t>Riapertura dei termini per la presentazione di manifestazioni d’interesse relative all’“Avviso pubblico per indagine di mercato finalizzata all’individuazione di operatori economici da invitare ad una procedura negoziata ai sensi dell’art. 36, comma 2, lett. b) del d.lgs. n. 50/2016 e ss.mm.ii. per l’affidamento della rimozione e smaltimento di n. 5 relitti navali presenti lungo le sponde del Fiume Tevere in Comune di Fiumicino (RM)”.</t>
         </is>
       </c>
-      <c r="C876" t="s">
-[...5 lines deleted...]
-      <c r="E876" s="2">
+      <c r="C942" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D942" t="s">
+        <v>1745</v>
+      </c>
+      <c r="E942" s="2">
         <v>43808</v>
       </c>
-      <c r="F876" t="s">
-[...2 lines deleted...]
-      <c r="G876" s="2">
+      <c r="F942" t="s">
+        <v>1746</v>
+      </c>
+      <c r="G942" s="2">
         <v>43991</v>
       </c>
-      <c r="H876" t="s">
-[...2 lines deleted...]
-      <c r="I876" s="2">
+      <c r="H942" t="s">
+        <v>1747</v>
+      </c>
+      <c r="I942" s="2">
         <v>43906</v>
       </c>
-      <c r="J876" t="s">
-[...2 lines deleted...]
-      <c r="K876" s="2">
+      <c r="J942" t="s">
+        <v>1748</v>
+      </c>
+      <c r="K942" s="2">
         <v>43991</v>
       </c>
-      <c r="L876" t="s">
-[...2 lines deleted...]
-      <c r="M876" s="2">
+      <c r="L942" t="s">
+        <v>1749</v>
+      </c>
+      <c r="M942" s="2">
         <v>44096</v>
       </c>
-      <c r="N876" t="s">
-[...2 lines deleted...]
-      <c r="O876" s="2">
+      <c r="N942" t="s">
+        <v>1750</v>
+      </c>
+      <c r="O942" s="2">
         <v>44138</v>
       </c>
-      <c r="P876" t="s">
-[...2 lines deleted...]
-      <c r="Q876" s="2">
+      <c r="P942" t="s">
+        <v>1751</v>
+      </c>
+      <c r="Q942" s="2">
         <v>43805</v>
       </c>
-      <c r="R876" t="s">
-[...2 lines deleted...]
-      <c r="S876" s="2">
+      <c r="R942" t="s">
+        <v>1752</v>
+      </c>
+      <c r="S942" s="2">
         <v>43991</v>
       </c>
-      <c r="T876" t="s">
-[...2 lines deleted...]
-      <c r="U876" s="2">
+      <c r="T942" t="s">
+        <v>1753</v>
+      </c>
+      <c r="U942" s="2">
         <v>43991</v>
       </c>
-      <c r="V876" t="s">
-[...2 lines deleted...]
-      <c r="W876" s="2">
+      <c r="V942" t="s">
+        <v>1754</v>
+      </c>
+      <c r="W942" s="2">
         <v>43991</v>
       </c>
     </row>
-    <row r="877">
-      <c r="A877">
+    <row r="943">
+      <c r="A943">
         <v>1982</v>
       </c>
-      <c r="B877" t="inlineStr">
+      <c r="B943" t="inlineStr">
         <is>
           <t>Procedura di gara aperta ai sensi dell'art.60 del D.Lgs. 50/2016, per l'affidamento del "Servizio di Tesoreria della Regione Lazio", autorizzata con Determina a contrarre n G16652 del 03/12/2019. </t>
         </is>
       </c>
-      <c r="C877" t="s">
-[...5 lines deleted...]
-      <c r="E877" s="2">
+      <c r="C943" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D943" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E943" s="2">
         <v>43872</v>
       </c>
-      <c r="F877" t="s">
-[...2 lines deleted...]
-      <c r="G877" s="2">
+      <c r="F943" t="s">
+        <v>1757</v>
+      </c>
+      <c r="G943" s="2">
         <v>43914</v>
       </c>
-      <c r="H877" t="s">
-[...2 lines deleted...]
-      <c r="I877" s="2">
+      <c r="H943" t="s">
+        <v>1758</v>
+      </c>
+      <c r="I943" s="2">
         <v>43928</v>
       </c>
-      <c r="J877" t="s">
-[...2 lines deleted...]
-      <c r="K877" s="2">
+      <c r="J943" t="s">
+        <v>1759</v>
+      </c>
+      <c r="K943" s="2">
         <v>43945</v>
       </c>
-      <c r="L877" t="s">
-[...2 lines deleted...]
-      <c r="M877" s="2">
+      <c r="L943" t="s">
+        <v>1760</v>
+      </c>
+      <c r="M943" s="2">
         <v>43804</v>
       </c>
     </row>
-    <row r="878">
-      <c r="A878">
+    <row r="944">
+      <c r="A944">
         <v>1981</v>
       </c>
-      <c r="B878" t="inlineStr">
+      <c r="B944" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014 - 2020. Call for proposal 2.0 relativa alla linea di intervento denominata “Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l’efficienza energetica e l’incremento dell’uso delle energie rinnovabili”. Intervento A0100E0287 - Dossier LIES2- 3620446 Lavori di efficientamento energetico da attuare presso l’edificio scolastico “Campi d'Annibale” nel Comune di Rocca di Papa (RM). Determina a contrarre ed approvazione atti di gara per l’affidamento dei lavori. Impegno su Capitoli: A42200 - A42201 - A42202, Cod. creditore 3805, e A42134 - A42135 - A42136, Cod. 159683, E.F. 2019. CUP F34D17000340009 – CIG 8103490B7C</t>
         </is>
       </c>
-      <c r="C878" t="s">
-[...5 lines deleted...]
-      <c r="E878" s="2">
+      <c r="C944" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D944" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E944" s="2">
         <v>43839</v>
       </c>
-      <c r="F878" t="s">
-[...2 lines deleted...]
-      <c r="G878" s="2">
+      <c r="F944" t="s">
+        <v>1763</v>
+      </c>
+      <c r="G944" s="2">
         <v>43844</v>
       </c>
-      <c r="H878" t="s">
-[...2 lines deleted...]
-      <c r="I878" s="2">
+      <c r="H944" t="s">
+        <v>1764</v>
+      </c>
+      <c r="I944" s="2">
         <v>43844</v>
       </c>
-      <c r="J878" t="s">
-[...2 lines deleted...]
-      <c r="K878" s="2">
+      <c r="J944" t="s">
+        <v>1765</v>
+      </c>
+      <c r="K944" s="2">
         <v>43844</v>
       </c>
-      <c r="L878" t="s">
-[...2 lines deleted...]
-      <c r="M878" s="2">
+      <c r="L944" t="s">
+        <v>1766</v>
+      </c>
+      <c r="M944" s="2">
         <v>43844</v>
       </c>
-      <c r="N878" t="s">
-[...2 lines deleted...]
-      <c r="O878" s="2">
+      <c r="N944" t="s">
+        <v>1767</v>
+      </c>
+      <c r="O944" s="2">
         <v>43973</v>
       </c>
-      <c r="P878" t="s">
-[...2 lines deleted...]
-      <c r="Q878" s="2">
+      <c r="P944" t="s">
+        <v>1768</v>
+      </c>
+      <c r="Q944" s="2">
         <v>43804</v>
       </c>
-      <c r="R878" t="s">
-[...2 lines deleted...]
-      <c r="S878" s="2">
+      <c r="R944" t="s">
+        <v>1769</v>
+      </c>
+      <c r="S944" s="2">
         <v>43804</v>
       </c>
-      <c r="T878" t="s">
-[...2 lines deleted...]
-      <c r="U878" s="2">
+      <c r="T944" t="s">
+        <v>1770</v>
+      </c>
+      <c r="U944" s="2">
         <v>44137</v>
       </c>
     </row>
-    <row r="879">
-      <c r="A879">
+    <row r="945">
+      <c r="A945">
         <v>1979</v>
       </c>
-      <c r="B879" t="inlineStr">
+      <c r="B945" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta per la fornitura di farmaci biologici e biosimilari occorrenti alle aziende sanitarie e ospedaliere della Regione Lazio e della Regione Calabria.</t>
         </is>
       </c>
-      <c r="C879" t="s">
-[...5 lines deleted...]
-      <c r="E879" s="2">
+      <c r="C945" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D945" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E945" s="2">
         <v>43791</v>
       </c>
     </row>
-    <row r="880">
-      <c r="A880">
+    <row r="946">
+      <c r="A946">
         <v>1978</v>
       </c>
-      <c r="B880" t="inlineStr">
+      <c r="B946" t="inlineStr">
         <is>
           <t>Impegno di spesa di euro 61.000,00 (IVA compresa), per l'annualità 2019, a favore della SIAE, cod. cred.122764, sul capitolo di bilancio R31920 esercizio finanziario 2019, giusta Convenzione tra Regione Lazio e SIAE per il pagamento dei diritti di esecuzione musicale in occasione di manifestazioni culturali e ricreative organizzate dai centri anziani del Lazio nel corso del 2019.</t>
         </is>
       </c>
-      <c r="C880" t="s">
-[...5 lines deleted...]
-      <c r="E880" s="2">
+      <c r="C946" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D946" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E946" s="2">
         <v>43790</v>
       </c>
     </row>
-    <row r="881">
-      <c r="A881">
+    <row r="947">
+      <c r="A947">
         <v>1976</v>
       </c>
-      <c r="B881" t="s">
-[...8 lines deleted...]
-      <c r="E881" s="2">
+      <c r="B947" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C947" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D947" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E947" s="2">
         <v>43789</v>
       </c>
-      <c r="F881" t="s">
-[...2 lines deleted...]
-      <c r="G881" s="2">
+      <c r="F947" t="s">
+        <v>1778</v>
+      </c>
+      <c r="G947" s="2">
         <v>43789</v>
       </c>
-      <c r="H881" t="s">
-[...2 lines deleted...]
-      <c r="I881" s="2">
+      <c r="H947" t="s">
+        <v>1779</v>
+      </c>
+      <c r="I947" s="2">
         <v>43789</v>
       </c>
-      <c r="J881" t="s">
-[...2 lines deleted...]
-      <c r="K881" s="2">
+      <c r="J947" t="s">
+        <v>1780</v>
+      </c>
+      <c r="K947" s="2">
         <v>43789</v>
       </c>
-      <c r="L881" t="s">
-[...2 lines deleted...]
-      <c r="M881" s="2">
+      <c r="L947" t="s">
+        <v>1781</v>
+      </c>
+      <c r="M947" s="2">
         <v>43907</v>
       </c>
-      <c r="N881" t="s">
-[...2 lines deleted...]
-      <c r="O881" s="2">
+      <c r="N947" t="s">
+        <v>1782</v>
+      </c>
+      <c r="O947" s="2">
         <v>43810</v>
       </c>
-      <c r="P881" t="s">
-[...2 lines deleted...]
-      <c r="Q881" s="2">
+      <c r="P947" t="s">
+        <v>1783</v>
+      </c>
+      <c r="Q947" s="2">
         <v>43810</v>
       </c>
-      <c r="R881" t="s">
-[...2 lines deleted...]
-      <c r="S881" s="2">
+      <c r="R947" t="s">
+        <v>1784</v>
+      </c>
+      <c r="S947" s="2">
         <v>43789</v>
       </c>
     </row>
-    <row r="882">
-      <c r="A882">
+    <row r="948">
+      <c r="A948">
         <v>1968</v>
       </c>
-      <c r="B882" t="inlineStr">
+      <c r="B948" t="inlineStr">
         <is>
           <t>Affidamento dei lavori relativi all'esecuzione di ulteriori indagini geognostiche nell'ambito dell'intervento di ricostruzione dell'ospedale di Amatrice (RI), presso l'area ai sensi art 36 comma 2 lett a) D.lgs.50/2016.</t>
         </is>
       </c>
-      <c r="C882" t="s">
-[...5 lines deleted...]
-      <c r="E882" s="2">
+      <c r="C948" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D948" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E948" s="2">
         <v>43773</v>
       </c>
     </row>
-    <row r="883">
-      <c r="A883">
+    <row r="949">
+      <c r="A949">
         <v>1967</v>
       </c>
-      <c r="B883" t="inlineStr">
+      <c r="B949" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier LI-ES2-2250332, Intervento A0100E0201, "Scuola primaria Edmondo De Amicis" nel Comune di Forano (RI)
 </t>
         </is>
       </c>
-      <c r="C883" t="s">
-[...3 lines deleted...]
-      <c r="E883" s="2">
+      <c r="C949" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D949"/>
+      <c r="E949" s="2">
         <v>44502</v>
       </c>
-      <c r="F883" t="s">
-[...2 lines deleted...]
-      <c r="G883" s="2">
+      <c r="F949" t="s">
+        <v>1788</v>
+      </c>
+      <c r="G949" s="2">
         <v>43781</v>
       </c>
-      <c r="H883" t="s">
-[...2 lines deleted...]
-      <c r="I883" s="2">
+      <c r="H949" t="s">
+        <v>1789</v>
+      </c>
+      <c r="I949" s="2">
         <v>43768</v>
       </c>
-      <c r="J883" t="s">
-[...2 lines deleted...]
-      <c r="K883" s="2">
+      <c r="J949" t="s">
+        <v>1790</v>
+      </c>
+      <c r="K949" s="2">
         <v>43768</v>
       </c>
-      <c r="L883" t="s">
-[...2 lines deleted...]
-      <c r="M883" s="2">
+      <c r="L949" t="s">
+        <v>1791</v>
+      </c>
+      <c r="M949" s="2">
         <v>43815</v>
       </c>
-      <c r="N883" t="s">
-[...2 lines deleted...]
-      <c r="O883" s="2">
+      <c r="N949" t="s">
+        <v>1792</v>
+      </c>
+      <c r="O949" s="2">
         <v>43781</v>
       </c>
-      <c r="P883" t="s">
-[...2 lines deleted...]
-      <c r="Q883" s="2">
+      <c r="P949" t="s">
+        <v>1793</v>
+      </c>
+      <c r="Q949" s="2">
         <v>43781</v>
       </c>
-      <c r="R883" t="s">
-[...2 lines deleted...]
-      <c r="S883" s="2">
+      <c r="R949" t="s">
+        <v>1794</v>
+      </c>
+      <c r="S949" s="2">
         <v>43781</v>
       </c>
     </row>
-    <row r="884">
-      <c r="A884">
+    <row r="950">
+      <c r="A950">
         <v>1966</v>
       </c>
-      <c r="B884" t="inlineStr">
+      <c r="B950" t="inlineStr">
         <is>
           <t>Procedura negoziata ai sensi del combinato disposto dell'art. 36, comma 2, lett b), dell'art 157, comma 2 del D.Lgs n. 50/2016 e dell'art. 2, comma 2 bis, del D.L. 189/2016 e ss.mm.ii., previa pubblicazione di avviso per manifestazione di interesse per l'affidamento del servizio di verifica del progetto esecutivo per l'intervento denominato "Ricostruzione ospedale di Amatrice (RI)". Ordinanza Commissariale n. 56 del 10/05/2018</t>
         </is>
       </c>
-      <c r="C884" t="s">
-[...5 lines deleted...]
-      <c r="E884" s="2">
+      <c r="C950" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D950" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E950" s="2">
         <v>43766</v>
       </c>
-      <c r="F884" t="s">
-[...2 lines deleted...]
-      <c r="G884" s="2">
+      <c r="F950" t="s">
+        <v>1797</v>
+      </c>
+      <c r="G950" s="2">
         <v>43766</v>
       </c>
-      <c r="H884" t="s">
-[...2 lines deleted...]
-      <c r="I884" s="2">
+      <c r="H950" t="s">
+        <v>1798</v>
+      </c>
+      <c r="I950" s="2">
         <v>43766</v>
       </c>
-      <c r="J884" t="s">
-[...2 lines deleted...]
-      <c r="K884" s="2">
+      <c r="J950" t="s">
+        <v>1799</v>
+      </c>
+      <c r="K950" s="2">
         <v>43852</v>
       </c>
-      <c r="L884" t="s">
-[...2 lines deleted...]
-      <c r="M884" s="2">
+      <c r="L950" t="s">
+        <v>1800</v>
+      </c>
+      <c r="M950" s="2">
         <v>43766</v>
       </c>
     </row>
-    <row r="885">
-      <c r="A885">
+    <row r="951">
+      <c r="A951">
         <v>1965</v>
       </c>
-      <c r="B885" t="inlineStr">
+      <c r="B951" t="inlineStr">
         <is>
           <t>Gara attraverso il MEPA per l’affidamento dei servizi necessari all’organizzazione e all’espletamento delle procedure concorsuali per l’assunzione a tempo pieno e indeterminato di 200 unità di personale, con il profilo professionale di Esperto mercato e servizi per il lavoro, categoria D – posizione economica D1, e di n. 60 unità di personale, a tempo pieno e indeterminato, con il profilo di Assistente mercato e servizi per il lavoro, categoria C – posizione C1, per il potenziamento dei centri d’impiego e delle politiche attive del lavoro.</t>
         </is>
       </c>
-      <c r="C885" t="s">
-[...5 lines deleted...]
-      <c r="E885" s="2">
+      <c r="C951" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D951" t="s">
+        <v>1802</v>
+      </c>
+      <c r="E951" s="2">
         <v>43742</v>
       </c>
     </row>
-    <row r="886">
-      <c r="A886">
+    <row r="952">
+      <c r="A952">
         <v>1964</v>
       </c>
-      <c r="B886" t="inlineStr">
+      <c r="B952" t="inlineStr">
         <is>
           <t>Servizio di gestione degli impianti idrovori di Via Ferloni, Via di Villa Livia e Via Frassineto con particolare riguardo agli eventi di piena, compresa la manutenzione dei canali adduttori e delle aree verdi, in Comune di Roma. Progetto n. 19 del 20/03/2019 </t>
         </is>
       </c>
-      <c r="C886" t="s">
-[...5 lines deleted...]
-      <c r="E886" s="2">
+      <c r="C952" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D952" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E952" s="2">
         <v>43753</v>
       </c>
-      <c r="F886" t="s">
-[...2 lines deleted...]
-      <c r="G886" s="2">
+      <c r="F952" t="s">
+        <v>1805</v>
+      </c>
+      <c r="G952" s="2">
         <v>43753</v>
       </c>
     </row>
-    <row r="887">
-      <c r="A887">
+    <row r="953">
+      <c r="A953">
         <v>1962</v>
       </c>
-      <c r="B887" t="inlineStr">
+      <c r="B953" t="inlineStr">
         <is>
           <t>Lavori di ripristino della briglia e contro-briglia in corrispondenza ed a valle del ponte Rosa, con ri-sezionamento della sezione idraulica del fiume Tronto, in località “Retrosi” nel Comune di Amatrice (RI). Progetto esecutivo n. 351 del 24.04.2018 - CUP F72H17000270002 – CIG 8023646A22 Determinazione a contrarre per l’importo complessivo di €.264.686,34 sui capitoli di bilancio nn. D34507 e T19427 esercizio finanziario. 2018, 2019 e 2020.</t>
         </is>
       </c>
-      <c r="C887" t="s">
-[...5 lines deleted...]
-      <c r="E887" s="2">
+      <c r="C953" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D953" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E953" s="2">
         <v>43734</v>
       </c>
-      <c r="F887" t="s">
-[...2 lines deleted...]
-      <c r="G887" s="2">
+      <c r="F953" t="s">
+        <v>1808</v>
+      </c>
+      <c r="G953" s="2">
         <v>43759</v>
       </c>
-      <c r="H887" t="s">
-[...2 lines deleted...]
-      <c r="I887" s="2">
+      <c r="H953" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I953" s="2">
         <v>43838</v>
       </c>
-      <c r="J887" t="s">
-[...2 lines deleted...]
-      <c r="K887" s="2">
+      <c r="J953" t="s">
+        <v>1810</v>
+      </c>
+      <c r="K953" s="2">
         <v>43732</v>
       </c>
-      <c r="L887" t="s">
-[...2 lines deleted...]
-      <c r="M887" s="2">
+      <c r="L953" t="s">
+        <v>1811</v>
+      </c>
+      <c r="M953" s="2">
         <v>43763</v>
       </c>
-      <c r="N887" t="s">
-[...2 lines deleted...]
-      <c r="O887" s="2">
+      <c r="N953" t="s">
+        <v>1812</v>
+      </c>
+      <c r="O953" s="2">
         <v>43763</v>
       </c>
-      <c r="P887" t="s">
-[...2 lines deleted...]
-      <c r="Q887" s="2">
+      <c r="P953" t="s">
+        <v>1813</v>
+      </c>
+      <c r="Q953" s="2">
         <v>43763</v>
       </c>
-      <c r="R887" t="s">
-[...2 lines deleted...]
-      <c r="S887" s="2">
+      <c r="R953" t="s">
+        <v>1814</v>
+      </c>
+      <c r="S953" s="2">
         <v>43763</v>
       </c>
-      <c r="T887" t="s">
-[...2 lines deleted...]
-      <c r="U887" s="2">
+      <c r="T953" t="s">
+        <v>1815</v>
+      </c>
+      <c r="U953" s="2">
         <v>43734</v>
       </c>
     </row>
-    <row r="888">
-      <c r="A888">
+    <row r="954">
+      <c r="A954">
         <v>1961</v>
       </c>
-      <c r="B888" t="inlineStr">
+      <c r="B954" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta per l’affidamento dei servizi di stampa, imbustamento e postalizzazione degli avvisi bonari per il recupero dell’evasione dei ticket sanitari relativi alle prestazioni di specialistica ambulatoriale e farmaceutica erogate dagli Enti del S.S.R. di Regione Lazio</t>
         </is>
       </c>
-      <c r="C888" t="s">
-[...5 lines deleted...]
-      <c r="E888" s="2">
+      <c r="C954" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D954" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E954" s="2">
         <v>43950</v>
       </c>
-      <c r="F888" t="s">
-[...2 lines deleted...]
-      <c r="G888" s="2">
+      <c r="F954" t="s">
+        <v>1818</v>
+      </c>
+      <c r="G954" s="2">
         <v>43731</v>
       </c>
     </row>
-    <row r="889">
-      <c r="A889">
+    <row r="955">
+      <c r="A955">
         <v>1960</v>
       </c>
-      <c r="B889" t="inlineStr">
+      <c r="B955" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile – Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento n. A0100E0204 - Dossier n. LIES2- 20160109-2470216 “Lavori di efficientamento energetico presso la Scuola Media Luigi Dasti nel Comune di Tarquinia (VT)”. Determina a contrarre ed approvazione atti di gara per l’affidamento dei lavori. Impegno su Capitoli: A42200 - A42201 - A42202, Cod. creditore 3805, e A42134 - A42135 - A42136, Cod. 159683, E.F. 2019. CUP: F84D16000030006_CIG 7931281C1F</t>
         </is>
       </c>
-      <c r="C889" t="s">
-[...5 lines deleted...]
-      <c r="E889" s="2">
+      <c r="C955" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D955" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E955" s="2">
         <v>43972</v>
       </c>
-      <c r="F889" t="s">
-[...2 lines deleted...]
-      <c r="G889" s="2">
+      <c r="F955" t="s">
+        <v>1821</v>
+      </c>
+      <c r="G955" s="2">
         <v>43738</v>
       </c>
-      <c r="H889" t="s">
-[...2 lines deleted...]
-      <c r="I889" s="2">
+      <c r="H955" t="s">
+        <v>1822</v>
+      </c>
+      <c r="I955" s="2">
         <v>43731</v>
       </c>
-      <c r="J889" t="s">
-[...2 lines deleted...]
-      <c r="K889" s="2">
+      <c r="J955" t="s">
+        <v>1823</v>
+      </c>
+      <c r="K955" s="2">
         <v>43735</v>
       </c>
-      <c r="L889" t="s">
-[...2 lines deleted...]
-      <c r="M889" s="2">
+      <c r="L955" t="s">
+        <v>1824</v>
+      </c>
+      <c r="M955" s="2">
         <v>43738</v>
       </c>
-      <c r="N889" t="s">
-[...2 lines deleted...]
-      <c r="O889" s="2">
+      <c r="N955" t="s">
+        <v>1825</v>
+      </c>
+      <c r="O955" s="2">
         <v>43738</v>
       </c>
-      <c r="P889" t="s">
-[...2 lines deleted...]
-      <c r="Q889" s="2">
+      <c r="P955" t="s">
+        <v>1826</v>
+      </c>
+      <c r="Q955" s="2">
         <v>43738</v>
       </c>
     </row>
-    <row r="890">
-      <c r="A890">
+    <row r="956">
+      <c r="A956">
         <v>1959</v>
       </c>
-      <c r="B890" t="s">
-[...8 lines deleted...]
-      <c r="E890" s="2">
+      <c r="B956" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C956" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D956" t="s">
+        <v>1829</v>
+      </c>
+      <c r="E956" s="2">
         <v>43725</v>
       </c>
     </row>
-    <row r="891">
-      <c r="A891">
+    <row r="957">
+      <c r="A957">
         <v>1955</v>
       </c>
-      <c r="B891" t="inlineStr">
+      <c r="B957" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile – Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier n. LI-ES2 2780277_Intervento n. A0100E0174 "Lavori di efficientamento energetico presso la "Scuola Materna Elementare Media C. Rosatelli" nel Comune di Roviano (RM)". Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno su Capitoli: A42200 - A42201 A42202, Cod. creditore 3805, e A42134 - A42135 - A42136, Cod. 159683, E.F. 2019. CUP: F94D17000130006 - CIG 7942947737</t>
         </is>
       </c>
-      <c r="C891" t="s">
-[...3 lines deleted...]
-      <c r="E891" s="2">
+      <c r="C957" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D957"/>
+      <c r="E957" s="2">
+        <v>46057</v>
+      </c>
+      <c r="F957"/>
+      <c r="G957" s="2">
         <v>45687</v>
       </c>
-      <c r="F891"/>
-      <c r="G891" s="2">
+      <c r="H957"/>
+      <c r="I957" s="2">
         <v>45687</v>
       </c>
-      <c r="H891"/>
-      <c r="I891" s="2">
+      <c r="J957"/>
+      <c r="K957" s="2">
         <v>45574</v>
       </c>
-      <c r="J891"/>
-      <c r="K891" s="2">
+      <c r="L957"/>
+      <c r="M957" s="2">
         <v>44511</v>
       </c>
-      <c r="L891" t="s">
-[...2 lines deleted...]
-      <c r="M891" s="2">
+      <c r="N957" t="s">
+        <v>1831</v>
+      </c>
+      <c r="O957" s="2">
         <v>43924</v>
       </c>
-      <c r="N891" t="s">
-[...2 lines deleted...]
-      <c r="O891" s="2">
+      <c r="P957" t="s">
+        <v>1832</v>
+      </c>
+      <c r="Q957" s="2">
         <v>43726</v>
       </c>
-      <c r="P891" t="s">
-[...2 lines deleted...]
-      <c r="Q891" s="2">
+      <c r="R957" t="s">
+        <v>1833</v>
+      </c>
+      <c r="S957" s="2">
         <v>43717</v>
       </c>
-      <c r="R891" t="s">
-[...2 lines deleted...]
-      <c r="S891" s="2">
+      <c r="T957" t="s">
+        <v>1834</v>
+      </c>
+      <c r="U957" s="2">
         <v>43718</v>
       </c>
-      <c r="T891" t="s">
-[...2 lines deleted...]
-      <c r="U891" s="2">
+      <c r="V957" t="s">
+        <v>1835</v>
+      </c>
+      <c r="W957" s="2">
         <v>43822</v>
       </c>
-      <c r="V891" t="s">
-[...2 lines deleted...]
-      <c r="W891" s="2">
+      <c r="X957" t="s">
+        <v>1836</v>
+      </c>
+      <c r="Y957" s="2">
         <v>43726</v>
       </c>
-      <c r="X891" t="s">
-[...2 lines deleted...]
-      <c r="Y891" s="2">
+      <c r="Z957" t="s">
+        <v>1837</v>
+      </c>
+      <c r="AA957" s="2">
         <v>43726</v>
       </c>
-      <c r="Z891" t="s">
-[...2 lines deleted...]
-      <c r="AA891" s="2">
+      <c r="AB957" t="s">
+        <v>1838</v>
+      </c>
+      <c r="AC957" s="2">
         <v>43726</v>
       </c>
     </row>
-    <row r="892">
-      <c r="A892">
+    <row r="958">
+      <c r="A958">
         <v>1952</v>
       </c>
-      <c r="B892" t="s">
-[...8 lines deleted...]
-      <c r="E892" s="2">
+      <c r="B958" t="s">
+        <v>1839</v>
+      </c>
+      <c r="C958" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D958" t="s">
+        <v>1841</v>
+      </c>
+      <c r="E958" s="2">
         <v>43712</v>
       </c>
     </row>
-    <row r="893">
-      <c r="A893">
+    <row r="959">
+      <c r="A959">
         <v>1951</v>
       </c>
-      <c r="B893" t="s">
-[...8 lines deleted...]
-      <c r="E893" s="2">
+      <c r="B959" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C959" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D959" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E959" s="2">
         <v>43712</v>
       </c>
     </row>
-    <row r="894">
-      <c r="A894">
+    <row r="960">
+      <c r="A960">
         <v>1950</v>
       </c>
-      <c r="B894" t="inlineStr">
+      <c r="B960" t="inlineStr">
         <is>
           <t>O.C.D.P.C. 558/2018 - Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018. – Intervento R60 “lavori urgenti di ripristino dell’officiosita’ idraulica del fiume Arrone dall’incile alla foce”. </t>
         </is>
       </c>
-      <c r="C894" t="s">
-[...5 lines deleted...]
-      <c r="E894" s="2">
+      <c r="C960" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D960" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E960" s="2">
         <v>43700</v>
       </c>
-      <c r="F894" t="s">
-[...2 lines deleted...]
-      <c r="G894" s="2">
+      <c r="F960" t="s">
+        <v>1847</v>
+      </c>
+      <c r="G960" s="2">
         <v>43700</v>
       </c>
-      <c r="H894" t="s">
-[...2 lines deleted...]
-      <c r="I894" s="2">
+      <c r="H960" t="s">
+        <v>1848</v>
+      </c>
+      <c r="I960" s="2">
         <v>43700</v>
       </c>
     </row>
-    <row r="895">
-      <c r="A895">
+    <row r="961">
+      <c r="A961">
         <v>1948</v>
       </c>
-      <c r="B895" t="inlineStr">
+      <c r="B961" t="inlineStr">
         <is>
           <t>O.C.D.P.C. 558/2018 Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 - Intervento R61 "Lavori di messa in sicurezza di un'area soggetta a fenomeni franosi località Via La Veduta nel Comune di Atina (FR)".</t>
         </is>
       </c>
-      <c r="C895" t="s">
-[...5 lines deleted...]
-      <c r="E895" s="2">
+      <c r="C961" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D961" t="s">
+        <v>1850</v>
+      </c>
+      <c r="E961" s="2">
         <v>43684</v>
       </c>
     </row>
-    <row r="896">
-      <c r="A896">
+    <row r="962">
+      <c r="A962">
         <v>1947</v>
       </c>
-      <c r="B896" t="inlineStr">
+      <c r="B962" t="inlineStr">
         <is>
           <t>dlgs 50/2016 determina a contrarre per l’affidamento del servizio di diagnostica, monitoraggio e prestazioni scientifiche specialistiche per l’identificazione di organismi nocivi da quarantena delle piante per l’anno 2019 nel territorio del Lazio. Impegno di spesa euro 122.000,00 IVA inclusa capitolo cap. B11115 macroaggr. 1.03.02.11.000. Es fin 2019 ed impegno di spesa di € 30,00 in favore di Autorità Nazionale Anticorruzione (cc 159683) sul cap. T19427 macroaggr. 1.04.01.01 - E.F. 2019</t>
         </is>
       </c>
-      <c r="C896" t="s">
-[...5 lines deleted...]
-      <c r="E896" s="2">
+      <c r="C962" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D962" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E962" s="2">
         <v>43684</v>
       </c>
-      <c r="F896" t="s">
-[...2 lines deleted...]
-      <c r="G896" s="2">
+      <c r="F962" t="s">
+        <v>1853</v>
+      </c>
+      <c r="G962" s="2">
         <v>43740</v>
       </c>
     </row>
-    <row r="897">
-      <c r="A897">
+    <row r="963">
+      <c r="A963">
         <v>1946</v>
       </c>
-      <c r="B897" t="inlineStr">
+      <c r="B963" t="inlineStr">
         <is>
           <t>O.C.D.P.C. 558/2018 - Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018. – Intervento R66 “Lavori Urgenti di Ripascimento e Manutenzione delle Opere Esistenti a Causa di Erosione Costiera nel comune di Tarquinia”; Approvazione progetto definitivo-esecutivo e Determinazione a contrarre. CUP F85J19001390001 - CIG 7983626896 </t>
         </is>
       </c>
-      <c r="C897" t="s">
-[...5 lines deleted...]
-      <c r="E897" s="2">
+      <c r="C963" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D963" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E963" s="2">
         <v>43684</v>
       </c>
     </row>
-    <row r="898">
-      <c r="A898">
+    <row r="964">
+      <c r="A964">
         <v>1944</v>
       </c>
-      <c r="B898" t="inlineStr">
+      <c r="B964" t="inlineStr">
         <is>
           <t>O.C.D.P.C. 558/2018 - Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018. – Intervento R64 "Lavori Urgenti di Ripascimento e Manutenzione delle Opere Esistenti a Causa di Erosione Costiera nel comune di Roma – X Municipio Ostia", Approvazione progetto definitivo-esecutivo e Determinazione a contrarre per l'affidamento dei lavori CUP F85J19001400001 CIG 7981847C81</t>
         </is>
       </c>
-      <c r="C898" t="s">
-[...5 lines deleted...]
-      <c r="E898" s="2">
+      <c r="C964" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D964" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E964" s="2">
         <v>43682</v>
       </c>
-      <c r="F898" t="s">
-[...2 lines deleted...]
-      <c r="G898" s="2">
+      <c r="F964" t="s">
+        <v>1858</v>
+      </c>
+      <c r="G964" s="2">
         <v>43682</v>
       </c>
-      <c r="H898" t="s">
-[...2 lines deleted...]
-      <c r="I898" s="2">
+      <c r="H964" t="s">
+        <v>1859</v>
+      </c>
+      <c r="I964" s="2">
         <v>43679</v>
       </c>
-      <c r="J898" t="s">
-[...2 lines deleted...]
-      <c r="K898" s="2">
+      <c r="J964" t="s">
+        <v>1860</v>
+      </c>
+      <c r="K964" s="2">
         <v>43679</v>
       </c>
     </row>
-    <row r="899">
-      <c r="A899">
+    <row r="965">
+      <c r="A965">
         <v>1942</v>
       </c>
-      <c r="B899" t="s">
-[...8 lines deleted...]
-      <c r="E899" s="2">
+      <c r="B965" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C965" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D965" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E965" s="2">
         <v>43679</v>
       </c>
-      <c r="F899" t="s">
-[...2 lines deleted...]
-      <c r="G899" s="2">
+      <c r="F965" t="s">
+        <v>1864</v>
+      </c>
+      <c r="G965" s="2">
         <v>43745</v>
       </c>
     </row>
-    <row r="900">
-      <c r="A900">
+    <row r="966">
+      <c r="A966">
         <v>1939</v>
       </c>
-      <c r="B900" t="inlineStr">
+      <c r="B966" t="inlineStr">
         <is>
           <t>Per manifestazione di interesse finalizzata all’affidamento della progettazione definitiva, esecutiva e coordinamento della sicurezza in fase di progettazione per i lavori di ampliamento della sede viaria della circonvallazione in Accumoli capoluogo.</t>
         </is>
       </c>
-      <c r="C900" t="s">
-[...5 lines deleted...]
-      <c r="E900" s="2">
+      <c r="C966" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D966" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E966" s="2">
         <v>43669</v>
       </c>
-      <c r="F900" t="s">
-[...2 lines deleted...]
-      <c r="G900" s="2">
+      <c r="F966" t="s">
+        <v>1867</v>
+      </c>
+      <c r="G966" s="2">
         <v>43669</v>
       </c>
-      <c r="H900" t="s">
-[...2 lines deleted...]
-      <c r="I900" s="2">
+      <c r="H966" t="s">
+        <v>1868</v>
+      </c>
+      <c r="I966" s="2">
         <v>43669</v>
       </c>
-      <c r="J900" t="s">
-[...2 lines deleted...]
-      <c r="K900" s="2">
+      <c r="J966" t="s">
+        <v>1869</v>
+      </c>
+      <c r="K966" s="2">
         <v>43745</v>
       </c>
-      <c r="L900" t="s">
-[...2 lines deleted...]
-      <c r="M900" s="2">
+      <c r="L966" t="s">
+        <v>1870</v>
+      </c>
+      <c r="M966" s="2">
         <v>43669</v>
       </c>
     </row>
-    <row r="901">
-      <c r="A901">
+    <row r="967">
+      <c r="A967">
         <v>1938</v>
       </c>
-      <c r="B901" t="s">
-[...8 lines deleted...]
-      <c r="E901" s="2">
+      <c r="B967" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C967" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D967" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E967" s="2">
         <v>43872</v>
       </c>
-      <c r="F901" t="s">
-[...2 lines deleted...]
-      <c r="G901" s="2">
+      <c r="F967" t="s">
+        <v>1874</v>
+      </c>
+      <c r="G967" s="2">
         <v>43916</v>
       </c>
-      <c r="H901" t="s">
-[...2 lines deleted...]
-      <c r="I901" s="2">
+      <c r="H967" t="s">
+        <v>1875</v>
+      </c>
+      <c r="I967" s="2">
         <v>43920</v>
       </c>
-      <c r="J901" t="s">
-[...2 lines deleted...]
-      <c r="K901" s="2">
+      <c r="J967" t="s">
+        <v>1876</v>
+      </c>
+      <c r="K967" s="2">
         <v>43987</v>
       </c>
-      <c r="L901" t="s">
-[...2 lines deleted...]
-      <c r="M901" s="2">
+      <c r="L967" t="s">
+        <v>1877</v>
+      </c>
+      <c r="M967" s="2">
         <v>43987</v>
       </c>
-      <c r="N901" t="s">
-[...2 lines deleted...]
-      <c r="O901" s="2">
+      <c r="N967" t="s">
+        <v>1878</v>
+      </c>
+      <c r="O967" s="2">
         <v>43670</v>
       </c>
-      <c r="P901" t="s">
-[...2 lines deleted...]
-      <c r="Q901" s="2">
+      <c r="P967" t="s">
+        <v>1879</v>
+      </c>
+      <c r="Q967" s="2">
         <v>43670</v>
       </c>
-      <c r="R901" t="s">
-[...2 lines deleted...]
-      <c r="S901" s="2">
+      <c r="R967" t="s">
+        <v>1880</v>
+      </c>
+      <c r="S967" s="2">
         <v>43670</v>
       </c>
-      <c r="T901" t="s">
-[...2 lines deleted...]
-      <c r="U901" s="2">
+      <c r="T967" t="s">
+        <v>1881</v>
+      </c>
+      <c r="U967" s="2">
         <v>43670</v>
       </c>
-      <c r="V901" t="s">
-[...2 lines deleted...]
-      <c r="W901" s="2">
+      <c r="V967" t="s">
+        <v>1882</v>
+      </c>
+      <c r="W967" s="2">
         <v>43670</v>
       </c>
-      <c r="X901" t="s">
-[...2 lines deleted...]
-      <c r="Y901" s="2">
+      <c r="X967" t="s">
+        <v>1883</v>
+      </c>
+      <c r="Y967" s="2">
         <v>43670</v>
       </c>
-      <c r="Z901" t="s">
-[...2 lines deleted...]
-      <c r="AA901" s="2">
+      <c r="Z967" t="s">
+        <v>1884</v>
+      </c>
+      <c r="AA967" s="2">
         <v>43670</v>
       </c>
-      <c r="AB901" t="s">
-[...2 lines deleted...]
-      <c r="AC901" s="2">
+      <c r="AB967" t="s">
+        <v>1885</v>
+      </c>
+      <c r="AC967" s="2">
         <v>43670</v>
       </c>
-      <c r="AD901" t="s">
-[...2 lines deleted...]
-      <c r="AE901" s="2">
+      <c r="AD967" t="s">
+        <v>1886</v>
+      </c>
+      <c r="AE967" s="2">
         <v>43670</v>
       </c>
-      <c r="AF901" t="s">
-[...2 lines deleted...]
-      <c r="AG901" s="2">
+      <c r="AF967" t="s">
+        <v>1887</v>
+      </c>
+      <c r="AG967" s="2">
         <v>43670</v>
       </c>
-      <c r="AH901" t="s">
-[...2 lines deleted...]
-      <c r="AI901" s="2">
+      <c r="AH967" t="s">
+        <v>1888</v>
+      </c>
+      <c r="AI967" s="2">
         <v>43670</v>
       </c>
-      <c r="AJ901" t="s">
-[...2 lines deleted...]
-      <c r="AK901" s="2">
+      <c r="AJ967" t="s">
+        <v>1889</v>
+      </c>
+      <c r="AK967" s="2">
         <v>43670</v>
       </c>
     </row>
-    <row r="902">
-      <c r="A902">
+    <row r="968">
+      <c r="A968">
         <v>1936</v>
       </c>
-      <c r="B902" t="inlineStr">
+      <c r="B968" t="inlineStr">
         <is>
           <t>POR-FESR Lazio 2014-2020 – Attuazione dell’Azione 5.1.1 “Interventi di messa in sicurezza e per l’aumento della resilienza dei territori più esposti a rischio idrogeologico e di erosione costiera” dell’Asse prioritario 5 Rischio idrogeologico, di cui alla D.G.R. n. 397 del 28 luglio 2015 che approva la Scheda Modalità Attuative del Programma Operativo. Progetto A0123E0199: Intervento di “Sistemazione Idraulica del Fiume Turano”- Cod. ReNDiS 12IR034/G1.Determinazione a contrarre e approvazione della documentazione di gara relativa all’affidamento dei lavori di “Sistemazione Idraulica del Fiume Turano” nel tratto compreso tra il Ponte sulla S.S. N. 4 Salaria e Via Votone e ripristino frana in fregio alla pista ciclabile sul Fiume Velino – fronte ex I.T.G. Tratto Urbano, nel Comune di Rieti” - CUP F13H17000020006 - CIG 79304248E8.</t>
         </is>
       </c>
-      <c r="C902" t="s">
-[...5 lines deleted...]
-      <c r="E902" s="2">
+      <c r="C968" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D968" t="s">
+        <v>1891</v>
+      </c>
+      <c r="E968" s="2">
         <v>43684</v>
       </c>
-      <c r="F902" t="s">
-[...2 lines deleted...]
-      <c r="G902" s="2">
+      <c r="F968" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G968" s="2">
         <v>43684</v>
       </c>
-      <c r="H902" t="s">
-[...2 lines deleted...]
-      <c r="I902" s="2">
+      <c r="H968" t="s">
+        <v>1893</v>
+      </c>
+      <c r="I968" s="2">
         <v>43684</v>
       </c>
-      <c r="J902" t="s">
-[...2 lines deleted...]
-      <c r="K902" s="2">
+      <c r="J968" t="s">
+        <v>1894</v>
+      </c>
+      <c r="K968" s="2">
         <v>43684</v>
       </c>
-      <c r="L902" t="s">
-[...2 lines deleted...]
-      <c r="M902" s="2">
+      <c r="L968" t="s">
+        <v>1895</v>
+      </c>
+      <c r="M968" s="2">
         <v>43657</v>
       </c>
-      <c r="N902" t="s">
-[...2 lines deleted...]
-      <c r="O902" s="2">
+      <c r="N968" t="s">
+        <v>1896</v>
+      </c>
+      <c r="O968" s="2">
         <v>43657</v>
       </c>
-      <c r="P902" t="s">
-[...2 lines deleted...]
-      <c r="Q902" s="2">
+      <c r="P968" t="s">
+        <v>1897</v>
+      </c>
+      <c r="Q968" s="2">
         <v>43655</v>
       </c>
     </row>
-    <row r="903">
-      <c r="A903">
+    <row r="969">
+      <c r="A969">
         <v>1935</v>
       </c>
-      <c r="B903" t="inlineStr">
+      <c r="B969" t="inlineStr">
         <is>
           <t>Interventi per la mitigazione del rischio idrogeologico della frana per colamento lento in Belmonte Castello località Spetina (FR).  Servizio di coordinatore della sicurezza in fase di progettazione.</t>
         </is>
       </c>
-      <c r="C903" t="s">
-[...5 lines deleted...]
-      <c r="E903" s="2">
+      <c r="C969" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D969" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E969" s="2">
         <v>43669</v>
       </c>
-      <c r="F903" t="s">
-[...2 lines deleted...]
-      <c r="G903" s="2">
+      <c r="F969" t="s">
+        <v>1900</v>
+      </c>
+      <c r="G969" s="2">
         <v>43752</v>
       </c>
-      <c r="H903" t="s">
-[...2 lines deleted...]
-      <c r="I903" s="2">
+      <c r="H969" t="s">
+        <v>1901</v>
+      </c>
+      <c r="I969" s="2">
         <v>43752</v>
       </c>
-      <c r="J903" t="s">
-[...2 lines deleted...]
-      <c r="K903" s="2">
+      <c r="J969" t="s">
+        <v>1902</v>
+      </c>
+      <c r="K969" s="2">
         <v>44105</v>
       </c>
-      <c r="L903" t="s">
-[...2 lines deleted...]
-      <c r="M903" s="2">
+      <c r="L969" t="s">
+        <v>1903</v>
+      </c>
+      <c r="M969" s="2">
         <v>43650</v>
       </c>
-      <c r="N903" t="s">
-[...2 lines deleted...]
-      <c r="O903" s="2">
+      <c r="N969" t="s">
+        <v>1904</v>
+      </c>
+      <c r="O969" s="2">
         <v>43752</v>
       </c>
-      <c r="P903" t="s">
-[...2 lines deleted...]
-      <c r="Q903" s="2">
+      <c r="P969" t="s">
+        <v>1905</v>
+      </c>
+      <c r="Q969" s="2">
         <v>43669</v>
       </c>
     </row>
-    <row r="904">
-      <c r="A904">
+    <row r="970">
+      <c r="A970">
         <v>1932</v>
       </c>
-      <c r="B904" t="s">
-[...8 lines deleted...]
-      <c r="E904" s="2">
+      <c r="B970" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C970" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D970" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E970" s="2">
         <v>43648</v>
       </c>
     </row>
-    <row r="905">
-      <c r="A905">
+    <row r="971">
+      <c r="A971">
         <v>1929</v>
       </c>
-      <c r="B905" t="inlineStr">
+      <c r="B971" t="inlineStr">
         <is>
           <t>Approvazione avviso pubblico esplorativo per manifestazione di interesse diretto agli Enti del Terzo settore, operanti nel settore del sostegno alla famiglia e della tutela dei minori vittime di abuso e maltrattamento, interessati a partecipare alla successiva procedura per l'affidamento del servizio di gestione del "Centro Giorgio Fregosi per i bambini ed adolescenti vittime di abuso e maltrattamento" ubicato in Roma Via dei Sabelli n. 108, tramite procedura negoziata ex art. 36, comma 2, lettera b) del D.Lgs. 18 aprile 2016 n. 50 e s.s. m.m. i.i., fuori dal Mercato Elettronico della Pubblica Amministrazione - senza impegno di spesa.</t>
         </is>
       </c>
-      <c r="C905" t="s">
-[...5 lines deleted...]
-      <c r="E905" s="2">
+      <c r="C971" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D971" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E971" s="2">
         <v>43635</v>
       </c>
     </row>
-    <row r="906">
-      <c r="A906">
+    <row r="972">
+      <c r="A972">
         <v>1928</v>
       </c>
-      <c r="B906" t="s">
-[...8 lines deleted...]
-      <c r="E906" s="2">
+      <c r="B972" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C972" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D972" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E972" s="2">
         <v>43634</v>
       </c>
     </row>
-    <row r="907">
-      <c r="A907">
+    <row r="973">
+      <c r="A973">
         <v>1927</v>
       </c>
-      <c r="B907" t="s">
-[...8 lines deleted...]
-      <c r="E907" s="2">
+      <c r="B973" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C973" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D973" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E973" s="2">
         <v>43634</v>
       </c>
-      <c r="F907" t="s">
-[...2 lines deleted...]
-      <c r="G907" s="2">
+      <c r="F973" t="s">
+        <v>1917</v>
+      </c>
+      <c r="G973" s="2">
         <v>43634</v>
       </c>
     </row>
-    <row r="908">
-      <c r="A908">
+    <row r="974">
+      <c r="A974">
         <v>1926</v>
       </c>
-      <c r="B908" t="inlineStr">
+      <c r="B974" t="inlineStr">
         <is>
           <t>Avviso indagine di mercato per manifestazione di interesse a partecipare alla procedura negoziata per ’affidamento del “servizio di movimentazione, ritiro, carico, trasporto e smaltimento fanghi biologici di depurazione e rifiuti palabili prodotti dall’impianto di depurazione in comune di Marta (VT)”, nell’ambito dei lavori di “adeguamento rete fognaria e depuratore CO.BA.L.B. a servizio dei comuni del lago di Bolsena”, CUP: F84E12000450002</t>
         </is>
       </c>
-      <c r="C908" t="s">
-[...5 lines deleted...]
-      <c r="E908" s="2">
+      <c r="C974" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D974" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E974" s="2">
         <v>43634</v>
       </c>
-      <c r="F908" t="s">
-[...2 lines deleted...]
-      <c r="G908" s="2">
+      <c r="F974" t="s">
+        <v>1920</v>
+      </c>
+      <c r="G974" s="2">
         <v>43634</v>
       </c>
-      <c r="H908" t="s">
-[...2 lines deleted...]
-      <c r="I908" s="2">
+      <c r="H974" t="s">
+        <v>1921</v>
+      </c>
+      <c r="I974" s="2">
         <v>43634</v>
       </c>
     </row>
-    <row r="909">
-      <c r="A909">
+    <row r="975">
+      <c r="A975">
         <v>1924</v>
       </c>
-      <c r="B909" t="inlineStr">
+      <c r="B975" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0182 - Dossier LI-ES2-3320347 "Scuola primaria G. Carducci nel Comune di Monte Porzio Catone (RM).</t>
         </is>
       </c>
-      <c r="C909" t="s">
-[...5 lines deleted...]
-      <c r="E909" s="2">
+      <c r="C975" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D975" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E975" s="2">
         <v>43633</v>
       </c>
-      <c r="F909" t="s">
-[...2 lines deleted...]
-      <c r="G909" s="2">
+      <c r="F975" t="s">
+        <v>1924</v>
+      </c>
+      <c r="G975" s="2">
         <v>43633</v>
       </c>
-      <c r="H909" t="s">
-[...2 lines deleted...]
-      <c r="I909" s="2">
+      <c r="H975" t="s">
+        <v>1925</v>
+      </c>
+      <c r="I975" s="2">
         <v>44308</v>
       </c>
-      <c r="J909" t="s">
-[...2 lines deleted...]
-      <c r="K909" s="2">
+      <c r="J975" t="s">
+        <v>1926</v>
+      </c>
+      <c r="K975" s="2">
         <v>43633</v>
       </c>
-      <c r="L909" t="s">
-[...2 lines deleted...]
-      <c r="M909" s="2">
+      <c r="L975" t="s">
+        <v>1927</v>
+      </c>
+      <c r="M975" s="2">
         <v>43629</v>
       </c>
-      <c r="N909" t="s">
-[...2 lines deleted...]
-      <c r="O909" s="2">
+      <c r="N975" t="s">
+        <v>1928</v>
+      </c>
+      <c r="O975" s="2">
         <v>43629</v>
       </c>
-      <c r="P909" t="s">
-[...2 lines deleted...]
-      <c r="Q909" s="2">
+      <c r="P975" t="s">
+        <v>1929</v>
+      </c>
+      <c r="Q975" s="2">
         <v>43633</v>
       </c>
-      <c r="R909" t="s">
-[...2 lines deleted...]
-      <c r="S909" s="2">
+      <c r="R975" t="s">
+        <v>1930</v>
+      </c>
+      <c r="S975" s="2">
         <v>43633</v>
       </c>
-      <c r="T909" t="s">
-[...2 lines deleted...]
-      <c r="U909" s="2">
+      <c r="T975" t="s">
+        <v>1931</v>
+      </c>
+      <c r="U975" s="2">
         <v>43633</v>
       </c>
     </row>
-    <row r="910">
-      <c r="A910">
+    <row r="976">
+      <c r="A976">
         <v>1920</v>
       </c>
-      <c r="B910" t="inlineStr">
+      <c r="B976" t="inlineStr">
         <is>
           <t>Determina a contrarre per affidamento del servizio di revisione e certificazione delle spese sostenute nell’ambito del progetto (Controllo di I livello) - prenotazione impegno di spesa a favore creditori diversi (cod. 3805) sui capitoli A33197 (pdc 1.03.02.11) e A33198 (pdc 1.03.02.11). Esercizio Finanziario 2018</t>
         </is>
       </c>
-      <c r="C910" t="s">
-[...5 lines deleted...]
-      <c r="E910" s="2">
+      <c r="C976" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D976" t="s">
+        <v>1933</v>
+      </c>
+      <c r="E976" s="2">
         <v>43614</v>
       </c>
     </row>
-    <row r="911">
-      <c r="A911">
+    <row r="977">
+      <c r="A977">
         <v>1919</v>
       </c>
-      <c r="B911" t="inlineStr">
+      <c r="B977" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. DOSSIER LI-ES2-3190420_Intervento A0100E0343 presso il Polo amministrativo e Socio educativo Via G. Mameli, nel Comune di Poggio Mirteto (RI). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno su Capitoli: A42200 - A42201 - A42202, Cod. creditore 3805, e A42134 - A42135 - A42136, Cod. 159683, E.F. 2019.CUP F142B16000000006 – CIG 78782319E1</t>
         </is>
       </c>
-      <c r="C911" t="s">
-[...5 lines deleted...]
-      <c r="E911" s="2">
+      <c r="C977" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D977" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E977" s="2">
         <v>43657</v>
       </c>
-      <c r="F911" t="s">
-[...2 lines deleted...]
-      <c r="G911" s="2">
+      <c r="F977" t="s">
+        <v>1936</v>
+      </c>
+      <c r="G977" s="2">
         <v>43601</v>
       </c>
-      <c r="H911" t="s">
-[...2 lines deleted...]
-      <c r="I911" s="2">
+      <c r="H977" t="s">
+        <v>1937</v>
+      </c>
+      <c r="I977" s="2">
         <v>43650</v>
       </c>
-      <c r="J911" t="s">
-[...2 lines deleted...]
-      <c r="K911" s="2">
+      <c r="J977" t="s">
+        <v>1938</v>
+      </c>
+      <c r="K977" s="2">
         <v>43651</v>
       </c>
-      <c r="L911" t="s">
-[...2 lines deleted...]
-      <c r="M911" s="2">
+      <c r="L977" t="s">
+        <v>1939</v>
+      </c>
+      <c r="M977" s="2">
         <v>43657</v>
       </c>
-      <c r="N911" t="s">
-[...2 lines deleted...]
-      <c r="O911" s="2">
+      <c r="N977" t="s">
+        <v>1940</v>
+      </c>
+      <c r="O977" s="2">
         <v>43657</v>
       </c>
-      <c r="P911" t="s">
-[...2 lines deleted...]
-      <c r="Q911" s="2">
+      <c r="P977" t="s">
+        <v>1941</v>
+      </c>
+      <c r="Q977" s="2">
         <v>43657</v>
       </c>
     </row>
-    <row r="912">
-      <c r="A912">
+    <row r="978">
+      <c r="A978">
         <v>1918</v>
       </c>
-      <c r="B912" t="inlineStr">
+      <c r="B978" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata ""Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier n. LI-ES2-0530026_Intervento A0100E0392 presso l'Edificio Scolastico ""Papa Giovanni XXIII"" nel Comune di Bomarzo (VT). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno su Capitoli: A42200 - A42201 - A42202, Cod. creditore 3805, e A42134 - A42135 - A42136, Cod. creditore 159683, E.F. 2019. CUP F34D16000020006 – CIG7878309A3F</t>
         </is>
       </c>
-      <c r="C912" t="s">
-[...5 lines deleted...]
-      <c r="E912" s="2">
+      <c r="C978" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D978" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E978" s="2">
         <v>43601</v>
       </c>
-      <c r="F912" t="s">
-[...2 lines deleted...]
-      <c r="G912" s="2">
+      <c r="F978" t="s">
+        <v>1944</v>
+      </c>
+      <c r="G978" s="2">
         <v>43616</v>
       </c>
-      <c r="H912" t="s">
-[...2 lines deleted...]
-      <c r="I912" s="2">
+      <c r="H978" t="s">
+        <v>1945</v>
+      </c>
+      <c r="I978" s="2">
         <v>43623</v>
       </c>
-      <c r="J912" t="s">
-[...2 lines deleted...]
-      <c r="K912" s="2">
+      <c r="J978" t="s">
+        <v>1946</v>
+      </c>
+      <c r="K978" s="2">
         <v>44071</v>
       </c>
     </row>
-    <row r="913">
-      <c r="A913">
+    <row r="979">
+      <c r="A979">
         <v>1917</v>
       </c>
-      <c r="B913" t="inlineStr">
+      <c r="B979" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata ""Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier LI-ES2-2960313_Intervento A0100E0118, presso il ""Palazzo De Magistris"" sede comunale sito in Piazza Diaz n. 1 nel Comune di Sezze (LT). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno su Capitoli: A42200 - A42201 - A42202, Codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2019.CUP F14D17000390006 CIG 78799872FC</t>
         </is>
       </c>
-      <c r="C913" t="s">
-[...5 lines deleted...]
-      <c r="E913" s="2">
+      <c r="C979" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D979" t="s">
+        <v>1948</v>
+      </c>
+      <c r="E979" s="2">
         <v>43601</v>
       </c>
-      <c r="F913" t="s">
-[...2 lines deleted...]
-      <c r="G913" s="2">
+      <c r="F979" t="s">
+        <v>1949</v>
+      </c>
+      <c r="G979" s="2">
         <v>43609</v>
       </c>
-      <c r="H913" t="s">
-[...2 lines deleted...]
-      <c r="I913" s="2">
+      <c r="H979" t="s">
+        <v>1950</v>
+      </c>
+      <c r="I979" s="2">
         <v>43613</v>
       </c>
     </row>
-    <row r="914">
-      <c r="A914">
+    <row r="980">
+      <c r="A980">
         <v>1915</v>
       </c>
-      <c r="B914" t="inlineStr">
+      <c r="B980" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier n. “LI-ES2-2470214”. Intervento A0100E0205 presso la “Scuola Media Ettore Sacconi” nel Comune di Tarquinia(VT). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno su Capitoli: A42200 - A42201 - A42202, Codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2019. CUP F83C15000000006 – CIG 783229564C</t>
         </is>
       </c>
-      <c r="C914" t="s">
-[...5 lines deleted...]
-      <c r="E914" s="2">
+      <c r="C980" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D980" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E980" s="2">
         <v>43601</v>
       </c>
-      <c r="F914" t="s">
-[...2 lines deleted...]
-      <c r="G914" s="2">
+      <c r="F980" t="s">
+        <v>1953</v>
+      </c>
+      <c r="G980" s="2">
         <v>43601</v>
       </c>
-      <c r="H914" t="s">
-[...2 lines deleted...]
-      <c r="I914" s="2">
+      <c r="H980" t="s">
+        <v>1954</v>
+      </c>
+      <c r="I980" s="2">
         <v>43602</v>
       </c>
-      <c r="J914" t="s">
-[...2 lines deleted...]
-      <c r="K914" s="2">
+      <c r="J980" t="s">
+        <v>1955</v>
+      </c>
+      <c r="K980" s="2">
         <v>44117</v>
       </c>
     </row>
-    <row r="915">
-      <c r="A915">
+    <row r="981">
+      <c r="A981">
         <v>1914</v>
       </c>
-      <c r="B915" t="s">
-[...8 lines deleted...]
-      <c r="E915" s="2">
+      <c r="B981" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C981" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D981" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E981" s="2">
         <v>43592</v>
       </c>
-      <c r="F915" t="s">
-[...2 lines deleted...]
-      <c r="G915" s="2">
+      <c r="F981" t="s">
+        <v>1959</v>
+      </c>
+      <c r="G981" s="2">
         <v>43592</v>
       </c>
-      <c r="H915" t="s">
+      <c r="H981" t="s">
+        <v>1960</v>
+      </c>
+      <c r="I981" s="2">
+        <v>43648</v>
+      </c>
+      <c r="J981" t="s">
+        <v>1961</v>
+      </c>
+      <c r="K981" s="2">
+        <v>43592</v>
+      </c>
+      <c r="L981" t="s">
+        <v>1962</v>
+      </c>
+      <c r="M981" s="2">
+        <v>43651</v>
+      </c>
+      <c r="N981" t="s">
+        <v>1963</v>
+      </c>
+      <c r="O981" s="2">
+        <v>43592</v>
+      </c>
+    </row>
+    <row r="982">
+      <c r="A982">
+        <v>1913</v>
+      </c>
+      <c r="B982" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C982" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D982" t="s">
+        <v>1966</v>
+      </c>
+      <c r="E982" s="2">
+        <v>43679</v>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983">
+        <v>1912</v>
+      </c>
+      <c r="B983" t="inlineStr">
+        <is>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici ecc..". Intervento A0100E0452 - LI-ES2-20160115-0820168 - presso il "Plesso scolastico Risorgimento" sito nel Comune di Frascati (RM). Determina a contrarre per l'affidamento dell'incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione., ed approvazione degli schemi di: domanda partecipazione, tabella dichiarazione requisiti professionali, offerta economica e tempo, bando di gara, disciplinare di gara, disciplinare di gara–schema contratto. Impegno su Capitoli: A42200-A42201-A42202, codice cred. 3805, e A42134-A42135-A42136, codice cred. 159683, E.F. 2019. CUP F17D17000230009 – CIG 781017584B</t>
+        </is>
+      </c>
+      <c r="C983" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D983" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E983" s="2">
+        <v>43605</v>
+      </c>
+      <c r="F983" t="s">
+        <v>1969</v>
+      </c>
+      <c r="G983" s="2">
+        <v>43605</v>
+      </c>
+      <c r="H983" t="s">
+        <v>1970</v>
+      </c>
+      <c r="I983" s="2">
+        <v>43605</v>
+      </c>
+      <c r="J983" t="s">
+        <v>1971</v>
+      </c>
+      <c r="K983" s="2">
+        <v>43649</v>
+      </c>
+      <c r="L983" t="s">
+        <v>1972</v>
+      </c>
+      <c r="M983" s="2">
+        <v>43605</v>
+      </c>
+      <c r="N983" t="s">
+        <v>1973</v>
+      </c>
+      <c r="O983" s="2">
+        <v>43605</v>
+      </c>
+      <c r="P983" t="s">
+        <v>1974</v>
+      </c>
+      <c r="Q983" s="2">
+        <v>43605</v>
+      </c>
+      <c r="R983" t="s">
+        <v>1975</v>
+      </c>
+      <c r="S983" s="2">
+        <v>43574</v>
+      </c>
+      <c r="T983" t="s">
+        <v>1976</v>
+      </c>
+      <c r="U983" s="2">
+        <v>43822</v>
+      </c>
+      <c r="V983" t="s">
+        <v>1977</v>
+      </c>
+      <c r="W983" s="2">
+        <v>43605</v>
+      </c>
+    </row>
+    <row r="984">
+      <c r="A984">
+        <v>1911</v>
+      </c>
+      <c r="B984" t="inlineStr">
+        <is>
+          <t>POR-FESR Lazio 2014-2020 – Attuazione dell'Azione 5.1.1 "Interventi di messa in sicurezza e per l'aumento della resilienza dei territori più esposti a rischio idrogeologico e di erosione costiera" dell'Asse prioritario 5 Rischio idrogeologico, di cui alla D.G.R. n. 397 del 28 luglio 2015 che approva la Scheda Modalità Attuative del Programma Operativo. Progetto A0123E0207 - Intervento di "lavori di ripristino dell'officiosità dell'alveo del fiume Cosa nei comuni di Frosinone e Ceccano" - cod. ReNDiS 12IR031/G1 - Determinazione a contrarre e approvazione documentazione di gara. CIG 7850024CB9 CUP F33G14000150002</t>
+        </is>
+      </c>
+      <c r="C984" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D984" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E984" s="2">
+        <v>43581</v>
+      </c>
+      <c r="F984" t="s">
+        <v>1980</v>
+      </c>
+      <c r="G984" s="2">
+        <v>43612</v>
+      </c>
+      <c r="H984" t="s">
+        <v>1981</v>
+      </c>
+      <c r="I984" s="2">
+        <v>43573</v>
+      </c>
+      <c r="J984" t="s">
+        <v>1982</v>
+      </c>
+      <c r="K984" s="2">
+        <v>43581</v>
+      </c>
+    </row>
+    <row r="985">
+      <c r="A985">
+        <v>1908</v>
+      </c>
+      <c r="B985" t="inlineStr">
+        <is>
+          <t>Avviso pubblico per la costituzione di un elenco di operatori economici da invitare alle procedure negoziate ai sensi dell'art. 36 comma 2 del D.lgs. 50/2016, relative all'affidamento dei servizi di abbattimento di manufatti precari abusivi e successiva pulizia delle aree demaniali dei fiumi Tevere ed Aniene, ricadenti nel territorio comunale di Roma Capitale.</t>
+        </is>
+      </c>
+      <c r="C985" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D985" t="s">
+        <v>1984</v>
+      </c>
+      <c r="E985" s="2">
+        <v>43560</v>
+      </c>
+      <c r="F985" t="s">
+        <v>1985</v>
+      </c>
+      <c r="G985" s="2">
+        <v>43560</v>
+      </c>
+      <c r="H985" t="s">
+        <v>1986</v>
+      </c>
+      <c r="I985" s="2">
+        <v>43629</v>
+      </c>
+      <c r="J985" t="s">
+        <v>1987</v>
+      </c>
+      <c r="K985" s="2">
+        <v>43571</v>
+      </c>
+    </row>
+    <row r="986">
+      <c r="A986">
+        <v>1907</v>
+      </c>
+      <c r="B986" t="inlineStr">
+        <is>
+          <t>Determina a contrarre, ai sensi dell'art. 32 del D.lgs. 50/2016, di autorizzazione all’espletamento di una procedura aperta, ai sensi dell'articolo 157, comma 2 e dell'articolo 60 del Decreto Legislativo 18 aprile 2016, n. 50, da espletare attraverso il MEPA, per l’affidamento dei servizi tecnici di “supporto al RUP per la supervisione e coordinamento della progettazione, verifica e validazione della progettazione definitiva ed esecutiva” relativamente ai lavori di “efficientamento energetico dell’edificio sede della Giunta Regionale della Regione Lazio sito in via Cristoforo Colombo 212 – Roma” ai sensi dell’art. 26 del D. Lgs. n. 50/2016.</t>
+        </is>
+      </c>
+      <c r="C986" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D986" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E986" s="2">
+        <v>43623</v>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987">
+        <v>1904</v>
+      </c>
+      <c r="B987" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C987" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D987" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E987" s="2">
+        <v>43530</v>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988">
+        <v>1903</v>
+      </c>
+      <c r="B988" t="inlineStr">
+        <is>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile" Azione 4.1.1. Intervento A0100E0125 - LI-ES2-2620312 - SCUOLA ELEMENTARE E MATERNA MARIANGELA VIRGILI – Comune di Ronciglione (VT) – Determina a contrarre per l'affidamento dell'incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione degli schemi di: domanda partecipazione, tabella dichiarazione requisiti professionali, offerta economica e tempo, bando di gara, disciplinare di gara, disciplinare di incarico – contratto - CUP - F34D16000010006. Rettifica Determinazione n° G14058 del 06/11/2018.</t>
+        </is>
+      </c>
+      <c r="C988" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D988" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E988" s="2">
+        <v>43537</v>
+      </c>
+      <c r="F988" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G988" s="2">
+        <v>43537</v>
+      </c>
+      <c r="H988" t="s">
+        <v>1996</v>
+      </c>
+      <c r="I988" s="2">
+        <v>43537</v>
+      </c>
+      <c r="J988" t="s">
+        <v>1997</v>
+      </c>
+      <c r="K988" s="2">
+        <v>43571</v>
+      </c>
+      <c r="L988" t="s">
+        <v>1998</v>
+      </c>
+      <c r="M988" s="2">
+        <v>43537</v>
+      </c>
+      <c r="N988" t="s">
+        <v>1999</v>
+      </c>
+      <c r="O988" s="2">
+        <v>43537</v>
+      </c>
+      <c r="P988" t="s">
+        <v>2000</v>
+      </c>
+      <c r="Q988" s="2">
+        <v>43537</v>
+      </c>
+      <c r="R988" t="s">
+        <v>2001</v>
+      </c>
+      <c r="S988" s="2">
+        <v>43537</v>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989">
+        <v>1902</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D989" t="s">
+        <v>2004</v>
+      </c>
+      <c r="E989" s="2">
+        <v>43656</v>
+      </c>
+      <c r="F989" t="s">
+        <v>2005</v>
+      </c>
+      <c r="G989" s="2">
+        <v>43742</v>
+      </c>
+      <c r="H989" t="s">
+        <v>2006</v>
+      </c>
+      <c r="I989" s="2">
+        <v>43759</v>
+      </c>
+    </row>
+    <row r="990">
+      <c r="A990">
+        <v>1901</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D990" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E990" s="2">
+        <v>43524</v>
+      </c>
+    </row>
+    <row r="991">
+      <c r="A991">
+        <v>1900</v>
+      </c>
+      <c r="B991" t="inlineStr">
+        <is>
+          <t>Procedura aperta per l’affidamento dell’incarico di progettazione definitiva ed esecutiva compresa la relazione geologica, dell’incarico di direzione lavori e coordinamento della sicurezza in fase di progettazione ed esecuzione. Intervento di ricostruzione dell'Ospedale di Amatrice.</t>
+        </is>
+      </c>
+      <c r="C991" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D991" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E991" s="2">
+        <v>43523</v>
+      </c>
+    </row>
+    <row r="992">
+      <c r="A992">
+        <v>1899</v>
+      </c>
+      <c r="B992" t="inlineStr">
+        <is>
+          <t>Determinazione a contrarre finalizzata all’affidamento diretto, ai sensi dell’art. 36, comma 2, lettera a) del D.Lgs. n. 50/2016, mediante procedura negoziata previo avviso pubblico per manifestazione di interesse, del servizio per la caratterizzazione integrativa e analisi di rischio sito specifica dell’ex discarica ubicata in località “Facciano” in agro del Comune di Pignataro Interamna (FR). </t>
+        </is>
+      </c>
+      <c r="C992" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D992" t="s">
+        <v>2013</v>
+      </c>
+      <c r="E992" s="2">
+        <v>43518</v>
+      </c>
+    </row>
+    <row r="993">
+      <c r="A993">
+        <v>1896</v>
+      </c>
+      <c r="B993" t="inlineStr">
+        <is>
+          <t>POR-FESR Lazio 2014-2020 – Attuazione dell’Azione 5.1.1 “Interventi di messa in sicurezza e per l’aumento della resilienza dei territori più esposti a rischio idrogeologico e di erosione costiera” dell’Asse prioritario 5 Rischio idrogeologico, di cui alla D.G.R. n. 397 del 28 luglio 2015 che approva la Scheda Modalità Attuative del Programma Operativo. Intervento A0123E0196 - cod. ReNDiS 12IR010/G3 “lavori di ripristino dell’officiosità idraulica del fosso di Monte Oliviero, fosso Val Pantana e fosso Valle Muricana nel tratto compreso tra via della Giustiniana ed il Fiume Tevere”. Progetto esecutivo n. 14 del 14.01.2019 - Determinazione a contrarre per l’importo complessivo di €.550.601,91 sui capitoli di bilancio nn. A42140, A42141, A42142, A42143, A42144 e A42145 nell’ambito del Programma 09 della Missione 09 – E.F. 2017-2020. CUP F88H17000100009 – CIG 78709162D6.</t>
+        </is>
+      </c>
+      <c r="C993" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D993" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E993" s="2">
+        <v>43573</v>
+      </c>
+      <c r="F993" t="s">
+        <v>2016</v>
+      </c>
+      <c r="G993" s="2">
+        <v>43609</v>
+      </c>
+      <c r="H993" t="s">
+        <v>2017</v>
+      </c>
+      <c r="I993" s="2">
+        <v>43573</v>
+      </c>
+      <c r="J993" t="s">
+        <v>2018</v>
+      </c>
+      <c r="K993" s="2">
+        <v>43572</v>
+      </c>
+      <c r="L993" t="s">
+        <v>2019</v>
+      </c>
+      <c r="M993" s="2">
+        <v>43658</v>
+      </c>
+      <c r="N993" t="s">
+        <v>2020</v>
+      </c>
+      <c r="O993" s="2">
+        <v>43818</v>
+      </c>
+      <c r="P993" t="s">
+        <v>2021</v>
+      </c>
+      <c r="Q993" s="2">
+        <v>43818</v>
+      </c>
+    </row>
+    <row r="994">
+      <c r="A994">
+        <v>1894</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D994" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E994" s="2">
+        <v>43501</v>
+      </c>
+      <c r="F994" t="s">
+        <v>2025</v>
+      </c>
+      <c r="G994" s="2">
+        <v>43501</v>
+      </c>
+    </row>
+    <row r="995">
+      <c r="A995">
+        <v>1893</v>
+      </c>
+      <c r="B995" t="inlineStr">
+        <is>
+          <t>Lavori per la realizzazione di un parco pubblico comprensivo di arredo urbano ed impianti sportivi nell'area di confisca alla criminalità organizzata sita in via Roccabernarda, 15 - Roma</t>
+        </is>
+      </c>
+      <c r="C995" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D995" t="s">
+        <v>2027</v>
+      </c>
+      <c r="E995" s="2">
+        <v>43497</v>
+      </c>
+    </row>
+    <row r="996">
+      <c r="A996">
+        <v>1891</v>
+      </c>
+      <c r="B996" t="inlineStr">
+        <is>
+          <t>Gara comunitaria a procedura aperta, ai sensi dell’art. 60 del D. Lgs. N° 50/2016 e s.m.i., per l’affidamento del servizio medico di emergenza in elicottero per ARES 118.</t>
+        </is>
+      </c>
+      <c r="C996" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D996" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E996" s="2">
+        <v>43567</v>
+      </c>
+      <c r="F996" t="s">
+        <v>2030</v>
+      </c>
+      <c r="G996" s="2">
+        <v>43633</v>
+      </c>
+      <c r="H996" t="s">
+        <v>2031</v>
+      </c>
+      <c r="I996" s="2">
+        <v>43678</v>
+      </c>
+      <c r="J996" t="s">
+        <v>2032</v>
+      </c>
+      <c r="K996" s="2">
+        <v>43741</v>
+      </c>
+    </row>
+    <row r="997">
+      <c r="A997">
+        <v>1890</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D997" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E997" s="2">
+        <v>43489</v>
+      </c>
+      <c r="F997" t="s">
+        <v>2036</v>
+      </c>
+      <c r="G997" s="2">
+        <v>43489</v>
+      </c>
+    </row>
+    <row r="998">
+      <c r="A998">
         <v>1889</v>
       </c>
-      <c r="I915" s="2">
-[...527 lines deleted...]
-      <c r="B932" t="inlineStr">
+      <c r="B998" t="inlineStr">
         <is>
           <t>Gara comunitaria a procedura aperta, ai sensi dell’art. 60 del d. lgs. n° 50/2016 e s.m.i., per l’affidamento del servizio di valutazione del programma di reindustrializzazione del Lazio (attivita’ V_1 e V_2 del Piano di valutazione del POR FESR 2014-2020)
 </t>
         </is>
       </c>
-      <c r="C932" t="s">
-[...5 lines deleted...]
-      <c r="E932" s="2">
+      <c r="C998" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D998" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E998" s="2">
         <v>43600</v>
       </c>
     </row>
-    <row r="933">
-      <c r="A933">
+    <row r="999">
+      <c r="A999">
         <v>1888</v>
       </c>
-      <c r="B933" t="inlineStr">
+      <c r="B999" t="inlineStr">
         <is>
           <t>Gara comunitaria centralizzata a procedura aperta per la fornitura di stent coronarici occorrenti alle Aziende Sanitarie ed Ospedaliere della Regione Lazio - Lotto n. 1</t>
         </is>
       </c>
-      <c r="C933" t="s">
-[...3 lines deleted...]
-      <c r="E933" s="2">
+      <c r="C999" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D999"/>
+      <c r="E999" s="2">
         <v>45855</v>
       </c>
-      <c r="F933"/>
-      <c r="G933" s="2">
+      <c r="F999"/>
+      <c r="G999" s="2">
         <v>45855</v>
       </c>
-      <c r="H933"/>
-      <c r="I933" s="2">
+      <c r="H999"/>
+      <c r="I999" s="2">
         <v>45855</v>
       </c>
     </row>
-    <row r="934">
-      <c r="A934">
+    <row r="1000">
+      <c r="A1000">
         <v>1886</v>
       </c>
-      <c r="B934" t="inlineStr">
+      <c r="B1000" t="inlineStr">
         <is>
           <t>Avviso per l'affidamento dei servizi progettazione di importo inferiore a 100.000 euro inerenti gli interventi rientranti nell’ambito del “POR FESR Lazio 2014-2020, Call for proposal 2.0. linea di intervento denominata "Energia sostenibile”</t>
         </is>
       </c>
-      <c r="C934" t="s">
-[...5 lines deleted...]
-      <c r="E934" s="2">
+      <c r="C1000" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>2041</v>
+      </c>
+      <c r="E1000" s="2">
         <v>43476</v>
       </c>
     </row>
-    <row r="935">
-      <c r="A935">
+    <row r="1001">
+      <c r="A1001">
         <v>1885</v>
       </c>
-      <c r="B935" t="inlineStr">
+      <c r="B1001" t="inlineStr">
         <is>
           <t>Procedura di gara per l'affidamento del servizio di Vigilanza Armata presso le sedi istituzionali, gli uffici e gli immobili della Regione Lazio e presso alcune sedi istituzionali di Roma Capitale”.</t>
         </is>
       </c>
-      <c r="C935" t="s">
-[...5 lines deleted...]
-      <c r="E935" s="2">
+      <c r="C1001" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>2043</v>
+      </c>
+      <c r="E1001" s="2">
         <v>43549</v>
       </c>
-      <c r="F935" t="s">
-[...2 lines deleted...]
-      <c r="G935" s="2">
+      <c r="F1001" t="s">
+        <v>2044</v>
+      </c>
+      <c r="G1001" s="2">
         <v>43474</v>
       </c>
     </row>
-    <row r="936">
-      <c r="A936">
+    <row r="1002">
+      <c r="A1002">
         <v>1878</v>
       </c>
-      <c r="B936" t="inlineStr">
+      <c r="B1002" t="inlineStr">
         <is>
           <t>Rettifica parziale della Determinazione n. G13607 del 26.10.2018 avente ad oggetto “Lavori di manutenzione ordinaria degli impianti idrovori di Corcolle e Pratolungo sul fiume Aniene – Comune di Roma. Approvazione della Perizia n. 12 del 19/09/2018, nomina del RUP e determinazione a contrarre –  Determinazione impegno fondi, creditori diversi € 145.916,07 capitolo E41913, Autorità Nazionale Anticorruzione € 30,00 capitolo T19427 – esercizio finanziario 2019–2020”.</t>
         </is>
       </c>
-      <c r="C936" t="s">
-[...5 lines deleted...]
-      <c r="E936" s="2">
+      <c r="C1002" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E1002" s="2">
         <v>43472</v>
       </c>
-      <c r="F936" t="s">
-[...2 lines deleted...]
-      <c r="G936" s="2">
+      <c r="F1002" t="s">
+        <v>2047</v>
+      </c>
+      <c r="G1002" s="2">
         <v>43472</v>
       </c>
-      <c r="H936" t="s">
-[...2 lines deleted...]
-      <c r="I936" s="2">
+      <c r="H1002" t="s">
+        <v>2048</v>
+      </c>
+      <c r="I1002" s="2">
         <v>43472</v>
       </c>
-      <c r="J936" t="s">
-[...2 lines deleted...]
-      <c r="K936" s="2">
+      <c r="J1002" t="s">
+        <v>2049</v>
+      </c>
+      <c r="K1002" s="2">
         <v>43472</v>
       </c>
-      <c r="L936" t="s">
-[...2 lines deleted...]
-      <c r="M936" s="2">
+      <c r="L1002" t="s">
+        <v>2050</v>
+      </c>
+      <c r="M1002" s="2">
         <v>43454</v>
       </c>
-      <c r="N936" t="s">
-[...2 lines deleted...]
-      <c r="O936" s="2">
+      <c r="N1002" t="s">
+        <v>2051</v>
+      </c>
+      <c r="O1002" s="2">
         <v>43472</v>
       </c>
-      <c r="P936" t="s">
-[...2 lines deleted...]
-      <c r="Q936" s="2">
+      <c r="P1002" t="s">
+        <v>2052</v>
+      </c>
+      <c r="Q1002" s="2">
         <v>43472</v>
       </c>
-      <c r="R936" t="s">
-[...2 lines deleted...]
-      <c r="S936" s="2">
+      <c r="R1002" t="s">
+        <v>2053</v>
+      </c>
+      <c r="S1002" s="2">
         <v>43472</v>
       </c>
     </row>
-    <row r="937">
-      <c r="A937">
+    <row r="1003">
+      <c r="A1003">
         <v>1875</v>
       </c>
-      <c r="B937" t="inlineStr">
+      <c r="B1003" t="inlineStr">
         <is>
           <t>Procedura aperta, ai sensi dell'art. 60 del D.lgs. 50/2016 e ss.mm.ii., sopra soglia comunitaria, per l'affidamento dell'incarico di progettazione definitiva ed esecutiva, compresa relazione geologica e dell'incarico di direzione lavori e coordinamento della sicurezza in fase di progettazione ed esecuzione, relativo ai lavori di ricostruzione dell'ospedale di Amatrice, di cui all'Ordinanza Commissariale n. 56 del 10/05/2018. Determina a contrarre ed approvazione degli atti di gara. CUP: F78118000070008 - CIG: 7707767A89.</t>
         </is>
       </c>
-      <c r="C937" t="s">
-[...5 lines deleted...]
-      <c r="E937" s="2">
+      <c r="C1003" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E1003" s="2">
         <v>43847</v>
       </c>
-      <c r="F937" t="s">
-[...2 lines deleted...]
-      <c r="G937" s="2">
+      <c r="F1003" t="s">
+        <v>2056</v>
+      </c>
+      <c r="G1003" s="2">
         <v>43448</v>
       </c>
     </row>
-    <row r="938">
-      <c r="A938">
+    <row r="1004">
+      <c r="A1004">
         <v>1873</v>
       </c>
-      <c r="B938" t="inlineStr">
+      <c r="B1004" t="inlineStr">
         <is>
           <t>Procedura aperta ai sensi dell’art. 60 del d.lgs. n. 50/2016 finalizzata alla stipula di un Accordo Quadro di cui all’art. 54 del d.lgs. n. 50/2016 con un solo operatore economico avente ad oggetto lo sfalcio della vegetazione presente lungo gli argini da Castel Giubileo a Via del Foro Italico e la gestione del servizio di pronto intervento dei n. 6 impianti idrovori presenti in via Salaria sulla sponda sx ed in via Flaminia sulla sponda dx del fiume Tevere in Roma, in occasione degli eventi di piena - CIG 767525197C</t>
         </is>
       </c>
-      <c r="C938" t="s">
-[...5 lines deleted...]
-      <c r="E938" s="2">
+      <c r="C1004" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>2058</v>
+      </c>
+      <c r="E1004" s="2">
         <v>43446</v>
       </c>
-      <c r="F938" t="s">
-[...2 lines deleted...]
-      <c r="G938" s="2">
+      <c r="F1004" t="s">
+        <v>2059</v>
+      </c>
+      <c r="G1004" s="2">
         <v>43446</v>
       </c>
-      <c r="H938" t="s">
-[...2 lines deleted...]
-      <c r="I938" s="2">
+      <c r="H1004" t="s">
+        <v>2060</v>
+      </c>
+      <c r="I1004" s="2">
         <v>43446</v>
       </c>
-      <c r="J938" t="s">
-[...2 lines deleted...]
-      <c r="K938" s="2">
+      <c r="J1004" t="s">
+        <v>2061</v>
+      </c>
+      <c r="K1004" s="2">
         <v>43446</v>
       </c>
-      <c r="L938" t="s">
-[...2 lines deleted...]
-      <c r="M938" s="2">
+      <c r="L1004" t="s">
+        <v>2062</v>
+      </c>
+      <c r="M1004" s="2">
         <v>43446</v>
       </c>
-      <c r="N938" t="s">
-[...2 lines deleted...]
-      <c r="O938" s="2">
+      <c r="N1004" t="s">
+        <v>2063</v>
+      </c>
+      <c r="O1004" s="2">
         <v>43446</v>
       </c>
-      <c r="P938" t="s">
-[...2 lines deleted...]
-      <c r="Q938" s="2">
+      <c r="P1004" t="s">
+        <v>2064</v>
+      </c>
+      <c r="Q1004" s="2">
         <v>43446</v>
       </c>
-      <c r="R938" t="s">
-[...2 lines deleted...]
-      <c r="S938" s="2">
+      <c r="R1004" t="s">
+        <v>2065</v>
+      </c>
+      <c r="S1004" s="2">
         <v>43446</v>
       </c>
-      <c r="T938" t="s">
-[...2 lines deleted...]
-      <c r="U938" s="2">
+      <c r="T1004" t="s">
+        <v>2066</v>
+      </c>
+      <c r="U1004" s="2">
         <v>43446</v>
       </c>
-      <c r="V938" t="s">
-[...2 lines deleted...]
-      <c r="W938" s="2">
+      <c r="V1004" t="s">
+        <v>2067</v>
+      </c>
+      <c r="W1004" s="2">
         <v>43446</v>
       </c>
-      <c r="X938" t="s">
-[...2 lines deleted...]
-      <c r="Y938" s="2">
+      <c r="X1004" t="s">
+        <v>2068</v>
+      </c>
+      <c r="Y1004" s="2">
         <v>43446</v>
       </c>
-      <c r="Z938" t="s">
-[...2 lines deleted...]
-      <c r="AA938" s="2">
+      <c r="Z1004" t="s">
+        <v>2069</v>
+      </c>
+      <c r="AA1004" s="2">
         <v>43446</v>
       </c>
-      <c r="AB938" t="s">
-[...2 lines deleted...]
-      <c r="AC938" s="2">
+      <c r="AB1004" t="s">
+        <v>2070</v>
+      </c>
+      <c r="AC1004" s="2">
         <v>43446</v>
       </c>
-      <c r="AD938" t="s">
-[...2 lines deleted...]
-      <c r="AE938" s="2">
+      <c r="AD1004" t="s">
+        <v>2071</v>
+      </c>
+      <c r="AE1004" s="2">
         <v>43446</v>
       </c>
-      <c r="AF938" t="s">
-[...2 lines deleted...]
-      <c r="AG938" s="2">
+      <c r="AF1004" t="s">
+        <v>2072</v>
+      </c>
+      <c r="AG1004" s="2">
         <v>43446</v>
       </c>
-      <c r="AH938" t="s">
-[...2 lines deleted...]
-      <c r="AI938" s="2">
+      <c r="AH1004" t="s">
+        <v>2073</v>
+      </c>
+      <c r="AI1004" s="2">
         <v>43446</v>
       </c>
-      <c r="AJ938" t="s">
-[...2 lines deleted...]
-      <c r="AK938" s="2">
+      <c r="AJ1004" t="s">
+        <v>2074</v>
+      </c>
+      <c r="AK1004" s="2">
         <v>43446</v>
       </c>
-      <c r="AL938" t="s">
-[...2 lines deleted...]
-      <c r="AM938" s="2">
+      <c r="AL1004" t="s">
+        <v>2075</v>
+      </c>
+      <c r="AM1004" s="2">
         <v>43446</v>
       </c>
-      <c r="AN938" t="s">
-[...2 lines deleted...]
-      <c r="AO938" s="2">
+      <c r="AN1004" t="s">
+        <v>2076</v>
+      </c>
+      <c r="AO1004" s="2">
         <v>43446</v>
       </c>
     </row>
-    <row r="939">
-      <c r="A939">
+    <row r="1005">
+      <c r="A1005">
         <v>1871</v>
       </c>
-      <c r="B939" t="s">
-[...8 lines deleted...]
-      <c r="E939" s="2">
+      <c r="B1005" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>2079</v>
+      </c>
+      <c r="E1005" s="2">
         <v>43433</v>
       </c>
     </row>
-    <row r="940">
-      <c r="A940">
+    <row r="1006">
+      <c r="A1006">
         <v>1870</v>
       </c>
-      <c r="B940" t="inlineStr">
+      <c r="B1006" t="inlineStr">
         <is>
           <t>Approvazione avviso pubblico per manifestazione di interesse diretto agli operatori economici interessati a partecipare alla eventuale successiva procedura negoziata senza previa pubblicazione di bando per l’affidamento del servizio di assessment della percezione esterna dell’operato della Regione Lazio.</t>
         </is>
       </c>
-      <c r="C940" t="s">
-[...5 lines deleted...]
-      <c r="E940" s="2">
+      <c r="C1006" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E1006" s="2">
         <v>43431</v>
       </c>
     </row>
-    <row r="941">
-      <c r="A941">
+    <row r="1007">
+      <c r="A1007">
         <v>1868</v>
       </c>
-      <c r="B941" t="s">
-[...8 lines deleted...]
-      <c r="E941" s="2">
+      <c r="B1007" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E1007" s="2">
         <v>43424</v>
       </c>
-      <c r="F941" t="s">
-[...2 lines deleted...]
-      <c r="G941" s="2">
+      <c r="F1007" t="s">
+        <v>2085</v>
+      </c>
+      <c r="G1007" s="2">
         <v>43424</v>
       </c>
     </row>
-    <row r="942">
-      <c r="A942">
+    <row r="1008">
+      <c r="A1008">
         <v>1867</v>
       </c>
-      <c r="B942" t="s">
-[...8 lines deleted...]
-      <c r="E942" s="2">
+      <c r="B1008" t="s">
+        <v>2086</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>2088</v>
+      </c>
+      <c r="E1008" s="2">
         <v>43423</v>
       </c>
-      <c r="F942" t="s">
-[...2 lines deleted...]
-      <c r="G942" s="2">
+      <c r="F1008" t="s">
+        <v>2089</v>
+      </c>
+      <c r="G1008" s="2">
         <v>43455</v>
       </c>
     </row>
-    <row r="943">
-      <c r="A943">
+    <row r="1009">
+      <c r="A1009">
         <v>1861</v>
       </c>
-      <c r="B943" t="inlineStr">
+      <c r="B1009" t="inlineStr">
         <is>
           <t>Avviso pubblico esplorativo per la manifestazione di interesse a partecipare alla procedura di gara negoziata per l’affidamento del servizio concernente la realizzazione di un sistema di previsione delle piene del fiume Tevere in tempo reale con interfaccia GIS a supporto delle decisioni del centro funzionale dell’Agenzia regionale di Protezione civile della Regione Lazio.</t>
         </is>
       </c>
-      <c r="C943" t="s">
-[...5 lines deleted...]
-      <c r="E943" s="2">
+      <c r="C1009" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>2091</v>
+      </c>
+      <c r="E1009" s="2">
         <v>43419</v>
       </c>
     </row>
-    <row r="944">
-      <c r="A944">
+    <row r="1010">
+      <c r="A1010">
         <v>1860</v>
       </c>
-      <c r="B944" t="inlineStr">
+      <c r="B1010" t="inlineStr">
         <is>
           <t>Procedura di gara per l'affidamento del servizio di Vigilanza Armata presso le sedi istituzionali, gli uffici e gli immobili della Regione Lazio e presso alcune sedi istituzionali di Roma Capitale</t>
         </is>
       </c>
-      <c r="C944" t="s">
-[...5 lines deleted...]
-      <c r="E944" s="2">
+      <c r="C1010" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>2093</v>
+      </c>
+      <c r="E1010" s="2">
         <v>43472</v>
       </c>
     </row>
-    <row r="945">
-      <c r="A945">
+    <row r="1011">
+      <c r="A1011">
         <v>1859</v>
       </c>
-      <c r="B945" t="inlineStr">
+      <c r="B1011" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0141 - LI-ES2-1860264 - PRESSO SCUOLA ITIS VITERBO (VT) - Determina a contrarre per l’affidamento dell’incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione degli schemi di: domanda partecipazione, tabella dichiarazione requisiti professionali, offerta economica e tempo, bando di gara, disciplinare di gara, disciplinare di gara disciplinare di incarico – contratto -. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018. CUP - F84D16000050006</t>
         </is>
       </c>
-      <c r="C945" t="s">
-[...5 lines deleted...]
-      <c r="E945" s="2">
+      <c r="C1011" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>2095</v>
+      </c>
+      <c r="E1011" s="2">
         <v>43419</v>
       </c>
-      <c r="F945" t="s">
-[...2 lines deleted...]
-      <c r="G945" s="2">
+      <c r="F1011" t="s">
+        <v>2096</v>
+      </c>
+      <c r="G1011" s="2">
         <v>43419</v>
       </c>
-      <c r="H945" t="s">
-[...2 lines deleted...]
-      <c r="I945" s="2">
+      <c r="H1011" t="s">
+        <v>2097</v>
+      </c>
+      <c r="I1011" s="2">
         <v>43419</v>
       </c>
-      <c r="J945" t="s">
-[...2 lines deleted...]
-      <c r="K945" s="2">
+      <c r="J1011" t="s">
+        <v>2098</v>
+      </c>
+      <c r="K1011" s="2">
         <v>43419</v>
       </c>
-      <c r="L945" t="s">
-[...2 lines deleted...]
-      <c r="M945" s="2">
+      <c r="L1011" t="s">
+        <v>2099</v>
+      </c>
+      <c r="M1011" s="2">
         <v>43419</v>
       </c>
-      <c r="N945" t="s">
-[...2 lines deleted...]
-      <c r="O945" s="2">
+      <c r="N1011" t="s">
+        <v>2100</v>
+      </c>
+      <c r="O1011" s="2">
         <v>43419</v>
       </c>
-      <c r="P945" t="s">
-[...2 lines deleted...]
-      <c r="Q945" s="2">
+      <c r="P1011" t="s">
+        <v>2101</v>
+      </c>
+      <c r="Q1011" s="2">
         <v>43809</v>
       </c>
-      <c r="R945" t="s">
-[...2 lines deleted...]
-      <c r="S945" s="2">
+      <c r="R1011" t="s">
+        <v>2102</v>
+      </c>
+      <c r="S1011" s="2">
         <v>43419</v>
       </c>
     </row>
-    <row r="946">
-      <c r="A946">
+    <row r="1012">
+      <c r="A1012">
         <v>1857</v>
       </c>
-      <c r="B946" t="inlineStr">
+      <c r="B1012" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0072 - LI-ES2-2160153 - SCUOLA ELEMENTARE NINO MANFREDI – Comune di Roma – Determina a contrarre per l’affidamento dell’incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione degli schemi di: domanda partecipazione, tabella dichiarazione requisiti professionali, offerta economica e tempo, bando di gara, disciplinare di gara, disciplinare di gara disciplinare di incarico – contratto -. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018. CUP - F87D18000550006</t>
         </is>
       </c>
-      <c r="C946" t="s">
-[...5 lines deleted...]
-      <c r="E946" s="2">
+      <c r="C1012" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>2104</v>
+      </c>
+      <c r="E1012" s="2">
         <v>43419</v>
       </c>
-      <c r="F946" t="s">
-[...2 lines deleted...]
-      <c r="G946" s="2">
+      <c r="F1012" t="s">
+        <v>2105</v>
+      </c>
+      <c r="G1012" s="2">
         <v>43419</v>
       </c>
-      <c r="H946" t="s">
-[...2 lines deleted...]
-      <c r="I946" s="2">
+      <c r="H1012" t="s">
+        <v>2106</v>
+      </c>
+      <c r="I1012" s="2">
         <v>43419</v>
       </c>
-      <c r="J946" t="s">
-[...2 lines deleted...]
-      <c r="K946" s="2">
+      <c r="J1012" t="s">
+        <v>2107</v>
+      </c>
+      <c r="K1012" s="2">
         <v>43924</v>
       </c>
-      <c r="L946" t="s">
-[...2 lines deleted...]
-      <c r="M946" s="2">
+      <c r="L1012" t="s">
+        <v>2108</v>
+      </c>
+      <c r="M1012" s="2">
         <v>43419</v>
       </c>
-      <c r="N946" t="s">
-[...2 lines deleted...]
-      <c r="O946" s="2">
+      <c r="N1012" t="s">
+        <v>2109</v>
+      </c>
+      <c r="O1012" s="2">
         <v>43419</v>
       </c>
-      <c r="P946" t="s">
-[...2 lines deleted...]
-      <c r="Q946" s="2">
+      <c r="P1012" t="s">
+        <v>2110</v>
+      </c>
+      <c r="Q1012" s="2">
         <v>43419</v>
       </c>
-      <c r="R946" t="s">
-[...2 lines deleted...]
-      <c r="S946" s="2">
+      <c r="R1012" t="s">
+        <v>2111</v>
+      </c>
+      <c r="S1012" s="2">
         <v>43419</v>
       </c>
     </row>
-    <row r="947">
-      <c r="A947">
+    <row r="1013">
+      <c r="A1013">
         <v>1856</v>
       </c>
-      <c r="B947" t="inlineStr">
+      <c r="B1013" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0041 - LI-ES2-2570213- “Istituto Comprensivo Luigi Fantappie'” Piazza L. Concetti n. 1 nel Comune di Viterbo.Determina a contrarre per l’affidamento dell’incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione degli schemi di: domanda partecipazione, tabella dichiarazione requisiti professionali, offerta economica e tempo, bando di gara, disciplinare di gara, disciplinare di gara disciplinare di incarico – contratto -. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018. CUP - F87D17000820006</t>
         </is>
       </c>
-      <c r="C947" t="s">
-[...5 lines deleted...]
-      <c r="E947" s="2">
+      <c r="C1013" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>2113</v>
+      </c>
+      <c r="E1013" s="2">
         <v>43497</v>
       </c>
-      <c r="F947" t="s">
-[...2 lines deleted...]
-      <c r="G947" s="2">
+      <c r="F1013" t="s">
+        <v>2114</v>
+      </c>
+      <c r="G1013" s="2">
         <v>43497</v>
       </c>
-      <c r="H947" t="s">
-[...2 lines deleted...]
-      <c r="I947" s="2">
+      <c r="H1013" t="s">
+        <v>2115</v>
+      </c>
+      <c r="I1013" s="2">
         <v>43497</v>
       </c>
-      <c r="J947" t="s">
-[...2 lines deleted...]
-      <c r="K947" s="2">
+      <c r="J1013" t="s">
+        <v>2116</v>
+      </c>
+      <c r="K1013" s="2">
         <v>43502</v>
       </c>
-      <c r="L947" t="s">
-[...2 lines deleted...]
-      <c r="M947" s="2">
+      <c r="L1013" t="s">
+        <v>2117</v>
+      </c>
+      <c r="M1013" s="2">
         <v>43556</v>
       </c>
-      <c r="N947" t="s">
-[...2 lines deleted...]
-      <c r="O947" s="2">
+      <c r="N1013" t="s">
+        <v>2118</v>
+      </c>
+      <c r="O1013" s="2">
         <v>43497</v>
       </c>
-      <c r="P947" t="s">
-[...2 lines deleted...]
-      <c r="Q947" s="2">
+      <c r="P1013" t="s">
+        <v>2119</v>
+      </c>
+      <c r="Q1013" s="2">
         <v>43497</v>
       </c>
-      <c r="R947" t="s">
-[...2 lines deleted...]
-      <c r="S947" s="2">
+      <c r="R1013" t="s">
+        <v>2120</v>
+      </c>
+      <c r="S1013" s="2">
         <v>43497</v>
       </c>
-      <c r="T947" t="s">
-[...2 lines deleted...]
-      <c r="U947" s="2">
+      <c r="T1013" t="s">
+        <v>2121</v>
+      </c>
+      <c r="U1013" s="2">
         <v>43497</v>
       </c>
     </row>
-    <row r="948">
-      <c r="A948">
+    <row r="1014">
+      <c r="A1014">
         <v>1855</v>
       </c>
-      <c r="B948" t="inlineStr">
+      <c r="B1014" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0331 - LI-ES2-2740246 – presso gli Uffici Comunali di Piazza del Popolo Latina (LT) - Determina a contrarre per l’affidamento dell’incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione degli schemi di: domanda partecipazione, tabella dichiarazione requisiti professionali, offerta economica e tempo, bando di gara, disciplinare di gara, disciplinare di gara disciplinare di incarico – contratto -. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018.CUP - F22B16000010006</t>
         </is>
       </c>
-      <c r="C948" t="s">
-[...5 lines deleted...]
-      <c r="E948" s="2">
+      <c r="C1014" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>2123</v>
+      </c>
+      <c r="E1014" s="2">
         <v>43419</v>
       </c>
-      <c r="F948" t="s">
-[...2 lines deleted...]
-      <c r="G948" s="2">
+      <c r="F1014" t="s">
+        <v>2124</v>
+      </c>
+      <c r="G1014" s="2">
         <v>43419</v>
       </c>
-      <c r="H948" t="s">
-[...2 lines deleted...]
-      <c r="I948" s="2">
+      <c r="H1014" t="s">
+        <v>2125</v>
+      </c>
+      <c r="I1014" s="2">
         <v>43419</v>
       </c>
-      <c r="J948" t="s">
-[...2 lines deleted...]
-      <c r="K948" s="2">
+      <c r="J1014" t="s">
+        <v>2126</v>
+      </c>
+      <c r="K1014" s="2">
         <v>43419</v>
       </c>
-      <c r="L948" t="s">
-[...2 lines deleted...]
-      <c r="M948" s="2">
+      <c r="L1014" t="s">
+        <v>2127</v>
+      </c>
+      <c r="M1014" s="2">
         <v>43419</v>
       </c>
-      <c r="N948" t="s">
-[...2 lines deleted...]
-      <c r="O948" s="2">
+      <c r="N1014" t="s">
+        <v>2128</v>
+      </c>
+      <c r="O1014" s="2">
         <v>43419</v>
       </c>
-      <c r="P948" t="s">
-[...2 lines deleted...]
-      <c r="Q948" s="2">
+      <c r="P1014" t="s">
+        <v>2129</v>
+      </c>
+      <c r="Q1014" s="2">
         <v>43419</v>
       </c>
     </row>
-    <row r="949">
-      <c r="A949">
+    <row r="1015">
+      <c r="A1015">
         <v>1854</v>
       </c>
-      <c r="B949" t="inlineStr">
+      <c r="B1015" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0071 - Roma Capitale "Scuola Giardinieri" - Via di Porta San Sebastiano, 2 - Comune di Roma". Determina a contrarre per l'affidamento dell'incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione dello schema di richiesta di offerta, schema di domanda di partecipazione, schema di offerta economica e schema di contratto. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805 - CUP F87D17000870009</t>
         </is>
       </c>
-      <c r="C949" t="s">
-[...5 lines deleted...]
-      <c r="E949" s="2">
+      <c r="C1015" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E1015" s="2">
         <v>43556</v>
       </c>
-      <c r="F949" t="s">
-[...2 lines deleted...]
-      <c r="G949" s="2">
+      <c r="F1015" t="s">
+        <v>2132</v>
+      </c>
+      <c r="G1015" s="2">
         <v>43641</v>
       </c>
     </row>
-    <row r="950">
-      <c r="A950">
+    <row r="1016">
+      <c r="A1016">
         <v>1851</v>
       </c>
-      <c r="B950" t="inlineStr">
+      <c r="B1016" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili.  Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 40.000,00, ai sensi degli artt. 31, comma 8 e 36, comma 2, lett. a) del D.Lgs. n. 50/2016 – Operazione di sorteggio per l’individuazione degli operatori economici iscritti nella Fascia I dell’Elenco Regionale dei Professionisti esperti in risparmio energetico nell’edilizia e certificazione energetica degli edifici - Approvazione verbale operazioni di sorteggio del 17.10.2018.</t>
         </is>
       </c>
-      <c r="C950" t="s">
-[...5 lines deleted...]
-      <c r="E950" s="2">
+      <c r="C1016" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>2134</v>
+      </c>
+      <c r="E1016" s="2">
         <v>43409</v>
       </c>
     </row>
-    <row r="951">
-      <c r="A951">
+    <row r="1017">
+      <c r="A1017">
         <v>1848</v>
       </c>
-      <c r="B951" t="inlineStr">
+      <c r="B1017" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0437 - LI-ES2-1990130- Sede principale uffici comunali (COMUNE DI APRILIA) (LT). Determina a contrarre per l'affidamento dell'incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione dello schema lettera di invito, schema di offerta economica e tempo e lo schema di contratto. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018. CUP F17B17000220006"</t>
         </is>
       </c>
-      <c r="C951" t="s">
-[...5 lines deleted...]
-      <c r="E951" s="2">
+      <c r="C1017" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E1017" s="2">
         <v>43641</v>
       </c>
     </row>
-    <row r="952">
-      <c r="A952">
+    <row r="1018">
+      <c r="A1018">
         <v>1842</v>
       </c>
-      <c r="B952" t="inlineStr">
+      <c r="B1018" t="inlineStr">
         <is>
           <t>Procedura aperta finalizzata alla stipula di un accordo quadro per il completamento del servizio di separazione dei rifiuti, caricamento, trasporto, recupero e smaltimento delle macerie nelle Frazioni del Comune di Amatrice ed in via residuale nei 15 Comuni del Lazio nell’area del Cratere Sismico, interessati dal sisma del 24 agosto 2016 ed eventi successivi ai sensi dell’articolo 5 dell’O.C.D.P.C. del 10 ottobre 2016 n. 399. </t>
         </is>
       </c>
-      <c r="C952" t="s">
-[...5 lines deleted...]
-      <c r="E952" s="2">
+      <c r="C1018" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E1018" s="2">
         <v>43390</v>
       </c>
     </row>
-    <row r="953">
-      <c r="A953">
+    <row r="1019">
+      <c r="A1019">
         <v>1841</v>
       </c>
-      <c r="B953" t="inlineStr">
+      <c r="B1019" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 40.000,00 ai sensi degli artt. 31 comma 8 e 36 comma 2 lett. a) del d.lgs. n. 50/2016 – Operazione di sorteggio per l’individuazione degli operatori economici iscritti nell’Elenco Regionale dei Professionisti, Fascia I esperti in risparmio energetico nell’edilizia e certificazione energetica degli edifici da invitare alle procedure negoziate per l’affidamento di servizi di ingegneria ed architettura di importo inferiore a 40.000,00 € - Approvazione avviso di pubblico sorteggio.</t>
         </is>
       </c>
-      <c r="C953" t="s">
-[...5 lines deleted...]
-      <c r="E953" s="2">
+      <c r="C1019" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>2140</v>
+      </c>
+      <c r="E1019" s="2">
         <v>43388</v>
       </c>
     </row>
-    <row r="954">
-      <c r="A954">
+    <row r="1020">
+      <c r="A1020">
         <v>1837</v>
       </c>
-      <c r="B954" t="s">
-[...8 lines deleted...]
-      <c r="E954" s="2">
+      <c r="B1020" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>2143</v>
+      </c>
+      <c r="E1020" s="2">
         <v>43378</v>
       </c>
-      <c r="F954" t="s">
-[...2 lines deleted...]
-      <c r="G954" s="2">
+      <c r="F1020" t="s">
+        <v>2144</v>
+      </c>
+      <c r="G1020" s="2">
         <v>43605</v>
       </c>
-      <c r="H954" t="s">
-[...2 lines deleted...]
-      <c r="I954" s="2">
+      <c r="H1020" t="s">
+        <v>2145</v>
+      </c>
+      <c r="I1020" s="2">
         <v>43605</v>
       </c>
-      <c r="J954" t="s">
-[...2 lines deleted...]
-      <c r="K954" s="2">
+      <c r="J1020" t="s">
+        <v>2146</v>
+      </c>
+      <c r="K1020" s="2">
         <v>43378</v>
       </c>
-      <c r="L954" t="s">
-[...2 lines deleted...]
-      <c r="M954" s="2">
+      <c r="L1020" t="s">
+        <v>2147</v>
+      </c>
+      <c r="M1020" s="2">
         <v>43622</v>
       </c>
-      <c r="N954" t="s">
-[...2 lines deleted...]
-      <c r="O954" s="2">
+      <c r="N1020" t="s">
+        <v>2148</v>
+      </c>
+      <c r="O1020" s="2">
         <v>43742</v>
       </c>
-      <c r="P954" t="s">
-[...2 lines deleted...]
-      <c r="Q954" s="2">
+      <c r="P1020" t="s">
+        <v>2149</v>
+      </c>
+      <c r="Q1020" s="2">
         <v>43789</v>
       </c>
-      <c r="R954" t="s">
-[...2 lines deleted...]
-      <c r="S954" s="2">
+      <c r="R1020" t="s">
+        <v>2150</v>
+      </c>
+      <c r="S1020" s="2">
         <v>43605</v>
       </c>
-      <c r="T954" t="s">
-[...2 lines deleted...]
-      <c r="U954" s="2">
+      <c r="T1020" t="s">
+        <v>2151</v>
+      </c>
+      <c r="U1020" s="2">
         <v>43605</v>
       </c>
-      <c r="V954" t="s">
-[...2 lines deleted...]
-      <c r="W954" s="2">
+      <c r="V1020" t="s">
+        <v>2152</v>
+      </c>
+      <c r="W1020" s="2">
         <v>43605</v>
       </c>
-      <c r="X954" t="s">
-[...2 lines deleted...]
-      <c r="Y954" s="2">
+      <c r="X1020" t="s">
+        <v>2153</v>
+      </c>
+      <c r="Y1020" s="2">
         <v>43605</v>
       </c>
     </row>
-    <row r="955">
-      <c r="A955">
+    <row r="1021">
+      <c r="A1021">
         <v>1835</v>
       </c>
-      <c r="B955" t="s">
-[...8 lines deleted...]
-      <c r="E955" s="2">
+      <c r="B1021" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E1021" s="2">
         <v>43374</v>
       </c>
-      <c r="F955" t="s">
-[...2 lines deleted...]
-      <c r="G955" s="2">
+      <c r="F1021" t="s">
+        <v>2157</v>
+      </c>
+      <c r="G1021" s="2">
         <v>43374</v>
       </c>
-      <c r="H955" t="s">
-[...2 lines deleted...]
-      <c r="I955" s="2">
+      <c r="H1021" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I1021" s="2">
         <v>43374</v>
       </c>
-      <c r="J955" t="s">
-[...2 lines deleted...]
-      <c r="K955" s="2">
+      <c r="J1021" t="s">
+        <v>2159</v>
+      </c>
+      <c r="K1021" s="2">
         <v>43374</v>
       </c>
-      <c r="L955" t="s">
-[...2 lines deleted...]
-      <c r="M955" s="2">
+      <c r="L1021" t="s">
+        <v>2160</v>
+      </c>
+      <c r="M1021" s="2">
         <v>43374</v>
       </c>
     </row>
-    <row r="956">
-      <c r="A956">
+    <row r="1022">
+      <c r="A1022">
         <v>1832</v>
       </c>
-      <c r="B956" t="inlineStr">
+      <c r="B1022" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 100.000,00 ai sensi degli artt. 31 comma 8 e 36 comma 2 lett. a) del d.lgs. n. 50/2016 – Operazione di sorteggio per l’individuazione degli operatori economici iscritti nell’Elenco Regionale dei Professionisti, Fascia II, esperti in risparmio energetico nell’edilizia e certificazione energetica degli edifici da invitare alle procedure negoziate per l’affidamento di servizi di ingegneria ed architettura di importo superiore a 40.000 € ed inferiore a 100.000 € – Approvazione verbale operazioni di sorteggio del 24.09.2018. </t>
         </is>
       </c>
-      <c r="C956" t="s">
-[...5 lines deleted...]
-      <c r="E956" s="2">
+      <c r="C1022" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>2162</v>
+      </c>
+      <c r="E1022" s="2">
         <v>43370</v>
       </c>
     </row>
-    <row r="957">
-      <c r="A957">
+    <row r="1023">
+      <c r="A1023">
         <v>1829</v>
       </c>
-      <c r="B957" t="inlineStr">
+      <c r="B1023" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0431 - presso la Scuola Primaria 'Luigi Minervini' e B-Scuola Secondaria di I livello 'Basilio Sisti' nel Comune di Rieti (RI). Determina a contrarre per l’affidamento dell’incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione dello schema lettera di invito, schema di offerta economica e tempo e lo schema di contratto. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018.CUP: F15B16000010006</t>
         </is>
       </c>
-      <c r="C957" t="s">
-[...3 lines deleted...]
-      <c r="E957" s="2">
+      <c r="C1023" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D1023"/>
+      <c r="E1023" s="2">
         <v>45265</v>
       </c>
-      <c r="F957" t="s">
-[...2 lines deleted...]
-      <c r="G957" s="2">
+      <c r="F1023" t="s">
+        <v>2164</v>
+      </c>
+      <c r="G1023" s="2">
         <v>43676</v>
       </c>
     </row>
-    <row r="958">
-      <c r="A958">
+    <row r="1024">
+      <c r="A1024">
         <v>1828</v>
       </c>
-      <c r="B958" t="inlineStr">
+      <c r="B1024" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0347 –presso la“Scuola primaria Giovanni Pascoli” nel Comune di Sutri (VT). Determina a contrarre per l’affidamento dell’incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione dello schema lettera di invito, schema di offerta economica e tempo e lo schema di contratto. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018.  CUP: F98E17000050006</t>
         </is>
       </c>
-      <c r="C958" t="s">
-[...5 lines deleted...]
-      <c r="E958" s="2">
+      <c r="C1024" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>2166</v>
+      </c>
+      <c r="E1024" s="2">
         <v>43669</v>
       </c>
     </row>
-    <row r="959">
-      <c r="A959">
+    <row r="1025">
+      <c r="A1025">
         <v>1827</v>
       </c>
-      <c r="B959" t="inlineStr">
+      <c r="B1025" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0255 - presso la “Scuola Media Ernesto Monaci” nel comune di Soriano nel Cimino (VT).Determina a contrarre per l’affidamento dell’incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione dello schema lettera di invito, schema di offerta economica e tempo e lo schema di contratto. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018.CUP: F64D17000020009 CIG: 75891615C6</t>
         </is>
       </c>
-      <c r="C959" t="s">
-[...5 lines deleted...]
-      <c r="E959" s="2">
+      <c r="C1025" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E1025" s="2">
         <v>43676</v>
       </c>
     </row>
-    <row r="960">
-      <c r="A960">
+    <row r="1026">
+      <c r="A1026">
         <v>1826</v>
       </c>
-      <c r="B960" t="inlineStr">
+      <c r="B1026" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0137 - presso “l’Istituto Comprensivo XXV Aprile", Viale A. Gramsci nel Comune di Civita Castellana (VT). Determina a contrarre per l’affidamento dell’incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione dello schema lettera di invito, schema di offerta economica e tempo e lo schema di contratto. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018.CUP: F65B17000500006</t>
         </is>
       </c>
-      <c r="C960" t="s">
-[...5 lines deleted...]
-      <c r="E960" s="2">
+      <c r="C1026" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>2170</v>
+      </c>
+      <c r="E1026" s="2">
         <v>43676</v>
       </c>
     </row>
-    <row r="961">
-      <c r="A961">
+    <row r="1027">
+      <c r="A1027">
         <v>1825</v>
       </c>
-      <c r="B961" t="inlineStr">
+      <c r="B1027" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0123 - presso l’Istituto Tecnico Commerciale di Via Monterozzi Marina nel Comune di Tarquinia (VT). Determina a contrarre per l’affidamento dell’incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione dello schema lettera di invito, schema di offerta economica e tempo e lo schema di contratto. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018.CUP: F84D16000040006</t>
         </is>
       </c>
-      <c r="C961" t="s">
-[...5 lines deleted...]
-      <c r="E961" s="2">
+      <c r="C1027" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>2172</v>
+      </c>
+      <c r="E1027" s="2">
         <v>43839</v>
       </c>
     </row>
-    <row r="962">
-      <c r="A962">
+    <row r="1028">
+      <c r="A1028">
         <v>1824</v>
       </c>
-      <c r="B962" t="inlineStr">
+      <c r="B1028" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0120 -presso la “Scuola media San Bartolomeo” nel Comune di Sezze (LT). Determina a contrarre per l’affidamento dell’incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione dello schema lettera di invito, schema di offerta economica e tempo e lo schema di contratto. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. CUP: F14D16000000006</t>
         </is>
       </c>
-      <c r="C962" t="s">
-[...5 lines deleted...]
-      <c r="E962" s="2">
+      <c r="C1028" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>2174</v>
+      </c>
+      <c r="E1028" s="2">
         <v>43493</v>
       </c>
     </row>
-    <row r="963">
-      <c r="A963">
+    <row r="1029">
+      <c r="A1029">
         <v>1823</v>
       </c>
-      <c r="B963" t="inlineStr">
+      <c r="B1029" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0119 –presso la “Scuola elementare Melogrosso” nel SEZZE (LT). Determina a contrarre per l’affidamento dell’incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione dello schema lettera di invito, schema di offerta economica e tempo e lo schema di contratto. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018.CUP: F14D17000400006</t>
         </is>
       </c>
-      <c r="C963" t="s">
-[...5 lines deleted...]
-      <c r="E963" s="2">
+      <c r="C1029" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>2176</v>
+      </c>
+      <c r="E1029" s="2">
         <v>43493</v>
       </c>
-      <c r="F963" t="s">
-[...2 lines deleted...]
-      <c r="G963" s="2">
+      <c r="F1029" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G1029" s="2">
         <v>43493</v>
       </c>
     </row>
-    <row r="964">
-      <c r="A964">
+    <row r="1030">
+      <c r="A1030">
         <v>1819</v>
       </c>
-      <c r="B964" t="inlineStr">
+      <c r="B1030" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020. Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili”. Intervento A0100E0174 – DOSSIER LI-ES2-2780277 - “Scuola materna elementare e media C. Rosatelli” nel Comune di Roviano (RM). Affidamento incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione schema di lettera di accettazione incarico professionale alla Società di Ingegneria STEAM S.r.l. cod. cred. 177869. Impegno sui Capitoli A42200 - A42201 - A42202, E.F. 2018. CUP F94D17000130006 - CIG Z6F2262ECD</t>
         </is>
       </c>
-      <c r="C964" t="s">
-[...5 lines deleted...]
-      <c r="E964" s="2">
+      <c r="C1030" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>2179</v>
+      </c>
+      <c r="E1030" s="2">
         <v>43717</v>
       </c>
     </row>
-    <row r="965">
-      <c r="A965">
+    <row r="1031">
+      <c r="A1031">
         <v>1818</v>
       </c>
-      <c r="B965" t="inlineStr">
+      <c r="B1031" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili.  Intervento A0100E0118 - DOSSIER LI-ES2-2960313 “Palazzo de Magistris sede comunale, Comune di Sezze (LT). Affidamento incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione schema di lettera di accettazione incarico professionale all’ing Massimo Pescosolido cod. cred. 177886 Impegno su Capitoli A42200 - A42201 - A42202 - E.F. 2018.CUP F14D17000390006 - CIG ZB9238C45F</t>
         </is>
       </c>
-      <c r="C965" t="s">
-[...5 lines deleted...]
-      <c r="E965" s="2">
+      <c r="C1031" t="s">
+        <v>2180</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>2181</v>
+      </c>
+      <c r="E1031" s="2">
         <v>43502</v>
       </c>
     </row>
-    <row r="966">
-      <c r="A966">
+    <row r="1032">
+      <c r="A1032">
         <v>1816</v>
       </c>
-      <c r="B966" t="inlineStr">
+      <c r="B1032" t="inlineStr">
         <is>
           <t>POR FESR 2014 - 2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili" . Affidamento dei servizi di ingegneria e architettura di importo inferiore a 100.000 euro, ai sensi degli artt. 31, comma 8 e 36, comma 2, lett. a) del D.Lgs. n. 50/2016 - Aggiornamento dell'"Elenco Regionale Professionisti Esperti in Risparmio Energetico nell'edilizia e certificazione energetica degli edifici".</t>
         </is>
       </c>
-      <c r="C966" t="s">
-[...5 lines deleted...]
-      <c r="E966" s="2">
+      <c r="C1032" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E1032" s="2">
         <v>43613</v>
       </c>
-      <c r="F966" t="s">
-[...2 lines deleted...]
-      <c r="G966" s="2">
+      <c r="F1032" t="s">
+        <v>2184</v>
+      </c>
+      <c r="G1032" s="2">
         <v>43364</v>
       </c>
     </row>
-    <row r="967">
-      <c r="A967">
+    <row r="1033">
+      <c r="A1033">
         <v>1815</v>
       </c>
-      <c r="B967" t="inlineStr">
+      <c r="B1033" t="inlineStr">
         <is>
           <t>Appalto dei lavori di manutenzione straordinaria per la realizzazione di una stazione carabinieri presso il complesso “Ospedale Forlanini” palazzina 17, via Portuense 332, Roma</t>
         </is>
       </c>
-      <c r="C967" t="s">
-[...5 lines deleted...]
-      <c r="E967" s="2">
+      <c r="C1033" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>2186</v>
+      </c>
+      <c r="E1033" s="2">
         <v>43364</v>
       </c>
     </row>
-    <row r="968">
-      <c r="A968">
+    <row r="1034">
+      <c r="A1034">
         <v>1814</v>
       </c>
-      <c r="B968" t="inlineStr">
+      <c r="B1034" t="inlineStr">
         <is>
           <t>Call for proposal “Energia sostenibile 2.0” - POR FESR Lazio 2014-2020 - Asse prioritario 4 Azione 4.1.1 -&amp;nbsp; “Promozione dell'eco-efficienza e riduzione di consumi di energia primaria negli edifici e strutture pubbliche: interventi di ristrutturazione di singoli edifici o complessi di edifici, installazione di sistemi intelligenti di telecontrollo, regolazione, gestione, monitoraggio e ottimizzazione dei consumi energetici (smart buildings) e delle emissioni inquinanti anche attraverso l'utilizzo di mix tecnologici”. ”. Operazioni di sorteggio finalizzate all’individuazione degli operatori economici iscritti nell’ Elenco Regionale dei Professionisti Fascia II, esperti in risparmio energetico nell’edilizia e certificazione energetica degli edifici da invitare alle procedure di affidamento di servizi tecnici di importo superiore a 40.000 euro ed inferiore a 100.000 euro - Approvazione Avviso operazioni di pubblico sorteggio.
 </t>
         </is>
       </c>
-      <c r="C968" t="s">
-[...5 lines deleted...]
-      <c r="E968" s="2">
+      <c r="C1034" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E1034" s="2">
         <v>43364</v>
       </c>
     </row>
-    <row r="969">
-      <c r="A969">
+    <row r="1035">
+      <c r="A1035">
         <v>1813</v>
       </c>
-      <c r="B969" t="inlineStr">
+      <c r="B1035" t="inlineStr">
         <is>
           <t>Determinazione a contrarre finalizzata all’individuazione di operatori economici da invitare ad una procedura negoziata ai sensi dell’art. 36, comma 2, lett. b) del d.lgs. n. 50/2016 e ss.mm.ii. per l’affidamento del servizio di aggiornamento del Piano di Gestione dei Rifiuti della Regione Lazio, approvato con D.C.R. n. 14 del 18 gennaio 2012, e del Rapporto Ambientale. Approvazione dell’avviso pubblico per indagine di mercato.</t>
         </is>
       </c>
-      <c r="C969" t="s">
-[...5 lines deleted...]
-      <c r="E969" s="2">
+      <c r="C1035" t="s">
+        <v>2189</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>2190</v>
+      </c>
+      <c r="E1035" s="2">
         <v>43363</v>
       </c>
     </row>
-    <row r="970">
-      <c r="A970">
+    <row r="1036">
+      <c r="A1036">
         <v>1809</v>
       </c>
-      <c r="B970" t="inlineStr">
+      <c r="B1036" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili”. Approvazione disciplinare – tipo e relativi allegati per l’affidamento, mediante procedura aperta, dei servizi di progettazione di importo pari o superiore a 40.000 euro ed inferiore a 100.000 euro.</t>
         </is>
       </c>
-      <c r="C970" t="s">
-[...5 lines deleted...]
-      <c r="E970" s="2">
+      <c r="C1036" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E1036" s="2">
         <v>43347</v>
       </c>
     </row>
-    <row r="971">
-      <c r="A971">
+    <row r="1037">
+      <c r="A1037">
         <v>1808</v>
       </c>
-      <c r="B971" t="inlineStr">
+      <c r="B1037" t="inlineStr">
         <is>
           <t>Appalto Specifico per la fornitura di prodotti farmaceutici per le Aziende Sanitarie del Lazio Id Consip 1466119. (gara farmaci 2016). Presa d’atto della Sentenza del Consiglio di Stato, Sez III n. 4725/2018</t>
         </is>
       </c>
-      <c r="C971" t="s">
-[...5 lines deleted...]
-      <c r="E971" s="2">
+      <c r="C1037" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>2194</v>
+      </c>
+      <c r="E1037" s="2">
         <v>43340</v>
       </c>
     </row>
-    <row r="972">
-      <c r="A972">
+    <row r="1038">
+      <c r="A1038">
         <v>1806</v>
       </c>
-      <c r="B972" t="s">
-[...8 lines deleted...]
-      <c r="E972" s="2">
+      <c r="B1038" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>2197</v>
+      </c>
+      <c r="E1038" s="2">
         <v>43318</v>
       </c>
     </row>
-    <row r="973">
-      <c r="A973">
+    <row r="1039">
+      <c r="A1039">
         <v>1805</v>
       </c>
-      <c r="B973" t="inlineStr">
+      <c r="B1039" t="inlineStr">
         <is>
           <t>Terzo Aggiornamento dell’“ Elenco Regionale di Professionisti Esperti in risparmio energetico nell’edilizia e certificazione energetica degli edifici per l’affidamento dei servizi di ingegneria ed architettura di importo inferiore a euro 100.00 ai sensi dell’art. 36, comma 2, lett. b) e dell’art. 157, comma 2 del d.lgs. n. 50/2016” approvato con determinazione n. G16904 del 06/12/2017.</t>
         </is>
       </c>
-      <c r="C973" t="s">
-[...5 lines deleted...]
-      <c r="E973" s="2">
+      <c r="C1039" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>2199</v>
+      </c>
+      <c r="E1039" s="2">
         <v>43318</v>
       </c>
     </row>
-    <row r="974">
-      <c r="A974">
+    <row r="1040">
+      <c r="A1040">
         <v>1804</v>
       </c>
-      <c r="B974" t="inlineStr">
+      <c r="B1040" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili" - "Elenco regionale di professionisti esperti in risparmio energetico nell'edilizia e certificazione energetica degli edifici per l'affidamento dei servizi di ingegneria ed architettura di importo inferiore a euro 100.000,00" ai sensi dell'art. 36, comma 2, lett. a) e lett. b) e dell'art. 157, comma 2 del d.lgs. n. 50/2016". Avvio della procedura di Aggiornamento periodico dell'Elenco, approvazione dell'Avviso e dei relativi allegati.</t>
         </is>
       </c>
-      <c r="C974" t="s">
-[...5 lines deleted...]
-      <c r="E974" s="2">
+      <c r="C1040" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E1040" s="2">
         <v>43318</v>
       </c>
     </row>
-    <row r="975">
-      <c r="A975">
+    <row r="1041">
+      <c r="A1041">
         <v>1803</v>
       </c>
-      <c r="B975" t="inlineStr">
+      <c r="B1041" t="inlineStr">
         <is>
           <t>Procedura aperta, ai sensi dell'articolo 60 del D. Lgs. n^ 50/2016, finalizzata alla stipula di un accordo quadro per l'affidamento del servizio di rimozione, selezione, catalogazione, trasporto e stoccaggio in deposito temporaneo delle macerie di tipo 'A' nei 15 Comuni del Lazio nell'area del Cratere Sismico, interessati dal sisma del 24 agosto 2016 ed eventi successivi ai sensi dell'articolo 5 dell'O.C.D.P.C. del 10 ottobre 2016 n. 399.</t>
         </is>
       </c>
-      <c r="C975" t="s">
-[...5 lines deleted...]
-      <c r="E975" s="2">
+      <c r="C1041" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E1041" s="2">
         <v>43315</v>
       </c>
     </row>
-    <row r="976">
-      <c r="A976">
+    <row r="1042">
+      <c r="A1042">
         <v>1796</v>
       </c>
-      <c r="B976" t="s">
-[...8 lines deleted...]
-      <c r="E976" s="2">
+      <c r="B1042" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>2206</v>
+      </c>
+      <c r="E1042" s="2">
         <v>43306</v>
       </c>
-      <c r="F976" t="s">
-[...2 lines deleted...]
-      <c r="G976" s="2">
+      <c r="F1042" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G1042" s="2">
         <v>43355</v>
       </c>
-      <c r="H976" t="s">
-[...2 lines deleted...]
-      <c r="I976" s="2">
+      <c r="H1042" t="s">
+        <v>2208</v>
+      </c>
+      <c r="I1042" s="2">
         <v>43354</v>
       </c>
-      <c r="J976" t="s">
-[...2 lines deleted...]
-      <c r="K976" s="2">
+      <c r="J1042" t="s">
+        <v>2209</v>
+      </c>
+      <c r="K1042" s="2">
         <v>43306</v>
       </c>
     </row>
-    <row r="977">
-      <c r="A977">
+    <row r="1043">
+      <c r="A1043">
         <v>1795</v>
       </c>
-      <c r="B977" t="inlineStr">
+      <c r="B1043" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 100.000,00 ai sensi degli artt. 31 comma 8 e 36 comma 2 lett. a) del d.lgs. n. 50/2016 – Operazione di sorteggio per l'individuazione degli operatori economici iscritti nell'Elenco Regionale dei Professionisti, Fascia II, esperti in risparmio energetico nell'edilizia e certificazione energetica degli edifici da invitare alle procedure negoziate per l'affidamento di servizi di ingegneria ed architettura di importo superiore a 40.000 € ed inferiore a 100.000 € – Approvazione verbale operazioni di sorteggio del 20.07.2018.</t>
         </is>
       </c>
-      <c r="C977" t="s">
-[...5 lines deleted...]
-      <c r="E977" s="2">
+      <c r="C1043" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>2211</v>
+      </c>
+      <c r="E1043" s="2">
         <v>43305</v>
       </c>
     </row>
-    <row r="978">
-      <c r="A978">
+    <row r="1044">
+      <c r="A1044">
         <v>1792</v>
       </c>
-      <c r="B978" t="inlineStr">
+      <c r="B1044" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili”. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 100.000,00 ai sensi degli artt. 31 comma 8 e 36 comma 2 lett. a) del d.lgs. n. 50/2016 – Operazioni di sorteggio finalizzate all’individuazione degli operatori economici iscritti nell’ Elenco Regionale dei Professionisti Fascia II, esperti in risparmio energetico nell’edilizia e certificazione energetica degli edifici da invitare alle procedure di affidamento di servizi tecnici di importo superiore a 40.000 euro ed inferiore a 100.000 euro - Approvazione di Avviso di pubblico sorteggio. </t>
         </is>
       </c>
-      <c r="C978" t="s">
-[...5 lines deleted...]
-      <c r="E978" s="2">
+      <c r="C1044" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E1044" s="2">
         <v>43300</v>
       </c>
     </row>
-    <row r="979">
-      <c r="A979">
+    <row r="1045">
+      <c r="A1045">
         <v>1791</v>
       </c>
-      <c r="B979" t="inlineStr">
+      <c r="B1045" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili". Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 100.000,00 ai sensi degli artt. 31 comma 8 e 36 comma 2 lett. a) del d.lgs. n. 50/2016 – "Elenco Regionale Professionisti Esperti in Risparmio Energetico nell'edilizia e certificazione energetica degli edifici". Approvazione degli esiti delle verifiche effettuate dalla Commissione prevista con Determinazione G09428/2017 e validazione dell'Elenco Regionale Aggiornato</t>
         </is>
       </c>
-      <c r="C979" t="s">
-[...5 lines deleted...]
-      <c r="E979" s="2">
+      <c r="C1045" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>2215</v>
+      </c>
+      <c r="E1045" s="2">
         <v>43300</v>
       </c>
     </row>
-    <row r="980">
-      <c r="A980">
+    <row r="1046">
+      <c r="A1046">
         <v>1790</v>
       </c>
-      <c r="B980" t="s">
-[...8 lines deleted...]
-      <c r="E980" s="2">
+      <c r="B1046" t="s">
+        <v>2216</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>2218</v>
+      </c>
+      <c r="E1046" s="2">
         <v>43293</v>
       </c>
     </row>
-    <row r="981">
-      <c r="A981">
+    <row r="1047">
+      <c r="A1047">
         <v>1779</v>
       </c>
-      <c r="B981" t="inlineStr">
+      <c r="B1047" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0343 – DOSSIER LI-ES2-20160111-3190420 – POLO AMMINISTRATIVO E SOCIO EDUCATIVO Via G. Mameli, PROMOZIONE DELL'ECO EFFICIENZA E RIDUZIONE DEI CONSUMO nel Comune di Poggio Mirteto (RI). Affidamento incarico di progettazione di fattibilità tecnico economica, esecutiva, definitiva e di coordinamento della sicurezza in fase di progettazione e approvazione schema di lettera di accettazione incarico professionale all'ing. Maurizio CIRELLA</t>
         </is>
       </c>
-      <c r="C981" t="s">
-[...5 lines deleted...]
-      <c r="E981" s="2">
+      <c r="C1047" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E1047" s="2">
         <v>43633</v>
       </c>
     </row>
-    <row r="982">
-      <c r="A982">
+    <row r="1048">
+      <c r="A1048">
         <v>1778</v>
       </c>
-      <c r="B982" t="inlineStr">
+      <c r="B1048" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 100.000,00 ai sensi degli artt. 31 comma 8 e 36 comma 2 lett. a) del d.lgs. n. 50/2016 – Operazione di sorteggio finalizzate all'individuazione degli operatori economici iscritti nell' Elenco Regionale dei Professionisti, Fascia I esperti in risparmio energetico nell'edilizia e certificazione energetica degli edifici per l'affidamento di servizi tecnici di importo inferiore a 40.000 euro. – Approvazione verbali operazioni di sorteggio del 26.06.2018</t>
         </is>
       </c>
-      <c r="C982" t="s">
-[...5 lines deleted...]
-      <c r="E982" s="2">
+      <c r="C1048" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>2222</v>
+      </c>
+      <c r="E1048" s="2">
         <v>43284</v>
       </c>
     </row>
-    <row r="983">
-      <c r="A983">
+    <row r="1049">
+      <c r="A1049">
         <v>1777</v>
       </c>
-      <c r="B983" t="inlineStr">
+      <c r="B1049" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 100.000,00 ai sensi degli artt. 31 comma 8 e 36 comma 2 lett. a) del d.lgs. n. 50/2016 – Operazione di sorteggio per l'individuazione degli operatori economici iscritti nell' Elenco Regionale dei Professionisti, Fascia II, esperti in risparmio energetico nell'edilizia e certificazione energetica degli edifici da invitare alle procedure negoziate per l'affidamento di servizi di ingegneria ed architettura di importo superiore a 40.000 € ed inferiore a 100.000 € – Approvazione verbali operazioni di sorteggio del 26.06.2018</t>
         </is>
       </c>
-      <c r="C983" t="s">
-[...5 lines deleted...]
-      <c r="E983" s="2">
+      <c r="C1049" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E1049" s="2">
         <v>43284</v>
       </c>
     </row>
-    <row r="984">
-      <c r="A984">
+    <row r="1050">
+      <c r="A1050">
         <v>1776</v>
       </c>
-      <c r="B984" t="inlineStr">
+      <c r="B1050" t="inlineStr">
         <is>
           <t>Gara per l'affidamento, in concessione, ai sensi dell’art. 164 del d. lgs. n. 50/2016 e s.m.i, per la gestione del servizio di erogazione di bevande calde, fredde, snack ed altri generi alimentari mediante l’installazione di distributori automatici - categoria 17 - codice CPV 42933000-5 (distributori automatici) e CPV 15000000-8 (prodotti alimentari e bevande), presso le sedi della regione Lazio.  CIG 74237017DC</t>
         </is>
       </c>
-      <c r="C984" t="s">
-[...5 lines deleted...]
-      <c r="E984" s="2">
+      <c r="C1050" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>2226</v>
+      </c>
+      <c r="E1050" s="2">
         <v>43284</v>
       </c>
-      <c r="F984" t="s">
-[...2 lines deleted...]
-      <c r="G984" s="2">
+      <c r="F1050" t="s">
+        <v>2227</v>
+      </c>
+      <c r="G1050" s="2">
         <v>43284</v>
       </c>
     </row>
-    <row r="985">
-      <c r="A985">
+    <row r="1051">
+      <c r="A1051">
         <v>1775</v>
       </c>
-      <c r="B985" t="s">
-[...8 lines deleted...]
-      <c r="E985" s="2">
+      <c r="B1051" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>2230</v>
+      </c>
+      <c r="E1051" s="2">
         <v>43294</v>
       </c>
     </row>
-    <row r="986">
-      <c r="A986">
+    <row r="1052">
+      <c r="A1052">
         <v>1774</v>
       </c>
-      <c r="B986" t="inlineStr">
+      <c r="B1052" t="inlineStr">
         <is>
           <t>Affidamento dell'incarico di progettazione dei lavori di ripristino della briglia e controbriglia in corrispondenza ed a valle del ponte Rosa con risezionamento della sezione idraulica del fiume Tronto in località Retrosi nel Comune di Amatrice (RI)</t>
         </is>
       </c>
-      <c r="C986" t="s">
-[...5 lines deleted...]
-      <c r="E986" s="2">
+      <c r="C1052" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E1052" s="2">
         <v>43297</v>
       </c>
     </row>
-    <row r="987">
-      <c r="A987">
+    <row r="1053">
+      <c r="A1053">
         <v>1772</v>
       </c>
-      <c r="B987" t="inlineStr">
+      <c r="B1053" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Operazione di sorteggio finalizzate all'individuazione degli operatori economici iscritti nell' Elenco Regionale dei Professionisti, Fascia I e Fascia II, esperti in risparmio energetico nell'edilizia e certificazione energetica degli edifici da invitare alle procedure di affidamento di servizi tecnici di importo inferiore a 40.000 euro e di importo superiore a 40.000 euro ed inferiore a 100.000 euro – Approvazione degli schemi di Avviso pubblico.</t>
         </is>
       </c>
-      <c r="C987" t="s">
-[...5 lines deleted...]
-      <c r="E987" s="2">
+      <c r="C1053" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>2234</v>
+      </c>
+      <c r="E1053" s="2">
         <v>43272</v>
       </c>
     </row>
-    <row r="988">
-      <c r="A988">
+    <row r="1054">
+      <c r="A1054">
         <v>1771</v>
       </c>
-      <c r="B988" t="inlineStr">
+      <c r="B1054" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Affidamento dei servizi di ingegneria e architettura di importo pari o superiore a € 40.000,00 ed inferiore ad € 100.000,00 ai sensi del combinato disposto dall'art. 157, comma 2 e dell'art. 36 comma 2 lett. b del D.Lgs n. 50/2016. Aggiornamento dell "Elenco Regionale Professionisti Esperti in Risparmio Energetico nell'edilizia e certificazione energetica degli edifici". Determina di approvazione degli esiti delle verifiche effettuate dalla Commissione prevista con determinazione G09428 del 6/07/2017 e validazione dell'Elenco Regionale Aggiornato.</t>
         </is>
       </c>
-      <c r="C988" t="s">
-[...5 lines deleted...]
-      <c r="E988" s="2">
+      <c r="C1054" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>2236</v>
+      </c>
+      <c r="E1054" s="2">
         <v>43271</v>
       </c>
     </row>
-    <row r="989">
-      <c r="A989">
+    <row r="1055">
+      <c r="A1055">
         <v>1770</v>
       </c>
-      <c r="B989" t="inlineStr">
+      <c r="B1055" t="inlineStr">
         <is>
           <t>Call for proposal “Energia sostenibile 2.0” - POR FESR Lazio 2014-2020 - Asse prioritario 4 Azione 4.1.1 - Avviso per il secondo Aggiornamento dell'Elenco Regionale di Professionisti Esperti in risparmio energetico nell'edilizia e certificazione&amp;nbsp;energetica degli edifici per l'affidamento dei servizi di ingegneria ed architettura di importo inferiore a euro 100.00 ai sensi dell'art. 36, comma 2, lett. b) e dell'art. 157, comma 2 del d.lgs. n. 50/2016, pprovato con determinazione n. G16904 del&amp;nbsp;06/12/2017.
 </t>
         </is>
       </c>
-      <c r="C989" t="s">
-[...5 lines deleted...]
-      <c r="E989" s="2">
+      <c r="C1055" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>2238</v>
+      </c>
+      <c r="E1055" s="2">
         <v>43265</v>
       </c>
     </row>
-    <row r="990">
-      <c r="A990">
+    <row r="1056">
+      <c r="A1056">
         <v>1769</v>
       </c>
-      <c r="B990" t="inlineStr">
+      <c r="B1056" t="inlineStr">
         <is>
           <t>Gara europea a procedura aperta, ai sensi dell'art. 71 d.lgs. n. 36/2023 per l'affidamento dei servizi di realizzazione ed attuazione della strategia di comunicazione relativa all'iniziativa 1.7.2 del PNRR "Rete dei servizi di facilitazione digitale" della Regione Lazio. Provvedimento di aggiudicazione.</t>
         </is>
       </c>
-      <c r="C990" t="s">
-[...3 lines deleted...]
-      <c r="E990" s="2">
+      <c r="C1056" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D1056"/>
+      <c r="E1056" s="2">
         <v>45824</v>
       </c>
-      <c r="F990"/>
-      <c r="G990" s="2">
+      <c r="F1056"/>
+      <c r="G1056" s="2">
         <v>45818</v>
       </c>
     </row>
-    <row r="991">
-      <c r="A991">
+    <row r="1057">
+      <c r="A1057">
         <v>1768</v>
       </c>
-      <c r="B991" t="s">
-[...8 lines deleted...]
-      <c r="E991" s="2">
+      <c r="B1057" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>2242</v>
+      </c>
+      <c r="E1057" s="2">
         <v>43264</v>
       </c>
     </row>
-    <row r="992">
-      <c r="A992">
+    <row r="1058">
+      <c r="A1058">
         <v>1756</v>
       </c>
-      <c r="B992" t="inlineStr">
+      <c r="B1058" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Rettifica determina n. G02085/2018 relativa all'affidamento dei servizi di ingegneria e architettura di importo pari o superiore a € 40.000,00 ed inferiore ad € 100.000,00 ai sensi del combinato disposto dall'art. 157, comma 2 e dell'art. 36 comma 2 lett. b del D.Lgs n. 50/2016. Approvazione schema-tipo lettera di invito e relativi allegati.</t>
         </is>
       </c>
-      <c r="C992" t="s">
-[...5 lines deleted...]
-      <c r="E992" s="2">
+      <c r="C1058" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>2244</v>
+      </c>
+      <c r="E1058" s="2">
         <v>43259</v>
       </c>
-      <c r="F992" t="s">
-[...2 lines deleted...]
-      <c r="G992" s="2">
+      <c r="F1058" t="s">
+        <v>2245</v>
+      </c>
+      <c r="G1058" s="2">
         <v>43293</v>
       </c>
     </row>
-    <row r="993">
-      <c r="A993">
+    <row r="1059">
+      <c r="A1059">
         <v>1752</v>
       </c>
-      <c r="B993" t="inlineStr">
+      <c r="B1059" t="inlineStr">
         <is>
           <t>Lavori relativi all’ intervento prioritario di messa in sicurezza, di consolidamento e protezione della falesia sud-orientale della spiaggia Calanave - tratto Zia Bettina - Ventotene (LT)</t>
         </is>
       </c>
-      <c r="C993" t="s">
-[...5 lines deleted...]
-      <c r="E993" s="2">
+      <c r="C1059" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E1059" s="2">
         <v>43250</v>
       </c>
     </row>
-    <row r="994">
-      <c r="A994">
+    <row r="1060">
+      <c r="A1060">
         <v>1751</v>
       </c>
-      <c r="B994" t="inlineStr">
+      <c r="B1060" t="inlineStr">
         <is>
           <t>“Call for proposal “Energia sostenibile 2.0” - POR FESR Lazio 2014-2020 - Asse prioritario 4 Azione 4.1.1”. Elenco di Operatori Economici qualificati da invitare alle procedure negoziate indette per l’affidamento dei lavori di importo pari o superiore a 150.000 euro ed inferiore a 1.000.000,00 euro, ai sensi dell’art. 36, comma 2, lettera c) del D.Lgs. n. 50/2016 e s.m.i.
 </t>
         </is>
       </c>
-      <c r="C994" t="s">
-[...3 lines deleted...]
-      <c r="E994" s="2">
+      <c r="C1060" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D1060"/>
+      <c r="E1060" s="2">
         <v>44407</v>
       </c>
-      <c r="F994" t="s">
-[...2 lines deleted...]
-      <c r="G994" s="2">
+      <c r="F1060" t="s">
+        <v>2249</v>
+      </c>
+      <c r="G1060" s="2">
         <v>44204</v>
       </c>
-      <c r="H994" t="s">
-[...2 lines deleted...]
-      <c r="I994" s="2">
+      <c r="H1060" t="s">
+        <v>2250</v>
+      </c>
+      <c r="I1060" s="2">
         <v>44222</v>
       </c>
-      <c r="J994" t="s">
-[...2 lines deleted...]
-      <c r="K994" s="2">
+      <c r="J1060" t="s">
+        <v>2251</v>
+      </c>
+      <c r="K1060" s="2">
         <v>43860</v>
       </c>
-      <c r="L994" t="s">
-[...2 lines deleted...]
-      <c r="M994" s="2">
+      <c r="L1060" t="s">
+        <v>2252</v>
+      </c>
+      <c r="M1060" s="2">
         <v>43495</v>
       </c>
-      <c r="N994" t="s">
-[...2 lines deleted...]
-      <c r="O994" s="2">
+      <c r="N1060" t="s">
+        <v>2253</v>
+      </c>
+      <c r="O1060" s="2">
         <v>44231</v>
       </c>
-      <c r="P994" t="s">
-[...2 lines deleted...]
-      <c r="Q994" s="2">
+      <c r="P1060" t="s">
+        <v>2254</v>
+      </c>
+      <c r="Q1060" s="2">
         <v>43873</v>
       </c>
-      <c r="R994" t="s">
-[...2 lines deleted...]
-      <c r="S994" s="2">
+      <c r="R1060" t="s">
+        <v>2255</v>
+      </c>
+      <c r="S1060" s="2">
         <v>43907</v>
       </c>
-      <c r="T994" t="s">
-[...2 lines deleted...]
-      <c r="U994" s="2">
+      <c r="T1060" t="s">
+        <v>2256</v>
+      </c>
+      <c r="U1060" s="2">
         <v>43544</v>
       </c>
-      <c r="V994" t="s">
-[...2 lines deleted...]
-      <c r="W994" s="2">
+      <c r="V1060" t="s">
+        <v>2257</v>
+      </c>
+      <c r="W1060" s="2">
         <v>44316</v>
       </c>
-      <c r="X994" t="s">
-[...2 lines deleted...]
-      <c r="Y994" s="2">
+      <c r="X1060" t="s">
+        <v>2258</v>
+      </c>
+      <c r="Y1060" s="2">
         <v>43950</v>
       </c>
-      <c r="Z994" t="s">
-[...2 lines deleted...]
-      <c r="AA994" s="2">
+      <c r="Z1060" t="s">
+        <v>2259</v>
+      </c>
+      <c r="AA1060" s="2">
         <v>43599</v>
       </c>
-      <c r="AB994" t="s">
-[...2 lines deleted...]
-      <c r="AC994" s="2">
+      <c r="AB1060" t="s">
+        <v>2260</v>
+      </c>
+      <c r="AC1060" s="2">
         <v>43248</v>
       </c>
-      <c r="AD994" t="s">
-[...2 lines deleted...]
-      <c r="AE994" s="2">
+      <c r="AD1060" t="s">
+        <v>2261</v>
+      </c>
+      <c r="AE1060" s="2">
         <v>44043</v>
       </c>
-      <c r="AF994" t="s">
-[...2 lines deleted...]
-      <c r="AG994" s="2">
+      <c r="AF1060" t="s">
+        <v>2262</v>
+      </c>
+      <c r="AG1060" s="2">
         <v>43381</v>
       </c>
-      <c r="AH994" t="s">
-[...2 lines deleted...]
-      <c r="AI994" s="2">
+      <c r="AH1060" t="s">
+        <v>2263</v>
+      </c>
+      <c r="AI1060" s="2">
         <v>44137</v>
       </c>
-      <c r="AJ994" t="s">
-[...2 lines deleted...]
-      <c r="AK994" s="2">
+      <c r="AJ1060" t="s">
+        <v>2264</v>
+      </c>
+      <c r="AK1060" s="2">
         <v>43409</v>
       </c>
-      <c r="AL994" t="s">
-[...2 lines deleted...]
-      <c r="AM994" s="2">
+      <c r="AL1060" t="s">
+        <v>2265</v>
+      </c>
+      <c r="AM1060" s="2">
         <v>43412</v>
       </c>
-      <c r="AN994" t="s">
-[...2 lines deleted...]
-      <c r="AO994" s="2">
+      <c r="AN1060" t="s">
+        <v>2266</v>
+      </c>
+      <c r="AO1060" s="2">
         <v>43445</v>
       </c>
-      <c r="AP994" t="s">
-[...2 lines deleted...]
-      <c r="AQ994" s="2">
+      <c r="AP1060" t="s">
+        <v>2267</v>
+      </c>
+      <c r="AQ1060" s="2">
         <v>43448</v>
       </c>
     </row>
-    <row r="995">
-      <c r="A995">
+    <row r="1061">
+      <c r="A1061">
         <v>1750</v>
       </c>
-      <c r="B995" t="s">
-[...8 lines deleted...]
-      <c r="E995" s="2">
+      <c r="B1061" t="s">
+        <v>2268</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E1061" s="2">
         <v>43241</v>
       </c>
     </row>
-    <row r="996">
-      <c r="A996">
+    <row r="1062">
+      <c r="A1062">
         <v>1747</v>
       </c>
-      <c r="B996" t="inlineStr">
+      <c r="B1062" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Affidamento dei servizi di ingegneria ed architettura di importo inferiore a € 40.000,00 ai sensi degli artt. 31 comma 8 e 36 comma 2 lett. a) del d.lgs. n. 50/2016 - Approvazione verbale operazioni di sorteggio del 11/04/2018</t>
         </is>
       </c>
-      <c r="C996" t="s">
-[...5 lines deleted...]
-      <c r="E996" s="2">
+      <c r="C1062" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>2272</v>
+      </c>
+      <c r="E1062" s="2">
         <v>43214</v>
       </c>
     </row>
-    <row r="997">
-      <c r="A997">
+    <row r="1063">
+      <c r="A1063">
         <v>1744</v>
       </c>
-      <c r="B997" t="inlineStr">
+      <c r="B1063" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Affidamento dei servizi di ingegneria ed architettura di importo inferiore a € 40.000,00 ai sensi degli artt. 31 comma 8 e 36 comma 2 lett. a) del d.lgs. n. 50/2016 - Avviso per l'aggiornamento dell' Elenco regionale di professionisti esperti in risparmio energetico nell'edilizia e certificazione energetica degli edifici, approvato con determinazione n. G16904 del 06/12/2017.</t>
         </is>
       </c>
-      <c r="C997" t="s">
-[...5 lines deleted...]
-      <c r="E997" s="2">
+      <c r="C1063" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E1063" s="2">
         <v>43208</v>
       </c>
-      <c r="F997" t="s">
-[...2 lines deleted...]
-      <c r="G997" s="2">
+      <c r="F1063" t="s">
+        <v>2275</v>
+      </c>
+      <c r="G1063" s="2">
         <v>43208</v>
       </c>
-      <c r="H997" t="s">
-[...2 lines deleted...]
-      <c r="I997" s="2">
+      <c r="H1063" t="s">
+        <v>2276</v>
+      </c>
+      <c r="I1063" s="2">
         <v>43208</v>
       </c>
-      <c r="J997" t="s">
-[...2 lines deleted...]
-      <c r="K997" s="2">
+      <c r="J1063" t="s">
+        <v>2277</v>
+      </c>
+      <c r="K1063" s="2">
         <v>43208</v>
       </c>
     </row>
-    <row r="998">
-      <c r="A998">
+    <row r="1064">
+      <c r="A1064">
         <v>1739</v>
       </c>
-      <c r="B998" t="inlineStr">
+      <c r="B1064" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili"- "Elenco regionale di professionisti esperti in risparmio energetico nell'edilizia e certificazione energetica degli edifici per l'affidamento dei servizi di ingegneria ed architettura di importo inferiore a euro 100.000,00" ai sensi dell'art. 36, comma 2, lett. a) e lett. b) e dell'art. 157, comma 2 del d.lgs. n. 50/2016". Rettifica determinazione n. G09428 del 6/07/2017, aggiornamento dell'Elenco ed approvazione del nuovo schema di Avviso e dei relativi allegati.</t>
         </is>
       </c>
-      <c r="C998" t="s">
-[...5 lines deleted...]
-      <c r="E998" s="2">
+      <c r="C1064" t="s">
+        <v>2278</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>2279</v>
+      </c>
+      <c r="E1064" s="2">
         <v>43202</v>
       </c>
     </row>
-    <row r="999">
-      <c r="A999">
+    <row r="1065">
+      <c r="A1065">
         <v>1738</v>
       </c>
-      <c r="B999" t="inlineStr">
+      <c r="B1065" t="inlineStr">
         <is>
           <t>D.G.R.L. n. 64 del 21 febbraio 2017 "Programma di Cooperazione Territoriale Europea Interreg Europe 2014-2020. Partecipazione della Regione Lazio alla realizzazione dei progetti Cult –RInG, ENERSELVES, e Urban Manifacturing, candidati al 2° Bando e finanziati." - Progetto ENERSELVES – Policy instruments for energy self–consumption in buildings - PGI02505, - CUP E69D16003390007. Impegno di 3.000,00 € in favore di creditori diversi per l'affidamento delle attività di controllo di I livello per il progetto ENERSELVES.</t>
         </is>
       </c>
-      <c r="C999" t="s">
-[...5 lines deleted...]
-      <c r="E999" s="2">
+      <c r="C1065" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E1065" s="2">
         <v>43202</v>
       </c>
     </row>
-    <row r="1000">
-      <c r="A1000">
+    <row r="1066">
+      <c r="A1066">
         <v>1732</v>
       </c>
-      <c r="B1000" t="inlineStr">
+      <c r="B1066" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Affidamento dei servizi di ingegneria ed architettura di importo inferiore a € 40.000,00 ai sensi degli artt. 31 comma 8 e 36 comma 2 lett. a) del d.lgs. n. 50/2016 - Elenco regionale professionisti esperti in risparmio energetico nell'edilizia e certificazione energetica degli edifici, approvato con determinazione n. G16904 del 06/12/2017 - Approvazione Avviso nuove operazioni di sorteggio</t>
         </is>
       </c>
-      <c r="C1000" t="s">
-[...5 lines deleted...]
-      <c r="E1000" s="2">
+      <c r="C1066" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>2283</v>
+      </c>
+      <c r="E1066" s="2">
         <v>43196</v>
       </c>
     </row>
-    <row r="1001">
-      <c r="A1001">
+    <row r="1067">
+      <c r="A1067">
         <v>1731</v>
       </c>
-      <c r="B1001" t="inlineStr">
+      <c r="B1067" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Determina a contrarre per l'affidamento dei servizi di ingegneria e architettura di importo inferiore a € 40.000,00 ai sensi degli artt. 31 comma 8 e 36 comma 2 lett. a) del d.lgs. n. 50/2016 - Nuove operazioni di sorteggio</t>
         </is>
       </c>
-      <c r="C1001" t="s">
-[...5 lines deleted...]
-      <c r="E1001" s="2">
+      <c r="C1067" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>2285</v>
+      </c>
+      <c r="E1067" s="2">
         <v>43195</v>
       </c>
     </row>
-    <row r="1002">
-      <c r="A1002">
+    <row r="1068">
+      <c r="A1068">
         <v>1730</v>
       </c>
-      <c r="B1002" t="inlineStr">
+      <c r="B1068" t="inlineStr">
         <is>
           <t>Dlgs 50/2016 determina a contrarre per l’affidamento del servizio di diagnosi per l’identificazione di Xylella fastidiosa su materiali vegetali in importazione da Paesi terzi. Impegno di spesa euro 199.999,99 IVA inclusa capitolo cap. B11115 macroaggr. 1.03.02.11.000. Es fin 2018 </t>
         </is>
       </c>
-      <c r="C1002" t="s">
-[...5 lines deleted...]
-      <c r="E1002" s="2">
+      <c r="C1068" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>2287</v>
+      </c>
+      <c r="E1068" s="2">
         <v>43195</v>
       </c>
     </row>
-    <row r="1003">
-      <c r="A1003">
+    <row r="1069">
+      <c r="A1069">
         <v>1724</v>
       </c>
-      <c r="B1003" t="inlineStr">
+      <c r="B1069" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata “Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili”- Affidamento dei servizi di importo pari o superiore a 40.000 euro ed inferiore a 100.000 euro. Modalità di costituzione della Commissione di gara. </t>
         </is>
       </c>
-      <c r="C1003" t="s">
-[...5 lines deleted...]
-      <c r="E1003" s="2">
+      <c r="C1069" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>2289</v>
+      </c>
+      <c r="E1069" s="2">
         <v>43182</v>
       </c>
     </row>
-    <row r="1004">
-      <c r="A1004">
+    <row r="1070">
+      <c r="A1070">
         <v>1720</v>
       </c>
-      <c r="B1004" t="inlineStr">
+      <c r="B1070" t="inlineStr">
         <is>
           <t>Lavori di manutenzione urgente del fiume Rapido per il ripristino dell’officiosità dell’alveo, in comune di Sant’Elia Fiumerapido e a Cassino, dalla località Concentramento fino alla confluenza con la nuova inalveazione.</t>
         </is>
       </c>
-      <c r="C1004" t="s">
-[...5 lines deleted...]
-      <c r="E1004" s="2">
+      <c r="C1070" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>2291</v>
+      </c>
+      <c r="E1070" s="2">
         <v>43166</v>
       </c>
     </row>
-    <row r="1005">
-      <c r="A1005">
+    <row r="1071">
+      <c r="A1071">
         <v>1719</v>
       </c>
-      <c r="B1005" t="s">
-[...8 lines deleted...]
-      <c r="E1005" s="2">
+      <c r="B1071" t="s">
+        <v>2292</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>2294</v>
+      </c>
+      <c r="E1071" s="2">
         <v>43153</v>
       </c>
-      <c r="F1005" t="s">
-[...2 lines deleted...]
-      <c r="G1005" s="2">
+      <c r="F1071" t="s">
+        <v>2295</v>
+      </c>
+      <c r="G1071" s="2">
         <v>44081</v>
       </c>
-      <c r="H1005" t="s">
-[...2 lines deleted...]
-      <c r="I1005" s="2">
+      <c r="H1071" t="s">
+        <v>2296</v>
+      </c>
+      <c r="I1071" s="2">
         <v>44081</v>
       </c>
-      <c r="J1005" t="s">
-[...2 lines deleted...]
-      <c r="K1005" s="2">
+      <c r="J1071" t="s">
+        <v>2297</v>
+      </c>
+      <c r="K1071" s="2">
         <v>44138</v>
       </c>
     </row>
-    <row r="1006">
-      <c r="A1006">
+    <row r="1072">
+      <c r="A1072">
         <v>1717</v>
       </c>
-      <c r="B1006" t="inlineStr">
+      <c r="B1072" t="inlineStr">
         <is>
           <t>Dlgs 50/2016, Autorizzazione espletamento procedura di gara attraverso il MEPA di Consip, per la fornitura di materiali per lo svolgimento delle attivita’ istituzionali di competenza del Servizio Fitosanitario Regionale Impegni di spesa euro 5.700,00 IVA inclusa, capitolo B11122 macroaggregato 1.03.01.02, es. fin 2017</t>
         </is>
       </c>
-      <c r="C1006" t="s">
-[...5 lines deleted...]
-      <c r="E1006" s="2">
+      <c r="C1072" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>2299</v>
+      </c>
+      <c r="E1072" s="2">
         <v>43117</v>
       </c>
     </row>
-    <row r="1007">
-      <c r="A1007">
+    <row r="1073">
+      <c r="A1073">
         <v>1716</v>
       </c>
-      <c r="B1007" t="inlineStr">
+      <c r="B1073" t="inlineStr">
         <is>
           <t>Dlgs 50/2016 determina a contrarre per l’affidamento  del servizio di diagnostica, monitoraggio  e consulenze scientifiche specialistiche di organismi nocivi da quarantena delle piante per l’anno 2018 nel territorio del Lazio. Impegno di spesa euro 142.772,51 IVA inclusa capitolo cap. B11115 macroaggr.  1.03.02.11.000. Es fin 2017 </t>
         </is>
       </c>
-      <c r="C1007" t="s">
-[...5 lines deleted...]
-      <c r="E1007" s="2">
+      <c r="C1073" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E1073" s="2">
         <v>43117</v>
       </c>
     </row>
-    <row r="1008">
-      <c r="A1008">
+    <row r="1074">
+      <c r="A1074">
         <v>1715</v>
       </c>
-      <c r="B1008" t="inlineStr">
+      <c r="B1074" t="inlineStr">
         <is>
           <t>Dlgs 50/2016, Autorizzazione espletamento procedura di gara attraverso il MEPA di Consip, per la fornitura di materiali per lo svolgimento delle attivita’ istituzionali di competenza del Servizio Fitosanitario Regionale Impegni di spesa euro  3.473,50 IVA inclusa, capitolo B11122 macroaggregato 1.03.01.02, es. fin 2017</t>
         </is>
       </c>
-      <c r="C1008" t="s">
-[...5 lines deleted...]
-      <c r="E1008" s="2">
+      <c r="C1074" t="s">
+        <v>2302</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>2303</v>
+      </c>
+      <c r="E1074" s="2">
         <v>43117</v>
       </c>
     </row>
-    <row r="1009">
-      <c r="A1009">
+    <row r="1075">
+      <c r="A1075">
         <v>1713</v>
       </c>
-      <c r="B1009" t="inlineStr">
+      <c r="B1075" t="inlineStr">
         <is>
           <t>Procedura di gara mediante adesione al “Sistema” Dinamico di Acquisizione di CONSIP SpA, ai sensi dell’art. 55 del D.Lgs. 50/2016, per l’affidamento del “Servizio di pulizia e sanificazione a ridotto impatto ambientale presso le Sedi istituzionali e gli Uffici della Regione Lazio”. Procedura suddivisa in n. 5 (cinque) lotti funzionali.</t>
         </is>
       </c>
-      <c r="C1009" t="s">
-[...5 lines deleted...]
-      <c r="E1009" s="2">
+      <c r="C1075" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E1075" s="2">
         <v>43650</v>
       </c>
     </row>
-    <row r="1010">
-      <c r="A1010">
+    <row r="1076">
+      <c r="A1076">
         <v>1710</v>
       </c>
-      <c r="B1010" t="s">
-[...8 lines deleted...]
-      <c r="E1010" s="2">
+      <c r="B1076" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>2308</v>
+      </c>
+      <c r="E1076" s="2">
         <v>43108</v>
       </c>
-      <c r="F1010" t="s">
-[...2 lines deleted...]
-      <c r="G1010" s="2">
+      <c r="F1076" t="s">
+        <v>2309</v>
+      </c>
+      <c r="G1076" s="2">
         <v>43108</v>
       </c>
     </row>
-    <row r="1011">
-      <c r="A1011">
+    <row r="1077">
+      <c r="A1077">
         <v>1709</v>
       </c>
-      <c r="B1011" t="s">
-[...8 lines deleted...]
-      <c r="E1011" s="2">
+      <c r="B1077" t="s">
+        <v>2310</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>2312</v>
+      </c>
+      <c r="E1077" s="2">
         <v>43105</v>
       </c>
-      <c r="F1011" t="s">
-[...2 lines deleted...]
-      <c r="G1011" s="2">
+      <c r="F1077" t="s">
+        <v>2313</v>
+      </c>
+      <c r="G1077" s="2">
         <v>43105</v>
       </c>
     </row>
-    <row r="1012">
-      <c r="A1012">
+    <row r="1078">
+      <c r="A1078">
         <v>1708</v>
       </c>
-      <c r="B1012" t="inlineStr">
+      <c r="B1078" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0330 - LI-ES2-2740248- Scuola Media 'Aldo Manuzio' di Latina Scalo (LT). Rettifica Determina a contrarre n. G13081 del 17/10/2018 per l'affidamento dell'incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione ed approvazione degli schemi di: lettera di invito, offerta economica e tempo, schema disciplinare di incarico, domanda di partecipazione. CUP: F24D17000010006 CIG 78055900A4</t>
         </is>
       </c>
-      <c r="C1012" t="s">
-[...5 lines deleted...]
-      <c r="E1012" s="2">
+      <c r="C1078" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>2315</v>
+      </c>
+      <c r="E1078" s="2">
         <v>43598</v>
       </c>
-      <c r="F1012" t="s">
-[...2 lines deleted...]
-      <c r="G1012" s="2">
+      <c r="F1078" t="s">
+        <v>2316</v>
+      </c>
+      <c r="G1078" s="2">
         <v>43560</v>
       </c>
-      <c r="H1012" t="s">
-[...2 lines deleted...]
-      <c r="I1012" s="2">
+      <c r="H1078" t="s">
+        <v>2317</v>
+      </c>
+      <c r="I1078" s="2">
         <v>43669</v>
       </c>
-      <c r="J1012" t="s">
-[...2 lines deleted...]
-      <c r="K1012" s="2">
+      <c r="J1078" t="s">
+        <v>2318</v>
+      </c>
+      <c r="K1078" s="2">
         <v>43560</v>
       </c>
-      <c r="L1012" t="s">
-[...2 lines deleted...]
-      <c r="M1012" s="2">
+      <c r="L1078" t="s">
+        <v>2319</v>
+      </c>
+      <c r="M1078" s="2">
         <v>43560</v>
       </c>
-      <c r="N1012" t="s">
-[...2 lines deleted...]
-      <c r="O1012" s="2">
+      <c r="N1078" t="s">
+        <v>2320</v>
+      </c>
+      <c r="O1078" s="2">
         <v>43560</v>
       </c>
     </row>
-    <row r="1013">
-      <c r="A1013">
+    <row r="1079">
+      <c r="A1079">
         <v>1706</v>
       </c>
-      <c r="B1013" t="s">
-[...8 lines deleted...]
-      <c r="E1013" s="2">
+      <c r="B1079" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E1079" s="2">
         <v>43914</v>
       </c>
-      <c r="F1013" t="s">
-[...2 lines deleted...]
-      <c r="G1013" s="2">
+      <c r="F1079" t="s">
+        <v>2324</v>
+      </c>
+      <c r="G1079" s="2">
         <v>43949</v>
       </c>
-      <c r="H1013" t="s">
-[...2 lines deleted...]
-      <c r="I1013" s="2">
+      <c r="H1079" t="s">
+        <v>2325</v>
+      </c>
+      <c r="I1079" s="2">
         <v>43852</v>
       </c>
-      <c r="J1013" t="s">
-[...2 lines deleted...]
-      <c r="K1013" s="2">
+      <c r="J1079" t="s">
+        <v>2326</v>
+      </c>
+      <c r="K1079" s="2">
         <v>43914</v>
       </c>
-      <c r="L1013" t="s">
-[...2 lines deleted...]
-      <c r="M1013" s="2">
+      <c r="L1079" t="s">
+        <v>2327</v>
+      </c>
+      <c r="M1079" s="2">
         <v>43949</v>
       </c>
-      <c r="N1013" t="s">
-[...2 lines deleted...]
-      <c r="O1013" s="2">
+      <c r="N1079" t="s">
+        <v>2328</v>
+      </c>
+      <c r="O1079" s="2">
         <v>43914</v>
       </c>
     </row>
-    <row r="1014">
-      <c r="A1014">
+    <row r="1080">
+      <c r="A1080">
         <v>1704</v>
       </c>
-      <c r="B1014" t="s">
-[...8 lines deleted...]
-      <c r="E1014" s="2">
+      <c r="B1080" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>2331</v>
+      </c>
+      <c r="E1080" s="2">
         <v>43091</v>
       </c>
     </row>
-    <row r="1015">
-      <c r="A1015">
+    <row r="1081">
+      <c r="A1081">
         <v>1703</v>
       </c>
-      <c r="B1015" t="s">
-[...8 lines deleted...]
-      <c r="E1015" s="2">
+      <c r="B1081" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E1081" s="2">
         <v>43178</v>
       </c>
     </row>
-    <row r="1016">
-      <c r="A1016">
+    <row r="1082">
+      <c r="A1082">
         <v>1700</v>
       </c>
-      <c r="B1016" t="inlineStr">
+      <c r="B1082" t="inlineStr">
         <is>
           <t>Risultanze della indagine preliminare di mercato finalizzata ad acquisire informazioni circa l’esistenza di eventuali operatori pubblici in grado di offrire la fornitura del servizio di diagnostica, monitoraggio  e consulenze scientifiche specialistiche di organismi nocivi da quarantena delle piante (Indetta con det. G16658 del 1/12/2017).</t>
         </is>
       </c>
-      <c r="C1016" t="s">
-[...5 lines deleted...]
-      <c r="E1016" s="2">
+      <c r="C1082" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>2336</v>
+      </c>
+      <c r="E1082" s="2">
         <v>43087</v>
       </c>
     </row>
-    <row r="1017">
-      <c r="A1017">
+    <row r="1083">
+      <c r="A1083">
         <v>1696</v>
       </c>
-      <c r="B1017" t="inlineStr">
+      <c r="B1083" t="inlineStr">
         <is>
           <t>Avviso pubblico per indagine preliminare di mercato finalizzata ad acquisire informazioni circa l’esistenza di eventuali operatori pubblici in grado di offrire la fornitura del servizio di diagnostica, monitoraggio  e consulenze scientifiche specialistiche di organismi nocivi da quarantena delle piante.</t>
         </is>
       </c>
-      <c r="C1017" t="s">
-[...5 lines deleted...]
-      <c r="E1017" s="2">
+      <c r="C1083" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>2338</v>
+      </c>
+      <c r="E1083" s="2">
         <v>43073</v>
       </c>
     </row>
-    <row r="1018">
-      <c r="A1018">
+    <row r="1084">
+      <c r="A1084">
         <v>1692</v>
       </c>
-      <c r="B1018" t="inlineStr">
+      <c r="B1084" t="inlineStr">
         <is>
           <t>Autorizzazione indizione avviso per manifestazione d'interesse diretto agli operatori economici interessati a partecipare alla successiva procedura negoziata senza previa pubblicazione di bando per l'affidamento del servizio di attività d'informazione pubbliredazionali rìe pubblicità isrìtituzionale per ipovedenti e non vedenti, ai sensi dell'art. 36, comma 2, lettera a) del D.Lgs. 50/2016, fuori dal Mercato Elettronico della Pubblica Amministrazione - senza impegno di spesa.</t>
         </is>
       </c>
-      <c r="C1018" t="s">
-[...5 lines deleted...]
-      <c r="E1018" s="2">
+      <c r="C1084" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>2340</v>
+      </c>
+      <c r="E1084" s="2">
         <v>43005</v>
       </c>
     </row>
-    <row r="1019">
-      <c r="A1019">
+    <row r="1085">
+      <c r="A1085">
         <v>1691</v>
       </c>
-      <c r="B1019" t="inlineStr">
+      <c r="B1085" t="inlineStr">
         <is>
           <t>Servizi di manutenzione ordinaria e straordinaria da adottare sull'asta del fiume Tevere, da Castel Giubileo all'Isola Tiberina, finalizzate al mantenimento delle pertinenze idrauliche per decoro urbano di Roma Capitale. Perizia n.303 del 11/11/2014</t>
         </is>
       </c>
-      <c r="C1019" t="s">
-[...5 lines deleted...]
-      <c r="E1019" s="2">
+      <c r="C1085" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>2342</v>
+      </c>
+      <c r="E1085" s="2">
         <v>43004</v>
       </c>
     </row>
-    <row r="1020">
-      <c r="A1020">
+    <row r="1086">
+      <c r="A1086">
         <v>1686</v>
       </c>
-      <c r="B1020" t="s">
-[...8 lines deleted...]
-      <c r="E1020" s="2">
+      <c r="B1086" t="s">
+        <v>2343</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>2345</v>
+      </c>
+      <c r="E1086" s="2">
         <v>43178</v>
       </c>
     </row>
-    <row r="1021">
-      <c r="A1021">
+    <row r="1087">
+      <c r="A1087">
         <v>1630</v>
       </c>
-      <c r="B1021" t="inlineStr">
+      <c r="B1087" t="inlineStr">
         <is>
           <t>Appalto Specifico per la fornitura di prodotti farmaceutici utilizzati in ambito ospedaliero e per la distribuzione diretta occorrenti alle Aziende Sanitarie della Regione Lazio. Approvazione schemi atti e indizione gara</t>
         </is>
       </c>
-      <c r="C1021" t="s">
-[...5 lines deleted...]
-      <c r="E1021" s="2">
+      <c r="C1087" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E1087" s="2">
         <v>43376</v>
       </c>
     </row>
-    <row r="1022">
-      <c r="A1022">
+    <row r="1088">
+      <c r="A1088">
         <v>1611</v>
       </c>
-      <c r="B1022" t="inlineStr">
+      <c r="B1088" t="inlineStr">
         <is>
           <t>Interventi urgenti di manutenzione del fiume Mignone a valle della Via Aurelia sino alla strada Litoranea nel Comune di Tarquinia, finalizzati alla tutela della pubblica e privata incolumità. C.I.G.Z2D20858CF</t>
         </is>
       </c>
-      <c r="C1022" t="s">
-[...5 lines deleted...]
-      <c r="E1022" s="2">
+      <c r="C1088" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E1088" s="2">
         <v>43178</v>
       </c>
     </row>
-    <row r="1023">
-      <c r="A1023">
+    <row r="1089">
+      <c r="A1089">
         <v>1579</v>
       </c>
-      <c r="B1023" t="s">
-[...3 lines deleted...]
-        <v>2280</v>
+      <c r="B1089" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>2351</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>